--- v0 (2026-08-01)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K93"/>
+  <dimension ref="A1:K140"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>89 matches · FY2024 · money in GEL thousands</t>
+          <t>136 matches · FY2024 · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -680,209 +680,209 @@
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t>-853.4%</t>
         </is>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
           <t>-869</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t>7,925</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
           <t>-12,646</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>405413930</t>
+          <t>416374989</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეტოილ ჯორჯია</t>
+          <t>შპს ფორ ოილ გრუპ</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>351</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>-75.5%</t>
+          <t>-93.0%</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>-1,937</t>
+          <t>-59</t>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>-458.9%</t>
+          <t>-16.7%</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>-2,489</t>
+          <t>-135</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>4,642</t>
+          <t>411</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>-5,361</t>
+          <t>-91</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>405067243</t>
+          <t>405413930</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს ოცდარვა</t>
+          <t>შპს ჯეტოილ ჯორჯია</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>422</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>-75.5%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>-1,937</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>-458.9%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>-2,489</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>1,722</t>
+          <t>4,642</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>-2,414</t>
+          <t>-5,361</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>245400775</t>
+          <t>405067243</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>შპს ბათუმის ნავთობგადამამუშავებელი ქარხანა</t>
+          <t>შპს ოცდარვა</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>468</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>-23.0%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>-40</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>31.0%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>93</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>8,023</t>
+          <t>1,722</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>7,802</t>
+          <t>-2,414</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t>446973838</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>შპს ლაზიერი</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
           <t>591</t>
@@ -955,4548 +955,7119 @@
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>-3.3%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
           <t>-36</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t>2,902</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
           <t>-800</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>404957187</t>
+          <t>245578398</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს GLG-GROUP</t>
+          <t>შპს ევროპეტროლი</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>989</t>
+          <t>890</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>-20.4%</t>
+          <t>28.6%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>677</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>76.0%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>522</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>1,019</t>
+          <t>4,172</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>3,210</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>402015207</t>
+          <t>405525052</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>შპს აირსერვისი +</t>
+          <t>შეზღუდული პასუხისმგებლობის საზოგადოება პეტროლჰაბი</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>1,306</t>
+          <t>949</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>483.4%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>613</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>64.6%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>-106</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>1,403</t>
+          <t>6,644</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>-239</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>212670064</t>
+          <t>405512351</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>სს ქუთნავთობპროდუქტი</t>
+          <t>შპს ტოტალ 100</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>1,431</t>
+          <t>950</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>-31.8%</t>
+          <t>-92.0%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>2,744</t>
+          <t>0</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>2,172</t>
+          <t>-612</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>206337203</t>
+          <t>404957187</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს გეოტექნოგაზი</t>
+          <t>შპს GLG-GROUP</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>1,501</t>
+          <t>989</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>-39.1%</t>
+          <t>-20.4%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>134</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>10.1%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>87</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>3,365</t>
+          <t>1,019</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>1,266</t>
+          <t>852</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>404481832</t>
+          <t>405392506</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს ოლფრეშ</t>
+          <t>შპს ველი</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>1,856</t>
+          <t>1,157</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>29.4%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>510</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>44.1%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>248</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>1,690</t>
+          <t>3,882</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>2,111</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>215110252</t>
+          <t>402015207</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს სათნო</t>
+          <t>შპს აირსერვისი +</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>2,042</t>
+          <t>1,306</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>-73.7%</t>
+          <t>-18.7%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>77</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>29</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>11,267</t>
+          <t>1,403</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>10,660</t>
+          <t>428</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>227720785</t>
+          <t>212670064</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს სუპერგაზი-იტალია</t>
+          <t>სს ქუთნავთობპროდუქტი</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>2,073</t>
+          <t>1,431</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>-31.8%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>250</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>36.7%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>185</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>4,915</t>
+          <t>2,744</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>4,793</t>
+          <t>2,172</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>405037213</t>
+          <t>404481832</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს ნეოგაზი</t>
+          <t>შპს ოლფრეშ</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>2,142</t>
+          <t>1,856</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>29.4%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>1,021</t>
+          <t>67</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>47.7%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>58</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>11,784</t>
+          <t>1,690</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>-10,507</t>
+          <t>691</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>424066423</t>
+          <t>405626345</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს A GAS</t>
+          <t>შპს უნიბენი</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>2,479</t>
+          <t>1,880</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>76.4%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>313</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>16.7%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>314</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>2,738</t>
+          <t>1,797</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>1,741</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>222729527</t>
+          <t>404905046</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს  არალ-პეტროლი</t>
+          <t>შპს ტრანს გაზი</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>2,507</t>
+          <t>1,955</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>12.2%</t>
+          <t>-9.4%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>228</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>175</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>892</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>831</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>205238385</t>
+          <t>215110252</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>სს ნორიოს ნავთობის კომპანია</t>
+          <t>შპს სათნო</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>2,858</t>
+          <t>2,042</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>-73.7%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>198</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>193</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>13,888</t>
+          <t>11,267</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>13,581</t>
+          <t>10,660</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>427739539</t>
+          <t>227720785</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს ანი</t>
+          <t>შპს სუპერგაზი-იტალია</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>3,029</t>
+          <t>2,073</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>-13.0%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>760</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>36.7%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>468</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>1,083</t>
+          <t>4,915</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>633</t>
+          <t>4,793</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>206341797</t>
+          <t>426552456</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს კმ-სერვისი</t>
+          <t>შპს მელო 777</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>3,088</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,183</t>
+        </is>
+      </c>
+      <c r="F24" s="7" t="n">
+        <v/>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>25</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>1.2%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>25</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>3,812</t>
+          <t>62</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>2,887</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>438733033</t>
+          <t>412690985</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს ზანი</t>
+          <t>შპს გიო</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>3,233</t>
+          <t>2,184</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>-25.5%</t>
+          <t>-6.7%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>-463</t>
+          <t>541</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>24.8%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>-687</t>
+          <t>378</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>3,965</t>
+          <t>1,325</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>1,459</t>
+          <t>1,279</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>202403103</t>
+          <t>438114345</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს სოკარ ჯორჯია სექიურითი</t>
+          <t>შპს ალგეთი</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>3,778</t>
+          <t>2,218</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>13.6%</t>
+          <t>-33.1%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>48</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>1,018</t>
+          <t>39</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>82</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>-37</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>231945651</t>
+          <t>402173517</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯოკონდა</t>
+          <t>შპს ზიმ 2020</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>4,012</t>
+          <t>2,312</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>0.5%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>134</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>17.2%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>98</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>1,221</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>465</t>
+          <t>387</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>405037071</t>
+          <t>424066423</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს აპო თრეიდინგი</t>
+          <t>შპს A GAS</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>4,134</t>
+          <t>2,479</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>254</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>191</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>2,336</t>
+          <t>2,738</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>1,772</t>
+          <t>386</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>404435250</t>
+          <t>222729527</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს GLOBAL DEFENSE GROUP</t>
+          <t>შპს  არალ-პეტროლი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>4,725</t>
+          <t>2,507</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>-13.2%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>877</t>
+          <t>25</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>18.6%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>-54</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>8,323</t>
+          <t>447</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>5,988</t>
+          <t>-36</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>404980213</t>
+          <t>205238385</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს ბანი 13</t>
+          <t>სს ნორიოს ნავთობის კომპანია</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>5,049</t>
+          <t>2,858</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>-24.4%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>145</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>-16</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>5,556</t>
+          <t>13,888</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>5,176</t>
+          <t>13,581</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>400286800</t>
+          <t>439872568</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს არომაკო</t>
+          <t>შპს  თორი 577</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>5,274</t>
+          <t>2,948</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>36.5%</t>
+          <t>38.0%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>1,254</t>
+          <t>-12</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>23.8%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>1,213</t>
+          <t>-14</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>6,151</t>
+          <t>50</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>2,070</t>
+          <t>-1</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>205169538</t>
+          <t>427739539</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს სტ ოილ</t>
+          <t>შპს ანი</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>5,390</t>
+          <t>3,029</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>31.5%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>82</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>33</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>1,062</t>
+          <t>1,083</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>1,032</t>
+          <t>633</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>424253168</t>
+          <t>438733033</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიდოილი</t>
+          <t>შპს ზანი</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>5,703</t>
+          <t>3,233</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>83.6%</t>
+          <t>-25.5%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>-463</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>-14.3%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>-109</t>
+          <t>-687</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>1,126</t>
+          <t>3,965</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>-109</t>
+          <t>1,459</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>402193103</t>
+          <t>416370402</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს ვ8შიფინგ ჯორჯია</t>
+          <t>შპს იუ-ეს ჯორჯია</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>5,718</t>
+          <t>3,530</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>1,144</t>
+          <t>-251</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>20.0%</t>
+          <t>-7.1%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>1,090</t>
+          <t>-280</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>2,339</t>
+          <t>650</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>-1,125</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>205141979</t>
+          <t>204863175</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს გაზ იმპექსი</t>
+          <t>შპს გიგო</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>6,081</t>
+          <t>3,798</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>-96.5%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>193</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>1,380</t>
+          <t>180</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>21,705</t>
+          <t>1,020</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>20,900</t>
+          <t>961</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>434162700</t>
+          <t>404708312</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს გაზი 555</t>
+          <t>შპს  ენერგო ტრეიდი 24</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>6,248</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,817</t>
+        </is>
+      </c>
+      <c r="F36" s="7" t="n">
+        <v/>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>1,437</t>
+          <t>-159</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>23.0%</t>
+          <t>-4.2%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>1,326</t>
+          <t>-161</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>1,762</t>
+          <t>217</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>1,354</t>
+          <t>-20</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>239894325</t>
+          <t>406024877</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს გასკო +</t>
+          <t>შპს ემეს მოტორსი</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>6,417</t>
+          <t>3,961</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>-6.9%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>-287</t>
+          <t>584</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>-356</t>
+          <t>375</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>14,649</t>
+          <t>2,911</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>2,118</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>404534937</t>
+          <t>200260207</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს  გაზ გრუპი</t>
+          <t>შპს  ყამარი. მ</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>7,945</t>
+          <t>4,001</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>23.2%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>1,900</t>
+          <t>-170</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>23.9%</t>
+          <t>-4.2%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
           <t>-338</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>11,435</t>
+          <t>3,529</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>1,587</t>
+          <t>679</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>239403392</t>
+          <t>231945651</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>სს საჩხერეგაზი</t>
+          <t>შპს ჯოკონდა</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>8,096</t>
+          <t>4,012</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>-292</t>
+          <t>691</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-403</t>
+          <t>519</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>4,189</t>
+          <t>735</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>2,457</t>
+          <t>465</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>400090897</t>
+          <t>401962961</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს ბაგო</t>
+          <t>შპს უნითრეიდი</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>8,098</t>
+          <t>4,039</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>-42.3%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>2,526</t>
+          <t>132</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>31.2%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>2,509</t>
+          <t>13</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>8,543</t>
+          <t>892</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>7,603</t>
+          <t>525</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>400218992</t>
+          <t>405458099</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს ევრაზთაიერ</t>
+          <t>შპს ლუკას კაპიტალი</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>8,350</t>
+          <t>4,506</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>1,349</t>
+          <t>-106</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>1,185</t>
+          <t>-106</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>6,380</t>
+          <t>107</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>6,217</t>
+          <t>-106</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>424255237</t>
+          <t>400411862</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს დიკა</t>
+          <t>შპს სტანდარტ ოილ კომპანი</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>8,546</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,565</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="n">
+        <v/>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>37</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>37</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>1,699</t>
+          <t>2,299</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>208186194</t>
+          <t>404503284</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს რ.ი.გ. გაზ</t>
+          <t>შპს ჯორჯიან პეტროლეუმ დისტრიბიუშენი</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>9,360</t>
+          <t>4,662</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>48.3%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>-430</t>
+          <t>357</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>-353</t>
+          <t>274</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>12,978</t>
+          <t>584</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>4,620</t>
+          <t>541</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>406243426</t>
+          <t>443570404</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს გაზ ჯორჯია იმპორტ</t>
+          <t>შპს ქონექთი პლიუსი</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>10,866</t>
+          <t>4,708</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>24.1%</t>
+          <t>-15.7%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>646</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>-0.0%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>-71</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>2,143</t>
+          <t>425</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>929</t>
+          <t>-39</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>205242245</t>
+          <t>404435250</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს გაზ-ენერჯი</t>
+          <t>შპს GLOBAL DEFENSE GROUP</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>12,258</t>
+          <t>4,725</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>-13.2%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>1,021</t>
+          <t>877</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>18.6%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>615</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>7,556</t>
+          <t>8,323</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>4,974</t>
+          <t>5,988</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>405208751</t>
+          <t>439419862</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს  ექსიმ ოილი</t>
+          <t>შპს ჭიათურა 2020</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>12,635</t>
+          <t>4,963</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>-30.1%</t>
+          <t>41.4%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>-847</t>
+          <t>92</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>-845</t>
+          <t>86</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>2,067</t>
+          <t>2,086</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>1,320</t>
+          <t>1,520</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>21001006925</t>
+          <t>404980213</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შოთა ურიადმყოფელი</t>
+          <t>შპს ბანი 13</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>12,843</t>
+          <t>5,049</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>-24.4%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>344</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>290</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>1,422</t>
+          <t>5,556</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5,176</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>412745445</t>
+          <t>406045783</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>შპს თოფიჩი +</t>
+          <t>შპს ანა</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>13,638</t>
+          <t>5,052</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>26.2%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>-357</t>
+          <t>120</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>-407</t>
+          <t>112</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>2,268</t>
+          <t>1,265</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>-112</t>
+          <t>1,263</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>446975756</t>
+          <t>406215377</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს გ.მ კომპანია</t>
+          <t>შპს დაგი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>14,084</t>
+          <t>5,186</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>23.9%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>245</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>243</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>5,939</t>
+          <t>913</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>1,205</t>
+          <t>503</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>406047754</t>
+          <t>400286800</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან გაზ იმპორტი</t>
+          <t>შპს არომაკო</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>18,187</t>
+          <t>5,274</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>38.2%</t>
+          <t>36.5%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>2,374</t>
+          <t>1,254</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>23.8%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>1,695</t>
+          <t>1,213</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>8,078</t>
+          <t>6,151</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>7,996</t>
+          <t>2,070</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>201951708</t>
+          <t>405348823</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტერგანი 2</t>
+          <t>შპს ლენდმარკ</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>18,785</t>
+          <t>5,349</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>1,101</t>
+          <t>230</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>192</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>14,498</t>
+          <t>161</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>5,868</t>
+          <t>73</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>431437082</t>
+          <t>205169538</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს თელავგაზი</t>
+          <t>შპს სტ ოილ</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>18,868</t>
+          <t>5,390</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>31.5%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>3,608</t>
+          <t>464</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>2,623</t>
+          <t>384</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>18,975</t>
+          <t>1,062</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>12,361</t>
+          <t>1,032</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>215111929</t>
+          <t>424253168</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს ჩენელ ენერჯი (ფოთი) ლიმითედ - საქართველო</t>
+          <t>შპს ლიდოილი</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>18,926</t>
+          <t>5,703</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>83.6%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>4,221</t>
+          <t>-45</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>22.3%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>3,821</t>
+          <t>-109</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>80,024</t>
+          <t>1,126</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>75,505</t>
+          <t>-109</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>236689954</t>
+          <t>445567075</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს  ეს ჯი გაზ - კომპანი</t>
+          <t>შპს მეტროპოლი</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>21,050</t>
+          <t>5,712</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>17.8%</t>
+          <t>-73.1%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>4,941</t>
+          <t>-70</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>23.5%</t>
+          <t>-1.2%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>4,442</t>
+          <t>51</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>12,677</t>
+          <t>5,099</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>5,000</t>
+          <t>3,669</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>405385006</t>
+          <t>231954677</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს გალონი</t>
+          <t>შპს ლუგოილი-თერჯოლა</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>21,149</t>
+          <t>5,838</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>46.4%</t>
+          <t>97.8%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>-206</t>
+          <t>351</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>-220</t>
+          <t>-364</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>2,614</t>
+          <t>5,253</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>-256</t>
+          <t>459</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>424067066</t>
+          <t>205141979</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს ინტერ გაზი</t>
+          <t>შპს გაზ იმპექსი</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>21,724</t>
+          <t>6,081</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>-34.4%</t>
+          <t>-96.5%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>8,044</t>
+          <t>690</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>37.0%</t>
+          <t>11.3%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>6,801</t>
+          <t>1,380</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>42,177</t>
+          <t>21,705</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>26,538</t>
+          <t>20,900</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>405452040</t>
+          <t>434162700</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს მ-ოილ ჯგუფი</t>
+          <t>შპს გაზი 555</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>23,441</t>
+          <t>6,248</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>28.8%</t>
+          <t>82.4%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>1,437</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>23.0%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>-110</t>
+          <t>1,326</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>2,410</t>
+          <t>1,762</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>1,690</t>
+          <t>1,354</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>434169357</t>
+          <t>239894325</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს მმ ოილი</t>
+          <t>შპს გასკო +</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>25,345</t>
+          <t>6,417</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>-287</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>-4.5%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>-356</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>4,570</t>
+          <t>14,649</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>2,608</t>
+          <t>819</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>205051085</t>
+          <t>208208198</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს L ოილი</t>
+          <t>შპს გამა</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>25,528</t>
+          <t>6,479</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>50.0%</t>
+          <t>18.9%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>873</t>
+          <t>598</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>416</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>4,976</t>
+          <t>3,572</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>3,722</t>
+          <t>3,219</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>405714892</t>
+          <t>405046793</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს ტოპოილ 9092</t>
+          <t>შპს ტაქსის სერვისი</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>28,162</t>
-[...3 lines deleted...]
-        <v/>
+          <t>6,690</t>
+        </is>
+      </c>
+      <c r="F60" s="7" t="inlineStr">
+        <is>
+          <t>29.5%</t>
+        </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>1,101</t>
+          <t>91</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>1,007</t>
+          <t>91</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>3,861</t>
+          <t>262</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>3,146</t>
+          <t>106</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>402304895</t>
+          <t>445391246</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს ენმედოილ</t>
+          <t>შპს ექო-XXI</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>29,819</t>
-[...3 lines deleted...]
-        <v/>
+          <t>6,959</t>
+        </is>
+      </c>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t>19.0%</t>
+        </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>489</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>7.0%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>-624</t>
+          <t>473</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>21,975</t>
+          <t>1,463</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>-624</t>
+          <t>1,454</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>426522523</t>
+          <t>404914651</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს ლუქს ოილი</t>
+          <t>შპს AS 24 საქართველო</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>33,528</t>
+          <t>7,269</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>-63.2%</t>
+          <t>41.1%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>854</t>
+          <t>311</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>61</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>26,092</t>
+          <t>1,252</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>12,103</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>412747050</t>
+          <t>217888775</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს მანი</t>
+          <t>შპს გუდ-ლაიკი</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>35,742</t>
+          <t>7,532</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>-42.1%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>662</t>
+          <t>260</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>-475</t>
+          <t>51</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>2,954</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>1,002</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>406350602</t>
+          <t>443866238</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს გაზ ენდ პეტროლ კომპანი</t>
+          <t>შპს ლოკალი</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>37,150</t>
+          <t>7,637</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>24.9%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>-165</t>
+          <t>104</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>-278</t>
+          <t>75</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>4,317</t>
+          <t>616</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>-3,866</t>
+          <t>540</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>400261328</t>
+          <t>239403392</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკაზუს პრემიუმ ლუბრიკანტს</t>
+          <t>სს საჩხერეგაზი</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>42,461</t>
+          <t>8,096</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>-35.7%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>1,194</t>
+          <t>-292</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>-3.6%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>-403</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>10,610</t>
+          <t>4,189</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>2,130</t>
+          <t>2,457</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>406329110</t>
+          <t>400090897</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს საქართველოს ბუნებრივი გაზის გადამცემი ქსელის მესაკუთრე</t>
+          <t>შპს ბაგო</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>44,501</t>
+          <t>8,098</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>39,818</t>
+          <t>2,526</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>89.5%</t>
+          <t>31.2%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>-23,101</t>
+          <t>2,509</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>330,052</t>
+          <t>8,543</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>316,476</t>
+          <t>7,603</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>420011150</t>
+          <t>404447309</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>შპს აბში</t>
+          <t>შპს   ქსილისი</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>47,585</t>
+          <t>8,401</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>858.2%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>-655</t>
+          <t>347</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>-898</t>
+          <t>380</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>4,043</t>
+          <t>1,985</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>-612</t>
+          <t>1,974</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>405621251</t>
+          <t>206178483</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჯბრ ქომიდითი თრეიდინგი</t>
+          <t>შპს გამა+</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>47,715</t>
+          <t>8,505</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>161.3%</t>
+          <t>-4.6%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>1,038</t>
+          <t>1,596</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>1,501</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>9,046</t>
+          <t>1,305</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>643</t>
+          <t>486</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>405195845</t>
+          <t>406121977</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს ეკოპეტროლი</t>
+          <t>შპს  ტოტალ</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>55,374</t>
+          <t>8,516</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>121</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>-518</t>
+          <t>78</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>5,189</t>
+          <t>762</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>-162</t>
+          <t>208</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>430039059</t>
+          <t>424255237</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს ოილ მაქს</t>
+          <t>შპს დიკა</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>63,108</t>
+          <t>8,546</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>-33.7%</t>
+          <t>46.8%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>1,595</t>
+          <t>211</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
           <t>2.5%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>1,408</t>
+          <t>91</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>7,365</t>
+          <t>1,699</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>3,026</t>
+          <t>520</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>404508207</t>
+          <t>400349672</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>სს რუსთავოილი</t>
+          <t>შპს ა.გ.გრუპი+</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>71,291</t>
+          <t>9,089</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>-26.0%</t>
+          <t>114.8%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>-3,956</t>
+          <t>150</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>-7,384</t>
+          <t>150</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>49,898</t>
+          <t>314</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>11,264</t>
+          <t>314</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>404538336</t>
+          <t>400381047</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>შპს ოილინვესტი</t>
+          <t>შპს ტოპ +</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>71,291</t>
-[...5 lines deleted...]
-        </is>
+          <t>9,174</t>
+        </is>
+      </c>
+      <c r="F72" s="7" t="n">
+        <v/>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>-3,964</t>
+          <t>148</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>-12,190</t>
+          <t>145</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>49,895</t>
+          <t>610</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>-20,061</t>
+          <t>145</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>203845312</t>
+          <t>438115772</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>სს სოკარ ჯორჯია გაზ დისტრიბუშენ</t>
+          <t>შპს ბიზონ ოილი</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>79,639</t>
+          <t>9,269</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>-12.4%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>10,421</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>16,581</t>
+          <t>-54</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>144,675</t>
+          <t>1,029</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>132,700</t>
+          <t>442</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>405343070</t>
+          <t>208186194</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს ტესტა პეტროლიუმი</t>
+          <t>შპს რ.ი.გ. გაზ</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>92,580</t>
+          <t>9,360</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>-430</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>-4.6%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>-1,061</t>
+          <t>-353</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>13,825</t>
+          <t>12,978</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>1,684</t>
+          <t>4,620</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>404440501</t>
+          <t>402092962</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს ზდ ნავთობის კომპანია</t>
+          <t>შპს გეობითუმ პლიუსი</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>93,584</t>
+          <t>9,447</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>42.3%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>7,202</t>
+          <t>741</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>3,826</t>
+          <t>463</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>53,720</t>
+          <t>2,168</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>23,093</t>
+          <t>805</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>206103722</t>
+          <t>404982701</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს საქართველოს გაზის ტრანსპორტირების კომპანია</t>
+          <t>შპს Iveria Supply Logistics &amp; Energy Trading Group (ISLET Group)</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>96,153</t>
+          <t>9,886</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>32,859</t>
+          <t>577</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>34.2%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>-1,312</t>
+          <t>-754</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>247,482</t>
+          <t>15,458</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>226,417</t>
+          <t>7,618</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>405332634</t>
+          <t>400380440</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრიქსი გრუპ</t>
+          <t>შპს სფეის ოილი</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>97,826</t>
-[...5 lines deleted...]
-        </is>
+          <t>9,960</t>
+        </is>
+      </c>
+      <c r="F77" s="5" t="n">
+        <v/>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>-149</t>
+          <t>223</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>189</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>10,400</t>
+          <t>229</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>402179441</t>
+          <t>400396068</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>შპს ენერჯი სეილს კომპანი</t>
+          <t>შპს პეტრონას</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>104,050</t>
-[...5 lines deleted...]
-        </is>
+          <t>10,477</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="n">
+        <v/>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>14,378</t>
+          <t>42</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>12,481</t>
+          <t>41</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>17,313</t>
+          <t>464</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>2,428</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>245432544</t>
+          <t>437074979</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს ბათუმის ნავთობტერმინალი</t>
+          <t>შპს პპ კომპანია</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>118,072</t>
+          <t>11,132</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>-7.0%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>14,521</t>
+          <t>1,548</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>13,406</t>
+          <t>1,495</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>378,533</t>
+          <t>1,908</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>145,799</t>
+          <t>1,410</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>204457177</t>
+          <t>405470574</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს ლაგუნა</t>
+          <t>შპს ეკოპრინი</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>139,940</t>
+          <t>11,424</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>48</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>-1,104</t>
+          <t>27</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>12,201</t>
+          <t>2,279</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>2,996</t>
+          <t>-542</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>445580194</t>
+          <t>205242245</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯე ტრეიდ</t>
+          <t>შპს გაზ-ენერჯი</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>156,743</t>
+          <t>12,258</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>1,999</t>
+          <t>1,021</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>2,179</t>
+          <t>623</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>15,219</t>
+          <t>7,556</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>12,416</t>
+          <t>4,974</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>405208216</t>
+          <t>405208751</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს პეტროკას ფიუელ სერვისიზ ჯორჯია</t>
+          <t>შპს  ექსიმ ოილი</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>192,328</t>
+          <t>12,635</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>-30.1%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>11,036</t>
+          <t>-847</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>-6.7%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>11,750</t>
+          <t>-845</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>55,543</t>
+          <t>2,067</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>25,854</t>
+          <t>1,320</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>405221950</t>
+          <t>21001006925</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯიეიჯი</t>
+          <t>შოთა ურიადმყოფელი</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>192,328</t>
+          <t>12,843</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>10,978</t>
+          <t>713</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>8,782</t>
+          <t>532</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>97,969</t>
+          <t>1,422</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>48,096</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>208213119</t>
+          <t>405263165</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან პეტროლიუმი</t>
+          <t>შპს ს.5</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>229,725</t>
+          <t>13,349</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>23.3%</t>
+          <t>26.8%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>9,412</t>
+          <t>-11</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>5,543</t>
+          <t>-50</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>34,386</t>
+          <t>415</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>9,026</t>
+          <t>-156</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>405074128</t>
+          <t>412745445</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს  რეპსოლი</t>
+          <t>შპს თოფიჩი +</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>512,902</t>
+          <t>13,638</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>80.7%</t>
+          <t>26.2%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>18,303</t>
+          <t>-357</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>-2.6%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>4,769</t>
+          <t>-407</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>109,353</t>
+          <t>2,268</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>33,717</t>
+          <t>-112</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>202352514</t>
+          <t>446975756</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს სოკარ ჯორჯია პეტროლეუმი</t>
+          <t>შპს გ.მ კომპანია</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>619,461</t>
+          <t>14,084</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>23.9%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>16,010</t>
+          <t>319</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>-1,664</t>
+          <t>437</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>252,904</t>
+          <t>5,939</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>-152,106</t>
+          <t>1,205</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>204493002</t>
+          <t>405589787</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს რომპეტროლ საქართველო</t>
+          <t>შპს პეტრო ჯორჯია</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>665,712</t>
+          <t>14,795</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>27.0%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>41,126</t>
+          <t>993</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>20,278</t>
+          <t>777</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>123,449</t>
+          <t>3,253</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>22,555</t>
+          <t>1,421</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>204976302</t>
+          <t>445606844</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს ლუკოილ-ჯორჯია</t>
+          <t>შპს პიტსტოპ პეტროლეუმ</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>766,319</t>
+          <t>15,386</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>57.8%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>42,878</t>
+          <t>533</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>35,474</t>
+          <t>504</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>134,860</t>
+          <t>1,504</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>63,908</t>
+          <t>1,484</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>406060471</t>
+          <t>400256496</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>შპს სოკარ გაზ ექსპორტ-იმპორტი</t>
+          <t>შპს ს 8</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>804,038</t>
+          <t>18,096</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>12.1%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>11,907</t>
+          <t>387</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>1.5%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>7,645</t>
+          <t>319</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>203,043</t>
+          <t>893</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>19,183</t>
+          <t>743</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>202161098</t>
+          <t>201951708</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>სს ვისოლ პეტროლიუმ ჯორჯია</t>
+          <t>შპს ინტერგანი 2</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>880,449</t>
+          <t>18,785</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>37.1%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>53,210</t>
+          <t>1,101</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>35,864</t>
+          <t>405</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>335,940</t>
+          <t>14,498</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>233,453</t>
+          <t>5,868</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>202403121</t>
+          <t>431437082</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს სოკარ ჯორჯია გაზი</t>
+          <t>შპს თელავგაზი</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>1,422,815</t>
+          <t>18,868</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>208,451</t>
+          <t>3,608</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>80,808</t>
+          <t>2,623</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>1,373,115</t>
+          <t>18,975</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>213,135</t>
+          <t>12,361</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>206237491</t>
+          <t>215111929</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>სს საქართველოს ნავთობისა და გაზის კორპორაცია</t>
+          <t>შპს ჩენელ ენერჯი (ფოთი) ლიმითედ - საქართველო</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>1,648,694</t>
+          <t>18,926</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>247,560</t>
+          <t>4,221</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>22.3%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>183,408</t>
+          <t>3,821</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>2,186,560</t>
+          <t>80,024</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>1,319,388</t>
+          <t>75,505</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
+          <t>405161845</t>
+        </is>
+      </c>
+      <c r="B93" s="6" t="inlineStr">
+        <is>
+          <t>შპს ავტო ელპიჯი ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C93" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D93" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>19,986</t>
+        </is>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t>107.8%</t>
+        </is>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t>1,095</t>
+        </is>
+      </c>
+      <c r="H93" s="5" t="inlineStr">
+        <is>
+          <t>5.5%</t>
+        </is>
+      </c>
+      <c r="I93" s="5" t="inlineStr">
+        <is>
+          <t>1,095</t>
+        </is>
+      </c>
+      <c r="J93" s="5" t="inlineStr">
+        <is>
+          <t>2,610</t>
+        </is>
+      </c>
+      <c r="K93" s="5" t="inlineStr">
+        <is>
+          <t>2,114</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="7" t="inlineStr">
+        <is>
+          <t>406421867</t>
+        </is>
+      </c>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>სიენფისი სიბუ დრილინგ ინჟინერინგ კომპანი ლიმითედის საქართველოს ფილიალი</t>
+        </is>
+      </c>
+      <c r="C94" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D94" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E94" s="7" t="inlineStr">
+        <is>
+          <t>20,549</t>
+        </is>
+      </c>
+      <c r="F94" s="7" t="inlineStr">
+        <is>
+          <t>75.1%</t>
+        </is>
+      </c>
+      <c r="G94" s="7" t="inlineStr">
+        <is>
+          <t>9,294</t>
+        </is>
+      </c>
+      <c r="H94" s="7" t="inlineStr">
+        <is>
+          <t>45.2%</t>
+        </is>
+      </c>
+      <c r="I94" s="7" t="inlineStr">
+        <is>
+          <t>8,223</t>
+        </is>
+      </c>
+      <c r="J94" s="7" t="inlineStr">
+        <is>
+          <t>24,230</t>
+        </is>
+      </c>
+      <c r="K94" s="7" t="inlineStr">
+        <is>
+          <t>16,579</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="inlineStr">
+        <is>
+          <t>236689954</t>
+        </is>
+      </c>
+      <c r="B95" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ეს ჯი გაზ - კომპანი</t>
+        </is>
+      </c>
+      <c r="C95" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D95" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>21,050</t>
+        </is>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t>17.8%</t>
+        </is>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t>4,941</t>
+        </is>
+      </c>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t>23.5%</t>
+        </is>
+      </c>
+      <c r="I95" s="5" t="inlineStr">
+        <is>
+          <t>4,442</t>
+        </is>
+      </c>
+      <c r="J95" s="5" t="inlineStr">
+        <is>
+          <t>12,677</t>
+        </is>
+      </c>
+      <c r="K95" s="5" t="inlineStr">
+        <is>
+          <t>5,000</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="7" t="inlineStr">
+        <is>
+          <t>405385006</t>
+        </is>
+      </c>
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>შპს გალონი</t>
+        </is>
+      </c>
+      <c r="C96" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D96" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E96" s="7" t="inlineStr">
+        <is>
+          <t>21,149</t>
+        </is>
+      </c>
+      <c r="F96" s="7" t="inlineStr">
+        <is>
+          <t>46.4%</t>
+        </is>
+      </c>
+      <c r="G96" s="7" t="inlineStr">
+        <is>
+          <t>-206</t>
+        </is>
+      </c>
+      <c r="H96" s="7" t="inlineStr">
+        <is>
+          <t>-1.0%</t>
+        </is>
+      </c>
+      <c r="I96" s="7" t="inlineStr">
+        <is>
+          <t>-220</t>
+        </is>
+      </c>
+      <c r="J96" s="7" t="inlineStr">
+        <is>
+          <t>2,614</t>
+        </is>
+      </c>
+      <c r="K96" s="7" t="inlineStr">
+        <is>
+          <t>-256</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="inlineStr">
+        <is>
+          <t>424067066</t>
+        </is>
+      </c>
+      <c r="B97" s="6" t="inlineStr">
+        <is>
+          <t>შპს ინტერ გაზი</t>
+        </is>
+      </c>
+      <c r="C97" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D97" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>21,724</t>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t>-34.4%</t>
+        </is>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t>8,044</t>
+        </is>
+      </c>
+      <c r="H97" s="5" t="inlineStr">
+        <is>
+          <t>37.0%</t>
+        </is>
+      </c>
+      <c r="I97" s="5" t="inlineStr">
+        <is>
+          <t>6,801</t>
+        </is>
+      </c>
+      <c r="J97" s="5" t="inlineStr">
+        <is>
+          <t>42,177</t>
+        </is>
+      </c>
+      <c r="K97" s="5" t="inlineStr">
+        <is>
+          <t>26,538</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="7" t="inlineStr">
+        <is>
+          <t>405452040</t>
+        </is>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>შპს მ-ოილ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C98" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D98" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E98" s="7" t="inlineStr">
+        <is>
+          <t>23,441</t>
+        </is>
+      </c>
+      <c r="F98" s="7" t="inlineStr">
+        <is>
+          <t>28.8%</t>
+        </is>
+      </c>
+      <c r="G98" s="7" t="inlineStr">
+        <is>
+          <t>-35</t>
+        </is>
+      </c>
+      <c r="H98" s="7" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="I98" s="7" t="inlineStr">
+        <is>
+          <t>-110</t>
+        </is>
+      </c>
+      <c r="J98" s="7" t="inlineStr">
+        <is>
+          <t>2,410</t>
+        </is>
+      </c>
+      <c r="K98" s="7" t="inlineStr">
+        <is>
+          <t>1,690</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="inlineStr">
+        <is>
+          <t>434169357</t>
+        </is>
+      </c>
+      <c r="B99" s="6" t="inlineStr">
+        <is>
+          <t>შპს მმ ოილი</t>
+        </is>
+      </c>
+      <c r="C99" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D99" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>25,345</t>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t>2.8%</t>
+        </is>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t>878</t>
+        </is>
+      </c>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="I99" s="5" t="inlineStr">
+        <is>
+          <t>673</t>
+        </is>
+      </c>
+      <c r="J99" s="5" t="inlineStr">
+        <is>
+          <t>4,570</t>
+        </is>
+      </c>
+      <c r="K99" s="5" t="inlineStr">
+        <is>
+          <t>2,608</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="7" t="inlineStr">
+        <is>
+          <t>205051085</t>
+        </is>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>შპს L ოილი</t>
+        </is>
+      </c>
+      <c r="C100" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D100" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E100" s="7" t="inlineStr">
+        <is>
+          <t>25,528</t>
+        </is>
+      </c>
+      <c r="F100" s="7" t="inlineStr">
+        <is>
+          <t>50.0%</t>
+        </is>
+      </c>
+      <c r="G100" s="7" t="inlineStr">
+        <is>
+          <t>873</t>
+        </is>
+      </c>
+      <c r="H100" s="7" t="inlineStr">
+        <is>
+          <t>3.4%</t>
+        </is>
+      </c>
+      <c r="I100" s="7" t="inlineStr">
+        <is>
+          <t>548</t>
+        </is>
+      </c>
+      <c r="J100" s="7" t="inlineStr">
+        <is>
+          <t>4,976</t>
+        </is>
+      </c>
+      <c r="K100" s="7" t="inlineStr">
+        <is>
+          <t>3,722</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="inlineStr">
+        <is>
+          <t>236684469</t>
+        </is>
+      </c>
+      <c r="B101" s="6" t="inlineStr">
+        <is>
+          <t>შპს მეეკი</t>
+        </is>
+      </c>
+      <c r="C101" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D101" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>25,682</t>
+        </is>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t>17.0%</t>
+        </is>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t>1,957</t>
+        </is>
+      </c>
+      <c r="H101" s="5" t="inlineStr">
+        <is>
+          <t>7.6%</t>
+        </is>
+      </c>
+      <c r="I101" s="5" t="inlineStr">
+        <is>
+          <t>3,335</t>
+        </is>
+      </c>
+      <c r="J101" s="5" t="inlineStr">
+        <is>
+          <t>14,497</t>
+        </is>
+      </c>
+      <c r="K101" s="5" t="inlineStr">
+        <is>
+          <t>14,229</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="7" t="inlineStr">
+        <is>
+          <t>405714892</t>
+        </is>
+      </c>
+      <c r="B102" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტოპოილ 9092</t>
+        </is>
+      </c>
+      <c r="C102" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D102" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E102" s="7" t="inlineStr">
+        <is>
+          <t>28,162</t>
+        </is>
+      </c>
+      <c r="F102" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G102" s="7" t="inlineStr">
+        <is>
+          <t>1,101</t>
+        </is>
+      </c>
+      <c r="H102" s="7" t="inlineStr">
+        <is>
+          <t>3.9%</t>
+        </is>
+      </c>
+      <c r="I102" s="7" t="inlineStr">
+        <is>
+          <t>1,007</t>
+        </is>
+      </c>
+      <c r="J102" s="7" t="inlineStr">
+        <is>
+          <t>3,861</t>
+        </is>
+      </c>
+      <c r="K102" s="7" t="inlineStr">
+        <is>
+          <t>3,146</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="inlineStr">
+        <is>
+          <t>402304895</t>
+        </is>
+      </c>
+      <c r="B103" s="6" t="inlineStr">
+        <is>
+          <t>შპს ენმედოილ</t>
+        </is>
+      </c>
+      <c r="C103" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D103" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>29,819</t>
+        </is>
+      </c>
+      <c r="F103" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="H103" s="5" t="inlineStr">
+        <is>
+          <t>0.4%</t>
+        </is>
+      </c>
+      <c r="I103" s="5" t="inlineStr">
+        <is>
+          <t>-624</t>
+        </is>
+      </c>
+      <c r="J103" s="5" t="inlineStr">
+        <is>
+          <t>21,975</t>
+        </is>
+      </c>
+      <c r="K103" s="5" t="inlineStr">
+        <is>
+          <t>-624</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="7" t="inlineStr">
+        <is>
+          <t>426522523</t>
+        </is>
+      </c>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლუქს ოილი</t>
+        </is>
+      </c>
+      <c r="C104" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D104" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E104" s="7" t="inlineStr">
+        <is>
+          <t>33,528</t>
+        </is>
+      </c>
+      <c r="F104" s="7" t="inlineStr">
+        <is>
+          <t>-63.2%</t>
+        </is>
+      </c>
+      <c r="G104" s="7" t="inlineStr">
+        <is>
+          <t>854</t>
+        </is>
+      </c>
+      <c r="H104" s="7" t="inlineStr">
+        <is>
+          <t>2.5%</t>
+        </is>
+      </c>
+      <c r="I104" s="7" t="inlineStr">
+        <is>
+          <t>312</t>
+        </is>
+      </c>
+      <c r="J104" s="7" t="inlineStr">
+        <is>
+          <t>26,092</t>
+        </is>
+      </c>
+      <c r="K104" s="7" t="inlineStr">
+        <is>
+          <t>12,103</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="inlineStr">
+        <is>
+          <t>405618210</t>
+        </is>
+      </c>
+      <c r="B105" s="6" t="inlineStr">
+        <is>
+          <t>შპს უნიკაი</t>
+        </is>
+      </c>
+      <c r="C105" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D105" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>33,953</t>
+        </is>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t>-41.5%</t>
+        </is>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t>2,495</t>
+        </is>
+      </c>
+      <c r="H105" s="5" t="inlineStr">
+        <is>
+          <t>7.3%</t>
+        </is>
+      </c>
+      <c r="I105" s="5" t="inlineStr">
+        <is>
+          <t>1,748</t>
+        </is>
+      </c>
+      <c r="J105" s="5" t="inlineStr">
+        <is>
+          <t>15,653</t>
+        </is>
+      </c>
+      <c r="K105" s="5" t="inlineStr">
+        <is>
+          <t>9,540</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="7" t="inlineStr">
+        <is>
+          <t>412747050</t>
+        </is>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>შპს მანი</t>
+        </is>
+      </c>
+      <c r="C106" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D106" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E106" s="7" t="inlineStr">
+        <is>
+          <t>35,742</t>
+        </is>
+      </c>
+      <c r="F106" s="7" t="inlineStr">
+        <is>
+          <t>-42.1%</t>
+        </is>
+      </c>
+      <c r="G106" s="7" t="inlineStr">
+        <is>
+          <t>662</t>
+        </is>
+      </c>
+      <c r="H106" s="7" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="I106" s="7" t="inlineStr">
+        <is>
+          <t>-475</t>
+        </is>
+      </c>
+      <c r="J106" s="7" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="K106" s="7" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="inlineStr">
+        <is>
+          <t>405529307</t>
+        </is>
+      </c>
+      <c r="B107" s="6" t="inlineStr">
+        <is>
+          <t>შპს ემემემ პეტროლიუმი</t>
+        </is>
+      </c>
+      <c r="C107" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D107" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>35,879</t>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t>21.3%</t>
+        </is>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t>-206</t>
+        </is>
+      </c>
+      <c r="H107" s="5" t="inlineStr">
+        <is>
+          <t>-0.6%</t>
+        </is>
+      </c>
+      <c r="I107" s="5" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="J107" s="5" t="inlineStr">
+        <is>
+          <t>3,540</t>
+        </is>
+      </c>
+      <c r="K107" s="5" t="inlineStr">
+        <is>
+          <t>1,030</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="7" t="inlineStr">
+        <is>
+          <t>406350602</t>
+        </is>
+      </c>
+      <c r="B108" s="8" t="inlineStr">
+        <is>
+          <t>შპს გაზ ენდ პეტროლ კომპანი</t>
+        </is>
+      </c>
+      <c r="C108" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D108" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E108" s="7" t="inlineStr">
+        <is>
+          <t>37,150</t>
+        </is>
+      </c>
+      <c r="F108" s="7" t="inlineStr">
+        <is>
+          <t>24.9%</t>
+        </is>
+      </c>
+      <c r="G108" s="7" t="inlineStr">
+        <is>
+          <t>-165</t>
+        </is>
+      </c>
+      <c r="H108" s="7" t="inlineStr">
+        <is>
+          <t>-0.4%</t>
+        </is>
+      </c>
+      <c r="I108" s="7" t="inlineStr">
+        <is>
+          <t>-278</t>
+        </is>
+      </c>
+      <c r="J108" s="7" t="inlineStr">
+        <is>
+          <t>4,317</t>
+        </is>
+      </c>
+      <c r="K108" s="7" t="inlineStr">
+        <is>
+          <t>-3,866</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="inlineStr">
+        <is>
+          <t>400261328</t>
+        </is>
+      </c>
+      <c r="B109" s="6" t="inlineStr">
+        <is>
+          <t>შპს კავკაზუს პრემიუმ ლუბრიკანტს</t>
+        </is>
+      </c>
+      <c r="C109" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D109" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>42,461</t>
+        </is>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t>-35.7%</t>
+        </is>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t>1,194</t>
+        </is>
+      </c>
+      <c r="H109" s="5" t="inlineStr">
+        <is>
+          <t>2.8%</t>
+        </is>
+      </c>
+      <c r="I109" s="5" t="inlineStr">
+        <is>
+          <t>437</t>
+        </is>
+      </c>
+      <c r="J109" s="5" t="inlineStr">
+        <is>
+          <t>10,610</t>
+        </is>
+      </c>
+      <c r="K109" s="5" t="inlineStr">
+        <is>
+          <t>2,130</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="7" t="inlineStr">
+        <is>
+          <t>406329110</t>
+        </is>
+      </c>
+      <c r="B110" s="8" t="inlineStr">
+        <is>
+          <t>შპს საქართველოს ბუნებრივი გაზის გადამცემი ქსელის მესაკუთრე</t>
+        </is>
+      </c>
+      <c r="C110" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D110" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E110" s="7" t="inlineStr">
+        <is>
+          <t>44,501</t>
+        </is>
+      </c>
+      <c r="F110" s="7" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+      <c r="G110" s="7" t="inlineStr">
+        <is>
+          <t>39,818</t>
+        </is>
+      </c>
+      <c r="H110" s="7" t="inlineStr">
+        <is>
+          <t>89.5%</t>
+        </is>
+      </c>
+      <c r="I110" s="7" t="inlineStr">
+        <is>
+          <t>-23,101</t>
+        </is>
+      </c>
+      <c r="J110" s="7" t="inlineStr">
+        <is>
+          <t>330,052</t>
+        </is>
+      </c>
+      <c r="K110" s="7" t="inlineStr">
+        <is>
+          <t>316,476</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="inlineStr">
+        <is>
+          <t>404559642</t>
+        </is>
+      </c>
+      <c r="B111" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეკოტრანსი</t>
+        </is>
+      </c>
+      <c r="C111" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D111" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>45,713</t>
+        </is>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t>24.5%</t>
+        </is>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t>386</t>
+        </is>
+      </c>
+      <c r="H111" s="5" t="inlineStr">
+        <is>
+          <t>0.8%</t>
+        </is>
+      </c>
+      <c r="I111" s="5" t="inlineStr">
+        <is>
+          <t>202</t>
+        </is>
+      </c>
+      <c r="J111" s="5" t="inlineStr">
+        <is>
+          <t>2,006</t>
+        </is>
+      </c>
+      <c r="K111" s="5" t="inlineStr">
+        <is>
+          <t>681</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="7" t="inlineStr">
+        <is>
+          <t>420011150</t>
+        </is>
+      </c>
+      <c r="B112" s="8" t="inlineStr">
+        <is>
+          <t>შპს აბში</t>
+        </is>
+      </c>
+      <c r="C112" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D112" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E112" s="7" t="inlineStr">
+        <is>
+          <t>47,585</t>
+        </is>
+      </c>
+      <c r="F112" s="7" t="inlineStr">
+        <is>
+          <t>858.2%</t>
+        </is>
+      </c>
+      <c r="G112" s="7" t="inlineStr">
+        <is>
+          <t>-655</t>
+        </is>
+      </c>
+      <c r="H112" s="7" t="inlineStr">
+        <is>
+          <t>-1.4%</t>
+        </is>
+      </c>
+      <c r="I112" s="7" t="inlineStr">
+        <is>
+          <t>-898</t>
+        </is>
+      </c>
+      <c r="J112" s="7" t="inlineStr">
+        <is>
+          <t>4,043</t>
+        </is>
+      </c>
+      <c r="K112" s="7" t="inlineStr">
+        <is>
+          <t>-612</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="inlineStr">
+        <is>
+          <t>405621251</t>
+        </is>
+      </c>
+      <c r="B113" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ჯბრ ქომიდითი თრეიდინგი</t>
+        </is>
+      </c>
+      <c r="C113" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D113" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>47,715</t>
+        </is>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t>161.3%</t>
+        </is>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t>1,038</t>
+        </is>
+      </c>
+      <c r="H113" s="5" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="I113" s="5" t="inlineStr">
+        <is>
+          <t>197</t>
+        </is>
+      </c>
+      <c r="J113" s="5" t="inlineStr">
+        <is>
+          <t>9,046</t>
+        </is>
+      </c>
+      <c r="K113" s="5" t="inlineStr">
+        <is>
+          <t>643</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="7" t="inlineStr">
+        <is>
+          <t>405195845</t>
+        </is>
+      </c>
+      <c r="B114" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეკოპეტროლი</t>
+        </is>
+      </c>
+      <c r="C114" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D114" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E114" s="7" t="inlineStr">
+        <is>
+          <t>55,374</t>
+        </is>
+      </c>
+      <c r="F114" s="7" t="inlineStr">
+        <is>
+          <t>7.3%</t>
+        </is>
+      </c>
+      <c r="G114" s="7" t="inlineStr">
+        <is>
+          <t>534</t>
+        </is>
+      </c>
+      <c r="H114" s="7" t="inlineStr">
+        <is>
+          <t>1.0%</t>
+        </is>
+      </c>
+      <c r="I114" s="7" t="inlineStr">
+        <is>
+          <t>-518</t>
+        </is>
+      </c>
+      <c r="J114" s="7" t="inlineStr">
+        <is>
+          <t>5,189</t>
+        </is>
+      </c>
+      <c r="K114" s="7" t="inlineStr">
+        <is>
+          <t>-162</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="inlineStr">
+        <is>
+          <t>430039059</t>
+        </is>
+      </c>
+      <c r="B115" s="6" t="inlineStr">
+        <is>
+          <t>შპს ოილ მაქს</t>
+        </is>
+      </c>
+      <c r="C115" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D115" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>63,108</t>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t>-33.7%</t>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t>1,595</t>
+        </is>
+      </c>
+      <c r="H115" s="5" t="inlineStr">
+        <is>
+          <t>2.5%</t>
+        </is>
+      </c>
+      <c r="I115" s="5" t="inlineStr">
+        <is>
+          <t>1,408</t>
+        </is>
+      </c>
+      <c r="J115" s="5" t="inlineStr">
+        <is>
+          <t>7,365</t>
+        </is>
+      </c>
+      <c r="K115" s="5" t="inlineStr">
+        <is>
+          <t>3,026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="7" t="inlineStr">
+        <is>
+          <t>404508207</t>
+        </is>
+      </c>
+      <c r="B116" s="8" t="inlineStr">
+        <is>
+          <t>სს რუსთავოილი</t>
+        </is>
+      </c>
+      <c r="C116" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D116" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E116" s="7" t="inlineStr">
+        <is>
+          <t>71,291</t>
+        </is>
+      </c>
+      <c r="F116" s="7" t="inlineStr">
+        <is>
+          <t>-26.0%</t>
+        </is>
+      </c>
+      <c r="G116" s="7" t="inlineStr">
+        <is>
+          <t>-3,956</t>
+        </is>
+      </c>
+      <c r="H116" s="7" t="inlineStr">
+        <is>
+          <t>-5.5%</t>
+        </is>
+      </c>
+      <c r="I116" s="7" t="inlineStr">
+        <is>
+          <t>-7,384</t>
+        </is>
+      </c>
+      <c r="J116" s="7" t="inlineStr">
+        <is>
+          <t>49,898</t>
+        </is>
+      </c>
+      <c r="K116" s="7" t="inlineStr">
+        <is>
+          <t>11,264</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="inlineStr">
+        <is>
+          <t>404538336</t>
+        </is>
+      </c>
+      <c r="B117" s="6" t="inlineStr">
+        <is>
+          <t>შპს ოილინვესტი</t>
+        </is>
+      </c>
+      <c r="C117" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D117" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>71,291</t>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t>-26.0%</t>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t>-3,964</t>
+        </is>
+      </c>
+      <c r="H117" s="5" t="inlineStr">
+        <is>
+          <t>-5.6%</t>
+        </is>
+      </c>
+      <c r="I117" s="5" t="inlineStr">
+        <is>
+          <t>-12,190</t>
+        </is>
+      </c>
+      <c r="J117" s="5" t="inlineStr">
+        <is>
+          <t>49,895</t>
+        </is>
+      </c>
+      <c r="K117" s="5" t="inlineStr">
+        <is>
+          <t>-20,061</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="7" t="inlineStr">
+        <is>
+          <t>203845312</t>
+        </is>
+      </c>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>სს სოკარ ჯორჯია გაზ დისტრიბუშენ</t>
+        </is>
+      </c>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D118" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E118" s="7" t="inlineStr">
+        <is>
+          <t>79,639</t>
+        </is>
+      </c>
+      <c r="F118" s="7" t="inlineStr">
+        <is>
+          <t>12.9%</t>
+        </is>
+      </c>
+      <c r="G118" s="7" t="inlineStr">
+        <is>
+          <t>10,421</t>
+        </is>
+      </c>
+      <c r="H118" s="7" t="inlineStr">
+        <is>
+          <t>13.1%</t>
+        </is>
+      </c>
+      <c r="I118" s="7" t="inlineStr">
+        <is>
+          <t>16,581</t>
+        </is>
+      </c>
+      <c r="J118" s="7" t="inlineStr">
+        <is>
+          <t>144,675</t>
+        </is>
+      </c>
+      <c r="K118" s="7" t="inlineStr">
+        <is>
+          <t>132,700</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="inlineStr">
+        <is>
+          <t>405473704</t>
+        </is>
+      </c>
+      <c r="B119" s="6" t="inlineStr">
+        <is>
+          <t>შპს ზობ ტრეიდი</t>
+        </is>
+      </c>
+      <c r="C119" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D119" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>84,079</t>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t>378.6%</t>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t>-1,552</t>
+        </is>
+      </c>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t>-1.8%</t>
+        </is>
+      </c>
+      <c r="I119" s="5" t="inlineStr">
+        <is>
+          <t>-3,682</t>
+        </is>
+      </c>
+      <c r="J119" s="5" t="inlineStr">
+        <is>
+          <t>17,876</t>
+        </is>
+      </c>
+      <c r="K119" s="5" t="inlineStr">
+        <is>
+          <t>-2,994</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="7" t="inlineStr">
+        <is>
+          <t>430805220</t>
+        </is>
+      </c>
+      <c r="B120" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეო პეტროლ ტრეიდინგი</t>
+        </is>
+      </c>
+      <c r="C120" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D120" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E120" s="7" t="inlineStr">
+        <is>
+          <t>89,011</t>
+        </is>
+      </c>
+      <c r="F120" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G120" s="7" t="inlineStr">
+        <is>
+          <t>171</t>
+        </is>
+      </c>
+      <c r="H120" s="7" t="inlineStr">
+        <is>
+          <t>0.2%</t>
+        </is>
+      </c>
+      <c r="I120" s="7" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="J120" s="7" t="inlineStr">
+        <is>
+          <t>4,108</t>
+        </is>
+      </c>
+      <c r="K120" s="7" t="inlineStr">
+        <is>
+          <t>236</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="inlineStr">
+        <is>
+          <t>405343070</t>
+        </is>
+      </c>
+      <c r="B121" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტესტა პეტროლიუმი</t>
+        </is>
+      </c>
+      <c r="C121" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D121" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>92,580</t>
+        </is>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t>0.2%</t>
+        </is>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t>540</t>
+        </is>
+      </c>
+      <c r="H121" s="5" t="inlineStr">
+        <is>
+          <t>0.6%</t>
+        </is>
+      </c>
+      <c r="I121" s="5" t="inlineStr">
+        <is>
+          <t>-1,061</t>
+        </is>
+      </c>
+      <c r="J121" s="5" t="inlineStr">
+        <is>
+          <t>13,825</t>
+        </is>
+      </c>
+      <c r="K121" s="5" t="inlineStr">
+        <is>
+          <t>1,684</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="7" t="inlineStr">
+        <is>
+          <t>404440501</t>
+        </is>
+      </c>
+      <c r="B122" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზდ ნავთობის კომპანია</t>
+        </is>
+      </c>
+      <c r="C122" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D122" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E122" s="7" t="inlineStr">
+        <is>
+          <t>93,584</t>
+        </is>
+      </c>
+      <c r="F122" s="7" t="inlineStr">
+        <is>
+          <t>9.7%</t>
+        </is>
+      </c>
+      <c r="G122" s="7" t="inlineStr">
+        <is>
+          <t>7,202</t>
+        </is>
+      </c>
+      <c r="H122" s="7" t="inlineStr">
+        <is>
+          <t>7.7%</t>
+        </is>
+      </c>
+      <c r="I122" s="7" t="inlineStr">
+        <is>
+          <t>3,826</t>
+        </is>
+      </c>
+      <c r="J122" s="7" t="inlineStr">
+        <is>
+          <t>53,720</t>
+        </is>
+      </c>
+      <c r="K122" s="7" t="inlineStr">
+        <is>
+          <t>23,093</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="inlineStr">
+        <is>
+          <t>206103722</t>
+        </is>
+      </c>
+      <c r="B123" s="6" t="inlineStr">
+        <is>
+          <t>შპს საქართველოს გაზის ტრანსპორტირების კომპანია</t>
+        </is>
+      </c>
+      <c r="C123" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D123" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>96,153</t>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t>4.4%</t>
+        </is>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t>32,859</t>
+        </is>
+      </c>
+      <c r="H123" s="5" t="inlineStr">
+        <is>
+          <t>34.2%</t>
+        </is>
+      </c>
+      <c r="I123" s="5" t="inlineStr">
+        <is>
+          <t>-1,312</t>
+        </is>
+      </c>
+      <c r="J123" s="5" t="inlineStr">
+        <is>
+          <t>247,482</t>
+        </is>
+      </c>
+      <c r="K123" s="5" t="inlineStr">
+        <is>
+          <t>226,417</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="7" t="inlineStr">
+        <is>
+          <t>405332634</t>
+        </is>
+      </c>
+      <c r="B124" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტრიქსი გრუპ</t>
+        </is>
+      </c>
+      <c r="C124" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D124" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E124" s="7" t="inlineStr">
+        <is>
+          <t>97,826</t>
+        </is>
+      </c>
+      <c r="F124" s="7" t="inlineStr">
+        <is>
+          <t>-1.0%</t>
+        </is>
+      </c>
+      <c r="G124" s="7" t="inlineStr">
+        <is>
+          <t>-149</t>
+        </is>
+      </c>
+      <c r="H124" s="7" t="inlineStr">
+        <is>
+          <t>-0.2%</t>
+        </is>
+      </c>
+      <c r="I124" s="7" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J124" s="7" t="inlineStr">
+        <is>
+          <t>10,400</t>
+        </is>
+      </c>
+      <c r="K124" s="7" t="inlineStr">
+        <is>
+          <t>248</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="inlineStr">
+        <is>
+          <t>402179441</t>
+        </is>
+      </c>
+      <c r="B125" s="6" t="inlineStr">
+        <is>
+          <t>შპს ენერჯი სეილს კომპანი</t>
+        </is>
+      </c>
+      <c r="C125" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D125" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>104,050</t>
+        </is>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t>14,378</t>
+        </is>
+      </c>
+      <c r="H125" s="5" t="inlineStr">
+        <is>
+          <t>13.8%</t>
+        </is>
+      </c>
+      <c r="I125" s="5" t="inlineStr">
+        <is>
+          <t>12,481</t>
+        </is>
+      </c>
+      <c r="J125" s="5" t="inlineStr">
+        <is>
+          <t>17,313</t>
+        </is>
+      </c>
+      <c r="K125" s="5" t="inlineStr">
+        <is>
+          <t>2,428</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="7" t="inlineStr">
+        <is>
+          <t>245432544</t>
+        </is>
+      </c>
+      <c r="B126" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბათუმის ნავთობტერმინალი</t>
+        </is>
+      </c>
+      <c r="C126" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D126" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E126" s="7" t="inlineStr">
+        <is>
+          <t>118,072</t>
+        </is>
+      </c>
+      <c r="F126" s="7" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="G126" s="7" t="inlineStr">
+        <is>
+          <t>14,521</t>
+        </is>
+      </c>
+      <c r="H126" s="7" t="inlineStr">
+        <is>
+          <t>12.3%</t>
+        </is>
+      </c>
+      <c r="I126" s="7" t="inlineStr">
+        <is>
+          <t>13,406</t>
+        </is>
+      </c>
+      <c r="J126" s="7" t="inlineStr">
+        <is>
+          <t>378,533</t>
+        </is>
+      </c>
+      <c r="K126" s="7" t="inlineStr">
+        <is>
+          <t>145,799</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="inlineStr">
+        <is>
+          <t>204457177</t>
+        </is>
+      </c>
+      <c r="B127" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლაგუნა</t>
+        </is>
+      </c>
+      <c r="C127" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D127" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>139,940</t>
+        </is>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t>15.2%</t>
+        </is>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="H127" s="5" t="inlineStr">
+        <is>
+          <t>0.2%</t>
+        </is>
+      </c>
+      <c r="I127" s="5" t="inlineStr">
+        <is>
+          <t>-1,104</t>
+        </is>
+      </c>
+      <c r="J127" s="5" t="inlineStr">
+        <is>
+          <t>12,201</t>
+        </is>
+      </c>
+      <c r="K127" s="5" t="inlineStr">
+        <is>
+          <t>2,996</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="7" t="inlineStr">
+        <is>
+          <t>445580194</t>
+        </is>
+      </c>
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯე ტრეიდ</t>
+        </is>
+      </c>
+      <c r="C128" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D128" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E128" s="7" t="inlineStr">
+        <is>
+          <t>156,743</t>
+        </is>
+      </c>
+      <c r="F128" s="7" t="inlineStr">
+        <is>
+          <t>-6.5%</t>
+        </is>
+      </c>
+      <c r="G128" s="7" t="inlineStr">
+        <is>
+          <t>1,999</t>
+        </is>
+      </c>
+      <c r="H128" s="7" t="inlineStr">
+        <is>
+          <t>1.3%</t>
+        </is>
+      </c>
+      <c r="I128" s="7" t="inlineStr">
+        <is>
+          <t>2,179</t>
+        </is>
+      </c>
+      <c r="J128" s="7" t="inlineStr">
+        <is>
+          <t>15,219</t>
+        </is>
+      </c>
+      <c r="K128" s="7" t="inlineStr">
+        <is>
+          <t>12,416</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="inlineStr">
+        <is>
+          <t>405208216</t>
+        </is>
+      </c>
+      <c r="B129" s="6" t="inlineStr">
+        <is>
+          <t>შპს პეტროკას ფიუელ სერვისიზ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C129" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D129" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>192,328</t>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t>-12.6%</t>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t>11,036</t>
+        </is>
+      </c>
+      <c r="H129" s="5" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="I129" s="5" t="inlineStr">
+        <is>
+          <t>11,750</t>
+        </is>
+      </c>
+      <c r="J129" s="5" t="inlineStr">
+        <is>
+          <t>55,543</t>
+        </is>
+      </c>
+      <c r="K129" s="5" t="inlineStr">
+        <is>
+          <t>25,854</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="7" t="inlineStr">
+        <is>
+          <t>405221950</t>
+        </is>
+      </c>
+      <c r="B130" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯიეიჯი</t>
+        </is>
+      </c>
+      <c r="C130" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D130" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E130" s="7" t="inlineStr">
+        <is>
+          <t>192,328</t>
+        </is>
+      </c>
+      <c r="F130" s="7" t="inlineStr">
+        <is>
+          <t>-12.6%</t>
+        </is>
+      </c>
+      <c r="G130" s="7" t="inlineStr">
+        <is>
+          <t>10,978</t>
+        </is>
+      </c>
+      <c r="H130" s="7" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="I130" s="7" t="inlineStr">
+        <is>
+          <t>8,782</t>
+        </is>
+      </c>
+      <c r="J130" s="7" t="inlineStr">
+        <is>
+          <t>97,969</t>
+        </is>
+      </c>
+      <c r="K130" s="7" t="inlineStr">
+        <is>
+          <t>48,096</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="inlineStr">
+        <is>
+          <t>208213119</t>
+        </is>
+      </c>
+      <c r="B131" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან პეტროლიუმი</t>
+        </is>
+      </c>
+      <c r="C131" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D131" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>229,725</t>
+        </is>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t>23.3%</t>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t>9,412</t>
+        </is>
+      </c>
+      <c r="H131" s="5" t="inlineStr">
+        <is>
+          <t>4.1%</t>
+        </is>
+      </c>
+      <c r="I131" s="5" t="inlineStr">
+        <is>
+          <t>5,543</t>
+        </is>
+      </c>
+      <c r="J131" s="5" t="inlineStr">
+        <is>
+          <t>34,386</t>
+        </is>
+      </c>
+      <c r="K131" s="5" t="inlineStr">
+        <is>
+          <t>9,026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="7" t="inlineStr">
+        <is>
+          <t>405074128</t>
+        </is>
+      </c>
+      <c r="B132" s="8" t="inlineStr">
+        <is>
+          <t>შპს  რეპსოლი</t>
+        </is>
+      </c>
+      <c r="C132" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D132" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E132" s="7" t="inlineStr">
+        <is>
+          <t>512,902</t>
+        </is>
+      </c>
+      <c r="F132" s="7" t="inlineStr">
+        <is>
+          <t>80.7%</t>
+        </is>
+      </c>
+      <c r="G132" s="7" t="inlineStr">
+        <is>
+          <t>18,303</t>
+        </is>
+      </c>
+      <c r="H132" s="7" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="I132" s="7" t="inlineStr">
+        <is>
+          <t>4,769</t>
+        </is>
+      </c>
+      <c r="J132" s="7" t="inlineStr">
+        <is>
+          <t>109,353</t>
+        </is>
+      </c>
+      <c r="K132" s="7" t="inlineStr">
+        <is>
+          <t>33,717</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="inlineStr">
+        <is>
+          <t>202352514</t>
+        </is>
+      </c>
+      <c r="B133" s="6" t="inlineStr">
+        <is>
+          <t>შპს სოკარ ჯორჯია პეტროლეუმი</t>
+        </is>
+      </c>
+      <c r="C133" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D133" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>619,461</t>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t>3.7%</t>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t>16,010</t>
+        </is>
+      </c>
+      <c r="H133" s="5" t="inlineStr">
+        <is>
+          <t>2.6%</t>
+        </is>
+      </c>
+      <c r="I133" s="5" t="inlineStr">
+        <is>
+          <t>-1,664</t>
+        </is>
+      </c>
+      <c r="J133" s="5" t="inlineStr">
+        <is>
+          <t>252,904</t>
+        </is>
+      </c>
+      <c r="K133" s="5" t="inlineStr">
+        <is>
+          <t>-152,106</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="7" t="inlineStr">
+        <is>
+          <t>204493002</t>
+        </is>
+      </c>
+      <c r="B134" s="8" t="inlineStr">
+        <is>
+          <t>შპს რომპეტროლ საქართველო</t>
+        </is>
+      </c>
+      <c r="C134" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D134" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E134" s="7" t="inlineStr">
+        <is>
+          <t>665,712</t>
+        </is>
+      </c>
+      <c r="F134" s="7" t="inlineStr">
+        <is>
+          <t>8.8%</t>
+        </is>
+      </c>
+      <c r="G134" s="7" t="inlineStr">
+        <is>
+          <t>41,126</t>
+        </is>
+      </c>
+      <c r="H134" s="7" t="inlineStr">
+        <is>
+          <t>6.2%</t>
+        </is>
+      </c>
+      <c r="I134" s="7" t="inlineStr">
+        <is>
+          <t>20,278</t>
+        </is>
+      </c>
+      <c r="J134" s="7" t="inlineStr">
+        <is>
+          <t>123,449</t>
+        </is>
+      </c>
+      <c r="K134" s="7" t="inlineStr">
+        <is>
+          <t>22,555</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="inlineStr">
+        <is>
+          <t>204976302</t>
+        </is>
+      </c>
+      <c r="B135" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლუკოილ-ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C135" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D135" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>766,319</t>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t>57.8%</t>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t>42,878</t>
+        </is>
+      </c>
+      <c r="H135" s="5" t="inlineStr">
+        <is>
+          <t>5.6%</t>
+        </is>
+      </c>
+      <c r="I135" s="5" t="inlineStr">
+        <is>
+          <t>35,474</t>
+        </is>
+      </c>
+      <c r="J135" s="5" t="inlineStr">
+        <is>
+          <t>134,860</t>
+        </is>
+      </c>
+      <c r="K135" s="5" t="inlineStr">
+        <is>
+          <t>63,908</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="7" t="inlineStr">
+        <is>
+          <t>406060471</t>
+        </is>
+      </c>
+      <c r="B136" s="8" t="inlineStr">
+        <is>
+          <t>შპს სოკარ გაზ ექსპორტ-იმპორტი</t>
+        </is>
+      </c>
+      <c r="C136" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D136" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E136" s="7" t="inlineStr">
+        <is>
+          <t>804,038</t>
+        </is>
+      </c>
+      <c r="F136" s="7" t="inlineStr">
+        <is>
+          <t>12.1%</t>
+        </is>
+      </c>
+      <c r="G136" s="7" t="inlineStr">
+        <is>
+          <t>11,907</t>
+        </is>
+      </c>
+      <c r="H136" s="7" t="inlineStr">
+        <is>
+          <t>1.5%</t>
+        </is>
+      </c>
+      <c r="I136" s="7" t="inlineStr">
+        <is>
+          <t>7,645</t>
+        </is>
+      </c>
+      <c r="J136" s="7" t="inlineStr">
+        <is>
+          <t>203,043</t>
+        </is>
+      </c>
+      <c r="K136" s="7" t="inlineStr">
+        <is>
+          <t>19,183</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="inlineStr">
+        <is>
+          <t>202161098</t>
+        </is>
+      </c>
+      <c r="B137" s="6" t="inlineStr">
+        <is>
+          <t>სს ვისოლ პეტროლიუმ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C137" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D137" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>880,449</t>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t>37.1%</t>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t>53,210</t>
+        </is>
+      </c>
+      <c r="H137" s="5" t="inlineStr">
+        <is>
+          <t>6.0%</t>
+        </is>
+      </c>
+      <c r="I137" s="5" t="inlineStr">
+        <is>
+          <t>35,864</t>
+        </is>
+      </c>
+      <c r="J137" s="5" t="inlineStr">
+        <is>
+          <t>335,940</t>
+        </is>
+      </c>
+      <c r="K137" s="5" t="inlineStr">
+        <is>
+          <t>233,453</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="7" t="inlineStr">
+        <is>
+          <t>202403121</t>
+        </is>
+      </c>
+      <c r="B138" s="8" t="inlineStr">
+        <is>
+          <t>შპს სოკარ ჯორჯია გაზი</t>
+        </is>
+      </c>
+      <c r="C138" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D138" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E138" s="7" t="inlineStr">
+        <is>
+          <t>1,422,815</t>
+        </is>
+      </c>
+      <c r="F138" s="7" t="inlineStr">
+        <is>
+          <t>-2.6%</t>
+        </is>
+      </c>
+      <c r="G138" s="7" t="inlineStr">
+        <is>
+          <t>208,451</t>
+        </is>
+      </c>
+      <c r="H138" s="7" t="inlineStr">
+        <is>
+          <t>14.7%</t>
+        </is>
+      </c>
+      <c r="I138" s="7" t="inlineStr">
+        <is>
+          <t>80,808</t>
+        </is>
+      </c>
+      <c r="J138" s="7" t="inlineStr">
+        <is>
+          <t>1,373,115</t>
+        </is>
+      </c>
+      <c r="K138" s="7" t="inlineStr">
+        <is>
+          <t>213,135</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="inlineStr">
+        <is>
+          <t>206237491</t>
+        </is>
+      </c>
+      <c r="B139" s="6" t="inlineStr">
+        <is>
+          <t>სს საქართველოს ნავთობისა და გაზის კორპორაცია</t>
+        </is>
+      </c>
+      <c r="C139" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D139" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>1,648,694</t>
+        </is>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t>17.4%</t>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t>247,560</t>
+        </is>
+      </c>
+      <c r="H139" s="5" t="inlineStr">
+        <is>
+          <t>15.0%</t>
+        </is>
+      </c>
+      <c r="I139" s="5" t="inlineStr">
+        <is>
+          <t>183,408</t>
+        </is>
+      </c>
+      <c r="J139" s="5" t="inlineStr">
+        <is>
+          <t>2,186,560</t>
+        </is>
+      </c>
+      <c r="K139" s="5" t="inlineStr">
+        <is>
+          <t>1,319,388</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="7" t="inlineStr">
+        <is>
           <t>202349440</t>
         </is>
       </c>
-      <c r="B93" s="6" t="inlineStr">
+      <c r="B140" s="8" t="inlineStr">
         <is>
           <t>შპს სოკარ ენერჯი ჯორჯია</t>
         </is>
       </c>
-      <c r="C93" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E93" s="5" t="inlineStr">
+      <c r="C140" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D140" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E140" s="7" t="inlineStr">
         <is>
           <t>2,038,029</t>
         </is>
       </c>
-      <c r="F93" s="5" t="inlineStr">
+      <c r="F140" s="7" t="inlineStr">
         <is>
           <t>-0.7%</t>
         </is>
       </c>
-      <c r="G93" s="5" t="inlineStr">
+      <c r="G140" s="7" t="inlineStr">
         <is>
           <t>209,250</t>
         </is>
       </c>
-      <c r="H93" s="5" t="inlineStr">
+      <c r="H140" s="7" t="inlineStr">
         <is>
           <t>10.3%</t>
         </is>
       </c>
-      <c r="I93" s="5" t="inlineStr">
+      <c r="I140" s="7" t="inlineStr">
         <is>
           <t>55,975</t>
         </is>
       </c>
-      <c r="J93" s="5" t="inlineStr">
+      <c r="J140" s="7" t="inlineStr">
         <is>
           <t>1,493,626</t>
         </is>
       </c>
-      <c r="K93" s="5" t="inlineStr">
+      <c r="K140" s="7" t="inlineStr">
         <is>
           <t>120,402</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>