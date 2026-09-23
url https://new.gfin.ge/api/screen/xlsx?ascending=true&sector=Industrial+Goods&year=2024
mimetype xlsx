--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K291"/>
+  <dimension ref="A1:K545"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>287 matches · FY2024 · money in GEL thousands</t>
+          <t>541 matches · FY2024 · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -682,15703 +682,29651 @@
           <t>0</t>
         </is>
       </c>
       <c r="H6" s="7" t="n">
         <v/>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t>1,513</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
           <t>1,243</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>406328200</t>
+          <t>406283631</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>შპს დელტა სიეიეი</t>
+          <t>შპს კურა ქონსთრაქშენ</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F7" s="5" t="n">
         <v/>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>-367</t>
         </is>
       </c>
       <c r="H7" s="5" t="n">
         <v/>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>-495</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>10,005</t>
+          <t>5,069</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>-549</t>
+          <t>-317</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>404547996</t>
+          <t>406328200</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს ქოჩკაბლო</t>
+          <t>შპს დელტა სიეიეი</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>63</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F8" s="7" t="n">
+        <v/>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>-387</t>
-[...5 lines deleted...]
-        </is>
+          <t>-53</t>
+        </is>
+      </c>
+      <c r="H8" s="7" t="n">
+        <v/>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>-398</t>
+          <t>-53</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>6,177</t>
+          <t>10,005</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>5,272</t>
+          <t>-549</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>406287851</t>
+          <t>406349599</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>შპს ედვანსედ ინჟინერინგ</t>
+          <t>შპს ჯეოპლასტი</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>656.6%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>-2,008</t>
-[...5 lines deleted...]
-        </is>
+          <t>-130</t>
+        </is>
+      </c>
+      <c r="H9" s="5" t="n">
+        <v/>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>-4,898</t>
+          <t>602</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>5,520</t>
+          <t>10,482</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>-10,947</t>
+          <t>669</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>405130585</t>
+          <t>412694516</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს ვუდმასტერი</t>
+          <t>შპს ხე-ტყის სამრეწველო საზოგადოება ხუაშუნ ლტდ. საქართველო</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>140</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F10" s="7" t="n">
+        <v/>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>-677</t>
-[...5 lines deleted...]
-        </is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="H10" s="7" t="n">
+        <v/>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>-1,042</t>
+          <t>732</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>2,257</t>
+          <t>169,033</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>-2,129</t>
+          <t>4,956</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>231945296</t>
+          <t>445585607</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>შპს ჩოლაბური</t>
+          <t>შპს ნოვა ფროდაქშენ</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>-93.0%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>-199</t>
-[...5 lines deleted...]
-        </is>
+          <t>-10</t>
+        </is>
+      </c>
+      <c r="H11" s="5" t="n">
+        <v/>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>-419</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>4,136</t>
+          <t>0</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>3,435</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>435894695</t>
+          <t>404547996</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეორჯიან სტოუნ</t>
+          <t>შპს ქოჩკაბლო</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>63</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>65.2%</t>
+          <t>710.6%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>-370</t>
+          <t>-387</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>-146.1%</t>
+          <t>-618.2%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>-360</t>
+          <t>-398</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>2,481</t>
+          <t>6,177</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>-523</t>
+          <t>5,272</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>432539586</t>
+          <t>406287851</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტეხი პლასტიკი</t>
+          <t>შპს ედვანსედ ინჟინერინგ</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>83</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>656.6%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>-2,008</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>-2431.2%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>-4,898</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>1,378</t>
+          <t>5,520</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>-10,947</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>405324947</t>
+          <t>405130585</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯი თი სი ჯგუფი</t>
+          <t>შპს ვუდმასტერი</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>140</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>-99.3%</t>
+          <t>271.4%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>5,996</t>
+          <t>-677</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>1120.1%</t>
+          <t>-483.1%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>3,838</t>
+          <t>-1,042</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>16,369</t>
+          <t>2,257</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>3,369</t>
+          <t>-2,129</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>400209537</t>
+          <t>231945296</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს ბკბ ჯგუფი</t>
+          <t>შპს ჩოლაბური</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>145</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>-90.2%</t>
+          <t>-93.0%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>-199</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>-137.1%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>-419</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>2,754</t>
+          <t>4,136</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>2,239</t>
+          <t>3,435</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>404567982</t>
+          <t>445384646</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს პრემიუმპრინტი</t>
+          <t>შპს ISTANBUL BAZAAR</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>688</t>
+          <t>146</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>-18.6%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>-165</t>
+          <t>-22</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>-24.0%</t>
+          <t>-14.9%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>-180</t>
+          <t>-22</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>1,056</t>
+          <t>2,389</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>-640</t>
+          <t>114</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>211325671</t>
+          <t>446980875</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს შნო</t>
+          <t>შპს სტილ ვორქსი</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>185</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>-90.1%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>-56</t>
+          <t>-2</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>-167</t>
+          <t>-27</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>1,597</t>
+          <t>2,940</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>1,162</t>
+          <t>1,070</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>202241751</t>
+          <t>206289461</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს კონტური</t>
+          <t>შპს აგის ინვესტი</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>222</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>-92.4%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>33</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>12.1%</t>
+          <t>14.8%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>23</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>1,542</t>
+          <t>603</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>516</t>
+          <t>603</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>443569960</t>
+          <t>448382090</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს ოდა</t>
+          <t>შპს ორბი ბეტონი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>997</t>
+          <t>237</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>-92.7%</t>
+          <t>-97.6%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>-288</t>
+          <t>-665</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>-28.9%</t>
+          <t>-280.2%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>-502</t>
+          <t>-847</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>9,681</t>
+          <t>3,598</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>9,629</t>
+          <t>203</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>212821008</t>
+          <t>435894695</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს მადერა ჯორჯია</t>
+          <t>შპს ჯეორჯიან სტოუნ</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>253</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>65.2%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>-498</t>
+          <t>-370</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>-48.8%</t>
+          <t>-146.1%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>-180</t>
+          <t>-360</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>3,436</t>
+          <t>2,481</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>-358</t>
+          <t>-523</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>412749021</t>
+          <t>436256917</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს ალუტექ ვესტ ჯორჯია</t>
+          <t>შპს ოაზის ვერიტას</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>1,025</t>
+          <t>300</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>-62.5%</t>
+          <t>4343.9%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>-407</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>-135.5%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>-91</t>
+          <t>-367</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>2,866</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>-535</t>
+          <t>-521</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>405682248</t>
+          <t>402000605</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს ბლექტოპ</t>
+          <t>შპს ჯეფერინი</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>1,075</t>
-[...3 lines deleted...]
-        <v/>
+          <t>367</t>
+        </is>
+      </c>
+      <c r="F22" s="7" t="inlineStr">
+        <is>
+          <t>-75.1%</t>
+        </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>-184</t>
+          <t>400</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>108.8%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>-266</t>
+          <t>3,091</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>1,954</t>
+          <t>0</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>-266</t>
+          <t>-819</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>412685786</t>
+          <t>221297718</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიტოფონი 2012</t>
+          <t>შპს ტელტომატი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>1,099</t>
+          <t>404</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>41.7%</t>
+          <t>-23.0%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>-44</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>36.5%</t>
+          <t>-10.9%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>397</t>
+          <t>-79</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>2,146</t>
+          <t>2,248</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>2,111</t>
+          <t>2,013</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>202456305</t>
+          <t>432539586</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს ახალციხის შპალ-საჟღენთი ქარხანა</t>
+          <t>შპს მეტეხი პლასტიკი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>1,110</t>
+          <t>444</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>40</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>2,187</t>
+          <t>1,378</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>1,675</t>
+          <t>771</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>206169297</t>
+          <t>204963762</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს საქართველოს ქაღალდის წარმოება</t>
+          <t>შპს ნეოპრინტი</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>1,324</t>
+          <t>528</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>-70.0%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>-23</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>-4.4%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>-428</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>2,812</t>
+          <t>1,226</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>-1,970</t>
+          <t>-985</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>400149914</t>
+          <t>405324947</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს ვარჯი</t>
+          <t>შპს ჯი თი სი ჯგუფი</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>1,339</t>
+          <t>535</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>-58.4%</t>
+          <t>-99.3%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>5,996</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>22.8%</t>
+          <t>1120.1%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>3,838</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>3,220</t>
+          <t>16,369</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>1,074</t>
+          <t>3,369</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>206331432</t>
+          <t>204379412</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ფეიფერ ფროდაქშენ</t>
+          <t>სს ელექტროავტომატი</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>1,361</t>
+          <t>537</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>-32.1%</t>
+          <t>-19.3%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>-193</t>
+          <t>-247</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>-14.2%</t>
+          <t>-45.9%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>-277</t>
+          <t>62</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>1,491</t>
+          <t>10,818</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>10,809</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>400228464</t>
+          <t>217889818</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს გლას სერვისი</t>
+          <t>შპს დაგი</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>1,403</t>
-[...5 lines deleted...]
-        </is>
+          <t>599</t>
+        </is>
+      </c>
+      <c r="F28" s="7" t="n">
+        <v/>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>-92</t>
+          <t>102</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>603</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>2,208</t>
+          <t>4,134</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>741</t>
+          <t>603</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>402044836</t>
+          <t>400209537</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს არქიტექსი</t>
+          <t>შპს ბკბ ჯგუფი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>1,410</t>
+          <t>637</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>70.1%</t>
+          <t>-90.2%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>19</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>12.6%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>-19</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>1,835</t>
+          <t>2,754</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>1,405</t>
+          <t>2,239</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>202886261</t>
+          <t>405128598</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს პოლიგრაფისტი</t>
+          <t>შპს გეორგიანა</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>1,438</t>
+          <t>680</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>23.3%</t>
+          <t>226.1%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>-291</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>-42.8%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>-418</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>2,804</t>
+          <t>3,646</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>2,753</t>
+          <t>1,289</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>402066866</t>
+          <t>404567982</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს აერო როტორ ჰოლდინგი</t>
+          <t>შპს პრემიუმპრინტი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>1,597</t>
+          <t>688</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>-32.5%</t>
+          <t>-18.6%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>-165</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>-24.0%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>-1,537</t>
+          <t>-180</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>21,857</t>
+          <t>1,056</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>13,620</t>
+          <t>-640</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>402129683</t>
+          <t>405306654</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰაიჯენ ინდასთრი ოფ ჯორჯია</t>
+          <t>შპს სარილარ ჯორჯია</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>1,631</t>
+          <t>730</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>-34.5%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>-250</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>20.4%</t>
+          <t>-34.2%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>-969</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>7,686</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>-739</t>
+          <t>-3,980</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>406095256</t>
+          <t>211325671</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს viva-jaluzi</t>
+          <t>შპს შნო</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>1,740</t>
+          <t>744</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>-15.4%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-56</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>-7.5%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>-167</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>1,645</t>
+          <t>1,597</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>1,162</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>400112249</t>
+          <t>404471371</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს შოთა 2012</t>
+          <t>ჯენერალ ელექტრიკ ინთერნეიშენალ, ინკ.-ის ფილიალი საქართველოში</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>1,746</t>
+          <t>777</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>-37.9%</t>
+          <t>-68.5%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>266</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>34.2%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>227</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>1,957</t>
+          <t>3,191</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>1,604</t>
+          <t>2,401</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>445657584</t>
+          <t>202241751</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს მკ ალუპროფ</t>
+          <t>შპს კონტური</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>1,757</t>
+          <t>898</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>-18.2%</t>
+          <t>-15.9%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>-131</t>
+          <t>108</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>12.1%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>-189</t>
+          <t>-20</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>1,255</t>
+          <t>1,542</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>-76</t>
+          <t>516</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>412763353</t>
+          <t>245385355</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს  მედეგი ჯგუფი</t>
+          <t>შპს პოლიგრაფ-სერვისი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>1,763</t>
+          <t>931</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>-33.8%</t>
+          <t>-13.9%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>91</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>-354</t>
+          <t>96</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>2,502</t>
+          <t>2,006</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>-589</t>
+          <t>1,988</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>401953748</t>
+          <t>405354263</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს FRANCE-PLAST</t>
+          <t>შპს ფარაკო</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>1,780</t>
+          <t>971</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>-48.9%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>-314</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>25.2%</t>
+          <t>-32.3%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>-272</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>5,387</t>
+          <t>1,311</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>2,460</t>
+          <t>1,182</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>202302971</t>
+          <t>443569960</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ინტრეკ ჯორჯია</t>
+          <t>შპს ოდა</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>1,839</t>
+          <t>997</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>-92.7%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>-288</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>-28.9%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>-502</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>1,915</t>
+          <t>9,681</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>9,629</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>200083257</t>
+          <t>416322107</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს მოდერნ-ვილა</t>
+          <t>შპს ნიუ პლასტიკ ჯი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>1,861</t>
+          <t>998</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>25.1%</t>
+          <t>39.6%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>320</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>32.0%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>-120</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>1,187</t>
+          <t>2,698</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>427</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>405219892</t>
+          <t>212821008</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს გეო ორგანიკს</t>
+          <t>შპს მადერა ჯორჯია</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>1,873</t>
+          <t>1,020</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>-65.9%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>-778</t>
+          <t>-498</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>-41.5%</t>
+          <t>-48.8%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>-1,877</t>
+          <t>-180</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>12,577</t>
+          <t>3,436</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>-2,571</t>
+          <t>-358</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>208194292</t>
+          <t>412749021</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს მათი</t>
+          <t>შპს ალუტექ ვესტ ჯორჯია</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>1,912</t>
+          <t>1,025</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>-62.5%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>20</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>42.9%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>-91</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>3,958</t>
+          <t>290</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>3,955</t>
+          <t>-535</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>202451596</t>
+          <t>445512240</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიდა +</t>
+          <t>შპს ოზურგეთი დენიმ</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>1,919</t>
+          <t>1,030</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>-50.5%</t>
+          <t>-89.2%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>101</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>89</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>1,285</t>
+          <t>5,207</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>1,015</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>417883133</t>
+          <t>225365459</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს სივა</t>
+          <t>სს ბოლნისის ტუფი</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>2,048</t>
+          <t>1,048</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>90.7%</t>
+          <t>-9.2%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>89</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>-33</t>
+          <t>-84</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>1,230</t>
+          <t>2,099</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>1,874</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>404593178</t>
+          <t>405682248</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს სთეინლესი</t>
+          <t>შპს ბლექტოპ</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>2,065</t>
-[...5 lines deleted...]
-        </is>
+          <t>1,075</t>
+        </is>
+      </c>
+      <c r="F44" s="7" t="n">
+        <v/>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>-184</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>-17.1%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>-266</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>9,567</t>
+          <t>1,954</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>7,691</t>
+          <t>-266</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>402041624</t>
+          <t>412685786</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს კოლხიდმშენი 2016</t>
+          <t>შპს ლიტოფონი 2012</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>2,129</t>
+          <t>1,099</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>658.4%</t>
+          <t>41.7%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>401</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>36.5%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>397</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>2,143</t>
+          <t>2,146</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>2,111</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>405151927</t>
+          <t>202456305</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს არქიტექტურალ მოდელინგ გრუპ</t>
+          <t>შპს ახალციხის შპალ-საჟღენთი ქარხანა</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>2,160</t>
+          <t>1,110</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>79</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>-143</t>
+          <t>59</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>2,187</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>1,675</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>431952853</t>
+          <t>400122498</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს  იმედი-8</t>
+          <t>შპს დელუქს ჯგუფი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>2,201</t>
+          <t>1,173</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>129.3%</t>
+          <t>-18.3%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>24</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>24.3%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>2,331</t>
+          <t>2,001</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>894</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>424072023</t>
+          <t>400155336</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>შპს ფლორინგ გრუპ</t>
+          <t>შპს  არტ ლაინ</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>2,205</t>
+          <t>1,193</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>74.4%</t>
+          <t>-57.8%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>16</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>225</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>1,179</t>
+          <t>1,471</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1,260</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>205285877</t>
+          <t>212920213</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს ბოყვა</t>
+          <t>შპს ჯთ დიზაინ მეტალი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>2,210</t>
+          <t>1,229</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>37.7%</t>
+          <t>34.0%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>227</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>18.9%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>99</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>1,239</t>
+          <t>1,129</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>1,132</t>
+          <t>308</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>426539588</t>
+          <t>427735089</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს საქართველოს აბრეშუმის გზის თანამშრომლობის ჯგუფი</t>
+          <t>შპს  აგროპლასტიკი</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>2,292</t>
+          <t>1,243</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>-3.7%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>321</t>
+          <t>404</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>32.5%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>309</t>
+          <t>137</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>7,072</t>
+          <t>3,517</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>6,535</t>
+          <t>1,627</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>406317873</t>
+          <t>406165536</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს საქართველოს ეტლების საწარმო</t>
+          <t>შპს ლოტე</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>2,292</t>
+          <t>1,284</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>94</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>20.3%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>92</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>1,991</t>
+          <t>841</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>927</t>
+          <t>717</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>231171549</t>
+          <t>200273836</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს ბუბა</t>
+          <t>შპს შუშის სახლი</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>2,372</t>
+          <t>1,285</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>-11.0%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>264</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>-208</t>
+          <t>198</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>2,323</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>689</t>
+          <t>1,868</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>400013640</t>
+          <t>416332463</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს ნაფოსტარი</t>
+          <t>შპს  ბოლ. დიზაინი</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>2,378</t>
+          <t>1,296</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>-10.2%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>104</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>61</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>1,531</t>
+          <t>1,134</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>1,352</t>
+          <t>779</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>401980861</t>
+          <t>406046283</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს Irrigation systems</t>
+          <t>შპს M.I. Technics</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>2,424</t>
+          <t>1,300</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>-36.7%</t>
+          <t>-4.4%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>782</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>60.1%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>-314</t>
+          <t>547</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>4,595</t>
+          <t>4,079</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>1,766</t>
+          <t>4,065</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>211397727</t>
+          <t>447860422</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტროლოგი</t>
+          <t>შპს BIUTI</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>2,481</t>
+          <t>1,313</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>22.3%</t>
+          <t>-49.6%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>1,701</t>
+          <t>350</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>68.5%</t>
+          <t>26.7%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>1,477</t>
+          <t>283</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>1,335</t>
+          <t>2,668</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>1,310</t>
+          <t>1,085</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>417885658</t>
+          <t>206169297</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიმასი</t>
+          <t>შპს საქართველოს ქაღალდის წარმოება</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>2,482</t>
+          <t>1,324</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>-14.5%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>172</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>22.3%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>28</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>1,932</t>
+          <t>2,812</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>1,511</t>
+          <t>-1,970</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>216390616</t>
+          <t>400149914</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს ევროსტანდარტი</t>
+          <t>შპს ვარჯი</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>2,485</t>
+          <t>1,339</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>-31.2%</t>
+          <t>-58.4%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>306</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>22.8%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>205</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>1,323</t>
+          <t>3,220</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>1,074</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>200225540</t>
+          <t>206331432</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს პროცესორი</t>
+          <t>შპს ჯორჯიან ფეიფერ ფროდაქშენ</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>2,498</t>
+          <t>1,361</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>-32.1%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>-193</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>36.1%</t>
+          <t>-14.2%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>-277</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>2,945</t>
+          <t>1,491</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>2,685</t>
+          <t>598</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>448403479</t>
+          <t>405261915</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს ანთ გრუპ</t>
+          <t>შპს პოლივიმი</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>2,524</t>
+          <t>1,402</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>-17.2%</t>
+          <t>-40.1%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>-664</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>-47.4%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>-148</t>
+          <t>-1,510</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>3,159</t>
+          <t>7,922</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>6,836</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>405220997</t>
+          <t>400228464</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს ელ ჯი ჯი</t>
+          <t>შპს გლას სერვისი</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>2,638</t>
+          <t>1,403</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>-92</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>-6.5%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>-95</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>1,614</t>
+          <t>2,208</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>741</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>402042339</t>
+          <t>202220729</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს პარტნიორი</t>
+          <t>შპს არტ ლაინ სტუდია</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>2,697</t>
+          <t>1,403</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>42.0%</t>
+          <t>-45.3%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>317</t>
+          <t>810</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>57.7%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>1,214</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>3,285</t>
+          <t>11,603</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>11,529</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>400151919</t>
+          <t>402044836</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს როიალ</t>
+          <t>შპს არქიტექსი</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>2,729</t>
+          <t>1,410</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>70.1%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>178</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>254</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>936</t>
+          <t>1,835</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>1,405</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>404539727</t>
+          <t>202886261</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს ელ თე ნი გადამამუშავებელი</t>
+          <t>შპს პოლიგრაფისტი</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>2,735</t>
+          <t>1,438</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>387.7%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>15</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>-206</t>
+          <t>123</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>3,989</t>
+          <t>2,804</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>3,161</t>
+          <t>2,753</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>400226634</t>
+          <t>205025676</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰა-ბე საქართველო</t>
+          <t>შპს მულტიტესტი</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>2,744</t>
+          <t>1,447</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>-6.5%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>383</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>22.7%</t>
+          <t>26.4%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>-37</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>2,589</t>
+          <t>2,024</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>1,991</t>
+          <t>-1,306</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>431174864</t>
+          <t>405699640</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს ელდარ</t>
+          <t>შპს გლობალ ქემ ჯორჯია</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>2,761</t>
-[...5 lines deleted...]
-        </is>
+          <t>1,526</t>
+        </is>
+      </c>
+      <c r="F65" s="5" t="n">
+        <v/>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>-148</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>2,053</t>
+          <t>1,927</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>2,053</t>
+          <t>378</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>412680059</t>
+          <t>405280333</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს გილდა</t>
+          <t>შპს  ფორმულა კონსტრაქშენი</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>2,766</t>
+          <t>1,560</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>-22.9%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>-225</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>-14.4%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>-703</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>2,308</t>
+          <t>2,386</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>2,298</t>
+          <t>-1,561</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>400126163</t>
+          <t>400095240</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>შპს  როიალ-ჯორჯია</t>
+          <t>შპს გიო +</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>2,768</t>
+          <t>1,596</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>-21.8%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>110</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>20.1%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>391</t>
+          <t>94</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>2,906</t>
+          <t>1,877</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>2,791</t>
+          <t>620</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>405070257</t>
+          <t>402066866</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან სტიილ</t>
+          <t>შპს აერო როტორ ჰოლდინგი</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>2,773</t>
+          <t>1,597</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>-32.5%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>215</t>
+          <t>-55</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-1,537</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>2,976</t>
+          <t>21,857</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>-492</t>
+          <t>13,620</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>406309864</t>
+          <t>245440287</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს პრიმუსი</t>
+          <t>შპს აგროექსპორტი</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>2,840</t>
+          <t>1,607</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>88.4%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>517</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>32.2%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>292</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>3,025</t>
+          <t>1,699</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>1,217</t>
+          <t>1,690</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>232558354</t>
+          <t>402129683</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან პლასტიკ პაიპსი</t>
+          <t>შპს ჰაიჯენ ინდასთრი ოფ ჯორჯია</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>2,858</t>
+          <t>1,631</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>-34.3%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>333</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>20.4%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>366</t>
+          <t>269</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>2,834</t>
+          <t>970</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>2,749</t>
+          <t>-739</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>405289628</t>
+          <t>400127545</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს უნიბოქს</t>
+          <t>შპს  კტც საქართველო</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>2,880</t>
+          <t>1,690</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>-74.7%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>389</t>
+          <t>-399</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>-23.6%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>-262</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>6,489</t>
+          <t>2,643</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>939</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>404887431</t>
+          <t>405270736</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>შპს Packworld</t>
+          <t>შპს ინოვა ჯორჯია</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>2,902</t>
+          <t>1,723</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>-57.9%</t>
+          <t>-17.0%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>-151</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>-156</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>5,139</t>
+          <t>704</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>3,140</t>
+          <t>-1,398</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>406061416</t>
+          <t>431438866</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>შპს CHEMICALS COATING TRADING</t>
+          <t>შპს იმპერიალი</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>2,943</t>
+          <t>1,738</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>22.7%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>49</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>-112</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>3,454</t>
+          <t>2,413</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>2,901</t>
+          <t>711</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>204560607</t>
+          <t>406095256</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს ვი დი ჯი გრუპი</t>
+          <t>შპს viva-jaluzi</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>2,962</t>
+          <t>1,740</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>-10.7%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>0</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>-66</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>2,006</t>
+          <t>1,645</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>735</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>402153003</t>
+          <t>405233037</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს გრემკო</t>
+          <t>შპს პოლიმერ პაკი</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>2,987</t>
+          <t>1,744</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>32.5%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>462</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>26.5%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>-975</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>1,824</t>
+          <t>6,137</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>1,360</t>
+          <t>-3,873</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>406203406</t>
+          <t>400112249</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს ტეს</t>
+          <t>შპს შოთა 2012</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>3,057</t>
+          <t>1,746</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>-37.9%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>83</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>44</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>1,957</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>1,604</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>422717199</t>
+          <t>445657584</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს ემპა კომპანი</t>
+          <t>შპს მკ ალუპროფ</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>3,071</t>
+          <t>1,757</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>-18.2%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>-131</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>26.2%</t>
+          <t>-7.4%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>-189</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>3,244</t>
+          <t>1,255</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>1,926</t>
+          <t>-76</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>445488650</t>
+          <t>406260148</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>შპს დათანატა</t>
+          <t>შპს ჯეო ფასად სისტემს</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>3,131</t>
+          <t>1,758</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>-14.7%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>569</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>26.4%</t>
+          <t>32.4%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>547</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>6,441</t>
+          <t>1,075</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>5,410</t>
+          <t>544</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>404918737</t>
+          <t>412763353</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს PAPERGEO</t>
+          <t>შპს  მედეგი ჯგუფი</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>3,279</t>
+          <t>1,763</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>-33.8%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>-2</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>-354</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>2,090</t>
+          <t>2,502</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>1,152</t>
+          <t>-589</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>434172682</t>
+          <t>401953748</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს შაჰინ</t>
+          <t>შპს FRANCE-PLAST</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>3,353</t>
+          <t>1,780</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>449</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>11.9%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>299</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>3,007</t>
+          <t>5,387</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>1,025</t>
+          <t>2,460</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>405207574</t>
+          <t>405176562</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს თბილისი პეიპერ ინდასტრი</t>
+          <t>შპს კერა</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>3,400</t>
+          <t>1,838</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>26.3%</t>
+          <t>-23.7%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>64</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>554</t>
+          <t>-515</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>2,259</t>
+          <t>1,206</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>1,811</t>
+          <t>-4,561</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>404638111</t>
+          <t>202302971</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს თი.არ.დი</t>
+          <t>შპს ინტრეკ ჯორჯია</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>3,464</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,839</t>
+        </is>
+      </c>
+      <c r="F82" s="7" t="inlineStr">
+        <is>
+          <t>-14.8%</t>
+        </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>220</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>25.6%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>65</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>1,246</t>
+          <t>1,915</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>324</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>202450748</t>
+          <t>200083257</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს შავნაბადა 2008</t>
+          <t>შპს მოდერნ-ვილა</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>3,505</t>
+          <t>1,861</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>25.1%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>79</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>-39</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>1,342</t>
+          <t>1,187</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>928</t>
+          <t>184</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>405452353</t>
+          <t>405219892</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს ბლანკო</t>
+          <t>შპს გეო ორგანიკს</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>3,520</t>
+          <t>1,873</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>420.3%</t>
+          <t>-65.9%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>-1,043</t>
+          <t>-778</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>-29.6%</t>
+          <t>-41.5%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>-966</t>
+          <t>-1,877</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>16,599</t>
+          <t>12,577</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>4,894</t>
+          <t>-2,571</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>405104961</t>
+          <t>406242917</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი თი კომპანი</t>
+          <t>შპს ეკოპაკ-საქართველო</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>3,529</t>
+          <t>1,895</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>23.9%</t>
+          <t>-21.3%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>516</t>
+          <t>79</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>397</t>
+          <t>100</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>1,590</t>
+          <t>2,602</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>1,319</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>401953221</t>
+          <t>208194292</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს ბე-ლი</t>
+          <t>შპს მათი</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>3,599</t>
+          <t>1,912</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>24.9%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>820</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>42.9%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>770</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>1,629</t>
+          <t>3,958</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>1,344</t>
+          <t>3,955</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>405026065</t>
+          <t>202451596</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს ლითენ თრიი</t>
+          <t>შპს ლიდა +</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>3,600</t>
+          <t>1,919</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>-50.5%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>143</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>55</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>2,742</t>
+          <t>1,285</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>2,263</t>
+          <t>597</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>416304350</t>
+          <t>231999647</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს SMILE MIX</t>
+          <t>შპს გამმა ვუდი</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>3,605</t>
+          <t>1,932</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>-9.5%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>-212</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>-11.0%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>-678</t>
+          <t>-214</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>2,233</t>
+          <t>2,733</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>-4,052</t>
+          <t>1,274</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>428521263</t>
+          <t>59001009586</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>შპს ავე</t>
+          <t>გიორგი ლოლიშვილი</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>3,613</t>
+          <t>1,933</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>-9.0%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>1,396</t>
+          <t>80</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>38.6%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>1,216</t>
+          <t>23</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>2,260</t>
+          <t>575</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>1,844</t>
+          <t>214</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>424616721</t>
+          <t>405372822</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს ბილდერ გრუპ</t>
+          <t>შპს ბაზალტ ტრანსი</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>3,633</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,943</t>
+        </is>
+      </c>
+      <c r="F90" s="7" t="inlineStr">
+        <is>
+          <t>-24.3%</t>
+        </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>-142</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>10.1%</t>
+          <t>-7.3%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>-340</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>2,262</t>
+          <t>4,523</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>2,080</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>202357582</t>
+          <t>405076331</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს სუპერ ბეტონი</t>
+          <t>შპს ჯეოფერტ</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>3,642</t>
+          <t>1,945</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>-17.7%</t>
+          <t>63.8%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>-305</t>
+          <t>-986</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>-50.7%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>-308</t>
+          <t>-7,332</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>4,083</t>
+          <t>12,204</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>4,018</t>
+          <t>-33,939</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>402072582</t>
+          <t>204568324</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>შპს ბაუფლექსი</t>
+          <t>შპს ეივიბი</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>3,716</t>
+          <t>1,979</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>1,120</t>
+          <t>579</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>30.1%</t>
+          <t>29.3%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>1,042</t>
+          <t>357</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>3,974</t>
+          <t>4,004</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>3,287</t>
+          <t>1,847</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>406113085</t>
+          <t>431438633</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>შპს  გეოდრილინგ Geodrilling</t>
+          <t>შპს სალი</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>3,760</t>
+          <t>2,000</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>-11.2%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>1,734</t>
+          <t>97</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>46.1%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>1,677</t>
+          <t>96</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>1,313</t>
+          <t>111</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>1,300</t>
+          <t>96</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>245420343</t>
+          <t>422934436</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>შპს გალტამი</t>
+          <t>შპს დანი ჯგუფი</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>3,831</t>
+          <t>2,003</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>65.8%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>109</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>-67</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>6,087</t>
+          <t>1,572</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>2,073</t>
+          <t>162</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>216394168</t>
+          <t>404512023</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს კონსტრუქცია</t>
+          <t>შპს კარმა ტექნიკ</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>3,880</t>
+          <t>2,015</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>-37.9%</t>
+          <t>-50.3%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>-135</t>
+          <t>15</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>-945</t>
+          <t>-49</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>9,184</t>
+          <t>6,499</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>2,508</t>
+          <t>-63</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>216380958</t>
+          <t>445566539</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს რვალი-2000</t>
+          <t>შპს კოშკურა</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>3,881</t>
+          <t>2,020</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>25.7%</t>
+          <t>-43.4%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>1,428</t>
+          <t>546</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>36.8%</t>
+          <t>27.0%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>1,349</t>
+          <t>417</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>3,631</t>
+          <t>2,889</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>3,545</t>
+          <t>350</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>402046601</t>
+          <t>417883133</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>შპს ექსიმ მეიდ</t>
+          <t>შპს სივა</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>4,036</t>
+          <t>2,048</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>90.7%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>1,271</t>
+          <t>163</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>31.5%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>1,085</t>
+          <t>-33</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>1,532</t>
+          <t>1,230</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>1,362</t>
+          <t>595</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>405019386</t>
+          <t>404971786</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯაკსთორი</t>
+          <t>შპს გვგ პლასტი</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>4,039</t>
+          <t>2,058</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>-17.3%</t>
+          <t>-17.7%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>568</t>
+          <t>1,747</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>84.9%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>-348</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>4,982</t>
+          <t>3,325</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>4,976</t>
+          <t>3,315</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>412712079</t>
+          <t>435891411</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>შპს საქართველო შუნსიანგის ხე-ტყის გადამამუშავებელი კომპანია ქუთაისი თიზ</t>
+          <t>შპს TOB კონსტრაქშენი</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>4,081</t>
+          <t>2,060</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>142.4%</t>
+          <t>-10.8%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>1,026</t>
+          <t>19</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>25.1%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>1,397</t>
+          <t>-37</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>11,380</t>
+          <t>842</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>7,203</t>
+          <t>672</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>245442070</t>
+          <t>404593178</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>შპს ფერმერთა სახლი</t>
+          <t>შპს სთეინლესი</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>4,162</t>
+          <t>2,065</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>37.4%</t>
+          <t>550.3%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>1,790</t>
+          <t>74</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>43.0%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>1,708</t>
+          <t>54</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>4,973</t>
+          <t>9,567</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>4,734</t>
+          <t>7,691</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>218082018</t>
+          <t>400132101</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი და ჯი  G&amp;G</t>
+          <t>შპს როიალ ლამი</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>4,172</t>
+          <t>2,067</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>456</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>376</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>1,369</t>
+          <t>2,793</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>1,177</t>
+          <t>1,923</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>401961864</t>
+          <t>405371627</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>შპს აიესკო</t>
+          <t>შპს სი ემ თი</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>4,194</t>
+          <t>2,096</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>-8.0%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>808</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>38.5%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>596</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>3,728</t>
+          <t>1,431</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>2,639</t>
+          <t>1,224</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>245621233</t>
+          <t>402041624</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>შპს GEOFIBRE</t>
+          <t>შპს კოლხიდმშენი 2016</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>4,208</t>
+          <t>2,129</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>-23.9%</t>
+          <t>658.4%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>188</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>-97</t>
+          <t>-45</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>15,080</t>
+          <t>2,143</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>14,126</t>
+          <t>298</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>406267597</t>
+          <t>212919500</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>შპს ვისტეკი</t>
+          <t>შპს ლიკო-1</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>4,218</t>
+          <t>2,145</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>51.0%</t>
+          <t>-10.7%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>1,064</t>
+          <t>194</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>25.2%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>1,001</t>
+          <t>138</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>2,356</t>
+          <t>1,969</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>2,165</t>
+          <t>1,369</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>405425302</t>
+          <t>405151927</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს ბუდგეთ</t>
+          <t>შპს არქიტექტურალ მოდელინგ გრუპ</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>4,256</t>
+          <t>2,160</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>-24.9%</t>
+          <t>-15.1%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>-123</t>
+          <t>224</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>-227</t>
+          <t>-143</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>2,019</t>
+          <t>761</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>641</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>205192913</t>
+          <t>206048454</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს ოპ-არტი</t>
+          <t>შპს მეგა ტეკი</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>4,261</t>
+          <t>2,174</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>17.0%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>665</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>30.6%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>548</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>4,289</t>
+          <t>3,357</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>1,567</t>
+          <t>3,357</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>405173093</t>
+          <t>445463739</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>შპს ტიფლის ტექსტილი</t>
+          <t>შპს ბლოკი</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>4,270</t>
+          <t>2,179</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>-47.1%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>452</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>20.7%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>-263</t>
+          <t>-652</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>9,304</t>
+          <t>3,453</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>-1,536</t>
+          <t>-1,741</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>448381750</t>
+          <t>445498818</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>შპს არზო</t>
+          <t>შპს დისკ-მ საქართველო</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>4,389</t>
+          <t>2,191</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>266</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>12.1%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>10</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>2,466</t>
+          <t>2,050</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>732</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>405055835</t>
+          <t>424072023</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>შპს ეკოკემიკა სერვის ჯგუფი</t>
+          <t>შპს ფლორინგ გრუპ</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>4,416</t>
+          <t>2,205</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>74.4%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>297</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>170</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>6,414</t>
+          <t>1,179</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>3,158</t>
+          <t>954</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>208143855</t>
+          <t>205285877</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>სს თბილპოლიმერი</t>
+          <t>შპს ბოყვა</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>4,418</t>
+          <t>2,210</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>37.7%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>418</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>18.9%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>151</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>5,342</t>
+          <t>1,239</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>1,132</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>445416461</t>
+          <t>437978887</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>შპს მახო 2012</t>
+          <t>შპს ბეტონი</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>4,446</t>
+          <t>2,244</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>44.4%</t>
+          <t>-16.7%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>-49</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>-69</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>5,878</t>
+          <t>1,361</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>3,963</t>
+          <t>327</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>406325588</t>
+          <t>206323502</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>შპს ქუზინოქს</t>
+          <t>შპს ევროსტილი - XXI</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>4,518</t>
+          <t>2,284</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>-22.7%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>173</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>50</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>1,352</t>
+          <t>2,640</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>701</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>405537290</t>
+          <t>426539588</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>შპს ნიუ ჯეო როუდი</t>
+          <t>შპს საქართველოს აბრეშუმის გზის თანამშრომლობის ჯგუფი</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>4,543</t>
+          <t>2,292</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>-51.8%</t>
+          <t>-23.0%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>321</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>309</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>6,200</t>
+          <t>7,072</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>4,258</t>
+          <t>6,535</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>445386323</t>
+          <t>426109301</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>შპს არ ჯი გრუპ</t>
+          <t>შპს საბა და კომპანია</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>4,620</t>
+          <t>2,309</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>-21.8%</t>
+          <t>-1.7%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>317</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>20.9%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>274</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>7,266</t>
+          <t>1,846</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>3,675</t>
+          <t>1,426</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>204969908</t>
+          <t>400152614</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>შპს სი-ფი-აი ჯორჯია</t>
+          <t>შპს ნიოდი</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>4,631</t>
+          <t>2,347</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>-45.8%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>899</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>38.3%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>517</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>18,744</t>
+          <t>2,695</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>16,778</t>
+          <t>1,018</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>406125161</t>
+          <t>406319504</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>შპს მიენ</t>
+          <t>შპს ქართული საწარმო</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>4,643</t>
+          <t>2,356</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>-20.2%</t>
+          <t>21.9%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>173</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>-113</t>
+          <t>239</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>3,709</t>
+          <t>3,073</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>1,294</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>205219235</t>
+          <t>400190878</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>შპს მეგა ბლოკი</t>
+          <t>შპს  ნიუ კლასიკი</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>4,658</t>
+          <t>2,369</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>101.1%</t>
+          <t>11.3%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>46</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>21.9%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>-80</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>2,836</t>
+          <t>2,218</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>412693633</t>
+          <t>445654872</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>შპს ნიშნული</t>
+          <t>შპს ბიაბი</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>4,670</t>
+          <t>2,370</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>1,716</t>
+          <t>324</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>36.8%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>1,578</t>
+          <t>253</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>7,629</t>
+          <t>486</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>6,693</t>
+          <t>163</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>406183446</t>
+          <t>231171549</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>შპს ნიუპაკი</t>
+          <t>შპს ბუბა</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>4,686</t>
+          <t>2,372</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>-14.1%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>-27</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>-208</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>3,785</t>
+          <t>952</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>1,144</t>
+          <t>689</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>405197111</t>
+          <t>404518777</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>შპს სითიქომ</t>
+          <t>შპს ჯითი ჯგუფი</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>4,689</t>
+          <t>2,377</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>32.6%</t>
+          <t>-52.3%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>236</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>-391</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>5,973</t>
+          <t>9,329</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>1,841</t>
+          <t>1,921</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>400337088</t>
+          <t>400013640</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>შპს ამმა ჯგუფი</t>
+          <t>შპს ნაფოსტარი</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>4,701</t>
+          <t>2,378</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>52.0%</t>
+          <t>-4.9%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>1,338</t>
+          <t>292</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>28.5%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>1,331</t>
+          <t>229</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>3,109</t>
+          <t>1,531</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>2,138</t>
+          <t>1,352</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>208141321</t>
+          <t>405323939</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>შპს ბიზნეს ჯგუფი 2010</t>
+          <t>შპს ედვინგს</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>4,809</t>
+          <t>2,419</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>-55.7%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>394</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>-220</t>
+          <t>109</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>5,678</t>
+          <t>3,509</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>4,901</t>
+          <t>957</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>401948372</t>
+          <t>439395398</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>შპს კრისტალ გროუპ</t>
+          <t>შპს მიქს 2015</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>4,813</t>
+          <t>2,419</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>-17.8%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>171</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>171</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>2,905</t>
+          <t>969</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>659</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>402035695</t>
+          <t>205050406</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეობილდი</t>
+          <t>შპს ქიმიური კომპანია გეოჯემი</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>4,836</t>
+          <t>2,422</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>-5.6%</t>
         </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>532</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>322</t>
+          <t>598</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>2,372</t>
+          <t>837</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>833</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>205048768</t>
+          <t>401980861</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>შპს ავანგარდი</t>
+          <t>შპს Irrigation systems</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>4,874</t>
+          <t>2,424</t>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>-36.7%</t>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>-166</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>-6.9%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>-314</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>4,197</t>
+          <t>4,595</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>1,409</t>
+          <t>1,766</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>429326240</t>
+          <t>430030708</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>შპს კობეკო +</t>
+          <t>შპს ევრო-ვაგონკა</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>4,877</t>
+          <t>2,440</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>732</t>
+          <t>191</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>732</t>
+          <t>153</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>732</t>
+          <t>1,439</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>732</t>
+          <t>1,333</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>223366337</t>
+          <t>445391683</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>შპს შენ ჯორჯია</t>
+          <t>შპს სხივი-2010</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>4,931</t>
+          <t>2,459</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>377</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>338</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>5,460</t>
+          <t>3,061</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>3,659</t>
+          <t>2,732</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>205216176</t>
+          <t>204552590</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>შპს მაიჯიპიეს</t>
+          <t>შპს ენენჯი 2008</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>4,942</t>
+          <t>2,460</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>-48.8%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>172</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>7.0%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>111</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>7,474</t>
+          <t>2,707</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>6,127</t>
+          <t>2,120</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>404914535</t>
+          <t>402019551</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>შპს ელკო</t>
+          <t>შპს ჯენტო ტრეიდინგი</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>4,950</t>
+          <t>2,469</t>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
-          <t>1905.6%</t>
+          <t>-33.1%</t>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>2,787</t>
+          <t>180</t>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>56.3%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>2,750</t>
+          <t>103</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>5,658</t>
+          <t>2,579</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>3,481</t>
+          <t>1,648</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
-          <t>206342698</t>
+          <t>211397727</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>შპს ინ ვესტა ჯორჯია</t>
+          <t>შპს მეტროლოგი</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E130" s="7" t="inlineStr">
         <is>
-          <t>4,993</t>
+          <t>2,481</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>11.9%</t>
+          <t>22.3%</t>
         </is>
       </c>
       <c r="G130" s="7" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>1,701</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>68.5%</t>
         </is>
       </c>
       <c r="I130" s="7" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>1,477</t>
         </is>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
-          <t>1,512</t>
+          <t>1,335</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>1,191</t>
+          <t>1,310</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>402120110</t>
+          <t>216390616</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr">
         <is>
-          <t>შპს მილანო</t>
+          <t>შპს ევროსტანდარტი</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>5,065</t>
+          <t>2,485</t>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>-31.2%</t>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
-          <t>1,448</t>
+          <t>82</t>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>28.6%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
-          <t>1,341</t>
+          <t>11</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>5,219</t>
+          <t>1,323</t>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>4,823</t>
+          <t>698</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="7" t="inlineStr">
         <is>
-          <t>406212691</t>
+          <t>200225540</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>შპს კომპანია ოპტიმუმი</t>
+          <t>შპს პროცესორი</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D132" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E132" s="7" t="inlineStr">
         <is>
-          <t>5,065</t>
+          <t>2,498</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>-13.1%</t>
         </is>
       </c>
       <c r="G132" s="7" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>903</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>36.1%</t>
         </is>
       </c>
       <c r="I132" s="7" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>782</t>
         </is>
       </c>
       <c r="J132" s="7" t="inlineStr">
         <is>
-          <t>2,721</t>
+          <t>2,945</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>2,332</t>
+          <t>2,685</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>205035825</t>
+          <t>400105373</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr">
         <is>
-          <t>შპს სი-თი-ი</t>
+          <t>შპს ფორკლიფტ სერვის ჯორჯია</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
-          <t>5,344</t>
+          <t>2,500</t>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>34.1%</t>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>358</t>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>14.3%</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>584</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>6,056</t>
+          <t>5,976</t>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>5,746</t>
+          <t>4,682</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="7" t="inlineStr">
         <is>
-          <t>405213308</t>
+          <t>448403479</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>შპს თბილკლიმატ +</t>
+          <t>შპს ანთ გრუპ</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D134" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E134" s="7" t="inlineStr">
         <is>
-          <t>5,401</t>
+          <t>2,524</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>44.6%</t>
+          <t>-17.2%</t>
         </is>
       </c>
       <c r="G134" s="7" t="inlineStr">
         <is>
-          <t>1,701</t>
+          <t>26</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>31.5%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I134" s="7" t="inlineStr">
         <is>
-          <t>1,544</t>
+          <t>-148</t>
         </is>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
-          <t>7,461</t>
+          <t>3,159</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>6,729</t>
+          <t>1,016</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>208173723</t>
+          <t>202052189</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
-          <t>შპს წუნდა</t>
+          <t>სს თბილისის სასკოლო ინვენტარის ფაბრიკა</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
-          <t>5,427</t>
+          <t>2,535</t>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
-          <t>20.7%</t>
+          <t>-9.4%</t>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
-          <t>1,866</t>
+          <t>1,262</t>
         </is>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>34.4%</t>
+          <t>49.8%</t>
         </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
-          <t>1,598</t>
+          <t>1,095</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
-          <t>9,064</t>
+          <t>10,364</t>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>9,064</t>
+          <t>10,238</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="7" t="inlineStr">
         <is>
-          <t>412746827</t>
+          <t>415108564</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>შპს არდი</t>
+          <t>შპს ფარგინ</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D136" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E136" s="7" t="inlineStr">
         <is>
-          <t>5,509</t>
+          <t>2,540</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>45.9%</t>
         </is>
       </c>
       <c r="G136" s="7" t="inlineStr">
         <is>
-          <t>832</t>
+          <t>614</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="I136" s="7" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>546</t>
         </is>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
-          <t>4,057</t>
+          <t>1,758</t>
         </is>
       </c>
       <c r="K136" s="7" t="inlineStr">
         <is>
-          <t>3,828</t>
+          <t>934</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
-          <t>205224979</t>
+          <t>405262442</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr">
         <is>
-          <t>შპს ტაჟი ჯგუფი</t>
+          <t>შპს  დრიმ სეილინგ</t>
         </is>
       </c>
       <c r="C137" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D137" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
-          <t>5,551</t>
+          <t>2,540</t>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>385</t>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="I137" s="5" t="inlineStr">
         <is>
-          <t>-113</t>
+          <t>134</t>
         </is>
       </c>
       <c r="J137" s="5" t="inlineStr">
         <is>
-          <t>2,954</t>
+          <t>3,428</t>
         </is>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>1,825</t>
+          <t>108</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="7" t="inlineStr">
         <is>
-          <t>405506402</t>
+          <t>211348460</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>შპს ზეემ სთოუნ</t>
+          <t>შპს პოლიგრაფი</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D138" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E138" s="7" t="inlineStr">
         <is>
-          <t>5,686</t>
+          <t>2,549</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>175.2%</t>
+          <t>-11.1%</t>
         </is>
       </c>
       <c r="G138" s="7" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>279</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>6.1%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I138" s="7" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>89</t>
         </is>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
-          <t>3,134</t>
+          <t>2,156</t>
         </is>
       </c>
       <c r="K138" s="7" t="inlineStr">
         <is>
-          <t>-71</t>
+          <t>500</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="inlineStr">
         <is>
-          <t>445574003</t>
+          <t>205125933</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართლი ტექსტილი</t>
+          <t>შპს ჯეოსტილი</t>
         </is>
       </c>
       <c r="C139" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D139" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
-          <t>5,771</t>
+          <t>2,559</t>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
-          <t>-71.8%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>158</t>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I139" s="5" t="inlineStr">
         <is>
-          <t>9,268</t>
+          <t>148</t>
         </is>
       </c>
       <c r="J139" s="5" t="inlineStr">
         <is>
-          <t>10,888</t>
+          <t>2,788</t>
         </is>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>725</t>
+          <t>1,127</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="7" t="inlineStr">
         <is>
-          <t>212921999</t>
+          <t>231266340</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>შპს GEORGIAN HUASHUN INTERNATIONAL INDUSTRIAL INVESTMENT GROUP LTD</t>
+          <t>შპს ვინოტეკი</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D140" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E140" s="7" t="inlineStr">
         <is>
-          <t>5,783</t>
+          <t>2,585</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>52.6%</t>
+          <t>54.2%</t>
         </is>
       </c>
       <c r="G140" s="7" t="inlineStr">
         <is>
-          <t>2,894</t>
+          <t>115</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>50.0%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I140" s="7" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>8</t>
         </is>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
-          <t>102,757</t>
+          <t>7,892</t>
         </is>
       </c>
       <c r="K140" s="7" t="inlineStr">
         <is>
-          <t>40,371</t>
+          <t>6,255</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="inlineStr">
         <is>
-          <t>245419033</t>
+          <t>445568984</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr">
         <is>
-          <t>შპს უნივერსალი</t>
+          <t>შპს ზუდუ</t>
         </is>
       </c>
       <c r="C141" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D141" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
-          <t>5,797</t>
+          <t>2,604</t>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
-          <t>11.1%</t>
+          <t>-10.2%</t>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
-          <t>1,003</t>
+          <t>529</t>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>20.3%</t>
         </is>
       </c>
       <c r="I141" s="5" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>529</t>
         </is>
       </c>
       <c r="J141" s="5" t="inlineStr">
         <is>
-          <t>4,704</t>
+          <t>4,972</t>
         </is>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>2,165</t>
+          <t>4,182</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="7" t="inlineStr">
         <is>
-          <t>421272893</t>
+          <t>400031531</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>შპს ქირსა</t>
+          <t>შპს  MANPA</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D142" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E142" s="7" t="inlineStr">
         <is>
-          <t>5,817</t>
+          <t>2,609</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>-15.2%</t>
+          <t>70.2%</t>
         </is>
       </c>
       <c r="G142" s="7" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>84</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I142" s="7" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>49</t>
         </is>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
-          <t>4,016</t>
+          <t>1,769</t>
         </is>
       </c>
       <c r="K142" s="7" t="inlineStr">
         <is>
-          <t>1,625</t>
+          <t>1,734</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="inlineStr">
         <is>
-          <t>405453272</t>
+          <t>405220997</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr">
         <is>
-          <t>სს დაკო პაკ</t>
+          <t>შპს ელ ჯი ჯი</t>
         </is>
       </c>
       <c r="C143" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D143" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
-          <t>5,852</t>
+          <t>2,638</t>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
-          <t>18.1%</t>
+          <t>-15.3%</t>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
-          <t>1,025</t>
+          <t>213</t>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I143" s="5" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>130</t>
         </is>
       </c>
       <c r="J143" s="5" t="inlineStr">
         <is>
-          <t>3,526</t>
+          <t>1,614</t>
         </is>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>1,791</t>
+          <t>514</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="7" t="inlineStr">
         <is>
-          <t>446970537</t>
+          <t>35001017952</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>შპს დრუჟბა</t>
+          <t>აკიფ ზამანოვ</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D144" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E144" s="7" t="inlineStr">
         <is>
-          <t>5,887</t>
+          <t>2,647</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>50.2%</t>
+          <t>26.8%</t>
         </is>
       </c>
       <c r="G144" s="7" t="inlineStr">
         <is>
-          <t>1,304</t>
+          <t>308</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
-          <t>22.1%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I144" s="7" t="inlineStr">
         <is>
-          <t>925</t>
+          <t>247</t>
         </is>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
-          <t>4,304</t>
+          <t>3,606</t>
         </is>
       </c>
       <c r="K144" s="7" t="inlineStr">
         <is>
-          <t>1,388</t>
+          <t>2,522</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="inlineStr">
         <is>
-          <t>406189324</t>
+          <t>417878728</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr">
         <is>
-          <t>შპს  სპეციმპექსი</t>
+          <t>შპს ლიდერი</t>
         </is>
       </c>
       <c r="C145" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D145" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
-          <t>5,951</t>
+          <t>2,662</t>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
-          <t>557</t>
+          <t>199</t>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>9.4%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I145" s="5" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>163</t>
         </is>
       </c>
       <c r="J145" s="5" t="inlineStr">
         <is>
-          <t>3,912</t>
+          <t>2,151</t>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>2,776</t>
+          <t>2,074</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="7" t="inlineStr">
         <is>
-          <t>204436994</t>
+          <t>400322067</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>შპს სოფთმასტერი</t>
+          <t>შპს გლას ლაინ</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D146" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E146" s="7" t="inlineStr">
         <is>
-          <t>6,107</t>
+          <t>2,677</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>75.1%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="G146" s="7" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>-959</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>-35.8%</t>
         </is>
       </c>
       <c r="I146" s="7" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>-965</t>
         </is>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
-          <t>10,016</t>
+          <t>1,825</t>
         </is>
       </c>
       <c r="K146" s="7" t="inlineStr">
         <is>
-          <t>3,217</t>
+          <t>-519</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="inlineStr">
         <is>
-          <t>401965263</t>
+          <t>405562911</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr">
         <is>
-          <t>შპს უნიფორმა და უსაფრთხოება</t>
+          <t>შპს პოლიმერ ჯგუფი</t>
         </is>
       </c>
       <c r="C147" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D147" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
-          <t>6,109</t>
+          <t>2,678</t>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
-          <t>48.4%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
-          <t>1,865</t>
+          <t>-173</t>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>30.5%</t>
+          <t>-6.5%</t>
         </is>
       </c>
       <c r="I147" s="5" t="inlineStr">
         <is>
-          <t>1,550</t>
+          <t>-434</t>
         </is>
       </c>
       <c r="J147" s="5" t="inlineStr">
         <is>
-          <t>5,925</t>
+          <t>4,389</t>
         </is>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>3,957</t>
+          <t>528</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="7" t="inlineStr">
         <is>
-          <t>401977955</t>
+          <t>402042339</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>შპს A&amp;S International Group</t>
+          <t>შპს პარტნიორი</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D148" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E148" s="7" t="inlineStr">
         <is>
-          <t>6,133</t>
+          <t>2,697</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>51.9%</t>
+          <t>42.0%</t>
         </is>
       </c>
       <c r="G148" s="7" t="inlineStr">
         <is>
-          <t>1,274</t>
+          <t>317</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
-          <t>20.8%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I148" s="7" t="inlineStr">
         <is>
-          <t>1,051</t>
+          <t>315</t>
         </is>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
-          <t>3,341</t>
+          <t>3,285</t>
         </is>
       </c>
       <c r="K148" s="7" t="inlineStr">
         <is>
-          <t>2,855</t>
+          <t>239</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="inlineStr">
         <is>
-          <t>205282816</t>
+          <t>400151919</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ქარდბოარდი</t>
+          <t>შპს როიალ</t>
         </is>
       </c>
       <c r="C149" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D149" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
-          <t>6,287</t>
+          <t>2,729</t>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>-11.0%</t>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>52</t>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I149" s="5" t="inlineStr">
         <is>
-          <t>-463</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J149" s="5" t="inlineStr">
         <is>
-          <t>7,493</t>
+          <t>936</t>
         </is>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>-1,048</t>
+          <t>681</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="7" t="inlineStr">
         <is>
-          <t>406392540</t>
+          <t>404539727</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>შპს ადის ჯორჯია</t>
+          <t>შპს ელ თე ნი გადამამუშავებელი</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D150" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E150" s="7" t="inlineStr">
         <is>
-          <t>6,400</t>
+          <t>2,735</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>47.2%</t>
+          <t>387.7%</t>
         </is>
       </c>
       <c r="G150" s="7" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>-14</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="I150" s="7" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>-206</t>
         </is>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
-          <t>5,229</t>
+          <t>3,989</t>
         </is>
       </c>
       <c r="K150" s="7" t="inlineStr">
         <is>
-          <t>686</t>
+          <t>3,161</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="inlineStr">
         <is>
-          <t>204567174</t>
+          <t>436041025</t>
         </is>
       </c>
       <c r="B151" s="6" t="inlineStr">
         <is>
-          <t>შპს სიმეტრა</t>
+          <t>შპს ფერო</t>
         </is>
       </c>
       <c r="C151" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D151" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
-          <t>6,436</t>
+          <t>2,742</t>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
-          <t>-25.7%</t>
+          <t>26.8%</t>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
-          <t>-698</t>
+          <t>-198</t>
         </is>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>-7.2%</t>
         </is>
       </c>
       <c r="I151" s="5" t="inlineStr">
         <is>
-          <t>-821</t>
+          <t>-215</t>
         </is>
       </c>
       <c r="J151" s="5" t="inlineStr">
         <is>
-          <t>3,624</t>
+          <t>2,730</t>
         </is>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>-479</t>
+          <t>1,427</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="7" t="inlineStr">
         <is>
-          <t>202236794</t>
+          <t>204999724</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>შპს ქუთაისის ავტომექანიკური ქარხანა</t>
+          <t>შპს პონტო ლაქი</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D152" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E152" s="7" t="inlineStr">
         <is>
-          <t>6,490</t>
+          <t>2,744</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="G152" s="7" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>319</t>
         </is>
       </c>
       <c r="H152" s="7" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="I152" s="7" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>232</t>
         </is>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
-          <t>16,152</t>
+          <t>1,132</t>
         </is>
       </c>
       <c r="K152" s="7" t="inlineStr">
         <is>
-          <t>12,879</t>
+          <t>496</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="inlineStr">
         <is>
-          <t>405161275</t>
+          <t>400226634</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr">
         <is>
-          <t>შპს ვესთ რინგი</t>
+          <t>შპს ჰა-ბე საქართველო</t>
         </is>
       </c>
       <c r="C153" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D153" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
-          <t>6,666</t>
+          <t>2,744</t>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
-          <t>32.6%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
-          <t>1,974</t>
+          <t>622</t>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>29.6%</t>
+          <t>22.7%</t>
         </is>
       </c>
       <c r="I153" s="5" t="inlineStr">
         <is>
-          <t>1,862</t>
+          <t>612</t>
         </is>
       </c>
       <c r="J153" s="5" t="inlineStr">
         <is>
-          <t>4,202</t>
+          <t>2,589</t>
         </is>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>3,046</t>
+          <t>1,991</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="7" t="inlineStr">
         <is>
-          <t>426521515</t>
+          <t>400052704</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>შპს BELLO ბელლო</t>
+          <t>შპს ვათე</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D154" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E154" s="7" t="inlineStr">
         <is>
-          <t>6,747</t>
+          <t>2,758</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="G154" s="7" t="inlineStr">
         <is>
-          <t>1,387</t>
+          <t>288</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="I154" s="7" t="inlineStr">
         <is>
-          <t>1,049</t>
+          <t>201</t>
         </is>
       </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
-          <t>9,394</t>
+          <t>878</t>
         </is>
       </c>
       <c r="K154" s="7" t="inlineStr">
         <is>
-          <t>7,433</t>
+          <t>507</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="inlineStr">
         <is>
-          <t>401991109</t>
+          <t>412680059</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr">
         <is>
-          <t>შპს ევრომონტაჟი</t>
+          <t>შპს გილდა</t>
         </is>
       </c>
       <c r="C155" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D155" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
-          <t>6,908</t>
+          <t>2,766</t>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
-          <t>73.0%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>233</t>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>12.1%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="I155" s="5" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>233</t>
         </is>
       </c>
       <c r="J155" s="5" t="inlineStr">
         <is>
-          <t>6,048</t>
+          <t>2,308</t>
         </is>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>1,142</t>
+          <t>2,298</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="7" t="inlineStr">
         <is>
-          <t>202178785</t>
+          <t>400126163</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>შპს თ.ბ.კ-ლინკ</t>
+          <t>შპს  როიალ-ჯორჯია</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D156" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E156" s="7" t="inlineStr">
         <is>
-          <t>6,952</t>
+          <t>2,768</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="G156" s="7" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>558</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>20.1%</t>
         </is>
       </c>
       <c r="I156" s="7" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>391</t>
         </is>
       </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
-          <t>4,057</t>
+          <t>2,906</t>
         </is>
       </c>
       <c r="K156" s="7" t="inlineStr">
         <is>
-          <t>3,647</t>
+          <t>2,791</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="inlineStr">
         <is>
-          <t>445390210</t>
+          <t>405070257</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr">
         <is>
-          <t>შპს ზუგო</t>
+          <t>შპს ჯორჯიან სტიილ</t>
         </is>
       </c>
       <c r="C157" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D157" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
-          <t>7,002</t>
+          <t>2,773</t>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>-16.8%</t>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>215</t>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I157" s="5" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="J157" s="5" t="inlineStr">
         <is>
-          <t>6,296</t>
+          <t>2,976</t>
         </is>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>1,699</t>
+          <t>-492</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="7" t="inlineStr">
         <is>
-          <t>415081887</t>
+          <t>35001029851</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>შპს არომა ფრაგრანცეს (Aroma Fragrances)</t>
+          <t>საიატ კიაზიმოვი</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D158" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E158" s="7" t="inlineStr">
         <is>
-          <t>7,046</t>
+          <t>2,793</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>140.5%</t>
+          <t>-13.6%</t>
         </is>
       </c>
       <c r="G158" s="7" t="inlineStr">
         <is>
-          <t>5,820</t>
+          <t>470</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
-          <t>82.6%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="I158" s="7" t="inlineStr">
         <is>
-          <t>5,820</t>
+          <t>386</t>
         </is>
       </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
-          <t>16,016</t>
+          <t>6,024</t>
         </is>
       </c>
       <c r="K158" s="7" t="inlineStr">
         <is>
-          <t>4,737</t>
+          <t>5,119</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="inlineStr">
         <is>
-          <t>206274529</t>
+          <t>404433840</t>
         </is>
       </c>
       <c r="B159" s="6" t="inlineStr">
         <is>
-          <t>შპს თამ-კერა</t>
+          <t>შპს პოლიედრო</t>
         </is>
       </c>
       <c r="C159" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D159" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
-          <t>7,138</t>
+          <t>2,797</t>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
-          <t>32.8%</t>
+          <t>-15.7%</t>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>-335</t>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>-12.0%</t>
         </is>
       </c>
       <c r="I159" s="5" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>-351</t>
         </is>
       </c>
       <c r="J159" s="5" t="inlineStr">
         <is>
-          <t>2,467</t>
+          <t>2,319</t>
         </is>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>935</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="7" t="inlineStr">
         <is>
-          <t>406171128</t>
+          <t>204862372</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>შპს გარდი</t>
+          <t>შპს საქართველოს მაღალი ტექნოლოგიების ეროვნული ცენტრი</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D160" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E160" s="7" t="inlineStr">
         <is>
-          <t>7,268</t>
+          <t>2,814</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>-76.0%</t>
         </is>
       </c>
       <c r="G160" s="7" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>-1,880</t>
         </is>
       </c>
       <c r="H160" s="7" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>-66.8%</t>
         </is>
       </c>
       <c r="I160" s="7" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>-3,571</t>
         </is>
       </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
-          <t>6,452</t>
+          <t>10,148</t>
         </is>
       </c>
       <c r="K160" s="7" t="inlineStr">
         <is>
-          <t>3,107</t>
+          <t>2,849</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="inlineStr">
         <is>
-          <t>434180860</t>
+          <t>405096881</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr">
         <is>
-          <t>შპს ენე ბეტონი</t>
+          <t>შპს  ალბიკო კავკასუს</t>
         </is>
       </c>
       <c r="C161" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D161" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
-          <t>7,371</t>
+          <t>2,827</t>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
-          <t>36.0%</t>
+          <t>-34.5%</t>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
-          <t>1,112</t>
+          <t>97</t>
         </is>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I161" s="5" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>-91</t>
         </is>
       </c>
       <c r="J161" s="5" t="inlineStr">
         <is>
-          <t>4,580</t>
+          <t>1,153</t>
         </is>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>-96</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="7" t="inlineStr">
         <is>
-          <t>405305799</t>
+          <t>406309864</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>შპს  სანთომი დიღომი</t>
+          <t>შპს პრიმუსი</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D162" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E162" s="7" t="inlineStr">
         <is>
-          <t>7,510</t>
+          <t>2,840</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
-          <t>63.2%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="G162" s="7" t="inlineStr">
         <is>
-          <t>6,033</t>
+          <t>349</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
-          <t>80.3%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I162" s="7" t="inlineStr">
         <is>
-          <t>6,002</t>
+          <t>418</t>
         </is>
       </c>
       <c r="J162" s="7" t="inlineStr">
         <is>
-          <t>8,854</t>
+          <t>3,025</t>
         </is>
       </c>
       <c r="K162" s="7" t="inlineStr">
         <is>
-          <t>8,800</t>
+          <t>1,217</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="inlineStr">
         <is>
-          <t>402005218</t>
+          <t>424251963</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr">
         <is>
-          <t>შპს  გაბ სოლუშენს</t>
+          <t>შპს ნადათი</t>
         </is>
       </c>
       <c r="C163" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D163" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
-          <t>7,638</t>
+          <t>2,840</t>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
-          <t>55.0%</t>
+          <t>15.4%</t>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>435</t>
         </is>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="I163" s="5" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>371</t>
         </is>
       </c>
       <c r="J163" s="5" t="inlineStr">
         <is>
-          <t>2,007</t>
+          <t>2,444</t>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>1,290</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="7" t="inlineStr">
         <is>
-          <t>404407735</t>
+          <t>232558354</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>შპს NIKA-PLAST</t>
+          <t>შპს ჯორჯიან პლასტიკ პაიპსი</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D164" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E164" s="7" t="inlineStr">
         <is>
-          <t>7,704</t>
+          <t>2,858</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>-34.3%</t>
         </is>
       </c>
       <c r="G164" s="7" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>484</t>
         </is>
       </c>
       <c r="H164" s="7" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="I164" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>366</t>
         </is>
       </c>
       <c r="J164" s="7" t="inlineStr">
         <is>
-          <t>2,629</t>
+          <t>2,834</t>
         </is>
       </c>
       <c r="K164" s="7" t="inlineStr">
         <is>
-          <t>1,823</t>
+          <t>2,749</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="inlineStr">
         <is>
-          <t>401949978</t>
+          <t>405289628</t>
         </is>
       </c>
       <c r="B165" s="6" t="inlineStr">
         <is>
-          <t>შპს თენა</t>
+          <t>შპს უნიბოქს</t>
         </is>
       </c>
       <c r="C165" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D165" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
-          <t>7,737</t>
+          <t>2,880</t>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
-          <t>-25.3%</t>
+          <t>-4.4%</t>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>389</t>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="I165" s="5" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>101</t>
         </is>
       </c>
       <c r="J165" s="5" t="inlineStr">
         <is>
-          <t>5,091</t>
+          <t>6,489</t>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>1,157</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="7" t="inlineStr">
         <is>
-          <t>212678734</t>
+          <t>212694244</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>შპს დინა</t>
+          <t>შპს მშენებელი-91</t>
         </is>
       </c>
       <c r="C166" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D166" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E166" s="7" t="inlineStr">
         <is>
-          <t>7,750</t>
+          <t>2,891</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>18.0%</t>
+          <t>29.7%</t>
         </is>
       </c>
       <c r="G166" s="7" t="inlineStr">
         <is>
-          <t>3,181</t>
+          <t>224</t>
         </is>
       </c>
       <c r="H166" s="7" t="inlineStr">
         <is>
-          <t>41.1%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="I166" s="7" t="inlineStr">
         <is>
-          <t>2,797</t>
+          <t>134</t>
         </is>
       </c>
       <c r="J166" s="7" t="inlineStr">
         <is>
-          <t>9,201</t>
+          <t>841</t>
         </is>
       </c>
       <c r="K166" s="7" t="inlineStr">
         <is>
-          <t>5,474</t>
+          <t>441</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="inlineStr">
         <is>
-          <t>211398245</t>
+          <t>404887431</t>
         </is>
       </c>
       <c r="B167" s="6" t="inlineStr">
         <is>
-          <t>შპს ბაზალტ ფაიბერს</t>
+          <t>შპს Packworld</t>
         </is>
       </c>
       <c r="C167" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D167" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
-          <t>7,785</t>
+          <t>2,902</t>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
-          <t>145.1%</t>
+          <t>-57.9%</t>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
-          <t>2,573</t>
+          <t>123</t>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>33.0%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I167" s="5" t="inlineStr">
         <is>
-          <t>1,344</t>
+          <t>246</t>
         </is>
       </c>
       <c r="J167" s="5" t="inlineStr">
         <is>
-          <t>9,800</t>
+          <t>5,139</t>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>1,520</t>
+          <t>3,140</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="7" t="inlineStr">
         <is>
-          <t>400146917</t>
+          <t>405215574</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>შპს გლასკო</t>
+          <t>შპს ტატ.ელ.კო</t>
         </is>
       </c>
       <c r="C168" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D168" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E168" s="7" t="inlineStr">
         <is>
-          <t>7,862</t>
+          <t>2,913</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>114.3%</t>
+          <t>-8.3%</t>
         </is>
       </c>
       <c r="G168" s="7" t="inlineStr">
         <is>
-          <t>1,748</t>
+          <t>472</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
-          <t>22.2%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="I168" s="7" t="inlineStr">
         <is>
-          <t>1,459</t>
+          <t>362</t>
         </is>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
-          <t>14,891</t>
+          <t>1,531</t>
         </is>
       </c>
       <c r="K168" s="7" t="inlineStr">
         <is>
-          <t>3,043</t>
+          <t>910</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="inlineStr">
         <is>
-          <t>404909765</t>
+          <t>216399136</t>
         </is>
       </c>
       <c r="B169" s="6" t="inlineStr">
         <is>
-          <t>შპს გრინკლიმატ</t>
+          <t>შპს ფოლადკონსტრუქცია</t>
         </is>
       </c>
       <c r="C169" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D169" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
-          <t>7,911</t>
+          <t>2,913</t>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
-          <t>65.4%</t>
+          <t>-44.0%</t>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
-          <t>1,660</t>
+          <t>243</t>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>21.0%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I169" s="5" t="inlineStr">
         <is>
-          <t>1,759</t>
+          <t>201</t>
         </is>
       </c>
       <c r="J169" s="5" t="inlineStr">
         <is>
-          <t>16,988</t>
+          <t>3,210</t>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>6,199</t>
+          <t>2,263</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="7" t="inlineStr">
         <is>
-          <t>404872893</t>
+          <t>208144578</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>შპს ექსკლუზივი</t>
+          <t>სს კახეთი</t>
         </is>
       </c>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D170" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E170" s="7" t="inlineStr">
         <is>
-          <t>7,973</t>
+          <t>2,943</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>-16.8%</t>
         </is>
       </c>
       <c r="G170" s="7" t="inlineStr">
         <is>
-          <t>2,572</t>
+          <t>-182</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
-          <t>32.3%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="I170" s="7" t="inlineStr">
         <is>
-          <t>2,112</t>
+          <t>-392</t>
         </is>
       </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
-          <t>7,859</t>
+          <t>7,273</t>
         </is>
       </c>
       <c r="K170" s="7" t="inlineStr">
         <is>
-          <t>5,009</t>
+          <t>4,538</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="inlineStr">
         <is>
-          <t>203862551</t>
+          <t>406061416</t>
         </is>
       </c>
       <c r="B171" s="6" t="inlineStr">
         <is>
-          <t>შპს სეზანი</t>
+          <t>შპს CHEMICALS COATING TRADING</t>
         </is>
       </c>
       <c r="C171" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D171" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
-          <t>8,015</t>
+          <t>2,943</t>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
-          <t>-26.9%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
-          <t>-399</t>
+          <t>497</t>
         </is>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="I171" s="5" t="inlineStr">
         <is>
-          <t>-133</t>
+          <t>443</t>
         </is>
       </c>
       <c r="J171" s="5" t="inlineStr">
         <is>
-          <t>14,727</t>
+          <t>3,454</t>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>10,886</t>
+          <t>2,901</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="7" t="inlineStr">
         <is>
-          <t>448382633</t>
+          <t>204560607</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>შპს ოთო¿555</t>
+          <t>შპს ვი დი ჯი გრუპი</t>
         </is>
       </c>
       <c r="C172" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D172" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E172" s="7" t="inlineStr">
         <is>
-          <t>8,060</t>
+          <t>2,962</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
-          <t>-33.4%</t>
+          <t>-28.3%</t>
         </is>
       </c>
       <c r="G172" s="7" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>100</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I172" s="7" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>-66</t>
         </is>
       </c>
       <c r="J172" s="7" t="inlineStr">
         <is>
-          <t>13,634</t>
+          <t>2,006</t>
         </is>
       </c>
       <c r="K172" s="7" t="inlineStr">
         <is>
-          <t>5,790</t>
+          <t>53</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="inlineStr">
         <is>
-          <t>404509849</t>
+          <t>404400938</t>
         </is>
       </c>
       <c r="B173" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეო სოლუშენ ქომფანი</t>
+          <t>შპს APROFI - GROUP</t>
         </is>
       </c>
       <c r="C173" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D173" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
-          <t>8,116</t>
+          <t>2,985</t>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
-          <t>1,801</t>
+          <t>231</t>
         </is>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>22.2%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="I173" s="5" t="inlineStr">
         <is>
-          <t>1,783</t>
+          <t>189</t>
         </is>
       </c>
       <c r="J173" s="5" t="inlineStr">
         <is>
-          <t>13,482</t>
+          <t>2,085</t>
         </is>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>9,136</t>
+          <t>2,036</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="7" t="inlineStr">
         <is>
-          <t>436033043</t>
+          <t>402153003</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>შპს გარანტი 2012</t>
+          <t>შპს გრემკო</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D174" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E174" s="7" t="inlineStr">
         <is>
-          <t>8,163</t>
+          <t>2,987</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>32.5%</t>
         </is>
       </c>
       <c r="G174" s="7" t="inlineStr">
         <is>
-          <t>1,211</t>
+          <t>330</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
-          <t>14.8%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="I174" s="7" t="inlineStr">
         <is>
-          <t>1,196</t>
+          <t>54</t>
         </is>
       </c>
       <c r="J174" s="7" t="inlineStr">
         <is>
-          <t>2,504</t>
+          <t>1,824</t>
         </is>
       </c>
       <c r="K174" s="7" t="inlineStr">
         <is>
-          <t>1,807</t>
+          <t>1,360</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="inlineStr">
         <is>
-          <t>209481899</t>
+          <t>400134715</t>
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr">
         <is>
-          <t>შპს როიალ ბილდინგ გრუპ</t>
+          <t>შპს კომფორტ+</t>
         </is>
       </c>
       <c r="C175" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D175" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
-          <t>8,177</t>
+          <t>2,990</t>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
-          <t>20.4%</t>
+          <t>-14.6%</t>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>574</t>
         </is>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="I175" s="5" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>503</t>
         </is>
       </c>
       <c r="J175" s="5" t="inlineStr">
         <is>
-          <t>2,201</t>
+          <t>3,822</t>
         </is>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>1,872</t>
+          <t>3,095</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="7" t="inlineStr">
         <is>
-          <t>402141829</t>
+          <t>216399626</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>შპს აზ ქომ</t>
+          <t>შპს მშენებელი 2004</t>
         </is>
       </c>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D176" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E176" s="7" t="inlineStr">
         <is>
-          <t>8,207</t>
+          <t>3,002</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="G176" s="7" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>218</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I176" s="7" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>151</t>
         </is>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
-          <t>3,466</t>
+          <t>1,284</t>
         </is>
       </c>
       <c r="K176" s="7" t="inlineStr">
         <is>
-          <t>3,460</t>
+          <t>271</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="inlineStr">
         <is>
-          <t>205083201</t>
+          <t>204558237</t>
         </is>
       </c>
       <c r="B177" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკასია პლიუსი</t>
+          <t>შპს მაგნუმ გრუპ</t>
         </is>
       </c>
       <c r="C177" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D177" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
-          <t>8,245</t>
+          <t>3,032</t>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
-          <t>-42.3%</t>
+          <t>372.3%</t>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
-          <t>2,234</t>
+          <t>-154</t>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>27.1%</t>
+          <t>-5.1%</t>
         </is>
       </c>
       <c r="I177" s="5" t="inlineStr">
         <is>
-          <t>2,154</t>
+          <t>175</t>
         </is>
       </c>
       <c r="J177" s="5" t="inlineStr">
         <is>
-          <t>9,028</t>
+          <t>2,952</t>
         </is>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
-          <t>7,135</t>
+          <t>-807</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="7" t="inlineStr">
         <is>
-          <t>400032255</t>
+          <t>406119588</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>შპს იმპორტსერვისი</t>
+          <t>შპს ევროიმპორტ +</t>
         </is>
       </c>
       <c r="C178" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D178" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E178" s="7" t="inlineStr">
         <is>
-          <t>8,407</t>
+          <t>3,049</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>-9.4%</t>
         </is>
       </c>
       <c r="G178" s="7" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>-14</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I178" s="7" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>-134</t>
         </is>
       </c>
       <c r="J178" s="7" t="inlineStr">
         <is>
-          <t>5,615</t>
+          <t>1,475</t>
         </is>
       </c>
       <c r="K178" s="7" t="inlineStr">
         <is>
-          <t>3,629</t>
+          <t>146</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="inlineStr">
         <is>
-          <t>205184398</t>
+          <t>402099359</t>
         </is>
       </c>
       <c r="B179" s="6" t="inlineStr">
         <is>
-          <t>შპს სპექტრა გეზის ჯორჯია</t>
+          <t>შპს მარჯი კვტ</t>
         </is>
       </c>
       <c r="C179" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D179" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
-          <t>8,472</t>
+          <t>3,050</t>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
-          <t>66.5%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
-          <t>4,368</t>
+          <t>-265</t>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>51.6%</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="I179" s="5" t="inlineStr">
         <is>
-          <t>4,578</t>
+          <t>-286</t>
         </is>
       </c>
       <c r="J179" s="5" t="inlineStr">
         <is>
-          <t>19,446</t>
+          <t>2,194</t>
         </is>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
-          <t>18,329</t>
+          <t>514</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="7" t="inlineStr">
         <is>
-          <t>205253928</t>
+          <t>406203406</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>სს კავკაზ ცემენტი</t>
+          <t>შპს ტეს</t>
         </is>
       </c>
       <c r="C180" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D180" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E180" s="7" t="inlineStr">
         <is>
-          <t>8,659</t>
+          <t>3,057</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>-90.3%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="G180" s="7" t="inlineStr">
         <is>
-          <t>-4,322</t>
+          <t>405</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
-          <t>-49.9%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="I180" s="7" t="inlineStr">
         <is>
-          <t>12,560</t>
+          <t>339</t>
         </is>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
-          <t>19,563</t>
+          <t>719</t>
         </is>
       </c>
       <c r="K180" s="7" t="inlineStr">
         <is>
-          <t>8,347</t>
+          <t>229</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="inlineStr">
         <is>
-          <t>404893601</t>
+          <t>232539018</t>
         </is>
       </c>
       <c r="B181" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკაზ ცემენტ ჯორჯია</t>
+          <t>სს კასპიელექტროაპარატი</t>
         </is>
       </c>
       <c r="C181" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D181" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
-          <t>8,659</t>
+          <t>3,058</t>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
-          <t>34.1%</t>
+          <t>47.8%</t>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
-          <t>-378</t>
+          <t>515</t>
         </is>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="I181" s="5" t="inlineStr">
         <is>
-          <t>-1,024</t>
+          <t>565</t>
         </is>
       </c>
       <c r="J181" s="5" t="inlineStr">
         <is>
-          <t>8,738</t>
+          <t>2,657</t>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>-3,089</t>
+          <t>2,642</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="7" t="inlineStr">
         <is>
-          <t>415599203</t>
+          <t>422717199</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯმ-ემს</t>
+          <t>შპს ემპა კომპანი</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D182" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E182" s="7" t="inlineStr">
         <is>
-          <t>9,054</t>
+          <t>3,071</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>51.5%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="G182" s="7" t="inlineStr">
         <is>
-          <t>-2,189</t>
+          <t>805</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
-          <t>-24.2%</t>
+          <t>26.2%</t>
         </is>
       </c>
       <c r="I182" s="7" t="inlineStr">
         <is>
-          <t>1,856</t>
+          <t>574</t>
         </is>
       </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>3,244</t>
         </is>
       </c>
       <c r="K182" s="7" t="inlineStr">
         <is>
-          <t>-1,351</t>
+          <t>1,926</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="inlineStr">
         <is>
-          <t>205208773</t>
+          <t>445488650</t>
         </is>
       </c>
       <c r="B183" s="6" t="inlineStr">
         <is>
-          <t>შპს ელ-ჯი-ჯი</t>
+          <t>შპს დათანატა</t>
         </is>
       </c>
       <c r="C183" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D183" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
-          <t>9,216</t>
+          <t>3,131</t>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>-16.8%</t>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>825</t>
         </is>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>26.4%</t>
         </is>
       </c>
       <c r="I183" s="5" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>777</t>
         </is>
       </c>
       <c r="J183" s="5" t="inlineStr">
         <is>
-          <t>15,903</t>
+          <t>6,441</t>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>6,170</t>
+          <t>5,410</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="7" t="inlineStr">
         <is>
-          <t>245578496</t>
+          <t>401959047</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>შპს DAR CAPITAL</t>
+          <t>შპს რესტორატორ</t>
         </is>
       </c>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D184" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E184" s="7" t="inlineStr">
         <is>
-          <t>9,520</t>
+          <t>3,160</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="G184" s="7" t="inlineStr">
         <is>
-          <t>5,174</t>
+          <t>314</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
-          <t>54.4%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I184" s="7" t="inlineStr">
         <is>
-          <t>3,818</t>
+          <t>1,484</t>
         </is>
       </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
-          <t>23,822</t>
+          <t>3,350</t>
         </is>
       </c>
       <c r="K184" s="7" t="inlineStr">
         <is>
-          <t>6,617</t>
+          <t>2,698</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="inlineStr">
         <is>
-          <t>400096150</t>
+          <t>400018896</t>
         </is>
       </c>
       <c r="B185" s="6" t="inlineStr">
         <is>
-          <t>შპს  საბა</t>
+          <t>შპს ჯეო გრუპი</t>
         </is>
       </c>
       <c r="C185" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D185" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
-          <t>9,616</t>
+          <t>3,193</t>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
-          <t>63.1%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
-          <t>2,758</t>
+          <t>50</t>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>28.7%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I185" s="5" t="inlineStr">
         <is>
-          <t>2,409</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="J185" s="5" t="inlineStr">
         <is>
-          <t>10,699</t>
+          <t>3,150</t>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>4,867</t>
+          <t>3,150</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="7" t="inlineStr">
         <is>
-          <t>445694277</t>
+          <t>431952452</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>შპს ადეკსა ჯორჯია</t>
+          <t>შპს  აგრო თრეიდი</t>
         </is>
       </c>
       <c r="C186" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D186" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E186" s="7" t="inlineStr">
         <is>
-          <t>9,802</t>
+          <t>3,227</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>239.1%</t>
+          <t>-32.8%</t>
         </is>
       </c>
       <c r="G186" s="7" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>221</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I186" s="7" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>-37</t>
         </is>
       </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>5,503</t>
         </is>
       </c>
       <c r="K186" s="7" t="inlineStr">
         <is>
-          <t>-392</t>
+          <t>2,248</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="inlineStr">
         <is>
-          <t>406320841</t>
+          <t>206151233</t>
         </is>
       </c>
       <c r="B187" s="6" t="inlineStr">
         <is>
-          <t>შპს სახლი 71</t>
+          <t>შპს ოქროს ხელები</t>
         </is>
       </c>
       <c r="C187" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D187" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
-          <t>9,992</t>
+          <t>3,228</t>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>25.9%</t>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
-          <t>3,467</t>
+          <t>2,421</t>
         </is>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>34.7%</t>
+          <t>75.0%</t>
         </is>
       </c>
       <c r="I187" s="5" t="inlineStr">
         <is>
-          <t>3,295</t>
+          <t>2,203</t>
         </is>
       </c>
       <c r="J187" s="5" t="inlineStr">
         <is>
-          <t>18,829</t>
+          <t>3,274</t>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>13,493</t>
+          <t>2,683</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="7" t="inlineStr">
         <is>
-          <t>204544895</t>
+          <t>402170011</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>შპს ბრავო 2008</t>
+          <t>შპს სპექტრი</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D188" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E188" s="7" t="inlineStr">
         <is>
-          <t>9,993</t>
+          <t>3,251</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>33.8%</t>
         </is>
       </c>
       <c r="G188" s="7" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>714</t>
         </is>
       </c>
       <c r="H188" s="7" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="I188" s="7" t="inlineStr">
         <is>
-          <t>-234</t>
+          <t>559</t>
         </is>
       </c>
       <c r="J188" s="7" t="inlineStr">
         <is>
-          <t>2,100</t>
+          <t>905</t>
         </is>
       </c>
       <c r="K188" s="7" t="inlineStr">
         <is>
-          <t>1,275</t>
+          <t>392</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="inlineStr">
         <is>
-          <t>216435677</t>
+          <t>404918737</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr">
         <is>
-          <t>შპს ხვამლი XXI</t>
+          <t>შპს PAPERGEO</t>
         </is>
       </c>
       <c r="C189" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D189" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
-          <t>10,168</t>
+          <t>3,279</t>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
-          <t>222.6%</t>
+          <t>-6.3%</t>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>158</t>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>1.5%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I189" s="5" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>6</t>
         </is>
       </c>
       <c r="J189" s="5" t="inlineStr">
         <is>
-          <t>4,678</t>
+          <t>2,090</t>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>2,003</t>
+          <t>1,152</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="7" t="inlineStr">
         <is>
-          <t>405672491</t>
+          <t>206322807</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>შპს კ2 ქონსთრაქშენი</t>
+          <t>შპს ფლიტ პრო</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D190" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E190" s="7" t="inlineStr">
         <is>
-          <t>10,321</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,320</t>
+        </is>
+      </c>
+      <c r="F190" s="7" t="inlineStr">
+        <is>
+          <t>21.7%</t>
+        </is>
       </c>
       <c r="G190" s="7" t="inlineStr">
         <is>
-          <t>1,088</t>
+          <t>1,002</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>30.2%</t>
         </is>
       </c>
       <c r="I190" s="7" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>915</t>
         </is>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
-          <t>2,993</t>
+          <t>4,820</t>
         </is>
       </c>
       <c r="K190" s="7" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>2,647</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="inlineStr">
         <is>
-          <t>401970729</t>
+          <t>418474136</t>
         </is>
       </c>
       <c r="B191" s="6" t="inlineStr">
         <is>
-          <t>შპს თორი</t>
+          <t>შპს ანტგეო</t>
         </is>
       </c>
       <c r="C191" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D191" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
-          <t>10,346</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,321</t>
+        </is>
+      </c>
+      <c r="F191" s="5" t="n">
+        <v/>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
-          <t>1,563</t>
+          <t>806</t>
         </is>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>24.3%</t>
         </is>
       </c>
       <c r="I191" s="5" t="inlineStr">
         <is>
-          <t>1,389</t>
+          <t>1,415</t>
         </is>
       </c>
       <c r="J191" s="5" t="inlineStr">
         <is>
-          <t>6,488</t>
+          <t>2,191</t>
         </is>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>6,333</t>
+          <t>1,388</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="7" t="inlineStr">
         <is>
-          <t>402064635</t>
+          <t>405144927</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰელიო</t>
+          <t>შპს ჯორჯია კარდონ კომპანი</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D192" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E192" s="7" t="inlineStr">
         <is>
-          <t>10,521</t>
+          <t>3,336</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>-7.8%</t>
         </is>
       </c>
       <c r="G192" s="7" t="inlineStr">
         <is>
-          <t>2,698</t>
+          <t>483</t>
         </is>
       </c>
       <c r="H192" s="7" t="inlineStr">
         <is>
-          <t>25.6%</t>
+          <t>14.5%</t>
         </is>
       </c>
       <c r="I192" s="7" t="inlineStr">
         <is>
-          <t>2,287</t>
+          <t>79</t>
         </is>
       </c>
       <c r="J192" s="7" t="inlineStr">
         <is>
-          <t>9,567</t>
+          <t>2,216</t>
         </is>
       </c>
       <c r="K192" s="7" t="inlineStr">
         <is>
-          <t>5,908</t>
+          <t>691</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="inlineStr">
         <is>
-          <t>445415916</t>
+          <t>434172682</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr">
         <is>
-          <t>შპს   RASEBETON</t>
+          <t>შპს შაჰინ</t>
         </is>
       </c>
       <c r="C193" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D193" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
-          <t>10,533</t>
+          <t>3,353</t>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
-          <t>33.1%</t>
+          <t>-7.6%</t>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
-          <t>1,154</t>
+          <t>398</t>
         </is>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="I193" s="5" t="inlineStr">
         <is>
-          <t>463</t>
+          <t>139</t>
         </is>
       </c>
       <c r="J193" s="5" t="inlineStr">
         <is>
-          <t>5,639</t>
+          <t>3,007</t>
         </is>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>2,049</t>
+          <t>1,025</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="7" t="inlineStr">
         <is>
-          <t>406316133</t>
+          <t>202456172</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>შპს კაკაჯან</t>
+          <t>შპს ფიტინგი</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D194" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E194" s="7" t="inlineStr">
         <is>
-          <t>10,855</t>
+          <t>3,372</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="G194" s="7" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>801</t>
         </is>
       </c>
       <c r="H194" s="7" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>23.7%</t>
         </is>
       </c>
       <c r="I194" s="7" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>789</t>
         </is>
       </c>
       <c r="J194" s="7" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>4,356</t>
         </is>
       </c>
       <c r="K194" s="7" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>4,338</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="inlineStr">
         <is>
-          <t>206336204</t>
+          <t>405207574</t>
         </is>
       </c>
       <c r="B195" s="6" t="inlineStr">
         <is>
-          <t>შპს საბა 777</t>
+          <t>შპს თბილისი პეიპერ ინდასტრი</t>
         </is>
       </c>
       <c r="C195" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D195" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
-          <t>11,028</t>
+          <t>3,400</t>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>26.3%</t>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
-          <t>833</t>
+          <t>551</t>
         </is>
       </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="I195" s="5" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>554</t>
         </is>
       </c>
       <c r="J195" s="5" t="inlineStr">
         <is>
-          <t>5,429</t>
+          <t>2,259</t>
         </is>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>4,008</t>
+          <t>1,811</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="7" t="inlineStr">
         <is>
-          <t>405000314</t>
+          <t>400099415</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>შპს ფენიქსი-პროექტირების მენეჯმენტი / PHOENIX project management</t>
+          <t>შპს VILLANUS BALTIC ვილანუს ბალტიკი</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D196" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E196" s="7" t="inlineStr">
         <is>
-          <t>11,033</t>
+          <t>3,430</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
-          <t>87.5%</t>
+          <t>25.6%</t>
         </is>
       </c>
       <c r="G196" s="7" t="inlineStr">
         <is>
-          <t>4,037</t>
+          <t>119</t>
         </is>
       </c>
       <c r="H196" s="7" t="inlineStr">
         <is>
-          <t>36.6%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I196" s="7" t="inlineStr">
         <is>
-          <t>3,081</t>
+          <t>107</t>
         </is>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
-          <t>27,128</t>
+          <t>1,794</t>
         </is>
       </c>
       <c r="K196" s="7" t="inlineStr">
         <is>
-          <t>10,965</t>
+          <t>333</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="inlineStr">
         <is>
-          <t>405164174</t>
+          <t>445504641</t>
         </is>
       </c>
       <c r="B197" s="6" t="inlineStr">
         <is>
-          <t>შპს მაქს იმპორტი</t>
+          <t>შპს ერეკლე</t>
         </is>
       </c>
       <c r="C197" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D197" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
-          <t>11,116</t>
+          <t>3,453</t>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
-          <t>-8.9%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
-          <t>-89</t>
+          <t>-208</t>
         </is>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>-6.0%</t>
         </is>
       </c>
       <c r="I197" s="5" t="inlineStr">
         <is>
-          <t>-173</t>
+          <t>-256</t>
         </is>
       </c>
       <c r="J197" s="5" t="inlineStr">
         <is>
-          <t>4,719</t>
+          <t>1,228</t>
         </is>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
-          <t>4,155</t>
+          <t>87</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="7" t="inlineStr">
         <is>
-          <t>417891650</t>
+          <t>404638111</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>შპს ბურჯიანი</t>
+          <t>შპს თი.არ.დი</t>
         </is>
       </c>
       <c r="C198" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D198" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E198" s="7" t="inlineStr">
         <is>
-          <t>11,171</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,464</t>
+        </is>
+      </c>
+      <c r="F198" s="7" t="n">
+        <v/>
       </c>
       <c r="G198" s="7" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>888</t>
         </is>
       </c>
       <c r="H198" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>25.6%</t>
         </is>
       </c>
       <c r="I198" s="7" t="inlineStr">
         <is>
-          <t>392</t>
+          <t>836</t>
         </is>
       </c>
       <c r="J198" s="7" t="inlineStr">
         <is>
-          <t>9,928</t>
+          <t>1,246</t>
         </is>
       </c>
       <c r="K198" s="7" t="inlineStr">
         <is>
-          <t>2,228</t>
+          <t>836</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="inlineStr">
         <is>
-          <t>406027838</t>
+          <t>216288906</t>
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr">
         <is>
-          <t>შპს ისეკო</t>
+          <t>სს სარინი</t>
         </is>
       </c>
       <c r="C199" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D199" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
-          <t>11,269</t>
+          <t>3,504</t>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>-2.9%</t>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
-          <t>-969</t>
+          <t>0</t>
         </is>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="I199" s="5" t="inlineStr">
         <is>
-          <t>-1,117</t>
+          <t>-75</t>
         </is>
       </c>
       <c r="J199" s="5" t="inlineStr">
         <is>
-          <t>7,976</t>
+          <t>3,777</t>
         </is>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
-          <t>1,220</t>
+          <t>2,912</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="7" t="inlineStr">
         <is>
-          <t>445543332</t>
+          <t>202450748</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>შპს მერიდიანი 41</t>
+          <t>შპს შავნაბადა 2008</t>
         </is>
       </c>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D200" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E200" s="7" t="inlineStr">
         <is>
-          <t>11,321</t>
+          <t>3,505</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>23.0%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="G200" s="7" t="inlineStr">
         <is>
-          <t>528</t>
+          <t>60</t>
         </is>
       </c>
       <c r="H200" s="7" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I200" s="7" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>-39</t>
         </is>
       </c>
       <c r="J200" s="7" t="inlineStr">
         <is>
-          <t>1,147</t>
+          <t>1,342</t>
         </is>
       </c>
       <c r="K200" s="7" t="inlineStr">
         <is>
-          <t>991</t>
+          <t>928</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="inlineStr">
         <is>
-          <t>406298894</t>
+          <t>404579639</t>
         </is>
       </c>
       <c r="B201" s="6" t="inlineStr">
         <is>
-          <t>შპს საქართველო2020</t>
+          <t>შპს ეკო ბოჰემია</t>
         </is>
       </c>
       <c r="C201" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D201" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
-          <t>11,349</t>
+          <t>3,508</t>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
-          <t>-17.5%</t>
+          <t>56.0%</t>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>-1,602</t>
         </is>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>-45.7%</t>
         </is>
       </c>
       <c r="I201" s="5" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>-1,674</t>
         </is>
       </c>
       <c r="J201" s="5" t="inlineStr">
         <is>
-          <t>11,353</t>
+          <t>14,566</t>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
-          <t>4,721</t>
+          <t>196</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="7" t="inlineStr">
         <is>
-          <t>205272818</t>
+          <t>405452353</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>შპს ალუმეტ</t>
+          <t>შპს ბლანკო</t>
         </is>
       </c>
       <c r="C202" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D202" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E202" s="7" t="inlineStr">
         <is>
-          <t>11,406</t>
+          <t>3,520</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
-          <t>38.7%</t>
+          <t>420.3%</t>
         </is>
       </c>
       <c r="G202" s="7" t="inlineStr">
         <is>
-          <t>3,265</t>
+          <t>-1,043</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
-          <t>28.6%</t>
+          <t>-29.6%</t>
         </is>
       </c>
       <c r="I202" s="7" t="inlineStr">
         <is>
-          <t>3,379</t>
+          <t>-966</t>
         </is>
       </c>
       <c r="J202" s="7" t="inlineStr">
         <is>
-          <t>20,028</t>
+          <t>16,599</t>
         </is>
       </c>
       <c r="K202" s="7" t="inlineStr">
         <is>
-          <t>13,493</t>
+          <t>4,894</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="inlineStr">
         <is>
-          <t>436042480</t>
+          <t>426531407</t>
         </is>
       </c>
       <c r="B203" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი.ჯი. ჯგუფი</t>
+          <t>შპს  მენდი</t>
         </is>
       </c>
       <c r="C203" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D203" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
-          <t>11,583</t>
+          <t>3,521</t>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
-          <t>100.1%</t>
+          <t>-59.7%</t>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
-          <t>848</t>
+          <t>472</t>
         </is>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="I203" s="5" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>401</t>
         </is>
       </c>
       <c r="J203" s="5" t="inlineStr">
         <is>
-          <t>5,638</t>
+          <t>1,327</t>
         </is>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
-          <t>2,001</t>
+          <t>987</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="7" t="inlineStr">
         <is>
-          <t>400031327</t>
+          <t>405104961</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>შპს ბი ემ სი შარმი</t>
+          <t>შპს ჯი თი კომპანი</t>
         </is>
       </c>
       <c r="C204" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D204" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E204" s="7" t="inlineStr">
         <is>
-          <t>11,650</t>
+          <t>3,529</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>23.9%</t>
         </is>
       </c>
       <c r="G204" s="7" t="inlineStr">
         <is>
-          <t>2,692</t>
+          <t>516</t>
         </is>
       </c>
       <c r="H204" s="7" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I204" s="7" t="inlineStr">
         <is>
-          <t>2,560</t>
+          <t>397</t>
         </is>
       </c>
       <c r="J204" s="7" t="inlineStr">
         <is>
-          <t>9,513</t>
+          <t>1,590</t>
         </is>
       </c>
       <c r="K204" s="7" t="inlineStr">
         <is>
-          <t>6,996</t>
+          <t>1,319</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="inlineStr">
         <is>
-          <t>445610385</t>
+          <t>431434003</t>
         </is>
       </c>
       <c r="B205" s="6" t="inlineStr">
         <is>
-          <t>შპს ნოვა ფიქსი</t>
+          <t>შპს ლლ პლასტ</t>
         </is>
       </c>
       <c r="C205" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D205" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
-          <t>11,749</t>
+          <t>3,547</t>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>24.6%</t>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
-          <t>-619</t>
+          <t>396</t>
         </is>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>11.2%</t>
         </is>
       </c>
       <c r="I205" s="5" t="inlineStr">
         <is>
-          <t>-2,103</t>
+          <t>332</t>
         </is>
       </c>
       <c r="J205" s="5" t="inlineStr">
         <is>
-          <t>14,261</t>
+          <t>2,122</t>
         </is>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
-          <t>-4,173</t>
+          <t>1,763</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="7" t="inlineStr">
         <is>
-          <t>405291223</t>
+          <t>202460880</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>შპს გლობალ ინდუსტრი სოლუშენ</t>
+          <t>შპს ჯეოსანპიპე</t>
         </is>
       </c>
       <c r="C206" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D206" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E206" s="7" t="inlineStr">
         <is>
-          <t>12,116</t>
+          <t>3,559</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>-7.6%</t>
         </is>
       </c>
       <c r="G206" s="7" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>152</t>
         </is>
       </c>
       <c r="H206" s="7" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I206" s="7" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>-152</t>
         </is>
       </c>
       <c r="J206" s="7" t="inlineStr">
         <is>
-          <t>2,874</t>
+          <t>2,399</t>
         </is>
       </c>
       <c r="K206" s="7" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>2,141</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="inlineStr">
         <is>
-          <t>404853903</t>
+          <t>28001001903</t>
         </is>
       </c>
       <c r="B207" s="6" t="inlineStr">
         <is>
-          <t>შპს გეო ექსპორტ</t>
+          <t>ილიაზ ნასიბოვი</t>
         </is>
       </c>
       <c r="C207" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D207" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
-          <t>12,531</t>
+          <t>3,592</t>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>-4.8%</t>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>395</t>
         </is>
       </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="I207" s="5" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>326</t>
         </is>
       </c>
       <c r="J207" s="5" t="inlineStr">
         <is>
-          <t>3,320</t>
+          <t>5,431</t>
         </is>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
-          <t>3,194</t>
+          <t>3,291</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="7" t="inlineStr">
         <is>
-          <t>412729775</t>
+          <t>401953221</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეომეტალ</t>
+          <t>შპს ბე-ლი</t>
         </is>
       </c>
       <c r="C208" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D208" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E208" s="7" t="inlineStr">
         <is>
-          <t>12,545</t>
+          <t>3,599</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>24.9%</t>
         </is>
       </c>
       <c r="G208" s="7" t="inlineStr">
         <is>
-          <t>1,786</t>
+          <t>250</t>
         </is>
       </c>
       <c r="H208" s="7" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I208" s="7" t="inlineStr">
         <is>
-          <t>-297</t>
+          <t>227</t>
         </is>
       </c>
       <c r="J208" s="7" t="inlineStr">
         <is>
-          <t>8,974</t>
+          <t>1,629</t>
         </is>
       </c>
       <c r="K208" s="7" t="inlineStr">
         <is>
-          <t>-8,298</t>
+          <t>1,344</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="inlineStr">
         <is>
-          <t>404383225</t>
+          <t>405026065</t>
         </is>
       </c>
       <c r="B209" s="6" t="inlineStr">
         <is>
-          <t>შპს იმგო</t>
+          <t>შპს ლითენ თრიი</t>
         </is>
       </c>
       <c r="C209" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D209" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
-          <t>12,866</t>
+          <t>3,600</t>
         </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
-          <t>45.0%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
-          <t>-110</t>
+          <t>4</t>
         </is>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="I209" s="5" t="inlineStr">
         <is>
-          <t>-127</t>
+          <t>6</t>
         </is>
       </c>
       <c r="J209" s="5" t="inlineStr">
         <is>
-          <t>1,099</t>
+          <t>2,742</t>
         </is>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>2,263</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="7" t="inlineStr">
         <is>
-          <t>205273915</t>
+          <t>416304350</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
-          <t>შპს არილი +</t>
+          <t>შპს SMILE MIX</t>
         </is>
       </c>
       <c r="C210" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D210" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E210" s="7" t="inlineStr">
         <is>
-          <t>13,136</t>
+          <t>3,605</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>-67.7%</t>
+          <t>-4.2%</t>
         </is>
       </c>
       <c r="G210" s="7" t="inlineStr">
         <is>
-          <t>2,685</t>
+          <t>150</t>
         </is>
       </c>
       <c r="H210" s="7" t="inlineStr">
         <is>
-          <t>20.4%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I210" s="7" t="inlineStr">
         <is>
-          <t>2,408</t>
+          <t>-678</t>
         </is>
       </c>
       <c r="J210" s="7" t="inlineStr">
         <is>
-          <t>12,841</t>
+          <t>2,233</t>
         </is>
       </c>
       <c r="K210" s="7" t="inlineStr">
         <is>
-          <t>5,654</t>
+          <t>-4,052</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="inlineStr">
         <is>
-          <t>415101543</t>
+          <t>428521263</t>
         </is>
       </c>
       <c r="B211" s="6" t="inlineStr">
         <is>
-          <t>შპს ტუანა ტექსტილი</t>
+          <t>შპს ავე</t>
         </is>
       </c>
       <c r="C211" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D211" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
-          <t>13,222</t>
+          <t>3,613</t>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
-          <t>69.5%</t>
+          <t>17.3%</t>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
-          <t>10,152</t>
+          <t>1,396</t>
         </is>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
-          <t>76.8%</t>
+          <t>38.6%</t>
         </is>
       </c>
       <c r="I211" s="5" t="inlineStr">
         <is>
-          <t>9,948</t>
+          <t>1,216</t>
         </is>
       </c>
       <c r="J211" s="5" t="inlineStr">
         <is>
-          <t>37,395</t>
+          <t>2,260</t>
         </is>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
-          <t>36,673</t>
+          <t>1,844</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="7" t="inlineStr">
         <is>
-          <t>419983780</t>
+          <t>405385079</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
-          <t>შპს ევრობილდი</t>
+          <t>შპს ზინურუ</t>
         </is>
       </c>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D212" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E212" s="7" t="inlineStr">
         <is>
-          <t>13,596</t>
+          <t>3,631</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
-          <t>64.0%</t>
+          <t>-4.3%</t>
         </is>
       </c>
       <c r="G212" s="7" t="inlineStr">
         <is>
-          <t>2,581</t>
+          <t>874</t>
         </is>
       </c>
       <c r="H212" s="7" t="inlineStr">
         <is>
-          <t>19.0%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="I212" s="7" t="inlineStr">
         <is>
-          <t>1,957</t>
+          <t>689</t>
         </is>
       </c>
       <c r="J212" s="7" t="inlineStr">
         <is>
-          <t>10,971</t>
+          <t>2,800</t>
         </is>
       </c>
       <c r="K212" s="7" t="inlineStr">
         <is>
-          <t>6,553</t>
+          <t>-434</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="inlineStr">
         <is>
-          <t>415098557</t>
+          <t>424616721</t>
         </is>
       </c>
       <c r="B213" s="6" t="inlineStr">
         <is>
-          <t>შპს  სერქემ ინდასთრიალ ლუბრიქანთს</t>
+          <t>შპს ბილდერ გრუპ</t>
         </is>
       </c>
       <c r="C213" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D213" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
-          <t>15,081</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,633</t>
+        </is>
+      </c>
+      <c r="F213" s="5" t="n">
+        <v/>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
-          <t>1,957</t>
+          <t>367</t>
         </is>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="I213" s="5" t="inlineStr">
         <is>
-          <t>2,031</t>
+          <t>156</t>
         </is>
       </c>
       <c r="J213" s="5" t="inlineStr">
         <is>
-          <t>10,574</t>
+          <t>2,262</t>
         </is>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
-          <t>6,130</t>
+          <t>696</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="7" t="inlineStr">
         <is>
-          <t>205290763</t>
+          <t>404875337</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
-          <t>შპს გ.ბ. კონსალტინგი</t>
+          <t>შპს TOMA</t>
         </is>
       </c>
       <c r="C214" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D214" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E214" s="7" t="inlineStr">
         <is>
-          <t>15,299</t>
+          <t>3,635</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
-          <t>-26.3%</t>
+          <t>-57.6%</t>
         </is>
       </c>
       <c r="G214" s="7" t="inlineStr">
         <is>
-          <t>2,045</t>
+          <t>1,337</t>
         </is>
       </c>
       <c r="H214" s="7" t="inlineStr">
         <is>
-          <t>13.4%</t>
+          <t>36.8%</t>
         </is>
       </c>
       <c r="I214" s="7" t="inlineStr">
         <is>
-          <t>2,184</t>
+          <t>1,275</t>
         </is>
       </c>
       <c r="J214" s="7" t="inlineStr">
         <is>
-          <t>46,213</t>
+          <t>3,964</t>
         </is>
       </c>
       <c r="K214" s="7" t="inlineStr">
         <is>
-          <t>43,562</t>
+          <t>3,929</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="inlineStr">
         <is>
-          <t>430040993</t>
+          <t>202357582</t>
         </is>
       </c>
       <c r="B215" s="6" t="inlineStr">
         <is>
-          <t>შპს გლასს დრიმ</t>
+          <t>შპს სუპერ ბეტონი</t>
         </is>
       </c>
       <c r="C215" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D215" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
-          <t>15,510</t>
+          <t>3,642</t>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>-17.7%</t>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
-          <t>1,551</t>
+          <t>-305</t>
         </is>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>-8.4%</t>
         </is>
       </c>
       <c r="I215" s="5" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>-308</t>
         </is>
       </c>
       <c r="J215" s="5" t="inlineStr">
         <is>
-          <t>7,527</t>
+          <t>4,083</t>
         </is>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
-          <t>3,399</t>
+          <t>4,018</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="7" t="inlineStr">
         <is>
-          <t>406313341</t>
+          <t>412726046</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჯეო ცემენტი</t>
+          <t>შპს მეგა</t>
         </is>
       </c>
       <c r="C216" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D216" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E216" s="7" t="inlineStr">
         <is>
-          <t>16,068</t>
+          <t>3,644</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
-          <t>47.4%</t>
+          <t>-26.1%</t>
         </is>
       </c>
       <c r="G216" s="7" t="inlineStr">
         <is>
-          <t>1,483</t>
+          <t>73</t>
         </is>
       </c>
       <c r="H216" s="7" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I216" s="7" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>-59</t>
         </is>
       </c>
       <c r="J216" s="7" t="inlineStr">
         <is>
-          <t>7,470</t>
+          <t>2,683</t>
         </is>
       </c>
       <c r="K216" s="7" t="inlineStr">
         <is>
-          <t>3,668</t>
+          <t>803</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="inlineStr">
         <is>
-          <t>248384449</t>
+          <t>405110543</t>
         </is>
       </c>
       <c r="B217" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიდერ ბეტონი</t>
+          <t>შპს ოლ ტრეიდი</t>
         </is>
       </c>
       <c r="C217" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D217" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
-          <t>16,227</t>
+          <t>3,670</t>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
-          <t>2,156</t>
+          <t>458</t>
         </is>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="I217" s="5" t="inlineStr">
         <is>
-          <t>1,221</t>
+          <t>357</t>
         </is>
       </c>
       <c r="J217" s="5" t="inlineStr">
         <is>
-          <t>16,996</t>
+          <t>1,473</t>
         </is>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
-          <t>16,618</t>
+          <t>555</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="7" t="inlineStr">
         <is>
-          <t>406297449</t>
+          <t>402072582</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
-          <t>შპს დამი</t>
+          <t>შპს ბაუფლექსი</t>
         </is>
       </c>
       <c r="C218" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D218" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E218" s="7" t="inlineStr">
         <is>
-          <t>16,268</t>
+          <t>3,716</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
-          <t>21.2%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="G218" s="7" t="inlineStr">
         <is>
-          <t>-305</t>
+          <t>1,120</t>
         </is>
       </c>
       <c r="H218" s="7" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>30.1%</t>
         </is>
       </c>
       <c r="I218" s="7" t="inlineStr">
         <is>
-          <t>7,065</t>
+          <t>1,042</t>
         </is>
       </c>
       <c r="J218" s="7" t="inlineStr">
         <is>
-          <t>13,644</t>
+          <t>3,974</t>
         </is>
       </c>
       <c r="K218" s="7" t="inlineStr">
         <is>
-          <t>8,760</t>
+          <t>3,287</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="inlineStr">
         <is>
-          <t>201946573</t>
+          <t>404970901</t>
         </is>
       </c>
       <c r="B219" s="6" t="inlineStr">
         <is>
-          <t>შპს დიო</t>
+          <t>შპს ომაქსი</t>
         </is>
       </c>
       <c r="C219" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D219" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
-          <t>16,288</t>
+          <t>3,734</t>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
-          <t>2,705</t>
+          <t>1,076</t>
         </is>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
-          <t>16.6%</t>
+          <t>28.8%</t>
         </is>
       </c>
       <c r="I219" s="5" t="inlineStr">
         <is>
-          <t>2,094</t>
+          <t>836</t>
         </is>
       </c>
       <c r="J219" s="5" t="inlineStr">
         <is>
-          <t>12,742</t>
+          <t>3,343</t>
         </is>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
-          <t>10,906</t>
+          <t>2,460</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="7" t="inlineStr">
         <is>
-          <t>245546681</t>
+          <t>212919813</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
-          <t>შპს ლუგო</t>
+          <t>შპს დი-თი</t>
         </is>
       </c>
       <c r="C220" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D220" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E220" s="7" t="inlineStr">
         <is>
-          <t>16,386</t>
+          <t>3,753</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>37.4%</t>
+          <t>25.7%</t>
         </is>
       </c>
       <c r="G220" s="7" t="inlineStr">
         <is>
-          <t>1,239</t>
+          <t>595</t>
         </is>
       </c>
       <c r="H220" s="7" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>15.9%</t>
         </is>
       </c>
       <c r="I220" s="7" t="inlineStr">
         <is>
-          <t>1,081</t>
+          <t>10</t>
         </is>
       </c>
       <c r="J220" s="7" t="inlineStr">
         <is>
-          <t>11,090</t>
+          <t>3,412</t>
         </is>
       </c>
       <c r="K220" s="7" t="inlineStr">
         <is>
-          <t>5,991</t>
+          <t>254</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="inlineStr">
         <is>
-          <t>412679061</t>
+          <t>406113085</t>
         </is>
       </c>
       <c r="B221" s="6" t="inlineStr">
         <is>
-          <t>შპს მიმდემი</t>
+          <t>შპს  გეოდრილინგ Geodrilling</t>
         </is>
       </c>
       <c r="C221" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D221" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
-          <t>16,399</t>
+          <t>3,760</t>
         </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
-          <t>27.2%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
-          <t>4,158</t>
+          <t>1,734</t>
         </is>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
-          <t>25.4%</t>
+          <t>46.1%</t>
         </is>
       </c>
       <c r="I221" s="5" t="inlineStr">
         <is>
-          <t>4,017</t>
+          <t>1,677</t>
         </is>
       </c>
       <c r="J221" s="5" t="inlineStr">
         <is>
-          <t>4,336</t>
+          <t>1,313</t>
         </is>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
-          <t>1,100</t>
+          <t>1,300</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="7" t="inlineStr">
         <is>
-          <t>405172254</t>
+          <t>436036317</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
-          <t>შპს  გაგ კაპიტალი</t>
+          <t>შპს სამშენებლო მასალები</t>
         </is>
       </c>
       <c r="C222" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D222" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E222" s="7" t="inlineStr">
         <is>
-          <t>16,764</t>
+          <t>3,768</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>371.9%</t>
+          <t>-8.0%</t>
         </is>
       </c>
       <c r="G222" s="7" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>231</t>
         </is>
       </c>
       <c r="H222" s="7" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="I222" s="7" t="inlineStr">
         <is>
-          <t>-148</t>
+          <t>155</t>
         </is>
       </c>
       <c r="J222" s="7" t="inlineStr">
         <is>
-          <t>5,813</t>
+          <t>879</t>
         </is>
       </c>
       <c r="K222" s="7" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>788</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="inlineStr">
         <is>
-          <t>404919736</t>
+          <t>427737568</t>
         </is>
       </c>
       <c r="B223" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკასპაკ</t>
+          <t>შპს ველისციხის ავეჯი</t>
         </is>
       </c>
       <c r="C223" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D223" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
-          <t>17,288</t>
+          <t>3,792</t>
         </is>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
-          <t>2,843</t>
+          <t>108</t>
         </is>
       </c>
       <c r="H223" s="5" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I223" s="5" t="inlineStr">
         <is>
-          <t>2,181</t>
+          <t>-74</t>
         </is>
       </c>
       <c r="J223" s="5" t="inlineStr">
         <is>
-          <t>18,545</t>
+          <t>1,394</t>
         </is>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
-          <t>11,775</t>
+          <t>1,375</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="7" t="inlineStr">
         <is>
-          <t>212858781</t>
+          <t>245420343</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
-          <t>შპს ტაო</t>
+          <t>შპს გალტამი</t>
         </is>
       </c>
       <c r="C224" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D224" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E224" s="7" t="inlineStr">
         <is>
-          <t>18,083</t>
+          <t>3,831</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="G224" s="7" t="inlineStr">
         <is>
-          <t>2,524</t>
+          <t>113</t>
         </is>
       </c>
       <c r="H224" s="7" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="I224" s="7" t="inlineStr">
         <is>
-          <t>2,194</t>
+          <t>106</t>
         </is>
       </c>
       <c r="J224" s="7" t="inlineStr">
         <is>
-          <t>19,607</t>
+          <t>6,087</t>
         </is>
       </c>
       <c r="K224" s="7" t="inlineStr">
         <is>
-          <t>16,576</t>
+          <t>2,073</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="inlineStr">
         <is>
-          <t>405059859</t>
+          <t>445425914</t>
         </is>
       </c>
       <c r="B225" s="6" t="inlineStr">
         <is>
-          <t>შპს დომუს ალუმინიუმი</t>
+          <t>შპს VITA</t>
         </is>
       </c>
       <c r="C225" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D225" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
-          <t>18,215</t>
+          <t>3,853</t>
         </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
-          <t>-52.9%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>1,557</t>
         </is>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>40.4%</t>
         </is>
       </c>
       <c r="I225" s="5" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>913</t>
         </is>
       </c>
       <c r="J225" s="5" t="inlineStr">
         <is>
-          <t>22,457</t>
+          <t>2,652</t>
         </is>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
-          <t>-4,252</t>
+          <t>1,383</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="7" t="inlineStr">
         <is>
-          <t>400018191</t>
+          <t>404604095</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
-          <t>შპს ბრაით როუდ</t>
+          <t>შპს კაია ქონსთრაქშენი</t>
         </is>
       </c>
       <c r="C226" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D226" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E226" s="7" t="inlineStr">
         <is>
-          <t>18,247</t>
+          <t>3,872</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>34.9%</t>
         </is>
       </c>
       <c r="G226" s="7" t="inlineStr">
         <is>
-          <t>2,817</t>
+          <t>391</t>
         </is>
       </c>
       <c r="H226" s="7" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="I226" s="7" t="inlineStr">
         <is>
-          <t>2,201</t>
+          <t>321</t>
         </is>
       </c>
       <c r="J226" s="7" t="inlineStr">
         <is>
-          <t>5,632</t>
+          <t>793</t>
         </is>
       </c>
       <c r="K226" s="7" t="inlineStr">
         <is>
-          <t>4,593</t>
+          <t>125</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="inlineStr">
         <is>
-          <t>431432540</t>
+          <t>216394168</t>
         </is>
       </c>
       <c r="B227" s="6" t="inlineStr">
         <is>
-          <t>შპს ამწე</t>
+          <t>შპს კონსტრუქცია</t>
         </is>
       </c>
       <c r="C227" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D227" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
-          <t>18,329</t>
+          <t>3,880</t>
         </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>-37.9%</t>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>-135</t>
         </is>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="I227" s="5" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>-945</t>
         </is>
       </c>
       <c r="J227" s="5" t="inlineStr">
         <is>
-          <t>9,662</t>
+          <t>9,184</t>
         </is>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
-          <t>2,718</t>
+          <t>2,508</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="7" t="inlineStr">
         <is>
-          <t>404488826</t>
+          <t>205244225</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
-          <t>შპს კერხერი</t>
+          <t>შპს თერმა სერვისი</t>
         </is>
       </c>
       <c r="C228" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D228" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E228" s="7" t="inlineStr">
         <is>
-          <t>19,047</t>
+          <t>3,908</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
-          <t>29.0%</t>
+          <t>-13.2%</t>
         </is>
       </c>
       <c r="G228" s="7" t="inlineStr">
         <is>
-          <t>1,656</t>
+          <t>1,283</t>
         </is>
       </c>
       <c r="H228" s="7" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>32.8%</t>
         </is>
       </c>
       <c r="I228" s="7" t="inlineStr">
         <is>
-          <t>1,046</t>
+          <t>1,372</t>
         </is>
       </c>
       <c r="J228" s="7" t="inlineStr">
         <is>
-          <t>11,906</t>
+          <t>4,765</t>
         </is>
       </c>
       <c r="K228" s="7" t="inlineStr">
         <is>
-          <t>6,722</t>
+          <t>2,246</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="inlineStr">
         <is>
-          <t>206346097</t>
+          <t>245403086</t>
         </is>
       </c>
       <c r="B229" s="6" t="inlineStr">
         <is>
-          <t>შპს პოლიმერი 1</t>
+          <t>შპს ოცნება</t>
         </is>
       </c>
       <c r="C229" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D229" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E229" s="5" t="inlineStr">
         <is>
-          <t>19,163</t>
+          <t>3,949</t>
         </is>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>-21.1%</t>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
-          <t>4,949</t>
+          <t>1,584</t>
         </is>
       </c>
       <c r="H229" s="5" t="inlineStr">
         <is>
-          <t>25.8%</t>
+          <t>40.1%</t>
         </is>
       </c>
       <c r="I229" s="5" t="inlineStr">
         <is>
-          <t>4,062</t>
+          <t>958</t>
         </is>
       </c>
       <c r="J229" s="5" t="inlineStr">
         <is>
-          <t>9,289</t>
+          <t>16,170</t>
         </is>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
-          <t>7,122</t>
+          <t>13,842</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="7" t="inlineStr">
         <is>
-          <t>445395796</t>
+          <t>226165529</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
-          <t>შპს ლუკა</t>
+          <t>შპს მშენ - 2008</t>
         </is>
       </c>
       <c r="C230" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D230" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E230" s="7" t="inlineStr">
         <is>
-          <t>21,143</t>
+          <t>3,951</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>28.7%</t>
         </is>
       </c>
       <c r="G230" s="7" t="inlineStr">
         <is>
-          <t>1,726</t>
+          <t>1,155</t>
         </is>
       </c>
       <c r="H230" s="7" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>29.2%</t>
         </is>
       </c>
       <c r="I230" s="7" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>859</t>
         </is>
       </c>
       <c r="J230" s="7" t="inlineStr">
         <is>
-          <t>15,481</t>
+          <t>4,246</t>
         </is>
       </c>
       <c r="K230" s="7" t="inlineStr">
         <is>
-          <t>8,192</t>
+          <t>4,066</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="inlineStr">
         <is>
-          <t>404859532</t>
+          <t>248056320</t>
         </is>
       </c>
       <c r="B231" s="6" t="inlineStr">
         <is>
-          <t>შპს გოლდ პაკი</t>
+          <t>შპს სხალთა 2020</t>
         </is>
       </c>
       <c r="C231" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D231" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
-          <t>21,289</t>
+          <t>3,956</t>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
-          <t>13.4%</t>
+          <t>19.7%</t>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
-          <t>3,866</t>
+          <t>260</t>
         </is>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
-          <t>18.2%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I231" s="5" t="inlineStr">
         <is>
-          <t>4,353</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J231" s="5" t="inlineStr">
         <is>
-          <t>19,324</t>
+          <t>2,814</t>
         </is>
       </c>
       <c r="K231" s="5" t="inlineStr">
         <is>
-          <t>13,794</t>
+          <t>844</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="7" t="inlineStr">
         <is>
-          <t>402068445</t>
+          <t>454406269</t>
         </is>
       </c>
       <c r="B232" s="8" t="inlineStr">
         <is>
-          <t>შპს ევრომეტალი</t>
+          <t>შპს ჰეფესტო</t>
         </is>
       </c>
       <c r="C232" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D232" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E232" s="7" t="inlineStr">
         <is>
-          <t>21,480</t>
+          <t>4,015</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="G232" s="7" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>264</t>
         </is>
       </c>
       <c r="H232" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I232" s="7" t="inlineStr">
         <is>
-          <t>-250</t>
+          <t>78</t>
         </is>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
-          <t>12,785</t>
+          <t>1,657</t>
         </is>
       </c>
       <c r="K232" s="7" t="inlineStr">
         <is>
-          <t>2,877</t>
+          <t>803</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="inlineStr">
         <is>
-          <t>200079459</t>
+          <t>205118745</t>
         </is>
       </c>
       <c r="B233" s="6" t="inlineStr">
         <is>
-          <t>შპს სოლი</t>
+          <t>შპს ო და კ ბილდინგ კომპანი</t>
         </is>
       </c>
       <c r="C233" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D233" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
-          <t>21,795</t>
+          <t>4,024</t>
         </is>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
-          <t>2,925</t>
+          <t>1,221</t>
         </is>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
-          <t>13.4%</t>
+          <t>30.4%</t>
         </is>
       </c>
       <c r="I233" s="5" t="inlineStr">
         <is>
-          <t>1,888</t>
+          <t>1,216</t>
         </is>
       </c>
       <c r="J233" s="5" t="inlineStr">
         <is>
-          <t>40,750</t>
+          <t>2,387</t>
         </is>
       </c>
       <c r="K233" s="5" t="inlineStr">
         <is>
-          <t>36,791</t>
+          <t>2,083</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="7" t="inlineStr">
         <is>
-          <t>441996663</t>
+          <t>417887157</t>
         </is>
       </c>
       <c r="B234" s="8" t="inlineStr">
         <is>
-          <t>შპს ნიუ როუდ ჯგუფი</t>
+          <t>შპს ევრობლოკი</t>
         </is>
       </c>
       <c r="C234" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D234" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E234" s="7" t="inlineStr">
         <is>
-          <t>23,204</t>
+          <t>4,027</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
-          <t>66.1%</t>
+          <t>-28.0%</t>
         </is>
       </c>
       <c r="G234" s="7" t="inlineStr">
         <is>
-          <t>6,811</t>
+          <t>256</t>
         </is>
       </c>
       <c r="H234" s="7" t="inlineStr">
         <is>
-          <t>29.4%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I234" s="7" t="inlineStr">
         <is>
-          <t>6,942</t>
+          <t>244</t>
         </is>
       </c>
       <c r="J234" s="7" t="inlineStr">
         <is>
-          <t>9,875</t>
+          <t>2,807</t>
         </is>
       </c>
       <c r="K234" s="7" t="inlineStr">
         <is>
-          <t>6,693</t>
+          <t>2,696</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="inlineStr">
         <is>
-          <t>206345748</t>
+          <t>402046601</t>
         </is>
       </c>
       <c r="B235" s="6" t="inlineStr">
         <is>
-          <t>შპს ინგი-77</t>
+          <t>შპს ექსიმ მეიდ</t>
         </is>
       </c>
       <c r="C235" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D235" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E235" s="5" t="inlineStr">
         <is>
-          <t>23,279</t>
+          <t>4,036</t>
         </is>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
-          <t>8,972</t>
+          <t>1,271</t>
         </is>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
-          <t>38.5%</t>
+          <t>31.5%</t>
         </is>
       </c>
       <c r="I235" s="5" t="inlineStr">
         <is>
-          <t>8,649</t>
+          <t>1,085</t>
         </is>
       </c>
       <c r="J235" s="5" t="inlineStr">
         <is>
-          <t>32,917</t>
+          <t>1,532</t>
         </is>
       </c>
       <c r="K235" s="5" t="inlineStr">
         <is>
-          <t>31,698</t>
+          <t>1,362</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="7" t="inlineStr">
         <is>
-          <t>406251265</t>
+          <t>405019386</t>
         </is>
       </c>
       <c r="B236" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეოფექ</t>
+          <t>შპს ჯაკსთორი</t>
         </is>
       </c>
       <c r="C236" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D236" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E236" s="7" t="inlineStr">
         <is>
-          <t>24,081</t>
+          <t>4,039</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>-17.3%</t>
         </is>
       </c>
       <c r="G236" s="7" t="inlineStr">
         <is>
-          <t>2,002</t>
+          <t>568</t>
         </is>
       </c>
       <c r="H236" s="7" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>14.1%</t>
         </is>
       </c>
       <c r="I236" s="7" t="inlineStr">
         <is>
-          <t>2,008</t>
+          <t>585</t>
         </is>
       </c>
       <c r="J236" s="7" t="inlineStr">
         <is>
-          <t>54,019</t>
+          <t>4,982</t>
         </is>
       </c>
       <c r="K236" s="7" t="inlineStr">
         <is>
-          <t>7,291</t>
+          <t>4,976</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="inlineStr">
         <is>
-          <t>432543143</t>
+          <t>428887243</t>
         </is>
       </c>
       <c r="B237" s="6" t="inlineStr">
         <is>
-          <t>შპს  სპეცკომფორტი</t>
+          <t>შპს ეკო მობილ სერვისი</t>
         </is>
       </c>
       <c r="C237" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D237" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
-          <t>24,374</t>
+          <t>4,057</t>
         </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
-          <t>41.7%</t>
+          <t>18.3%</t>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
-          <t>2,598</t>
+          <t>255</t>
         </is>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I237" s="5" t="inlineStr">
         <is>
-          <t>1,424</t>
+          <t>255</t>
         </is>
       </c>
       <c r="J237" s="5" t="inlineStr">
         <is>
-          <t>18,635</t>
+          <t>1,836</t>
         </is>
       </c>
       <c r="K237" s="5" t="inlineStr">
         <is>
-          <t>8,148</t>
+          <t>1,629</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="7" t="inlineStr">
         <is>
-          <t>445442771</t>
+          <t>412712079</t>
         </is>
       </c>
       <c r="B238" s="8" t="inlineStr">
         <is>
-          <t>შპს ფასთ თრექ ტექსტილე ლთდ</t>
+          <t>შპს საქართველო შუნსიანგის ხე-ტყის გადამამუშავებელი კომპანია ქუთაისი თიზ</t>
         </is>
       </c>
       <c r="C238" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D238" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E238" s="7" t="inlineStr">
         <is>
-          <t>24,513</t>
+          <t>4,081</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>142.4%</t>
         </is>
       </c>
       <c r="G238" s="7" t="inlineStr">
         <is>
-          <t>1,568</t>
+          <t>1,026</t>
         </is>
       </c>
       <c r="H238" s="7" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>25.1%</t>
         </is>
       </c>
       <c r="I238" s="7" t="inlineStr">
         <is>
-          <t>1,376</t>
+          <t>1,397</t>
         </is>
       </c>
       <c r="J238" s="7" t="inlineStr">
         <is>
-          <t>10,484</t>
+          <t>11,380</t>
         </is>
       </c>
       <c r="K238" s="7" t="inlineStr">
         <is>
-          <t>2,042</t>
+          <t>7,203</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="inlineStr">
         <is>
-          <t>404482868</t>
+          <t>406076142</t>
         </is>
       </c>
       <c r="B239" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰენკელ ბილდინგ ქემიქალს ჯორჯია</t>
+          <t>შპს არგო</t>
         </is>
       </c>
       <c r="C239" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D239" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
-          <t>25,306</t>
+          <t>4,092</t>
         </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
-          <t>20.9%</t>
+          <t>60.2%</t>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
-          <t>4,316</t>
+          <t>149</t>
         </is>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I239" s="5" t="inlineStr">
         <is>
-          <t>4,036</t>
+          <t>59</t>
         </is>
       </c>
       <c r="J239" s="5" t="inlineStr">
         <is>
-          <t>24,394</t>
+          <t>4,909</t>
         </is>
       </c>
       <c r="K239" s="5" t="inlineStr">
         <is>
-          <t>20,920</t>
+          <t>1,183</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="7" t="inlineStr">
         <is>
-          <t>404897144</t>
+          <t>445503802</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
-          <t>შპს SKINEST RAIL GEORGIA</t>
+          <t>შპს ჯი ემ სი</t>
         </is>
       </c>
       <c r="C240" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D240" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E240" s="7" t="inlineStr">
         <is>
-          <t>25,458</t>
+          <t>4,145</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
-          <t>1226.2%</t>
+          <t>-30.3%</t>
         </is>
       </c>
       <c r="G240" s="7" t="inlineStr">
         <is>
-          <t>1,949</t>
+          <t>183</t>
         </is>
       </c>
       <c r="H240" s="7" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I240" s="7" t="inlineStr">
         <is>
-          <t>2,344</t>
+          <t>-828</t>
         </is>
       </c>
       <c r="J240" s="7" t="inlineStr">
         <is>
-          <t>14,030</t>
+          <t>11,156</t>
         </is>
       </c>
       <c r="K240" s="7" t="inlineStr">
         <is>
-          <t>13,754</t>
+          <t>3,545</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="inlineStr">
         <is>
-          <t>404496121</t>
+          <t>245442070</t>
         </is>
       </c>
       <c r="B241" s="6" t="inlineStr">
         <is>
-          <t>სს აერო-სტრუქტურების ტექნოლოგიები (ციკლონი)</t>
+          <t>შპს ფერმერთა სახლი</t>
         </is>
       </c>
       <c r="C241" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D241" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E241" s="5" t="inlineStr">
         <is>
-          <t>25,558</t>
+          <t>4,162</t>
         </is>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
-          <t>117.2%</t>
+          <t>37.4%</t>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>1,790</t>
         </is>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>43.0%</t>
         </is>
       </c>
       <c r="I241" s="5" t="inlineStr">
         <is>
-          <t>-17,215</t>
+          <t>1,708</t>
         </is>
       </c>
       <c r="J241" s="5" t="inlineStr">
         <is>
-          <t>105,989</t>
+          <t>4,973</t>
         </is>
       </c>
       <c r="K241" s="5" t="inlineStr">
         <is>
-          <t>-38,741</t>
+          <t>4,734</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="7" t="inlineStr">
         <is>
-          <t>406298466</t>
+          <t>436036772</t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
-          <t>შპს  მ.ჯ ჯგუფი</t>
+          <t>შპს ლაზი</t>
         </is>
       </c>
       <c r="C242" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D242" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E242" s="7" t="inlineStr">
         <is>
-          <t>26,209</t>
+          <t>4,170</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>28.9%</t>
         </is>
       </c>
       <c r="G242" s="7" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>276</t>
         </is>
       </c>
       <c r="H242" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I242" s="7" t="inlineStr">
         <is>
-          <t>-508</t>
+          <t>118</t>
         </is>
       </c>
       <c r="J242" s="7" t="inlineStr">
         <is>
-          <t>7,169</t>
+          <t>7,294</t>
         </is>
       </c>
       <c r="K242" s="7" t="inlineStr">
         <is>
-          <t>3,416</t>
+          <t>850</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="inlineStr">
         <is>
-          <t>404491974</t>
+          <t>402064314</t>
         </is>
       </c>
       <c r="B243" s="6" t="inlineStr">
         <is>
-          <t>შპს ვირტგენ საქართველო</t>
+          <t>შპს ოფის დენტალი</t>
         </is>
       </c>
       <c r="C243" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D243" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
-          <t>26,274</t>
+          <t>4,194</t>
         </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
-          <t>1,088</t>
+          <t>841</t>
         </is>
       </c>
       <c r="H243" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>20.0%</t>
         </is>
       </c>
       <c r="I243" s="5" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>556</t>
         </is>
       </c>
       <c r="J243" s="5" t="inlineStr">
         <is>
-          <t>11,084</t>
+          <t>3,762</t>
         </is>
       </c>
       <c r="K243" s="5" t="inlineStr">
         <is>
-          <t>7,134</t>
+          <t>1,578</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="7" t="inlineStr">
         <is>
-          <t>405172272</t>
+          <t>401961864</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
-          <t>შპს  თი ეს გრუპი</t>
+          <t>შპს აიესკო</t>
         </is>
       </c>
       <c r="C244" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D244" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E244" s="7" t="inlineStr">
         <is>
-          <t>26,835</t>
+          <t>4,194</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>-9.2%</t>
         </is>
       </c>
       <c r="G244" s="7" t="inlineStr">
         <is>
-          <t>3,061</t>
+          <t>648</t>
         </is>
       </c>
       <c r="H244" s="7" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="I244" s="7" t="inlineStr">
         <is>
-          <t>2,177</t>
+          <t>605</t>
         </is>
       </c>
       <c r="J244" s="7" t="inlineStr">
         <is>
-          <t>9,034</t>
+          <t>3,728</t>
         </is>
       </c>
       <c r="K244" s="7" t="inlineStr">
         <is>
-          <t>7,407</t>
+          <t>2,639</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="inlineStr">
         <is>
-          <t>405034911</t>
+          <t>245621233</t>
         </is>
       </c>
       <c r="B245" s="6" t="inlineStr">
         <is>
-          <t>სს პანექსი</t>
+          <t>შპს GEOFIBRE</t>
         </is>
       </c>
       <c r="C245" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D245" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
-          <t>27,299</t>
+          <t>4,208</t>
         </is>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>-23.9%</t>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
-          <t>1,788</t>
+          <t>268</t>
         </is>
       </c>
       <c r="H245" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I245" s="5" t="inlineStr">
         <is>
-          <t>-6,265</t>
+          <t>-97</t>
         </is>
       </c>
       <c r="J245" s="5" t="inlineStr">
         <is>
-          <t>12,666</t>
+          <t>15,080</t>
         </is>
       </c>
       <c r="K245" s="5" t="inlineStr">
         <is>
-          <t>3,384</t>
+          <t>14,126</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="7" t="inlineStr">
         <is>
-          <t>406338011</t>
+          <t>406267597</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
-          <t>შპს  ქონსთრაქშენ მეშინერი ჯორჯია</t>
+          <t>შპს ვისტეკი</t>
         </is>
       </c>
       <c r="C246" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D246" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E246" s="7" t="inlineStr">
         <is>
-          <t>27,487</t>
+          <t>4,218</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>-56.1%</t>
+          <t>51.0%</t>
         </is>
       </c>
       <c r="G246" s="7" t="inlineStr">
         <is>
-          <t>2,221</t>
+          <t>1,064</t>
         </is>
       </c>
       <c r="H246" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="I246" s="7" t="inlineStr">
         <is>
-          <t>1,768</t>
+          <t>1,001</t>
         </is>
       </c>
       <c r="J246" s="7" t="inlineStr">
         <is>
-          <t>15,081</t>
+          <t>2,356</t>
         </is>
       </c>
       <c r="K246" s="7" t="inlineStr">
         <is>
-          <t>4,286</t>
+          <t>2,165</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="inlineStr">
         <is>
-          <t>232541513</t>
+          <t>426117533</t>
         </is>
       </c>
       <c r="B247" s="6" t="inlineStr">
         <is>
-          <t>შპს  ევროცემენტი</t>
+          <t>შპს არჩევანი</t>
         </is>
       </c>
       <c r="C247" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D247" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
-          <t>27,534</t>
+          <t>4,234</t>
         </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
-          <t>24.6%</t>
+          <t>-22.1%</t>
         </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
-          <t>5,383</t>
+          <t>643</t>
         </is>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="I247" s="5" t="inlineStr">
         <is>
-          <t>4,551</t>
+          <t>48</t>
         </is>
       </c>
       <c r="J247" s="5" t="inlineStr">
         <is>
-          <t>16,871</t>
+          <t>5,849</t>
         </is>
       </c>
       <c r="K247" s="5" t="inlineStr">
         <is>
-          <t>13,435</t>
+          <t>3,308</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="7" t="inlineStr">
         <is>
-          <t>445411484</t>
+          <t>249263327</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
-          <t>შპს თერმოინდუსტრია</t>
+          <t>შპს კემხელი</t>
         </is>
       </c>
       <c r="C248" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D248" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E248" s="7" t="inlineStr">
         <is>
-          <t>29,205</t>
+          <t>4,234</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>43.4%</t>
         </is>
       </c>
       <c r="G248" s="7" t="inlineStr">
         <is>
-          <t>2,583</t>
+          <t>517</t>
         </is>
       </c>
       <c r="H248" s="7" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="I248" s="7" t="inlineStr">
         <is>
-          <t>1,498</t>
+          <t>444</t>
         </is>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
-          <t>22,053</t>
+          <t>1,606</t>
         </is>
       </c>
       <c r="K248" s="7" t="inlineStr">
         <is>
-          <t>12,047</t>
+          <t>1,226</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="inlineStr">
         <is>
-          <t>206108950</t>
+          <t>405425302</t>
         </is>
       </c>
       <c r="B249" s="6" t="inlineStr">
         <is>
-          <t>შპს ელ +</t>
+          <t>შპს ბუდგეთ</t>
         </is>
       </c>
       <c r="C249" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D249" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
-          <t>30,095</t>
+          <t>4,256</t>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>-24.9%</t>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
-          <t>5,101</t>
+          <t>-123</t>
         </is>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>-2.9%</t>
         </is>
       </c>
       <c r="I249" s="5" t="inlineStr">
         <is>
-          <t>4,399</t>
+          <t>-227</t>
         </is>
       </c>
       <c r="J249" s="5" t="inlineStr">
         <is>
-          <t>27,898</t>
+          <t>2,019</t>
         </is>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
-          <t>14,543</t>
+          <t>845</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="7" t="inlineStr">
         <is>
-          <t>406308302</t>
+          <t>205192913</t>
         </is>
       </c>
       <c r="B250" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტალ ჯორჯია</t>
+          <t>შპს ოპ-არტი</t>
         </is>
       </c>
       <c r="C250" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D250" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E250" s="7" t="inlineStr">
         <is>
-          <t>30,098</t>
+          <t>4,261</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="G250" s="7" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>276</t>
         </is>
       </c>
       <c r="H250" s="7" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I250" s="7" t="inlineStr">
         <is>
-          <t>-1,023</t>
+          <t>372</t>
         </is>
       </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
-          <t>13,777</t>
+          <t>4,289</t>
         </is>
       </c>
       <c r="K250" s="7" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>1,567</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="inlineStr">
         <is>
-          <t>430804640</t>
+          <t>405173093</t>
         </is>
       </c>
       <c r="B251" s="6" t="inlineStr">
         <is>
-          <t>შპს გია_2019</t>
+          <t>შპს ტიფლის ტექსტილი</t>
         </is>
       </c>
       <c r="C251" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D251" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
-          <t>30,515</t>
+          <t>4,270</t>
         </is>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
-          <t>53.9%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
-          <t>2,908</t>
+          <t>285</t>
         </is>
       </c>
       <c r="H251" s="5" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I251" s="5" t="inlineStr">
         <is>
-          <t>2,896</t>
+          <t>-263</t>
         </is>
       </c>
       <c r="J251" s="5" t="inlineStr">
         <is>
-          <t>8,405</t>
+          <t>9,304</t>
         </is>
       </c>
       <c r="K251" s="5" t="inlineStr">
         <is>
-          <t>7,232</t>
+          <t>-1,536</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="7" t="inlineStr">
         <is>
-          <t>202424313</t>
+          <t>431437910</t>
         </is>
       </c>
       <c r="B252" s="8" t="inlineStr">
         <is>
-          <t>შპს ზოდი პლიუსი</t>
+          <t>შპს თაზო</t>
         </is>
       </c>
       <c r="C252" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D252" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E252" s="7" t="inlineStr">
         <is>
-          <t>31,204</t>
+          <t>4,271</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="G252" s="7" t="inlineStr">
         <is>
-          <t>-697</t>
+          <t>156</t>
         </is>
       </c>
       <c r="H252" s="7" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I252" s="7" t="inlineStr">
         <is>
-          <t>-2,396</t>
+          <t>142</t>
         </is>
       </c>
       <c r="J252" s="7" t="inlineStr">
         <is>
-          <t>32,145</t>
+          <t>1,070</t>
         </is>
       </c>
       <c r="K252" s="7" t="inlineStr">
         <is>
-          <t>7,465</t>
+          <t>886</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="inlineStr">
         <is>
-          <t>445692108</t>
+          <t>428883933</t>
         </is>
       </c>
       <c r="B253" s="6" t="inlineStr">
         <is>
-          <t>შპს ორბი ჯგუფი ბეტონი</t>
+          <t>შპს მურად ტექსტილი</t>
         </is>
       </c>
       <c r="C253" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D253" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
-          <t>32,579</t>
+          <t>4,332</t>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
-          <t>73.6%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
-          <t>4,454</t>
+          <t>370</t>
         </is>
       </c>
       <c r="H253" s="5" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="I253" s="5" t="inlineStr">
         <is>
-          <t>3,780</t>
+          <t>353</t>
         </is>
       </c>
       <c r="J253" s="5" t="inlineStr">
         <is>
-          <t>7,989</t>
+          <t>1,892</t>
         </is>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
-          <t>5,686</t>
+          <t>1,469</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="7" t="inlineStr">
         <is>
-          <t>234161135</t>
+          <t>216393980</t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
-          <t>შპს ქცია</t>
+          <t>შპს კანო</t>
         </is>
       </c>
       <c r="C254" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D254" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E254" s="7" t="inlineStr">
         <is>
-          <t>32,700</t>
+          <t>4,332</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
-          <t>40.9%</t>
+          <t>-13.2%</t>
         </is>
       </c>
       <c r="G254" s="7" t="inlineStr">
         <is>
-          <t>1,697</t>
+          <t>-304</t>
         </is>
       </c>
       <c r="H254" s="7" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>-7.0%</t>
         </is>
       </c>
       <c r="I254" s="7" t="inlineStr">
         <is>
-          <t>1,418</t>
+          <t>-471</t>
         </is>
       </c>
       <c r="J254" s="7" t="inlineStr">
         <is>
-          <t>8,053</t>
+          <t>9,940</t>
         </is>
       </c>
       <c r="K254" s="7" t="inlineStr">
         <is>
-          <t>3,000</t>
+          <t>-365</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="inlineStr">
         <is>
-          <t>202464760</t>
+          <t>406324286</t>
         </is>
       </c>
       <c r="B255" s="6" t="inlineStr">
         <is>
-          <t>შპს ევრა +</t>
+          <t>შპს რემონტადა</t>
         </is>
       </c>
       <c r="C255" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D255" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
-          <t>32,765</t>
+          <t>4,364</t>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
-          <t>17.6%</t>
+          <t>-8.4%</t>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
-          <t>1,109</t>
+          <t>-202</t>
         </is>
       </c>
       <c r="H255" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>-4.6%</t>
         </is>
       </c>
       <c r="I255" s="5" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>-208</t>
         </is>
       </c>
       <c r="J255" s="5" t="inlineStr">
         <is>
-          <t>5,975</t>
+          <t>1,053</t>
         </is>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
-          <t>3,683</t>
+          <t>960</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="7" t="inlineStr">
         <is>
-          <t>204379975</t>
+          <t>448381750</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
-          <t>შპს ემბავუდ ჯორჯია</t>
+          <t>შპს არზო</t>
         </is>
       </c>
       <c r="C256" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D256" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E256" s="7" t="inlineStr">
         <is>
-          <t>32,916</t>
+          <t>4,389</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
-          <t>83.7%</t>
+          <t>-7.9%</t>
         </is>
       </c>
       <c r="G256" s="7" t="inlineStr">
         <is>
-          <t>3,996</t>
+          <t>135</t>
         </is>
       </c>
       <c r="H256" s="7" t="inlineStr">
         <is>
-          <t>12.1%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I256" s="7" t="inlineStr">
         <is>
-          <t>3,261</t>
+          <t>-55</t>
         </is>
       </c>
       <c r="J256" s="7" t="inlineStr">
         <is>
-          <t>12,457</t>
+          <t>2,466</t>
         </is>
       </c>
       <c r="K256" s="7" t="inlineStr">
         <is>
-          <t>8,322</t>
+          <t>77</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="inlineStr">
         <is>
-          <t>202281823</t>
+          <t>448399313</t>
         </is>
       </c>
       <c r="B257" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯ.ე.პ.</t>
+          <t>შპს ლიდერ პლასტიკ</t>
         </is>
       </c>
       <c r="C257" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D257" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
-          <t>33,851</t>
+          <t>4,411</t>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>99.1%</t>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
-          <t>517</t>
+          <t>231</t>
         </is>
       </c>
       <c r="H257" s="5" t="inlineStr">
         <is>
-          <t>1.5%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="I257" s="5" t="inlineStr">
         <is>
-          <t>-762</t>
+          <t>215</t>
         </is>
       </c>
       <c r="J257" s="5" t="inlineStr">
         <is>
-          <t>18,030</t>
+          <t>1,755</t>
         </is>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
-          <t>5,471</t>
+          <t>1,322</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="7" t="inlineStr">
         <is>
-          <t>206176109</t>
+          <t>405055835</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
-          <t>შპს კოლორპაკი</t>
+          <t>შპს ეკოკემიკა სერვის ჯგუფი</t>
         </is>
       </c>
       <c r="C258" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D258" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E258" s="7" t="inlineStr">
         <is>
-          <t>33,930</t>
+          <t>4,416</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="G258" s="7" t="inlineStr">
         <is>
-          <t>2,051</t>
+          <t>578</t>
         </is>
       </c>
       <c r="H258" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="I258" s="7" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>173</t>
         </is>
       </c>
       <c r="J258" s="7" t="inlineStr">
         <is>
-          <t>26,567</t>
+          <t>6,414</t>
         </is>
       </c>
       <c r="K258" s="7" t="inlineStr">
         <is>
-          <t>7,547</t>
+          <t>3,158</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="inlineStr">
         <is>
-          <t>430032582</t>
+          <t>208143855</t>
         </is>
       </c>
       <c r="B259" s="6" t="inlineStr">
         <is>
-          <t>შპს იმერი</t>
+          <t>სს თბილპოლიმერი</t>
         </is>
       </c>
       <c r="C259" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D259" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
-          <t>34,516</t>
+          <t>4,418</t>
         </is>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>-17.8%</t>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
-          <t>2,996</t>
+          <t>765</t>
         </is>
       </c>
       <c r="H259" s="5" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>17.3%</t>
         </is>
       </c>
       <c r="I259" s="5" t="inlineStr">
         <is>
-          <t>2,159</t>
+          <t>162</t>
         </is>
       </c>
       <c r="J259" s="5" t="inlineStr">
         <is>
-          <t>21,922</t>
+          <t>5,342</t>
         </is>
       </c>
       <c r="K259" s="5" t="inlineStr">
         <is>
-          <t>10,012</t>
+          <t>105</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="7" t="inlineStr">
         <is>
-          <t>400388219</t>
+          <t>205272408</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ბილდინგ გროუფ ბეტონი</t>
+          <t>შპს ბინომი</t>
         </is>
       </c>
       <c r="C260" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D260" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E260" s="7" t="inlineStr">
         <is>
-          <t>35,607</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,419</t>
+        </is>
+      </c>
+      <c r="F260" s="7" t="inlineStr">
+        <is>
+          <t>-10.4%</t>
+        </is>
       </c>
       <c r="G260" s="7" t="inlineStr">
         <is>
-          <t>3,539</t>
+          <t>-62</t>
         </is>
       </c>
       <c r="H260" s="7" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="I260" s="7" t="inlineStr">
         <is>
-          <t>3,174</t>
+          <t>-79</t>
         </is>
       </c>
       <c r="J260" s="7" t="inlineStr">
         <is>
-          <t>7,162</t>
+          <t>1,247</t>
         </is>
       </c>
       <c r="K260" s="7" t="inlineStr">
         <is>
-          <t>5,872</t>
+          <t>376</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="inlineStr">
         <is>
-          <t>245620430</t>
+          <t>412718242</t>
         </is>
       </c>
       <c r="B261" s="6" t="inlineStr">
         <is>
-          <t>შპს აიკონ გრუპ</t>
+          <t>შპს სილკვეი ინდასტრიზ</t>
         </is>
       </c>
       <c r="C261" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D261" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
-          <t>37,837</t>
+          <t>4,432</t>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
-          <t>5,774</t>
+          <t>244</t>
         </is>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="I261" s="5" t="inlineStr">
         <is>
-          <t>2,036</t>
+          <t>129</t>
         </is>
       </c>
       <c r="J261" s="5" t="inlineStr">
         <is>
-          <t>38,382</t>
+          <t>1,947</t>
         </is>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
-          <t>-24,478</t>
+          <t>1,014</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="7" t="inlineStr">
         <is>
-          <t>445394564</t>
+          <t>445416461</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
-          <t>შპს ლეგი</t>
+          <t>შპს მახო 2012</t>
         </is>
       </c>
       <c r="C262" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D262" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E262" s="7" t="inlineStr">
         <is>
-          <t>38,088</t>
+          <t>4,446</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
-          <t>27.9%</t>
+          <t>44.4%</t>
         </is>
       </c>
       <c r="G262" s="7" t="inlineStr">
         <is>
-          <t>4,971</t>
+          <t>775</t>
         </is>
       </c>
       <c r="H262" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="I262" s="7" t="inlineStr">
         <is>
-          <t>4,045</t>
+          <t>672</t>
         </is>
       </c>
       <c r="J262" s="7" t="inlineStr">
         <is>
-          <t>38,046</t>
+          <t>5,878</t>
         </is>
       </c>
       <c r="K262" s="7" t="inlineStr">
         <is>
-          <t>25,393</t>
+          <t>3,963</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="inlineStr">
         <is>
-          <t>404947439</t>
+          <t>405670876</t>
         </is>
       </c>
       <c r="B263" s="6" t="inlineStr">
         <is>
-          <t>შპს ISOLA-G</t>
+          <t>შპს  ეარ ტოპ</t>
         </is>
       </c>
       <c r="C263" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D263" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
-          <t>39,024</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,448</t>
+        </is>
+      </c>
+      <c r="F263" s="5" t="n">
+        <v/>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
-          <t>6,515</t>
+          <t>765</t>
         </is>
       </c>
       <c r="H263" s="5" t="inlineStr">
         <is>
-          <t>16.7%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="I263" s="5" t="inlineStr">
         <is>
-          <t>6,998</t>
+          <t>708</t>
         </is>
       </c>
       <c r="J263" s="5" t="inlineStr">
         <is>
-          <t>22,572</t>
+          <t>1,415</t>
         </is>
       </c>
       <c r="K263" s="5" t="inlineStr">
         <is>
-          <t>16,090</t>
+          <t>726</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="7" t="inlineStr">
         <is>
-          <t>445416363</t>
+          <t>205156855</t>
         </is>
       </c>
       <c r="B264" s="8" t="inlineStr">
         <is>
-          <t>შპს ნეოსტარ</t>
+          <t>შპს გრადიენტი</t>
         </is>
       </c>
       <c r="C264" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D264" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E264" s="7" t="inlineStr">
         <is>
-          <t>40,459</t>
+          <t>4,493</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
-          <t>26.6%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="G264" s="7" t="inlineStr">
         <is>
-          <t>5,552</t>
+          <t>537</t>
         </is>
       </c>
       <c r="H264" s="7" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="I264" s="7" t="inlineStr">
         <is>
-          <t>3,218</t>
+          <t>632</t>
         </is>
       </c>
       <c r="J264" s="7" t="inlineStr">
         <is>
-          <t>37,648</t>
+          <t>1,341</t>
         </is>
       </c>
       <c r="K264" s="7" t="inlineStr">
         <is>
-          <t>19,446</t>
+          <t>1,313</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="inlineStr">
         <is>
-          <t>404968282</t>
+          <t>406325588</t>
         </is>
       </c>
       <c r="B265" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეოფაიფ</t>
+          <t>შპს ქუზინოქს</t>
         </is>
       </c>
       <c r="C265" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D265" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
-          <t>41,562</t>
+          <t>4,518</t>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
-          <t>15.6%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
-          <t>5,806</t>
+          <t>-18</t>
         </is>
       </c>
       <c r="H265" s="5" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I265" s="5" t="inlineStr">
         <is>
-          <t>4,212</t>
+          <t>-48</t>
         </is>
       </c>
       <c r="J265" s="5" t="inlineStr">
         <is>
-          <t>29,631</t>
+          <t>1,352</t>
         </is>
       </c>
       <c r="K265" s="5" t="inlineStr">
         <is>
-          <t>11,907</t>
+          <t>274</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="7" t="inlineStr">
         <is>
-          <t>216330325</t>
+          <t>200036406</t>
         </is>
       </c>
       <c r="B266" s="8" t="inlineStr">
         <is>
-          <t>შპს ემენ ქემიკალ ჯორჯია</t>
+          <t>შპს ერთობა</t>
         </is>
       </c>
       <c r="C266" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D266" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E266" s="7" t="inlineStr">
         <is>
-          <t>43,268</t>
+          <t>4,535</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
-          <t>10.6%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="G266" s="7" t="inlineStr">
         <is>
-          <t>9,526</t>
+          <t>1,312</t>
         </is>
       </c>
       <c r="H266" s="7" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>28.9%</t>
         </is>
       </c>
       <c r="I266" s="7" t="inlineStr">
         <is>
-          <t>6,985</t>
+          <t>412</t>
         </is>
       </c>
       <c r="J266" s="7" t="inlineStr">
         <is>
-          <t>35,215</t>
+          <t>4,339</t>
         </is>
       </c>
       <c r="K266" s="7" t="inlineStr">
         <is>
-          <t>8,516</t>
+          <t>3,470</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="inlineStr">
         <is>
-          <t>208149859</t>
+          <t>405537290</t>
         </is>
       </c>
       <c r="B267" s="6" t="inlineStr">
         <is>
-          <t>შპს გამომცემლობა კოლორი</t>
+          <t>შპს ნიუ ჯეო როუდი</t>
         </is>
       </c>
       <c r="C267" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D267" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
-          <t>44,184</t>
+          <t>4,543</t>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>-51.8%</t>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
-          <t>4,216</t>
+          <t>560</t>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I267" s="5" t="inlineStr">
         <is>
-          <t>2,449</t>
+          <t>823</t>
         </is>
       </c>
       <c r="J267" s="5" t="inlineStr">
         <is>
-          <t>34,897</t>
+          <t>6,200</t>
         </is>
       </c>
       <c r="K267" s="5" t="inlineStr">
         <is>
-          <t>13,123</t>
+          <t>4,258</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="7" t="inlineStr">
         <is>
-          <t>205282308</t>
+          <t>212735806</t>
         </is>
       </c>
       <c r="B268" s="8" t="inlineStr">
         <is>
-          <t>შპს კავკას მეტალი</t>
+          <t>შპს გაბიონი</t>
         </is>
       </c>
       <c r="C268" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D268" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E268" s="7" t="inlineStr">
         <is>
-          <t>44,361</t>
+          <t>4,554</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="G268" s="7" t="inlineStr">
         <is>
-          <t>1,431</t>
+          <t>533</t>
         </is>
       </c>
       <c r="H268" s="7" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I268" s="7" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>537</t>
         </is>
       </c>
       <c r="J268" s="7" t="inlineStr">
         <is>
-          <t>30,625</t>
+          <t>2,651</t>
         </is>
       </c>
       <c r="K268" s="7" t="inlineStr">
         <is>
-          <t>23,955</t>
+          <t>2,595</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="inlineStr">
         <is>
-          <t>205258228</t>
+          <t>445386323</t>
         </is>
       </c>
       <c r="B269" s="6" t="inlineStr">
         <is>
-          <t>შპს ელიტ მოტორსი</t>
+          <t>შპს არ ჯი გრუპ</t>
         </is>
       </c>
       <c r="C269" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D269" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
-          <t>46,278</t>
+          <t>4,620</t>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>-21.8%</t>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
-          <t>4,382</t>
+          <t>968</t>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>20.9%</t>
         </is>
       </c>
       <c r="I269" s="5" t="inlineStr">
         <is>
-          <t>3,165</t>
+          <t>771</t>
         </is>
       </c>
       <c r="J269" s="5" t="inlineStr">
         <is>
-          <t>30,384</t>
+          <t>7,266</t>
         </is>
       </c>
       <c r="K269" s="5" t="inlineStr">
         <is>
-          <t>12,162</t>
+          <t>3,675</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="7" t="inlineStr">
         <is>
-          <t>202248503</t>
+          <t>204969908</t>
         </is>
       </c>
       <c r="B270" s="8" t="inlineStr">
         <is>
-          <t>შპს კაპაროლ ჯორჯია</t>
+          <t>შპს სი-ფი-აი ჯორჯია</t>
         </is>
       </c>
       <c r="C270" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D270" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E270" s="7" t="inlineStr">
         <is>
-          <t>47,700</t>
+          <t>4,631</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
-          <t>9.4%</t>
+          <t>-45.8%</t>
         </is>
       </c>
       <c r="G270" s="7" t="inlineStr">
         <is>
-          <t>12,704</t>
+          <t>458</t>
         </is>
       </c>
       <c r="H270" s="7" t="inlineStr">
         <is>
-          <t>26.6%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I270" s="7" t="inlineStr">
         <is>
-          <t>5,651</t>
+          <t>865</t>
         </is>
       </c>
       <c r="J270" s="7" t="inlineStr">
         <is>
-          <t>34,348</t>
+          <t>18,744</t>
         </is>
       </c>
       <c r="K270" s="7" t="inlineStr">
         <is>
-          <t>28,322</t>
+          <t>16,778</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="inlineStr">
         <is>
-          <t>404872401</t>
+          <t>406125161</t>
         </is>
       </c>
       <c r="B271" s="6" t="inlineStr">
         <is>
-          <t>შპს თერმო ცენტრი</t>
+          <t>შპს მიენ</t>
         </is>
       </c>
       <c r="C271" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D271" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
-          <t>50,211</t>
+          <t>4,643</t>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>-20.2%</t>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
-          <t>5,030</t>
+          <t>274</t>
         </is>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I271" s="5" t="inlineStr">
         <is>
-          <t>3,597</t>
+          <t>-113</t>
         </is>
       </c>
       <c r="J271" s="5" t="inlineStr">
         <is>
-          <t>30,631</t>
+          <t>3,709</t>
         </is>
       </c>
       <c r="K271" s="5" t="inlineStr">
         <is>
-          <t>18,353</t>
+          <t>258</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="7" t="inlineStr">
         <is>
-          <t>404404284</t>
+          <t>405282885</t>
         </is>
       </c>
       <c r="B272" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ქონქრით ქლაბ LLC Georgian Concrete Club</t>
+          <t>შპს ფოამ თბილისი</t>
         </is>
       </c>
       <c r="C272" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D272" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E272" s="7" t="inlineStr">
         <is>
-          <t>51,438</t>
+          <t>4,648</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>29.1%</t>
+          <t>-3.8%</t>
         </is>
       </c>
       <c r="G272" s="7" t="inlineStr">
         <is>
-          <t>9,865</t>
+          <t>-348</t>
         </is>
       </c>
       <c r="H272" s="7" t="inlineStr">
         <is>
-          <t>19.2%</t>
+          <t>-7.5%</t>
         </is>
       </c>
       <c r="I272" s="7" t="inlineStr">
         <is>
-          <t>8,053</t>
+          <t>-560</t>
         </is>
       </c>
       <c r="J272" s="7" t="inlineStr">
         <is>
-          <t>39,890</t>
+          <t>4,719</t>
         </is>
       </c>
       <c r="K272" s="7" t="inlineStr">
         <is>
-          <t>30,625</t>
+          <t>1,590</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="inlineStr">
         <is>
-          <t>205249827</t>
+          <t>205219235</t>
         </is>
       </c>
       <c r="B273" s="6" t="inlineStr">
         <is>
-          <t>შპს მიქსორი</t>
+          <t>შპს მეგა ბლოკი</t>
         </is>
       </c>
       <c r="C273" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D273" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
-          <t>54,277</t>
+          <t>4,658</t>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>101.1%</t>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
-          <t>7,027</t>
+          <t>1,020</t>
         </is>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>21.9%</t>
         </is>
       </c>
       <c r="I273" s="5" t="inlineStr">
         <is>
-          <t>7,747</t>
+          <t>740</t>
         </is>
       </c>
       <c r="J273" s="5" t="inlineStr">
         <is>
-          <t>24,113</t>
+          <t>2,836</t>
         </is>
       </c>
       <c r="K273" s="5" t="inlineStr">
         <is>
-          <t>3,529</t>
+          <t>812</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="7" t="inlineStr">
         <is>
-          <t>404903119</t>
+          <t>405475597</t>
         </is>
       </c>
       <c r="B274" s="8" t="inlineStr">
         <is>
-          <t>შპს სოლემარტი</t>
+          <t>მიტილინეოს ჯორჯია</t>
         </is>
       </c>
       <c r="C274" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D274" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E274" s="7" t="inlineStr">
         <is>
-          <t>54,353</t>
+          <t>4,659</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
-          <t>48.0%</t>
+          <t>-60.7%</t>
         </is>
       </c>
       <c r="G274" s="7" t="inlineStr">
         <is>
-          <t>24,706</t>
+          <t>-1,615</t>
         </is>
       </c>
       <c r="H274" s="7" t="inlineStr">
         <is>
-          <t>45.5%</t>
+          <t>-34.7%</t>
         </is>
       </c>
       <c r="I274" s="7" t="inlineStr">
         <is>
-          <t>26,924</t>
+          <t>-1,783</t>
         </is>
       </c>
       <c r="J274" s="7" t="inlineStr">
         <is>
-          <t>54,596</t>
+          <t>3,858</t>
         </is>
       </c>
       <c r="K274" s="7" t="inlineStr">
         <is>
-          <t>38,555</t>
+          <t>1,693</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="inlineStr">
         <is>
-          <t>204907164</t>
+          <t>412693633</t>
         </is>
       </c>
       <c r="B275" s="6" t="inlineStr">
         <is>
-          <t>ბორუსან მაქინა ვე გუჩ სისტემლერი სანაი ვე თიჯარეთ სს-ის საქართველოს წარმომადგენლობა</t>
+          <t>შპს ნიშნული</t>
         </is>
       </c>
       <c r="C275" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D275" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
-          <t>55,841</t>
+          <t>4,670</t>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>-28.5%</t>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
-          <t>3,539</t>
+          <t>1,716</t>
         </is>
       </c>
       <c r="H275" s="5" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>36.8%</t>
         </is>
       </c>
       <c r="I275" s="5" t="inlineStr">
         <is>
-          <t>2,569</t>
+          <t>1,578</t>
         </is>
       </c>
       <c r="J275" s="5" t="inlineStr">
         <is>
-          <t>35,185</t>
+          <t>7,629</t>
         </is>
       </c>
       <c r="K275" s="5" t="inlineStr">
         <is>
-          <t>11,342</t>
+          <t>6,693</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="7" t="inlineStr">
         <is>
-          <t>405531955</t>
+          <t>406183446</t>
         </is>
       </c>
       <c r="B276" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან კონსთრაქშენ სოლუშენს</t>
+          <t>შპს ნიუპაკი</t>
         </is>
       </c>
       <c r="C276" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D276" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E276" s="7" t="inlineStr">
         <is>
-          <t>57,186</t>
+          <t>4,686</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
-          <t>186.4%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="G276" s="7" t="inlineStr">
         <is>
-          <t>-5,784</t>
+          <t>345</t>
         </is>
       </c>
       <c r="H276" s="7" t="inlineStr">
         <is>
-          <t>-10.1%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I276" s="7" t="inlineStr">
         <is>
-          <t>2,837</t>
+          <t>138</t>
         </is>
       </c>
       <c r="J276" s="7" t="inlineStr">
         <is>
-          <t>34,638</t>
+          <t>3,785</t>
         </is>
       </c>
       <c r="K276" s="7" t="inlineStr">
         <is>
-          <t>1,898</t>
+          <t>1,144</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="inlineStr">
         <is>
-          <t>405217787</t>
+          <t>405197111</t>
         </is>
       </c>
       <c r="B277" s="6" t="inlineStr">
         <is>
-          <t>შპს ქეი ემ სი გლასი</t>
+          <t>შპს სითიქომ</t>
         </is>
       </c>
       <c r="C277" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D277" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
-          <t>59,304</t>
+          <t>4,689</t>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
-          <t>-23.5%</t>
+          <t>32.6%</t>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
-          <t>9,251</t>
+          <t>770</t>
         </is>
       </c>
       <c r="H277" s="5" t="inlineStr">
         <is>
-          <t>15.6%</t>
+          <t>16.4%</t>
         </is>
       </c>
       <c r="I277" s="5" t="inlineStr">
         <is>
-          <t>7,218</t>
+          <t>384</t>
         </is>
       </c>
       <c r="J277" s="5" t="inlineStr">
         <is>
-          <t>32,931</t>
+          <t>5,973</t>
         </is>
       </c>
       <c r="K277" s="5" t="inlineStr">
         <is>
-          <t>30,820</t>
+          <t>1,841</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="7" t="inlineStr">
         <is>
-          <t>204976179</t>
+          <t>400337088</t>
         </is>
       </c>
       <c r="B278" s="8" t="inlineStr">
         <is>
-          <t>შპს თბილი სახლი</t>
+          <t>შპს ამმა ჯგუფი</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D278" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E278" s="7" t="inlineStr">
         <is>
-          <t>61,149</t>
+          <t>4,701</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>102.1%</t>
+          <t>52.0%</t>
         </is>
       </c>
       <c r="G278" s="7" t="inlineStr">
         <is>
-          <t>2,725</t>
+          <t>1,338</t>
         </is>
       </c>
       <c r="H278" s="7" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>28.5%</t>
         </is>
       </c>
       <c r="I278" s="7" t="inlineStr">
         <is>
-          <t>4,648</t>
+          <t>1,331</t>
         </is>
       </c>
       <c r="J278" s="7" t="inlineStr">
         <is>
-          <t>95,181</t>
+          <t>3,109</t>
         </is>
       </c>
       <c r="K278" s="7" t="inlineStr">
         <is>
-          <t>24,565</t>
+          <t>2,138</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="inlineStr">
         <is>
-          <t>402204985</t>
+          <t>206338612</t>
         </is>
       </c>
       <c r="B279" s="6" t="inlineStr">
         <is>
-          <t>შპს პალატი 2022</t>
+          <t>შპს ჯეოქროუნი</t>
         </is>
       </c>
       <c r="C279" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D279" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
-          <t>65,290</t>
+          <t>4,704</t>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
-          <t>118.9%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
-          <t>8,002</t>
+          <t>1,036</t>
         </is>
       </c>
       <c r="H279" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="I279" s="5" t="inlineStr">
         <is>
-          <t>5,781</t>
+          <t>791</t>
         </is>
       </c>
       <c r="J279" s="5" t="inlineStr">
         <is>
-          <t>31,779</t>
+          <t>4,902</t>
         </is>
       </c>
       <c r="K279" s="5" t="inlineStr">
         <is>
-          <t>4,395</t>
+          <t>3,022</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="7" t="inlineStr">
         <is>
-          <t>206343492</t>
+          <t>400227009</t>
         </is>
       </c>
       <c r="B280" s="8" t="inlineStr">
         <is>
-          <t>შპს ბორან ლაითი</t>
+          <t>შპს სტანდარტი +</t>
         </is>
       </c>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D280" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E280" s="7" t="inlineStr">
         <is>
-          <t>72,092</t>
+          <t>4,723</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
-          <t>22.9%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="G280" s="7" t="inlineStr">
         <is>
-          <t>4,889</t>
+          <t>552</t>
         </is>
       </c>
       <c r="H280" s="7" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I280" s="7" t="inlineStr">
         <is>
-          <t>2,678</t>
+          <t>270</t>
         </is>
       </c>
       <c r="J280" s="7" t="inlineStr">
         <is>
-          <t>56,939</t>
+          <t>4,193</t>
         </is>
       </c>
       <c r="K280" s="7" t="inlineStr">
         <is>
-          <t>27,268</t>
+          <t>1,410</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="inlineStr">
         <is>
-          <t>205223970</t>
+          <t>406272705</t>
         </is>
       </c>
       <c r="B281" s="6" t="inlineStr">
         <is>
-          <t>შპს ალფა პეტი</t>
+          <t>შპს  გეოალპენ</t>
         </is>
       </c>
       <c r="C281" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D281" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
-          <t>72,328</t>
+          <t>4,758</t>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
-          <t>20.7%</t>
+          <t>26.7%</t>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
-          <t>10,905</t>
+          <t>883</t>
         </is>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>18.6%</t>
         </is>
       </c>
       <c r="I281" s="5" t="inlineStr">
         <is>
-          <t>6,155</t>
+          <t>829</t>
         </is>
       </c>
       <c r="J281" s="5" t="inlineStr">
         <is>
-          <t>55,210</t>
+          <t>3,229</t>
         </is>
       </c>
       <c r="K281" s="5" t="inlineStr">
         <is>
-          <t>15,633</t>
+          <t>617</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="7" t="inlineStr">
         <is>
-          <t>205181532</t>
+          <t>405404557</t>
         </is>
       </c>
       <c r="B282" s="8" t="inlineStr">
         <is>
-          <t>შპს კნაუფ გიპს თბილისი</t>
+          <t>შპს მშენებელი 2020</t>
         </is>
       </c>
       <c r="C282" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D282" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E282" s="7" t="inlineStr">
         <is>
-          <t>93,683</t>
+          <t>4,806</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>13.6%</t>
         </is>
       </c>
       <c r="G282" s="7" t="inlineStr">
         <is>
-          <t>13,519</t>
+          <t>2,745</t>
         </is>
       </c>
       <c r="H282" s="7" t="inlineStr">
         <is>
-          <t>14.4%</t>
+          <t>57.1%</t>
         </is>
       </c>
       <c r="I282" s="7" t="inlineStr">
         <is>
-          <t>12,173</t>
+          <t>2,683</t>
         </is>
       </c>
       <c r="J282" s="7" t="inlineStr">
         <is>
-          <t>60,223</t>
+          <t>3,806</t>
         </is>
       </c>
       <c r="K282" s="7" t="inlineStr">
         <is>
-          <t>56,477</t>
+          <t>3,686</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="inlineStr">
         <is>
-          <t>236034830</t>
+          <t>401948372</t>
         </is>
       </c>
       <c r="B283" s="6" t="inlineStr">
         <is>
-          <t>სს მინა</t>
+          <t>შპს კრისტალ გროუპ</t>
         </is>
       </c>
       <c r="C283" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D283" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
-          <t>100,003</t>
+          <t>4,813</t>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
-          <t>57.1%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
-          <t>4,033</t>
+          <t>66</t>
         </is>
       </c>
       <c r="H283" s="5" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I283" s="5" t="inlineStr">
         <is>
-          <t>-1,114</t>
+          <t>58</t>
         </is>
       </c>
       <c r="J283" s="5" t="inlineStr">
         <is>
-          <t>197,389</t>
+          <t>2,905</t>
         </is>
       </c>
       <c r="K283" s="5" t="inlineStr">
         <is>
-          <t>77,024</t>
+          <t>358</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="7" t="inlineStr">
         <is>
-          <t>230026888</t>
+          <t>402035695</t>
         </is>
       </c>
       <c r="B284" s="8" t="inlineStr">
         <is>
-          <t>სს საქკაბელი</t>
+          <t>შპს ჯეობილდი</t>
         </is>
       </c>
       <c r="C284" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D284" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E284" s="7" t="inlineStr">
         <is>
-          <t>100,413</t>
+          <t>4,836</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
-          <t>31.5%</t>
+          <t>-11.8%</t>
         </is>
       </c>
       <c r="G284" s="7" t="inlineStr">
         <is>
-          <t>8,174</t>
+          <t>416</t>
         </is>
       </c>
       <c r="H284" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="I284" s="7" t="inlineStr">
         <is>
-          <t>3,156</t>
+          <t>322</t>
         </is>
       </c>
       <c r="J284" s="7" t="inlineStr">
         <is>
-          <t>52,301</t>
+          <t>2,372</t>
         </is>
       </c>
       <c r="K284" s="7" t="inlineStr">
         <is>
-          <t>20,554</t>
+          <t>829</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="inlineStr">
         <is>
-          <t>202268134</t>
+          <t>427731387</t>
         </is>
       </c>
       <c r="B285" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ბილდინგ გროუფ</t>
+          <t>შპს ცმლ +</t>
         </is>
       </c>
       <c r="C285" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D285" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
-          <t>102,598</t>
+          <t>4,852</t>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
-          <t>22.9%</t>
+          <t>26.5%</t>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
-          <t>15,009</t>
+          <t>568</t>
         </is>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I285" s="5" t="inlineStr">
         <is>
-          <t>12,707</t>
+          <t>543</t>
         </is>
       </c>
       <c r="J285" s="5" t="inlineStr">
         <is>
-          <t>34,764</t>
+          <t>1,344</t>
         </is>
       </c>
       <c r="K285" s="5" t="inlineStr">
         <is>
-          <t>12,329</t>
+          <t>1,173</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="7" t="inlineStr">
         <is>
-          <t>400019494</t>
+          <t>205048768</t>
         </is>
       </c>
       <c r="B286" s="8" t="inlineStr">
         <is>
-          <t>შპს მაგნიუმ+</t>
+          <t>შპს ავანგარდი</t>
         </is>
       </c>
       <c r="C286" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D286" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E286" s="7" t="inlineStr">
         <is>
-          <t>114,216</t>
+          <t>4,874</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
-          <t>39.6%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="G286" s="7" t="inlineStr">
         <is>
-          <t>18,360</t>
+          <t>355</t>
         </is>
       </c>
       <c r="H286" s="7" t="inlineStr">
         <is>
-          <t>16.1%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I286" s="7" t="inlineStr">
         <is>
-          <t>16,418</t>
+          <t>-8</t>
         </is>
       </c>
       <c r="J286" s="7" t="inlineStr">
         <is>
-          <t>85,322</t>
+          <t>4,197</t>
         </is>
       </c>
       <c r="K286" s="7" t="inlineStr">
         <is>
-          <t>65,080</t>
+          <t>1,409</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="inlineStr">
         <is>
-          <t>208147637</t>
+          <t>429326240</t>
         </is>
       </c>
       <c r="B287" s="6" t="inlineStr">
         <is>
-          <t>სს საქორგგაზი</t>
+          <t>შპს კობეკო +</t>
         </is>
       </c>
       <c r="C287" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D287" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
-          <t>139,474</t>
+          <t>4,877</t>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
-          <t>14.5%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
-          <t>45,411</t>
+          <t>732</t>
         </is>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
-          <t>32.6%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="I287" s="5" t="inlineStr">
         <is>
-          <t>10,308</t>
+          <t>732</t>
         </is>
       </c>
       <c r="J287" s="5" t="inlineStr">
         <is>
-          <t>317,672</t>
+          <t>732</t>
         </is>
       </c>
       <c r="K287" s="5" t="inlineStr">
         <is>
-          <t>33,255</t>
+          <t>732</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="7" t="inlineStr">
         <is>
-          <t>202358126</t>
+          <t>204529885</t>
         </is>
       </c>
       <c r="B288" s="8" t="inlineStr">
         <is>
-          <t>შპს ნოვა</t>
+          <t>შპს სიპიეს ჯორჯია</t>
         </is>
       </c>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D288" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E288" s="7" t="inlineStr">
         <is>
-          <t>238,200</t>
+          <t>4,897</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>-19.4%</t>
         </is>
       </c>
       <c r="G288" s="7" t="inlineStr">
         <is>
-          <t>23,273</t>
+          <t>1,014</t>
         </is>
       </c>
       <c r="H288" s="7" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>20.7%</t>
         </is>
       </c>
       <c r="I288" s="7" t="inlineStr">
         <is>
-          <t>11,528</t>
+          <t>1,029</t>
         </is>
       </c>
       <c r="J288" s="7" t="inlineStr">
         <is>
-          <t>169,603</t>
+          <t>5,113</t>
         </is>
       </c>
       <c r="K288" s="7" t="inlineStr">
         <is>
-          <t>54,100</t>
+          <t>4,740</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="inlineStr">
         <is>
-          <t>245619898</t>
+          <t>223366337</t>
         </is>
       </c>
       <c r="B289" s="6" t="inlineStr">
         <is>
-          <t>შპს აჭარა ტექსტილე</t>
+          <t>შპს შენ ჯორჯია</t>
         </is>
       </c>
       <c r="C289" s="5" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D289" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
-          <t>258,398</t>
+          <t>4,931</t>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
-          <t>26,573</t>
+          <t>319</t>
         </is>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I289" s="5" t="inlineStr">
         <is>
-          <t>22,089</t>
+          <t>176</t>
         </is>
       </c>
       <c r="J289" s="5" t="inlineStr">
         <is>
-          <t>140,213</t>
+          <t>5,460</t>
         </is>
       </c>
       <c r="K289" s="5" t="inlineStr">
         <is>
-          <t>61,618</t>
+          <t>3,659</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="7" t="inlineStr">
         <is>
-          <t>404924285</t>
+          <t>205216176</t>
         </is>
       </c>
       <c r="B290" s="8" t="inlineStr">
         <is>
-          <t>შპს ციტადელი</t>
+          <t>შპს მაიჯიპიეს</t>
         </is>
       </c>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>Industrial Goods</t>
         </is>
       </c>
       <c r="D290" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E290" s="7" t="inlineStr">
         <is>
-          <t>260,793</t>
+          <t>4,942</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
-          <t>40.5%</t>
+          <t>-48.8%</t>
         </is>
       </c>
       <c r="G290" s="7" t="inlineStr">
         <is>
-          <t>11,638</t>
+          <t>349</t>
         </is>
       </c>
       <c r="H290" s="7" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I290" s="7" t="inlineStr">
         <is>
-          <t>-785</t>
+          <t>112</t>
         </is>
       </c>
       <c r="J290" s="7" t="inlineStr">
         <is>
-          <t>103,119</t>
+          <t>7,474</t>
         </is>
       </c>
       <c r="K290" s="7" t="inlineStr">
         <is>
-          <t>36,883</t>
+          <t>6,127</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="inlineStr">
         <is>
+          <t>404914535</t>
+        </is>
+      </c>
+      <c r="B291" s="6" t="inlineStr">
+        <is>
+          <t>შპს ელკო</t>
+        </is>
+      </c>
+      <c r="C291" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D291" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E291" s="5" t="inlineStr">
+        <is>
+          <t>4,950</t>
+        </is>
+      </c>
+      <c r="F291" s="5" t="inlineStr">
+        <is>
+          <t>1905.6%</t>
+        </is>
+      </c>
+      <c r="G291" s="5" t="inlineStr">
+        <is>
+          <t>2,787</t>
+        </is>
+      </c>
+      <c r="H291" s="5" t="inlineStr">
+        <is>
+          <t>56.3%</t>
+        </is>
+      </c>
+      <c r="I291" s="5" t="inlineStr">
+        <is>
+          <t>2,750</t>
+        </is>
+      </c>
+      <c r="J291" s="5" t="inlineStr">
+        <is>
+          <t>5,658</t>
+        </is>
+      </c>
+      <c r="K291" s="5" t="inlineStr">
+        <is>
+          <t>3,481</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="7" t="inlineStr">
+        <is>
+          <t>224067630</t>
+        </is>
+      </c>
+      <c r="B292" s="8" t="inlineStr">
+        <is>
+          <t>შპს ასტორია</t>
+        </is>
+      </c>
+      <c r="C292" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D292" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E292" s="7" t="inlineStr">
+        <is>
+          <t>4,971</t>
+        </is>
+      </c>
+      <c r="F292" s="7" t="inlineStr">
+        <is>
+          <t>73.2%</t>
+        </is>
+      </c>
+      <c r="G292" s="7" t="inlineStr">
+        <is>
+          <t>1,803</t>
+        </is>
+      </c>
+      <c r="H292" s="7" t="inlineStr">
+        <is>
+          <t>36.3%</t>
+        </is>
+      </c>
+      <c r="I292" s="7" t="inlineStr">
+        <is>
+          <t>1,252</t>
+        </is>
+      </c>
+      <c r="J292" s="7" t="inlineStr">
+        <is>
+          <t>10,429</t>
+        </is>
+      </c>
+      <c r="K292" s="7" t="inlineStr">
+        <is>
+          <t>9,840</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="5" t="inlineStr">
+        <is>
+          <t>406054371</t>
+        </is>
+      </c>
+      <c r="B293" s="6" t="inlineStr">
+        <is>
+          <t>შპს უნი ექვიფმენთ</t>
+        </is>
+      </c>
+      <c r="C293" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D293" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E293" s="5" t="inlineStr">
+        <is>
+          <t>5,002</t>
+        </is>
+      </c>
+      <c r="F293" s="5" t="inlineStr">
+        <is>
+          <t>54.3%</t>
+        </is>
+      </c>
+      <c r="G293" s="5" t="inlineStr">
+        <is>
+          <t>881</t>
+        </is>
+      </c>
+      <c r="H293" s="5" t="inlineStr">
+        <is>
+          <t>17.6%</t>
+        </is>
+      </c>
+      <c r="I293" s="5" t="inlineStr">
+        <is>
+          <t>865</t>
+        </is>
+      </c>
+      <c r="J293" s="5" t="inlineStr">
+        <is>
+          <t>4,977</t>
+        </is>
+      </c>
+      <c r="K293" s="5" t="inlineStr">
+        <is>
+          <t>3,327</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="7" t="inlineStr">
+        <is>
+          <t>402120110</t>
+        </is>
+      </c>
+      <c r="B294" s="8" t="inlineStr">
+        <is>
+          <t>შპს მილანო</t>
+        </is>
+      </c>
+      <c r="C294" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D294" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E294" s="7" t="inlineStr">
+        <is>
+          <t>5,065</t>
+        </is>
+      </c>
+      <c r="F294" s="7" t="inlineStr">
+        <is>
+          <t>18.5%</t>
+        </is>
+      </c>
+      <c r="G294" s="7" t="inlineStr">
+        <is>
+          <t>1,448</t>
+        </is>
+      </c>
+      <c r="H294" s="7" t="inlineStr">
+        <is>
+          <t>28.6%</t>
+        </is>
+      </c>
+      <c r="I294" s="7" t="inlineStr">
+        <is>
+          <t>1,341</t>
+        </is>
+      </c>
+      <c r="J294" s="7" t="inlineStr">
+        <is>
+          <t>5,219</t>
+        </is>
+      </c>
+      <c r="K294" s="7" t="inlineStr">
+        <is>
+          <t>4,823</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="5" t="inlineStr">
+        <is>
+          <t>406212691</t>
+        </is>
+      </c>
+      <c r="B295" s="6" t="inlineStr">
+        <is>
+          <t>შპს კომპანია ოპტიმუმი</t>
+        </is>
+      </c>
+      <c r="C295" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D295" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E295" s="5" t="inlineStr">
+        <is>
+          <t>5,065</t>
+        </is>
+      </c>
+      <c r="F295" s="5" t="inlineStr">
+        <is>
+          <t>-6.0%</t>
+        </is>
+      </c>
+      <c r="G295" s="5" t="inlineStr">
+        <is>
+          <t>747</t>
+        </is>
+      </c>
+      <c r="H295" s="5" t="inlineStr">
+        <is>
+          <t>14.7%</t>
+        </is>
+      </c>
+      <c r="I295" s="5" t="inlineStr">
+        <is>
+          <t>675</t>
+        </is>
+      </c>
+      <c r="J295" s="5" t="inlineStr">
+        <is>
+          <t>2,721</t>
+        </is>
+      </c>
+      <c r="K295" s="5" t="inlineStr">
+        <is>
+          <t>2,332</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="7" t="inlineStr">
+        <is>
+          <t>405171077</t>
+        </is>
+      </c>
+      <c r="B296" s="8" t="inlineStr">
+        <is>
+          <t>შპს  როტო პრინტი</t>
+        </is>
+      </c>
+      <c r="C296" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D296" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E296" s="7" t="inlineStr">
+        <is>
+          <t>5,105</t>
+        </is>
+      </c>
+      <c r="F296" s="7" t="inlineStr">
+        <is>
+          <t>32.8%</t>
+        </is>
+      </c>
+      <c r="G296" s="7" t="inlineStr">
+        <is>
+          <t>2,347</t>
+        </is>
+      </c>
+      <c r="H296" s="7" t="inlineStr">
+        <is>
+          <t>46.0%</t>
+        </is>
+      </c>
+      <c r="I296" s="7" t="inlineStr">
+        <is>
+          <t>1,795</t>
+        </is>
+      </c>
+      <c r="J296" s="7" t="inlineStr">
+        <is>
+          <t>3,935</t>
+        </is>
+      </c>
+      <c r="K296" s="7" t="inlineStr">
+        <is>
+          <t>3,359</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="5" t="inlineStr">
+        <is>
+          <t>405314645</t>
+        </is>
+      </c>
+      <c r="B297" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯამპლასტი</t>
+        </is>
+      </c>
+      <c r="C297" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D297" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E297" s="5" t="inlineStr">
+        <is>
+          <t>5,127</t>
+        </is>
+      </c>
+      <c r="F297" s="5" t="inlineStr">
+        <is>
+          <t>-3.1%</t>
+        </is>
+      </c>
+      <c r="G297" s="5" t="inlineStr">
+        <is>
+          <t>744</t>
+        </is>
+      </c>
+      <c r="H297" s="5" t="inlineStr">
+        <is>
+          <t>14.5%</t>
+        </is>
+      </c>
+      <c r="I297" s="5" t="inlineStr">
+        <is>
+          <t>-1,026</t>
+        </is>
+      </c>
+      <c r="J297" s="5" t="inlineStr">
+        <is>
+          <t>12,515</t>
+        </is>
+      </c>
+      <c r="K297" s="5" t="inlineStr">
+        <is>
+          <t>-6,389</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="7" t="inlineStr">
+        <is>
+          <t>412764762</t>
+        </is>
+      </c>
+      <c r="B298" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზეემი</t>
+        </is>
+      </c>
+      <c r="C298" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D298" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E298" s="7" t="inlineStr">
+        <is>
+          <t>5,151</t>
+        </is>
+      </c>
+      <c r="F298" s="7" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="G298" s="7" t="inlineStr">
+        <is>
+          <t>-42</t>
+        </is>
+      </c>
+      <c r="H298" s="7" t="inlineStr">
+        <is>
+          <t>-0.8%</t>
+        </is>
+      </c>
+      <c r="I298" s="7" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="J298" s="7" t="inlineStr">
+        <is>
+          <t>1,265</t>
+        </is>
+      </c>
+      <c r="K298" s="7" t="inlineStr">
+        <is>
+          <t>-277</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="5" t="inlineStr">
+        <is>
+          <t>406126552</t>
+        </is>
+      </c>
+      <c r="B299" s="6" t="inlineStr">
+        <is>
+          <t>შპს პოლიმერ პლასტი</t>
+        </is>
+      </c>
+      <c r="C299" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D299" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E299" s="5" t="inlineStr">
+        <is>
+          <t>5,162</t>
+        </is>
+      </c>
+      <c r="F299" s="5" t="inlineStr">
+        <is>
+          <t>-14.1%</t>
+        </is>
+      </c>
+      <c r="G299" s="5" t="inlineStr">
+        <is>
+          <t>1,915</t>
+        </is>
+      </c>
+      <c r="H299" s="5" t="inlineStr">
+        <is>
+          <t>37.1%</t>
+        </is>
+      </c>
+      <c r="I299" s="5" t="inlineStr">
+        <is>
+          <t>1,521</t>
+        </is>
+      </c>
+      <c r="J299" s="5" t="inlineStr">
+        <is>
+          <t>2,736</t>
+        </is>
+      </c>
+      <c r="K299" s="5" t="inlineStr">
+        <is>
+          <t>2,492</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="7" t="inlineStr">
+        <is>
+          <t>206250028</t>
+        </is>
+      </c>
+      <c r="B300" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლორდი</t>
+        </is>
+      </c>
+      <c r="C300" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D300" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E300" s="7" t="inlineStr">
+        <is>
+          <t>5,248</t>
+        </is>
+      </c>
+      <c r="F300" s="7" t="inlineStr">
+        <is>
+          <t>-8.9%</t>
+        </is>
+      </c>
+      <c r="G300" s="7" t="inlineStr">
+        <is>
+          <t>923</t>
+        </is>
+      </c>
+      <c r="H300" s="7" t="inlineStr">
+        <is>
+          <t>17.6%</t>
+        </is>
+      </c>
+      <c r="I300" s="7" t="inlineStr">
+        <is>
+          <t>345</t>
+        </is>
+      </c>
+      <c r="J300" s="7" t="inlineStr">
+        <is>
+          <t>8,008</t>
+        </is>
+      </c>
+      <c r="K300" s="7" t="inlineStr">
+        <is>
+          <t>3,736</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="5" t="inlineStr">
+        <is>
+          <t>416297233</t>
+        </is>
+      </c>
+      <c r="B301" s="6" t="inlineStr">
+        <is>
+          <t>შპს TURKO</t>
+        </is>
+      </c>
+      <c r="C301" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D301" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E301" s="5" t="inlineStr">
+        <is>
+          <t>5,281</t>
+        </is>
+      </c>
+      <c r="F301" s="5" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="G301" s="5" t="inlineStr">
+        <is>
+          <t>1,190</t>
+        </is>
+      </c>
+      <c r="H301" s="5" t="inlineStr">
+        <is>
+          <t>22.5%</t>
+        </is>
+      </c>
+      <c r="I301" s="5" t="inlineStr">
+        <is>
+          <t>974</t>
+        </is>
+      </c>
+      <c r="J301" s="5" t="inlineStr">
+        <is>
+          <t>6,544</t>
+        </is>
+      </c>
+      <c r="K301" s="5" t="inlineStr">
+        <is>
+          <t>4,605</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="7" t="inlineStr">
+        <is>
+          <t>401954578</t>
+        </is>
+      </c>
+      <c r="B302" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქერვან ამბალაჟ მათბააჯილიქ სანაი ვე თიჯარეთის წარმომადგენლობა საქართველოში</t>
+        </is>
+      </c>
+      <c r="C302" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D302" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E302" s="7" t="inlineStr">
+        <is>
+          <t>5,284</t>
+        </is>
+      </c>
+      <c r="F302" s="7" t="inlineStr">
+        <is>
+          <t>-13.2%</t>
+        </is>
+      </c>
+      <c r="G302" s="7" t="inlineStr">
+        <is>
+          <t>821</t>
+        </is>
+      </c>
+      <c r="H302" s="7" t="inlineStr">
+        <is>
+          <t>15.5%</t>
+        </is>
+      </c>
+      <c r="I302" s="7" t="inlineStr">
+        <is>
+          <t>786</t>
+        </is>
+      </c>
+      <c r="J302" s="7" t="inlineStr">
+        <is>
+          <t>4,189</t>
+        </is>
+      </c>
+      <c r="K302" s="7" t="inlineStr">
+        <is>
+          <t>4,005</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="5" t="inlineStr">
+        <is>
+          <t>231289076</t>
+        </is>
+      </c>
+      <c r="B303" s="6" t="inlineStr">
+        <is>
+          <t>შპს AIDIN CARPET</t>
+        </is>
+      </c>
+      <c r="C303" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D303" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E303" s="5" t="inlineStr">
+        <is>
+          <t>5,322</t>
+        </is>
+      </c>
+      <c r="F303" s="5" t="inlineStr">
+        <is>
+          <t>68.5%</t>
+        </is>
+      </c>
+      <c r="G303" s="5" t="inlineStr">
+        <is>
+          <t>1,112</t>
+        </is>
+      </c>
+      <c r="H303" s="5" t="inlineStr">
+        <is>
+          <t>20.9%</t>
+        </is>
+      </c>
+      <c r="I303" s="5" t="inlineStr">
+        <is>
+          <t>853</t>
+        </is>
+      </c>
+      <c r="J303" s="5" t="inlineStr">
+        <is>
+          <t>10,384</t>
+        </is>
+      </c>
+      <c r="K303" s="5" t="inlineStr">
+        <is>
+          <t>5,210</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="7" t="inlineStr">
+        <is>
+          <t>205035825</t>
+        </is>
+      </c>
+      <c r="B304" s="8" t="inlineStr">
+        <is>
+          <t>შპს სი-თი-ი</t>
+        </is>
+      </c>
+      <c r="C304" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D304" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E304" s="7" t="inlineStr">
+        <is>
+          <t>5,344</t>
+        </is>
+      </c>
+      <c r="F304" s="7" t="inlineStr">
+        <is>
+          <t>6.2%</t>
+        </is>
+      </c>
+      <c r="G304" s="7" t="inlineStr">
+        <is>
+          <t>418</t>
+        </is>
+      </c>
+      <c r="H304" s="7" t="inlineStr">
+        <is>
+          <t>7.8%</t>
+        </is>
+      </c>
+      <c r="I304" s="7" t="inlineStr">
+        <is>
+          <t>190</t>
+        </is>
+      </c>
+      <c r="J304" s="7" t="inlineStr">
+        <is>
+          <t>6,056</t>
+        </is>
+      </c>
+      <c r="K304" s="7" t="inlineStr">
+        <is>
+          <t>5,746</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="5" t="inlineStr">
+        <is>
+          <t>405213308</t>
+        </is>
+      </c>
+      <c r="B305" s="6" t="inlineStr">
+        <is>
+          <t>შპს თბილკლიმატ +</t>
+        </is>
+      </c>
+      <c r="C305" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D305" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E305" s="5" t="inlineStr">
+        <is>
+          <t>5,401</t>
+        </is>
+      </c>
+      <c r="F305" s="5" t="inlineStr">
+        <is>
+          <t>44.6%</t>
+        </is>
+      </c>
+      <c r="G305" s="5" t="inlineStr">
+        <is>
+          <t>1,701</t>
+        </is>
+      </c>
+      <c r="H305" s="5" t="inlineStr">
+        <is>
+          <t>31.5%</t>
+        </is>
+      </c>
+      <c r="I305" s="5" t="inlineStr">
+        <is>
+          <t>1,544</t>
+        </is>
+      </c>
+      <c r="J305" s="5" t="inlineStr">
+        <is>
+          <t>7,461</t>
+        </is>
+      </c>
+      <c r="K305" s="5" t="inlineStr">
+        <is>
+          <t>6,729</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="7" t="inlineStr">
+        <is>
+          <t>208173723</t>
+        </is>
+      </c>
+      <c r="B306" s="8" t="inlineStr">
+        <is>
+          <t>შპს წუნდა</t>
+        </is>
+      </c>
+      <c r="C306" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D306" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E306" s="7" t="inlineStr">
+        <is>
+          <t>5,427</t>
+        </is>
+      </c>
+      <c r="F306" s="7" t="inlineStr">
+        <is>
+          <t>20.7%</t>
+        </is>
+      </c>
+      <c r="G306" s="7" t="inlineStr">
+        <is>
+          <t>1,866</t>
+        </is>
+      </c>
+      <c r="H306" s="7" t="inlineStr">
+        <is>
+          <t>34.4%</t>
+        </is>
+      </c>
+      <c r="I306" s="7" t="inlineStr">
+        <is>
+          <t>1,598</t>
+        </is>
+      </c>
+      <c r="J306" s="7" t="inlineStr">
+        <is>
+          <t>9,064</t>
+        </is>
+      </c>
+      <c r="K306" s="7" t="inlineStr">
+        <is>
+          <t>9,064</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="5" t="inlineStr">
+        <is>
+          <t>434184937</t>
+        </is>
+      </c>
+      <c r="B307" s="6" t="inlineStr">
+        <is>
+          <t>შპს სუპერ-გეო 2023</t>
+        </is>
+      </c>
+      <c r="C307" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D307" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E307" s="5" t="inlineStr">
+        <is>
+          <t>5,456</t>
+        </is>
+      </c>
+      <c r="F307" s="5" t="inlineStr">
+        <is>
+          <t>86.7%</t>
+        </is>
+      </c>
+      <c r="G307" s="5" t="inlineStr">
+        <is>
+          <t>464</t>
+        </is>
+      </c>
+      <c r="H307" s="5" t="inlineStr">
+        <is>
+          <t>8.5%</t>
+        </is>
+      </c>
+      <c r="I307" s="5" t="inlineStr">
+        <is>
+          <t>194</t>
+        </is>
+      </c>
+      <c r="J307" s="5" t="inlineStr">
+        <is>
+          <t>4,547</t>
+        </is>
+      </c>
+      <c r="K307" s="5" t="inlineStr">
+        <is>
+          <t>438</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="7" t="inlineStr">
+        <is>
+          <t>406198421</t>
+        </is>
+      </c>
+      <c r="B308" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეფეფ გროუფ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C308" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D308" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E308" s="7" t="inlineStr">
+        <is>
+          <t>5,490</t>
+        </is>
+      </c>
+      <c r="F308" s="7" t="inlineStr">
+        <is>
+          <t>-9.5%</t>
+        </is>
+      </c>
+      <c r="G308" s="7" t="inlineStr">
+        <is>
+          <t>-878</t>
+        </is>
+      </c>
+      <c r="H308" s="7" t="inlineStr">
+        <is>
+          <t>-16.0%</t>
+        </is>
+      </c>
+      <c r="I308" s="7" t="inlineStr">
+        <is>
+          <t>-571</t>
+        </is>
+      </c>
+      <c r="J308" s="7" t="inlineStr">
+        <is>
+          <t>6,377</t>
+        </is>
+      </c>
+      <c r="K308" s="7" t="inlineStr">
+        <is>
+          <t>919</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="5" t="inlineStr">
+        <is>
+          <t>412746827</t>
+        </is>
+      </c>
+      <c r="B309" s="6" t="inlineStr">
+        <is>
+          <t>შპს არდი</t>
+        </is>
+      </c>
+      <c r="C309" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D309" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E309" s="5" t="inlineStr">
+        <is>
+          <t>5,509</t>
+        </is>
+      </c>
+      <c r="F309" s="5" t="inlineStr">
+        <is>
+          <t>-6.3%</t>
+        </is>
+      </c>
+      <c r="G309" s="5" t="inlineStr">
+        <is>
+          <t>832</t>
+        </is>
+      </c>
+      <c r="H309" s="5" t="inlineStr">
+        <is>
+          <t>15.1%</t>
+        </is>
+      </c>
+      <c r="I309" s="5" t="inlineStr">
+        <is>
+          <t>815</t>
+        </is>
+      </c>
+      <c r="J309" s="5" t="inlineStr">
+        <is>
+          <t>4,057</t>
+        </is>
+      </c>
+      <c r="K309" s="5" t="inlineStr">
+        <is>
+          <t>3,828</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="7" t="inlineStr">
+        <is>
+          <t>204567414</t>
+        </is>
+      </c>
+      <c r="B310" s="8" t="inlineStr">
+        <is>
+          <t>შპს აი სი ემ ჯი</t>
+        </is>
+      </c>
+      <c r="C310" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D310" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E310" s="7" t="inlineStr">
+        <is>
+          <t>5,510</t>
+        </is>
+      </c>
+      <c r="F310" s="7" t="inlineStr">
+        <is>
+          <t>70.3%</t>
+        </is>
+      </c>
+      <c r="G310" s="7" t="inlineStr">
+        <is>
+          <t>547</t>
+        </is>
+      </c>
+      <c r="H310" s="7" t="inlineStr">
+        <is>
+          <t>9.9%</t>
+        </is>
+      </c>
+      <c r="I310" s="7" t="inlineStr">
+        <is>
+          <t>472</t>
+        </is>
+      </c>
+      <c r="J310" s="7" t="inlineStr">
+        <is>
+          <t>1,428</t>
+        </is>
+      </c>
+      <c r="K310" s="7" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="5" t="inlineStr">
+        <is>
+          <t>400014248</t>
+        </is>
+      </c>
+      <c r="B311" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეთკა</t>
+        </is>
+      </c>
+      <c r="C311" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D311" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E311" s="5" t="inlineStr">
+        <is>
+          <t>5,563</t>
+        </is>
+      </c>
+      <c r="F311" s="5" t="inlineStr">
+        <is>
+          <t>-3.9%</t>
+        </is>
+      </c>
+      <c r="G311" s="5" t="inlineStr">
+        <is>
+          <t>680</t>
+        </is>
+      </c>
+      <c r="H311" s="5" t="inlineStr">
+        <is>
+          <t>12.2%</t>
+        </is>
+      </c>
+      <c r="I311" s="5" t="inlineStr">
+        <is>
+          <t>672</t>
+        </is>
+      </c>
+      <c r="J311" s="5" t="inlineStr">
+        <is>
+          <t>4,413</t>
+        </is>
+      </c>
+      <c r="K311" s="5" t="inlineStr">
+        <is>
+          <t>4,073</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="7" t="inlineStr">
+        <is>
+          <t>405506402</t>
+        </is>
+      </c>
+      <c r="B312" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზეემ სთოუნ</t>
+        </is>
+      </c>
+      <c r="C312" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D312" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E312" s="7" t="inlineStr">
+        <is>
+          <t>5,686</t>
+        </is>
+      </c>
+      <c r="F312" s="7" t="inlineStr">
+        <is>
+          <t>175.2%</t>
+        </is>
+      </c>
+      <c r="G312" s="7" t="inlineStr">
+        <is>
+          <t>346</t>
+        </is>
+      </c>
+      <c r="H312" s="7" t="inlineStr">
+        <is>
+          <t>6.1%</t>
+        </is>
+      </c>
+      <c r="I312" s="7" t="inlineStr">
+        <is>
+          <t>359</t>
+        </is>
+      </c>
+      <c r="J312" s="7" t="inlineStr">
+        <is>
+          <t>3,134</t>
+        </is>
+      </c>
+      <c r="K312" s="7" t="inlineStr">
+        <is>
+          <t>-71</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="5" t="inlineStr">
+        <is>
+          <t>445569965</t>
+        </is>
+      </c>
+      <c r="B313" s="6" t="inlineStr">
+        <is>
+          <t>შპს მტ გრუპი</t>
+        </is>
+      </c>
+      <c r="C313" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D313" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E313" s="5" t="inlineStr">
+        <is>
+          <t>5,747</t>
+        </is>
+      </c>
+      <c r="F313" s="5" t="inlineStr">
+        <is>
+          <t>25.4%</t>
+        </is>
+      </c>
+      <c r="G313" s="5" t="inlineStr">
+        <is>
+          <t>1,187</t>
+        </is>
+      </c>
+      <c r="H313" s="5" t="inlineStr">
+        <is>
+          <t>20.7%</t>
+        </is>
+      </c>
+      <c r="I313" s="5" t="inlineStr">
+        <is>
+          <t>928</t>
+        </is>
+      </c>
+      <c r="J313" s="5" t="inlineStr">
+        <is>
+          <t>7,160</t>
+        </is>
+      </c>
+      <c r="K313" s="5" t="inlineStr">
+        <is>
+          <t>3,904</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="7" t="inlineStr">
+        <is>
+          <t>445574003</t>
+        </is>
+      </c>
+      <c r="B314" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქართლი ტექსტილი</t>
+        </is>
+      </c>
+      <c r="C314" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D314" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E314" s="7" t="inlineStr">
+        <is>
+          <t>5,771</t>
+        </is>
+      </c>
+      <c r="F314" s="7" t="inlineStr">
+        <is>
+          <t>-71.8%</t>
+        </is>
+      </c>
+      <c r="G314" s="7" t="inlineStr">
+        <is>
+          <t>428</t>
+        </is>
+      </c>
+      <c r="H314" s="7" t="inlineStr">
+        <is>
+          <t>7.4%</t>
+        </is>
+      </c>
+      <c r="I314" s="7" t="inlineStr">
+        <is>
+          <t>9,268</t>
+        </is>
+      </c>
+      <c r="J314" s="7" t="inlineStr">
+        <is>
+          <t>10,888</t>
+        </is>
+      </c>
+      <c r="K314" s="7" t="inlineStr">
+        <is>
+          <t>725</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="5" t="inlineStr">
+        <is>
+          <t>212921999</t>
+        </is>
+      </c>
+      <c r="B315" s="6" t="inlineStr">
+        <is>
+          <t>შპს GEORGIAN HUASHUN INTERNATIONAL INDUSTRIAL INVESTMENT GROUP LTD</t>
+        </is>
+      </c>
+      <c r="C315" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D315" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E315" s="5" t="inlineStr">
+        <is>
+          <t>5,783</t>
+        </is>
+      </c>
+      <c r="F315" s="5" t="inlineStr">
+        <is>
+          <t>52.6%</t>
+        </is>
+      </c>
+      <c r="G315" s="5" t="inlineStr">
+        <is>
+          <t>2,894</t>
+        </is>
+      </c>
+      <c r="H315" s="5" t="inlineStr">
+        <is>
+          <t>50.0%</t>
+        </is>
+      </c>
+      <c r="I315" s="5" t="inlineStr">
+        <is>
+          <t>246</t>
+        </is>
+      </c>
+      <c r="J315" s="5" t="inlineStr">
+        <is>
+          <t>102,757</t>
+        </is>
+      </c>
+      <c r="K315" s="5" t="inlineStr">
+        <is>
+          <t>40,371</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="7" t="inlineStr">
+        <is>
+          <t>400406342</t>
+        </is>
+      </c>
+      <c r="B316" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვოლტა ენერჯი სოლუშენს</t>
+        </is>
+      </c>
+      <c r="C316" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D316" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E316" s="7" t="inlineStr">
+        <is>
+          <t>5,794</t>
+        </is>
+      </c>
+      <c r="F316" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G316" s="7" t="inlineStr">
+        <is>
+          <t>5,544</t>
+        </is>
+      </c>
+      <c r="H316" s="7" t="inlineStr">
+        <is>
+          <t>95.7%</t>
+        </is>
+      </c>
+      <c r="I316" s="7" t="inlineStr">
+        <is>
+          <t>5,533</t>
+        </is>
+      </c>
+      <c r="J316" s="7" t="inlineStr">
+        <is>
+          <t>5,930</t>
+        </is>
+      </c>
+      <c r="K316" s="7" t="inlineStr">
+        <is>
+          <t>5,557</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="5" t="inlineStr">
+        <is>
+          <t>245419033</t>
+        </is>
+      </c>
+      <c r="B317" s="6" t="inlineStr">
+        <is>
+          <t>შპს უნივერსალი</t>
+        </is>
+      </c>
+      <c r="C317" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D317" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E317" s="5" t="inlineStr">
+        <is>
+          <t>5,797</t>
+        </is>
+      </c>
+      <c r="F317" s="5" t="inlineStr">
+        <is>
+          <t>11.1%</t>
+        </is>
+      </c>
+      <c r="G317" s="5" t="inlineStr">
+        <is>
+          <t>1,003</t>
+        </is>
+      </c>
+      <c r="H317" s="5" t="inlineStr">
+        <is>
+          <t>17.3%</t>
+        </is>
+      </c>
+      <c r="I317" s="5" t="inlineStr">
+        <is>
+          <t>823</t>
+        </is>
+      </c>
+      <c r="J317" s="5" t="inlineStr">
+        <is>
+          <t>4,704</t>
+        </is>
+      </c>
+      <c r="K317" s="5" t="inlineStr">
+        <is>
+          <t>2,165</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="7" t="inlineStr">
+        <is>
+          <t>205029351</t>
+        </is>
+      </c>
+      <c r="B318" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯითიეს ელექტრონიქსი</t>
+        </is>
+      </c>
+      <c r="C318" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D318" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E318" s="7" t="inlineStr">
+        <is>
+          <t>5,798</t>
+        </is>
+      </c>
+      <c r="F318" s="7" t="inlineStr">
+        <is>
+          <t>1.0%</t>
+        </is>
+      </c>
+      <c r="G318" s="7" t="inlineStr">
+        <is>
+          <t>1,013</t>
+        </is>
+      </c>
+      <c r="H318" s="7" t="inlineStr">
+        <is>
+          <t>17.5%</t>
+        </is>
+      </c>
+      <c r="I318" s="7" t="inlineStr">
+        <is>
+          <t>605</t>
+        </is>
+      </c>
+      <c r="J318" s="7" t="inlineStr">
+        <is>
+          <t>3,406</t>
+        </is>
+      </c>
+      <c r="K318" s="7" t="inlineStr">
+        <is>
+          <t>444</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="5" t="inlineStr">
+        <is>
+          <t>421272893</t>
+        </is>
+      </c>
+      <c r="B319" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქირსა</t>
+        </is>
+      </c>
+      <c r="C319" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D319" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E319" s="5" t="inlineStr">
+        <is>
+          <t>5,817</t>
+        </is>
+      </c>
+      <c r="F319" s="5" t="inlineStr">
+        <is>
+          <t>-15.2%</t>
+        </is>
+      </c>
+      <c r="G319" s="5" t="inlineStr">
+        <is>
+          <t>274</t>
+        </is>
+      </c>
+      <c r="H319" s="5" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="I319" s="5" t="inlineStr">
+        <is>
+          <t>256</t>
+        </is>
+      </c>
+      <c r="J319" s="5" t="inlineStr">
+        <is>
+          <t>4,016</t>
+        </is>
+      </c>
+      <c r="K319" s="5" t="inlineStr">
+        <is>
+          <t>1,625</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="7" t="inlineStr">
+        <is>
+          <t>405453272</t>
+        </is>
+      </c>
+      <c r="B320" s="8" t="inlineStr">
+        <is>
+          <t>სს დაკო პაკ</t>
+        </is>
+      </c>
+      <c r="C320" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D320" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E320" s="7" t="inlineStr">
+        <is>
+          <t>5,852</t>
+        </is>
+      </c>
+      <c r="F320" s="7" t="inlineStr">
+        <is>
+          <t>18.1%</t>
+        </is>
+      </c>
+      <c r="G320" s="7" t="inlineStr">
+        <is>
+          <t>1,025</t>
+        </is>
+      </c>
+      <c r="H320" s="7" t="inlineStr">
+        <is>
+          <t>17.5%</t>
+        </is>
+      </c>
+      <c r="I320" s="7" t="inlineStr">
+        <is>
+          <t>727</t>
+        </is>
+      </c>
+      <c r="J320" s="7" t="inlineStr">
+        <is>
+          <t>3,526</t>
+        </is>
+      </c>
+      <c r="K320" s="7" t="inlineStr">
+        <is>
+          <t>1,791</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="5" t="inlineStr">
+        <is>
+          <t>405003188</t>
+        </is>
+      </c>
+      <c r="B321" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლაილა 2013</t>
+        </is>
+      </c>
+      <c r="C321" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D321" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E321" s="5" t="inlineStr">
+        <is>
+          <t>5,879</t>
+        </is>
+      </c>
+      <c r="F321" s="5" t="inlineStr">
+        <is>
+          <t>-6.3%</t>
+        </is>
+      </c>
+      <c r="G321" s="5" t="inlineStr">
+        <is>
+          <t>439</t>
+        </is>
+      </c>
+      <c r="H321" s="5" t="inlineStr">
+        <is>
+          <t>7.5%</t>
+        </is>
+      </c>
+      <c r="I321" s="5" t="inlineStr">
+        <is>
+          <t>212</t>
+        </is>
+      </c>
+      <c r="J321" s="5" t="inlineStr">
+        <is>
+          <t>2,047</t>
+        </is>
+      </c>
+      <c r="K321" s="5" t="inlineStr">
+        <is>
+          <t>477</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="7" t="inlineStr">
+        <is>
+          <t>446970537</t>
+        </is>
+      </c>
+      <c r="B322" s="8" t="inlineStr">
+        <is>
+          <t>შპს დრუჟბა</t>
+        </is>
+      </c>
+      <c r="C322" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D322" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E322" s="7" t="inlineStr">
+        <is>
+          <t>5,887</t>
+        </is>
+      </c>
+      <c r="F322" s="7" t="inlineStr">
+        <is>
+          <t>50.2%</t>
+        </is>
+      </c>
+      <c r="G322" s="7" t="inlineStr">
+        <is>
+          <t>1,304</t>
+        </is>
+      </c>
+      <c r="H322" s="7" t="inlineStr">
+        <is>
+          <t>22.1%</t>
+        </is>
+      </c>
+      <c r="I322" s="7" t="inlineStr">
+        <is>
+          <t>925</t>
+        </is>
+      </c>
+      <c r="J322" s="7" t="inlineStr">
+        <is>
+          <t>4,304</t>
+        </is>
+      </c>
+      <c r="K322" s="7" t="inlineStr">
+        <is>
+          <t>1,388</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="5" t="inlineStr">
+        <is>
+          <t>445430285</t>
+        </is>
+      </c>
+      <c r="B323" s="6" t="inlineStr">
+        <is>
+          <t>შპს  იმპექსი</t>
+        </is>
+      </c>
+      <c r="C323" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D323" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E323" s="5" t="inlineStr">
+        <is>
+          <t>5,894</t>
+        </is>
+      </c>
+      <c r="F323" s="5" t="inlineStr">
+        <is>
+          <t>79.5%</t>
+        </is>
+      </c>
+      <c r="G323" s="5" t="inlineStr">
+        <is>
+          <t>772</t>
+        </is>
+      </c>
+      <c r="H323" s="5" t="inlineStr">
+        <is>
+          <t>13.1%</t>
+        </is>
+      </c>
+      <c r="I323" s="5" t="inlineStr">
+        <is>
+          <t>738</t>
+        </is>
+      </c>
+      <c r="J323" s="5" t="inlineStr">
+        <is>
+          <t>2,029</t>
+        </is>
+      </c>
+      <c r="K323" s="5" t="inlineStr">
+        <is>
+          <t>1,469</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="7" t="inlineStr">
+        <is>
+          <t>400138374</t>
+        </is>
+      </c>
+      <c r="B324" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლილუტა</t>
+        </is>
+      </c>
+      <c r="C324" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D324" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E324" s="7" t="inlineStr">
+        <is>
+          <t>5,949</t>
+        </is>
+      </c>
+      <c r="F324" s="7" t="inlineStr">
+        <is>
+          <t>32.7%</t>
+        </is>
+      </c>
+      <c r="G324" s="7" t="inlineStr">
+        <is>
+          <t>2,022</t>
+        </is>
+      </c>
+      <c r="H324" s="7" t="inlineStr">
+        <is>
+          <t>34.0%</t>
+        </is>
+      </c>
+      <c r="I324" s="7" t="inlineStr">
+        <is>
+          <t>1,605</t>
+        </is>
+      </c>
+      <c r="J324" s="7" t="inlineStr">
+        <is>
+          <t>7,080</t>
+        </is>
+      </c>
+      <c r="K324" s="7" t="inlineStr">
+        <is>
+          <t>2,448</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="5" t="inlineStr">
+        <is>
+          <t>406138923</t>
+        </is>
+      </c>
+      <c r="B325" s="6" t="inlineStr">
+        <is>
+          <t>შპს ევრო გრუპ</t>
+        </is>
+      </c>
+      <c r="C325" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D325" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E325" s="5" t="inlineStr">
+        <is>
+          <t>5,955</t>
+        </is>
+      </c>
+      <c r="F325" s="5" t="inlineStr">
+        <is>
+          <t>27.7%</t>
+        </is>
+      </c>
+      <c r="G325" s="5" t="inlineStr">
+        <is>
+          <t>974</t>
+        </is>
+      </c>
+      <c r="H325" s="5" t="inlineStr">
+        <is>
+          <t>16.4%</t>
+        </is>
+      </c>
+      <c r="I325" s="5" t="inlineStr">
+        <is>
+          <t>941</t>
+        </is>
+      </c>
+      <c r="J325" s="5" t="inlineStr">
+        <is>
+          <t>3,058</t>
+        </is>
+      </c>
+      <c r="K325" s="5" t="inlineStr">
+        <is>
+          <t>2,761</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="7" t="inlineStr">
+        <is>
+          <t>427739940</t>
+        </is>
+      </c>
+      <c r="B326" s="8" t="inlineStr">
+        <is>
+          <t>შპს საწირე ტექსტილი</t>
+        </is>
+      </c>
+      <c r="C326" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D326" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E326" s="7" t="inlineStr">
+        <is>
+          <t>5,972</t>
+        </is>
+      </c>
+      <c r="F326" s="7" t="inlineStr">
+        <is>
+          <t>23.7%</t>
+        </is>
+      </c>
+      <c r="G326" s="7" t="inlineStr">
+        <is>
+          <t>363</t>
+        </is>
+      </c>
+      <c r="H326" s="7" t="inlineStr">
+        <is>
+          <t>6.1%</t>
+        </is>
+      </c>
+      <c r="I326" s="7" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="J326" s="7" t="inlineStr">
+        <is>
+          <t>9,893</t>
+        </is>
+      </c>
+      <c r="K326" s="7" t="inlineStr">
+        <is>
+          <t>3,142</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="5" t="inlineStr">
+        <is>
+          <t>405229603</t>
+        </is>
+      </c>
+      <c r="B327" s="6" t="inlineStr">
+        <is>
+          <t>შპს  გ . დ პლასტი</t>
+        </is>
+      </c>
+      <c r="C327" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D327" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E327" s="5" t="inlineStr">
+        <is>
+          <t>6,025</t>
+        </is>
+      </c>
+      <c r="F327" s="5" t="inlineStr">
+        <is>
+          <t>-6.3%</t>
+        </is>
+      </c>
+      <c r="G327" s="5" t="inlineStr">
+        <is>
+          <t>1,182</t>
+        </is>
+      </c>
+      <c r="H327" s="5" t="inlineStr">
+        <is>
+          <t>19.6%</t>
+        </is>
+      </c>
+      <c r="I327" s="5" t="inlineStr">
+        <is>
+          <t>1,109</t>
+        </is>
+      </c>
+      <c r="J327" s="5" t="inlineStr">
+        <is>
+          <t>10,544</t>
+        </is>
+      </c>
+      <c r="K327" s="5" t="inlineStr">
+        <is>
+          <t>4,431</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="7" t="inlineStr">
+        <is>
+          <t>406056440</t>
+        </is>
+      </c>
+      <c r="B328" s="8" t="inlineStr">
+        <is>
+          <t>შპს ECOMIX</t>
+        </is>
+      </c>
+      <c r="C328" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D328" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E328" s="7" t="inlineStr">
+        <is>
+          <t>6,025</t>
+        </is>
+      </c>
+      <c r="F328" s="7" t="inlineStr">
+        <is>
+          <t>2.6%</t>
+        </is>
+      </c>
+      <c r="G328" s="7" t="inlineStr">
+        <is>
+          <t>790</t>
+        </is>
+      </c>
+      <c r="H328" s="7" t="inlineStr">
+        <is>
+          <t>13.1%</t>
+        </is>
+      </c>
+      <c r="I328" s="7" t="inlineStr">
+        <is>
+          <t>700</t>
+        </is>
+      </c>
+      <c r="J328" s="7" t="inlineStr">
+        <is>
+          <t>4,738</t>
+        </is>
+      </c>
+      <c r="K328" s="7" t="inlineStr">
+        <is>
+          <t>2,258</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="5" t="inlineStr">
+        <is>
+          <t>206341500</t>
+        </is>
+      </c>
+      <c r="B329" s="6" t="inlineStr">
+        <is>
+          <t>შპს ატლას კორპ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C329" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D329" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E329" s="5" t="inlineStr">
+        <is>
+          <t>6,096</t>
+        </is>
+      </c>
+      <c r="F329" s="5" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="G329" s="5" t="inlineStr">
+        <is>
+          <t>1,622</t>
+        </is>
+      </c>
+      <c r="H329" s="5" t="inlineStr">
+        <is>
+          <t>26.6%</t>
+        </is>
+      </c>
+      <c r="I329" s="5" t="inlineStr">
+        <is>
+          <t>1,616</t>
+        </is>
+      </c>
+      <c r="J329" s="5" t="inlineStr">
+        <is>
+          <t>4,458</t>
+        </is>
+      </c>
+      <c r="K329" s="5" t="inlineStr">
+        <is>
+          <t>3,593</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="7" t="inlineStr">
+        <is>
+          <t>204436994</t>
+        </is>
+      </c>
+      <c r="B330" s="8" t="inlineStr">
+        <is>
+          <t>შპს სოფთმასტერი</t>
+        </is>
+      </c>
+      <c r="C330" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D330" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E330" s="7" t="inlineStr">
+        <is>
+          <t>6,107</t>
+        </is>
+      </c>
+      <c r="F330" s="7" t="inlineStr">
+        <is>
+          <t>75.1%</t>
+        </is>
+      </c>
+      <c r="G330" s="7" t="inlineStr">
+        <is>
+          <t>307</t>
+        </is>
+      </c>
+      <c r="H330" s="7" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
+      </c>
+      <c r="I330" s="7" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="J330" s="7" t="inlineStr">
+        <is>
+          <t>10,016</t>
+        </is>
+      </c>
+      <c r="K330" s="7" t="inlineStr">
+        <is>
+          <t>3,217</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="5" t="inlineStr">
+        <is>
+          <t>401965263</t>
+        </is>
+      </c>
+      <c r="B331" s="6" t="inlineStr">
+        <is>
+          <t>შპს უნიფორმა და უსაფრთხოება</t>
+        </is>
+      </c>
+      <c r="C331" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D331" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E331" s="5" t="inlineStr">
+        <is>
+          <t>6,109</t>
+        </is>
+      </c>
+      <c r="F331" s="5" t="inlineStr">
+        <is>
+          <t>48.4%</t>
+        </is>
+      </c>
+      <c r="G331" s="5" t="inlineStr">
+        <is>
+          <t>1,865</t>
+        </is>
+      </c>
+      <c r="H331" s="5" t="inlineStr">
+        <is>
+          <t>30.5%</t>
+        </is>
+      </c>
+      <c r="I331" s="5" t="inlineStr">
+        <is>
+          <t>1,550</t>
+        </is>
+      </c>
+      <c r="J331" s="5" t="inlineStr">
+        <is>
+          <t>5,925</t>
+        </is>
+      </c>
+      <c r="K331" s="5" t="inlineStr">
+        <is>
+          <t>3,957</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="7" t="inlineStr">
+        <is>
+          <t>400066334</t>
+        </is>
+      </c>
+      <c r="B332" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტყუპები</t>
+        </is>
+      </c>
+      <c r="C332" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D332" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E332" s="7" t="inlineStr">
+        <is>
+          <t>6,112</t>
+        </is>
+      </c>
+      <c r="F332" s="7" t="inlineStr">
+        <is>
+          <t>23.6%</t>
+        </is>
+      </c>
+      <c r="G332" s="7" t="inlineStr">
+        <is>
+          <t>1,444</t>
+        </is>
+      </c>
+      <c r="H332" s="7" t="inlineStr">
+        <is>
+          <t>23.6%</t>
+        </is>
+      </c>
+      <c r="I332" s="7" t="inlineStr">
+        <is>
+          <t>904</t>
+        </is>
+      </c>
+      <c r="J332" s="7" t="inlineStr">
+        <is>
+          <t>6,385</t>
+        </is>
+      </c>
+      <c r="K332" s="7" t="inlineStr">
+        <is>
+          <t>2,463</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="5" t="inlineStr">
+        <is>
+          <t>401964255</t>
+        </is>
+      </c>
+      <c r="B333" s="6" t="inlineStr">
+        <is>
+          <t>შპს რაკო</t>
+        </is>
+      </c>
+      <c r="C333" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D333" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E333" s="5" t="inlineStr">
+        <is>
+          <t>6,116</t>
+        </is>
+      </c>
+      <c r="F333" s="5" t="inlineStr">
+        <is>
+          <t>47.1%</t>
+        </is>
+      </c>
+      <c r="G333" s="5" t="inlineStr">
+        <is>
+          <t>1,297</t>
+        </is>
+      </c>
+      <c r="H333" s="5" t="inlineStr">
+        <is>
+          <t>21.2%</t>
+        </is>
+      </c>
+      <c r="I333" s="5" t="inlineStr">
+        <is>
+          <t>1,257</t>
+        </is>
+      </c>
+      <c r="J333" s="5" t="inlineStr">
+        <is>
+          <t>7,805</t>
+        </is>
+      </c>
+      <c r="K333" s="5" t="inlineStr">
+        <is>
+          <t>3,138</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="7" t="inlineStr">
+        <is>
+          <t>401977955</t>
+        </is>
+      </c>
+      <c r="B334" s="8" t="inlineStr">
+        <is>
+          <t>შპს A&amp;S International Group</t>
+        </is>
+      </c>
+      <c r="C334" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D334" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E334" s="7" t="inlineStr">
+        <is>
+          <t>6,133</t>
+        </is>
+      </c>
+      <c r="F334" s="7" t="inlineStr">
+        <is>
+          <t>51.9%</t>
+        </is>
+      </c>
+      <c r="G334" s="7" t="inlineStr">
+        <is>
+          <t>1,274</t>
+        </is>
+      </c>
+      <c r="H334" s="7" t="inlineStr">
+        <is>
+          <t>20.8%</t>
+        </is>
+      </c>
+      <c r="I334" s="7" t="inlineStr">
+        <is>
+          <t>1,051</t>
+        </is>
+      </c>
+      <c r="J334" s="7" t="inlineStr">
+        <is>
+          <t>3,341</t>
+        </is>
+      </c>
+      <c r="K334" s="7" t="inlineStr">
+        <is>
+          <t>2,855</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="5" t="inlineStr">
+        <is>
+          <t>216295541</t>
+        </is>
+      </c>
+      <c r="B335" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ერთობა 98</t>
+        </is>
+      </c>
+      <c r="C335" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D335" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E335" s="5" t="inlineStr">
+        <is>
+          <t>6,176</t>
+        </is>
+      </c>
+      <c r="F335" s="5" t="inlineStr">
+        <is>
+          <t>69.0%</t>
+        </is>
+      </c>
+      <c r="G335" s="5" t="inlineStr">
+        <is>
+          <t>792</t>
+        </is>
+      </c>
+      <c r="H335" s="5" t="inlineStr">
+        <is>
+          <t>12.8%</t>
+        </is>
+      </c>
+      <c r="I335" s="5" t="inlineStr">
+        <is>
+          <t>317</t>
+        </is>
+      </c>
+      <c r="J335" s="5" t="inlineStr">
+        <is>
+          <t>2,919</t>
+        </is>
+      </c>
+      <c r="K335" s="5" t="inlineStr">
+        <is>
+          <t>700</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="7" t="inlineStr">
+        <is>
+          <t>445395518</t>
+        </is>
+      </c>
+      <c r="B336" s="8" t="inlineStr">
+        <is>
+          <t>შპს გარანტი ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C336" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D336" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E336" s="7" t="inlineStr">
+        <is>
+          <t>6,249</t>
+        </is>
+      </c>
+      <c r="F336" s="7" t="inlineStr">
+        <is>
+          <t>0.8%</t>
+        </is>
+      </c>
+      <c r="G336" s="7" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+      <c r="H336" s="7" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="I336" s="7" t="inlineStr">
+        <is>
+          <t>249</t>
+        </is>
+      </c>
+      <c r="J336" s="7" t="inlineStr">
+        <is>
+          <t>4,927</t>
+        </is>
+      </c>
+      <c r="K336" s="7" t="inlineStr">
+        <is>
+          <t>1,162</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="5" t="inlineStr">
+        <is>
+          <t>205282816</t>
+        </is>
+      </c>
+      <c r="B337" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ქარდბოარდი</t>
+        </is>
+      </c>
+      <c r="C337" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D337" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E337" s="5" t="inlineStr">
+        <is>
+          <t>6,287</t>
+        </is>
+      </c>
+      <c r="F337" s="5" t="inlineStr">
+        <is>
+          <t>-12.6%</t>
+        </is>
+      </c>
+      <c r="G337" s="5" t="inlineStr">
+        <is>
+          <t>426</t>
+        </is>
+      </c>
+      <c r="H337" s="5" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="I337" s="5" t="inlineStr">
+        <is>
+          <t>-463</t>
+        </is>
+      </c>
+      <c r="J337" s="5" t="inlineStr">
+        <is>
+          <t>7,493</t>
+        </is>
+      </c>
+      <c r="K337" s="5" t="inlineStr">
+        <is>
+          <t>-1,048</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="7" t="inlineStr">
+        <is>
+          <t>405378755</t>
+        </is>
+      </c>
+      <c r="B338" s="8" t="inlineStr">
+        <is>
+          <t>შპს მარგიო</t>
+        </is>
+      </c>
+      <c r="C338" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D338" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E338" s="7" t="inlineStr">
+        <is>
+          <t>6,351</t>
+        </is>
+      </c>
+      <c r="F338" s="7" t="inlineStr">
+        <is>
+          <t>39.5%</t>
+        </is>
+      </c>
+      <c r="G338" s="7" t="inlineStr">
+        <is>
+          <t>1,058</t>
+        </is>
+      </c>
+      <c r="H338" s="7" t="inlineStr">
+        <is>
+          <t>16.7%</t>
+        </is>
+      </c>
+      <c r="I338" s="7" t="inlineStr">
+        <is>
+          <t>920</t>
+        </is>
+      </c>
+      <c r="J338" s="7" t="inlineStr">
+        <is>
+          <t>4,172</t>
+        </is>
+      </c>
+      <c r="K338" s="7" t="inlineStr">
+        <is>
+          <t>2,504</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="5" t="inlineStr">
+        <is>
+          <t>406392540</t>
+        </is>
+      </c>
+      <c r="B339" s="6" t="inlineStr">
+        <is>
+          <t>შპს ადის ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C339" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D339" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E339" s="5" t="inlineStr">
+        <is>
+          <t>6,400</t>
+        </is>
+      </c>
+      <c r="F339" s="5" t="inlineStr">
+        <is>
+          <t>47.2%</t>
+        </is>
+      </c>
+      <c r="G339" s="5" t="inlineStr">
+        <is>
+          <t>629</t>
+        </is>
+      </c>
+      <c r="H339" s="5" t="inlineStr">
+        <is>
+          <t>9.8%</t>
+        </is>
+      </c>
+      <c r="I339" s="5" t="inlineStr">
+        <is>
+          <t>701</t>
+        </is>
+      </c>
+      <c r="J339" s="5" t="inlineStr">
+        <is>
+          <t>5,229</t>
+        </is>
+      </c>
+      <c r="K339" s="5" t="inlineStr">
+        <is>
+          <t>686</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="7" t="inlineStr">
+        <is>
+          <t>204567174</t>
+        </is>
+      </c>
+      <c r="B340" s="8" t="inlineStr">
+        <is>
+          <t>შპს სიმეტრა</t>
+        </is>
+      </c>
+      <c r="C340" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D340" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E340" s="7" t="inlineStr">
+        <is>
+          <t>6,436</t>
+        </is>
+      </c>
+      <c r="F340" s="7" t="inlineStr">
+        <is>
+          <t>-25.7%</t>
+        </is>
+      </c>
+      <c r="G340" s="7" t="inlineStr">
+        <is>
+          <t>-698</t>
+        </is>
+      </c>
+      <c r="H340" s="7" t="inlineStr">
+        <is>
+          <t>-10.8%</t>
+        </is>
+      </c>
+      <c r="I340" s="7" t="inlineStr">
+        <is>
+          <t>-821</t>
+        </is>
+      </c>
+      <c r="J340" s="7" t="inlineStr">
+        <is>
+          <t>3,624</t>
+        </is>
+      </c>
+      <c r="K340" s="7" t="inlineStr">
+        <is>
+          <t>-479</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="5" t="inlineStr">
+        <is>
+          <t>202236794</t>
+        </is>
+      </c>
+      <c r="B341" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქუთაისის ავტომექანიკური ქარხანა</t>
+        </is>
+      </c>
+      <c r="C341" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D341" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E341" s="5" t="inlineStr">
+        <is>
+          <t>6,490</t>
+        </is>
+      </c>
+      <c r="F341" s="5" t="inlineStr">
+        <is>
+          <t>-9.9%</t>
+        </is>
+      </c>
+      <c r="G341" s="5" t="inlineStr">
+        <is>
+          <t>617</t>
+        </is>
+      </c>
+      <c r="H341" s="5" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="I341" s="5" t="inlineStr">
+        <is>
+          <t>739</t>
+        </is>
+      </c>
+      <c r="J341" s="5" t="inlineStr">
+        <is>
+          <t>16,152</t>
+        </is>
+      </c>
+      <c r="K341" s="5" t="inlineStr">
+        <is>
+          <t>12,879</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="7" t="inlineStr">
+        <is>
+          <t>445423587</t>
+        </is>
+      </c>
+      <c r="B342" s="8" t="inlineStr">
+        <is>
+          <t>შპს ანაგი-მექანიზაცია</t>
+        </is>
+      </c>
+      <c r="C342" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D342" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E342" s="7" t="inlineStr">
+        <is>
+          <t>6,547</t>
+        </is>
+      </c>
+      <c r="F342" s="7" t="inlineStr">
+        <is>
+          <t>20.1%</t>
+        </is>
+      </c>
+      <c r="G342" s="7" t="inlineStr">
+        <is>
+          <t>370</t>
+        </is>
+      </c>
+      <c r="H342" s="7" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="I342" s="7" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="J342" s="7" t="inlineStr">
+        <is>
+          <t>7,461</t>
+        </is>
+      </c>
+      <c r="K342" s="7" t="inlineStr">
+        <is>
+          <t>3,333</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="5" t="inlineStr">
+        <is>
+          <t>426521515</t>
+        </is>
+      </c>
+      <c r="B343" s="6" t="inlineStr">
+        <is>
+          <t>შპს BELLO ბელლო</t>
+        </is>
+      </c>
+      <c r="C343" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D343" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E343" s="5" t="inlineStr">
+        <is>
+          <t>6,747</t>
+        </is>
+      </c>
+      <c r="F343" s="5" t="inlineStr">
+        <is>
+          <t>6.0%</t>
+        </is>
+      </c>
+      <c r="G343" s="5" t="inlineStr">
+        <is>
+          <t>1,387</t>
+        </is>
+      </c>
+      <c r="H343" s="5" t="inlineStr">
+        <is>
+          <t>20.6%</t>
+        </is>
+      </c>
+      <c r="I343" s="5" t="inlineStr">
+        <is>
+          <t>1,049</t>
+        </is>
+      </c>
+      <c r="J343" s="5" t="inlineStr">
+        <is>
+          <t>9,394</t>
+        </is>
+      </c>
+      <c r="K343" s="5" t="inlineStr">
+        <is>
+          <t>7,433</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="7" t="inlineStr">
+        <is>
+          <t>445419930</t>
+        </is>
+      </c>
+      <c r="B344" s="8" t="inlineStr">
+        <is>
+          <t>შპს DIALUX</t>
+        </is>
+      </c>
+      <c r="C344" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D344" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E344" s="7" t="inlineStr">
+        <is>
+          <t>6,834</t>
+        </is>
+      </c>
+      <c r="F344" s="7" t="inlineStr">
+        <is>
+          <t>-1.9%</t>
+        </is>
+      </c>
+      <c r="G344" s="7" t="inlineStr">
+        <is>
+          <t>788</t>
+        </is>
+      </c>
+      <c r="H344" s="7" t="inlineStr">
+        <is>
+          <t>11.5%</t>
+        </is>
+      </c>
+      <c r="I344" s="7" t="inlineStr">
+        <is>
+          <t>568</t>
+        </is>
+      </c>
+      <c r="J344" s="7" t="inlineStr">
+        <is>
+          <t>3,714</t>
+        </is>
+      </c>
+      <c r="K344" s="7" t="inlineStr">
+        <is>
+          <t>1,836</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="5" t="inlineStr">
+        <is>
+          <t>405059573</t>
+        </is>
+      </c>
+      <c r="B345" s="6" t="inlineStr">
+        <is>
+          <t>შპს გრინპაკი</t>
+        </is>
+      </c>
+      <c r="C345" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D345" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E345" s="5" t="inlineStr">
+        <is>
+          <t>6,874</t>
+        </is>
+      </c>
+      <c r="F345" s="5" t="inlineStr">
+        <is>
+          <t>57.5%</t>
+        </is>
+      </c>
+      <c r="G345" s="5" t="inlineStr">
+        <is>
+          <t>3,742</t>
+        </is>
+      </c>
+      <c r="H345" s="5" t="inlineStr">
+        <is>
+          <t>54.4%</t>
+        </is>
+      </c>
+      <c r="I345" s="5" t="inlineStr">
+        <is>
+          <t>3,102</t>
+        </is>
+      </c>
+      <c r="J345" s="5" t="inlineStr">
+        <is>
+          <t>7,790</t>
+        </is>
+      </c>
+      <c r="K345" s="5" t="inlineStr">
+        <is>
+          <t>3,389</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="7" t="inlineStr">
+        <is>
+          <t>204565274</t>
+        </is>
+      </c>
+      <c r="B346" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჰაიდელბერგ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C346" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D346" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E346" s="7" t="inlineStr">
+        <is>
+          <t>6,884</t>
+        </is>
+      </c>
+      <c r="F346" s="7" t="inlineStr">
+        <is>
+          <t>10.5%</t>
+        </is>
+      </c>
+      <c r="G346" s="7" t="inlineStr">
+        <is>
+          <t>1,581</t>
+        </is>
+      </c>
+      <c r="H346" s="7" t="inlineStr">
+        <is>
+          <t>23.0%</t>
+        </is>
+      </c>
+      <c r="I346" s="7" t="inlineStr">
+        <is>
+          <t>1,836</t>
+        </is>
+      </c>
+      <c r="J346" s="7" t="inlineStr">
+        <is>
+          <t>10,902</t>
+        </is>
+      </c>
+      <c r="K346" s="7" t="inlineStr">
+        <is>
+          <t>10,816</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="5" t="inlineStr">
+        <is>
+          <t>401991109</t>
+        </is>
+      </c>
+      <c r="B347" s="6" t="inlineStr">
+        <is>
+          <t>შპს ევრომონტაჟი</t>
+        </is>
+      </c>
+      <c r="C347" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D347" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E347" s="5" t="inlineStr">
+        <is>
+          <t>6,908</t>
+        </is>
+      </c>
+      <c r="F347" s="5" t="inlineStr">
+        <is>
+          <t>73.0%</t>
+        </is>
+      </c>
+      <c r="G347" s="5" t="inlineStr">
+        <is>
+          <t>836</t>
+        </is>
+      </c>
+      <c r="H347" s="5" t="inlineStr">
+        <is>
+          <t>12.1%</t>
+        </is>
+      </c>
+      <c r="I347" s="5" t="inlineStr">
+        <is>
+          <t>828</t>
+        </is>
+      </c>
+      <c r="J347" s="5" t="inlineStr">
+        <is>
+          <t>6,048</t>
+        </is>
+      </c>
+      <c r="K347" s="5" t="inlineStr">
+        <is>
+          <t>1,142</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="7" t="inlineStr">
+        <is>
+          <t>202178785</t>
+        </is>
+      </c>
+      <c r="B348" s="8" t="inlineStr">
+        <is>
+          <t>შპს თ.ბ.კ-ლინკ</t>
+        </is>
+      </c>
+      <c r="C348" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D348" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E348" s="7" t="inlineStr">
+        <is>
+          <t>6,952</t>
+        </is>
+      </c>
+      <c r="F348" s="7" t="inlineStr">
+        <is>
+          <t>8.7%</t>
+        </is>
+      </c>
+      <c r="G348" s="7" t="inlineStr">
+        <is>
+          <t>533</t>
+        </is>
+      </c>
+      <c r="H348" s="7" t="inlineStr">
+        <is>
+          <t>7.7%</t>
+        </is>
+      </c>
+      <c r="I348" s="7" t="inlineStr">
+        <is>
+          <t>502</t>
+        </is>
+      </c>
+      <c r="J348" s="7" t="inlineStr">
+        <is>
+          <t>4,057</t>
+        </is>
+      </c>
+      <c r="K348" s="7" t="inlineStr">
+        <is>
+          <t>3,647</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="5" t="inlineStr">
+        <is>
+          <t>445390210</t>
+        </is>
+      </c>
+      <c r="B349" s="6" t="inlineStr">
+        <is>
+          <t>შპს ზუგო</t>
+        </is>
+      </c>
+      <c r="C349" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D349" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E349" s="5" t="inlineStr">
+        <is>
+          <t>7,002</t>
+        </is>
+      </c>
+      <c r="F349" s="5" t="inlineStr">
+        <is>
+          <t>-9.6%</t>
+        </is>
+      </c>
+      <c r="G349" s="5" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H349" s="5" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+      <c r="I349" s="5" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J349" s="5" t="inlineStr">
+        <is>
+          <t>6,296</t>
+        </is>
+      </c>
+      <c r="K349" s="5" t="inlineStr">
+        <is>
+          <t>1,699</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="7" t="inlineStr">
+        <is>
+          <t>405393300</t>
+        </is>
+      </c>
+      <c r="B350" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან სთოუნ</t>
+        </is>
+      </c>
+      <c r="C350" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D350" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E350" s="7" t="inlineStr">
+        <is>
+          <t>7,015</t>
+        </is>
+      </c>
+      <c r="F350" s="7" t="inlineStr">
+        <is>
+          <t>-10.7%</t>
+        </is>
+      </c>
+      <c r="G350" s="7" t="inlineStr">
+        <is>
+          <t>1,507</t>
+        </is>
+      </c>
+      <c r="H350" s="7" t="inlineStr">
+        <is>
+          <t>21.5%</t>
+        </is>
+      </c>
+      <c r="I350" s="7" t="inlineStr">
+        <is>
+          <t>1,096</t>
+        </is>
+      </c>
+      <c r="J350" s="7" t="inlineStr">
+        <is>
+          <t>2,425</t>
+        </is>
+      </c>
+      <c r="K350" s="7" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="5" t="inlineStr">
+        <is>
+          <t>415081887</t>
+        </is>
+      </c>
+      <c r="B351" s="6" t="inlineStr">
+        <is>
+          <t>შპს არომა ფრაგრანცეს (Aroma Fragrances)</t>
+        </is>
+      </c>
+      <c r="C351" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D351" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E351" s="5" t="inlineStr">
+        <is>
+          <t>7,046</t>
+        </is>
+      </c>
+      <c r="F351" s="5" t="inlineStr">
+        <is>
+          <t>140.5%</t>
+        </is>
+      </c>
+      <c r="G351" s="5" t="inlineStr">
+        <is>
+          <t>5,820</t>
+        </is>
+      </c>
+      <c r="H351" s="5" t="inlineStr">
+        <is>
+          <t>82.6%</t>
+        </is>
+      </c>
+      <c r="I351" s="5" t="inlineStr">
+        <is>
+          <t>5,820</t>
+        </is>
+      </c>
+      <c r="J351" s="5" t="inlineStr">
+        <is>
+          <t>16,016</t>
+        </is>
+      </c>
+      <c r="K351" s="5" t="inlineStr">
+        <is>
+          <t>4,737</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="7" t="inlineStr">
+        <is>
+          <t>416353733</t>
+        </is>
+      </c>
+      <c r="B352" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლიდერ მშენი 111</t>
+        </is>
+      </c>
+      <c r="C352" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D352" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E352" s="7" t="inlineStr">
+        <is>
+          <t>7,091</t>
+        </is>
+      </c>
+      <c r="F352" s="7" t="inlineStr">
+        <is>
+          <t>39.9%</t>
+        </is>
+      </c>
+      <c r="G352" s="7" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="H352" s="7" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="I352" s="7" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+      <c r="J352" s="7" t="inlineStr">
+        <is>
+          <t>3,367</t>
+        </is>
+      </c>
+      <c r="K352" s="7" t="inlineStr">
+        <is>
+          <t>-564</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="5" t="inlineStr">
+        <is>
+          <t>248423503</t>
+        </is>
+      </c>
+      <c r="B353" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბაგო+</t>
+        </is>
+      </c>
+      <c r="C353" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D353" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E353" s="5" t="inlineStr">
+        <is>
+          <t>7,126</t>
+        </is>
+      </c>
+      <c r="F353" s="5" t="inlineStr">
+        <is>
+          <t>-6.9%</t>
+        </is>
+      </c>
+      <c r="G353" s="5" t="inlineStr">
+        <is>
+          <t>812</t>
+        </is>
+      </c>
+      <c r="H353" s="5" t="inlineStr">
+        <is>
+          <t>11.4%</t>
+        </is>
+      </c>
+      <c r="I353" s="5" t="inlineStr">
+        <is>
+          <t>526</t>
+        </is>
+      </c>
+      <c r="J353" s="5" t="inlineStr">
+        <is>
+          <t>4,899</t>
+        </is>
+      </c>
+      <c r="K353" s="5" t="inlineStr">
+        <is>
+          <t>3,757</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="7" t="inlineStr">
+        <is>
+          <t>206274529</t>
+        </is>
+      </c>
+      <c r="B354" s="8" t="inlineStr">
+        <is>
+          <t>შპს თამ-კერა</t>
+        </is>
+      </c>
+      <c r="C354" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D354" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E354" s="7" t="inlineStr">
+        <is>
+          <t>7,138</t>
+        </is>
+      </c>
+      <c r="F354" s="7" t="inlineStr">
+        <is>
+          <t>32.8%</t>
+        </is>
+      </c>
+      <c r="G354" s="7" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="H354" s="7" t="inlineStr">
+        <is>
+          <t>1.4%</t>
+        </is>
+      </c>
+      <c r="I354" s="7" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J354" s="7" t="inlineStr">
+        <is>
+          <t>2,467</t>
+        </is>
+      </c>
+      <c r="K354" s="7" t="inlineStr">
+        <is>
+          <t>774</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="5" t="inlineStr">
+        <is>
+          <t>202461264</t>
+        </is>
+      </c>
+      <c r="B355" s="6" t="inlineStr">
+        <is>
+          <t>შპს გოფრატარა</t>
+        </is>
+      </c>
+      <c r="C355" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D355" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E355" s="5" t="inlineStr">
+        <is>
+          <t>7,140</t>
+        </is>
+      </c>
+      <c r="F355" s="5" t="inlineStr">
+        <is>
+          <t>14.9%</t>
+        </is>
+      </c>
+      <c r="G355" s="5" t="inlineStr">
+        <is>
+          <t>3,637</t>
+        </is>
+      </c>
+      <c r="H355" s="5" t="inlineStr">
+        <is>
+          <t>50.9%</t>
+        </is>
+      </c>
+      <c r="I355" s="5" t="inlineStr">
+        <is>
+          <t>3,212</t>
+        </is>
+      </c>
+      <c r="J355" s="5" t="inlineStr">
+        <is>
+          <t>24,112</t>
+        </is>
+      </c>
+      <c r="K355" s="5" t="inlineStr">
+        <is>
+          <t>24,112</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="7" t="inlineStr">
+        <is>
+          <t>401991172</t>
+        </is>
+      </c>
+      <c r="B356" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბრენდ დილერ BRAND DEALER</t>
+        </is>
+      </c>
+      <c r="C356" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D356" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E356" s="7" t="inlineStr">
+        <is>
+          <t>7,215</t>
+        </is>
+      </c>
+      <c r="F356" s="7" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="G356" s="7" t="inlineStr">
+        <is>
+          <t>934</t>
+        </is>
+      </c>
+      <c r="H356" s="7" t="inlineStr">
+        <is>
+          <t>12.9%</t>
+        </is>
+      </c>
+      <c r="I356" s="7" t="inlineStr">
+        <is>
+          <t>825</t>
+        </is>
+      </c>
+      <c r="J356" s="7" t="inlineStr">
+        <is>
+          <t>8,161</t>
+        </is>
+      </c>
+      <c r="K356" s="7" t="inlineStr">
+        <is>
+          <t>7,849</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="5" t="inlineStr">
+        <is>
+          <t>208189618</t>
+        </is>
+      </c>
+      <c r="B357" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეარ მენეჯმენტ სისტემს</t>
+        </is>
+      </c>
+      <c r="C357" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D357" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E357" s="5" t="inlineStr">
+        <is>
+          <t>7,232</t>
+        </is>
+      </c>
+      <c r="F357" s="5" t="inlineStr">
+        <is>
+          <t>44.9%</t>
+        </is>
+      </c>
+      <c r="G357" s="5" t="inlineStr">
+        <is>
+          <t>1,813</t>
+        </is>
+      </c>
+      <c r="H357" s="5" t="inlineStr">
+        <is>
+          <t>25.1%</t>
+        </is>
+      </c>
+      <c r="I357" s="5" t="inlineStr">
+        <is>
+          <t>1,902</t>
+        </is>
+      </c>
+      <c r="J357" s="5" t="inlineStr">
+        <is>
+          <t>7,143</t>
+        </is>
+      </c>
+      <c r="K357" s="5" t="inlineStr">
+        <is>
+          <t>4,108</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="7" t="inlineStr">
+        <is>
+          <t>406171128</t>
+        </is>
+      </c>
+      <c r="B358" s="8" t="inlineStr">
+        <is>
+          <t>შპს გარდი</t>
+        </is>
+      </c>
+      <c r="C358" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D358" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E358" s="7" t="inlineStr">
+        <is>
+          <t>7,268</t>
+        </is>
+      </c>
+      <c r="F358" s="7" t="inlineStr">
+        <is>
+          <t>9.8%</t>
+        </is>
+      </c>
+      <c r="G358" s="7" t="inlineStr">
+        <is>
+          <t>520</t>
+        </is>
+      </c>
+      <c r="H358" s="7" t="inlineStr">
+        <is>
+          <t>7.2%</t>
+        </is>
+      </c>
+      <c r="I358" s="7" t="inlineStr">
+        <is>
+          <t>330</t>
+        </is>
+      </c>
+      <c r="J358" s="7" t="inlineStr">
+        <is>
+          <t>6,452</t>
+        </is>
+      </c>
+      <c r="K358" s="7" t="inlineStr">
+        <is>
+          <t>3,107</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="5" t="inlineStr">
+        <is>
+          <t>434180860</t>
+        </is>
+      </c>
+      <c r="B359" s="6" t="inlineStr">
+        <is>
+          <t>შპს ენე ბეტონი</t>
+        </is>
+      </c>
+      <c r="C359" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D359" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E359" s="5" t="inlineStr">
+        <is>
+          <t>7,371</t>
+        </is>
+      </c>
+      <c r="F359" s="5" t="inlineStr">
+        <is>
+          <t>36.0%</t>
+        </is>
+      </c>
+      <c r="G359" s="5" t="inlineStr">
+        <is>
+          <t>1,112</t>
+        </is>
+      </c>
+      <c r="H359" s="5" t="inlineStr">
+        <is>
+          <t>15.1%</t>
+        </is>
+      </c>
+      <c r="I359" s="5" t="inlineStr">
+        <is>
+          <t>357</t>
+        </is>
+      </c>
+      <c r="J359" s="5" t="inlineStr">
+        <is>
+          <t>4,580</t>
+        </is>
+      </c>
+      <c r="K359" s="5" t="inlineStr">
+        <is>
+          <t>612</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="7" t="inlineStr">
+        <is>
+          <t>401965959</t>
+        </is>
+      </c>
+      <c r="B360" s="8" t="inlineStr">
+        <is>
+          <t>შპს რედი</t>
+        </is>
+      </c>
+      <c r="C360" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D360" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E360" s="7" t="inlineStr">
+        <is>
+          <t>7,410</t>
+        </is>
+      </c>
+      <c r="F360" s="7" t="inlineStr">
+        <is>
+          <t>1.3%</t>
+        </is>
+      </c>
+      <c r="G360" s="7" t="inlineStr">
+        <is>
+          <t>815</t>
+        </is>
+      </c>
+      <c r="H360" s="7" t="inlineStr">
+        <is>
+          <t>11.0%</t>
+        </is>
+      </c>
+      <c r="I360" s="7" t="inlineStr">
+        <is>
+          <t>852</t>
+        </is>
+      </c>
+      <c r="J360" s="7" t="inlineStr">
+        <is>
+          <t>7,987</t>
+        </is>
+      </c>
+      <c r="K360" s="7" t="inlineStr">
+        <is>
+          <t>7,212</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="5" t="inlineStr">
+        <is>
+          <t>208156591</t>
+        </is>
+      </c>
+      <c r="B361" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბუმბა</t>
+        </is>
+      </c>
+      <c r="C361" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D361" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E361" s="5" t="inlineStr">
+        <is>
+          <t>7,464</t>
+        </is>
+      </c>
+      <c r="F361" s="5" t="inlineStr">
+        <is>
+          <t>-2.0%</t>
+        </is>
+      </c>
+      <c r="G361" s="5" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
+      <c r="H361" s="5" t="inlineStr">
+        <is>
+          <t>2.4%</t>
+        </is>
+      </c>
+      <c r="I361" s="5" t="inlineStr">
+        <is>
+          <t>375</t>
+        </is>
+      </c>
+      <c r="J361" s="5" t="inlineStr">
+        <is>
+          <t>11,083</t>
+        </is>
+      </c>
+      <c r="K361" s="5" t="inlineStr">
+        <is>
+          <t>2,383</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="7" t="inlineStr">
+        <is>
+          <t>245628780</t>
+        </is>
+      </c>
+      <c r="B362" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქართული აბრაზიული კომპანია</t>
+        </is>
+      </c>
+      <c r="C362" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D362" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E362" s="7" t="inlineStr">
+        <is>
+          <t>7,472</t>
+        </is>
+      </c>
+      <c r="F362" s="7" t="inlineStr">
+        <is>
+          <t>-7.8%</t>
+        </is>
+      </c>
+      <c r="G362" s="7" t="inlineStr">
+        <is>
+          <t>1,244</t>
+        </is>
+      </c>
+      <c r="H362" s="7" t="inlineStr">
+        <is>
+          <t>16.6%</t>
+        </is>
+      </c>
+      <c r="I362" s="7" t="inlineStr">
+        <is>
+          <t>1,053</t>
+        </is>
+      </c>
+      <c r="J362" s="7" t="inlineStr">
+        <is>
+          <t>6,471</t>
+        </is>
+      </c>
+      <c r="K362" s="7" t="inlineStr">
+        <is>
+          <t>5,514</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="5" t="inlineStr">
+        <is>
+          <t>405305799</t>
+        </is>
+      </c>
+      <c r="B363" s="6" t="inlineStr">
+        <is>
+          <t>შპს  სანთომი დიღომი</t>
+        </is>
+      </c>
+      <c r="C363" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D363" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E363" s="5" t="inlineStr">
+        <is>
+          <t>7,510</t>
+        </is>
+      </c>
+      <c r="F363" s="5" t="inlineStr">
+        <is>
+          <t>63.2%</t>
+        </is>
+      </c>
+      <c r="G363" s="5" t="inlineStr">
+        <is>
+          <t>6,033</t>
+        </is>
+      </c>
+      <c r="H363" s="5" t="inlineStr">
+        <is>
+          <t>80.3%</t>
+        </is>
+      </c>
+      <c r="I363" s="5" t="inlineStr">
+        <is>
+          <t>6,002</t>
+        </is>
+      </c>
+      <c r="J363" s="5" t="inlineStr">
+        <is>
+          <t>8,854</t>
+        </is>
+      </c>
+      <c r="K363" s="5" t="inlineStr">
+        <is>
+          <t>8,800</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="7" t="inlineStr">
+        <is>
+          <t>404870715</t>
+        </is>
+      </c>
+      <c r="B364" s="8" t="inlineStr">
+        <is>
+          <t>შპს კოლხი ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C364" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D364" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E364" s="7" t="inlineStr">
+        <is>
+          <t>7,561</t>
+        </is>
+      </c>
+      <c r="F364" s="7" t="inlineStr">
+        <is>
+          <t>17.3%</t>
+        </is>
+      </c>
+      <c r="G364" s="7" t="inlineStr">
+        <is>
+          <t>2,121</t>
+        </is>
+      </c>
+      <c r="H364" s="7" t="inlineStr">
+        <is>
+          <t>28.1%</t>
+        </is>
+      </c>
+      <c r="I364" s="7" t="inlineStr">
+        <is>
+          <t>1,870</t>
+        </is>
+      </c>
+      <c r="J364" s="7" t="inlineStr">
+        <is>
+          <t>11,293</t>
+        </is>
+      </c>
+      <c r="K364" s="7" t="inlineStr">
+        <is>
+          <t>7,518</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="5" t="inlineStr">
+        <is>
+          <t>402005218</t>
+        </is>
+      </c>
+      <c r="B365" s="6" t="inlineStr">
+        <is>
+          <t>შპს  გაბ სოლუშენს</t>
+        </is>
+      </c>
+      <c r="C365" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D365" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E365" s="5" t="inlineStr">
+        <is>
+          <t>7,638</t>
+        </is>
+      </c>
+      <c r="F365" s="5" t="inlineStr">
+        <is>
+          <t>55.0%</t>
+        </is>
+      </c>
+      <c r="G365" s="5" t="inlineStr">
+        <is>
+          <t>-8</t>
+        </is>
+      </c>
+      <c r="H365" s="5" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="I365" s="5" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="J365" s="5" t="inlineStr">
+        <is>
+          <t>2,007</t>
+        </is>
+      </c>
+      <c r="K365" s="5" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="7" t="inlineStr">
+        <is>
+          <t>406125893</t>
+        </is>
+      </c>
+      <c r="B366" s="8" t="inlineStr">
+        <is>
+          <t>შპს კრიალა</t>
+        </is>
+      </c>
+      <c r="C366" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D366" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E366" s="7" t="inlineStr">
+        <is>
+          <t>7,681</t>
+        </is>
+      </c>
+      <c r="F366" s="7" t="inlineStr">
+        <is>
+          <t>-31.6%</t>
+        </is>
+      </c>
+      <c r="G366" s="7" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="H366" s="7" t="inlineStr">
+        <is>
+          <t>0.8%</t>
+        </is>
+      </c>
+      <c r="I366" s="7" t="inlineStr">
+        <is>
+          <t>-665</t>
+        </is>
+      </c>
+      <c r="J366" s="7" t="inlineStr">
+        <is>
+          <t>7,545</t>
+        </is>
+      </c>
+      <c r="K366" s="7" t="inlineStr">
+        <is>
+          <t>-4,236</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="5" t="inlineStr">
+        <is>
+          <t>204986836</t>
+        </is>
+      </c>
+      <c r="B367" s="6" t="inlineStr">
+        <is>
+          <t>შპს მ-ლაინი</t>
+        </is>
+      </c>
+      <c r="C367" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D367" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E367" s="5" t="inlineStr">
+        <is>
+          <t>7,690</t>
+        </is>
+      </c>
+      <c r="F367" s="5" t="inlineStr">
+        <is>
+          <t>-3.2%</t>
+        </is>
+      </c>
+      <c r="G367" s="5" t="inlineStr">
+        <is>
+          <t>695</t>
+        </is>
+      </c>
+      <c r="H367" s="5" t="inlineStr">
+        <is>
+          <t>9.0%</t>
+        </is>
+      </c>
+      <c r="I367" s="5" t="inlineStr">
+        <is>
+          <t>628</t>
+        </is>
+      </c>
+      <c r="J367" s="5" t="inlineStr">
+        <is>
+          <t>8,073</t>
+        </is>
+      </c>
+      <c r="K367" s="5" t="inlineStr">
+        <is>
+          <t>7,716</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="7" t="inlineStr">
+        <is>
+          <t>404407735</t>
+        </is>
+      </c>
+      <c r="B368" s="8" t="inlineStr">
+        <is>
+          <t>შპს NIKA-PLAST</t>
+        </is>
+      </c>
+      <c r="C368" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D368" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E368" s="7" t="inlineStr">
+        <is>
+          <t>7,704</t>
+        </is>
+      </c>
+      <c r="F368" s="7" t="inlineStr">
+        <is>
+          <t>15.2%</t>
+        </is>
+      </c>
+      <c r="G368" s="7" t="inlineStr">
+        <is>
+          <t>377</t>
+        </is>
+      </c>
+      <c r="H368" s="7" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="I368" s="7" t="inlineStr">
+        <is>
+          <t>281</t>
+        </is>
+      </c>
+      <c r="J368" s="7" t="inlineStr">
+        <is>
+          <t>2,629</t>
+        </is>
+      </c>
+      <c r="K368" s="7" t="inlineStr">
+        <is>
+          <t>1,823</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="5" t="inlineStr">
+        <is>
+          <t>401949978</t>
+        </is>
+      </c>
+      <c r="B369" s="6" t="inlineStr">
+        <is>
+          <t>შპს თენა</t>
+        </is>
+      </c>
+      <c r="C369" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D369" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E369" s="5" t="inlineStr">
+        <is>
+          <t>7,737</t>
+        </is>
+      </c>
+      <c r="F369" s="5" t="inlineStr">
+        <is>
+          <t>-25.3%</t>
+        </is>
+      </c>
+      <c r="G369" s="5" t="inlineStr">
+        <is>
+          <t>882</t>
+        </is>
+      </c>
+      <c r="H369" s="5" t="inlineStr">
+        <is>
+          <t>11.4%</t>
+        </is>
+      </c>
+      <c r="I369" s="5" t="inlineStr">
+        <is>
+          <t>534</t>
+        </is>
+      </c>
+      <c r="J369" s="5" t="inlineStr">
+        <is>
+          <t>5,091</t>
+        </is>
+      </c>
+      <c r="K369" s="5" t="inlineStr">
+        <is>
+          <t>1,157</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="7" t="inlineStr">
+        <is>
+          <t>212678734</t>
+        </is>
+      </c>
+      <c r="B370" s="8" t="inlineStr">
+        <is>
+          <t>შპს დინა</t>
+        </is>
+      </c>
+      <c r="C370" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D370" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E370" s="7" t="inlineStr">
+        <is>
+          <t>7,750</t>
+        </is>
+      </c>
+      <c r="F370" s="7" t="inlineStr">
+        <is>
+          <t>18.0%</t>
+        </is>
+      </c>
+      <c r="G370" s="7" t="inlineStr">
+        <is>
+          <t>3,181</t>
+        </is>
+      </c>
+      <c r="H370" s="7" t="inlineStr">
+        <is>
+          <t>41.1%</t>
+        </is>
+      </c>
+      <c r="I370" s="7" t="inlineStr">
+        <is>
+          <t>2,797</t>
+        </is>
+      </c>
+      <c r="J370" s="7" t="inlineStr">
+        <is>
+          <t>9,201</t>
+        </is>
+      </c>
+      <c r="K370" s="7" t="inlineStr">
+        <is>
+          <t>5,474</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="5" t="inlineStr">
+        <is>
+          <t>211398245</t>
+        </is>
+      </c>
+      <c r="B371" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბაზალტ ფაიბერს</t>
+        </is>
+      </c>
+      <c r="C371" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D371" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E371" s="5" t="inlineStr">
+        <is>
+          <t>7,785</t>
+        </is>
+      </c>
+      <c r="F371" s="5" t="inlineStr">
+        <is>
+          <t>145.1%</t>
+        </is>
+      </c>
+      <c r="G371" s="5" t="inlineStr">
+        <is>
+          <t>2,573</t>
+        </is>
+      </c>
+      <c r="H371" s="5" t="inlineStr">
+        <is>
+          <t>33.0%</t>
+        </is>
+      </c>
+      <c r="I371" s="5" t="inlineStr">
+        <is>
+          <t>1,344</t>
+        </is>
+      </c>
+      <c r="J371" s="5" t="inlineStr">
+        <is>
+          <t>9,800</t>
+        </is>
+      </c>
+      <c r="K371" s="5" t="inlineStr">
+        <is>
+          <t>1,520</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="7" t="inlineStr">
+        <is>
+          <t>400146917</t>
+        </is>
+      </c>
+      <c r="B372" s="8" t="inlineStr">
+        <is>
+          <t>შპს გლასკო</t>
+        </is>
+      </c>
+      <c r="C372" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D372" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E372" s="7" t="inlineStr">
+        <is>
+          <t>7,862</t>
+        </is>
+      </c>
+      <c r="F372" s="7" t="inlineStr">
+        <is>
+          <t>114.3%</t>
+        </is>
+      </c>
+      <c r="G372" s="7" t="inlineStr">
+        <is>
+          <t>1,748</t>
+        </is>
+      </c>
+      <c r="H372" s="7" t="inlineStr">
+        <is>
+          <t>22.2%</t>
+        </is>
+      </c>
+      <c r="I372" s="7" t="inlineStr">
+        <is>
+          <t>1,459</t>
+        </is>
+      </c>
+      <c r="J372" s="7" t="inlineStr">
+        <is>
+          <t>14,891</t>
+        </is>
+      </c>
+      <c r="K372" s="7" t="inlineStr">
+        <is>
+          <t>3,043</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="5" t="inlineStr">
+        <is>
+          <t>404909765</t>
+        </is>
+      </c>
+      <c r="B373" s="6" t="inlineStr">
+        <is>
+          <t>შპს გრინკლიმატ</t>
+        </is>
+      </c>
+      <c r="C373" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D373" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E373" s="5" t="inlineStr">
+        <is>
+          <t>7,911</t>
+        </is>
+      </c>
+      <c r="F373" s="5" t="inlineStr">
+        <is>
+          <t>65.4%</t>
+        </is>
+      </c>
+      <c r="G373" s="5" t="inlineStr">
+        <is>
+          <t>1,660</t>
+        </is>
+      </c>
+      <c r="H373" s="5" t="inlineStr">
+        <is>
+          <t>21.0%</t>
+        </is>
+      </c>
+      <c r="I373" s="5" t="inlineStr">
+        <is>
+          <t>1,759</t>
+        </is>
+      </c>
+      <c r="J373" s="5" t="inlineStr">
+        <is>
+          <t>16,988</t>
+        </is>
+      </c>
+      <c r="K373" s="5" t="inlineStr">
+        <is>
+          <t>6,199</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="7" t="inlineStr">
+        <is>
+          <t>424072381</t>
+        </is>
+      </c>
+      <c r="B374" s="8" t="inlineStr">
+        <is>
+          <t>შპს თენგო-2000</t>
+        </is>
+      </c>
+      <c r="C374" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D374" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E374" s="7" t="inlineStr">
+        <is>
+          <t>7,935</t>
+        </is>
+      </c>
+      <c r="F374" s="7" t="inlineStr">
+        <is>
+          <t>18.8%</t>
+        </is>
+      </c>
+      <c r="G374" s="7" t="inlineStr">
+        <is>
+          <t>2,303</t>
+        </is>
+      </c>
+      <c r="H374" s="7" t="inlineStr">
+        <is>
+          <t>29.0%</t>
+        </is>
+      </c>
+      <c r="I374" s="7" t="inlineStr">
+        <is>
+          <t>2,180</t>
+        </is>
+      </c>
+      <c r="J374" s="7" t="inlineStr">
+        <is>
+          <t>6,956</t>
+        </is>
+      </c>
+      <c r="K374" s="7" t="inlineStr">
+        <is>
+          <t>6,595</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="5" t="inlineStr">
+        <is>
+          <t>405168786</t>
+        </is>
+      </c>
+      <c r="B375" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნიუ პეტი</t>
+        </is>
+      </c>
+      <c r="C375" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D375" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E375" s="5" t="inlineStr">
+        <is>
+          <t>7,964</t>
+        </is>
+      </c>
+      <c r="F375" s="5" t="inlineStr">
+        <is>
+          <t>4.1%</t>
+        </is>
+      </c>
+      <c r="G375" s="5" t="inlineStr">
+        <is>
+          <t>-1,104</t>
+        </is>
+      </c>
+      <c r="H375" s="5" t="inlineStr">
+        <is>
+          <t>-13.9%</t>
+        </is>
+      </c>
+      <c r="I375" s="5" t="inlineStr">
+        <is>
+          <t>-1,179</t>
+        </is>
+      </c>
+      <c r="J375" s="5" t="inlineStr">
+        <is>
+          <t>6,674</t>
+        </is>
+      </c>
+      <c r="K375" s="5" t="inlineStr">
+        <is>
+          <t>-1,817</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="7" t="inlineStr">
+        <is>
+          <t>404872893</t>
+        </is>
+      </c>
+      <c r="B376" s="8" t="inlineStr">
+        <is>
+          <t>შპს ექსკლუზივი</t>
+        </is>
+      </c>
+      <c r="C376" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D376" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E376" s="7" t="inlineStr">
+        <is>
+          <t>7,973</t>
+        </is>
+      </c>
+      <c r="F376" s="7" t="inlineStr">
+        <is>
+          <t>-0.3%</t>
+        </is>
+      </c>
+      <c r="G376" s="7" t="inlineStr">
+        <is>
+          <t>2,572</t>
+        </is>
+      </c>
+      <c r="H376" s="7" t="inlineStr">
+        <is>
+          <t>32.3%</t>
+        </is>
+      </c>
+      <c r="I376" s="7" t="inlineStr">
+        <is>
+          <t>2,112</t>
+        </is>
+      </c>
+      <c r="J376" s="7" t="inlineStr">
+        <is>
+          <t>7,859</t>
+        </is>
+      </c>
+      <c r="K376" s="7" t="inlineStr">
+        <is>
+          <t>5,009</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="5" t="inlineStr">
+        <is>
+          <t>203862551</t>
+        </is>
+      </c>
+      <c r="B377" s="6" t="inlineStr">
+        <is>
+          <t>შპს სეზანი</t>
+        </is>
+      </c>
+      <c r="C377" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D377" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E377" s="5" t="inlineStr">
+        <is>
+          <t>8,015</t>
+        </is>
+      </c>
+      <c r="F377" s="5" t="inlineStr">
+        <is>
+          <t>-26.9%</t>
+        </is>
+      </c>
+      <c r="G377" s="5" t="inlineStr">
+        <is>
+          <t>-399</t>
+        </is>
+      </c>
+      <c r="H377" s="5" t="inlineStr">
+        <is>
+          <t>-5.0%</t>
+        </is>
+      </c>
+      <c r="I377" s="5" t="inlineStr">
+        <is>
+          <t>-133</t>
+        </is>
+      </c>
+      <c r="J377" s="5" t="inlineStr">
+        <is>
+          <t>14,727</t>
+        </is>
+      </c>
+      <c r="K377" s="5" t="inlineStr">
+        <is>
+          <t>10,886</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="7" t="inlineStr">
+        <is>
+          <t>246958957</t>
+        </is>
+      </c>
+      <c r="B378" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნინი</t>
+        </is>
+      </c>
+      <c r="C378" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D378" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E378" s="7" t="inlineStr">
+        <is>
+          <t>8,041</t>
+        </is>
+      </c>
+      <c r="F378" s="7" t="inlineStr">
+        <is>
+          <t>32.3%</t>
+        </is>
+      </c>
+      <c r="G378" s="7" t="inlineStr">
+        <is>
+          <t>1,174</t>
+        </is>
+      </c>
+      <c r="H378" s="7" t="inlineStr">
+        <is>
+          <t>14.6%</t>
+        </is>
+      </c>
+      <c r="I378" s="7" t="inlineStr">
+        <is>
+          <t>1,031</t>
+        </is>
+      </c>
+      <c r="J378" s="7" t="inlineStr">
+        <is>
+          <t>3,209</t>
+        </is>
+      </c>
+      <c r="K378" s="7" t="inlineStr">
+        <is>
+          <t>2,668</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="5" t="inlineStr">
+        <is>
+          <t>448382633</t>
+        </is>
+      </c>
+      <c r="B379" s="6" t="inlineStr">
+        <is>
+          <t>შპს ოთო¿555</t>
+        </is>
+      </c>
+      <c r="C379" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D379" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E379" s="5" t="inlineStr">
+        <is>
+          <t>8,060</t>
+        </is>
+      </c>
+      <c r="F379" s="5" t="inlineStr">
+        <is>
+          <t>-33.4%</t>
+        </is>
+      </c>
+      <c r="G379" s="5" t="inlineStr">
+        <is>
+          <t>648</t>
+        </is>
+      </c>
+      <c r="H379" s="5" t="inlineStr">
+        <is>
+          <t>8.0%</t>
+        </is>
+      </c>
+      <c r="I379" s="5" t="inlineStr">
+        <is>
+          <t>477</t>
+        </is>
+      </c>
+      <c r="J379" s="5" t="inlineStr">
+        <is>
+          <t>13,634</t>
+        </is>
+      </c>
+      <c r="K379" s="5" t="inlineStr">
+        <is>
+          <t>5,790</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="7" t="inlineStr">
+        <is>
+          <t>404509849</t>
+        </is>
+      </c>
+      <c r="B380" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეო სოლუშენ ქომფანი</t>
+        </is>
+      </c>
+      <c r="C380" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D380" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E380" s="7" t="inlineStr">
+        <is>
+          <t>8,116</t>
+        </is>
+      </c>
+      <c r="F380" s="7" t="inlineStr">
+        <is>
+          <t>-5.2%</t>
+        </is>
+      </c>
+      <c r="G380" s="7" t="inlineStr">
+        <is>
+          <t>1,801</t>
+        </is>
+      </c>
+      <c r="H380" s="7" t="inlineStr">
+        <is>
+          <t>22.2%</t>
+        </is>
+      </c>
+      <c r="I380" s="7" t="inlineStr">
+        <is>
+          <t>1,783</t>
+        </is>
+      </c>
+      <c r="J380" s="7" t="inlineStr">
+        <is>
+          <t>13,482</t>
+        </is>
+      </c>
+      <c r="K380" s="7" t="inlineStr">
+        <is>
+          <t>9,136</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="5" t="inlineStr">
+        <is>
+          <t>402121663</t>
+        </is>
+      </c>
+      <c r="B381" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლაზერი</t>
+        </is>
+      </c>
+      <c r="C381" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D381" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E381" s="5" t="inlineStr">
+        <is>
+          <t>8,123</t>
+        </is>
+      </c>
+      <c r="F381" s="5" t="inlineStr">
+        <is>
+          <t>162.9%</t>
+        </is>
+      </c>
+      <c r="G381" s="5" t="inlineStr">
+        <is>
+          <t>1,523</t>
+        </is>
+      </c>
+      <c r="H381" s="5" t="inlineStr">
+        <is>
+          <t>18.7%</t>
+        </is>
+      </c>
+      <c r="I381" s="5" t="inlineStr">
+        <is>
+          <t>1,120</t>
+        </is>
+      </c>
+      <c r="J381" s="5" t="inlineStr">
+        <is>
+          <t>4,829</t>
+        </is>
+      </c>
+      <c r="K381" s="5" t="inlineStr">
+        <is>
+          <t>2,730</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="7" t="inlineStr">
+        <is>
+          <t>436033043</t>
+        </is>
+      </c>
+      <c r="B382" s="8" t="inlineStr">
+        <is>
+          <t>შპს გარანტი 2012</t>
+        </is>
+      </c>
+      <c r="C382" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D382" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E382" s="7" t="inlineStr">
+        <is>
+          <t>8,163</t>
+        </is>
+      </c>
+      <c r="F382" s="7" t="inlineStr">
+        <is>
+          <t>9.9%</t>
+        </is>
+      </c>
+      <c r="G382" s="7" t="inlineStr">
+        <is>
+          <t>1,211</t>
+        </is>
+      </c>
+      <c r="H382" s="7" t="inlineStr">
+        <is>
+          <t>14.8%</t>
+        </is>
+      </c>
+      <c r="I382" s="7" t="inlineStr">
+        <is>
+          <t>1,196</t>
+        </is>
+      </c>
+      <c r="J382" s="7" t="inlineStr">
+        <is>
+          <t>2,504</t>
+        </is>
+      </c>
+      <c r="K382" s="7" t="inlineStr">
+        <is>
+          <t>1,807</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="5" t="inlineStr">
+        <is>
+          <t>205261134</t>
+        </is>
+      </c>
+      <c r="B383" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯასკო</t>
+        </is>
+      </c>
+      <c r="C383" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D383" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E383" s="5" t="inlineStr">
+        <is>
+          <t>8,170</t>
+        </is>
+      </c>
+      <c r="F383" s="5" t="inlineStr">
+        <is>
+          <t>-1.7%</t>
+        </is>
+      </c>
+      <c r="G383" s="5" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="H383" s="5" t="inlineStr">
+        <is>
+          <t>0.9%</t>
+        </is>
+      </c>
+      <c r="I383" s="5" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="J383" s="5" t="inlineStr">
+        <is>
+          <t>1,408</t>
+        </is>
+      </c>
+      <c r="K383" s="5" t="inlineStr">
+        <is>
+          <t>1,408</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="7" t="inlineStr">
+        <is>
+          <t>405228114</t>
+        </is>
+      </c>
+      <c r="B384" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეო-ფილერი</t>
+        </is>
+      </c>
+      <c r="C384" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D384" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E384" s="7" t="inlineStr">
+        <is>
+          <t>8,173</t>
+        </is>
+      </c>
+      <c r="F384" s="7" t="inlineStr">
+        <is>
+          <t>25.9%</t>
+        </is>
+      </c>
+      <c r="G384" s="7" t="inlineStr">
+        <is>
+          <t>2,590</t>
+        </is>
+      </c>
+      <c r="H384" s="7" t="inlineStr">
+        <is>
+          <t>31.7%</t>
+        </is>
+      </c>
+      <c r="I384" s="7" t="inlineStr">
+        <is>
+          <t>1,815</t>
+        </is>
+      </c>
+      <c r="J384" s="7" t="inlineStr">
+        <is>
+          <t>10,137</t>
+        </is>
+      </c>
+      <c r="K384" s="7" t="inlineStr">
+        <is>
+          <t>8,291</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="5" t="inlineStr">
+        <is>
+          <t>209481899</t>
+        </is>
+      </c>
+      <c r="B385" s="6" t="inlineStr">
+        <is>
+          <t>შპს როიალ ბილდინგ გრუპ</t>
+        </is>
+      </c>
+      <c r="C385" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D385" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E385" s="5" t="inlineStr">
+        <is>
+          <t>8,177</t>
+        </is>
+      </c>
+      <c r="F385" s="5" t="inlineStr">
+        <is>
+          <t>20.4%</t>
+        </is>
+      </c>
+      <c r="G385" s="5" t="inlineStr">
+        <is>
+          <t>789</t>
+        </is>
+      </c>
+      <c r="H385" s="5" t="inlineStr">
+        <is>
+          <t>9.6%</t>
+        </is>
+      </c>
+      <c r="I385" s="5" t="inlineStr">
+        <is>
+          <t>888</t>
+        </is>
+      </c>
+      <c r="J385" s="5" t="inlineStr">
+        <is>
+          <t>2,201</t>
+        </is>
+      </c>
+      <c r="K385" s="5" t="inlineStr">
+        <is>
+          <t>1,872</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="7" t="inlineStr">
+        <is>
+          <t>405116422</t>
+        </is>
+      </c>
+      <c r="B386" s="8" t="inlineStr">
+        <is>
+          <t>შპს კომფორტი</t>
+        </is>
+      </c>
+      <c r="C386" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D386" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E386" s="7" t="inlineStr">
+        <is>
+          <t>8,194</t>
+        </is>
+      </c>
+      <c r="F386" s="7" t="inlineStr">
+        <is>
+          <t>11.9%</t>
+        </is>
+      </c>
+      <c r="G386" s="7" t="inlineStr">
+        <is>
+          <t>892</t>
+        </is>
+      </c>
+      <c r="H386" s="7" t="inlineStr">
+        <is>
+          <t>10.9%</t>
+        </is>
+      </c>
+      <c r="I386" s="7" t="inlineStr">
+        <is>
+          <t>851</t>
+        </is>
+      </c>
+      <c r="J386" s="7" t="inlineStr">
+        <is>
+          <t>5,411</t>
+        </is>
+      </c>
+      <c r="K386" s="7" t="inlineStr">
+        <is>
+          <t>2,988</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="5" t="inlineStr">
+        <is>
+          <t>402141829</t>
+        </is>
+      </c>
+      <c r="B387" s="6" t="inlineStr">
+        <is>
+          <t>შპს აზ ქომ</t>
+        </is>
+      </c>
+      <c r="C387" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D387" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E387" s="5" t="inlineStr">
+        <is>
+          <t>8,207</t>
+        </is>
+      </c>
+      <c r="F387" s="5" t="inlineStr">
+        <is>
+          <t>-11.2%</t>
+        </is>
+      </c>
+      <c r="G387" s="5" t="inlineStr">
+        <is>
+          <t>555</t>
+        </is>
+      </c>
+      <c r="H387" s="5" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="I387" s="5" t="inlineStr">
+        <is>
+          <t>733</t>
+        </is>
+      </c>
+      <c r="J387" s="5" t="inlineStr">
+        <is>
+          <t>3,466</t>
+        </is>
+      </c>
+      <c r="K387" s="5" t="inlineStr">
+        <is>
+          <t>3,460</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="7" t="inlineStr">
+        <is>
+          <t>205083201</t>
+        </is>
+      </c>
+      <c r="B388" s="8" t="inlineStr">
+        <is>
+          <t>შპს კავკასია პლიუსი</t>
+        </is>
+      </c>
+      <c r="C388" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D388" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E388" s="7" t="inlineStr">
+        <is>
+          <t>8,245</t>
+        </is>
+      </c>
+      <c r="F388" s="7" t="inlineStr">
+        <is>
+          <t>-42.3%</t>
+        </is>
+      </c>
+      <c r="G388" s="7" t="inlineStr">
+        <is>
+          <t>2,234</t>
+        </is>
+      </c>
+      <c r="H388" s="7" t="inlineStr">
+        <is>
+          <t>27.1%</t>
+        </is>
+      </c>
+      <c r="I388" s="7" t="inlineStr">
+        <is>
+          <t>2,154</t>
+        </is>
+      </c>
+      <c r="J388" s="7" t="inlineStr">
+        <is>
+          <t>9,028</t>
+        </is>
+      </c>
+      <c r="K388" s="7" t="inlineStr">
+        <is>
+          <t>7,135</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="5" t="inlineStr">
+        <is>
+          <t>204568351</t>
+        </is>
+      </c>
+      <c r="B389" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან პოლიმერი</t>
+        </is>
+      </c>
+      <c r="C389" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D389" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E389" s="5" t="inlineStr">
+        <is>
+          <t>8,365</t>
+        </is>
+      </c>
+      <c r="F389" s="5" t="inlineStr">
+        <is>
+          <t>-0.9%</t>
+        </is>
+      </c>
+      <c r="G389" s="5" t="inlineStr">
+        <is>
+          <t>695</t>
+        </is>
+      </c>
+      <c r="H389" s="5" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="I389" s="5" t="inlineStr">
+        <is>
+          <t>501</t>
+        </is>
+      </c>
+      <c r="J389" s="5" t="inlineStr">
+        <is>
+          <t>4,505</t>
+        </is>
+      </c>
+      <c r="K389" s="5" t="inlineStr">
+        <is>
+          <t>4,260</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="7" t="inlineStr">
+        <is>
+          <t>400032255</t>
+        </is>
+      </c>
+      <c r="B390" s="8" t="inlineStr">
+        <is>
+          <t>შპს იმპორტსერვისი</t>
+        </is>
+      </c>
+      <c r="C390" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D390" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E390" s="7" t="inlineStr">
+        <is>
+          <t>8,407</t>
+        </is>
+      </c>
+      <c r="F390" s="7" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="G390" s="7" t="inlineStr">
+        <is>
+          <t>819</t>
+        </is>
+      </c>
+      <c r="H390" s="7" t="inlineStr">
+        <is>
+          <t>9.7%</t>
+        </is>
+      </c>
+      <c r="I390" s="7" t="inlineStr">
+        <is>
+          <t>714</t>
+        </is>
+      </c>
+      <c r="J390" s="7" t="inlineStr">
+        <is>
+          <t>5,615</t>
+        </is>
+      </c>
+      <c r="K390" s="7" t="inlineStr">
+        <is>
+          <t>3,629</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="5" t="inlineStr">
+        <is>
+          <t>205184398</t>
+        </is>
+      </c>
+      <c r="B391" s="6" t="inlineStr">
+        <is>
+          <t>შპს სპექტრა გეზის ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C391" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D391" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E391" s="5" t="inlineStr">
+        <is>
+          <t>8,472</t>
+        </is>
+      </c>
+      <c r="F391" s="5" t="inlineStr">
+        <is>
+          <t>66.5%</t>
+        </is>
+      </c>
+      <c r="G391" s="5" t="inlineStr">
+        <is>
+          <t>4,368</t>
+        </is>
+      </c>
+      <c r="H391" s="5" t="inlineStr">
+        <is>
+          <t>51.6%</t>
+        </is>
+      </c>
+      <c r="I391" s="5" t="inlineStr">
+        <is>
+          <t>4,578</t>
+        </is>
+      </c>
+      <c r="J391" s="5" t="inlineStr">
+        <is>
+          <t>19,446</t>
+        </is>
+      </c>
+      <c r="K391" s="5" t="inlineStr">
+        <is>
+          <t>18,329</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="7" t="inlineStr">
+        <is>
+          <t>243916615</t>
+        </is>
+      </c>
+      <c r="B392" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნიკე 2009</t>
+        </is>
+      </c>
+      <c r="C392" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D392" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E392" s="7" t="inlineStr">
+        <is>
+          <t>8,486</t>
+        </is>
+      </c>
+      <c r="F392" s="7" t="inlineStr">
+        <is>
+          <t>2.4%</t>
+        </is>
+      </c>
+      <c r="G392" s="7" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="H392" s="7" t="inlineStr">
+        <is>
+          <t>2.6%</t>
+        </is>
+      </c>
+      <c r="I392" s="7" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+      <c r="J392" s="7" t="inlineStr">
+        <is>
+          <t>5,554</t>
+        </is>
+      </c>
+      <c r="K392" s="7" t="inlineStr">
+        <is>
+          <t>1,472</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="5" t="inlineStr">
+        <is>
+          <t>211346603</t>
+        </is>
+      </c>
+      <c r="B393" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვიურტ-გეორგია</t>
+        </is>
+      </c>
+      <c r="C393" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D393" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E393" s="5" t="inlineStr">
+        <is>
+          <t>8,547</t>
+        </is>
+      </c>
+      <c r="F393" s="5" t="inlineStr">
+        <is>
+          <t>0.8%</t>
+        </is>
+      </c>
+      <c r="G393" s="5" t="inlineStr">
+        <is>
+          <t>1,026</t>
+        </is>
+      </c>
+      <c r="H393" s="5" t="inlineStr">
+        <is>
+          <t>12.0%</t>
+        </is>
+      </c>
+      <c r="I393" s="5" t="inlineStr">
+        <is>
+          <t>744</t>
+        </is>
+      </c>
+      <c r="J393" s="5" t="inlineStr">
+        <is>
+          <t>7,625</t>
+        </is>
+      </c>
+      <c r="K393" s="5" t="inlineStr">
+        <is>
+          <t>5,460</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="7" t="inlineStr">
+        <is>
+          <t>405209322</t>
+        </is>
+      </c>
+      <c r="B394" s="8" t="inlineStr">
+        <is>
+          <t>შპს  სი-ეიჩ გრუპი</t>
+        </is>
+      </c>
+      <c r="C394" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D394" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E394" s="7" t="inlineStr">
+        <is>
+          <t>8,636</t>
+        </is>
+      </c>
+      <c r="F394" s="7" t="inlineStr">
+        <is>
+          <t>197.9%</t>
+        </is>
+      </c>
+      <c r="G394" s="7" t="inlineStr">
+        <is>
+          <t>1,412</t>
+        </is>
+      </c>
+      <c r="H394" s="7" t="inlineStr">
+        <is>
+          <t>16.4%</t>
+        </is>
+      </c>
+      <c r="I394" s="7" t="inlineStr">
+        <is>
+          <t>1,364</t>
+        </is>
+      </c>
+      <c r="J394" s="7" t="inlineStr">
+        <is>
+          <t>1,790</t>
+        </is>
+      </c>
+      <c r="K394" s="7" t="inlineStr">
+        <is>
+          <t>583</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="5" t="inlineStr">
+        <is>
+          <t>205253928</t>
+        </is>
+      </c>
+      <c r="B395" s="6" t="inlineStr">
+        <is>
+          <t>სს კავკაზ ცემენტი</t>
+        </is>
+      </c>
+      <c r="C395" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D395" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E395" s="5" t="inlineStr">
+        <is>
+          <t>8,659</t>
+        </is>
+      </c>
+      <c r="F395" s="5" t="inlineStr">
+        <is>
+          <t>-90.3%</t>
+        </is>
+      </c>
+      <c r="G395" s="5" t="inlineStr">
+        <is>
+          <t>-4,322</t>
+        </is>
+      </c>
+      <c r="H395" s="5" t="inlineStr">
+        <is>
+          <t>-49.9%</t>
+        </is>
+      </c>
+      <c r="I395" s="5" t="inlineStr">
+        <is>
+          <t>12,560</t>
+        </is>
+      </c>
+      <c r="J395" s="5" t="inlineStr">
+        <is>
+          <t>19,563</t>
+        </is>
+      </c>
+      <c r="K395" s="5" t="inlineStr">
+        <is>
+          <t>8,347</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="7" t="inlineStr">
+        <is>
+          <t>404893601</t>
+        </is>
+      </c>
+      <c r="B396" s="8" t="inlineStr">
+        <is>
+          <t>შპს კავკაზ ცემენტ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C396" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D396" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E396" s="7" t="inlineStr">
+        <is>
+          <t>8,659</t>
+        </is>
+      </c>
+      <c r="F396" s="7" t="inlineStr">
+        <is>
+          <t>34.1%</t>
+        </is>
+      </c>
+      <c r="G396" s="7" t="inlineStr">
+        <is>
+          <t>-378</t>
+        </is>
+      </c>
+      <c r="H396" s="7" t="inlineStr">
+        <is>
+          <t>-4.4%</t>
+        </is>
+      </c>
+      <c r="I396" s="7" t="inlineStr">
+        <is>
+          <t>-1,024</t>
+        </is>
+      </c>
+      <c r="J396" s="7" t="inlineStr">
+        <is>
+          <t>8,738</t>
+        </is>
+      </c>
+      <c r="K396" s="7" t="inlineStr">
+        <is>
+          <t>-3,089</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="5" t="inlineStr">
+        <is>
+          <t>405411781</t>
+        </is>
+      </c>
+      <c r="B397" s="6" t="inlineStr">
+        <is>
+          <t>შპს რეალსტარი</t>
+        </is>
+      </c>
+      <c r="C397" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D397" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E397" s="5" t="inlineStr">
+        <is>
+          <t>8,981</t>
+        </is>
+      </c>
+      <c r="F397" s="5" t="inlineStr">
+        <is>
+          <t>0.5%</t>
+        </is>
+      </c>
+      <c r="G397" s="5" t="inlineStr">
+        <is>
+          <t>649</t>
+        </is>
+      </c>
+      <c r="H397" s="5" t="inlineStr">
+        <is>
+          <t>7.2%</t>
+        </is>
+      </c>
+      <c r="I397" s="5" t="inlineStr">
+        <is>
+          <t>692</t>
+        </is>
+      </c>
+      <c r="J397" s="5" t="inlineStr">
+        <is>
+          <t>2,732</t>
+        </is>
+      </c>
+      <c r="K397" s="5" t="inlineStr">
+        <is>
+          <t>2,728</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="7" t="inlineStr">
+        <is>
+          <t>415599203</t>
+        </is>
+      </c>
+      <c r="B398" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯმ-ემს</t>
+        </is>
+      </c>
+      <c r="C398" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D398" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E398" s="7" t="inlineStr">
+        <is>
+          <t>9,054</t>
+        </is>
+      </c>
+      <c r="F398" s="7" t="inlineStr">
+        <is>
+          <t>51.5%</t>
+        </is>
+      </c>
+      <c r="G398" s="7" t="inlineStr">
+        <is>
+          <t>-2,189</t>
+        </is>
+      </c>
+      <c r="H398" s="7" t="inlineStr">
+        <is>
+          <t>-24.2%</t>
+        </is>
+      </c>
+      <c r="I398" s="7" t="inlineStr">
+        <is>
+          <t>1,856</t>
+        </is>
+      </c>
+      <c r="J398" s="7" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="K398" s="7" t="inlineStr">
+        <is>
+          <t>-1,351</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="5" t="inlineStr">
+        <is>
+          <t>205208773</t>
+        </is>
+      </c>
+      <c r="B399" s="6" t="inlineStr">
+        <is>
+          <t>შპს ელ-ჯი-ჯი</t>
+        </is>
+      </c>
+      <c r="C399" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D399" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E399" s="5" t="inlineStr">
+        <is>
+          <t>9,216</t>
+        </is>
+      </c>
+      <c r="F399" s="5" t="inlineStr">
+        <is>
+          <t>-3.8%</t>
+        </is>
+      </c>
+      <c r="G399" s="5" t="inlineStr">
+        <is>
+          <t>523</t>
+        </is>
+      </c>
+      <c r="H399" s="5" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="I399" s="5" t="inlineStr">
+        <is>
+          <t>498</t>
+        </is>
+      </c>
+      <c r="J399" s="5" t="inlineStr">
+        <is>
+          <t>15,903</t>
+        </is>
+      </c>
+      <c r="K399" s="5" t="inlineStr">
+        <is>
+          <t>6,170</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="7" t="inlineStr">
+        <is>
+          <t>200043265</t>
+        </is>
+      </c>
+      <c r="B400" s="8" t="inlineStr">
+        <is>
+          <t>შპს დაჩი-98</t>
+        </is>
+      </c>
+      <c r="C400" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D400" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E400" s="7" t="inlineStr">
+        <is>
+          <t>9,509</t>
+        </is>
+      </c>
+      <c r="F400" s="7" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="G400" s="7" t="inlineStr">
+        <is>
+          <t>1,122</t>
+        </is>
+      </c>
+      <c r="H400" s="7" t="inlineStr">
+        <is>
+          <t>11.8%</t>
+        </is>
+      </c>
+      <c r="I400" s="7" t="inlineStr">
+        <is>
+          <t>875</t>
+        </is>
+      </c>
+      <c r="J400" s="7" t="inlineStr">
+        <is>
+          <t>11,619</t>
+        </is>
+      </c>
+      <c r="K400" s="7" t="inlineStr">
+        <is>
+          <t>8,573</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="5" t="inlineStr">
+        <is>
+          <t>245578496</t>
+        </is>
+      </c>
+      <c r="B401" s="6" t="inlineStr">
+        <is>
+          <t>შპს DAR CAPITAL</t>
+        </is>
+      </c>
+      <c r="C401" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D401" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E401" s="5" t="inlineStr">
+        <is>
+          <t>9,520</t>
+        </is>
+      </c>
+      <c r="F401" s="5" t="inlineStr">
+        <is>
+          <t>7.5%</t>
+        </is>
+      </c>
+      <c r="G401" s="5" t="inlineStr">
+        <is>
+          <t>5,174</t>
+        </is>
+      </c>
+      <c r="H401" s="5" t="inlineStr">
+        <is>
+          <t>54.4%</t>
+        </is>
+      </c>
+      <c r="I401" s="5" t="inlineStr">
+        <is>
+          <t>3,818</t>
+        </is>
+      </c>
+      <c r="J401" s="5" t="inlineStr">
+        <is>
+          <t>23,822</t>
+        </is>
+      </c>
+      <c r="K401" s="5" t="inlineStr">
+        <is>
+          <t>6,617</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="7" t="inlineStr">
+        <is>
+          <t>415105193</t>
+        </is>
+      </c>
+      <c r="B402" s="8" t="inlineStr">
+        <is>
+          <t>შპს გლობალ თრეიდ</t>
+        </is>
+      </c>
+      <c r="C402" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D402" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E402" s="7" t="inlineStr">
+        <is>
+          <t>9,524</t>
+        </is>
+      </c>
+      <c r="F402" s="7" t="inlineStr">
+        <is>
+          <t>-32.1%</t>
+        </is>
+      </c>
+      <c r="G402" s="7" t="inlineStr">
+        <is>
+          <t>1,349</t>
+        </is>
+      </c>
+      <c r="H402" s="7" t="inlineStr">
+        <is>
+          <t>14.2%</t>
+        </is>
+      </c>
+      <c r="I402" s="7" t="inlineStr">
+        <is>
+          <t>3,490</t>
+        </is>
+      </c>
+      <c r="J402" s="7" t="inlineStr">
+        <is>
+          <t>31,100</t>
+        </is>
+      </c>
+      <c r="K402" s="7" t="inlineStr">
+        <is>
+          <t>19,126</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="5" t="inlineStr">
+        <is>
+          <t>400096150</t>
+        </is>
+      </c>
+      <c r="B403" s="6" t="inlineStr">
+        <is>
+          <t>შპს  საბა</t>
+        </is>
+      </c>
+      <c r="C403" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D403" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E403" s="5" t="inlineStr">
+        <is>
+          <t>9,616</t>
+        </is>
+      </c>
+      <c r="F403" s="5" t="inlineStr">
+        <is>
+          <t>63.1%</t>
+        </is>
+      </c>
+      <c r="G403" s="5" t="inlineStr">
+        <is>
+          <t>2,758</t>
+        </is>
+      </c>
+      <c r="H403" s="5" t="inlineStr">
+        <is>
+          <t>28.7%</t>
+        </is>
+      </c>
+      <c r="I403" s="5" t="inlineStr">
+        <is>
+          <t>2,409</t>
+        </is>
+      </c>
+      <c r="J403" s="5" t="inlineStr">
+        <is>
+          <t>10,699</t>
+        </is>
+      </c>
+      <c r="K403" s="5" t="inlineStr">
+        <is>
+          <t>4,867</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="7" t="inlineStr">
+        <is>
+          <t>445694277</t>
+        </is>
+      </c>
+      <c r="B404" s="8" t="inlineStr">
+        <is>
+          <t>შპს ადეკსა ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C404" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D404" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E404" s="7" t="inlineStr">
+        <is>
+          <t>9,802</t>
+        </is>
+      </c>
+      <c r="F404" s="7" t="inlineStr">
+        <is>
+          <t>239.1%</t>
+        </is>
+      </c>
+      <c r="G404" s="7" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="H404" s="7" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="I404" s="7" t="inlineStr">
+        <is>
+          <t>237</t>
+        </is>
+      </c>
+      <c r="J404" s="7" t="inlineStr">
+        <is>
+          <t>812</t>
+        </is>
+      </c>
+      <c r="K404" s="7" t="inlineStr">
+        <is>
+          <t>-392</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="5" t="inlineStr">
+        <is>
+          <t>424071168</t>
+        </is>
+      </c>
+      <c r="B405" s="6" t="inlineStr">
+        <is>
+          <t>შპს საგზაო სამშენებლო სამმართველო #2</t>
+        </is>
+      </c>
+      <c r="C405" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D405" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E405" s="5" t="inlineStr">
+        <is>
+          <t>9,905</t>
+        </is>
+      </c>
+      <c r="F405" s="5" t="inlineStr">
+        <is>
+          <t>27.9%</t>
+        </is>
+      </c>
+      <c r="G405" s="5" t="inlineStr">
+        <is>
+          <t>1,339</t>
+        </is>
+      </c>
+      <c r="H405" s="5" t="inlineStr">
+        <is>
+          <t>13.5%</t>
+        </is>
+      </c>
+      <c r="I405" s="5" t="inlineStr">
+        <is>
+          <t>1,339</t>
+        </is>
+      </c>
+      <c r="J405" s="5" t="inlineStr">
+        <is>
+          <t>5,564</t>
+        </is>
+      </c>
+      <c r="K405" s="5" t="inlineStr">
+        <is>
+          <t>4,671</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="7" t="inlineStr">
+        <is>
+          <t>416336236</t>
+        </is>
+      </c>
+      <c r="B406" s="8" t="inlineStr">
+        <is>
+          <t>შპს სანდო</t>
+        </is>
+      </c>
+      <c r="C406" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D406" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E406" s="7" t="inlineStr">
+        <is>
+          <t>9,925</t>
+        </is>
+      </c>
+      <c r="F406" s="7" t="inlineStr">
+        <is>
+          <t>-26.6%</t>
+        </is>
+      </c>
+      <c r="G406" s="7" t="inlineStr">
+        <is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="H406" s="7" t="inlineStr">
+        <is>
+          <t>-0.0%</t>
+        </is>
+      </c>
+      <c r="I406" s="7" t="inlineStr">
+        <is>
+          <t>-329</t>
+        </is>
+      </c>
+      <c r="J406" s="7" t="inlineStr">
+        <is>
+          <t>2,047</t>
+        </is>
+      </c>
+      <c r="K406" s="7" t="inlineStr">
+        <is>
+          <t>901</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="5" t="inlineStr">
+        <is>
+          <t>406320841</t>
+        </is>
+      </c>
+      <c r="B407" s="6" t="inlineStr">
+        <is>
+          <t>შპს სახლი 71</t>
+        </is>
+      </c>
+      <c r="C407" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D407" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E407" s="5" t="inlineStr">
+        <is>
+          <t>9,992</t>
+        </is>
+      </c>
+      <c r="F407" s="5" t="inlineStr">
+        <is>
+          <t>8.1%</t>
+        </is>
+      </c>
+      <c r="G407" s="5" t="inlineStr">
+        <is>
+          <t>3,467</t>
+        </is>
+      </c>
+      <c r="H407" s="5" t="inlineStr">
+        <is>
+          <t>34.7%</t>
+        </is>
+      </c>
+      <c r="I407" s="5" t="inlineStr">
+        <is>
+          <t>3,295</t>
+        </is>
+      </c>
+      <c r="J407" s="5" t="inlineStr">
+        <is>
+          <t>18,829</t>
+        </is>
+      </c>
+      <c r="K407" s="5" t="inlineStr">
+        <is>
+          <t>13,493</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="7" t="inlineStr">
+        <is>
+          <t>204544895</t>
+        </is>
+      </c>
+      <c r="B408" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბრავო 2008</t>
+        </is>
+      </c>
+      <c r="C408" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D408" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E408" s="7" t="inlineStr">
+        <is>
+          <t>9,993</t>
+        </is>
+      </c>
+      <c r="F408" s="7" t="inlineStr">
+        <is>
+          <t>-5.3%</t>
+        </is>
+      </c>
+      <c r="G408" s="7" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="H408" s="7" t="inlineStr">
+        <is>
+          <t>0.4%</t>
+        </is>
+      </c>
+      <c r="I408" s="7" t="inlineStr">
+        <is>
+          <t>-234</t>
+        </is>
+      </c>
+      <c r="J408" s="7" t="inlineStr">
+        <is>
+          <t>2,100</t>
+        </is>
+      </c>
+      <c r="K408" s="7" t="inlineStr">
+        <is>
+          <t>1,275</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="5" t="inlineStr">
+        <is>
+          <t>216435677</t>
+        </is>
+      </c>
+      <c r="B409" s="6" t="inlineStr">
+        <is>
+          <t>შპს ხვამლი XXI</t>
+        </is>
+      </c>
+      <c r="C409" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D409" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E409" s="5" t="inlineStr">
+        <is>
+          <t>10,168</t>
+        </is>
+      </c>
+      <c r="F409" s="5" t="inlineStr">
+        <is>
+          <t>222.6%</t>
+        </is>
+      </c>
+      <c r="G409" s="5" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="H409" s="5" t="inlineStr">
+        <is>
+          <t>1.5%</t>
+        </is>
+      </c>
+      <c r="I409" s="5" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="J409" s="5" t="inlineStr">
+        <is>
+          <t>4,678</t>
+        </is>
+      </c>
+      <c r="K409" s="5" t="inlineStr">
+        <is>
+          <t>2,003</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="7" t="inlineStr">
+        <is>
+          <t>405672491</t>
+        </is>
+      </c>
+      <c r="B410" s="8" t="inlineStr">
+        <is>
+          <t>შპს კ2 ქონსთრაქშენი</t>
+        </is>
+      </c>
+      <c r="C410" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D410" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E410" s="7" t="inlineStr">
+        <is>
+          <t>10,321</t>
+        </is>
+      </c>
+      <c r="F410" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G410" s="7" t="inlineStr">
+        <is>
+          <t>1,088</t>
+        </is>
+      </c>
+      <c r="H410" s="7" t="inlineStr">
+        <is>
+          <t>10.5%</t>
+        </is>
+      </c>
+      <c r="I410" s="7" t="inlineStr">
+        <is>
+          <t>881</t>
+        </is>
+      </c>
+      <c r="J410" s="7" t="inlineStr">
+        <is>
+          <t>2,993</t>
+        </is>
+      </c>
+      <c r="K410" s="7" t="inlineStr">
+        <is>
+          <t>881</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="5" t="inlineStr">
+        <is>
+          <t>401970729</t>
+        </is>
+      </c>
+      <c r="B411" s="6" t="inlineStr">
+        <is>
+          <t>შპს თორი</t>
+        </is>
+      </c>
+      <c r="C411" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D411" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E411" s="5" t="inlineStr">
+        <is>
+          <t>10,346</t>
+        </is>
+      </c>
+      <c r="F411" s="5" t="inlineStr">
+        <is>
+          <t>17.5%</t>
+        </is>
+      </c>
+      <c r="G411" s="5" t="inlineStr">
+        <is>
+          <t>1,563</t>
+        </is>
+      </c>
+      <c r="H411" s="5" t="inlineStr">
+        <is>
+          <t>15.1%</t>
+        </is>
+      </c>
+      <c r="I411" s="5" t="inlineStr">
+        <is>
+          <t>1,389</t>
+        </is>
+      </c>
+      <c r="J411" s="5" t="inlineStr">
+        <is>
+          <t>6,488</t>
+        </is>
+      </c>
+      <c r="K411" s="5" t="inlineStr">
+        <is>
+          <t>6,333</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="7" t="inlineStr">
+        <is>
+          <t>402064635</t>
+        </is>
+      </c>
+      <c r="B412" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჰელიო</t>
+        </is>
+      </c>
+      <c r="C412" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D412" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E412" s="7" t="inlineStr">
+        <is>
+          <t>10,521</t>
+        </is>
+      </c>
+      <c r="F412" s="7" t="inlineStr">
+        <is>
+          <t>-9.6%</t>
+        </is>
+      </c>
+      <c r="G412" s="7" t="inlineStr">
+        <is>
+          <t>2,698</t>
+        </is>
+      </c>
+      <c r="H412" s="7" t="inlineStr">
+        <is>
+          <t>25.6%</t>
+        </is>
+      </c>
+      <c r="I412" s="7" t="inlineStr">
+        <is>
+          <t>2,287</t>
+        </is>
+      </c>
+      <c r="J412" s="7" t="inlineStr">
+        <is>
+          <t>9,567</t>
+        </is>
+      </c>
+      <c r="K412" s="7" t="inlineStr">
+        <is>
+          <t>5,908</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="5" t="inlineStr">
+        <is>
+          <t>445415916</t>
+        </is>
+      </c>
+      <c r="B413" s="6" t="inlineStr">
+        <is>
+          <t>შპს   RASEBETON</t>
+        </is>
+      </c>
+      <c r="C413" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D413" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E413" s="5" t="inlineStr">
+        <is>
+          <t>10,533</t>
+        </is>
+      </c>
+      <c r="F413" s="5" t="inlineStr">
+        <is>
+          <t>33.1%</t>
+        </is>
+      </c>
+      <c r="G413" s="5" t="inlineStr">
+        <is>
+          <t>1,154</t>
+        </is>
+      </c>
+      <c r="H413" s="5" t="inlineStr">
+        <is>
+          <t>11.0%</t>
+        </is>
+      </c>
+      <c r="I413" s="5" t="inlineStr">
+        <is>
+          <t>463</t>
+        </is>
+      </c>
+      <c r="J413" s="5" t="inlineStr">
+        <is>
+          <t>5,639</t>
+        </is>
+      </c>
+      <c r="K413" s="5" t="inlineStr">
+        <is>
+          <t>2,049</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="7" t="inlineStr">
+        <is>
+          <t>406316133</t>
+        </is>
+      </c>
+      <c r="B414" s="8" t="inlineStr">
+        <is>
+          <t>შპს კაკაჯან</t>
+        </is>
+      </c>
+      <c r="C414" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D414" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E414" s="7" t="inlineStr">
+        <is>
+          <t>10,855</t>
+        </is>
+      </c>
+      <c r="F414" s="7" t="inlineStr">
+        <is>
+          <t>-6.4%</t>
+        </is>
+      </c>
+      <c r="G414" s="7" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="H414" s="7" t="inlineStr">
+        <is>
+          <t>0.3%</t>
+        </is>
+      </c>
+      <c r="I414" s="7" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="J414" s="7" t="inlineStr">
+        <is>
+          <t>724</t>
+        </is>
+      </c>
+      <c r="K414" s="7" t="inlineStr">
+        <is>
+          <t>343</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="5" t="inlineStr">
+        <is>
+          <t>202359697</t>
+        </is>
+      </c>
+      <c r="B415" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეგა-2007</t>
+        </is>
+      </c>
+      <c r="C415" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D415" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E415" s="5" t="inlineStr">
+        <is>
+          <t>10,889</t>
+        </is>
+      </c>
+      <c r="F415" s="5" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="G415" s="5" t="inlineStr">
+        <is>
+          <t>2,799</t>
+        </is>
+      </c>
+      <c r="H415" s="5" t="inlineStr">
+        <is>
+          <t>25.7%</t>
+        </is>
+      </c>
+      <c r="I415" s="5" t="inlineStr">
+        <is>
+          <t>2,295</t>
+        </is>
+      </c>
+      <c r="J415" s="5" t="inlineStr">
+        <is>
+          <t>6,996</t>
+        </is>
+      </c>
+      <c r="K415" s="5" t="inlineStr">
+        <is>
+          <t>4,742</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="7" t="inlineStr">
+        <is>
+          <t>206336204</t>
+        </is>
+      </c>
+      <c r="B416" s="8" t="inlineStr">
+        <is>
+          <t>შპს საბა 777</t>
+        </is>
+      </c>
+      <c r="C416" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D416" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E416" s="7" t="inlineStr">
+        <is>
+          <t>11,028</t>
+        </is>
+      </c>
+      <c r="F416" s="7" t="inlineStr">
+        <is>
+          <t>11.7%</t>
+        </is>
+      </c>
+      <c r="G416" s="7" t="inlineStr">
+        <is>
+          <t>833</t>
+        </is>
+      </c>
+      <c r="H416" s="7" t="inlineStr">
+        <is>
+          <t>7.6%</t>
+        </is>
+      </c>
+      <c r="I416" s="7" t="inlineStr">
+        <is>
+          <t>560</t>
+        </is>
+      </c>
+      <c r="J416" s="7" t="inlineStr">
+        <is>
+          <t>5,429</t>
+        </is>
+      </c>
+      <c r="K416" s="7" t="inlineStr">
+        <is>
+          <t>4,008</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="5" t="inlineStr">
+        <is>
+          <t>405000314</t>
+        </is>
+      </c>
+      <c r="B417" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფენიქსი-პროექტირების მენეჯმენტი / PHOENIX project management</t>
+        </is>
+      </c>
+      <c r="C417" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D417" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E417" s="5" t="inlineStr">
+        <is>
+          <t>11,033</t>
+        </is>
+      </c>
+      <c r="F417" s="5" t="inlineStr">
+        <is>
+          <t>87.5%</t>
+        </is>
+      </c>
+      <c r="G417" s="5" t="inlineStr">
+        <is>
+          <t>4,037</t>
+        </is>
+      </c>
+      <c r="H417" s="5" t="inlineStr">
+        <is>
+          <t>36.6%</t>
+        </is>
+      </c>
+      <c r="I417" s="5" t="inlineStr">
+        <is>
+          <t>3,081</t>
+        </is>
+      </c>
+      <c r="J417" s="5" t="inlineStr">
+        <is>
+          <t>27,128</t>
+        </is>
+      </c>
+      <c r="K417" s="5" t="inlineStr">
+        <is>
+          <t>10,965</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="7" t="inlineStr">
+        <is>
+          <t>405164174</t>
+        </is>
+      </c>
+      <c r="B418" s="8" t="inlineStr">
+        <is>
+          <t>შპს მაქს იმპორტი</t>
+        </is>
+      </c>
+      <c r="C418" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D418" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E418" s="7" t="inlineStr">
+        <is>
+          <t>11,116</t>
+        </is>
+      </c>
+      <c r="F418" s="7" t="inlineStr">
+        <is>
+          <t>-8.9%</t>
+        </is>
+      </c>
+      <c r="G418" s="7" t="inlineStr">
+        <is>
+          <t>-89</t>
+        </is>
+      </c>
+      <c r="H418" s="7" t="inlineStr">
+        <is>
+          <t>-0.8%</t>
+        </is>
+      </c>
+      <c r="I418" s="7" t="inlineStr">
+        <is>
+          <t>-173</t>
+        </is>
+      </c>
+      <c r="J418" s="7" t="inlineStr">
+        <is>
+          <t>4,719</t>
+        </is>
+      </c>
+      <c r="K418" s="7" t="inlineStr">
+        <is>
+          <t>4,155</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="5" t="inlineStr">
+        <is>
+          <t>417891650</t>
+        </is>
+      </c>
+      <c r="B419" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბურჯიანი</t>
+        </is>
+      </c>
+      <c r="C419" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D419" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E419" s="5" t="inlineStr">
+        <is>
+          <t>11,171</t>
+        </is>
+      </c>
+      <c r="F419" s="5" t="inlineStr">
+        <is>
+          <t>-12.5%</t>
+        </is>
+      </c>
+      <c r="G419" s="5" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="H419" s="5" t="inlineStr">
+        <is>
+          <t>1.0%</t>
+        </is>
+      </c>
+      <c r="I419" s="5" t="inlineStr">
+        <is>
+          <t>392</t>
+        </is>
+      </c>
+      <c r="J419" s="5" t="inlineStr">
+        <is>
+          <t>9,928</t>
+        </is>
+      </c>
+      <c r="K419" s="5" t="inlineStr">
+        <is>
+          <t>2,228</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="7" t="inlineStr">
+        <is>
+          <t>406027838</t>
+        </is>
+      </c>
+      <c r="B420" s="8" t="inlineStr">
+        <is>
+          <t>შპს ისეკო</t>
+        </is>
+      </c>
+      <c r="C420" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D420" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E420" s="7" t="inlineStr">
+        <is>
+          <t>11,269</t>
+        </is>
+      </c>
+      <c r="F420" s="7" t="inlineStr">
+        <is>
+          <t>-7.1%</t>
+        </is>
+      </c>
+      <c r="G420" s="7" t="inlineStr">
+        <is>
+          <t>-969</t>
+        </is>
+      </c>
+      <c r="H420" s="7" t="inlineStr">
+        <is>
+          <t>-8.6%</t>
+        </is>
+      </c>
+      <c r="I420" s="7" t="inlineStr">
+        <is>
+          <t>-1,117</t>
+        </is>
+      </c>
+      <c r="J420" s="7" t="inlineStr">
+        <is>
+          <t>7,976</t>
+        </is>
+      </c>
+      <c r="K420" s="7" t="inlineStr">
+        <is>
+          <t>1,220</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="5" t="inlineStr">
+        <is>
+          <t>406413554</t>
+        </is>
+      </c>
+      <c r="B421" s="6" t="inlineStr">
+        <is>
+          <t>შპს ზომა ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C421" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D421" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E421" s="5" t="inlineStr">
+        <is>
+          <t>11,271</t>
+        </is>
+      </c>
+      <c r="F421" s="5" t="inlineStr">
+        <is>
+          <t>64.9%</t>
+        </is>
+      </c>
+      <c r="G421" s="5" t="inlineStr">
+        <is>
+          <t>874</t>
+        </is>
+      </c>
+      <c r="H421" s="5" t="inlineStr">
+        <is>
+          <t>7.8%</t>
+        </is>
+      </c>
+      <c r="I421" s="5" t="inlineStr">
+        <is>
+          <t>372</t>
+        </is>
+      </c>
+      <c r="J421" s="5" t="inlineStr">
+        <is>
+          <t>3,808</t>
+        </is>
+      </c>
+      <c r="K421" s="5" t="inlineStr">
+        <is>
+          <t>-184</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="7" t="inlineStr">
+        <is>
+          <t>445543332</t>
+        </is>
+      </c>
+      <c r="B422" s="8" t="inlineStr">
+        <is>
+          <t>შპს მერიდიანი 41</t>
+        </is>
+      </c>
+      <c r="C422" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D422" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E422" s="7" t="inlineStr">
+        <is>
+          <t>11,321</t>
+        </is>
+      </c>
+      <c r="F422" s="7" t="inlineStr">
+        <is>
+          <t>23.0%</t>
+        </is>
+      </c>
+      <c r="G422" s="7" t="inlineStr">
+        <is>
+          <t>528</t>
+        </is>
+      </c>
+      <c r="H422" s="7" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="I422" s="7" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+      <c r="J422" s="7" t="inlineStr">
+        <is>
+          <t>1,147</t>
+        </is>
+      </c>
+      <c r="K422" s="7" t="inlineStr">
+        <is>
+          <t>991</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="5" t="inlineStr">
+        <is>
+          <t>406298894</t>
+        </is>
+      </c>
+      <c r="B423" s="6" t="inlineStr">
+        <is>
+          <t>შპს საქართველო2020</t>
+        </is>
+      </c>
+      <c r="C423" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D423" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E423" s="5" t="inlineStr">
+        <is>
+          <t>11,349</t>
+        </is>
+      </c>
+      <c r="F423" s="5" t="inlineStr">
+        <is>
+          <t>-17.5%</t>
+        </is>
+      </c>
+      <c r="G423" s="5" t="inlineStr">
+        <is>
+          <t>800</t>
+        </is>
+      </c>
+      <c r="H423" s="5" t="inlineStr">
+        <is>
+          <t>7.1%</t>
+        </is>
+      </c>
+      <c r="I423" s="5" t="inlineStr">
+        <is>
+          <t>426</t>
+        </is>
+      </c>
+      <c r="J423" s="5" t="inlineStr">
+        <is>
+          <t>11,353</t>
+        </is>
+      </c>
+      <c r="K423" s="5" t="inlineStr">
+        <is>
+          <t>4,721</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="7" t="inlineStr">
+        <is>
+          <t>205272818</t>
+        </is>
+      </c>
+      <c r="B424" s="8" t="inlineStr">
+        <is>
+          <t>შპს ალუმეტ</t>
+        </is>
+      </c>
+      <c r="C424" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D424" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E424" s="7" t="inlineStr">
+        <is>
+          <t>11,406</t>
+        </is>
+      </c>
+      <c r="F424" s="7" t="inlineStr">
+        <is>
+          <t>38.7%</t>
+        </is>
+      </c>
+      <c r="G424" s="7" t="inlineStr">
+        <is>
+          <t>3,265</t>
+        </is>
+      </c>
+      <c r="H424" s="7" t="inlineStr">
+        <is>
+          <t>28.6%</t>
+        </is>
+      </c>
+      <c r="I424" s="7" t="inlineStr">
+        <is>
+          <t>3,379</t>
+        </is>
+      </c>
+      <c r="J424" s="7" t="inlineStr">
+        <is>
+          <t>20,028</t>
+        </is>
+      </c>
+      <c r="K424" s="7" t="inlineStr">
+        <is>
+          <t>13,493</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="5" t="inlineStr">
+        <is>
+          <t>400031327</t>
+        </is>
+      </c>
+      <c r="B425" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბი ემ სი შარმი</t>
+        </is>
+      </c>
+      <c r="C425" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D425" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E425" s="5" t="inlineStr">
+        <is>
+          <t>11,650</t>
+        </is>
+      </c>
+      <c r="F425" s="5" t="inlineStr">
+        <is>
+          <t>-3.9%</t>
+        </is>
+      </c>
+      <c r="G425" s="5" t="inlineStr">
+        <is>
+          <t>2,692</t>
+        </is>
+      </c>
+      <c r="H425" s="5" t="inlineStr">
+        <is>
+          <t>23.1%</t>
+        </is>
+      </c>
+      <c r="I425" s="5" t="inlineStr">
+        <is>
+          <t>2,560</t>
+        </is>
+      </c>
+      <c r="J425" s="5" t="inlineStr">
+        <is>
+          <t>9,513</t>
+        </is>
+      </c>
+      <c r="K425" s="5" t="inlineStr">
+        <is>
+          <t>6,996</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="7" t="inlineStr">
+        <is>
+          <t>445610385</t>
+        </is>
+      </c>
+      <c r="B426" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნოვა ფიქსი</t>
+        </is>
+      </c>
+      <c r="C426" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D426" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E426" s="7" t="inlineStr">
+        <is>
+          <t>11,749</t>
+        </is>
+      </c>
+      <c r="F426" s="7" t="inlineStr">
+        <is>
+          <t>13.2%</t>
+        </is>
+      </c>
+      <c r="G426" s="7" t="inlineStr">
+        <is>
+          <t>-619</t>
+        </is>
+      </c>
+      <c r="H426" s="7" t="inlineStr">
+        <is>
+          <t>-5.3%</t>
+        </is>
+      </c>
+      <c r="I426" s="7" t="inlineStr">
+        <is>
+          <t>-2,103</t>
+        </is>
+      </c>
+      <c r="J426" s="7" t="inlineStr">
+        <is>
+          <t>14,261</t>
+        </is>
+      </c>
+      <c r="K426" s="7" t="inlineStr">
+        <is>
+          <t>-4,173</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="5" t="inlineStr">
+        <is>
+          <t>417876980</t>
+        </is>
+      </c>
+      <c r="B427" s="6" t="inlineStr">
+        <is>
+          <t>შპს  საქართველოს შპალსაჟღენთი ქარხანა</t>
+        </is>
+      </c>
+      <c r="C427" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D427" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E427" s="5" t="inlineStr">
+        <is>
+          <t>11,862</t>
+        </is>
+      </c>
+      <c r="F427" s="5" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="G427" s="5" t="inlineStr">
+        <is>
+          <t>4,695</t>
+        </is>
+      </c>
+      <c r="H427" s="5" t="inlineStr">
+        <is>
+          <t>39.6%</t>
+        </is>
+      </c>
+      <c r="I427" s="5" t="inlineStr">
+        <is>
+          <t>5,116</t>
+        </is>
+      </c>
+      <c r="J427" s="5" t="inlineStr">
+        <is>
+          <t>11,915</t>
+        </is>
+      </c>
+      <c r="K427" s="5" t="inlineStr">
+        <is>
+          <t>11,846</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="7" t="inlineStr">
+        <is>
+          <t>417882795</t>
+        </is>
+      </c>
+      <c r="B428" s="8" t="inlineStr">
+        <is>
+          <t>შპს ამიერკავკასიის შპალსაჟღენთი ქარხანა</t>
+        </is>
+      </c>
+      <c r="C428" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D428" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E428" s="7" t="inlineStr">
+        <is>
+          <t>11,862</t>
+        </is>
+      </c>
+      <c r="F428" s="7" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="G428" s="7" t="inlineStr">
+        <is>
+          <t>4,694</t>
+        </is>
+      </c>
+      <c r="H428" s="7" t="inlineStr">
+        <is>
+          <t>39.6%</t>
+        </is>
+      </c>
+      <c r="I428" s="7" t="inlineStr">
+        <is>
+          <t>5,115</t>
+        </is>
+      </c>
+      <c r="J428" s="7" t="inlineStr">
+        <is>
+          <t>11,915</t>
+        </is>
+      </c>
+      <c r="K428" s="7" t="inlineStr">
+        <is>
+          <t>11,846</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="5" t="inlineStr">
+        <is>
+          <t>405390777</t>
+        </is>
+      </c>
+      <c r="B429" s="6" t="inlineStr">
+        <is>
+          <t>შპს არქლაინ ენჯინეარინგ</t>
+        </is>
+      </c>
+      <c r="C429" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D429" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E429" s="5" t="inlineStr">
+        <is>
+          <t>12,010</t>
+        </is>
+      </c>
+      <c r="F429" s="5" t="inlineStr">
+        <is>
+          <t>49.1%</t>
+        </is>
+      </c>
+      <c r="G429" s="5" t="inlineStr">
+        <is>
+          <t>1,369</t>
+        </is>
+      </c>
+      <c r="H429" s="5" t="inlineStr">
+        <is>
+          <t>11.4%</t>
+        </is>
+      </c>
+      <c r="I429" s="5" t="inlineStr">
+        <is>
+          <t>1,383</t>
+        </is>
+      </c>
+      <c r="J429" s="5" t="inlineStr">
+        <is>
+          <t>7,289</t>
+        </is>
+      </c>
+      <c r="K429" s="5" t="inlineStr">
+        <is>
+          <t>3,029</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="7" t="inlineStr">
+        <is>
+          <t>405291223</t>
+        </is>
+      </c>
+      <c r="B430" s="8" t="inlineStr">
+        <is>
+          <t>შპს გლობალ ინდუსტრი სოლუშენ</t>
+        </is>
+      </c>
+      <c r="C430" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D430" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E430" s="7" t="inlineStr">
+        <is>
+          <t>12,116</t>
+        </is>
+      </c>
+      <c r="F430" s="7" t="inlineStr">
+        <is>
+          <t>17.4%</t>
+        </is>
+      </c>
+      <c r="G430" s="7" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="H430" s="7" t="inlineStr">
+        <is>
+          <t>0.2%</t>
+        </is>
+      </c>
+      <c r="I430" s="7" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="J430" s="7" t="inlineStr">
+        <is>
+          <t>2,874</t>
+        </is>
+      </c>
+      <c r="K430" s="7" t="inlineStr">
+        <is>
+          <t>707</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="5" t="inlineStr">
+        <is>
+          <t>202215183</t>
+        </is>
+      </c>
+      <c r="B431" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან პროგრესი</t>
+        </is>
+      </c>
+      <c r="C431" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D431" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E431" s="5" t="inlineStr">
+        <is>
+          <t>12,457</t>
+        </is>
+      </c>
+      <c r="F431" s="5" t="inlineStr">
+        <is>
+          <t>73.1%</t>
+        </is>
+      </c>
+      <c r="G431" s="5" t="inlineStr">
+        <is>
+          <t>3,036</t>
+        </is>
+      </c>
+      <c r="H431" s="5" t="inlineStr">
+        <is>
+          <t>24.4%</t>
+        </is>
+      </c>
+      <c r="I431" s="5" t="inlineStr">
+        <is>
+          <t>2,904</t>
+        </is>
+      </c>
+      <c r="J431" s="5" t="inlineStr">
+        <is>
+          <t>5,227</t>
+        </is>
+      </c>
+      <c r="K431" s="5" t="inlineStr">
+        <is>
+          <t>4,362</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="7" t="inlineStr">
+        <is>
+          <t>404853903</t>
+        </is>
+      </c>
+      <c r="B432" s="8" t="inlineStr">
+        <is>
+          <t>შპს გეო ექსპორტ</t>
+        </is>
+      </c>
+      <c r="C432" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D432" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E432" s="7" t="inlineStr">
+        <is>
+          <t>12,531</t>
+        </is>
+      </c>
+      <c r="F432" s="7" t="inlineStr">
+        <is>
+          <t>-0.6%</t>
+        </is>
+      </c>
+      <c r="G432" s="7" t="inlineStr">
+        <is>
+          <t>758</t>
+        </is>
+      </c>
+      <c r="H432" s="7" t="inlineStr">
+        <is>
+          <t>6.0%</t>
+        </is>
+      </c>
+      <c r="I432" s="7" t="inlineStr">
+        <is>
+          <t>641</t>
+        </is>
+      </c>
+      <c r="J432" s="7" t="inlineStr">
+        <is>
+          <t>3,320</t>
+        </is>
+      </c>
+      <c r="K432" s="7" t="inlineStr">
+        <is>
+          <t>3,194</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="5" t="inlineStr">
+        <is>
+          <t>412729775</t>
+        </is>
+      </c>
+      <c r="B433" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯეომეტალ</t>
+        </is>
+      </c>
+      <c r="C433" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D433" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E433" s="5" t="inlineStr">
+        <is>
+          <t>12,545</t>
+        </is>
+      </c>
+      <c r="F433" s="5" t="inlineStr">
+        <is>
+          <t>-22.1%</t>
+        </is>
+      </c>
+      <c r="G433" s="5" t="inlineStr">
+        <is>
+          <t>1,786</t>
+        </is>
+      </c>
+      <c r="H433" s="5" t="inlineStr">
+        <is>
+          <t>14.2%</t>
+        </is>
+      </c>
+      <c r="I433" s="5" t="inlineStr">
+        <is>
+          <t>-297</t>
+        </is>
+      </c>
+      <c r="J433" s="5" t="inlineStr">
+        <is>
+          <t>8,974</t>
+        </is>
+      </c>
+      <c r="K433" s="5" t="inlineStr">
+        <is>
+          <t>-8,298</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="7" t="inlineStr">
+        <is>
+          <t>445387796</t>
+        </is>
+      </c>
+      <c r="B434" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბათ გლასი</t>
+        </is>
+      </c>
+      <c r="C434" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D434" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E434" s="7" t="inlineStr">
+        <is>
+          <t>12,711</t>
+        </is>
+      </c>
+      <c r="F434" s="7" t="inlineStr">
+        <is>
+          <t>2.8%</t>
+        </is>
+      </c>
+      <c r="G434" s="7" t="inlineStr">
+        <is>
+          <t>1,864</t>
+        </is>
+      </c>
+      <c r="H434" s="7" t="inlineStr">
+        <is>
+          <t>14.7%</t>
+        </is>
+      </c>
+      <c r="I434" s="7" t="inlineStr">
+        <is>
+          <t>1,098</t>
+        </is>
+      </c>
+      <c r="J434" s="7" t="inlineStr">
+        <is>
+          <t>12,680</t>
+        </is>
+      </c>
+      <c r="K434" s="7" t="inlineStr">
+        <is>
+          <t>6,152</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="5" t="inlineStr">
+        <is>
+          <t>404383225</t>
+        </is>
+      </c>
+      <c r="B435" s="6" t="inlineStr">
+        <is>
+          <t>შპს იმგო</t>
+        </is>
+      </c>
+      <c r="C435" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D435" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E435" s="5" t="inlineStr">
+        <is>
+          <t>12,866</t>
+        </is>
+      </c>
+      <c r="F435" s="5" t="inlineStr">
+        <is>
+          <t>45.0%</t>
+        </is>
+      </c>
+      <c r="G435" s="5" t="inlineStr">
+        <is>
+          <t>-110</t>
+        </is>
+      </c>
+      <c r="H435" s="5" t="inlineStr">
+        <is>
+          <t>-0.9%</t>
+        </is>
+      </c>
+      <c r="I435" s="5" t="inlineStr">
+        <is>
+          <t>-127</t>
+        </is>
+      </c>
+      <c r="J435" s="5" t="inlineStr">
+        <is>
+          <t>1,099</t>
+        </is>
+      </c>
+      <c r="K435" s="5" t="inlineStr">
+        <is>
+          <t>707</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="7" t="inlineStr">
+        <is>
+          <t>404659767</t>
+        </is>
+      </c>
+      <c r="B436" s="8" t="inlineStr">
+        <is>
+          <t>შპს ენდითი გლობალ</t>
+        </is>
+      </c>
+      <c r="C436" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D436" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E436" s="7" t="inlineStr">
+        <is>
+          <t>12,975</t>
+        </is>
+      </c>
+      <c r="F436" s="7" t="inlineStr">
+        <is>
+          <t>31.6%</t>
+        </is>
+      </c>
+      <c r="G436" s="7" t="inlineStr">
+        <is>
+          <t>1,118</t>
+        </is>
+      </c>
+      <c r="H436" s="7" t="inlineStr">
+        <is>
+          <t>8.6%</t>
+        </is>
+      </c>
+      <c r="I436" s="7" t="inlineStr">
+        <is>
+          <t>889</t>
+        </is>
+      </c>
+      <c r="J436" s="7" t="inlineStr">
+        <is>
+          <t>1,839</t>
+        </is>
+      </c>
+      <c r="K436" s="7" t="inlineStr">
+        <is>
+          <t>-544</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="5" t="inlineStr">
+        <is>
+          <t>205273915</t>
+        </is>
+      </c>
+      <c r="B437" s="6" t="inlineStr">
+        <is>
+          <t>შპს არილი +</t>
+        </is>
+      </c>
+      <c r="C437" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D437" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E437" s="5" t="inlineStr">
+        <is>
+          <t>13,136</t>
+        </is>
+      </c>
+      <c r="F437" s="5" t="inlineStr">
+        <is>
+          <t>-67.7%</t>
+        </is>
+      </c>
+      <c r="G437" s="5" t="inlineStr">
+        <is>
+          <t>2,685</t>
+        </is>
+      </c>
+      <c r="H437" s="5" t="inlineStr">
+        <is>
+          <t>20.4%</t>
+        </is>
+      </c>
+      <c r="I437" s="5" t="inlineStr">
+        <is>
+          <t>2,408</t>
+        </is>
+      </c>
+      <c r="J437" s="5" t="inlineStr">
+        <is>
+          <t>12,841</t>
+        </is>
+      </c>
+      <c r="K437" s="5" t="inlineStr">
+        <is>
+          <t>5,654</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="7" t="inlineStr">
+        <is>
+          <t>415101543</t>
+        </is>
+      </c>
+      <c r="B438" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტუანა ტექსტილი</t>
+        </is>
+      </c>
+      <c r="C438" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D438" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E438" s="7" t="inlineStr">
+        <is>
+          <t>13,222</t>
+        </is>
+      </c>
+      <c r="F438" s="7" t="inlineStr">
+        <is>
+          <t>69.5%</t>
+        </is>
+      </c>
+      <c r="G438" s="7" t="inlineStr">
+        <is>
+          <t>10,152</t>
+        </is>
+      </c>
+      <c r="H438" s="7" t="inlineStr">
+        <is>
+          <t>76.8%</t>
+        </is>
+      </c>
+      <c r="I438" s="7" t="inlineStr">
+        <is>
+          <t>9,948</t>
+        </is>
+      </c>
+      <c r="J438" s="7" t="inlineStr">
+        <is>
+          <t>37,395</t>
+        </is>
+      </c>
+      <c r="K438" s="7" t="inlineStr">
+        <is>
+          <t>36,673</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="5" t="inlineStr">
+        <is>
+          <t>206271826</t>
+        </is>
+      </c>
+      <c r="B439" s="6" t="inlineStr">
+        <is>
+          <t>შპს აა პლასტი</t>
+        </is>
+      </c>
+      <c r="C439" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D439" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E439" s="5" t="inlineStr">
+        <is>
+          <t>13,355</t>
+        </is>
+      </c>
+      <c r="F439" s="5" t="inlineStr">
+        <is>
+          <t>9.4%</t>
+        </is>
+      </c>
+      <c r="G439" s="5" t="inlineStr">
+        <is>
+          <t>1,959</t>
+        </is>
+      </c>
+      <c r="H439" s="5" t="inlineStr">
+        <is>
+          <t>14.7%</t>
+        </is>
+      </c>
+      <c r="I439" s="5" t="inlineStr">
+        <is>
+          <t>1,592</t>
+        </is>
+      </c>
+      <c r="J439" s="5" t="inlineStr">
+        <is>
+          <t>9,956</t>
+        </is>
+      </c>
+      <c r="K439" s="5" t="inlineStr">
+        <is>
+          <t>5,768</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="7" t="inlineStr">
+        <is>
+          <t>419983780</t>
+        </is>
+      </c>
+      <c r="B440" s="8" t="inlineStr">
+        <is>
+          <t>შპს ევრობილდი</t>
+        </is>
+      </c>
+      <c r="C440" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D440" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E440" s="7" t="inlineStr">
+        <is>
+          <t>13,596</t>
+        </is>
+      </c>
+      <c r="F440" s="7" t="inlineStr">
+        <is>
+          <t>64.0%</t>
+        </is>
+      </c>
+      <c r="G440" s="7" t="inlineStr">
+        <is>
+          <t>2,581</t>
+        </is>
+      </c>
+      <c r="H440" s="7" t="inlineStr">
+        <is>
+          <t>19.0%</t>
+        </is>
+      </c>
+      <c r="I440" s="7" t="inlineStr">
+        <is>
+          <t>1,957</t>
+        </is>
+      </c>
+      <c r="J440" s="7" t="inlineStr">
+        <is>
+          <t>10,971</t>
+        </is>
+      </c>
+      <c r="K440" s="7" t="inlineStr">
+        <is>
+          <t>6,553</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="5" t="inlineStr">
+        <is>
+          <t>406132288</t>
+        </is>
+      </c>
+      <c r="B441" s="6" t="inlineStr">
+        <is>
+          <t>შპს გეოკაგიტ</t>
+        </is>
+      </c>
+      <c r="C441" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D441" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E441" s="5" t="inlineStr">
+        <is>
+          <t>13,638</t>
+        </is>
+      </c>
+      <c r="F441" s="5" t="inlineStr">
+        <is>
+          <t>43.3%</t>
+        </is>
+      </c>
+      <c r="G441" s="5" t="inlineStr">
+        <is>
+          <t>1,946</t>
+        </is>
+      </c>
+      <c r="H441" s="5" t="inlineStr">
+        <is>
+          <t>14.3%</t>
+        </is>
+      </c>
+      <c r="I441" s="5" t="inlineStr">
+        <is>
+          <t>1,578</t>
+        </is>
+      </c>
+      <c r="J441" s="5" t="inlineStr">
+        <is>
+          <t>10,833</t>
+        </is>
+      </c>
+      <c r="K441" s="5" t="inlineStr">
+        <is>
+          <t>6,627</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="7" t="inlineStr">
+        <is>
+          <t>211383714</t>
+        </is>
+      </c>
+      <c r="B442" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბედეგი</t>
+        </is>
+      </c>
+      <c r="C442" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D442" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E442" s="7" t="inlineStr">
+        <is>
+          <t>14,019</t>
+        </is>
+      </c>
+      <c r="F442" s="7" t="inlineStr">
+        <is>
+          <t>17.8%</t>
+        </is>
+      </c>
+      <c r="G442" s="7" t="inlineStr">
+        <is>
+          <t>2,085</t>
+        </is>
+      </c>
+      <c r="H442" s="7" t="inlineStr">
+        <is>
+          <t>14.9%</t>
+        </is>
+      </c>
+      <c r="I442" s="7" t="inlineStr">
+        <is>
+          <t>1,791</t>
+        </is>
+      </c>
+      <c r="J442" s="7" t="inlineStr">
+        <is>
+          <t>9,800</t>
+        </is>
+      </c>
+      <c r="K442" s="7" t="inlineStr">
+        <is>
+          <t>6,424</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="5" t="inlineStr">
+        <is>
+          <t>404582153</t>
+        </is>
+      </c>
+      <c r="B443" s="6" t="inlineStr">
+        <is>
+          <t>შპს მეგა ცემენტი</t>
+        </is>
+      </c>
+      <c r="C443" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D443" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E443" s="5" t="inlineStr">
+        <is>
+          <t>14,087</t>
+        </is>
+      </c>
+      <c r="F443" s="5" t="inlineStr">
+        <is>
+          <t>25.4%</t>
+        </is>
+      </c>
+      <c r="G443" s="5" t="inlineStr">
+        <is>
+          <t>528</t>
+        </is>
+      </c>
+      <c r="H443" s="5" t="inlineStr">
+        <is>
+          <t>3.7%</t>
+        </is>
+      </c>
+      <c r="I443" s="5" t="inlineStr">
+        <is>
+          <t>-55</t>
+        </is>
+      </c>
+      <c r="J443" s="5" t="inlineStr">
+        <is>
+          <t>6,975</t>
+        </is>
+      </c>
+      <c r="K443" s="5" t="inlineStr">
+        <is>
+          <t>419</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="7" t="inlineStr">
+        <is>
+          <t>406034553</t>
+        </is>
+      </c>
+      <c r="B444" s="8" t="inlineStr">
+        <is>
+          <t>შპს ევრო პაკი</t>
+        </is>
+      </c>
+      <c r="C444" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D444" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E444" s="7" t="inlineStr">
+        <is>
+          <t>14,268</t>
+        </is>
+      </c>
+      <c r="F444" s="7" t="inlineStr">
+        <is>
+          <t>-4.6%</t>
+        </is>
+      </c>
+      <c r="G444" s="7" t="inlineStr">
+        <is>
+          <t>2,180</t>
+        </is>
+      </c>
+      <c r="H444" s="7" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
+      </c>
+      <c r="I444" s="7" t="inlineStr">
+        <is>
+          <t>2,026</t>
+        </is>
+      </c>
+      <c r="J444" s="7" t="inlineStr">
+        <is>
+          <t>15,251</t>
+        </is>
+      </c>
+      <c r="K444" s="7" t="inlineStr">
+        <is>
+          <t>14,465</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="5" t="inlineStr">
+        <is>
+          <t>200069371</t>
+        </is>
+      </c>
+      <c r="B445" s="6" t="inlineStr">
+        <is>
+          <t>შპს პრიმა პლიუსი</t>
+        </is>
+      </c>
+      <c r="C445" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D445" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E445" s="5" t="inlineStr">
+        <is>
+          <t>14,272</t>
+        </is>
+      </c>
+      <c r="F445" s="5" t="inlineStr">
+        <is>
+          <t>20.5%</t>
+        </is>
+      </c>
+      <c r="G445" s="5" t="inlineStr">
+        <is>
+          <t>2,535</t>
+        </is>
+      </c>
+      <c r="H445" s="5" t="inlineStr">
+        <is>
+          <t>17.8%</t>
+        </is>
+      </c>
+      <c r="I445" s="5" t="inlineStr">
+        <is>
+          <t>3,721</t>
+        </is>
+      </c>
+      <c r="J445" s="5" t="inlineStr">
+        <is>
+          <t>30,521</t>
+        </is>
+      </c>
+      <c r="K445" s="5" t="inlineStr">
+        <is>
+          <t>30,503</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="7" t="inlineStr">
+        <is>
+          <t>415098557</t>
+        </is>
+      </c>
+      <c r="B446" s="8" t="inlineStr">
+        <is>
+          <t>შპს  სერქემ ინდასთრიალ ლუბრიქანთს</t>
+        </is>
+      </c>
+      <c r="C446" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D446" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E446" s="7" t="inlineStr">
+        <is>
+          <t>15,081</t>
+        </is>
+      </c>
+      <c r="F446" s="7" t="inlineStr">
+        <is>
+          <t>-5.6%</t>
+        </is>
+      </c>
+      <c r="G446" s="7" t="inlineStr">
+        <is>
+          <t>1,957</t>
+        </is>
+      </c>
+      <c r="H446" s="7" t="inlineStr">
+        <is>
+          <t>13.0%</t>
+        </is>
+      </c>
+      <c r="I446" s="7" t="inlineStr">
+        <is>
+          <t>2,031</t>
+        </is>
+      </c>
+      <c r="J446" s="7" t="inlineStr">
+        <is>
+          <t>10,574</t>
+        </is>
+      </c>
+      <c r="K446" s="7" t="inlineStr">
+        <is>
+          <t>6,130</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="5" t="inlineStr">
+        <is>
+          <t>447860823</t>
+        </is>
+      </c>
+      <c r="B447" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯეო-ბეტონი</t>
+        </is>
+      </c>
+      <c r="C447" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D447" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E447" s="5" t="inlineStr">
+        <is>
+          <t>15,083</t>
+        </is>
+      </c>
+      <c r="F447" s="5" t="inlineStr">
+        <is>
+          <t>34.7%</t>
+        </is>
+      </c>
+      <c r="G447" s="5" t="inlineStr">
+        <is>
+          <t>1,627</t>
+        </is>
+      </c>
+      <c r="H447" s="5" t="inlineStr">
+        <is>
+          <t>10.8%</t>
+        </is>
+      </c>
+      <c r="I447" s="5" t="inlineStr">
+        <is>
+          <t>1,118</t>
+        </is>
+      </c>
+      <c r="J447" s="5" t="inlineStr">
+        <is>
+          <t>7,160</t>
+        </is>
+      </c>
+      <c r="K447" s="5" t="inlineStr">
+        <is>
+          <t>3,710</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="7" t="inlineStr">
+        <is>
+          <t>205290763</t>
+        </is>
+      </c>
+      <c r="B448" s="8" t="inlineStr">
+        <is>
+          <t>შპს გ.ბ. კონსალტინგი</t>
+        </is>
+      </c>
+      <c r="C448" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D448" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E448" s="7" t="inlineStr">
+        <is>
+          <t>15,299</t>
+        </is>
+      </c>
+      <c r="F448" s="7" t="inlineStr">
+        <is>
+          <t>-26.3%</t>
+        </is>
+      </c>
+      <c r="G448" s="7" t="inlineStr">
+        <is>
+          <t>2,045</t>
+        </is>
+      </c>
+      <c r="H448" s="7" t="inlineStr">
+        <is>
+          <t>13.4%</t>
+        </is>
+      </c>
+      <c r="I448" s="7" t="inlineStr">
+        <is>
+          <t>2,184</t>
+        </is>
+      </c>
+      <c r="J448" s="7" t="inlineStr">
+        <is>
+          <t>46,213</t>
+        </is>
+      </c>
+      <c r="K448" s="7" t="inlineStr">
+        <is>
+          <t>43,562</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="5" t="inlineStr">
+        <is>
+          <t>430040993</t>
+        </is>
+      </c>
+      <c r="B449" s="6" t="inlineStr">
+        <is>
+          <t>შპს გლასს დრიმ</t>
+        </is>
+      </c>
+      <c r="C449" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D449" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E449" s="5" t="inlineStr">
+        <is>
+          <t>15,510</t>
+        </is>
+      </c>
+      <c r="F449" s="5" t="inlineStr">
+        <is>
+          <t>6.4%</t>
+        </is>
+      </c>
+      <c r="G449" s="5" t="inlineStr">
+        <is>
+          <t>1,551</t>
+        </is>
+      </c>
+      <c r="H449" s="5" t="inlineStr">
+        <is>
+          <t>10.0%</t>
+        </is>
+      </c>
+      <c r="I449" s="5" t="inlineStr">
+        <is>
+          <t>931</t>
+        </is>
+      </c>
+      <c r="J449" s="5" t="inlineStr">
+        <is>
+          <t>7,527</t>
+        </is>
+      </c>
+      <c r="K449" s="5" t="inlineStr">
+        <is>
+          <t>3,399</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="7" t="inlineStr">
+        <is>
+          <t>245539733</t>
+        </is>
+      </c>
+      <c r="B450" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტრანზიტ-მ</t>
+        </is>
+      </c>
+      <c r="C450" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D450" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E450" s="7" t="inlineStr">
+        <is>
+          <t>15,766</t>
+        </is>
+      </c>
+      <c r="F450" s="7" t="inlineStr">
+        <is>
+          <t>11.2%</t>
+        </is>
+      </c>
+      <c r="G450" s="7" t="inlineStr">
+        <is>
+          <t>1,320</t>
+        </is>
+      </c>
+      <c r="H450" s="7" t="inlineStr">
+        <is>
+          <t>8.4%</t>
+        </is>
+      </c>
+      <c r="I450" s="7" t="inlineStr">
+        <is>
+          <t>3,102</t>
+        </is>
+      </c>
+      <c r="J450" s="7" t="inlineStr">
+        <is>
+          <t>8,073</t>
+        </is>
+      </c>
+      <c r="K450" s="7" t="inlineStr">
+        <is>
+          <t>6,106</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="5" t="inlineStr">
+        <is>
+          <t>406313341</t>
+        </is>
+      </c>
+      <c r="B451" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ჯეო ცემენტი</t>
+        </is>
+      </c>
+      <c r="C451" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D451" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E451" s="5" t="inlineStr">
+        <is>
+          <t>16,068</t>
+        </is>
+      </c>
+      <c r="F451" s="5" t="inlineStr">
+        <is>
+          <t>47.4%</t>
+        </is>
+      </c>
+      <c r="G451" s="5" t="inlineStr">
+        <is>
+          <t>1,483</t>
+        </is>
+      </c>
+      <c r="H451" s="5" t="inlineStr">
+        <is>
+          <t>9.2%</t>
+        </is>
+      </c>
+      <c r="I451" s="5" t="inlineStr">
+        <is>
+          <t>792</t>
+        </is>
+      </c>
+      <c r="J451" s="5" t="inlineStr">
+        <is>
+          <t>7,470</t>
+        </is>
+      </c>
+      <c r="K451" s="5" t="inlineStr">
+        <is>
+          <t>3,668</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="7" t="inlineStr">
+        <is>
+          <t>248384449</t>
+        </is>
+      </c>
+      <c r="B452" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლიდერ ბეტონი</t>
+        </is>
+      </c>
+      <c r="C452" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D452" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E452" s="7" t="inlineStr">
+        <is>
+          <t>16,227</t>
+        </is>
+      </c>
+      <c r="F452" s="7" t="inlineStr">
+        <is>
+          <t>0.9%</t>
+        </is>
+      </c>
+      <c r="G452" s="7" t="inlineStr">
+        <is>
+          <t>2,156</t>
+        </is>
+      </c>
+      <c r="H452" s="7" t="inlineStr">
+        <is>
+          <t>13.3%</t>
+        </is>
+      </c>
+      <c r="I452" s="7" t="inlineStr">
+        <is>
+          <t>1,221</t>
+        </is>
+      </c>
+      <c r="J452" s="7" t="inlineStr">
+        <is>
+          <t>16,996</t>
+        </is>
+      </c>
+      <c r="K452" s="7" t="inlineStr">
+        <is>
+          <t>16,618</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="5" t="inlineStr">
+        <is>
+          <t>406297449</t>
+        </is>
+      </c>
+      <c r="B453" s="6" t="inlineStr">
+        <is>
+          <t>შპს დამი</t>
+        </is>
+      </c>
+      <c r="C453" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D453" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E453" s="5" t="inlineStr">
+        <is>
+          <t>16,268</t>
+        </is>
+      </c>
+      <c r="F453" s="5" t="inlineStr">
+        <is>
+          <t>21.2%</t>
+        </is>
+      </c>
+      <c r="G453" s="5" t="inlineStr">
+        <is>
+          <t>-305</t>
+        </is>
+      </c>
+      <c r="H453" s="5" t="inlineStr">
+        <is>
+          <t>-1.9%</t>
+        </is>
+      </c>
+      <c r="I453" s="5" t="inlineStr">
+        <is>
+          <t>7,065</t>
+        </is>
+      </c>
+      <c r="J453" s="5" t="inlineStr">
+        <is>
+          <t>13,644</t>
+        </is>
+      </c>
+      <c r="K453" s="5" t="inlineStr">
+        <is>
+          <t>8,760</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="7" t="inlineStr">
+        <is>
+          <t>201946573</t>
+        </is>
+      </c>
+      <c r="B454" s="8" t="inlineStr">
+        <is>
+          <t>შპს დიო</t>
+        </is>
+      </c>
+      <c r="C454" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D454" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E454" s="7" t="inlineStr">
+        <is>
+          <t>16,288</t>
+        </is>
+      </c>
+      <c r="F454" s="7" t="inlineStr">
+        <is>
+          <t>13.0%</t>
+        </is>
+      </c>
+      <c r="G454" s="7" t="inlineStr">
+        <is>
+          <t>2,705</t>
+        </is>
+      </c>
+      <c r="H454" s="7" t="inlineStr">
+        <is>
+          <t>16.6%</t>
+        </is>
+      </c>
+      <c r="I454" s="7" t="inlineStr">
+        <is>
+          <t>2,094</t>
+        </is>
+      </c>
+      <c r="J454" s="7" t="inlineStr">
+        <is>
+          <t>12,742</t>
+        </is>
+      </c>
+      <c r="K454" s="7" t="inlineStr">
+        <is>
+          <t>10,906</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="5" t="inlineStr">
+        <is>
+          <t>245546681</t>
+        </is>
+      </c>
+      <c r="B455" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლუგო</t>
+        </is>
+      </c>
+      <c r="C455" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D455" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E455" s="5" t="inlineStr">
+        <is>
+          <t>16,386</t>
+        </is>
+      </c>
+      <c r="F455" s="5" t="inlineStr">
+        <is>
+          <t>37.4%</t>
+        </is>
+      </c>
+      <c r="G455" s="5" t="inlineStr">
+        <is>
+          <t>1,239</t>
+        </is>
+      </c>
+      <c r="H455" s="5" t="inlineStr">
+        <is>
+          <t>7.6%</t>
+        </is>
+      </c>
+      <c r="I455" s="5" t="inlineStr">
+        <is>
+          <t>1,081</t>
+        </is>
+      </c>
+      <c r="J455" s="5" t="inlineStr">
+        <is>
+          <t>11,090</t>
+        </is>
+      </c>
+      <c r="K455" s="5" t="inlineStr">
+        <is>
+          <t>5,991</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="7" t="inlineStr">
+        <is>
+          <t>412679061</t>
+        </is>
+      </c>
+      <c r="B456" s="8" t="inlineStr">
+        <is>
+          <t>შპს მიმდემი</t>
+        </is>
+      </c>
+      <c r="C456" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D456" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E456" s="7" t="inlineStr">
+        <is>
+          <t>16,399</t>
+        </is>
+      </c>
+      <c r="F456" s="7" t="inlineStr">
+        <is>
+          <t>27.2%</t>
+        </is>
+      </c>
+      <c r="G456" s="7" t="inlineStr">
+        <is>
+          <t>4,158</t>
+        </is>
+      </c>
+      <c r="H456" s="7" t="inlineStr">
+        <is>
+          <t>25.4%</t>
+        </is>
+      </c>
+      <c r="I456" s="7" t="inlineStr">
+        <is>
+          <t>4,017</t>
+        </is>
+      </c>
+      <c r="J456" s="7" t="inlineStr">
+        <is>
+          <t>4,336</t>
+        </is>
+      </c>
+      <c r="K456" s="7" t="inlineStr">
+        <is>
+          <t>1,100</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="5" t="inlineStr">
+        <is>
+          <t>445384726</t>
+        </is>
+      </c>
+      <c r="B457" s="6" t="inlineStr">
+        <is>
+          <t>შპს NEW TECHNICS</t>
+        </is>
+      </c>
+      <c r="C457" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D457" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E457" s="5" t="inlineStr">
+        <is>
+          <t>16,636</t>
+        </is>
+      </c>
+      <c r="F457" s="5" t="inlineStr">
+        <is>
+          <t>22.6%</t>
+        </is>
+      </c>
+      <c r="G457" s="5" t="inlineStr">
+        <is>
+          <t>3,930</t>
+        </is>
+      </c>
+      <c r="H457" s="5" t="inlineStr">
+        <is>
+          <t>23.6%</t>
+        </is>
+      </c>
+      <c r="I457" s="5" t="inlineStr">
+        <is>
+          <t>3,852</t>
+        </is>
+      </c>
+      <c r="J457" s="5" t="inlineStr">
+        <is>
+          <t>19,897</t>
+        </is>
+      </c>
+      <c r="K457" s="5" t="inlineStr">
+        <is>
+          <t>19,675</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="7" t="inlineStr">
+        <is>
+          <t>405172254</t>
+        </is>
+      </c>
+      <c r="B458" s="8" t="inlineStr">
+        <is>
+          <t>შპს  გაგ კაპიტალი</t>
+        </is>
+      </c>
+      <c r="C458" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D458" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E458" s="7" t="inlineStr">
+        <is>
+          <t>16,764</t>
+        </is>
+      </c>
+      <c r="F458" s="7" t="inlineStr">
+        <is>
+          <t>371.9%</t>
+        </is>
+      </c>
+      <c r="G458" s="7" t="inlineStr">
+        <is>
+          <t>635</t>
+        </is>
+      </c>
+      <c r="H458" s="7" t="inlineStr">
+        <is>
+          <t>3.8%</t>
+        </is>
+      </c>
+      <c r="I458" s="7" t="inlineStr">
+        <is>
+          <t>-148</t>
+        </is>
+      </c>
+      <c r="J458" s="7" t="inlineStr">
+        <is>
+          <t>5,813</t>
+        </is>
+      </c>
+      <c r="K458" s="7" t="inlineStr">
+        <is>
+          <t>315</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="5" t="inlineStr">
+        <is>
+          <t>404919736</t>
+        </is>
+      </c>
+      <c r="B459" s="6" t="inlineStr">
+        <is>
+          <t>შპს კავკასპაკ</t>
+        </is>
+      </c>
+      <c r="C459" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D459" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E459" s="5" t="inlineStr">
+        <is>
+          <t>17,288</t>
+        </is>
+      </c>
+      <c r="F459" s="5" t="inlineStr">
+        <is>
+          <t>-0.8%</t>
+        </is>
+      </c>
+      <c r="G459" s="5" t="inlineStr">
+        <is>
+          <t>2,843</t>
+        </is>
+      </c>
+      <c r="H459" s="5" t="inlineStr">
+        <is>
+          <t>16.4%</t>
+        </is>
+      </c>
+      <c r="I459" s="5" t="inlineStr">
+        <is>
+          <t>2,181</t>
+        </is>
+      </c>
+      <c r="J459" s="5" t="inlineStr">
+        <is>
+          <t>18,545</t>
+        </is>
+      </c>
+      <c r="K459" s="5" t="inlineStr">
+        <is>
+          <t>11,775</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="7" t="inlineStr">
+        <is>
+          <t>404460837</t>
+        </is>
+      </c>
+      <c r="B460" s="8" t="inlineStr">
+        <is>
+          <t>შპს პროფ სისტემი</t>
+        </is>
+      </c>
+      <c r="C460" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D460" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E460" s="7" t="inlineStr">
+        <is>
+          <t>17,322</t>
+        </is>
+      </c>
+      <c r="F460" s="7" t="inlineStr">
+        <is>
+          <t>5.5%</t>
+        </is>
+      </c>
+      <c r="G460" s="7" t="inlineStr">
+        <is>
+          <t>2,896</t>
+        </is>
+      </c>
+      <c r="H460" s="7" t="inlineStr">
+        <is>
+          <t>16.7%</t>
+        </is>
+      </c>
+      <c r="I460" s="7" t="inlineStr">
+        <is>
+          <t>1,646</t>
+        </is>
+      </c>
+      <c r="J460" s="7" t="inlineStr">
+        <is>
+          <t>10,320</t>
+        </is>
+      </c>
+      <c r="K460" s="7" t="inlineStr">
+        <is>
+          <t>5,000</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="5" t="inlineStr">
+        <is>
+          <t>415082760</t>
+        </is>
+      </c>
+      <c r="B461" s="6" t="inlineStr">
+        <is>
+          <t>შპს ხალიბი</t>
+        </is>
+      </c>
+      <c r="C461" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D461" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E461" s="5" t="inlineStr">
+        <is>
+          <t>17,648</t>
+        </is>
+      </c>
+      <c r="F461" s="5" t="inlineStr">
+        <is>
+          <t>24.7%</t>
+        </is>
+      </c>
+      <c r="G461" s="5" t="inlineStr">
+        <is>
+          <t>1,096</t>
+        </is>
+      </c>
+      <c r="H461" s="5" t="inlineStr">
+        <is>
+          <t>6.2%</t>
+        </is>
+      </c>
+      <c r="I461" s="5" t="inlineStr">
+        <is>
+          <t>790</t>
+        </is>
+      </c>
+      <c r="J461" s="5" t="inlineStr">
+        <is>
+          <t>5,544</t>
+        </is>
+      </c>
+      <c r="K461" s="5" t="inlineStr">
+        <is>
+          <t>3,643</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="7" t="inlineStr">
+        <is>
+          <t>212858781</t>
+        </is>
+      </c>
+      <c r="B462" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტაო</t>
+        </is>
+      </c>
+      <c r="C462" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D462" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E462" s="7" t="inlineStr">
+        <is>
+          <t>18,083</t>
+        </is>
+      </c>
+      <c r="F462" s="7" t="inlineStr">
+        <is>
+          <t>8.8%</t>
+        </is>
+      </c>
+      <c r="G462" s="7" t="inlineStr">
+        <is>
+          <t>2,524</t>
+        </is>
+      </c>
+      <c r="H462" s="7" t="inlineStr">
+        <is>
+          <t>14.0%</t>
+        </is>
+      </c>
+      <c r="I462" s="7" t="inlineStr">
+        <is>
+          <t>2,194</t>
+        </is>
+      </c>
+      <c r="J462" s="7" t="inlineStr">
+        <is>
+          <t>19,607</t>
+        </is>
+      </c>
+      <c r="K462" s="7" t="inlineStr">
+        <is>
+          <t>16,576</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="5" t="inlineStr">
+        <is>
+          <t>405059859</t>
+        </is>
+      </c>
+      <c r="B463" s="6" t="inlineStr">
+        <is>
+          <t>შპს დომუს ალუმინიუმი</t>
+        </is>
+      </c>
+      <c r="C463" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D463" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E463" s="5" t="inlineStr">
+        <is>
+          <t>18,215</t>
+        </is>
+      </c>
+      <c r="F463" s="5" t="inlineStr">
+        <is>
+          <t>-52.9%</t>
+        </is>
+      </c>
+      <c r="G463" s="5" t="inlineStr">
+        <is>
+          <t>727</t>
+        </is>
+      </c>
+      <c r="H463" s="5" t="inlineStr">
+        <is>
+          <t>4.0%</t>
+        </is>
+      </c>
+      <c r="I463" s="5" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="J463" s="5" t="inlineStr">
+        <is>
+          <t>22,457</t>
+        </is>
+      </c>
+      <c r="K463" s="5" t="inlineStr">
+        <is>
+          <t>-4,252</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="7" t="inlineStr">
+        <is>
+          <t>400018191</t>
+        </is>
+      </c>
+      <c r="B464" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბრაით როუდ</t>
+        </is>
+      </c>
+      <c r="C464" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D464" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E464" s="7" t="inlineStr">
+        <is>
+          <t>18,247</t>
+        </is>
+      </c>
+      <c r="F464" s="7" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="G464" s="7" t="inlineStr">
+        <is>
+          <t>2,817</t>
+        </is>
+      </c>
+      <c r="H464" s="7" t="inlineStr">
+        <is>
+          <t>15.4%</t>
+        </is>
+      </c>
+      <c r="I464" s="7" t="inlineStr">
+        <is>
+          <t>2,201</t>
+        </is>
+      </c>
+      <c r="J464" s="7" t="inlineStr">
+        <is>
+          <t>5,632</t>
+        </is>
+      </c>
+      <c r="K464" s="7" t="inlineStr">
+        <is>
+          <t>4,593</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="5" t="inlineStr">
+        <is>
+          <t>405047818</t>
+        </is>
+      </c>
+      <c r="B465" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯეოკეპ</t>
+        </is>
+      </c>
+      <c r="C465" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D465" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E465" s="5" t="inlineStr">
+        <is>
+          <t>18,278</t>
+        </is>
+      </c>
+      <c r="F465" s="5" t="inlineStr">
+        <is>
+          <t>10.3%</t>
+        </is>
+      </c>
+      <c r="G465" s="5" t="inlineStr">
+        <is>
+          <t>4,467</t>
+        </is>
+      </c>
+      <c r="H465" s="5" t="inlineStr">
+        <is>
+          <t>24.4%</t>
+        </is>
+      </c>
+      <c r="I465" s="5" t="inlineStr">
+        <is>
+          <t>1,485</t>
+        </is>
+      </c>
+      <c r="J465" s="5" t="inlineStr">
+        <is>
+          <t>31,442</t>
+        </is>
+      </c>
+      <c r="K465" s="5" t="inlineStr">
+        <is>
+          <t>5,482</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="7" t="inlineStr">
+        <is>
+          <t>431432540</t>
+        </is>
+      </c>
+      <c r="B466" s="8" t="inlineStr">
+        <is>
+          <t>შპს ამწე</t>
+        </is>
+      </c>
+      <c r="C466" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D466" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E466" s="7" t="inlineStr">
+        <is>
+          <t>18,329</t>
+        </is>
+      </c>
+      <c r="F466" s="7" t="inlineStr">
+        <is>
+          <t>0.5%</t>
+        </is>
+      </c>
+      <c r="G466" s="7" t="inlineStr">
+        <is>
+          <t>376</t>
+        </is>
+      </c>
+      <c r="H466" s="7" t="inlineStr">
+        <is>
+          <t>2.1%</t>
+        </is>
+      </c>
+      <c r="I466" s="7" t="inlineStr">
+        <is>
+          <t>678</t>
+        </is>
+      </c>
+      <c r="J466" s="7" t="inlineStr">
+        <is>
+          <t>9,662</t>
+        </is>
+      </c>
+      <c r="K466" s="7" t="inlineStr">
+        <is>
+          <t>2,718</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="5" t="inlineStr">
+        <is>
+          <t>404488826</t>
+        </is>
+      </c>
+      <c r="B467" s="6" t="inlineStr">
+        <is>
+          <t>შპს კერხერი</t>
+        </is>
+      </c>
+      <c r="C467" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D467" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E467" s="5" t="inlineStr">
+        <is>
+          <t>19,047</t>
+        </is>
+      </c>
+      <c r="F467" s="5" t="inlineStr">
+        <is>
+          <t>29.0%</t>
+        </is>
+      </c>
+      <c r="G467" s="5" t="inlineStr">
+        <is>
+          <t>1,656</t>
+        </is>
+      </c>
+      <c r="H467" s="5" t="inlineStr">
+        <is>
+          <t>8.7%</t>
+        </is>
+      </c>
+      <c r="I467" s="5" t="inlineStr">
+        <is>
+          <t>1,046</t>
+        </is>
+      </c>
+      <c r="J467" s="5" t="inlineStr">
+        <is>
+          <t>11,906</t>
+        </is>
+      </c>
+      <c r="K467" s="5" t="inlineStr">
+        <is>
+          <t>6,722</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="7" t="inlineStr">
+        <is>
+          <t>206346097</t>
+        </is>
+      </c>
+      <c r="B468" s="8" t="inlineStr">
+        <is>
+          <t>შპს პოლიმერი 1</t>
+        </is>
+      </c>
+      <c r="C468" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D468" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E468" s="7" t="inlineStr">
+        <is>
+          <t>19,163</t>
+        </is>
+      </c>
+      <c r="F468" s="7" t="inlineStr">
+        <is>
+          <t>6.3%</t>
+        </is>
+      </c>
+      <c r="G468" s="7" t="inlineStr">
+        <is>
+          <t>4,949</t>
+        </is>
+      </c>
+      <c r="H468" s="7" t="inlineStr">
+        <is>
+          <t>25.8%</t>
+        </is>
+      </c>
+      <c r="I468" s="7" t="inlineStr">
+        <is>
+          <t>4,062</t>
+        </is>
+      </c>
+      <c r="J468" s="7" t="inlineStr">
+        <is>
+          <t>9,289</t>
+        </is>
+      </c>
+      <c r="K468" s="7" t="inlineStr">
+        <is>
+          <t>7,122</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="5" t="inlineStr">
+        <is>
+          <t>416339607</t>
+        </is>
+      </c>
+      <c r="B469" s="6" t="inlineStr">
+        <is>
+          <t>შპს სტანდარტ ცემენტი</t>
+        </is>
+      </c>
+      <c r="C469" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D469" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E469" s="5" t="inlineStr">
+        <is>
+          <t>20,127</t>
+        </is>
+      </c>
+      <c r="F469" s="5" t="inlineStr">
+        <is>
+          <t>17.3%</t>
+        </is>
+      </c>
+      <c r="G469" s="5" t="inlineStr">
+        <is>
+          <t>678</t>
+        </is>
+      </c>
+      <c r="H469" s="5" t="inlineStr">
+        <is>
+          <t>3.4%</t>
+        </is>
+      </c>
+      <c r="I469" s="5" t="inlineStr">
+        <is>
+          <t>504</t>
+        </is>
+      </c>
+      <c r="J469" s="5" t="inlineStr">
+        <is>
+          <t>8,778</t>
+        </is>
+      </c>
+      <c r="K469" s="5" t="inlineStr">
+        <is>
+          <t>4,841</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="7" t="inlineStr">
+        <is>
+          <t>406127034</t>
+        </is>
+      </c>
+      <c r="B470" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეო ბეტონი</t>
+        </is>
+      </c>
+      <c r="C470" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D470" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E470" s="7" t="inlineStr">
+        <is>
+          <t>21,036</t>
+        </is>
+      </c>
+      <c r="F470" s="7" t="inlineStr">
+        <is>
+          <t>19.5%</t>
+        </is>
+      </c>
+      <c r="G470" s="7" t="inlineStr">
+        <is>
+          <t>2,607</t>
+        </is>
+      </c>
+      <c r="H470" s="7" t="inlineStr">
+        <is>
+          <t>12.4%</t>
+        </is>
+      </c>
+      <c r="I470" s="7" t="inlineStr">
+        <is>
+          <t>2,389</t>
+        </is>
+      </c>
+      <c r="J470" s="7" t="inlineStr">
+        <is>
+          <t>4,671</t>
+        </is>
+      </c>
+      <c r="K470" s="7" t="inlineStr">
+        <is>
+          <t>2,949</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="5" t="inlineStr">
+        <is>
+          <t>424070864</t>
+        </is>
+      </c>
+      <c r="B471" s="6" t="inlineStr">
+        <is>
+          <t>შპს დემეტრე და კომპანია</t>
+        </is>
+      </c>
+      <c r="C471" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D471" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E471" s="5" t="inlineStr">
+        <is>
+          <t>21,112</t>
+        </is>
+      </c>
+      <c r="F471" s="5" t="inlineStr">
+        <is>
+          <t>33.0%</t>
+        </is>
+      </c>
+      <c r="G471" s="5" t="inlineStr">
+        <is>
+          <t>4,194</t>
+        </is>
+      </c>
+      <c r="H471" s="5" t="inlineStr">
+        <is>
+          <t>19.9%</t>
+        </is>
+      </c>
+      <c r="I471" s="5" t="inlineStr">
+        <is>
+          <t>875</t>
+        </is>
+      </c>
+      <c r="J471" s="5" t="inlineStr">
+        <is>
+          <t>5,242</t>
+        </is>
+      </c>
+      <c r="K471" s="5" t="inlineStr">
+        <is>
+          <t>4,001</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="7" t="inlineStr">
+        <is>
+          <t>445395796</t>
+        </is>
+      </c>
+      <c r="B472" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლუკა</t>
+        </is>
+      </c>
+      <c r="C472" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D472" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E472" s="7" t="inlineStr">
+        <is>
+          <t>21,143</t>
+        </is>
+      </c>
+      <c r="F472" s="7" t="inlineStr">
+        <is>
+          <t>-10.8%</t>
+        </is>
+      </c>
+      <c r="G472" s="7" t="inlineStr">
+        <is>
+          <t>1,726</t>
+        </is>
+      </c>
+      <c r="H472" s="7" t="inlineStr">
+        <is>
+          <t>8.2%</t>
+        </is>
+      </c>
+      <c r="I472" s="7" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
+      <c r="J472" s="7" t="inlineStr">
+        <is>
+          <t>15,481</t>
+        </is>
+      </c>
+      <c r="K472" s="7" t="inlineStr">
+        <is>
+          <t>8,192</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="5" t="inlineStr">
+        <is>
+          <t>404859532</t>
+        </is>
+      </c>
+      <c r="B473" s="6" t="inlineStr">
+        <is>
+          <t>შპს გოლდ პაკი</t>
+        </is>
+      </c>
+      <c r="C473" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D473" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E473" s="5" t="inlineStr">
+        <is>
+          <t>21,289</t>
+        </is>
+      </c>
+      <c r="F473" s="5" t="inlineStr">
+        <is>
+          <t>13.4%</t>
+        </is>
+      </c>
+      <c r="G473" s="5" t="inlineStr">
+        <is>
+          <t>3,866</t>
+        </is>
+      </c>
+      <c r="H473" s="5" t="inlineStr">
+        <is>
+          <t>18.2%</t>
+        </is>
+      </c>
+      <c r="I473" s="5" t="inlineStr">
+        <is>
+          <t>4,353</t>
+        </is>
+      </c>
+      <c r="J473" s="5" t="inlineStr">
+        <is>
+          <t>19,324</t>
+        </is>
+      </c>
+      <c r="K473" s="5" t="inlineStr">
+        <is>
+          <t>13,794</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="7" t="inlineStr">
+        <is>
+          <t>404415290</t>
+        </is>
+      </c>
+      <c r="B474" s="8" t="inlineStr">
+        <is>
+          <t>შპს სიქპა სიქურითი სოლუშენს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C474" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D474" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E474" s="7" t="inlineStr">
+        <is>
+          <t>21,411</t>
+        </is>
+      </c>
+      <c r="F474" s="7" t="inlineStr">
+        <is>
+          <t>8.2%</t>
+        </is>
+      </c>
+      <c r="G474" s="7" t="inlineStr">
+        <is>
+          <t>6,686</t>
+        </is>
+      </c>
+      <c r="H474" s="7" t="inlineStr">
+        <is>
+          <t>31.2%</t>
+        </is>
+      </c>
+      <c r="I474" s="7" t="inlineStr">
+        <is>
+          <t>2,555</t>
+        </is>
+      </c>
+      <c r="J474" s="7" t="inlineStr">
+        <is>
+          <t>35,196</t>
+        </is>
+      </c>
+      <c r="K474" s="7" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="5" t="inlineStr">
+        <is>
+          <t>200079459</t>
+        </is>
+      </c>
+      <c r="B475" s="6" t="inlineStr">
+        <is>
+          <t>შპს სოლი</t>
+        </is>
+      </c>
+      <c r="C475" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D475" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E475" s="5" t="inlineStr">
+        <is>
+          <t>21,795</t>
+        </is>
+      </c>
+      <c r="F475" s="5" t="inlineStr">
+        <is>
+          <t>1.1%</t>
+        </is>
+      </c>
+      <c r="G475" s="5" t="inlineStr">
+        <is>
+          <t>2,925</t>
+        </is>
+      </c>
+      <c r="H475" s="5" t="inlineStr">
+        <is>
+          <t>13.4%</t>
+        </is>
+      </c>
+      <c r="I475" s="5" t="inlineStr">
+        <is>
+          <t>1,888</t>
+        </is>
+      </c>
+      <c r="J475" s="5" t="inlineStr">
+        <is>
+          <t>40,750</t>
+        </is>
+      </c>
+      <c r="K475" s="5" t="inlineStr">
+        <is>
+          <t>36,791</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="7" t="inlineStr">
+        <is>
+          <t>441996663</t>
+        </is>
+      </c>
+      <c r="B476" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნიუ როუდ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C476" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D476" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E476" s="7" t="inlineStr">
+        <is>
+          <t>23,204</t>
+        </is>
+      </c>
+      <c r="F476" s="7" t="inlineStr">
+        <is>
+          <t>66.1%</t>
+        </is>
+      </c>
+      <c r="G476" s="7" t="inlineStr">
+        <is>
+          <t>6,811</t>
+        </is>
+      </c>
+      <c r="H476" s="7" t="inlineStr">
+        <is>
+          <t>29.4%</t>
+        </is>
+      </c>
+      <c r="I476" s="7" t="inlineStr">
+        <is>
+          <t>6,942</t>
+        </is>
+      </c>
+      <c r="J476" s="7" t="inlineStr">
+        <is>
+          <t>9,875</t>
+        </is>
+      </c>
+      <c r="K476" s="7" t="inlineStr">
+        <is>
+          <t>6,693</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="5" t="inlineStr">
+        <is>
+          <t>206345748</t>
+        </is>
+      </c>
+      <c r="B477" s="6" t="inlineStr">
+        <is>
+          <t>შპს ინგი-77</t>
+        </is>
+      </c>
+      <c r="C477" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D477" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E477" s="5" t="inlineStr">
+        <is>
+          <t>23,279</t>
+        </is>
+      </c>
+      <c r="F477" s="5" t="inlineStr">
+        <is>
+          <t>15.1%</t>
+        </is>
+      </c>
+      <c r="G477" s="5" t="inlineStr">
+        <is>
+          <t>8,972</t>
+        </is>
+      </c>
+      <c r="H477" s="5" t="inlineStr">
+        <is>
+          <t>38.5%</t>
+        </is>
+      </c>
+      <c r="I477" s="5" t="inlineStr">
+        <is>
+          <t>8,649</t>
+        </is>
+      </c>
+      <c r="J477" s="5" t="inlineStr">
+        <is>
+          <t>32,917</t>
+        </is>
+      </c>
+      <c r="K477" s="5" t="inlineStr">
+        <is>
+          <t>31,698</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="7" t="inlineStr">
+        <is>
+          <t>412670916</t>
+        </is>
+      </c>
+      <c r="B478" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბემონი</t>
+        </is>
+      </c>
+      <c r="C478" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D478" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E478" s="7" t="inlineStr">
+        <is>
+          <t>23,841</t>
+        </is>
+      </c>
+      <c r="F478" s="7" t="inlineStr">
+        <is>
+          <t>38.0%</t>
+        </is>
+      </c>
+      <c r="G478" s="7" t="inlineStr">
+        <is>
+          <t>668</t>
+        </is>
+      </c>
+      <c r="H478" s="7" t="inlineStr">
+        <is>
+          <t>2.8%</t>
+        </is>
+      </c>
+      <c r="I478" s="7" t="inlineStr">
+        <is>
+          <t>612</t>
+        </is>
+      </c>
+      <c r="J478" s="7" t="inlineStr">
+        <is>
+          <t>2,279</t>
+        </is>
+      </c>
+      <c r="K478" s="7" t="inlineStr">
+        <is>
+          <t>2,235</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="5" t="inlineStr">
+        <is>
+          <t>205210369</t>
+        </is>
+      </c>
+      <c r="B479" s="6" t="inlineStr">
+        <is>
+          <t>შპს ენერჯი სერვისი</t>
+        </is>
+      </c>
+      <c r="C479" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D479" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E479" s="5" t="inlineStr">
+        <is>
+          <t>24,078</t>
+        </is>
+      </c>
+      <c r="F479" s="5" t="inlineStr">
+        <is>
+          <t>67.3%</t>
+        </is>
+      </c>
+      <c r="G479" s="5" t="inlineStr">
+        <is>
+          <t>9,880</t>
+        </is>
+      </c>
+      <c r="H479" s="5" t="inlineStr">
+        <is>
+          <t>41.0%</t>
+        </is>
+      </c>
+      <c r="I479" s="5" t="inlineStr">
+        <is>
+          <t>8,600</t>
+        </is>
+      </c>
+      <c r="J479" s="5" t="inlineStr">
+        <is>
+          <t>19,517</t>
+        </is>
+      </c>
+      <c r="K479" s="5" t="inlineStr">
+        <is>
+          <t>15,947</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="7" t="inlineStr">
+        <is>
+          <t>406251265</t>
+        </is>
+      </c>
+      <c r="B480" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეოფექ</t>
+        </is>
+      </c>
+      <c r="C480" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D480" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E480" s="7" t="inlineStr">
+        <is>
+          <t>24,081</t>
+        </is>
+      </c>
+      <c r="F480" s="7" t="inlineStr">
+        <is>
+          <t>-8.5%</t>
+        </is>
+      </c>
+      <c r="G480" s="7" t="inlineStr">
+        <is>
+          <t>2,002</t>
+        </is>
+      </c>
+      <c r="H480" s="7" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="I480" s="7" t="inlineStr">
+        <is>
+          <t>2,008</t>
+        </is>
+      </c>
+      <c r="J480" s="7" t="inlineStr">
+        <is>
+          <t>54,019</t>
+        </is>
+      </c>
+      <c r="K480" s="7" t="inlineStr">
+        <is>
+          <t>7,291</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="5" t="inlineStr">
+        <is>
+          <t>432543143</t>
+        </is>
+      </c>
+      <c r="B481" s="6" t="inlineStr">
+        <is>
+          <t>შპს  სპეცკომფორტი</t>
+        </is>
+      </c>
+      <c r="C481" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D481" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E481" s="5" t="inlineStr">
+        <is>
+          <t>24,374</t>
+        </is>
+      </c>
+      <c r="F481" s="5" t="inlineStr">
+        <is>
+          <t>41.7%</t>
+        </is>
+      </c>
+      <c r="G481" s="5" t="inlineStr">
+        <is>
+          <t>2,598</t>
+        </is>
+      </c>
+      <c r="H481" s="5" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="I481" s="5" t="inlineStr">
+        <is>
+          <t>1,424</t>
+        </is>
+      </c>
+      <c r="J481" s="5" t="inlineStr">
+        <is>
+          <t>18,635</t>
+        </is>
+      </c>
+      <c r="K481" s="5" t="inlineStr">
+        <is>
+          <t>8,148</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="7" t="inlineStr">
+        <is>
+          <t>445442771</t>
+        </is>
+      </c>
+      <c r="B482" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფასთ თრექ ტექსტილე ლთდ</t>
+        </is>
+      </c>
+      <c r="C482" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D482" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E482" s="7" t="inlineStr">
+        <is>
+          <t>24,513</t>
+        </is>
+      </c>
+      <c r="F482" s="7" t="inlineStr">
+        <is>
+          <t>-5.8%</t>
+        </is>
+      </c>
+      <c r="G482" s="7" t="inlineStr">
+        <is>
+          <t>1,568</t>
+        </is>
+      </c>
+      <c r="H482" s="7" t="inlineStr">
+        <is>
+          <t>6.4%</t>
+        </is>
+      </c>
+      <c r="I482" s="7" t="inlineStr">
+        <is>
+          <t>1,376</t>
+        </is>
+      </c>
+      <c r="J482" s="7" t="inlineStr">
+        <is>
+          <t>10,484</t>
+        </is>
+      </c>
+      <c r="K482" s="7" t="inlineStr">
+        <is>
+          <t>2,042</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="5" t="inlineStr">
+        <is>
+          <t>412704863</t>
+        </is>
+      </c>
+      <c r="B483" s="6" t="inlineStr">
+        <is>
+          <t>შპს ზ.მ.+</t>
+        </is>
+      </c>
+      <c r="C483" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D483" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E483" s="5" t="inlineStr">
+        <is>
+          <t>25,117</t>
+        </is>
+      </c>
+      <c r="F483" s="5" t="inlineStr">
+        <is>
+          <t>23.7%</t>
+        </is>
+      </c>
+      <c r="G483" s="5" t="inlineStr">
+        <is>
+          <t>-743</t>
+        </is>
+      </c>
+      <c r="H483" s="5" t="inlineStr">
+        <is>
+          <t>-3.0%</t>
+        </is>
+      </c>
+      <c r="I483" s="5" t="inlineStr">
+        <is>
+          <t>-790</t>
+        </is>
+      </c>
+      <c r="J483" s="5" t="inlineStr">
+        <is>
+          <t>6,878</t>
+        </is>
+      </c>
+      <c r="K483" s="5" t="inlineStr">
+        <is>
+          <t>6,166</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="7" t="inlineStr">
+        <is>
+          <t>404482868</t>
+        </is>
+      </c>
+      <c r="B484" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჰენკელ ბილდინგ ქემიქალს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C484" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D484" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E484" s="7" t="inlineStr">
+        <is>
+          <t>25,306</t>
+        </is>
+      </c>
+      <c r="F484" s="7" t="inlineStr">
+        <is>
+          <t>20.9%</t>
+        </is>
+      </c>
+      <c r="G484" s="7" t="inlineStr">
+        <is>
+          <t>4,316</t>
+        </is>
+      </c>
+      <c r="H484" s="7" t="inlineStr">
+        <is>
+          <t>17.1%</t>
+        </is>
+      </c>
+      <c r="I484" s="7" t="inlineStr">
+        <is>
+          <t>4,036</t>
+        </is>
+      </c>
+      <c r="J484" s="7" t="inlineStr">
+        <is>
+          <t>24,394</t>
+        </is>
+      </c>
+      <c r="K484" s="7" t="inlineStr">
+        <is>
+          <t>20,920</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="5" t="inlineStr">
+        <is>
+          <t>405247834</t>
+        </is>
+      </c>
+      <c r="B485" s="6" t="inlineStr">
+        <is>
+          <t>შპს ელბა ექსპორტი</t>
+        </is>
+      </c>
+      <c r="C485" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D485" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E485" s="5" t="inlineStr">
+        <is>
+          <t>25,427</t>
+        </is>
+      </c>
+      <c r="F485" s="5" t="inlineStr">
+        <is>
+          <t>37.4%</t>
+        </is>
+      </c>
+      <c r="G485" s="5" t="inlineStr">
+        <is>
+          <t>5,291</t>
+        </is>
+      </c>
+      <c r="H485" s="5" t="inlineStr">
+        <is>
+          <t>20.8%</t>
+        </is>
+      </c>
+      <c r="I485" s="5" t="inlineStr">
+        <is>
+          <t>4,628</t>
+        </is>
+      </c>
+      <c r="J485" s="5" t="inlineStr">
+        <is>
+          <t>6,687</t>
+        </is>
+      </c>
+      <c r="K485" s="5" t="inlineStr">
+        <is>
+          <t>1,125</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="7" t="inlineStr">
+        <is>
+          <t>404897144</t>
+        </is>
+      </c>
+      <c r="B486" s="8" t="inlineStr">
+        <is>
+          <t>შპს SKINEST RAIL GEORGIA</t>
+        </is>
+      </c>
+      <c r="C486" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D486" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E486" s="7" t="inlineStr">
+        <is>
+          <t>25,458</t>
+        </is>
+      </c>
+      <c r="F486" s="7" t="inlineStr">
+        <is>
+          <t>1226.2%</t>
+        </is>
+      </c>
+      <c r="G486" s="7" t="inlineStr">
+        <is>
+          <t>1,949</t>
+        </is>
+      </c>
+      <c r="H486" s="7" t="inlineStr">
+        <is>
+          <t>7.7%</t>
+        </is>
+      </c>
+      <c r="I486" s="7" t="inlineStr">
+        <is>
+          <t>2,344</t>
+        </is>
+      </c>
+      <c r="J486" s="7" t="inlineStr">
+        <is>
+          <t>14,030</t>
+        </is>
+      </c>
+      <c r="K486" s="7" t="inlineStr">
+        <is>
+          <t>13,754</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="5" t="inlineStr">
+        <is>
+          <t>404496121</t>
+        </is>
+      </c>
+      <c r="B487" s="6" t="inlineStr">
+        <is>
+          <t>სს აერო-სტრუქტურების ტექნოლოგიები (ციკლონი)</t>
+        </is>
+      </c>
+      <c r="C487" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D487" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E487" s="5" t="inlineStr">
+        <is>
+          <t>25,558</t>
+        </is>
+      </c>
+      <c r="F487" s="5" t="inlineStr">
+        <is>
+          <t>117.2%</t>
+        </is>
+      </c>
+      <c r="G487" s="5" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="H487" s="5" t="inlineStr">
+        <is>
+          <t>0.3%</t>
+        </is>
+      </c>
+      <c r="I487" s="5" t="inlineStr">
+        <is>
+          <t>-17,215</t>
+        </is>
+      </c>
+      <c r="J487" s="5" t="inlineStr">
+        <is>
+          <t>105,989</t>
+        </is>
+      </c>
+      <c r="K487" s="5" t="inlineStr">
+        <is>
+          <t>-38,741</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="7" t="inlineStr">
+        <is>
+          <t>406298466</t>
+        </is>
+      </c>
+      <c r="B488" s="8" t="inlineStr">
+        <is>
+          <t>შპს  მ.ჯ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C488" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D488" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E488" s="7" t="inlineStr">
+        <is>
+          <t>26,209</t>
+        </is>
+      </c>
+      <c r="F488" s="7" t="inlineStr">
+        <is>
+          <t>-7.2%</t>
+        </is>
+      </c>
+      <c r="G488" s="7" t="inlineStr">
+        <is>
+          <t>188</t>
+        </is>
+      </c>
+      <c r="H488" s="7" t="inlineStr">
+        <is>
+          <t>0.7%</t>
+        </is>
+      </c>
+      <c r="I488" s="7" t="inlineStr">
+        <is>
+          <t>-508</t>
+        </is>
+      </c>
+      <c r="J488" s="7" t="inlineStr">
+        <is>
+          <t>7,169</t>
+        </is>
+      </c>
+      <c r="K488" s="7" t="inlineStr">
+        <is>
+          <t>3,416</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="5" t="inlineStr">
+        <is>
+          <t>404491974</t>
+        </is>
+      </c>
+      <c r="B489" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვირტგენ საქართველო</t>
+        </is>
+      </c>
+      <c r="C489" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D489" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E489" s="5" t="inlineStr">
+        <is>
+          <t>26,274</t>
+        </is>
+      </c>
+      <c r="F489" s="5" t="inlineStr">
+        <is>
+          <t>-14.7%</t>
+        </is>
+      </c>
+      <c r="G489" s="5" t="inlineStr">
+        <is>
+          <t>1,088</t>
+        </is>
+      </c>
+      <c r="H489" s="5" t="inlineStr">
+        <is>
+          <t>4.1%</t>
+        </is>
+      </c>
+      <c r="I489" s="5" t="inlineStr">
+        <is>
+          <t>691</t>
+        </is>
+      </c>
+      <c r="J489" s="5" t="inlineStr">
+        <is>
+          <t>11,084</t>
+        </is>
+      </c>
+      <c r="K489" s="5" t="inlineStr">
+        <is>
+          <t>7,134</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="7" t="inlineStr">
+        <is>
+          <t>405172272</t>
+        </is>
+      </c>
+      <c r="B490" s="8" t="inlineStr">
+        <is>
+          <t>შპს  თი ეს გრუპი</t>
+        </is>
+      </c>
+      <c r="C490" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D490" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E490" s="7" t="inlineStr">
+        <is>
+          <t>26,835</t>
+        </is>
+      </c>
+      <c r="F490" s="7" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="G490" s="7" t="inlineStr">
+        <is>
+          <t>3,061</t>
+        </is>
+      </c>
+      <c r="H490" s="7" t="inlineStr">
+        <is>
+          <t>11.4%</t>
+        </is>
+      </c>
+      <c r="I490" s="7" t="inlineStr">
+        <is>
+          <t>2,177</t>
+        </is>
+      </c>
+      <c r="J490" s="7" t="inlineStr">
+        <is>
+          <t>9,034</t>
+        </is>
+      </c>
+      <c r="K490" s="7" t="inlineStr">
+        <is>
+          <t>7,407</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="5" t="inlineStr">
+        <is>
+          <t>405034911</t>
+        </is>
+      </c>
+      <c r="B491" s="6" t="inlineStr">
+        <is>
+          <t>სს პანექსი</t>
+        </is>
+      </c>
+      <c r="C491" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D491" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E491" s="5" t="inlineStr">
+        <is>
+          <t>27,299</t>
+        </is>
+      </c>
+      <c r="F491" s="5" t="inlineStr">
+        <is>
+          <t>15.5%</t>
+        </is>
+      </c>
+      <c r="G491" s="5" t="inlineStr">
+        <is>
+          <t>1,788</t>
+        </is>
+      </c>
+      <c r="H491" s="5" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="I491" s="5" t="inlineStr">
+        <is>
+          <t>-6,265</t>
+        </is>
+      </c>
+      <c r="J491" s="5" t="inlineStr">
+        <is>
+          <t>12,666</t>
+        </is>
+      </c>
+      <c r="K491" s="5" t="inlineStr">
+        <is>
+          <t>3,384</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="7" t="inlineStr">
+        <is>
+          <t>406338011</t>
+        </is>
+      </c>
+      <c r="B492" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ქონსთრაქშენ მეშინერი ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C492" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D492" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E492" s="7" t="inlineStr">
+        <is>
+          <t>27,487</t>
+        </is>
+      </c>
+      <c r="F492" s="7" t="inlineStr">
+        <is>
+          <t>-56.1%</t>
+        </is>
+      </c>
+      <c r="G492" s="7" t="inlineStr">
+        <is>
+          <t>2,221</t>
+        </is>
+      </c>
+      <c r="H492" s="7" t="inlineStr">
+        <is>
+          <t>8.1%</t>
+        </is>
+      </c>
+      <c r="I492" s="7" t="inlineStr">
+        <is>
+          <t>1,768</t>
+        </is>
+      </c>
+      <c r="J492" s="7" t="inlineStr">
+        <is>
+          <t>15,081</t>
+        </is>
+      </c>
+      <c r="K492" s="7" t="inlineStr">
+        <is>
+          <t>4,286</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="5" t="inlineStr">
+        <is>
+          <t>232541513</t>
+        </is>
+      </c>
+      <c r="B493" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ევროცემენტი</t>
+        </is>
+      </c>
+      <c r="C493" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D493" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E493" s="5" t="inlineStr">
+        <is>
+          <t>27,534</t>
+        </is>
+      </c>
+      <c r="F493" s="5" t="inlineStr">
+        <is>
+          <t>24.6%</t>
+        </is>
+      </c>
+      <c r="G493" s="5" t="inlineStr">
+        <is>
+          <t>5,383</t>
+        </is>
+      </c>
+      <c r="H493" s="5" t="inlineStr">
+        <is>
+          <t>19.5%</t>
+        </is>
+      </c>
+      <c r="I493" s="5" t="inlineStr">
+        <is>
+          <t>4,551</t>
+        </is>
+      </c>
+      <c r="J493" s="5" t="inlineStr">
+        <is>
+          <t>16,871</t>
+        </is>
+      </c>
+      <c r="K493" s="5" t="inlineStr">
+        <is>
+          <t>13,435</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="7" t="inlineStr">
+        <is>
+          <t>445411484</t>
+        </is>
+      </c>
+      <c r="B494" s="8" t="inlineStr">
+        <is>
+          <t>შპს თერმოინდუსტრია</t>
+        </is>
+      </c>
+      <c r="C494" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D494" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E494" s="7" t="inlineStr">
+        <is>
+          <t>29,205</t>
+        </is>
+      </c>
+      <c r="F494" s="7" t="inlineStr">
+        <is>
+          <t>-6.6%</t>
+        </is>
+      </c>
+      <c r="G494" s="7" t="inlineStr">
+        <is>
+          <t>2,583</t>
+        </is>
+      </c>
+      <c r="H494" s="7" t="inlineStr">
+        <is>
+          <t>8.8%</t>
+        </is>
+      </c>
+      <c r="I494" s="7" t="inlineStr">
+        <is>
+          <t>1,498</t>
+        </is>
+      </c>
+      <c r="J494" s="7" t="inlineStr">
+        <is>
+          <t>22,053</t>
+        </is>
+      </c>
+      <c r="K494" s="7" t="inlineStr">
+        <is>
+          <t>12,047</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="5" t="inlineStr">
+        <is>
+          <t>206108950</t>
+        </is>
+      </c>
+      <c r="B495" s="6" t="inlineStr">
+        <is>
+          <t>შპს ელ +</t>
+        </is>
+      </c>
+      <c r="C495" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D495" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E495" s="5" t="inlineStr">
+        <is>
+          <t>30,095</t>
+        </is>
+      </c>
+      <c r="F495" s="5" t="inlineStr">
+        <is>
+          <t>7.2%</t>
+        </is>
+      </c>
+      <c r="G495" s="5" t="inlineStr">
+        <is>
+          <t>5,101</t>
+        </is>
+      </c>
+      <c r="H495" s="5" t="inlineStr">
+        <is>
+          <t>16.9%</t>
+        </is>
+      </c>
+      <c r="I495" s="5" t="inlineStr">
+        <is>
+          <t>4,399</t>
+        </is>
+      </c>
+      <c r="J495" s="5" t="inlineStr">
+        <is>
+          <t>27,898</t>
+        </is>
+      </c>
+      <c r="K495" s="5" t="inlineStr">
+        <is>
+          <t>14,543</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="7" t="inlineStr">
+        <is>
+          <t>416349749</t>
+        </is>
+      </c>
+      <c r="B496" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლევ 2019</t>
+        </is>
+      </c>
+      <c r="C496" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D496" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E496" s="7" t="inlineStr">
+        <is>
+          <t>30,123</t>
+        </is>
+      </c>
+      <c r="F496" s="7" t="inlineStr">
+        <is>
+          <t>55.3%</t>
+        </is>
+      </c>
+      <c r="G496" s="7" t="inlineStr">
+        <is>
+          <t>3,047</t>
+        </is>
+      </c>
+      <c r="H496" s="7" t="inlineStr">
+        <is>
+          <t>10.1%</t>
+        </is>
+      </c>
+      <c r="I496" s="7" t="inlineStr">
+        <is>
+          <t>3,012</t>
+        </is>
+      </c>
+      <c r="J496" s="7" t="inlineStr">
+        <is>
+          <t>7,461</t>
+        </is>
+      </c>
+      <c r="K496" s="7" t="inlineStr">
+        <is>
+          <t>6,098</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="5" t="inlineStr">
+        <is>
+          <t>430804640</t>
+        </is>
+      </c>
+      <c r="B497" s="6" t="inlineStr">
+        <is>
+          <t>შპს გია_2019</t>
+        </is>
+      </c>
+      <c r="C497" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D497" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E497" s="5" t="inlineStr">
+        <is>
+          <t>30,515</t>
+        </is>
+      </c>
+      <c r="F497" s="5" t="inlineStr">
+        <is>
+          <t>53.9%</t>
+        </is>
+      </c>
+      <c r="G497" s="5" t="inlineStr">
+        <is>
+          <t>2,908</t>
+        </is>
+      </c>
+      <c r="H497" s="5" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="I497" s="5" t="inlineStr">
+        <is>
+          <t>2,896</t>
+        </is>
+      </c>
+      <c r="J497" s="5" t="inlineStr">
+        <is>
+          <t>8,405</t>
+        </is>
+      </c>
+      <c r="K497" s="5" t="inlineStr">
+        <is>
+          <t>7,232</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="7" t="inlineStr">
+        <is>
+          <t>202424313</t>
+        </is>
+      </c>
+      <c r="B498" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზოდი პლიუსი</t>
+        </is>
+      </c>
+      <c r="C498" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D498" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E498" s="7" t="inlineStr">
+        <is>
+          <t>31,204</t>
+        </is>
+      </c>
+      <c r="F498" s="7" t="inlineStr">
+        <is>
+          <t>10.5%</t>
+        </is>
+      </c>
+      <c r="G498" s="7" t="inlineStr">
+        <is>
+          <t>-697</t>
+        </is>
+      </c>
+      <c r="H498" s="7" t="inlineStr">
+        <is>
+          <t>-2.2%</t>
+        </is>
+      </c>
+      <c r="I498" s="7" t="inlineStr">
+        <is>
+          <t>-2,396</t>
+        </is>
+      </c>
+      <c r="J498" s="7" t="inlineStr">
+        <is>
+          <t>32,145</t>
+        </is>
+      </c>
+      <c r="K498" s="7" t="inlineStr">
+        <is>
+          <t>7,465</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="5" t="inlineStr">
+        <is>
+          <t>204575469</t>
+        </is>
+      </c>
+      <c r="B499" s="6" t="inlineStr">
+        <is>
+          <t>შპს კმპ</t>
+        </is>
+      </c>
+      <c r="C499" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D499" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E499" s="5" t="inlineStr">
+        <is>
+          <t>31,205</t>
+        </is>
+      </c>
+      <c r="F499" s="5" t="inlineStr">
+        <is>
+          <t>8.1%</t>
+        </is>
+      </c>
+      <c r="G499" s="5" t="inlineStr">
+        <is>
+          <t>1,512</t>
+        </is>
+      </c>
+      <c r="H499" s="5" t="inlineStr">
+        <is>
+          <t>4.8%</t>
+        </is>
+      </c>
+      <c r="I499" s="5" t="inlineStr">
+        <is>
+          <t>1,700</t>
+        </is>
+      </c>
+      <c r="J499" s="5" t="inlineStr">
+        <is>
+          <t>3,766</t>
+        </is>
+      </c>
+      <c r="K499" s="5" t="inlineStr">
+        <is>
+          <t>3,300</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="7" t="inlineStr">
+        <is>
+          <t>400003278</t>
+        </is>
+      </c>
+      <c r="B500" s="8" t="inlineStr">
+        <is>
+          <t>შპს Bau-Tech Georgia</t>
+        </is>
+      </c>
+      <c r="C500" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D500" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E500" s="7" t="inlineStr">
+        <is>
+          <t>31,286</t>
+        </is>
+      </c>
+      <c r="F500" s="7" t="inlineStr">
+        <is>
+          <t>-11.9%</t>
+        </is>
+      </c>
+      <c r="G500" s="7" t="inlineStr">
+        <is>
+          <t>-78</t>
+        </is>
+      </c>
+      <c r="H500" s="7" t="inlineStr">
+        <is>
+          <t>-0.2%</t>
+        </is>
+      </c>
+      <c r="I500" s="7" t="inlineStr">
+        <is>
+          <t>-158</t>
+        </is>
+      </c>
+      <c r="J500" s="7" t="inlineStr">
+        <is>
+          <t>2,870</t>
+        </is>
+      </c>
+      <c r="K500" s="7" t="inlineStr">
+        <is>
+          <t>-261</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="5" t="inlineStr">
+        <is>
+          <t>445692108</t>
+        </is>
+      </c>
+      <c r="B501" s="6" t="inlineStr">
+        <is>
+          <t>შპს ორბი ჯგუფი ბეტონი</t>
+        </is>
+      </c>
+      <c r="C501" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D501" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E501" s="5" t="inlineStr">
+        <is>
+          <t>32,579</t>
+        </is>
+      </c>
+      <c r="F501" s="5" t="inlineStr">
+        <is>
+          <t>73.6%</t>
+        </is>
+      </c>
+      <c r="G501" s="5" t="inlineStr">
+        <is>
+          <t>4,454</t>
+        </is>
+      </c>
+      <c r="H501" s="5" t="inlineStr">
+        <is>
+          <t>13.7%</t>
+        </is>
+      </c>
+      <c r="I501" s="5" t="inlineStr">
+        <is>
+          <t>3,780</t>
+        </is>
+      </c>
+      <c r="J501" s="5" t="inlineStr">
+        <is>
+          <t>7,989</t>
+        </is>
+      </c>
+      <c r="K501" s="5" t="inlineStr">
+        <is>
+          <t>5,686</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="7" t="inlineStr">
+        <is>
+          <t>234161135</t>
+        </is>
+      </c>
+      <c r="B502" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქცია</t>
+        </is>
+      </c>
+      <c r="C502" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D502" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E502" s="7" t="inlineStr">
+        <is>
+          <t>32,700</t>
+        </is>
+      </c>
+      <c r="F502" s="7" t="inlineStr">
+        <is>
+          <t>40.9%</t>
+        </is>
+      </c>
+      <c r="G502" s="7" t="inlineStr">
+        <is>
+          <t>1,697</t>
+        </is>
+      </c>
+      <c r="H502" s="7" t="inlineStr">
+        <is>
+          <t>5.2%</t>
+        </is>
+      </c>
+      <c r="I502" s="7" t="inlineStr">
+        <is>
+          <t>1,418</t>
+        </is>
+      </c>
+      <c r="J502" s="7" t="inlineStr">
+        <is>
+          <t>8,053</t>
+        </is>
+      </c>
+      <c r="K502" s="7" t="inlineStr">
+        <is>
+          <t>3,000</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="5" t="inlineStr">
+        <is>
+          <t>202464760</t>
+        </is>
+      </c>
+      <c r="B503" s="6" t="inlineStr">
+        <is>
+          <t>შპს ევრა +</t>
+        </is>
+      </c>
+      <c r="C503" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D503" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E503" s="5" t="inlineStr">
+        <is>
+          <t>32,765</t>
+        </is>
+      </c>
+      <c r="F503" s="5" t="inlineStr">
+        <is>
+          <t>17.6%</t>
+        </is>
+      </c>
+      <c r="G503" s="5" t="inlineStr">
+        <is>
+          <t>1,109</t>
+        </is>
+      </c>
+      <c r="H503" s="5" t="inlineStr">
+        <is>
+          <t>3.4%</t>
+        </is>
+      </c>
+      <c r="I503" s="5" t="inlineStr">
+        <is>
+          <t>842</t>
+        </is>
+      </c>
+      <c r="J503" s="5" t="inlineStr">
+        <is>
+          <t>5,975</t>
+        </is>
+      </c>
+      <c r="K503" s="5" t="inlineStr">
+        <is>
+          <t>3,683</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="7" t="inlineStr">
+        <is>
+          <t>204379975</t>
+        </is>
+      </c>
+      <c r="B504" s="8" t="inlineStr">
+        <is>
+          <t>შპს ემბავუდ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C504" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D504" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E504" s="7" t="inlineStr">
+        <is>
+          <t>32,916</t>
+        </is>
+      </c>
+      <c r="F504" s="7" t="inlineStr">
+        <is>
+          <t>83.7%</t>
+        </is>
+      </c>
+      <c r="G504" s="7" t="inlineStr">
+        <is>
+          <t>3,996</t>
+        </is>
+      </c>
+      <c r="H504" s="7" t="inlineStr">
+        <is>
+          <t>12.1%</t>
+        </is>
+      </c>
+      <c r="I504" s="7" t="inlineStr">
+        <is>
+          <t>3,261</t>
+        </is>
+      </c>
+      <c r="J504" s="7" t="inlineStr">
+        <is>
+          <t>12,457</t>
+        </is>
+      </c>
+      <c r="K504" s="7" t="inlineStr">
+        <is>
+          <t>8,322</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="5" t="inlineStr">
+        <is>
+          <t>202281823</t>
+        </is>
+      </c>
+      <c r="B505" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯ.ე.პ.</t>
+        </is>
+      </c>
+      <c r="C505" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D505" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E505" s="5" t="inlineStr">
+        <is>
+          <t>33,851</t>
+        </is>
+      </c>
+      <c r="F505" s="5" t="inlineStr">
+        <is>
+          <t>18.5%</t>
+        </is>
+      </c>
+      <c r="G505" s="5" t="inlineStr">
+        <is>
+          <t>517</t>
+        </is>
+      </c>
+      <c r="H505" s="5" t="inlineStr">
+        <is>
+          <t>1.5%</t>
+        </is>
+      </c>
+      <c r="I505" s="5" t="inlineStr">
+        <is>
+          <t>-762</t>
+        </is>
+      </c>
+      <c r="J505" s="5" t="inlineStr">
+        <is>
+          <t>18,030</t>
+        </is>
+      </c>
+      <c r="K505" s="5" t="inlineStr">
+        <is>
+          <t>5,471</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="7" t="inlineStr">
+        <is>
+          <t>206176109</t>
+        </is>
+      </c>
+      <c r="B506" s="8" t="inlineStr">
+        <is>
+          <t>შპს კოლორპაკი</t>
+        </is>
+      </c>
+      <c r="C506" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D506" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E506" s="7" t="inlineStr">
+        <is>
+          <t>33,930</t>
+        </is>
+      </c>
+      <c r="F506" s="7" t="inlineStr">
+        <is>
+          <t>9.0%</t>
+        </is>
+      </c>
+      <c r="G506" s="7" t="inlineStr">
+        <is>
+          <t>2,051</t>
+        </is>
+      </c>
+      <c r="H506" s="7" t="inlineStr">
+        <is>
+          <t>6.0%</t>
+        </is>
+      </c>
+      <c r="I506" s="7" t="inlineStr">
+        <is>
+          <t>634</t>
+        </is>
+      </c>
+      <c r="J506" s="7" t="inlineStr">
+        <is>
+          <t>26,567</t>
+        </is>
+      </c>
+      <c r="K506" s="7" t="inlineStr">
+        <is>
+          <t>7,547</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="5" t="inlineStr">
+        <is>
+          <t>430032582</t>
+        </is>
+      </c>
+      <c r="B507" s="6" t="inlineStr">
+        <is>
+          <t>შპს იმერი</t>
+        </is>
+      </c>
+      <c r="C507" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D507" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E507" s="5" t="inlineStr">
+        <is>
+          <t>34,516</t>
+        </is>
+      </c>
+      <c r="F507" s="5" t="inlineStr">
+        <is>
+          <t>3.4%</t>
+        </is>
+      </c>
+      <c r="G507" s="5" t="inlineStr">
+        <is>
+          <t>2,996</t>
+        </is>
+      </c>
+      <c r="H507" s="5" t="inlineStr">
+        <is>
+          <t>8.7%</t>
+        </is>
+      </c>
+      <c r="I507" s="5" t="inlineStr">
+        <is>
+          <t>2,159</t>
+        </is>
+      </c>
+      <c r="J507" s="5" t="inlineStr">
+        <is>
+          <t>21,922</t>
+        </is>
+      </c>
+      <c r="K507" s="5" t="inlineStr">
+        <is>
+          <t>10,012</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="7" t="inlineStr">
+        <is>
+          <t>400388219</t>
+        </is>
+      </c>
+      <c r="B508" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ბილდინგ გროუფ ბეტონი</t>
+        </is>
+      </c>
+      <c r="C508" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D508" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E508" s="7" t="inlineStr">
+        <is>
+          <t>35,607</t>
+        </is>
+      </c>
+      <c r="F508" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G508" s="7" t="inlineStr">
+        <is>
+          <t>3,539</t>
+        </is>
+      </c>
+      <c r="H508" s="7" t="inlineStr">
+        <is>
+          <t>9.9%</t>
+        </is>
+      </c>
+      <c r="I508" s="7" t="inlineStr">
+        <is>
+          <t>3,174</t>
+        </is>
+      </c>
+      <c r="J508" s="7" t="inlineStr">
+        <is>
+          <t>7,162</t>
+        </is>
+      </c>
+      <c r="K508" s="7" t="inlineStr">
+        <is>
+          <t>5,872</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="5" t="inlineStr">
+        <is>
+          <t>405219972</t>
+        </is>
+      </c>
+      <c r="B509" s="6" t="inlineStr">
+        <is>
+          <t>შპს სოლო</t>
+        </is>
+      </c>
+      <c r="C509" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D509" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E509" s="5" t="inlineStr">
+        <is>
+          <t>36,400</t>
+        </is>
+      </c>
+      <c r="F509" s="5" t="inlineStr">
+        <is>
+          <t>30.1%</t>
+        </is>
+      </c>
+      <c r="G509" s="5" t="inlineStr">
+        <is>
+          <t>2,215</t>
+        </is>
+      </c>
+      <c r="H509" s="5" t="inlineStr">
+        <is>
+          <t>6.1%</t>
+        </is>
+      </c>
+      <c r="I509" s="5" t="inlineStr">
+        <is>
+          <t>1,153</t>
+        </is>
+      </c>
+      <c r="J509" s="5" t="inlineStr">
+        <is>
+          <t>8,020</t>
+        </is>
+      </c>
+      <c r="K509" s="5" t="inlineStr">
+        <is>
+          <t>4,304</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="7" t="inlineStr">
+        <is>
+          <t>245620430</t>
+        </is>
+      </c>
+      <c r="B510" s="8" t="inlineStr">
+        <is>
+          <t>შპს აიკონ გრუპ</t>
+        </is>
+      </c>
+      <c r="C510" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D510" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E510" s="7" t="inlineStr">
+        <is>
+          <t>37,837</t>
+        </is>
+      </c>
+      <c r="F510" s="7" t="inlineStr">
+        <is>
+          <t>16.4%</t>
+        </is>
+      </c>
+      <c r="G510" s="7" t="inlineStr">
+        <is>
+          <t>5,774</t>
+        </is>
+      </c>
+      <c r="H510" s="7" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
+      </c>
+      <c r="I510" s="7" t="inlineStr">
+        <is>
+          <t>2,036</t>
+        </is>
+      </c>
+      <c r="J510" s="7" t="inlineStr">
+        <is>
+          <t>38,382</t>
+        </is>
+      </c>
+      <c r="K510" s="7" t="inlineStr">
+        <is>
+          <t>-24,478</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="5" t="inlineStr">
+        <is>
+          <t>445394564</t>
+        </is>
+      </c>
+      <c r="B511" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლეგი</t>
+        </is>
+      </c>
+      <c r="C511" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D511" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E511" s="5" t="inlineStr">
+        <is>
+          <t>38,088</t>
+        </is>
+      </c>
+      <c r="F511" s="5" t="inlineStr">
+        <is>
+          <t>27.9%</t>
+        </is>
+      </c>
+      <c r="G511" s="5" t="inlineStr">
+        <is>
+          <t>4,971</t>
+        </is>
+      </c>
+      <c r="H511" s="5" t="inlineStr">
+        <is>
+          <t>13.1%</t>
+        </is>
+      </c>
+      <c r="I511" s="5" t="inlineStr">
+        <is>
+          <t>4,045</t>
+        </is>
+      </c>
+      <c r="J511" s="5" t="inlineStr">
+        <is>
+          <t>38,046</t>
+        </is>
+      </c>
+      <c r="K511" s="5" t="inlineStr">
+        <is>
+          <t>25,393</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="7" t="inlineStr">
+        <is>
+          <t>404947439</t>
+        </is>
+      </c>
+      <c r="B512" s="8" t="inlineStr">
+        <is>
+          <t>შპს ISOLA-G</t>
+        </is>
+      </c>
+      <c r="C512" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D512" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E512" s="7" t="inlineStr">
+        <is>
+          <t>39,024</t>
+        </is>
+      </c>
+      <c r="F512" s="7" t="inlineStr">
+        <is>
+          <t>18.2%</t>
+        </is>
+      </c>
+      <c r="G512" s="7" t="inlineStr">
+        <is>
+          <t>6,515</t>
+        </is>
+      </c>
+      <c r="H512" s="7" t="inlineStr">
+        <is>
+          <t>16.7%</t>
+        </is>
+      </c>
+      <c r="I512" s="7" t="inlineStr">
+        <is>
+          <t>6,998</t>
+        </is>
+      </c>
+      <c r="J512" s="7" t="inlineStr">
+        <is>
+          <t>22,572</t>
+        </is>
+      </c>
+      <c r="K512" s="7" t="inlineStr">
+        <is>
+          <t>16,090</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="5" t="inlineStr">
+        <is>
+          <t>445416363</t>
+        </is>
+      </c>
+      <c r="B513" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნეოსტარ</t>
+        </is>
+      </c>
+      <c r="C513" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D513" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E513" s="5" t="inlineStr">
+        <is>
+          <t>40,459</t>
+        </is>
+      </c>
+      <c r="F513" s="5" t="inlineStr">
+        <is>
+          <t>26.6%</t>
+        </is>
+      </c>
+      <c r="G513" s="5" t="inlineStr">
+        <is>
+          <t>5,552</t>
+        </is>
+      </c>
+      <c r="H513" s="5" t="inlineStr">
+        <is>
+          <t>13.7%</t>
+        </is>
+      </c>
+      <c r="I513" s="5" t="inlineStr">
+        <is>
+          <t>3,218</t>
+        </is>
+      </c>
+      <c r="J513" s="5" t="inlineStr">
+        <is>
+          <t>37,648</t>
+        </is>
+      </c>
+      <c r="K513" s="5" t="inlineStr">
+        <is>
+          <t>19,446</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="7" t="inlineStr">
+        <is>
+          <t>404968282</t>
+        </is>
+      </c>
+      <c r="B514" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეოფაიფ</t>
+        </is>
+      </c>
+      <c r="C514" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D514" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E514" s="7" t="inlineStr">
+        <is>
+          <t>41,562</t>
+        </is>
+      </c>
+      <c r="F514" s="7" t="inlineStr">
+        <is>
+          <t>15.6%</t>
+        </is>
+      </c>
+      <c r="G514" s="7" t="inlineStr">
+        <is>
+          <t>5,806</t>
+        </is>
+      </c>
+      <c r="H514" s="7" t="inlineStr">
+        <is>
+          <t>14.0%</t>
+        </is>
+      </c>
+      <c r="I514" s="7" t="inlineStr">
+        <is>
+          <t>4,212</t>
+        </is>
+      </c>
+      <c r="J514" s="7" t="inlineStr">
+        <is>
+          <t>29,631</t>
+        </is>
+      </c>
+      <c r="K514" s="7" t="inlineStr">
+        <is>
+          <t>11,907</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="5" t="inlineStr">
+        <is>
+          <t>412680969</t>
+        </is>
+      </c>
+      <c r="B515" s="6" t="inlineStr">
+        <is>
+          <t>შპს შანი</t>
+        </is>
+      </c>
+      <c r="C515" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D515" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E515" s="5" t="inlineStr">
+        <is>
+          <t>41,721</t>
+        </is>
+      </c>
+      <c r="F515" s="5" t="inlineStr">
+        <is>
+          <t>2.1%</t>
+        </is>
+      </c>
+      <c r="G515" s="5" t="inlineStr">
+        <is>
+          <t>1,323</t>
+        </is>
+      </c>
+      <c r="H515" s="5" t="inlineStr">
+        <is>
+          <t>3.2%</t>
+        </is>
+      </c>
+      <c r="I515" s="5" t="inlineStr">
+        <is>
+          <t>1,098</t>
+        </is>
+      </c>
+      <c r="J515" s="5" t="inlineStr">
+        <is>
+          <t>1,856</t>
+        </is>
+      </c>
+      <c r="K515" s="5" t="inlineStr">
+        <is>
+          <t>1,132</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="7" t="inlineStr">
+        <is>
+          <t>412776483</t>
+        </is>
+      </c>
+      <c r="B516" s="8" t="inlineStr">
+        <is>
+          <t>შპს სთილ კომპანი</t>
+        </is>
+      </c>
+      <c r="C516" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D516" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E516" s="7" t="inlineStr">
+        <is>
+          <t>42,920</t>
+        </is>
+      </c>
+      <c r="F516" s="7" t="inlineStr">
+        <is>
+          <t>115.2%</t>
+        </is>
+      </c>
+      <c r="G516" s="7" t="inlineStr">
+        <is>
+          <t>1,497</t>
+        </is>
+      </c>
+      <c r="H516" s="7" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="I516" s="7" t="inlineStr">
+        <is>
+          <t>1,412</t>
+        </is>
+      </c>
+      <c r="J516" s="7" t="inlineStr">
+        <is>
+          <t>6,465</t>
+        </is>
+      </c>
+      <c r="K516" s="7" t="inlineStr">
+        <is>
+          <t>2,532</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="5" t="inlineStr">
+        <is>
+          <t>216330325</t>
+        </is>
+      </c>
+      <c r="B517" s="6" t="inlineStr">
+        <is>
+          <t>შპს ემენ ქემიკალ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C517" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D517" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E517" s="5" t="inlineStr">
+        <is>
+          <t>43,268</t>
+        </is>
+      </c>
+      <c r="F517" s="5" t="inlineStr">
+        <is>
+          <t>10.6%</t>
+        </is>
+      </c>
+      <c r="G517" s="5" t="inlineStr">
+        <is>
+          <t>9,526</t>
+        </is>
+      </c>
+      <c r="H517" s="5" t="inlineStr">
+        <is>
+          <t>22.0%</t>
+        </is>
+      </c>
+      <c r="I517" s="5" t="inlineStr">
+        <is>
+          <t>6,985</t>
+        </is>
+      </c>
+      <c r="J517" s="5" t="inlineStr">
+        <is>
+          <t>35,215</t>
+        </is>
+      </c>
+      <c r="K517" s="5" t="inlineStr">
+        <is>
+          <t>8,516</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="7" t="inlineStr">
+        <is>
+          <t>208149859</t>
+        </is>
+      </c>
+      <c r="B518" s="8" t="inlineStr">
+        <is>
+          <t>შპს გამომცემლობა კოლორი</t>
+        </is>
+      </c>
+      <c r="C518" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D518" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E518" s="7" t="inlineStr">
+        <is>
+          <t>44,184</t>
+        </is>
+      </c>
+      <c r="F518" s="7" t="inlineStr">
+        <is>
+          <t>-8.1%</t>
+        </is>
+      </c>
+      <c r="G518" s="7" t="inlineStr">
+        <is>
+          <t>4,216</t>
+        </is>
+      </c>
+      <c r="H518" s="7" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="I518" s="7" t="inlineStr">
+        <is>
+          <t>2,449</t>
+        </is>
+      </c>
+      <c r="J518" s="7" t="inlineStr">
+        <is>
+          <t>34,897</t>
+        </is>
+      </c>
+      <c r="K518" s="7" t="inlineStr">
+        <is>
+          <t>13,123</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="5" t="inlineStr">
+        <is>
+          <t>205258228</t>
+        </is>
+      </c>
+      <c r="B519" s="6" t="inlineStr">
+        <is>
+          <t>შპს ელიტ მოტორსი</t>
+        </is>
+      </c>
+      <c r="C519" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D519" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E519" s="5" t="inlineStr">
+        <is>
+          <t>46,278</t>
+        </is>
+      </c>
+      <c r="F519" s="5" t="inlineStr">
+        <is>
+          <t>15.9%</t>
+        </is>
+      </c>
+      <c r="G519" s="5" t="inlineStr">
+        <is>
+          <t>4,382</t>
+        </is>
+      </c>
+      <c r="H519" s="5" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="I519" s="5" t="inlineStr">
+        <is>
+          <t>3,165</t>
+        </is>
+      </c>
+      <c r="J519" s="5" t="inlineStr">
+        <is>
+          <t>30,384</t>
+        </is>
+      </c>
+      <c r="K519" s="5" t="inlineStr">
+        <is>
+          <t>12,162</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="7" t="inlineStr">
+        <is>
+          <t>416309621</t>
+        </is>
+      </c>
+      <c r="B520" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ფორ დირექშნს ჯეორჯია</t>
+        </is>
+      </c>
+      <c r="C520" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D520" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E520" s="7" t="inlineStr">
+        <is>
+          <t>47,588</t>
+        </is>
+      </c>
+      <c r="F520" s="7" t="inlineStr">
+        <is>
+          <t>39.6%</t>
+        </is>
+      </c>
+      <c r="G520" s="7" t="inlineStr">
+        <is>
+          <t>2,727</t>
+        </is>
+      </c>
+      <c r="H520" s="7" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="I520" s="7" t="inlineStr">
+        <is>
+          <t>2,480</t>
+        </is>
+      </c>
+      <c r="J520" s="7" t="inlineStr">
+        <is>
+          <t>15,007</t>
+        </is>
+      </c>
+      <c r="K520" s="7" t="inlineStr">
+        <is>
+          <t>8,513</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="5" t="inlineStr">
+        <is>
+          <t>202248503</t>
+        </is>
+      </c>
+      <c r="B521" s="6" t="inlineStr">
+        <is>
+          <t>შპს კაპაროლ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C521" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D521" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E521" s="5" t="inlineStr">
+        <is>
+          <t>47,700</t>
+        </is>
+      </c>
+      <c r="F521" s="5" t="inlineStr">
+        <is>
+          <t>9.4%</t>
+        </is>
+      </c>
+      <c r="G521" s="5" t="inlineStr">
+        <is>
+          <t>12,704</t>
+        </is>
+      </c>
+      <c r="H521" s="5" t="inlineStr">
+        <is>
+          <t>26.6%</t>
+        </is>
+      </c>
+      <c r="I521" s="5" t="inlineStr">
+        <is>
+          <t>5,651</t>
+        </is>
+      </c>
+      <c r="J521" s="5" t="inlineStr">
+        <is>
+          <t>34,348</t>
+        </is>
+      </c>
+      <c r="K521" s="5" t="inlineStr">
+        <is>
+          <t>28,322</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="7" t="inlineStr">
+        <is>
+          <t>404872401</t>
+        </is>
+      </c>
+      <c r="B522" s="8" t="inlineStr">
+        <is>
+          <t>შპს თერმო ცენტრი</t>
+        </is>
+      </c>
+      <c r="C522" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D522" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E522" s="7" t="inlineStr">
+        <is>
+          <t>50,211</t>
+        </is>
+      </c>
+      <c r="F522" s="7" t="inlineStr">
+        <is>
+          <t>-7.9%</t>
+        </is>
+      </c>
+      <c r="G522" s="7" t="inlineStr">
+        <is>
+          <t>5,030</t>
+        </is>
+      </c>
+      <c r="H522" s="7" t="inlineStr">
+        <is>
+          <t>10.0%</t>
+        </is>
+      </c>
+      <c r="I522" s="7" t="inlineStr">
+        <is>
+          <t>3,597</t>
+        </is>
+      </c>
+      <c r="J522" s="7" t="inlineStr">
+        <is>
+          <t>30,631</t>
+        </is>
+      </c>
+      <c r="K522" s="7" t="inlineStr">
+        <is>
+          <t>18,353</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="5" t="inlineStr">
+        <is>
+          <t>404404284</t>
+        </is>
+      </c>
+      <c r="B523" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ქონქრით ქლაბ LLC Georgian Concrete Club</t>
+        </is>
+      </c>
+      <c r="C523" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D523" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E523" s="5" t="inlineStr">
+        <is>
+          <t>51,438</t>
+        </is>
+      </c>
+      <c r="F523" s="5" t="inlineStr">
+        <is>
+          <t>29.1%</t>
+        </is>
+      </c>
+      <c r="G523" s="5" t="inlineStr">
+        <is>
+          <t>9,865</t>
+        </is>
+      </c>
+      <c r="H523" s="5" t="inlineStr">
+        <is>
+          <t>19.2%</t>
+        </is>
+      </c>
+      <c r="I523" s="5" t="inlineStr">
+        <is>
+          <t>8,053</t>
+        </is>
+      </c>
+      <c r="J523" s="5" t="inlineStr">
+        <is>
+          <t>39,890</t>
+        </is>
+      </c>
+      <c r="K523" s="5" t="inlineStr">
+        <is>
+          <t>30,625</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="7" t="inlineStr">
+        <is>
+          <t>205249827</t>
+        </is>
+      </c>
+      <c r="B524" s="8" t="inlineStr">
+        <is>
+          <t>შპს მიქსორი</t>
+        </is>
+      </c>
+      <c r="C524" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D524" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E524" s="7" t="inlineStr">
+        <is>
+          <t>54,277</t>
+        </is>
+      </c>
+      <c r="F524" s="7" t="inlineStr">
+        <is>
+          <t>-11.7%</t>
+        </is>
+      </c>
+      <c r="G524" s="7" t="inlineStr">
+        <is>
+          <t>7,027</t>
+        </is>
+      </c>
+      <c r="H524" s="7" t="inlineStr">
+        <is>
+          <t>12.9%</t>
+        </is>
+      </c>
+      <c r="I524" s="7" t="inlineStr">
+        <is>
+          <t>7,747</t>
+        </is>
+      </c>
+      <c r="J524" s="7" t="inlineStr">
+        <is>
+          <t>24,113</t>
+        </is>
+      </c>
+      <c r="K524" s="7" t="inlineStr">
+        <is>
+          <t>3,529</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="5" t="inlineStr">
+        <is>
+          <t>404903119</t>
+        </is>
+      </c>
+      <c r="B525" s="6" t="inlineStr">
+        <is>
+          <t>შპს სოლემარტი</t>
+        </is>
+      </c>
+      <c r="C525" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D525" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E525" s="5" t="inlineStr">
+        <is>
+          <t>54,353</t>
+        </is>
+      </c>
+      <c r="F525" s="5" t="inlineStr">
+        <is>
+          <t>48.0%</t>
+        </is>
+      </c>
+      <c r="G525" s="5" t="inlineStr">
+        <is>
+          <t>24,706</t>
+        </is>
+      </c>
+      <c r="H525" s="5" t="inlineStr">
+        <is>
+          <t>45.5%</t>
+        </is>
+      </c>
+      <c r="I525" s="5" t="inlineStr">
+        <is>
+          <t>26,924</t>
+        </is>
+      </c>
+      <c r="J525" s="5" t="inlineStr">
+        <is>
+          <t>54,596</t>
+        </is>
+      </c>
+      <c r="K525" s="5" t="inlineStr">
+        <is>
+          <t>38,555</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="7" t="inlineStr">
+        <is>
+          <t>406348741</t>
+        </is>
+      </c>
+      <c r="B526" s="8" t="inlineStr">
+        <is>
+          <t>შპს დელტა-ვებე</t>
+        </is>
+      </c>
+      <c r="C526" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D526" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E526" s="7" t="inlineStr">
+        <is>
+          <t>55,557</t>
+        </is>
+      </c>
+      <c r="F526" s="7" t="inlineStr">
+        <is>
+          <t>410.6%</t>
+        </is>
+      </c>
+      <c r="G526" s="7" t="inlineStr">
+        <is>
+          <t>14,178</t>
+        </is>
+      </c>
+      <c r="H526" s="7" t="inlineStr">
+        <is>
+          <t>25.5%</t>
+        </is>
+      </c>
+      <c r="I526" s="7" t="inlineStr">
+        <is>
+          <t>14,357</t>
+        </is>
+      </c>
+      <c r="J526" s="7" t="inlineStr">
+        <is>
+          <t>27,955</t>
+        </is>
+      </c>
+      <c r="K526" s="7" t="inlineStr">
+        <is>
+          <t>19,122</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="5" t="inlineStr">
+        <is>
+          <t>204907164</t>
+        </is>
+      </c>
+      <c r="B527" s="6" t="inlineStr">
+        <is>
+          <t>ბორუსან მაქინა ვე გუჩ სისტემლერი სანაი ვე თიჯარეთ სს-ის საქართველოს წარმომადგენლობა</t>
+        </is>
+      </c>
+      <c r="C527" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D527" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E527" s="5" t="inlineStr">
+        <is>
+          <t>55,841</t>
+        </is>
+      </c>
+      <c r="F527" s="5" t="inlineStr">
+        <is>
+          <t>7.2%</t>
+        </is>
+      </c>
+      <c r="G527" s="5" t="inlineStr">
+        <is>
+          <t>3,539</t>
+        </is>
+      </c>
+      <c r="H527" s="5" t="inlineStr">
+        <is>
+          <t>6.3%</t>
+        </is>
+      </c>
+      <c r="I527" s="5" t="inlineStr">
+        <is>
+          <t>2,569</t>
+        </is>
+      </c>
+      <c r="J527" s="5" t="inlineStr">
+        <is>
+          <t>35,185</t>
+        </is>
+      </c>
+      <c r="K527" s="5" t="inlineStr">
+        <is>
+          <t>11,342</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="7" t="inlineStr">
+        <is>
+          <t>405531955</t>
+        </is>
+      </c>
+      <c r="B528" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან კონსთრაქშენ სოლუშენს</t>
+        </is>
+      </c>
+      <c r="C528" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D528" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E528" s="7" t="inlineStr">
+        <is>
+          <t>57,186</t>
+        </is>
+      </c>
+      <c r="F528" s="7" t="inlineStr">
+        <is>
+          <t>186.4%</t>
+        </is>
+      </c>
+      <c r="G528" s="7" t="inlineStr">
+        <is>
+          <t>-5,784</t>
+        </is>
+      </c>
+      <c r="H528" s="7" t="inlineStr">
+        <is>
+          <t>-10.1%</t>
+        </is>
+      </c>
+      <c r="I528" s="7" t="inlineStr">
+        <is>
+          <t>2,837</t>
+        </is>
+      </c>
+      <c r="J528" s="7" t="inlineStr">
+        <is>
+          <t>34,638</t>
+        </is>
+      </c>
+      <c r="K528" s="7" t="inlineStr">
+        <is>
+          <t>1,898</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="5" t="inlineStr">
+        <is>
+          <t>405217787</t>
+        </is>
+      </c>
+      <c r="B529" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქეი ემ სი გლასი</t>
+        </is>
+      </c>
+      <c r="C529" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D529" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E529" s="5" t="inlineStr">
+        <is>
+          <t>59,304</t>
+        </is>
+      </c>
+      <c r="F529" s="5" t="inlineStr">
+        <is>
+          <t>-23.5%</t>
+        </is>
+      </c>
+      <c r="G529" s="5" t="inlineStr">
+        <is>
+          <t>9,251</t>
+        </is>
+      </c>
+      <c r="H529" s="5" t="inlineStr">
+        <is>
+          <t>15.6%</t>
+        </is>
+      </c>
+      <c r="I529" s="5" t="inlineStr">
+        <is>
+          <t>7,218</t>
+        </is>
+      </c>
+      <c r="J529" s="5" t="inlineStr">
+        <is>
+          <t>32,931</t>
+        </is>
+      </c>
+      <c r="K529" s="5" t="inlineStr">
+        <is>
+          <t>30,820</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="7" t="inlineStr">
+        <is>
+          <t>412724477</t>
+        </is>
+      </c>
+      <c r="B530" s="8" t="inlineStr">
+        <is>
+          <t>შპს ატლანტიკ საქართველო</t>
+        </is>
+      </c>
+      <c r="C530" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D530" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E530" s="7" t="inlineStr">
+        <is>
+          <t>59,465</t>
+        </is>
+      </c>
+      <c r="F530" s="7" t="inlineStr">
+        <is>
+          <t>11.2%</t>
+        </is>
+      </c>
+      <c r="G530" s="7" t="inlineStr">
+        <is>
+          <t>-7</t>
+        </is>
+      </c>
+      <c r="H530" s="7" t="inlineStr">
+        <is>
+          <t>-0.0%</t>
+        </is>
+      </c>
+      <c r="I530" s="7" t="inlineStr">
+        <is>
+          <t>-1,783</t>
+        </is>
+      </c>
+      <c r="J530" s="7" t="inlineStr">
+        <is>
+          <t>60,242</t>
+        </is>
+      </c>
+      <c r="K530" s="7" t="inlineStr">
+        <is>
+          <t>47,547</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="5" t="inlineStr">
+        <is>
+          <t>416363287</t>
+        </is>
+      </c>
+      <c r="B531" s="6" t="inlineStr">
+        <is>
+          <t>შპს ისთ მეტალი</t>
+        </is>
+      </c>
+      <c r="C531" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D531" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E531" s="5" t="inlineStr">
+        <is>
+          <t>60,035</t>
+        </is>
+      </c>
+      <c r="F531" s="5" t="inlineStr">
+        <is>
+          <t>167.0%</t>
+        </is>
+      </c>
+      <c r="G531" s="5" t="inlineStr">
+        <is>
+          <t>1,573</t>
+        </is>
+      </c>
+      <c r="H531" s="5" t="inlineStr">
+        <is>
+          <t>2.6%</t>
+        </is>
+      </c>
+      <c r="I531" s="5" t="inlineStr">
+        <is>
+          <t>1,332</t>
+        </is>
+      </c>
+      <c r="J531" s="5" t="inlineStr">
+        <is>
+          <t>7,435</t>
+        </is>
+      </c>
+      <c r="K531" s="5" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="7" t="inlineStr">
+        <is>
+          <t>204976179</t>
+        </is>
+      </c>
+      <c r="B532" s="8" t="inlineStr">
+        <is>
+          <t>შპს თბილი სახლი</t>
+        </is>
+      </c>
+      <c r="C532" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D532" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E532" s="7" t="inlineStr">
+        <is>
+          <t>61,149</t>
+        </is>
+      </c>
+      <c r="F532" s="7" t="inlineStr">
+        <is>
+          <t>102.1%</t>
+        </is>
+      </c>
+      <c r="G532" s="7" t="inlineStr">
+        <is>
+          <t>2,725</t>
+        </is>
+      </c>
+      <c r="H532" s="7" t="inlineStr">
+        <is>
+          <t>4.5%</t>
+        </is>
+      </c>
+      <c r="I532" s="7" t="inlineStr">
+        <is>
+          <t>4,648</t>
+        </is>
+      </c>
+      <c r="J532" s="7" t="inlineStr">
+        <is>
+          <t>95,181</t>
+        </is>
+      </c>
+      <c r="K532" s="7" t="inlineStr">
+        <is>
+          <t>24,565</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="5" t="inlineStr">
+        <is>
+          <t>402204985</t>
+        </is>
+      </c>
+      <c r="B533" s="6" t="inlineStr">
+        <is>
+          <t>შპს პალატი 2022</t>
+        </is>
+      </c>
+      <c r="C533" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D533" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E533" s="5" t="inlineStr">
+        <is>
+          <t>65,290</t>
+        </is>
+      </c>
+      <c r="F533" s="5" t="inlineStr">
+        <is>
+          <t>118.9%</t>
+        </is>
+      </c>
+      <c r="G533" s="5" t="inlineStr">
+        <is>
+          <t>8,002</t>
+        </is>
+      </c>
+      <c r="H533" s="5" t="inlineStr">
+        <is>
+          <t>12.3%</t>
+        </is>
+      </c>
+      <c r="I533" s="5" t="inlineStr">
+        <is>
+          <t>5,781</t>
+        </is>
+      </c>
+      <c r="J533" s="5" t="inlineStr">
+        <is>
+          <t>31,779</t>
+        </is>
+      </c>
+      <c r="K533" s="5" t="inlineStr">
+        <is>
+          <t>4,395</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="7" t="inlineStr">
+        <is>
+          <t>206343492</t>
+        </is>
+      </c>
+      <c r="B534" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბორან ლაითი</t>
+        </is>
+      </c>
+      <c r="C534" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D534" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E534" s="7" t="inlineStr">
+        <is>
+          <t>72,092</t>
+        </is>
+      </c>
+      <c r="F534" s="7" t="inlineStr">
+        <is>
+          <t>22.9%</t>
+        </is>
+      </c>
+      <c r="G534" s="7" t="inlineStr">
+        <is>
+          <t>4,889</t>
+        </is>
+      </c>
+      <c r="H534" s="7" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="I534" s="7" t="inlineStr">
+        <is>
+          <t>2,678</t>
+        </is>
+      </c>
+      <c r="J534" s="7" t="inlineStr">
+        <is>
+          <t>56,939</t>
+        </is>
+      </c>
+      <c r="K534" s="7" t="inlineStr">
+        <is>
+          <t>27,268</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="5" t="inlineStr">
+        <is>
+          <t>205223970</t>
+        </is>
+      </c>
+      <c r="B535" s="6" t="inlineStr">
+        <is>
+          <t>შპს ალფა პეტი</t>
+        </is>
+      </c>
+      <c r="C535" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D535" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E535" s="5" t="inlineStr">
+        <is>
+          <t>72,328</t>
+        </is>
+      </c>
+      <c r="F535" s="5" t="inlineStr">
+        <is>
+          <t>20.7%</t>
+        </is>
+      </c>
+      <c r="G535" s="5" t="inlineStr">
+        <is>
+          <t>10,905</t>
+        </is>
+      </c>
+      <c r="H535" s="5" t="inlineStr">
+        <is>
+          <t>15.1%</t>
+        </is>
+      </c>
+      <c r="I535" s="5" t="inlineStr">
+        <is>
+          <t>6,155</t>
+        </is>
+      </c>
+      <c r="J535" s="5" t="inlineStr">
+        <is>
+          <t>55,210</t>
+        </is>
+      </c>
+      <c r="K535" s="5" t="inlineStr">
+        <is>
+          <t>15,633</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="7" t="inlineStr">
+        <is>
+          <t>205181532</t>
+        </is>
+      </c>
+      <c r="B536" s="8" t="inlineStr">
+        <is>
+          <t>შპს კნაუფ გიპს თბილისი</t>
+        </is>
+      </c>
+      <c r="C536" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D536" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E536" s="7" t="inlineStr">
+        <is>
+          <t>93,683</t>
+        </is>
+      </c>
+      <c r="F536" s="7" t="inlineStr">
+        <is>
+          <t>-3.8%</t>
+        </is>
+      </c>
+      <c r="G536" s="7" t="inlineStr">
+        <is>
+          <t>13,519</t>
+        </is>
+      </c>
+      <c r="H536" s="7" t="inlineStr">
+        <is>
+          <t>14.4%</t>
+        </is>
+      </c>
+      <c r="I536" s="7" t="inlineStr">
+        <is>
+          <t>12,173</t>
+        </is>
+      </c>
+      <c r="J536" s="7" t="inlineStr">
+        <is>
+          <t>60,223</t>
+        </is>
+      </c>
+      <c r="K536" s="7" t="inlineStr">
+        <is>
+          <t>56,477</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="5" t="inlineStr">
+        <is>
+          <t>236034830</t>
+        </is>
+      </c>
+      <c r="B537" s="6" t="inlineStr">
+        <is>
+          <t>სს მინა</t>
+        </is>
+      </c>
+      <c r="C537" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D537" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E537" s="5" t="inlineStr">
+        <is>
+          <t>100,003</t>
+        </is>
+      </c>
+      <c r="F537" s="5" t="inlineStr">
+        <is>
+          <t>57.1%</t>
+        </is>
+      </c>
+      <c r="G537" s="5" t="inlineStr">
+        <is>
+          <t>4,033</t>
+        </is>
+      </c>
+      <c r="H537" s="5" t="inlineStr">
+        <is>
+          <t>4.0%</t>
+        </is>
+      </c>
+      <c r="I537" s="5" t="inlineStr">
+        <is>
+          <t>-1,114</t>
+        </is>
+      </c>
+      <c r="J537" s="5" t="inlineStr">
+        <is>
+          <t>197,389</t>
+        </is>
+      </c>
+      <c r="K537" s="5" t="inlineStr">
+        <is>
+          <t>77,024</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="7" t="inlineStr">
+        <is>
+          <t>230026888</t>
+        </is>
+      </c>
+      <c r="B538" s="8" t="inlineStr">
+        <is>
+          <t>სს საქკაბელი</t>
+        </is>
+      </c>
+      <c r="C538" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D538" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E538" s="7" t="inlineStr">
+        <is>
+          <t>100,413</t>
+        </is>
+      </c>
+      <c r="F538" s="7" t="inlineStr">
+        <is>
+          <t>31.5%</t>
+        </is>
+      </c>
+      <c r="G538" s="7" t="inlineStr">
+        <is>
+          <t>8,174</t>
+        </is>
+      </c>
+      <c r="H538" s="7" t="inlineStr">
+        <is>
+          <t>8.1%</t>
+        </is>
+      </c>
+      <c r="I538" s="7" t="inlineStr">
+        <is>
+          <t>3,156</t>
+        </is>
+      </c>
+      <c r="J538" s="7" t="inlineStr">
+        <is>
+          <t>52,301</t>
+        </is>
+      </c>
+      <c r="K538" s="7" t="inlineStr">
+        <is>
+          <t>20,554</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="5" t="inlineStr">
+        <is>
+          <t>202268134</t>
+        </is>
+      </c>
+      <c r="B539" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ბილდინგ გროუფ</t>
+        </is>
+      </c>
+      <c r="C539" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D539" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E539" s="5" t="inlineStr">
+        <is>
+          <t>102,598</t>
+        </is>
+      </c>
+      <c r="F539" s="5" t="inlineStr">
+        <is>
+          <t>22.9%</t>
+        </is>
+      </c>
+      <c r="G539" s="5" t="inlineStr">
+        <is>
+          <t>15,009</t>
+        </is>
+      </c>
+      <c r="H539" s="5" t="inlineStr">
+        <is>
+          <t>14.6%</t>
+        </is>
+      </c>
+      <c r="I539" s="5" t="inlineStr">
+        <is>
+          <t>12,707</t>
+        </is>
+      </c>
+      <c r="J539" s="5" t="inlineStr">
+        <is>
+          <t>34,764</t>
+        </is>
+      </c>
+      <c r="K539" s="5" t="inlineStr">
+        <is>
+          <t>12,329</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="7" t="inlineStr">
+        <is>
+          <t>400019494</t>
+        </is>
+      </c>
+      <c r="B540" s="8" t="inlineStr">
+        <is>
+          <t>შპს მაგნიუმ+</t>
+        </is>
+      </c>
+      <c r="C540" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D540" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E540" s="7" t="inlineStr">
+        <is>
+          <t>114,216</t>
+        </is>
+      </c>
+      <c r="F540" s="7" t="inlineStr">
+        <is>
+          <t>39.6%</t>
+        </is>
+      </c>
+      <c r="G540" s="7" t="inlineStr">
+        <is>
+          <t>18,360</t>
+        </is>
+      </c>
+      <c r="H540" s="7" t="inlineStr">
+        <is>
+          <t>16.1%</t>
+        </is>
+      </c>
+      <c r="I540" s="7" t="inlineStr">
+        <is>
+          <t>16,418</t>
+        </is>
+      </c>
+      <c r="J540" s="7" t="inlineStr">
+        <is>
+          <t>85,322</t>
+        </is>
+      </c>
+      <c r="K540" s="7" t="inlineStr">
+        <is>
+          <t>65,080</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="5" t="inlineStr">
+        <is>
+          <t>208147637</t>
+        </is>
+      </c>
+      <c r="B541" s="6" t="inlineStr">
+        <is>
+          <t>სს საქორგგაზი</t>
+        </is>
+      </c>
+      <c r="C541" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D541" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E541" s="5" t="inlineStr">
+        <is>
+          <t>139,474</t>
+        </is>
+      </c>
+      <c r="F541" s="5" t="inlineStr">
+        <is>
+          <t>14.5%</t>
+        </is>
+      </c>
+      <c r="G541" s="5" t="inlineStr">
+        <is>
+          <t>45,411</t>
+        </is>
+      </c>
+      <c r="H541" s="5" t="inlineStr">
+        <is>
+          <t>32.6%</t>
+        </is>
+      </c>
+      <c r="I541" s="5" t="inlineStr">
+        <is>
+          <t>10,308</t>
+        </is>
+      </c>
+      <c r="J541" s="5" t="inlineStr">
+        <is>
+          <t>317,672</t>
+        </is>
+      </c>
+      <c r="K541" s="5" t="inlineStr">
+        <is>
+          <t>33,255</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="7" t="inlineStr">
+        <is>
+          <t>202358126</t>
+        </is>
+      </c>
+      <c r="B542" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნოვა</t>
+        </is>
+      </c>
+      <c r="C542" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D542" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E542" s="7" t="inlineStr">
+        <is>
+          <t>238,200</t>
+        </is>
+      </c>
+      <c r="F542" s="7" t="inlineStr">
+        <is>
+          <t>16.2%</t>
+        </is>
+      </c>
+      <c r="G542" s="7" t="inlineStr">
+        <is>
+          <t>23,273</t>
+        </is>
+      </c>
+      <c r="H542" s="7" t="inlineStr">
+        <is>
+          <t>9.8%</t>
+        </is>
+      </c>
+      <c r="I542" s="7" t="inlineStr">
+        <is>
+          <t>11,528</t>
+        </is>
+      </c>
+      <c r="J542" s="7" t="inlineStr">
+        <is>
+          <t>169,603</t>
+        </is>
+      </c>
+      <c r="K542" s="7" t="inlineStr">
+        <is>
+          <t>54,100</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="5" t="inlineStr">
+        <is>
+          <t>245619898</t>
+        </is>
+      </c>
+      <c r="B543" s="6" t="inlineStr">
+        <is>
+          <t>შპს აჭარა ტექსტილე</t>
+        </is>
+      </c>
+      <c r="C543" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D543" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E543" s="5" t="inlineStr">
+        <is>
+          <t>258,398</t>
+        </is>
+      </c>
+      <c r="F543" s="5" t="inlineStr">
+        <is>
+          <t>4.5%</t>
+        </is>
+      </c>
+      <c r="G543" s="5" t="inlineStr">
+        <is>
+          <t>26,573</t>
+        </is>
+      </c>
+      <c r="H543" s="5" t="inlineStr">
+        <is>
+          <t>10.3%</t>
+        </is>
+      </c>
+      <c r="I543" s="5" t="inlineStr">
+        <is>
+          <t>22,089</t>
+        </is>
+      </c>
+      <c r="J543" s="5" t="inlineStr">
+        <is>
+          <t>140,213</t>
+        </is>
+      </c>
+      <c r="K543" s="5" t="inlineStr">
+        <is>
+          <t>61,618</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="7" t="inlineStr">
+        <is>
+          <t>404924285</t>
+        </is>
+      </c>
+      <c r="B544" s="8" t="inlineStr">
+        <is>
+          <t>შპს ციტადელი</t>
+        </is>
+      </c>
+      <c r="C544" s="7" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D544" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E544" s="7" t="inlineStr">
+        <is>
+          <t>260,793</t>
+        </is>
+      </c>
+      <c r="F544" s="7" t="inlineStr">
+        <is>
+          <t>40.5%</t>
+        </is>
+      </c>
+      <c r="G544" s="7" t="inlineStr">
+        <is>
+          <t>11,638</t>
+        </is>
+      </c>
+      <c r="H544" s="7" t="inlineStr">
+        <is>
+          <t>4.5%</t>
+        </is>
+      </c>
+      <c r="I544" s="7" t="inlineStr">
+        <is>
+          <t>-785</t>
+        </is>
+      </c>
+      <c r="J544" s="7" t="inlineStr">
+        <is>
+          <t>103,119</t>
+        </is>
+      </c>
+      <c r="K544" s="7" t="inlineStr">
+        <is>
+          <t>36,883</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="5" t="inlineStr">
+        <is>
           <t>205017578</t>
         </is>
       </c>
-      <c r="B291" s="6" t="inlineStr">
+      <c r="B545" s="6" t="inlineStr">
         <is>
           <t>შპს ჯი არ სი</t>
         </is>
       </c>
-      <c r="C291" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E291" s="5" t="inlineStr">
+      <c r="C545" s="5" t="inlineStr">
+        <is>
+          <t>Industrial Goods</t>
+        </is>
+      </c>
+      <c r="D545" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E545" s="5" t="inlineStr">
         <is>
           <t>328,144</t>
         </is>
       </c>
-      <c r="F291" s="5" t="inlineStr">
+      <c r="F545" s="5" t="inlineStr">
         <is>
           <t>25.6%</t>
         </is>
       </c>
-      <c r="G291" s="5" t="inlineStr">
+      <c r="G545" s="5" t="inlineStr">
         <is>
           <t>25,830</t>
         </is>
       </c>
-      <c r="H291" s="5" t="inlineStr">
+      <c r="H545" s="5" t="inlineStr">
         <is>
           <t>7.9%</t>
         </is>
       </c>
-      <c r="I291" s="5" t="inlineStr">
+      <c r="I545" s="5" t="inlineStr">
         <is>
           <t>21,957</t>
         </is>
       </c>
-      <c r="J291" s="5" t="inlineStr">
+      <c r="J545" s="5" t="inlineStr">
         <is>
           <t>124,260</t>
         </is>
       </c>
-      <c r="K291" s="5" t="inlineStr">
+      <c r="K545" s="5" t="inlineStr">
         <is>
           <t>111,221</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>