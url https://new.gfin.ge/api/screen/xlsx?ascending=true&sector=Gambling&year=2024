--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K41"/>
+  <dimension ref="A1:K61"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>37 matches · FY2024 · money in GEL thousands</t>
+          <t>57 matches · FY2024 · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -576,2079 +576,3169 @@
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>EBITDAMargin</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>NetProfit</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>TotalAssets</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>TotalEquity</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>400191323</t>
+          <t>405385774</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>შპს  ნიუ კრისტალბეთ</t>
+          <t>შპს მარლო</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D5" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
-          <t>1,293</t>
+          <t>-9,362</t>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
-          <t>-58.6%</t>
-[...10 lines deleted...]
-        </is>
+          <t>-80.4%</t>
+        </is>
+      </c>
+      <c r="G5" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H5" s="5" t="n">
+        <v/>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-20,950</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>47,307</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-12,602</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>448382526</t>
+          <t>405424713</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>შპს ბეთლემი-2011</t>
+          <t>შპს შხარა</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>2,389</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>-53.7%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>878</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H6" s="7" t="n">
+        <v/>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>-351</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>21,094</t>
+          <t>2,727</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>19,216</t>
+          <t>1,882</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>405177525</t>
+          <t>400191323</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>შპს  ლამბდა გეიმს</t>
+          <t>შპს  ნიუ კრისტალბეთ</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>3,019</t>
+          <t>1,293</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>40.1%</t>
+          <t>-58.6%</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>0</t>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>11.5%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>0</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>1,214</t>
+          <t>0</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>405425936</t>
+          <t>405453334</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს ადვანსდ სისტემსი</t>
+          <t>შპს აიჯითი ჯორჯია გეიმინგი</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>3,305</t>
+          <t>1,400</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>57.8%</t>
+          <t>-30.0%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>33</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>14.9%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>-82</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>5,178</t>
+          <t>7,306</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>1,610</t>
+          <t>5,850</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>445564782</t>
+          <t>405177525</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>სს რიგა კაზინო ბათუმი</t>
+          <t>შპს  ლამბდა გეიმს</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>3,336</t>
+          <t>3,019</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>40.1%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>3,109</t>
+          <t>349</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>93.2%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>3,172</t>
+          <t>250</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>15,122</t>
+          <t>1,214</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>14,474</t>
+          <t>535</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>205265979</t>
+          <t>405425936</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს ბეთერ ფლაი</t>
+          <t>შპს ადვანსდ სისტემსი</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>4,775</t>
+          <t>3,305</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>57.8%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>491</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>14.9%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>458</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>1,464</t>
+          <t>5,178</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>884</t>
+          <t>1,610</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>405026109</t>
+          <t>404420408</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>შპს რედბოუ</t>
+          <t>შპს მონაკო</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>5,036</t>
+          <t>3,697</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>15.6%</t>
+          <t>29.6%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>1,029</t>
+          <t>-679</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>20.4%</t>
+          <t>-18.4%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>-999</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>3,197</t>
+          <t>2,889</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>2,295</t>
+          <t>1,741</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>405373643</t>
+          <t>405522858</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს საცცო</t>
+          <t>შპს  ქლაუდ სთრიმინგ თექნოლოჯი</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>5,537</t>
+          <t>4,944</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>114.5%</t>
+          <t>83.7%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>1,062</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>21.5%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>-134</t>
+          <t>962</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>1,114</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>-518</t>
+          <t>496</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>406168258</t>
+          <t>405026109</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>შპს ივერია ჯგუფი</t>
+          <t>შპს რედბოუ</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>5,591</t>
+          <t>5,036</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>15.6%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>-266</t>
+          <t>1,029</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>20.4%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>-2,986</t>
+          <t>977</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>2,763</t>
+          <t>3,197</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>-39,315</t>
+          <t>2,295</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>445604917</t>
+          <t>405373643</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს გოლდენ გეიტ</t>
+          <t>შპს საცცო</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>7,224</t>
+          <t>5,537</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>-24.9%</t>
+          <t>114.5%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>2,987</t>
+          <t>76</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>41.3%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>1,510</t>
+          <t>-134</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>871</t>
+          <t>851</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>-518</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>416357301</t>
+          <t>406168258</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს  ი ჯი ემ</t>
+          <t>შპს ივერია ჯგუფი</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>7,367</t>
+          <t>5,591</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>-39.5%</t>
+          <t>-23.0%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>-266</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>-4.8%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>-2,986</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>5,520</t>
+          <t>2,763</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>2,343</t>
+          <t>-39,315</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>405217402</t>
+          <t>445558717</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს ასტრა</t>
+          <t>შპს როიალ 2019</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>7,679</t>
+          <t>6,011</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>-6.4%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>-844</t>
+          <t>2,328</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>38.7%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>-3,645</t>
+          <t>963</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>6,105</t>
+          <t>2,218</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>-4,545</t>
+          <t>1,656</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>406328781</t>
+          <t>406318337</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს ფლეითიკა</t>
+          <t>შპს სპრაიბ საქართველო</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>8,742</t>
+          <t>6,071</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>16.6%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>5,490</t>
+          <t>572</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>62.8%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>3,686</t>
+          <t>452</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>2,445</t>
+          <t>1,958</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>2,323</t>
+          <t>1,265</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>445572274</t>
+          <t>400276651</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს შანს-2020</t>
+          <t>შპს ბონუს+2019</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>9,369</t>
+          <t>6,739</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>-16.8%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>5,873</t>
+          <t>1,449</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>62.7%</t>
+          <t>21.5%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>4,242</t>
+          <t>-1,422</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>828</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>458</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>402142622</t>
+          <t>445519779</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს დიტეკომ</t>
+          <t>შპს გეიმინგ საპლაის</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>9,830</t>
+          <t>7,107</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>-33.6%</t>
+          <t>41.6%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>4,877</t>
+          <t>-109</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>49.6%</t>
+          <t>-1.5%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>3,021</t>
+          <t>-155</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>1,137</t>
+          <t>8,185</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7,873</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>405135713</t>
+          <t>445604917</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს  კრისტალ პლიუს</t>
+          <t>შპს გოლდენ გეიტ</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>11,146</t>
+          <t>7,224</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>-17.7%</t>
+          <t>-24.9%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>5,614</t>
+          <t>2,987</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>50.4%</t>
+          <t>41.3%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>2,274</t>
+          <t>1,510</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>1,393</t>
+          <t>871</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>445514998</t>
+          <t>401965030</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს როიალ ბათუმი</t>
+          <t>შპს კაპიტალ ინვესტი</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>16,941</t>
+          <t>7,350</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>-25.5%</t>
+          <t>-7.9%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>5,497</t>
+          <t>-20</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>32.4%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>5,188</t>
+          <t>-325</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>9,753</t>
+          <t>1,497</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>8,002</t>
+          <t>1,115</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>445446330</t>
+          <t>416357301</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს  გრანდ კაზინო ბათუმი</t>
+          <t>შპს  ი ჯი ემ</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>22,230</t>
+          <t>7,367</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>38.3%</t>
+          <t>-39.5%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>9,580</t>
+          <t>730</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>43.1%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>2,583</t>
+          <t>781</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>16,166</t>
+          <t>5,520</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>-6,677</t>
+          <t>2,343</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>436051460</t>
+          <t>405217402</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს ონეარ ენთერთეინმენთ ჯორჯია</t>
+          <t>შპს ასტრა</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>22,763</t>
+          <t>7,679</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>106.9%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>3,974</t>
+          <t>-844</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>-11.0%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>-3,645</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>24,537</t>
+          <t>6,105</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>-2,243</t>
+          <t>-4,545</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>205073043</t>
+          <t>405543121</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს თი ჯი ელ სპორტი</t>
+          <t>შპს სამსარა</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>25,159</t>
+          <t>8,124</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>22.3%</t>
+          <t>190.0%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>7,404</t>
+          <t>85</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>29.4%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>4,203</t>
+          <t>-119</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>32,025</t>
+          <t>1,075</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>24,216</t>
+          <t>-1,685</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>204536225</t>
+          <t>406328781</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს ევრო გეიმს ტექნოლოჯი ჯორჯია</t>
+          <t>შპს ფლეითიკა</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>44,209</t>
+          <t>8,742</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>-3.7%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>32,050</t>
+          <t>5,490</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>72.5%</t>
+          <t>62.8%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>17,314</t>
+          <t>3,686</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>65,551</t>
+          <t>2,445</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>54,027</t>
+          <t>2,323</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>404515789</t>
+          <t>445572274</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს გეიმტექ</t>
+          <t>შპს შანს-2020</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>44,209</t>
+          <t>9,369</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>-12.3%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>4,286</t>
+          <t>5,873</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>62.7%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>4,100</t>
+          <t>4,242</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>3,124</t>
+          <t>333</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>406034090</t>
+          <t>402142622</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ქუთაისი 2010</t>
+          <t>შპს დიტეკომ</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>45,405</t>
+          <t>9,830</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>-33.6%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>1,506</t>
+          <t>4,877</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>49.6%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>3,021</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>2,515</t>
+          <t>1,137</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>427720255</t>
+          <t>405135713</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს კლუბი ამბასადორი</t>
+          <t>შპს  კრისტალ პლიუს</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>51,215</t>
+          <t>11,146</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>34.4%</t>
+          <t>-17.7%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>-1,238</t>
+          <t>5,614</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>50.4%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>-3,528</t>
+          <t>2,274</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>17,914</t>
+          <t>1,393</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>1,827</t>
+          <t>860</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>445459316</t>
+          <t>445514998</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს  ოქროს ლომი</t>
+          <t>შპს როიალ ბათუმი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>54,302</t>
+          <t>16,941</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>39.5%</t>
+          <t>-25.5%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>15,748</t>
+          <t>5,497</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>29.0%</t>
+          <t>32.4%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>11,188</t>
+          <t>5,188</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>14,431</t>
+          <t>9,753</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>11,957</t>
+          <t>8,002</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>445483076</t>
+          <t>406351219</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს  პრინცესს ბათუმი</t>
+          <t>შპს სოფტრადარი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>63,130</t>
-[...5 lines deleted...]
-        </is>
+          <t>18,384</t>
+        </is>
+      </c>
+      <c r="F30" s="7" t="n">
+        <v/>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>-1,003</t>
+          <t>-328</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>-328</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>48,201</t>
+          <t>2,510</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>46,326</t>
+          <t>1,140</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>406144587</t>
+          <t>405270549</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს სმარტსოფტი</t>
+          <t>შპს ვებიზ ფლეი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>76,592</t>
-[...5 lines deleted...]
-        </is>
+          <t>21,451</t>
+        </is>
+      </c>
+      <c r="F31" s="5" t="n">
+        <v/>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>33,221</t>
+          <t>1,251</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>43.4%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>31,882</t>
+          <t>1,117</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>31,913</t>
+          <t>2,320</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>29,439</t>
+          <t>1,117</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>405563108</t>
+          <t>445435985</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს  ამუსნეტ ინტერაქტივ ჯორჯია</t>
+          <t>შპს კილამური</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>118,896</t>
+          <t>22,230</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>38.3%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>9,590</t>
+          <t>6,210</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>27.9%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>7,466</t>
+          <t>1,683</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>18,859</t>
+          <t>18,012</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>8,079</t>
+          <t>-12,252</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>204571490</t>
+          <t>445446330</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიმონი 2009</t>
+          <t>შპს  გრანდ კაზინო ბათუმი</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>162,523</t>
+          <t>22,230</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>38.3%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>38,201</t>
+          <t>9,580</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>23.5%</t>
+          <t>43.1%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>29,389</t>
+          <t>2,583</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>85,773</t>
+          <t>16,166</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>51,015</t>
+          <t>-6,677</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>240420647</t>
+          <t>436051460</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს ევროპაბეთი</t>
+          <t>შპს ონეარ ენთერთეინმენთ ჯორჯია</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>166,794</t>
+          <t>22,763</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>106.9%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>73,259</t>
+          <t>3,974</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>43.9%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>39,119</t>
+          <t>251</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>43,875</t>
+          <t>24,537</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>20,855</t>
+          <t>-2,243</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>439397467</t>
+          <t>205073043</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს  ლიდერ-ბეთ  სლოტი</t>
+          <t>შპს თი ჯი ელ სპორტი</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>187,580</t>
+          <t>25,159</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>22.3%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>43,708</t>
+          <t>7,404</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>23.3%</t>
+          <t>29.4%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>42,139</t>
+          <t>4,203</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>25,108</t>
+          <t>32,025</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>3,908</t>
+          <t>24,216</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>405209689</t>
+          <t>402048342</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს ევოლუშენ ჯორჯია</t>
+          <t>შპს ზიბო</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>203,922</t>
+          <t>27,292</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>-8.5%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>36,045</t>
+          <t>1,557</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>17.7%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>14,965</t>
+          <t>825</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>110,337</t>
+          <t>1,263</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>63,130</t>
+          <t>1,011</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>404983238</t>
+          <t>405425277</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს ბეთლაივი</t>
+          <t>შპს ასვლა</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>225,837</t>
+          <t>34,280</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>29.7%</t>
+          <t>67.0%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>66,955</t>
+          <t>2,096</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>29.6%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>65,935</t>
+          <t>1,711</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>30,916</t>
+          <t>6,814</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>5,873</t>
+          <t>3,870</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>405143303</t>
+          <t>404507173</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ფულ ჰაუსი</t>
+          <t>შპს ჯი ენ ელ</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>388,037</t>
+          <t>41,060</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>22.3%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>170,943</t>
+          <t>2,243</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>44.1%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>169,920</t>
+          <t>-3,160</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>106,819</t>
+          <t>14,801</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>79,021</t>
+          <t>-29,594</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>405076304</t>
+          <t>204536225</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს ავიატორ</t>
+          <t>შპს ევრო გეიმს ტექნოლოჯი ჯორჯია</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>497,504</t>
+          <t>44,209</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>94,790</t>
+          <t>32,050</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>72.5%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>78,346</t>
+          <t>17,314</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>139,333</t>
+          <t>65,551</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>59,913</t>
+          <t>54,027</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>405099058</t>
+          <t>404515789</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს მარსი</t>
+          <t>შპს გეიმტექ</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Gambling</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>504,302</t>
+          <t>44,209</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>-11.8%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>207,568</t>
+          <t>4,286</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>41.2%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>206,365</t>
+          <t>4,100</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>60,093</t>
+          <t>3,124</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>23,489</t>
+          <t>153</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
+          <t>406034090</t>
+        </is>
+      </c>
+      <c r="B41" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქუთაისი 2010</t>
+        </is>
+      </c>
+      <c r="C41" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D41" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>45,405</t>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t>-7.6%</t>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t>1,506</t>
+        </is>
+      </c>
+      <c r="H41" s="5" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="I41" s="5" t="inlineStr">
+        <is>
+          <t>829</t>
+        </is>
+      </c>
+      <c r="J41" s="5" t="inlineStr">
+        <is>
+          <t>2,515</t>
+        </is>
+      </c>
+      <c r="K41" s="5" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="7" t="inlineStr">
+        <is>
+          <t>400110492</t>
+        </is>
+      </c>
+      <c r="B42" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბათუმი 2014</t>
+        </is>
+      </c>
+      <c r="C42" s="7" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D42" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E42" s="7" t="inlineStr">
+        <is>
+          <t>48,024</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="inlineStr">
+        <is>
+          <t>12.6%</t>
+        </is>
+      </c>
+      <c r="G42" s="7" t="inlineStr">
+        <is>
+          <t>478</t>
+        </is>
+      </c>
+      <c r="H42" s="7" t="inlineStr">
+        <is>
+          <t>1.0%</t>
+        </is>
+      </c>
+      <c r="I42" s="7" t="inlineStr">
+        <is>
+          <t>-473</t>
+        </is>
+      </c>
+      <c r="J42" s="7" t="inlineStr">
+        <is>
+          <t>1,033</t>
+        </is>
+      </c>
+      <c r="K42" s="7" t="inlineStr">
+        <is>
+          <t>-372</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="inlineStr">
+        <is>
+          <t>427720255</t>
+        </is>
+      </c>
+      <c r="B43" s="6" t="inlineStr">
+        <is>
+          <t>შპს კლუბი ამბასადორი</t>
+        </is>
+      </c>
+      <c r="C43" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D43" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>51,215</t>
+        </is>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t>34.4%</t>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t>-1,238</t>
+        </is>
+      </c>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t>-2.4%</t>
+        </is>
+      </c>
+      <c r="I43" s="5" t="inlineStr">
+        <is>
+          <t>-3,528</t>
+        </is>
+      </c>
+      <c r="J43" s="5" t="inlineStr">
+        <is>
+          <t>17,914</t>
+        </is>
+      </c>
+      <c r="K43" s="5" t="inlineStr">
+        <is>
+          <t>1,827</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="7" t="inlineStr">
+        <is>
+          <t>445459316</t>
+        </is>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ოქროს ლომი</t>
+        </is>
+      </c>
+      <c r="C44" s="7" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D44" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="7" t="inlineStr">
+        <is>
+          <t>54,302</t>
+        </is>
+      </c>
+      <c r="F44" s="7" t="inlineStr">
+        <is>
+          <t>39.5%</t>
+        </is>
+      </c>
+      <c r="G44" s="7" t="inlineStr">
+        <is>
+          <t>15,748</t>
+        </is>
+      </c>
+      <c r="H44" s="7" t="inlineStr">
+        <is>
+          <t>29.0%</t>
+        </is>
+      </c>
+      <c r="I44" s="7" t="inlineStr">
+        <is>
+          <t>11,188</t>
+        </is>
+      </c>
+      <c r="J44" s="7" t="inlineStr">
+        <is>
+          <t>14,431</t>
+        </is>
+      </c>
+      <c r="K44" s="7" t="inlineStr">
+        <is>
+          <t>11,957</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="inlineStr">
+        <is>
+          <t>445483076</t>
+        </is>
+      </c>
+      <c r="B45" s="6" t="inlineStr">
+        <is>
+          <t>შპს  პრინცესს ბათუმი</t>
+        </is>
+      </c>
+      <c r="C45" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D45" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>63,130</t>
+        </is>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t>22.0%</t>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t>-1,003</t>
+        </is>
+      </c>
+      <c r="H45" s="5" t="inlineStr">
+        <is>
+          <t>-1.6%</t>
+        </is>
+      </c>
+      <c r="I45" s="5" t="inlineStr">
+        <is>
+          <t>333</t>
+        </is>
+      </c>
+      <c r="J45" s="5" t="inlineStr">
+        <is>
+          <t>48,201</t>
+        </is>
+      </c>
+      <c r="K45" s="5" t="inlineStr">
+        <is>
+          <t>46,326</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="7" t="inlineStr">
+        <is>
+          <t>208207849</t>
+        </is>
+      </c>
+      <c r="B46" s="8" t="inlineStr">
+        <is>
+          <t>შპს სანშაინ</t>
+        </is>
+      </c>
+      <c r="C46" s="7" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D46" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E46" s="7" t="inlineStr">
+        <is>
+          <t>63,302</t>
+        </is>
+      </c>
+      <c r="F46" s="7" t="inlineStr">
+        <is>
+          <t>53.7%</t>
+        </is>
+      </c>
+      <c r="G46" s="7" t="inlineStr">
+        <is>
+          <t>26,213</t>
+        </is>
+      </c>
+      <c r="H46" s="7" t="inlineStr">
+        <is>
+          <t>41.4%</t>
+        </is>
+      </c>
+      <c r="I46" s="7" t="inlineStr">
+        <is>
+          <t>9,347</t>
+        </is>
+      </c>
+      <c r="J46" s="7" t="inlineStr">
+        <is>
+          <t>46,916</t>
+        </is>
+      </c>
+      <c r="K46" s="7" t="inlineStr">
+        <is>
+          <t>6,867</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="inlineStr">
+        <is>
+          <t>445383175</t>
+        </is>
+      </c>
+      <c r="B47" s="6" t="inlineStr">
+        <is>
+          <t>შპს მშვიდობა</t>
+        </is>
+      </c>
+      <c r="C47" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D47" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>74,176</t>
+        </is>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t>10.2%</t>
+        </is>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t>12,135</t>
+        </is>
+      </c>
+      <c r="H47" s="5" t="inlineStr">
+        <is>
+          <t>16.4%</t>
+        </is>
+      </c>
+      <c r="I47" s="5" t="inlineStr">
+        <is>
+          <t>13,331</t>
+        </is>
+      </c>
+      <c r="J47" s="5" t="inlineStr">
+        <is>
+          <t>14,232</t>
+        </is>
+      </c>
+      <c r="K47" s="5" t="inlineStr">
+        <is>
+          <t>8,695</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="7" t="inlineStr">
+        <is>
+          <t>406144587</t>
+        </is>
+      </c>
+      <c r="B48" s="8" t="inlineStr">
+        <is>
+          <t>შპს სმარტსოფტი</t>
+        </is>
+      </c>
+      <c r="C48" s="7" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D48" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E48" s="7" t="inlineStr">
+        <is>
+          <t>76,592</t>
+        </is>
+      </c>
+      <c r="F48" s="7" t="inlineStr">
+        <is>
+          <t>64.4%</t>
+        </is>
+      </c>
+      <c r="G48" s="7" t="inlineStr">
+        <is>
+          <t>33,221</t>
+        </is>
+      </c>
+      <c r="H48" s="7" t="inlineStr">
+        <is>
+          <t>43.4%</t>
+        </is>
+      </c>
+      <c r="I48" s="7" t="inlineStr">
+        <is>
+          <t>31,882</t>
+        </is>
+      </c>
+      <c r="J48" s="7" t="inlineStr">
+        <is>
+          <t>31,913</t>
+        </is>
+      </c>
+      <c r="K48" s="7" t="inlineStr">
+        <is>
+          <t>29,439</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="inlineStr">
+        <is>
+          <t>445472667</t>
+        </is>
+      </c>
+      <c r="B49" s="6" t="inlineStr">
+        <is>
+          <t>შპს ალიუდ იუნიტას ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C49" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D49" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>76,750</t>
+        </is>
+      </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t>31.8%</t>
+        </is>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t>15,715</t>
+        </is>
+      </c>
+      <c r="H49" s="5" t="inlineStr">
+        <is>
+          <t>20.5%</t>
+        </is>
+      </c>
+      <c r="I49" s="5" t="inlineStr">
+        <is>
+          <t>469</t>
+        </is>
+      </c>
+      <c r="J49" s="5" t="inlineStr">
+        <is>
+          <t>38,742</t>
+        </is>
+      </c>
+      <c r="K49" s="5" t="inlineStr">
+        <is>
+          <t>-79,650</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="7" t="inlineStr">
+        <is>
+          <t>404612610</t>
+        </is>
+      </c>
+      <c r="B50" s="8" t="inlineStr">
+        <is>
+          <t>შპს ავიატორ</t>
+        </is>
+      </c>
+      <c r="C50" s="7" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D50" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E50" s="7" t="inlineStr">
+        <is>
+          <t>97,509</t>
+        </is>
+      </c>
+      <c r="F50" s="7" t="inlineStr">
+        <is>
+          <t>695.4%</t>
+        </is>
+      </c>
+      <c r="G50" s="7" t="inlineStr">
+        <is>
+          <t>-1,699</t>
+        </is>
+      </c>
+      <c r="H50" s="7" t="inlineStr">
+        <is>
+          <t>-1.7%</t>
+        </is>
+      </c>
+      <c r="I50" s="7" t="inlineStr">
+        <is>
+          <t>-1,825</t>
+        </is>
+      </c>
+      <c r="J50" s="7" t="inlineStr">
+        <is>
+          <t>4,032</t>
+        </is>
+      </c>
+      <c r="K50" s="7" t="inlineStr">
+        <is>
+          <t>-320</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="inlineStr">
+        <is>
+          <t>405563108</t>
+        </is>
+      </c>
+      <c r="B51" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ამუსნეტ ინტერაქტივ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C51" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D51" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>118,896</t>
+        </is>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t>-4.1%</t>
+        </is>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t>9,590</t>
+        </is>
+      </c>
+      <c r="H51" s="5" t="inlineStr">
+        <is>
+          <t>8.1%</t>
+        </is>
+      </c>
+      <c r="I51" s="5" t="inlineStr">
+        <is>
+          <t>7,466</t>
+        </is>
+      </c>
+      <c r="J51" s="5" t="inlineStr">
+        <is>
+          <t>18,859</t>
+        </is>
+      </c>
+      <c r="K51" s="5" t="inlineStr">
+        <is>
+          <t>8,079</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="7" t="inlineStr">
+        <is>
+          <t>204571490</t>
+        </is>
+      </c>
+      <c r="B52" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლიმონი 2009</t>
+        </is>
+      </c>
+      <c r="C52" s="7" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D52" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E52" s="7" t="inlineStr">
+        <is>
+          <t>162,523</t>
+        </is>
+      </c>
+      <c r="F52" s="7" t="inlineStr">
+        <is>
+          <t>4.6%</t>
+        </is>
+      </c>
+      <c r="G52" s="7" t="inlineStr">
+        <is>
+          <t>38,201</t>
+        </is>
+      </c>
+      <c r="H52" s="7" t="inlineStr">
+        <is>
+          <t>23.5%</t>
+        </is>
+      </c>
+      <c r="I52" s="7" t="inlineStr">
+        <is>
+          <t>29,389</t>
+        </is>
+      </c>
+      <c r="J52" s="7" t="inlineStr">
+        <is>
+          <t>85,773</t>
+        </is>
+      </c>
+      <c r="K52" s="7" t="inlineStr">
+        <is>
+          <t>51,015</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="inlineStr">
+        <is>
+          <t>240420647</t>
+        </is>
+      </c>
+      <c r="B53" s="6" t="inlineStr">
+        <is>
+          <t>შპს ევროპაბეთი</t>
+        </is>
+      </c>
+      <c r="C53" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D53" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>166,794</t>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t>1.2%</t>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t>73,259</t>
+        </is>
+      </c>
+      <c r="H53" s="5" t="inlineStr">
+        <is>
+          <t>43.9%</t>
+        </is>
+      </c>
+      <c r="I53" s="5" t="inlineStr">
+        <is>
+          <t>39,119</t>
+        </is>
+      </c>
+      <c r="J53" s="5" t="inlineStr">
+        <is>
+          <t>43,875</t>
+        </is>
+      </c>
+      <c r="K53" s="5" t="inlineStr">
+        <is>
+          <t>20,855</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="7" t="inlineStr">
+        <is>
+          <t>439397467</t>
+        </is>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ლიდერ-ბეთ  სლოტი</t>
+        </is>
+      </c>
+      <c r="C54" s="7" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D54" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E54" s="7" t="inlineStr">
+        <is>
+          <t>187,580</t>
+        </is>
+      </c>
+      <c r="F54" s="7" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="G54" s="7" t="inlineStr">
+        <is>
+          <t>43,708</t>
+        </is>
+      </c>
+      <c r="H54" s="7" t="inlineStr">
+        <is>
+          <t>23.3%</t>
+        </is>
+      </c>
+      <c r="I54" s="7" t="inlineStr">
+        <is>
+          <t>42,139</t>
+        </is>
+      </c>
+      <c r="J54" s="7" t="inlineStr">
+        <is>
+          <t>25,108</t>
+        </is>
+      </c>
+      <c r="K54" s="7" t="inlineStr">
+        <is>
+          <t>3,908</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="5" t="inlineStr">
+        <is>
+          <t>405209689</t>
+        </is>
+      </c>
+      <c r="B55" s="6" t="inlineStr">
+        <is>
+          <t>შპს ევოლუშენ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C55" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D55" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>203,922</t>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t>1.1%</t>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t>36,045</t>
+        </is>
+      </c>
+      <c r="H55" s="5" t="inlineStr">
+        <is>
+          <t>17.7%</t>
+        </is>
+      </c>
+      <c r="I55" s="5" t="inlineStr">
+        <is>
+          <t>14,965</t>
+        </is>
+      </c>
+      <c r="J55" s="5" t="inlineStr">
+        <is>
+          <t>110,337</t>
+        </is>
+      </c>
+      <c r="K55" s="5" t="inlineStr">
+        <is>
+          <t>63,130</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="7" t="inlineStr">
+        <is>
+          <t>404983238</t>
+        </is>
+      </c>
+      <c r="B56" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბეთლაივი</t>
+        </is>
+      </c>
+      <c r="C56" s="7" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D56" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E56" s="7" t="inlineStr">
+        <is>
+          <t>225,837</t>
+        </is>
+      </c>
+      <c r="F56" s="7" t="inlineStr">
+        <is>
+          <t>29.7%</t>
+        </is>
+      </c>
+      <c r="G56" s="7" t="inlineStr">
+        <is>
+          <t>66,955</t>
+        </is>
+      </c>
+      <c r="H56" s="7" t="inlineStr">
+        <is>
+          <t>29.6%</t>
+        </is>
+      </c>
+      <c r="I56" s="7" t="inlineStr">
+        <is>
+          <t>65,935</t>
+        </is>
+      </c>
+      <c r="J56" s="7" t="inlineStr">
+        <is>
+          <t>30,916</t>
+        </is>
+      </c>
+      <c r="K56" s="7" t="inlineStr">
+        <is>
+          <t>5,873</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="inlineStr">
+        <is>
+          <t>405143303</t>
+        </is>
+      </c>
+      <c r="B57" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფულ ჰაუსი</t>
+        </is>
+      </c>
+      <c r="C57" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D57" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>388,037</t>
+        </is>
+      </c>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t>14.6%</t>
+        </is>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t>170,943</t>
+        </is>
+      </c>
+      <c r="H57" s="5" t="inlineStr">
+        <is>
+          <t>44.1%</t>
+        </is>
+      </c>
+      <c r="I57" s="5" t="inlineStr">
+        <is>
+          <t>169,920</t>
+        </is>
+      </c>
+      <c r="J57" s="5" t="inlineStr">
+        <is>
+          <t>106,819</t>
+        </is>
+      </c>
+      <c r="K57" s="5" t="inlineStr">
+        <is>
+          <t>79,021</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="7" t="inlineStr">
+        <is>
+          <t>405076304</t>
+        </is>
+      </c>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>შპს ავიატორ</t>
+        </is>
+      </c>
+      <c r="C58" s="7" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D58" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E58" s="7" t="inlineStr">
+        <is>
+          <t>497,504</t>
+        </is>
+      </c>
+      <c r="F58" s="7" t="inlineStr">
+        <is>
+          <t>23.1%</t>
+        </is>
+      </c>
+      <c r="G58" s="7" t="inlineStr">
+        <is>
+          <t>94,790</t>
+        </is>
+      </c>
+      <c r="H58" s="7" t="inlineStr">
+        <is>
+          <t>19.1%</t>
+        </is>
+      </c>
+      <c r="I58" s="7" t="inlineStr">
+        <is>
+          <t>78,346</t>
+        </is>
+      </c>
+      <c r="J58" s="7" t="inlineStr">
+        <is>
+          <t>139,333</t>
+        </is>
+      </c>
+      <c r="K58" s="7" t="inlineStr">
+        <is>
+          <t>59,913</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="5" t="inlineStr">
+        <is>
+          <t>405099058</t>
+        </is>
+      </c>
+      <c r="B59" s="6" t="inlineStr">
+        <is>
+          <t>შპს მარსი</t>
+        </is>
+      </c>
+      <c r="C59" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D59" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E59" s="5" t="inlineStr">
+        <is>
+          <t>504,302</t>
+        </is>
+      </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t>12.4%</t>
+        </is>
+      </c>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t>207,568</t>
+        </is>
+      </c>
+      <c r="H59" s="5" t="inlineStr">
+        <is>
+          <t>41.2%</t>
+        </is>
+      </c>
+      <c r="I59" s="5" t="inlineStr">
+        <is>
+          <t>206,365</t>
+        </is>
+      </c>
+      <c r="J59" s="5" t="inlineStr">
+        <is>
+          <t>60,093</t>
+        </is>
+      </c>
+      <c r="K59" s="5" t="inlineStr">
+        <is>
+          <t>23,489</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="7" t="inlineStr">
+        <is>
           <t>405435596</t>
         </is>
       </c>
-      <c r="B41" s="6" t="inlineStr">
+      <c r="B60" s="8" t="inlineStr">
         <is>
           <t>შპს ენთეინ ჯორჯია</t>
         </is>
       </c>
-      <c r="C41" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E41" s="5" t="inlineStr">
+      <c r="C60" s="7" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D60" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E60" s="7" t="inlineStr">
         <is>
           <t>504,511</t>
         </is>
       </c>
-      <c r="F41" s="5" t="inlineStr">
+      <c r="F60" s="7" t="inlineStr">
         <is>
           <t>12.5%</t>
         </is>
       </c>
-      <c r="G41" s="5" t="inlineStr">
+      <c r="G60" s="7" t="inlineStr">
         <is>
           <t>206,843</t>
         </is>
       </c>
-      <c r="H41" s="5" t="inlineStr">
+      <c r="H60" s="7" t="inlineStr">
         <is>
           <t>41.0%</t>
         </is>
       </c>
-      <c r="I41" s="5" t="inlineStr">
+      <c r="I60" s="7" t="inlineStr">
         <is>
           <t>152,130</t>
         </is>
       </c>
-      <c r="J41" s="5" t="inlineStr">
+      <c r="J60" s="7" t="inlineStr">
         <is>
           <t>63,088</t>
         </is>
       </c>
-      <c r="K41" s="5" t="inlineStr">
+      <c r="K60" s="7" t="inlineStr">
         <is>
           <t>-333,083</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="5" t="inlineStr">
+        <is>
+          <t>404572789</t>
+        </is>
+      </c>
+      <c r="B61" s="6" t="inlineStr">
+        <is>
+          <t>შპს ატლას ჰოლდინგსი</t>
+        </is>
+      </c>
+      <c r="C61" s="5" t="inlineStr">
+        <is>
+          <t>Gambling</t>
+        </is>
+      </c>
+      <c r="D61" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>884,375</t>
+        </is>
+      </c>
+      <c r="F61" s="5" t="inlineStr">
+        <is>
+          <t>17.7%</t>
+        </is>
+      </c>
+      <c r="G61" s="5" t="inlineStr">
+        <is>
+          <t>200,576</t>
+        </is>
+      </c>
+      <c r="H61" s="5" t="inlineStr">
+        <is>
+          <t>22.7%</t>
+        </is>
+      </c>
+      <c r="I61" s="5" t="inlineStr">
+        <is>
+          <t>80,259</t>
+        </is>
+      </c>
+      <c r="J61" s="5" t="inlineStr">
+        <is>
+          <t>537,583</t>
+        </is>
+      </c>
+      <c r="K61" s="5" t="inlineStr">
+        <is>
+          <t>-263,001</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>