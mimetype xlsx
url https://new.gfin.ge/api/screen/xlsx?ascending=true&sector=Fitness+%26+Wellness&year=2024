--- v0 (2026-08-03)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K25"/>
+  <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>21 matches · FY2024 · money in GEL thousands</t>
+          <t>30 matches · FY2024 · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -741,1032 +741,1527 @@
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>-256.4%</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>-570</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t>2,705</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
           <t>2,695</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>405522073</t>
+          <t>205167932</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰელსი ლუქ</t>
+          <t>შპს სპორტ-კომპლექსი საგურამო</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>264</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>28.1%</t>
+          <t>-37.4%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>-131</t>
+          <t>-306</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>-39.7%</t>
+          <t>-115.8%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>-406</t>
+          <t>-1,182</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>1,460</t>
+          <t>6,911</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>-790</t>
+          <t>-3,131</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>212690471</t>
+          <t>405522073</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>შპს ბ.გაბაშვილის სახელობის კულტურისა და დასვენების პარკი</t>
+          <t>შპს ჰელსი ლუქ</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>331</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>28.1%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>-131</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>-39.7%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>-250</t>
+          <t>-406</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>2,900</t>
+          <t>1,460</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>2,803</t>
+          <t>-790</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>430035687</t>
+          <t>401963023</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიონ ფიტნეს პრო</t>
+          <t>შპს პროფესიონალური საკალათბურთო კლუბი "თბილისის დინამო"</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>450</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>170</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>32.5%</t>
+          <t>37.7%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>103</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>1,346</t>
+          <t>2,666</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>1,317</t>
+          <t>2,187</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>400140682</t>
+          <t>212690471</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>შპს სპორტს საიენს ჯორჯია</t>
+          <t>შპს ბ.გაბაშვილის სახელობის კულტურისა და დასვენების პარკი</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>672</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>19</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>-202</t>
+          <t>-250</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>2,537</t>
+          <t>2,900</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>2,437</t>
+          <t>2,803</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>406066885</t>
+          <t>406089414</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს ლისის აბანოები</t>
+          <t>შპს ვაკის-პარკი</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>1,005</t>
+          <t>792</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>-9.3%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>106</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>55.5%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>-182</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>2,880</t>
+          <t>3,111</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>2,859</t>
+          <t>-679</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>405414948</t>
+          <t>430035687</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>შპს 12 რაუნდი</t>
+          <t>შპს ლიონ ფიტნეს პრო</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>1,198</t>
+          <t>931</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>24.2%</t>
+          <t>-10.7%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>-362</t>
+          <t>302</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>-30.2%</t>
+          <t>32.5%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>-315</t>
+          <t>230</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>1,482</t>
+          <t>1,346</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>-570</t>
+          <t>1,317</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>211389665</t>
+          <t>400140682</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს საფეხბურთო კლუბი საბურთალო</t>
+          <t>შპს სპორტს საიენს ჯორჯია</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>1,448</t>
+          <t>967</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>90.3%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>-1,696</t>
+          <t>10</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>-117.2%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>-1,811</t>
+          <t>-202</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>1,459</t>
+          <t>2,537</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>-13,400</t>
+          <t>2,437</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>405528996</t>
+          <t>406066885</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს  აქსის თაუერს ველნესი</t>
+          <t>შპს ლისის აბანოები</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>2,456</t>
+          <t>1,005</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>-662</t>
+          <t>558</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>-26.9%</t>
+          <t>55.5%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>-590</t>
+          <t>484</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>1,332</t>
+          <t>2,880</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>-1,255</t>
+          <t>2,859</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>202054766</t>
+          <t>405414948</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს საფეხბურთო კლუბი თბილისის ლოკომოტივი L.T.D. FcLocomotive Tbilisi</t>
+          <t>შპს 12 რაუნდი</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>2,741</t>
+          <t>1,198</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>-20.7%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>-2,171</t>
+          <t>-362</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>-79.2%</t>
+          <t>-30.2%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>-3,707</t>
+          <t>-315</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>1,482</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>-20,855</t>
+          <t>-570</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>445484725</t>
+          <t>202904731</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს ვიქტორია სპა</t>
+          <t>შპს ლეილა მესხის ჩოგბურთის აკადემია</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>2,817</t>
+          <t>1,398</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>64.0%</t>
+          <t>-11.0%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>1,009</t>
+          <t>592</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>35.8%</t>
+          <t>42.4%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>318</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>2,492</t>
+          <t>4,182</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>2,401</t>
+          <t>3,128</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>404645880</t>
+          <t>211389665</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს პრემიუმ ფიტნესი</t>
+          <t>შპს საფეხბურთო კლუბი საბურთალო</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>3,545</t>
+          <t>1,448</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>90.3%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>-1,696</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>-117.2%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>-1,811</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>1,622</t>
+          <t>1,459</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>1,136</t>
+          <t>-13,400</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>418467509</t>
+          <t>405579404</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს  გორის დილა</t>
+          <t>შპს სდქ ჯგუფი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>4,261</t>
+          <t>1,935</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>-36.3%</t>
+          <t>105.1%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>-468</t>
+          <t>-0</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>-0.0%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>-318</t>
+          <t>-47</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>1,974</t>
+          <t>1,727</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>1,578</t>
+          <t>83</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>405102419</t>
+          <t>205228877</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯია ფიტნეს ცენტრი</t>
+          <t>შპს რუსთავის საერთაშორისო ავტოდრომი</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>4,927</t>
+          <t>2,133</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>49.5%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>-996</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>17.7%</t>
+          <t>-46.7%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>-1,106</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>3,942</t>
+          <t>44,449</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>1,012</t>
+          <t>10,310</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>204543299</t>
+          <t>200104831</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს ჭრელი აბანო</t>
+          <t>შპს მშენებელი 2004</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>7,440</t>
+          <t>2,249</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>24.6%</t>
+          <t>357.8%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>3,333</t>
+          <t>294</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>44.8%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>2,931</t>
+          <t>177</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>16,168</t>
+          <t>3,314</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>13,812</t>
+          <t>3,124</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>205279884</t>
+          <t>200112476</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს კონფიდენს გრუპი</t>
+          <t>შპს საფეხბურთო კლუბი გაგრა</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>7,626</t>
+          <t>2,254</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>-8.9%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>2,450</t>
+          <t>-846</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>32.1%</t>
+          <t>-37.5%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>-6,067</t>
+          <t>-901</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>42,717</t>
+          <t>450</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>-17,471</t>
+          <t>-373</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>405116084</t>
+          <t>404500232</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს ოკტოპუსი</t>
+          <t>შპს   ზაზა ფაჩულიას კალათბურთის აკადემია</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>14,635</t>
+          <t>2,364</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>37.9%</t>
+          <t>54.8%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>7,111</t>
+          <t>503</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>48.6%</t>
+          <t>21.3%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>667</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>9,838</t>
+          <t>10,034</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>2,336</t>
+          <t>8,964</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>204423454</t>
+          <t>405528996</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს საფეხბურთო კლუბი დინამო თბილისი</t>
+          <t>შპს  აქსის თაუერს ველნესი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Fitness &amp; Wellness</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>29,492</t>
+          <t>2,456</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>73.9%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>8,044</t>
+          <t>-662</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>27.3%</t>
+          <t>-26.9%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>5,227</t>
+          <t>-590</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>10,846</t>
+          <t>1,332</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>-12,331</t>
+          <t>-1,255</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
+          <t>202054766</t>
+        </is>
+      </c>
+      <c r="B25" s="6" t="inlineStr">
+        <is>
+          <t>შპს საფეხბურთო კლუბი თბილისის ლოკომოტივი L.T.D. FcLocomotive Tbilisi</t>
+        </is>
+      </c>
+      <c r="C25" s="5" t="inlineStr">
+        <is>
+          <t>Fitness &amp; Wellness</t>
+        </is>
+      </c>
+      <c r="D25" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>2,741</t>
+        </is>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t>-20.7%</t>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t>-2,171</t>
+        </is>
+      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t>-79.2%</t>
+        </is>
+      </c>
+      <c r="I25" s="5" t="inlineStr">
+        <is>
+          <t>-3,707</t>
+        </is>
+      </c>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t>665</t>
+        </is>
+      </c>
+      <c r="K25" s="5" t="inlineStr">
+        <is>
+          <t>-20,855</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="7" t="inlineStr">
+        <is>
+          <t>445484725</t>
+        </is>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვიქტორია სპა</t>
+        </is>
+      </c>
+      <c r="C26" s="7" t="inlineStr">
+        <is>
+          <t>Fitness &amp; Wellness</t>
+        </is>
+      </c>
+      <c r="D26" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E26" s="7" t="inlineStr">
+        <is>
+          <t>2,817</t>
+        </is>
+      </c>
+      <c r="F26" s="7" t="inlineStr">
+        <is>
+          <t>64.0%</t>
+        </is>
+      </c>
+      <c r="G26" s="7" t="inlineStr">
+        <is>
+          <t>1,009</t>
+        </is>
+      </c>
+      <c r="H26" s="7" t="inlineStr">
+        <is>
+          <t>35.8%</t>
+        </is>
+      </c>
+      <c r="I26" s="7" t="inlineStr">
+        <is>
+          <t>955</t>
+        </is>
+      </c>
+      <c r="J26" s="7" t="inlineStr">
+        <is>
+          <t>2,492</t>
+        </is>
+      </c>
+      <c r="K26" s="7" t="inlineStr">
+        <is>
+          <t>2,401</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="inlineStr">
+        <is>
+          <t>404645880</t>
+        </is>
+      </c>
+      <c r="B27" s="6" t="inlineStr">
+        <is>
+          <t>შპს პრემიუმ ფიტნესი</t>
+        </is>
+      </c>
+      <c r="C27" s="5" t="inlineStr">
+        <is>
+          <t>Fitness &amp; Wellness</t>
+        </is>
+      </c>
+      <c r="D27" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>3,545</t>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t>-5.0%</t>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t>546</t>
+        </is>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t>15.4%</t>
+        </is>
+      </c>
+      <c r="I27" s="5" t="inlineStr">
+        <is>
+          <t>527</t>
+        </is>
+      </c>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t>1,622</t>
+        </is>
+      </c>
+      <c r="K27" s="5" t="inlineStr">
+        <is>
+          <t>1,136</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="7" t="inlineStr">
+        <is>
+          <t>418467509</t>
+        </is>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>შპს  გორის დილა</t>
+        </is>
+      </c>
+      <c r="C28" s="7" t="inlineStr">
+        <is>
+          <t>Fitness &amp; Wellness</t>
+        </is>
+      </c>
+      <c r="D28" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="7" t="inlineStr">
+        <is>
+          <t>4,261</t>
+        </is>
+      </c>
+      <c r="F28" s="7" t="inlineStr">
+        <is>
+          <t>-36.3%</t>
+        </is>
+      </c>
+      <c r="G28" s="7" t="inlineStr">
+        <is>
+          <t>-468</t>
+        </is>
+      </c>
+      <c r="H28" s="7" t="inlineStr">
+        <is>
+          <t>-11.0%</t>
+        </is>
+      </c>
+      <c r="I28" s="7" t="inlineStr">
+        <is>
+          <t>-318</t>
+        </is>
+      </c>
+      <c r="J28" s="7" t="inlineStr">
+        <is>
+          <t>1,974</t>
+        </is>
+      </c>
+      <c r="K28" s="7" t="inlineStr">
+        <is>
+          <t>1,578</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="inlineStr">
+        <is>
+          <t>405102419</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯია ფიტნეს ცენტრი</t>
+        </is>
+      </c>
+      <c r="C29" s="5" t="inlineStr">
+        <is>
+          <t>Fitness &amp; Wellness</t>
+        </is>
+      </c>
+      <c r="D29" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>4,927</t>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t>874</t>
+        </is>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t>17.7%</t>
+        </is>
+      </c>
+      <c r="I29" s="5" t="inlineStr">
+        <is>
+          <t>342</t>
+        </is>
+      </c>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t>3,942</t>
+        </is>
+      </c>
+      <c r="K29" s="5" t="inlineStr">
+        <is>
+          <t>1,012</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="7" t="inlineStr">
+        <is>
+          <t>204543299</t>
+        </is>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჭრელი აბანო</t>
+        </is>
+      </c>
+      <c r="C30" s="7" t="inlineStr">
+        <is>
+          <t>Fitness &amp; Wellness</t>
+        </is>
+      </c>
+      <c r="D30" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E30" s="7" t="inlineStr">
+        <is>
+          <t>7,440</t>
+        </is>
+      </c>
+      <c r="F30" s="7" t="inlineStr">
+        <is>
+          <t>24.6%</t>
+        </is>
+      </c>
+      <c r="G30" s="7" t="inlineStr">
+        <is>
+          <t>3,333</t>
+        </is>
+      </c>
+      <c r="H30" s="7" t="inlineStr">
+        <is>
+          <t>44.8%</t>
+        </is>
+      </c>
+      <c r="I30" s="7" t="inlineStr">
+        <is>
+          <t>2,931</t>
+        </is>
+      </c>
+      <c r="J30" s="7" t="inlineStr">
+        <is>
+          <t>16,168</t>
+        </is>
+      </c>
+      <c r="K30" s="7" t="inlineStr">
+        <is>
+          <t>13,812</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <t>205279884</t>
+        </is>
+      </c>
+      <c r="B31" s="6" t="inlineStr">
+        <is>
+          <t>შპს კონფიდენს გრუპი</t>
+        </is>
+      </c>
+      <c r="C31" s="5" t="inlineStr">
+        <is>
+          <t>Fitness &amp; Wellness</t>
+        </is>
+      </c>
+      <c r="D31" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>7,626</t>
+        </is>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t>1.3%</t>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t>2,450</t>
+        </is>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>32.1%</t>
+        </is>
+      </c>
+      <c r="I31" s="5" t="inlineStr">
+        <is>
+          <t>-6,067</t>
+        </is>
+      </c>
+      <c r="J31" s="5" t="inlineStr">
+        <is>
+          <t>42,717</t>
+        </is>
+      </c>
+      <c r="K31" s="5" t="inlineStr">
+        <is>
+          <t>-17,471</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="7" t="inlineStr">
+        <is>
+          <t>405116084</t>
+        </is>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>შპს ოკტოპუსი</t>
+        </is>
+      </c>
+      <c r="C32" s="7" t="inlineStr">
+        <is>
+          <t>Fitness &amp; Wellness</t>
+        </is>
+      </c>
+      <c r="D32" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="7" t="inlineStr">
+        <is>
+          <t>14,635</t>
+        </is>
+      </c>
+      <c r="F32" s="7" t="inlineStr">
+        <is>
+          <t>37.9%</t>
+        </is>
+      </c>
+      <c r="G32" s="7" t="inlineStr">
+        <is>
+          <t>7,111</t>
+        </is>
+      </c>
+      <c r="H32" s="7" t="inlineStr">
+        <is>
+          <t>48.6%</t>
+        </is>
+      </c>
+      <c r="I32" s="7" t="inlineStr">
+        <is>
+          <t>882</t>
+        </is>
+      </c>
+      <c r="J32" s="7" t="inlineStr">
+        <is>
+          <t>9,838</t>
+        </is>
+      </c>
+      <c r="K32" s="7" t="inlineStr">
+        <is>
+          <t>2,336</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="inlineStr">
+        <is>
+          <t>204423454</t>
+        </is>
+      </c>
+      <c r="B33" s="6" t="inlineStr">
+        <is>
+          <t>შპს საფეხბურთო კლუბი დინამო თბილისი</t>
+        </is>
+      </c>
+      <c r="C33" s="5" t="inlineStr">
+        <is>
+          <t>Fitness &amp; Wellness</t>
+        </is>
+      </c>
+      <c r="D33" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>29,492</t>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t>73.9%</t>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t>8,044</t>
+        </is>
+      </c>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t>27.3%</t>
+        </is>
+      </c>
+      <c r="I33" s="5" t="inlineStr">
+        <is>
+          <t>5,227</t>
+        </is>
+      </c>
+      <c r="J33" s="5" t="inlineStr">
+        <is>
+          <t>10,846</t>
+        </is>
+      </c>
+      <c r="K33" s="5" t="inlineStr">
+        <is>
+          <t>-12,331</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="7" t="inlineStr">
+        <is>
           <t>406271895</t>
         </is>
       </c>
-      <c r="B25" s="6" t="inlineStr">
+      <c r="B34" s="8" t="inlineStr">
         <is>
           <t>შპს ფიტპასს ჯორჯია</t>
         </is>
       </c>
-      <c r="C25" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E25" s="5" t="inlineStr">
+      <c r="C34" s="7" t="inlineStr">
+        <is>
+          <t>Fitness &amp; Wellness</t>
+        </is>
+      </c>
+      <c r="D34" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E34" s="7" t="inlineStr">
         <is>
           <t>39,088</t>
         </is>
       </c>
-      <c r="F25" s="5" t="inlineStr">
+      <c r="F34" s="7" t="inlineStr">
         <is>
           <t>53.3%</t>
         </is>
       </c>
-      <c r="G25" s="5" t="inlineStr">
+      <c r="G34" s="7" t="inlineStr">
         <is>
           <t>9,991</t>
         </is>
       </c>
-      <c r="H25" s="5" t="inlineStr">
+      <c r="H34" s="7" t="inlineStr">
         <is>
           <t>25.6%</t>
         </is>
       </c>
-      <c r="I25" s="5" t="inlineStr">
+      <c r="I34" s="7" t="inlineStr">
         <is>
           <t>8,848</t>
         </is>
       </c>
-      <c r="J25" s="5" t="inlineStr">
+      <c r="J34" s="7" t="inlineStr">
         <is>
           <t>11,080</t>
         </is>
       </c>
-      <c r="K25" s="5" t="inlineStr">
+      <c r="K34" s="7" t="inlineStr">
         <is>
           <t>6,543</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>