--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K97"/>
+  <dimension ref="A1:K207"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>93 matches · latest filings · money in GEL thousands</t>
+          <t>203 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -627,5100 +627,11128 @@
       <c r="G5" s="5" t="n">
         <v/>
       </c>
       <c r="H5" s="5" t="n">
         <v/>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>-3,639</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>27,627</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t>584</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>404953118</t>
+          <t>402067687</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს Fast Food</t>
+          <t>⚠ შპს თეიბლ თოქ</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>-100.0%</t>
         </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>-0</t>
         </is>
       </c>
       <c r="H6" s="7" t="n">
         <v/>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>-78</t>
+          <t>99</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>1,689</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>-2,400</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>404918746</t>
+          <t>404446480</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯემედი</t>
+          <t>⚠ შპს  ივერია სერვის</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>-82.6%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>-5</t>
-[...5 lines deleted...]
-        </is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="H7" s="5" t="n">
+        <v/>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>1,175</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>-1,338</t>
+          <t>1,165</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>445679418</t>
+          <t>404953118</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს ბათუმი მაგნოლია</t>
+          <t>⚠ შპს Fast Food</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>-46.1%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>-321</t>
-[...5 lines deleted...]
-        </is>
+          <t>-38</t>
+        </is>
+      </c>
+      <c r="H8" s="7" t="n">
+        <v/>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>-320</t>
+          <t>-78</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>2,239</t>
+          <t>58</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>2,238</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>405082217</t>
+          <t>405175929</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კარიბჭე</t>
+          <t>⚠ შპს სმარტ პროდაქშენ</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2020</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>-67.7%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>74</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H9" s="5" t="n">
+        <v/>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>0</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>1,542</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>1,541</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>404875328</t>
+          <t>431167079</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რედ კაფე</t>
+          <t>⚠ შპს როიალ ბატონი</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2021</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>-15.7%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>-248</t>
-[...5 lines deleted...]
-        </is>
+          <t>-142</t>
+        </is>
+      </c>
+      <c r="H10" s="7" t="n">
+        <v/>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>-264</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>1,776</t>
+          <t>1,607</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>-141</t>
+          <t>1,179</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>405130255</t>
+          <t>445506667</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეოთურ კაფეტერია ენდ ფუდ კომპანი</t>
+          <t>⚠ შპს ვოისი</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>-85.9%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>-517</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H11" s="5" t="n">
+        <v/>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>-1,608</t>
+          <t>0</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>1,355</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>-987</t>
+          <t>-197</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>402149484</t>
+          <t>404485277</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯი არ გრუპი</t>
+          <t>⚠ შპს  ეიჩ-არ-სი თბილისი</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>14</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>202.9%</t>
+          <t>-98.9%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>424</t>
+          <t>-622</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>91.9%</t>
+          <t>-4516.5%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>-1,427</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>3,896</t>
+          <t>1,352</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>2,457</t>
+          <t>-3,154</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>404889750</t>
+          <t>445486769</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მაჭახელა-სამიკიტნო</t>
+          <t>⚠ შპს ბათუ</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>488</t>
-[...5 lines deleted...]
-        </is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="F13" s="5" t="n">
+        <v/>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-1,144</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>-2698.8%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-1,144</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>5,606</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>-1,948</t>
+          <t>4,794</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>404492330</t>
+          <t>404918746</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს კოფისტა</t>
+          <t>⚠ შპს ჯემედი</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>44</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>-87.4%</t>
+          <t>-82.6%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>-11.5%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>-614</t>
+          <t>-95</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>940</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>-1,574</t>
+          <t>-1,338</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>404432262</t>
+          <t>400334214</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს რესტორან მუზეუმი გუჯარი</t>
+          <t>შპს ოვალი ბათუმი</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>80</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>-75.3%</t>
+          <t>-96.9%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>-133</t>
+          <t>-24</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>-29.6%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>-147</t>
+          <t>-49</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>54</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>-210</t>
+          <t>-52</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>405190742</t>
+          <t>405275811</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფუდ ენდ ბევერიჯ ჯორჯია</t>
+          <t>⚠ შპს ტაბიძე მენეჯმენტი</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>883</t>
-[...5 lines deleted...]
-        </is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="F16" s="7" t="n">
+        <v/>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>-185</t>
+          <t>-323</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>-21.0%</t>
+          <t>-252.7%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>-420</t>
+          <t>-326</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>1,103</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>-387</t>
+          <t>-303</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>404556333</t>
+          <t>445679418</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს  კლუბი სავანე</t>
+          <t>შპს ბათუმი მაგნოლია</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>946</t>
+          <t>142</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>-46.0%</t>
+          <t>-46.1%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>-232</t>
+          <t>-321</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>-24.5%</t>
+          <t>-226.5%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>-557</t>
+          <t>-320</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>1,851</t>
+          <t>2,239</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>723</t>
+          <t>2,238</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>400071729</t>
+          <t>412676340</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს ზალა</t>
+          <t>შპს ტაო 2011</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>1,079</t>
+          <t>146</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-32.6%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>21</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>20.8%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>6</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>1,544</t>
+          <t>1,121</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>-359</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>416335665</t>
+          <t>405460923</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აუთსორს მენეჯმენტი</t>
+          <t>შპს აქსის თაუერს ჰოსფითალითი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>1,090</t>
+          <t>148</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>-68.9%</t>
+          <t>-88.7%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>669</t>
+          <t>40</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>61.4%</t>
+          <t>27.3%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>-293</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>1,803</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-1,892</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>404419704</t>
+          <t>206112473</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს დანი 2012</t>
+          <t>⚠ შპს ბანი</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>1,119</t>
+          <t>184</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>-73.2%</t>
+          <t>-74.0%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>23</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>62.7%</t>
+          <t>12.7%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>2,566</t>
+          <t>937</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>-404</t>
+          <t>76</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>212895018</t>
+          <t>445383246</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბაგრატი 2007</t>
+          <t>⚠ შპს უტევანი</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>1,313</t>
+          <t>203</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>37.2%</t>
+          <t>-63.3%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>14</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>33.5%</t>
+          <t>7.0%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>-207</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>2,254</t>
+          <t>2,449</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>479</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>405023040</t>
+          <t>405082217</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს დიენს DNS</t>
+          <t>⚠ შპს კარიბჭე</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>1,464</t>
+          <t>251</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>-34.3%</t>
+          <t>-67.7%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>-230</t>
+          <t>74</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>-15.7%</t>
+          <t>29.5%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>-243</t>
+          <t>-12</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>1,542</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>-112</t>
+          <t>1,541</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>405338763</t>
+          <t>445488231</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს მევლიანი</t>
+          <t>შპს აგრო ქსელი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>1,539</t>
+          <t>326</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>-25.2%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-343</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>-105.2%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>-601</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>3,096</t>
+          <t>2,426</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>1,106</t>
+          <t>-1,488</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>202243802</t>
+          <t>405130255</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს თავადური</t>
+          <t>⚠ შპს ჯეოთურ კაფეტერია ენდ ფუდ კომპანი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>1,620</t>
+          <t>337</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>-85.9%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>-517</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>12.2%</t>
+          <t>-153.6%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>-1,608</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>1,288</t>
+          <t>234</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>-987</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>405186819</t>
+          <t>402043383</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს კაფე-ახვლედიანის N6</t>
+          <t>⚠ შპს ყაზბეგი 2017</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>1,719</t>
+          <t>415</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>-74.4%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>-74</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>-17.8%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>-73</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>-72</t>
+          <t>-192</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>417899661</t>
+          <t>402149484</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს ვილა პარკი 2022</t>
+          <t>⚠ შპს ჯი არ გრუპი</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>1,729</t>
+          <t>461</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>202.9%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>-251</t>
+          <t>424</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>91.9%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>-340</t>
+          <t>70</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>1,108</t>
+          <t>3,896</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>2,457</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>405104747</t>
+          <t>404889750</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ატმ - ანბანის კოშკის მენეჯმენტი</t>
+          <t>⚠ შპს მაჭახელა-სამიკიტნო</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>1,949</t>
+          <t>488</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>-73.6%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>0</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>0</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>1,507</t>
+          <t>91</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>1,370</t>
+          <t>-1,948</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>404585613</t>
+          <t>404578408</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს ბარმაგლოტ თბილისი</t>
+          <t>⚠ შპს თკ 27</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>2,151</t>
+          <t>575</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>-38.4%</t>
+          <t>-83.6%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>-113</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>-19.6%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>-207</t>
+          <t>-123</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>239</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>-544</t>
+          <t>-2</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>402266089</t>
+          <t>404492330</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს პიცა ფუდ ჯორჯია</t>
+          <t>შპს კოფისტა</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>2,293</t>
+          <t>695</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>581.9%</t>
+          <t>-87.4%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>-649</t>
+          <t>55</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>-647</t>
+          <t>-614</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>1,506</t>
+          <t>350</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>-1,574</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>406351068</t>
+          <t>404432262</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს სანაპირო 2022</t>
+          <t>⚠ შპს რესტორან მუზეუმი გუჯარი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>2,343</t>
+          <t>710</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>-75.3%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>-133</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>17.7%</t>
+          <t>-18.7%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>-147</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>275</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>-210</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>404422530</t>
+          <t>420001152</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს რივიერა ბიჩ</t>
+          <t>შპს  გარდენ პალასი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>2,349</t>
+          <t>743</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>21.8%</t>
+          <t>-11.5%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>265</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>38.3%</t>
+          <t>35.6%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>1,690</t>
+          <t>4,238</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>-359</t>
+          <t>1,390</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>405241563</t>
+          <t>404421773</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბურგერ ბარ კომპანი</t>
+          <t>⚠ შპს NEXT LEAGUE PVT</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>2,382</t>
+          <t>790</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>-22.5%</t>
+          <t>29.3%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>-364</t>
+          <t>-2,121</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>-268.6%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>-415</t>
+          <t>-2,602</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>16,767</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>-751</t>
+          <t>16,660</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>404465173</t>
+          <t>205178635</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს  ამო რამე</t>
+          <t>⚠ შპს კანაპე</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>2,460</t>
+          <t>792</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>35.8%</t>
+          <t>-61.0%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>141</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>17.8%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>-56</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>2,006</t>
+          <t>917</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>1,597</t>
+          <t>913</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>406286095</t>
+          <t>405190742</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გლორია ჯინს ჯორჯია</t>
+          <t>⚠ შპს ფუდ ენდ ბევერიჯ ჯორჯია</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>2,466</t>
+          <t>883</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>37.2%</t>
+          <t>-45.6%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>-944</t>
+          <t>-185</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>-38.3%</t>
+          <t>-21.0%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>-956</t>
+          <t>-420</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>1,060</t>
+          <t>823</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>-531</t>
+          <t>-387</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>404894664</t>
+          <t>404556333</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს A.M.D</t>
+          <t>შპს  კლუბი სავანე</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>2,654</t>
+          <t>946</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>35.1%</t>
+          <t>-46.0%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>-232</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>23.3%</t>
+          <t>-24.5%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>-557</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>1,326</t>
+          <t>1,851</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>1,180</t>
+          <t>723</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>445571391</t>
+          <t>404512498</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს გურმანი</t>
+          <t>შპს მაქრო ფუდი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>2,665</t>
+          <t>1,031</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>-63.1%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>-227</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>-22.1%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>-395</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>378</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>-6,115</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>402085015</t>
+          <t>404531636</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს პლაზა მენეჯმენტი</t>
+          <t>შპს ჯეოვაინ თრეიდინგ</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>2,698</t>
+          <t>1,038</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>25.2%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>-696</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>-67.1%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>-708</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>383</t>
+          <t>1,618</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>-1,736</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>405585898</t>
+          <t>400071729</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიდერ თაიმი</t>
+          <t>შპს ზალა</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>2,701</t>
+          <t>1,079</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>-32.6%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>224</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>-74</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>391</t>
+          <t>1,544</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>659</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>406276630</t>
+          <t>416335665</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს შაურმის სახლი</t>
+          <t>⚠ შპს აუთსორს მენეჯმენტი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>2,757</t>
+          <t>1,090</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>-68.9%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>669</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>61.4%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>546</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>51</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>205066845</t>
+          <t>405130095</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს "სპრინგი" -რესტორანი ბეღელი</t>
+          <t>⚠ შპს კრაფტი</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>2,811</t>
+          <t>1,091</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>-68.9%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>-184</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>18.3%</t>
+          <t>-16.8%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>-137</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>9,623</t>
+          <t>3,264</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>9,498</t>
+          <t>1,825</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>404537667</t>
+          <t>404419704</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს ქაშრუთი</t>
+          <t>შპს დანი 2012</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>2,934</t>
+          <t>1,119</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>25.7%</t>
+          <t>-73.2%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>-2,227</t>
+          <t>701</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>-75.9%</t>
+          <t>62.7%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>-2,774</t>
+          <t>231</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>2,103</t>
+          <t>2,566</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>-986</t>
+          <t>-404</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>404924329</t>
+          <t>436042382</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ANKARA catering</t>
+          <t>შპს ნატახტარის ველი 2008</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>2,938</t>
+          <t>1,119</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>-36.6%</t>
+          <t>27.6%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>368</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>32.9%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>343</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>2,490</t>
+          <t>2,751</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>2,114</t>
+          <t>1,419</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>404535561</t>
+          <t>202211123</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს   საბურთალო მენეჯმენტი</t>
+          <t>შპს გამა+</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>2,977</t>
+          <t>1,144</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>-35.6%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>190</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>16.6%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>-165</t>
+          <t>73</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>3,029</t>
+          <t>3,199</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>3,199</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>405335230</t>
+          <t>404486551</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს ალაზანიშოპ</t>
+          <t>შპს ჩაის სახლი ქიაჩელზე</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>3,002</t>
+          <t>1,291</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>-40.0%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>589</t>
+          <t>29</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>19.6%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>471</t>
+          <t>2</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>2,022</t>
+          <t>380</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>92</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>405358027</t>
+          <t>212895018</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს ფასანაური 2020</t>
+          <t>⚠ შპს ბაგრატი 2007</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>3,002</t>
+          <t>1,313</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>22.8%</t>
+          <t>37.2%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>440</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>33.5%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>149</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>2,254</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>107</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>439404672</t>
+          <t>445462268</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს ქოფიშოპ ჯორჯია</t>
+          <t>შპს ბ და რ ბიზნესი</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>3,010</t>
+          <t>1,361</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>-48</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>14.9%</t>
+          <t>-3.6%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>-70</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>1,143</t>
+          <t>3,465</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>3,361</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>400016647</t>
+          <t>445688435</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს ტაშირ პიცცა ჯორჯია</t>
+          <t>შპს ტოპ ვიუ კომპანი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>3,109</t>
-[...5 lines deleted...]
-        </is>
+          <t>1,392</t>
+        </is>
+      </c>
+      <c r="F47" s="5" t="n">
+        <v/>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>-262</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>-18.8%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>-79</t>
+          <t>-1,051</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>1,835</t>
+          <t>4,853</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>-103</t>
+          <t>-1,574</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>445558566</t>
+          <t>202351748</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>სს რიგა კაფე რესტორანი</t>
+          <t>⚠ შპს კოლხეთი</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>3,139</t>
+          <t>1,401</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>54</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>-8</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>1,140</t>
+          <t>1,331</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>226</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>445500501</t>
+          <t>201943175</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს ისტანბულ რესტორან</t>
+          <t>შპს ღები</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>3,144</t>
+          <t>1,420</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>22.1%</t>
+          <t>27.9%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>19</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>20.3%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>1,000</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>967</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>404647496</t>
+          <t>406058019</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს ორთაჭალა 2020</t>
+          <t>⚠ შპს სქაი-ინნ</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>3,147</t>
+          <t>1,458</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>-22.7%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>379</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>26.0%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>229</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>4,987</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>4,652</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>412751758</t>
+          <t>405023040</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს ლუდის მუზეუმი</t>
+          <t>⚠ შპს დიენს DNS</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>3,166</t>
+          <t>1,464</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>49.3%</t>
+          <t>-34.3%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>485</t>
+          <t>-230</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>-15.7%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>-243</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>1,499</t>
+          <t>139</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>677</t>
+          <t>-112</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>404467705</t>
+          <t>405338763</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს ვარაზი 2014</t>
+          <t>შპს მევლიანი</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>3,264</t>
+          <t>1,539</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>30</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>2,038</t>
+          <t>3,096</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>1,202</t>
+          <t>1,106</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>204900358</t>
+          <t>402179771</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს ვარაზის ხევი 95</t>
+          <t>შპს ბ&amp;რ ჯორჯია</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>3,513</t>
+          <t>1,599</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>-51.3%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>-256</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>20.0%</t>
+          <t>-16.0%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>-218</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>3,007</t>
+          <t>544</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>2,879</t>
+          <t>-58</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>448390214</t>
+          <t>445502199</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს დორთელ ბათუმი - LTD DORTEL BATUMI</t>
+          <t>შპს ვესტ საბ კომპანი</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>3,649</t>
+          <t>1,613</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>60.1%</t>
+          <t>-31.1%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>129</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>47</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>530</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>334</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>412724002</t>
+          <t>202243802</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს ბარისტო</t>
+          <t>შპს თავადური</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>3,792</t>
+          <t>1,620</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>69.9%</t>
+          <t>-14.9%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>198</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>11.1%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>406</t>
+          <t>88</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>1,581</t>
+          <t>1,288</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>899</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>405293926</t>
+          <t>404955483</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს ტრიონი</t>
+          <t>სს SUB-TRUST COMPANY</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>3,894</t>
+          <t>1,655</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>-32.3%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>-1,107</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>-28.4%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>-1,173</t>
+          <t>35</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>1,385</t>
+          <t>792</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>-3,220</t>
+          <t>711</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>01008052042</t>
+          <t>405186819</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>⚠ გელა ჯალიაშვილი</t>
+          <t>შპს კაფე-ახვლედიანის N6</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>3,989</t>
+          <t>1,719</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>29.0%</t>
+          <t>-16.7%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>1,136</t>
+          <t>184</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>28.5%</t>
+          <t>10.7%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>1,192</t>
+          <t>106</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>254</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>-72</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>404513870</t>
+          <t>417899661</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს ქეთო და კოტე</t>
+          <t>შპს ვილა პარკი 2022</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>4,058</t>
+          <t>1,729</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>13.3%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>-251</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>-14.5%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>-62</t>
+          <t>-340</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>1,867</t>
+          <t>1,108</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>1,472</t>
+          <t>534</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>404498290</t>
+          <t>405269631</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს ფასანაური 2015</t>
+          <t>⚠ შპს ბათუმი ენთერთეინმენთ გრუპი</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>4,153</t>
+          <t>1,866</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>175.7%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>-545</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>-29.2%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>642</t>
+          <t>-1,253</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>5,631</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>-1,708</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>405444568</t>
+          <t>400113408</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს გასტრონომ ქიჩენი</t>
+          <t>სს  საბ პარტნერშიპი</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>4,216</t>
+          <t>1,883</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>22.8%</t>
+          <t>-18.1%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>-45</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>-64</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>1,830</t>
+          <t>228</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>88</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>404617474</t>
+          <t>445411331</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს შავი ყავის როსთერს</t>
+          <t>შპს მიუნჰენი</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>4,279</t>
+          <t>1,891</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>15.6%</t>
+          <t>-8.8%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>-14</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>-138</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>1,510</t>
+          <t>1,178</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>1,070</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>445473461</t>
+          <t>405104747</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს ზუ-კა</t>
+          <t>შპს ატმ - ანბანის კოშკის მენეჯმენტი</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>4,429</t>
+          <t>1,949</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>-23.2%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>228</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>517</t>
+          <t>188</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>1,427</t>
+          <t>1,507</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>1,294</t>
+          <t>1,370</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>405602272</t>
+          <t>405333198</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს ბელიაშვილი 2023</t>
+          <t>⚠ შპს გგმ</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>4,582</t>
+          <t>1,957</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>58.1%</t>
+          <t>-11.8%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>1,715</t>
+          <t>-586</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>37.4%</t>
+          <t>-30.0%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>1,456</t>
+          <t>-749</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>1,096</t>
+          <t>1,083</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>624</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>405356001</t>
+          <t>445553160</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს სანრაიზ ჰოსფითალითი</t>
+          <t>შპს ალავერდი</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>4,583</t>
+          <t>2,034</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>474</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>12.8%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>408</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>1,333</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>300</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>405313209</t>
+          <t>400252203</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს  ხინკლის ფაბრიკა</t>
+          <t>შპს ჩვენი</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>4,748</t>
+          <t>2,049</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>19.4%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>-285</t>
+          <t>490</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>23.9%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>-359</t>
+          <t>296</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>562</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>-262</t>
+          <t>475</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>202359072</t>
+          <t>405486175</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს კახელები</t>
+          <t>შპს ოცი</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>4,905</t>
+          <t>2,090</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>342</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>16.4%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>491</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>9,675</t>
+          <t>782</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>6,197</t>
+          <t>669</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>405414537</t>
+          <t>404585613</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>შპს ბურგერ ლომები</t>
+          <t>შპს ბარმაგლოტ თბილისი</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>4,949</t>
+          <t>2,151</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>82.0%</t>
+          <t>-38.4%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>-166</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>-207</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>842</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>-544</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>405374107</t>
+          <t>400030471</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს ბიგ სემი</t>
+          <t>⚠ შპს NEW LIFE GROUP</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>5,060</t>
+          <t>2,227</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>3726.0%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>115</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>16.1%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>115</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>0</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>-260</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>405405413</t>
+          <t>405167947</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს მადარტ დელივერი</t>
+          <t>შპს მს ჯგუფი</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>5,173</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,232</t>
+        </is>
+      </c>
+      <c r="F69" s="5" t="n">
+        <v/>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>191</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>44</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>2,774</t>
+          <t>2,023</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>1,600</t>
+          <t>600</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>404871901</t>
+          <t>206159930</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს კახელები ბელიაშვილზე</t>
+          <t>შპს ჯორჯიან ეარ სერვისი</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>5,216</t>
+          <t>2,253</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>163.0%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>543</t>
+          <t>-66</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>-2.9%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>-168</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>7,305</t>
+          <t>17,030</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>5,497</t>
+          <t>16,964</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>445536126</t>
+          <t>402266089</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აკროპოლი</t>
+          <t>შპს პიცა ფუდ ჯორჯია</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>5,244</t>
+          <t>2,293</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>14.8%</t>
+          <t>581.9%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>-649</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>16.7%</t>
+          <t>-28.3%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>-647</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>7,784</t>
+          <t>1,506</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>1,520</t>
+          <t>213</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>405486745</t>
+          <t>404929422</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>შპს კრაფტქინგი</t>
+          <t>შპს სუში რუმ</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>5,301</t>
+          <t>2,321</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>-15.1%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>241</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>14.8%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>150</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>2,490</t>
+          <t>1,075</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>2,243</t>
+          <t>-50</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>445450850</t>
+          <t>406351068</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>შპს გრიინ ინვესტ</t>
+          <t>შპს სანაპირო 2022</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>5,453</t>
+          <t>2,343</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>633</t>
+          <t>415</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>17.7%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>228</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>1,429</t>
+          <t>596</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>-44</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>405487432</t>
+          <t>404422530</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს კრაფტლიონი</t>
+          <t>შპს რივიერა ბიჩ</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>5,855</t>
+          <t>2,349</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>21.8%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>900</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>38.3%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>1,029</t>
+          <t>85</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>2,300</t>
+          <t>1,690</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>2,073</t>
+          <t>-359</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>404872303</t>
+          <t>400056158</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს აივეი - 2</t>
+          <t>შპს ივერონი</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>6,246</t>
+          <t>2,351</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>-16.8%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>2,017</t>
+          <t>174</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>32.3%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>2,114</t>
+          <t>20</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>8,108</t>
+          <t>2,332</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>3,494</t>
+          <t>1,616</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>401971167</t>
+          <t>405268124</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს TDK Group</t>
+          <t>შპს  ოდესა ჰოსფითალითი</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>6,928</t>
+          <t>2,354</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>-12.7%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>389</t>
+          <t>101</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>90</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>1,181</t>
+          <t>248</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>872</t>
+          <t>125</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>404878325</t>
+          <t>405241563</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს აივეი</t>
+          <t>⚠ შპს ბურგერ ბარ კომპანი</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>7,494</t>
+          <t>2,382</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>-22.5%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>1,225</t>
+          <t>-364</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>-15.3%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>1,310</t>
+          <t>-415</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>3,382</t>
+          <t>142</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>3,256</t>
+          <t>-751</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>404970046</t>
+          <t>404465173</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>შპს Aladashvili &amp; co</t>
+          <t>შპს  ამო რამე</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>7,577</t>
+          <t>2,460</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>35.8%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>368</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>39</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>2,006</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>1,597</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>445515675</t>
+          <t>406286095</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს ორბი გინზა</t>
+          <t>⚠ შპს გლორია ჯინს ჯორჯია</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>7,684</t>
+          <t>2,466</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>37.2%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>-1,238</t>
+          <t>-944</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>-38.3%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>-1,345</t>
+          <t>-956</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>9,108</t>
+          <t>1,060</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>8,172</t>
+          <t>-531</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>445578376</t>
+          <t>439413323</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს ტიკ ტაკ კაფე</t>
+          <t>შპს ფუდოლიზ</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>7,921</t>
+          <t>2,568</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>697.7%</t>
+          <t>15.6%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>718</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>28.0%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>697</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>2,016</t>
+          <t>1,531</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>1,437</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>405634309</t>
+          <t>405251926</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართული სახლი 2030</t>
+          <t>შპს სტელარ გრუპ ჯორჯია</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>7,961</t>
+          <t>2,584</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>158.9%</t>
+          <t>19.7%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>123</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>77</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>994</t>
+          <t>259</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>54</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>404467055</t>
+          <t>445391825</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეოპიცა</t>
+          <t>შპს პეპე</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>8,279</t>
+          <t>2,606</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>-4.1%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>454</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>356</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>2,497</t>
+          <t>263</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>114</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>206268331</t>
+          <t>404894664</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს თი ეი ბი ჯორჯია</t>
+          <t>შპს A.M.D</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>8,639</t>
+          <t>2,654</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>35.1%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>-3,058</t>
+          <t>618</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>-35.4%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>-4,492</t>
+          <t>580</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>7,217</t>
+          <t>1,326</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>-29,448</t>
+          <t>1,180</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>405463234</t>
+          <t>445571391</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს ეთნო</t>
+          <t>შპს გურმანი</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>8,679</t>
+          <t>2,665</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>245</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>6.1%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>204</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>1,688</t>
+          <t>248</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>1,163</t>
+          <t>204</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>205244519</t>
+          <t>404512309</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს რონის</t>
+          <t>შპს ელექტრონიკა</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>9,253</t>
+          <t>2,684</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>12.7%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>301</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>11.2%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>218</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>5,124</t>
+          <t>226</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>3,271</t>
+          <t>208</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>402087763</t>
+          <t>402085015</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს  თ &amp; დ</t>
+          <t>შპს პლაზა მენეჯმენტი</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>9,612</t>
+          <t>2,698</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>218</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>-196</t>
+          <t>203</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>5,224</t>
+          <t>383</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>1,420</t>
+          <t>152</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>405474311</t>
+          <t>405585898</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს კრაფტსიტი</t>
+          <t>შპს ლიდერ თაიმი</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>9,715</t>
+          <t>2,701</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>17.0%</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>1,061</t>
+          <t>33</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>1.2%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>32</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>2,990</t>
+          <t>391</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>1,409</t>
+          <t>220</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>404855965</t>
+          <t>400007880</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს ვანილა ივენთი</t>
+          <t>შპს ლოკალინო</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>10,194</t>
+          <t>2,717</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>1,893</t>
+          <t>933</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>18.6%</t>
+          <t>34.3%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>1,682</t>
+          <t>916</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>8,528</t>
+          <t>5,466</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>7,889</t>
+          <t>5,315</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>405452567</t>
+          <t>406276630</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>შპს სამიკიტნო-მაჭახელა</t>
+          <t>შპს შაურმის სახლი</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>13,718</t>
+          <t>2,757</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>7.0%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>1,365</t>
+          <t>387</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>1,369</t>
+          <t>284</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>1,339</t>
+          <t>511</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>324</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>445480729</t>
+          <t>405241493</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს მაკი</t>
+          <t>შპს ფასანაური 2017</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>15,054</t>
+          <t>2,799</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>1,203</t>
+          <t>-160</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>-5.7%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>831</t>
+          <t>-272</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>4,774</t>
+          <t>857</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>4,427</t>
+          <t>-645</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>405003151</t>
+          <t>205066845</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს აგავა</t>
+          <t>შპს "სპრინგი" -რესტორანი ბეღელი</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>15,931</t>
+          <t>2,811</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>27.0%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>1,719</t>
+          <t>514</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>10.8%</t>
+          <t>18.3%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>1,205</t>
+          <t>159</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>5,941</t>
+          <t>9,623</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>3,616</t>
+          <t>9,498</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>204554874</t>
+          <t>446761219</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯი და ჯი ქოოფერეიშენ</t>
+          <t>შპს აგარაჟე</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>17,343</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,865</t>
+        </is>
+      </c>
+      <c r="F92" s="7" t="n">
+        <v/>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>628</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>21.9%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>620</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>9,828</t>
+          <t>485</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>6,929</t>
+          <t>346</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>203843396</t>
+          <t>445422891</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯი-ემ-თი მთაწმინდა</t>
+          <t>შპს უკრაინა</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>24,910</t>
+          <t>2,898</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>25.5%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>1,383</t>
+          <t>906</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>31.3%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>-4,688</t>
+          <t>739</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>31,335</t>
+          <t>1,473</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>-57,581</t>
+          <t>1,260</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>445565656</t>
+          <t>445537955</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ეს ფი ბარ ისთ</t>
+          <t>შპს ფიშლანდია</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>24,982</t>
+          <t>2,911</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>1,133</t>
+          <t>528</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>18.1%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>-284</t>
+          <t>463</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>10,857</t>
+          <t>3,043</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>9,321</t>
+          <t>1,622</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>205073016</t>
+          <t>404537667</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს სასტუმროებისა და რესტორნების მენეჯმენტ ჯგუფი -ემ|გრუპ</t>
+          <t>შპს ქაშრუთი</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>30,107</t>
+          <t>2,934</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>25.7%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>-2,227</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>-75.9%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>1,803</t>
+          <t>-2,774</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>14,858</t>
+          <t>2,103</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>12,868</t>
+          <t>-986</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>405404076</t>
+          <t>404924329</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს ვ-ჯეო რესტორნები</t>
+          <t>⚠ შპს ANKARA catering</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Restaurants &amp; QSR</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>79,093</t>
+          <t>2,938</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>125.4%</t>
+          <t>-36.6%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>10,062</t>
+          <t>161</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>12.7%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>2,975</t>
+          <t>13</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>46,016</t>
+          <t>2,490</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>3,685</t>
+          <t>2,114</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
+          <t>404521415</t>
+        </is>
+      </c>
+      <c r="B97" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბოჰემა</t>
+        </is>
+      </c>
+      <c r="C97" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D97" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>2,970</t>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t>-10.0%</t>
+        </is>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t>276</t>
+        </is>
+      </c>
+      <c r="H97" s="5" t="inlineStr">
+        <is>
+          <t>9.3%</t>
+        </is>
+      </c>
+      <c r="I97" s="5" t="inlineStr">
+        <is>
+          <t>267</t>
+        </is>
+      </c>
+      <c r="J97" s="5" t="inlineStr">
+        <is>
+          <t>1,114</t>
+        </is>
+      </c>
+      <c r="K97" s="5" t="inlineStr">
+        <is>
+          <t>653</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="7" t="inlineStr">
+        <is>
+          <t>404535561</t>
+        </is>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>შპს   საბურთალო მენეჯმენტი</t>
+        </is>
+      </c>
+      <c r="C98" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D98" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E98" s="7" t="inlineStr">
+        <is>
+          <t>2,977</t>
+        </is>
+      </c>
+      <c r="F98" s="7" t="inlineStr">
+        <is>
+          <t>-2.3%</t>
+        </is>
+      </c>
+      <c r="G98" s="7" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="H98" s="7" t="inlineStr">
+        <is>
+          <t>4.0%</t>
+        </is>
+      </c>
+      <c r="I98" s="7" t="inlineStr">
+        <is>
+          <t>-165</t>
+        </is>
+      </c>
+      <c r="J98" s="7" t="inlineStr">
+        <is>
+          <t>3,029</t>
+        </is>
+      </c>
+      <c r="K98" s="7" t="inlineStr">
+        <is>
+          <t>565</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="inlineStr">
+        <is>
+          <t>445396875</t>
+        </is>
+      </c>
+      <c r="B99" s="6" t="inlineStr">
+        <is>
+          <t>შპს ALLEGRO</t>
+        </is>
+      </c>
+      <c r="C99" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D99" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>2,995</t>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t>-1.0%</t>
+        </is>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t>279</t>
+        </is>
+      </c>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t>9.3%</t>
+        </is>
+      </c>
+      <c r="I99" s="5" t="inlineStr">
+        <is>
+          <t>216</t>
+        </is>
+      </c>
+      <c r="J99" s="5" t="inlineStr">
+        <is>
+          <t>500</t>
+        </is>
+      </c>
+      <c r="K99" s="5" t="inlineStr">
+        <is>
+          <t>372</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="7" t="inlineStr">
+        <is>
+          <t>405335230</t>
+        </is>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>შპს ალაზანიშოპ</t>
+        </is>
+      </c>
+      <c r="C100" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D100" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E100" s="7" t="inlineStr">
+        <is>
+          <t>3,002</t>
+        </is>
+      </c>
+      <c r="F100" s="7" t="inlineStr">
+        <is>
+          <t>23.1%</t>
+        </is>
+      </c>
+      <c r="G100" s="7" t="inlineStr">
+        <is>
+          <t>589</t>
+        </is>
+      </c>
+      <c r="H100" s="7" t="inlineStr">
+        <is>
+          <t>19.6%</t>
+        </is>
+      </c>
+      <c r="I100" s="7" t="inlineStr">
+        <is>
+          <t>471</t>
+        </is>
+      </c>
+      <c r="J100" s="7" t="inlineStr">
+        <is>
+          <t>2,022</t>
+        </is>
+      </c>
+      <c r="K100" s="7" t="inlineStr">
+        <is>
+          <t>899</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="inlineStr">
+        <is>
+          <t>405358027</t>
+        </is>
+      </c>
+      <c r="B101" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფასანაური 2020</t>
+        </is>
+      </c>
+      <c r="C101" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D101" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>3,002</t>
+        </is>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t>22.8%</t>
+        </is>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="H101" s="5" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="I101" s="5" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="J101" s="5" t="inlineStr">
+        <is>
+          <t>307</t>
+        </is>
+      </c>
+      <c r="K101" s="5" t="inlineStr">
+        <is>
+          <t>-65</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="7" t="inlineStr">
+        <is>
+          <t>439404672</t>
+        </is>
+      </c>
+      <c r="B102" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქოფიშოპ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C102" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D102" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E102" s="7" t="inlineStr">
+        <is>
+          <t>3,010</t>
+        </is>
+      </c>
+      <c r="F102" s="7" t="inlineStr">
+        <is>
+          <t>5.8%</t>
+        </is>
+      </c>
+      <c r="G102" s="7" t="inlineStr">
+        <is>
+          <t>449</t>
+        </is>
+      </c>
+      <c r="H102" s="7" t="inlineStr">
+        <is>
+          <t>14.9%</t>
+        </is>
+      </c>
+      <c r="I102" s="7" t="inlineStr">
+        <is>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="J102" s="7" t="inlineStr">
+        <is>
+          <t>1,143</t>
+        </is>
+      </c>
+      <c r="K102" s="7" t="inlineStr">
+        <is>
+          <t>628</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="inlineStr">
+        <is>
+          <t>445606130</t>
+        </is>
+      </c>
+      <c r="B103" s="6" t="inlineStr">
+        <is>
+          <t>შპს გროსიტალი</t>
+        </is>
+      </c>
+      <c r="C103" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D103" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>3,023</t>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t>-6.6%</t>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="H103" s="5" t="inlineStr">
+        <is>
+          <t>3.9%</t>
+        </is>
+      </c>
+      <c r="I103" s="5" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="J103" s="5" t="inlineStr">
+        <is>
+          <t>1,501</t>
+        </is>
+      </c>
+      <c r="K103" s="5" t="inlineStr">
+        <is>
+          <t>551</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="7" t="inlineStr">
+        <is>
+          <t>446980633</t>
+        </is>
+      </c>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>შპს სანაპირო</t>
+        </is>
+      </c>
+      <c r="C104" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D104" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E104" s="7" t="inlineStr">
+        <is>
+          <t>3,040</t>
+        </is>
+      </c>
+      <c r="F104" s="7" t="inlineStr">
+        <is>
+          <t>-11.6%</t>
+        </is>
+      </c>
+      <c r="G104" s="7" t="inlineStr">
+        <is>
+          <t>149</t>
+        </is>
+      </c>
+      <c r="H104" s="7" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="I104" s="7" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J104" s="7" t="inlineStr">
+        <is>
+          <t>4,456</t>
+        </is>
+      </c>
+      <c r="K104" s="7" t="inlineStr">
+        <is>
+          <t>316</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="inlineStr">
+        <is>
+          <t>405233723</t>
+        </is>
+      </c>
+      <c r="B105" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ჯორჯიან რითეილ ინვესტმენთს</t>
+        </is>
+      </c>
+      <c r="C105" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D105" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>3,084</t>
+        </is>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t>34.7%</t>
+        </is>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="H105" s="5" t="inlineStr">
+        <is>
+          <t>4.8%</t>
+        </is>
+      </c>
+      <c r="I105" s="5" t="inlineStr">
+        <is>
+          <t>-235</t>
+        </is>
+      </c>
+      <c r="J105" s="5" t="inlineStr">
+        <is>
+          <t>1,242</t>
+        </is>
+      </c>
+      <c r="K105" s="5" t="inlineStr">
+        <is>
+          <t>-787</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="7" t="inlineStr">
+        <is>
+          <t>400016647</t>
+        </is>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტაშირ პიცცა ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C106" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D106" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E106" s="7" t="inlineStr">
+        <is>
+          <t>3,109</t>
+        </is>
+      </c>
+      <c r="F106" s="7" t="inlineStr">
+        <is>
+          <t>-9.6%</t>
+        </is>
+      </c>
+      <c r="G106" s="7" t="inlineStr">
+        <is>
+          <t>-11</t>
+        </is>
+      </c>
+      <c r="H106" s="7" t="inlineStr">
+        <is>
+          <t>-0.4%</t>
+        </is>
+      </c>
+      <c r="I106" s="7" t="inlineStr">
+        <is>
+          <t>-79</t>
+        </is>
+      </c>
+      <c r="J106" s="7" t="inlineStr">
+        <is>
+          <t>1,835</t>
+        </is>
+      </c>
+      <c r="K106" s="7" t="inlineStr">
+        <is>
+          <t>-103</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="inlineStr">
+        <is>
+          <t>402177452</t>
+        </is>
+      </c>
+      <c r="B107" s="6" t="inlineStr">
+        <is>
+          <t>შპს მაი შეფ თბილისი</t>
+        </is>
+      </c>
+      <c r="C107" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D107" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>3,116</t>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t>47.8%</t>
+        </is>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t>529</t>
+        </is>
+      </c>
+      <c r="H107" s="5" t="inlineStr">
+        <is>
+          <t>17.0%</t>
+        </is>
+      </c>
+      <c r="I107" s="5" t="inlineStr">
+        <is>
+          <t>529</t>
+        </is>
+      </c>
+      <c r="J107" s="5" t="inlineStr">
+        <is>
+          <t>1,080</t>
+        </is>
+      </c>
+      <c r="K107" s="5" t="inlineStr">
+        <is>
+          <t>682</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="7" t="inlineStr">
+        <is>
+          <t>445558566</t>
+        </is>
+      </c>
+      <c r="B108" s="8" t="inlineStr">
+        <is>
+          <t>სს რიგა კაფე რესტორანი</t>
+        </is>
+      </c>
+      <c r="C108" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D108" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E108" s="7" t="inlineStr">
+        <is>
+          <t>3,139</t>
+        </is>
+      </c>
+      <c r="F108" s="7" t="inlineStr">
+        <is>
+          <t>4.2%</t>
+        </is>
+      </c>
+      <c r="G108" s="7" t="inlineStr">
+        <is>
+          <t>390</t>
+        </is>
+      </c>
+      <c r="H108" s="7" t="inlineStr">
+        <is>
+          <t>12.4%</t>
+        </is>
+      </c>
+      <c r="I108" s="7" t="inlineStr">
+        <is>
+          <t>241</t>
+        </is>
+      </c>
+      <c r="J108" s="7" t="inlineStr">
+        <is>
+          <t>1,140</t>
+        </is>
+      </c>
+      <c r="K108" s="7" t="inlineStr">
+        <is>
+          <t>316</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="inlineStr">
+        <is>
+          <t>445500501</t>
+        </is>
+      </c>
+      <c r="B109" s="6" t="inlineStr">
+        <is>
+          <t>შპს ისტანბულ რესტორან</t>
+        </is>
+      </c>
+      <c r="C109" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D109" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>3,144</t>
+        </is>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t>22.1%</t>
+        </is>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t>640</t>
+        </is>
+      </c>
+      <c r="H109" s="5" t="inlineStr">
+        <is>
+          <t>20.3%</t>
+        </is>
+      </c>
+      <c r="I109" s="5" t="inlineStr">
+        <is>
+          <t>560</t>
+        </is>
+      </c>
+      <c r="J109" s="5" t="inlineStr">
+        <is>
+          <t>506</t>
+        </is>
+      </c>
+      <c r="K109" s="5" t="inlineStr">
+        <is>
+          <t>442</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="7" t="inlineStr">
+        <is>
+          <t>404647496</t>
+        </is>
+      </c>
+      <c r="B110" s="8" t="inlineStr">
+        <is>
+          <t>შპს ორთაჭალა 2020</t>
+        </is>
+      </c>
+      <c r="C110" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D110" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E110" s="7" t="inlineStr">
+        <is>
+          <t>3,147</t>
+        </is>
+      </c>
+      <c r="F110" s="7" t="inlineStr">
+        <is>
+          <t>16.8%</t>
+        </is>
+      </c>
+      <c r="G110" s="7" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="H110" s="7" t="inlineStr">
+        <is>
+          <t>4.6%</t>
+        </is>
+      </c>
+      <c r="I110" s="7" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J110" s="7" t="inlineStr">
+        <is>
+          <t>190</t>
+        </is>
+      </c>
+      <c r="K110" s="7" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="inlineStr">
+        <is>
+          <t>445501403</t>
+        </is>
+      </c>
+      <c r="B111" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნიკალა</t>
+        </is>
+      </c>
+      <c r="C111" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D111" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>3,148</t>
+        </is>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t>-1,838</t>
+        </is>
+      </c>
+      <c r="H111" s="5" t="inlineStr">
+        <is>
+          <t>-58.4%</t>
+        </is>
+      </c>
+      <c r="I111" s="5" t="inlineStr">
+        <is>
+          <t>-3,599</t>
+        </is>
+      </c>
+      <c r="J111" s="5" t="inlineStr">
+        <is>
+          <t>10,858</t>
+        </is>
+      </c>
+      <c r="K111" s="5" t="inlineStr">
+        <is>
+          <t>-7,086</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="7" t="inlineStr">
+        <is>
+          <t>412751758</t>
+        </is>
+      </c>
+      <c r="B112" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლუდის მუზეუმი</t>
+        </is>
+      </c>
+      <c r="C112" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D112" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E112" s="7" t="inlineStr">
+        <is>
+          <t>3,166</t>
+        </is>
+      </c>
+      <c r="F112" s="7" t="inlineStr">
+        <is>
+          <t>49.3%</t>
+        </is>
+      </c>
+      <c r="G112" s="7" t="inlineStr">
+        <is>
+          <t>485</t>
+        </is>
+      </c>
+      <c r="H112" s="7" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
+      </c>
+      <c r="I112" s="7" t="inlineStr">
+        <is>
+          <t>306</t>
+        </is>
+      </c>
+      <c r="J112" s="7" t="inlineStr">
+        <is>
+          <t>1,499</t>
+        </is>
+      </c>
+      <c r="K112" s="7" t="inlineStr">
+        <is>
+          <t>677</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="inlineStr">
+        <is>
+          <t>445483726</t>
+        </is>
+      </c>
+      <c r="B113" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლურჯი ტალღა</t>
+        </is>
+      </c>
+      <c r="C113" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D113" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>3,179</t>
+        </is>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t>31.3%</t>
+        </is>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t>274</t>
+        </is>
+      </c>
+      <c r="H113" s="5" t="inlineStr">
+        <is>
+          <t>8.6%</t>
+        </is>
+      </c>
+      <c r="I113" s="5" t="inlineStr">
+        <is>
+          <t>226</t>
+        </is>
+      </c>
+      <c r="J113" s="5" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="K113" s="5" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="7" t="inlineStr">
+        <is>
+          <t>404467705</t>
+        </is>
+      </c>
+      <c r="B114" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვარაზი 2014</t>
+        </is>
+      </c>
+      <c r="C114" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D114" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E114" s="7" t="inlineStr">
+        <is>
+          <t>3,264</t>
+        </is>
+      </c>
+      <c r="F114" s="7" t="inlineStr">
+        <is>
+          <t>0.4%</t>
+        </is>
+      </c>
+      <c r="G114" s="7" t="inlineStr">
+        <is>
+          <t>404</t>
+        </is>
+      </c>
+      <c r="H114" s="7" t="inlineStr">
+        <is>
+          <t>12.4%</t>
+        </is>
+      </c>
+      <c r="I114" s="7" t="inlineStr">
+        <is>
+          <t>319</t>
+        </is>
+      </c>
+      <c r="J114" s="7" t="inlineStr">
+        <is>
+          <t>2,038</t>
+        </is>
+      </c>
+      <c r="K114" s="7" t="inlineStr">
+        <is>
+          <t>1,202</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="inlineStr">
+        <is>
+          <t>200127683</t>
+        </is>
+      </c>
+      <c r="B115" s="6" t="inlineStr">
+        <is>
+          <t>შპს ორიგინალი</t>
+        </is>
+      </c>
+      <c r="C115" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D115" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>3,305</t>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t>-17.2%</t>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="H115" s="5" t="inlineStr">
+        <is>
+          <t>6.4%</t>
+        </is>
+      </c>
+      <c r="I115" s="5" t="inlineStr">
+        <is>
+          <t>-582</t>
+        </is>
+      </c>
+      <c r="J115" s="5" t="inlineStr">
+        <is>
+          <t>2,842</t>
+        </is>
+      </c>
+      <c r="K115" s="5" t="inlineStr">
+        <is>
+          <t>-3,918</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="7" t="inlineStr">
+        <is>
+          <t>404454559</t>
+        </is>
+      </c>
+      <c r="B116" s="8" t="inlineStr">
+        <is>
+          <t>შპს კ &amp; მ რესტორნები</t>
+        </is>
+      </c>
+      <c r="C116" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D116" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E116" s="7" t="inlineStr">
+        <is>
+          <t>3,340</t>
+        </is>
+      </c>
+      <c r="F116" s="7" t="inlineStr">
+        <is>
+          <t>-12.1%</t>
+        </is>
+      </c>
+      <c r="G116" s="7" t="inlineStr">
+        <is>
+          <t>-74</t>
+        </is>
+      </c>
+      <c r="H116" s="7" t="inlineStr">
+        <is>
+          <t>-2.2%</t>
+        </is>
+      </c>
+      <c r="I116" s="7" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+      <c r="J116" s="7" t="inlineStr">
+        <is>
+          <t>2,064</t>
+        </is>
+      </c>
+      <c r="K116" s="7" t="inlineStr">
+        <is>
+          <t>1,088</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="inlineStr">
+        <is>
+          <t>404532635</t>
+        </is>
+      </c>
+      <c r="B117" s="6" t="inlineStr">
+        <is>
+          <t>შპს კ და მ რესტორნები 1</t>
+        </is>
+      </c>
+      <c r="C117" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D117" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>3,340</t>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t>-12.1%</t>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="H117" s="5" t="inlineStr">
+        <is>
+          <t>0.7%</t>
+        </is>
+      </c>
+      <c r="I117" s="5" t="inlineStr">
+        <is>
+          <t>243</t>
+        </is>
+      </c>
+      <c r="J117" s="5" t="inlineStr">
+        <is>
+          <t>1,913</t>
+        </is>
+      </c>
+      <c r="K117" s="5" t="inlineStr">
+        <is>
+          <t>1,654</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="7" t="inlineStr">
+        <is>
+          <t>404899446</t>
+        </is>
+      </c>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>შპს სადო</t>
+        </is>
+      </c>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D118" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E118" s="7" t="inlineStr">
+        <is>
+          <t>3,350</t>
+        </is>
+      </c>
+      <c r="F118" s="7" t="inlineStr">
+        <is>
+          <t>-1.7%</t>
+        </is>
+      </c>
+      <c r="G118" s="7" t="inlineStr">
+        <is>
+          <t>887</t>
+        </is>
+      </c>
+      <c r="H118" s="7" t="inlineStr">
+        <is>
+          <t>26.5%</t>
+        </is>
+      </c>
+      <c r="I118" s="7" t="inlineStr">
+        <is>
+          <t>875</t>
+        </is>
+      </c>
+      <c r="J118" s="7" t="inlineStr">
+        <is>
+          <t>5,303</t>
+        </is>
+      </c>
+      <c r="K118" s="7" t="inlineStr">
+        <is>
+          <t>2,273</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="inlineStr">
+        <is>
+          <t>405265261</t>
+        </is>
+      </c>
+      <c r="B119" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აივანი</t>
+        </is>
+      </c>
+      <c r="C119" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D119" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>3,355</t>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t>7.3%</t>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t>158</t>
+        </is>
+      </c>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="I119" s="5" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="J119" s="5" t="inlineStr">
+        <is>
+          <t>1,008</t>
+        </is>
+      </c>
+      <c r="K119" s="5" t="inlineStr">
+        <is>
+          <t>341</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="7" t="inlineStr">
+        <is>
+          <t>402145246</t>
+        </is>
+      </c>
+      <c r="B120" s="8" t="inlineStr">
+        <is>
+          <t>შპს ყვარლის ღვინის გვირაბი</t>
+        </is>
+      </c>
+      <c r="C120" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D120" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E120" s="7" t="inlineStr">
+        <is>
+          <t>3,370</t>
+        </is>
+      </c>
+      <c r="F120" s="7" t="inlineStr">
+        <is>
+          <t>14.6%</t>
+        </is>
+      </c>
+      <c r="G120" s="7" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="H120" s="7" t="inlineStr">
+        <is>
+          <t>3.7%</t>
+        </is>
+      </c>
+      <c r="I120" s="7" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="J120" s="7" t="inlineStr">
+        <is>
+          <t>1,281</t>
+        </is>
+      </c>
+      <c r="K120" s="7" t="inlineStr">
+        <is>
+          <t>-126</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="inlineStr">
+        <is>
+          <t>445442977</t>
+        </is>
+      </c>
+      <c r="B121" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბ-ი კ-ეი პროექტი</t>
+        </is>
+      </c>
+      <c r="C121" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D121" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>3,377</t>
+        </is>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t>3.8%</t>
+        </is>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t>408</t>
+        </is>
+      </c>
+      <c r="H121" s="5" t="inlineStr">
+        <is>
+          <t>12.1%</t>
+        </is>
+      </c>
+      <c r="I121" s="5" t="inlineStr">
+        <is>
+          <t>336</t>
+        </is>
+      </c>
+      <c r="J121" s="5" t="inlineStr">
+        <is>
+          <t>515</t>
+        </is>
+      </c>
+      <c r="K121" s="5" t="inlineStr">
+        <is>
+          <t>398</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="7" t="inlineStr">
+        <is>
+          <t>404851255</t>
+        </is>
+      </c>
+      <c r="B122" s="8" t="inlineStr">
+        <is>
+          <t>შპს თაღლაურა  მენეჯმენტ კომპანი</t>
+        </is>
+      </c>
+      <c r="C122" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D122" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E122" s="7" t="inlineStr">
+        <is>
+          <t>3,472</t>
+        </is>
+      </c>
+      <c r="F122" s="7" t="inlineStr">
+        <is>
+          <t>1.1%</t>
+        </is>
+      </c>
+      <c r="G122" s="7" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="H122" s="7" t="inlineStr">
+        <is>
+          <t>-0.7%</t>
+        </is>
+      </c>
+      <c r="I122" s="7" t="inlineStr">
+        <is>
+          <t>-39</t>
+        </is>
+      </c>
+      <c r="J122" s="7" t="inlineStr">
+        <is>
+          <t>2,113</t>
+        </is>
+      </c>
+      <c r="K122" s="7" t="inlineStr">
+        <is>
+          <t>-4,580</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="inlineStr">
+        <is>
+          <t>204900358</t>
+        </is>
+      </c>
+      <c r="B123" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვარაზის ხევი 95</t>
+        </is>
+      </c>
+      <c r="C123" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D123" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>3,513</t>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t>7.5%</t>
+        </is>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t>702</t>
+        </is>
+      </c>
+      <c r="H123" s="5" t="inlineStr">
+        <is>
+          <t>20.0%</t>
+        </is>
+      </c>
+      <c r="I123" s="5" t="inlineStr">
+        <is>
+          <t>716</t>
+        </is>
+      </c>
+      <c r="J123" s="5" t="inlineStr">
+        <is>
+          <t>3,007</t>
+        </is>
+      </c>
+      <c r="K123" s="5" t="inlineStr">
+        <is>
+          <t>2,879</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="7" t="inlineStr">
+        <is>
+          <t>405341321</t>
+        </is>
+      </c>
+      <c r="B124" s="8" t="inlineStr">
+        <is>
+          <t>შპს კაპიტალი</t>
+        </is>
+      </c>
+      <c r="C124" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D124" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E124" s="7" t="inlineStr">
+        <is>
+          <t>3,546</t>
+        </is>
+      </c>
+      <c r="F124" s="7" t="inlineStr">
+        <is>
+          <t>41.8%</t>
+        </is>
+      </c>
+      <c r="G124" s="7" t="inlineStr">
+        <is>
+          <t>569</t>
+        </is>
+      </c>
+      <c r="H124" s="7" t="inlineStr">
+        <is>
+          <t>16.0%</t>
+        </is>
+      </c>
+      <c r="I124" s="7" t="inlineStr">
+        <is>
+          <t>448</t>
+        </is>
+      </c>
+      <c r="J124" s="7" t="inlineStr">
+        <is>
+          <t>482</t>
+        </is>
+      </c>
+      <c r="K124" s="7" t="inlineStr">
+        <is>
+          <t>290</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="inlineStr">
+        <is>
+          <t>248435643</t>
+        </is>
+      </c>
+      <c r="B125" s="6" t="inlineStr">
+        <is>
+          <t>შპს გარდენ</t>
+        </is>
+      </c>
+      <c r="C125" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D125" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>3,555</t>
+        </is>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t>29.8%</t>
+        </is>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t>715</t>
+        </is>
+      </c>
+      <c r="H125" s="5" t="inlineStr">
+        <is>
+          <t>20.1%</t>
+        </is>
+      </c>
+      <c r="I125" s="5" t="inlineStr">
+        <is>
+          <t>497</t>
+        </is>
+      </c>
+      <c r="J125" s="5" t="inlineStr">
+        <is>
+          <t>3,387</t>
+        </is>
+      </c>
+      <c r="K125" s="5" t="inlineStr">
+        <is>
+          <t>3,128</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="7" t="inlineStr">
+        <is>
+          <t>400287104</t>
+        </is>
+      </c>
+      <c r="B126" s="8" t="inlineStr">
+        <is>
+          <t>შპს მს გლდანი</t>
+        </is>
+      </c>
+      <c r="C126" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D126" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E126" s="7" t="inlineStr">
+        <is>
+          <t>3,610</t>
+        </is>
+      </c>
+      <c r="F126" s="7" t="inlineStr">
+        <is>
+          <t>-18.5%</t>
+        </is>
+      </c>
+      <c r="G126" s="7" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="H126" s="7" t="inlineStr">
+        <is>
+          <t>3.4%</t>
+        </is>
+      </c>
+      <c r="I126" s="7" t="inlineStr">
+        <is>
+          <t>-144</t>
+        </is>
+      </c>
+      <c r="J126" s="7" t="inlineStr">
+        <is>
+          <t>747</t>
+        </is>
+      </c>
+      <c r="K126" s="7" t="inlineStr">
+        <is>
+          <t>693</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="inlineStr">
+        <is>
+          <t>405463305</t>
+        </is>
+      </c>
+      <c r="B127" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფასანაური 2021</t>
+        </is>
+      </c>
+      <c r="C127" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D127" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>3,632</t>
+        </is>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t>269</t>
+        </is>
+      </c>
+      <c r="H127" s="5" t="inlineStr">
+        <is>
+          <t>7.4%</t>
+        </is>
+      </c>
+      <c r="I127" s="5" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="J127" s="5" t="inlineStr">
+        <is>
+          <t>2,669</t>
+        </is>
+      </c>
+      <c r="K127" s="5" t="inlineStr">
+        <is>
+          <t>-191</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="7" t="inlineStr">
+        <is>
+          <t>448390214</t>
+        </is>
+      </c>
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს დორთელ ბათუმი - LTD DORTEL BATUMI</t>
+        </is>
+      </c>
+      <c r="C128" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D128" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E128" s="7" t="inlineStr">
+        <is>
+          <t>3,649</t>
+        </is>
+      </c>
+      <c r="F128" s="7" t="inlineStr">
+        <is>
+          <t>60.1%</t>
+        </is>
+      </c>
+      <c r="G128" s="7" t="inlineStr">
+        <is>
+          <t>251</t>
+        </is>
+      </c>
+      <c r="H128" s="7" t="inlineStr">
+        <is>
+          <t>6.9%</t>
+        </is>
+      </c>
+      <c r="I128" s="7" t="inlineStr">
+        <is>
+          <t>224</t>
+        </is>
+      </c>
+      <c r="J128" s="7" t="inlineStr">
+        <is>
+          <t>840</t>
+        </is>
+      </c>
+      <c r="K128" s="7" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="inlineStr">
+        <is>
+          <t>405108226</t>
+        </is>
+      </c>
+      <c r="B129" s="6" t="inlineStr">
+        <is>
+          <t>შპს სოთო</t>
+        </is>
+      </c>
+      <c r="C129" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D129" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>3,689</t>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t>9.0%</t>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="H129" s="5" t="inlineStr">
+        <is>
+          <t>2.5%</t>
+        </is>
+      </c>
+      <c r="I129" s="5" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="J129" s="5" t="inlineStr">
+        <is>
+          <t>750</t>
+        </is>
+      </c>
+      <c r="K129" s="5" t="inlineStr">
+        <is>
+          <t>356</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="7" t="inlineStr">
+        <is>
+          <t>245548812</t>
+        </is>
+      </c>
+      <c r="B130" s="8" t="inlineStr">
+        <is>
+          <t>შპს ოქროს ლომი 2008</t>
+        </is>
+      </c>
+      <c r="C130" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D130" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E130" s="7" t="inlineStr">
+        <is>
+          <t>3,711</t>
+        </is>
+      </c>
+      <c r="F130" s="7" t="inlineStr">
+        <is>
+          <t>-4.3%</t>
+        </is>
+      </c>
+      <c r="G130" s="7" t="inlineStr">
+        <is>
+          <t>1,627</t>
+        </is>
+      </c>
+      <c r="H130" s="7" t="inlineStr">
+        <is>
+          <t>43.8%</t>
+        </is>
+      </c>
+      <c r="I130" s="7" t="inlineStr">
+        <is>
+          <t>1,625</t>
+        </is>
+      </c>
+      <c r="J130" s="7" t="inlineStr">
+        <is>
+          <t>5,106</t>
+        </is>
+      </c>
+      <c r="K130" s="7" t="inlineStr">
+        <is>
+          <t>5,045</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="inlineStr">
+        <is>
+          <t>412724002</t>
+        </is>
+      </c>
+      <c r="B131" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბარისტო</t>
+        </is>
+      </c>
+      <c r="C131" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D131" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>3,792</t>
+        </is>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t>69.9%</t>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t>419</t>
+        </is>
+      </c>
+      <c r="H131" s="5" t="inlineStr">
+        <is>
+          <t>11.1%</t>
+        </is>
+      </c>
+      <c r="I131" s="5" t="inlineStr">
+        <is>
+          <t>406</t>
+        </is>
+      </c>
+      <c r="J131" s="5" t="inlineStr">
+        <is>
+          <t>1,581</t>
+        </is>
+      </c>
+      <c r="K131" s="5" t="inlineStr">
+        <is>
+          <t>299</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="7" t="inlineStr">
+        <is>
+          <t>445553892</t>
+        </is>
+      </c>
+      <c r="B132" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეი სი ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C132" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D132" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E132" s="7" t="inlineStr">
+        <is>
+          <t>3,877</t>
+        </is>
+      </c>
+      <c r="F132" s="7" t="inlineStr">
+        <is>
+          <t>-13.2%</t>
+        </is>
+      </c>
+      <c r="G132" s="7" t="inlineStr">
+        <is>
+          <t>749</t>
+        </is>
+      </c>
+      <c r="H132" s="7" t="inlineStr">
+        <is>
+          <t>19.3%</t>
+        </is>
+      </c>
+      <c r="I132" s="7" t="inlineStr">
+        <is>
+          <t>562</t>
+        </is>
+      </c>
+      <c r="J132" s="7" t="inlineStr">
+        <is>
+          <t>2,943</t>
+        </is>
+      </c>
+      <c r="K132" s="7" t="inlineStr">
+        <is>
+          <t>2,823</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="inlineStr">
+        <is>
+          <t>405293926</t>
+        </is>
+      </c>
+      <c r="B133" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტრიონი</t>
+        </is>
+      </c>
+      <c r="C133" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D133" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>3,894</t>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t>-4.9%</t>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t>-1,107</t>
+        </is>
+      </c>
+      <c r="H133" s="5" t="inlineStr">
+        <is>
+          <t>-28.4%</t>
+        </is>
+      </c>
+      <c r="I133" s="5" t="inlineStr">
+        <is>
+          <t>-1,173</t>
+        </is>
+      </c>
+      <c r="J133" s="5" t="inlineStr">
+        <is>
+          <t>1,385</t>
+        </is>
+      </c>
+      <c r="K133" s="5" t="inlineStr">
+        <is>
+          <t>-3,220</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="7" t="inlineStr">
+        <is>
+          <t>404523208</t>
+        </is>
+      </c>
+      <c r="B134" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ანკარა სტაილი</t>
+        </is>
+      </c>
+      <c r="C134" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D134" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E134" s="7" t="inlineStr">
+        <is>
+          <t>3,922</t>
+        </is>
+      </c>
+      <c r="F134" s="7" t="inlineStr">
+        <is>
+          <t>13.2%</t>
+        </is>
+      </c>
+      <c r="G134" s="7" t="inlineStr">
+        <is>
+          <t>613</t>
+        </is>
+      </c>
+      <c r="H134" s="7" t="inlineStr">
+        <is>
+          <t>15.6%</t>
+        </is>
+      </c>
+      <c r="I134" s="7" t="inlineStr">
+        <is>
+          <t>518</t>
+        </is>
+      </c>
+      <c r="J134" s="7" t="inlineStr">
+        <is>
+          <t>1,311</t>
+        </is>
+      </c>
+      <c r="K134" s="7" t="inlineStr">
+        <is>
+          <t>973</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="inlineStr">
+        <is>
+          <t>425363518</t>
+        </is>
+      </c>
+      <c r="B135" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლუი კოფი</t>
+        </is>
+      </c>
+      <c r="C135" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D135" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>3,925</t>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t>-2.3%</t>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t>856</t>
+        </is>
+      </c>
+      <c r="H135" s="5" t="inlineStr">
+        <is>
+          <t>21.8%</t>
+        </is>
+      </c>
+      <c r="I135" s="5" t="inlineStr">
+        <is>
+          <t>855</t>
+        </is>
+      </c>
+      <c r="J135" s="5" t="inlineStr">
+        <is>
+          <t>3,145</t>
+        </is>
+      </c>
+      <c r="K135" s="5" t="inlineStr">
+        <is>
+          <t>2,960</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="7" t="inlineStr">
+        <is>
+          <t>01008052042</t>
+        </is>
+      </c>
+      <c r="B136" s="8" t="inlineStr">
+        <is>
+          <t>⚠ გელა ჯალიაშვილი</t>
+        </is>
+      </c>
+      <c r="C136" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D136" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E136" s="7" t="inlineStr">
+        <is>
+          <t>3,989</t>
+        </is>
+      </c>
+      <c r="F136" s="7" t="inlineStr">
+        <is>
+          <t>29.0%</t>
+        </is>
+      </c>
+      <c r="G136" s="7" t="inlineStr">
+        <is>
+          <t>1,136</t>
+        </is>
+      </c>
+      <c r="H136" s="7" t="inlineStr">
+        <is>
+          <t>28.5%</t>
+        </is>
+      </c>
+      <c r="I136" s="7" t="inlineStr">
+        <is>
+          <t>1,192</t>
+        </is>
+      </c>
+      <c r="J136" s="7" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="K136" s="7" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="inlineStr">
+        <is>
+          <t>401958896</t>
+        </is>
+      </c>
+      <c r="B137" s="6" t="inlineStr">
+        <is>
+          <t>შპს HB მადიანი</t>
+        </is>
+      </c>
+      <c r="C137" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D137" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>3,993</t>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t>-3.3%</t>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t>488</t>
+        </is>
+      </c>
+      <c r="H137" s="5" t="inlineStr">
+        <is>
+          <t>12.2%</t>
+        </is>
+      </c>
+      <c r="I137" s="5" t="inlineStr">
+        <is>
+          <t>437</t>
+        </is>
+      </c>
+      <c r="J137" s="5" t="inlineStr">
+        <is>
+          <t>218</t>
+        </is>
+      </c>
+      <c r="K137" s="5" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="7" t="inlineStr">
+        <is>
+          <t>404513870</t>
+        </is>
+      </c>
+      <c r="B138" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქეთო და კოტე</t>
+        </is>
+      </c>
+      <c r="C138" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D138" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E138" s="7" t="inlineStr">
+        <is>
+          <t>4,058</t>
+        </is>
+      </c>
+      <c r="F138" s="7" t="inlineStr">
+        <is>
+          <t>2.9%</t>
+        </is>
+      </c>
+      <c r="G138" s="7" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="H138" s="7" t="inlineStr">
+        <is>
+          <t>5.1%</t>
+        </is>
+      </c>
+      <c r="I138" s="7" t="inlineStr">
+        <is>
+          <t>-62</t>
+        </is>
+      </c>
+      <c r="J138" s="7" t="inlineStr">
+        <is>
+          <t>1,867</t>
+        </is>
+      </c>
+      <c r="K138" s="7" t="inlineStr">
+        <is>
+          <t>1,472</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="inlineStr">
+        <is>
+          <t>405226973</t>
+        </is>
+      </c>
+      <c r="B139" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ნარნია</t>
+        </is>
+      </c>
+      <c r="C139" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D139" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>4,132</t>
+        </is>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t>31.7%</t>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t>567</t>
+        </is>
+      </c>
+      <c r="H139" s="5" t="inlineStr">
+        <is>
+          <t>13.7%</t>
+        </is>
+      </c>
+      <c r="I139" s="5" t="inlineStr">
+        <is>
+          <t>478</t>
+        </is>
+      </c>
+      <c r="J139" s="5" t="inlineStr">
+        <is>
+          <t>1,011</t>
+        </is>
+      </c>
+      <c r="K139" s="5" t="inlineStr">
+        <is>
+          <t>438</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="7" t="inlineStr">
+        <is>
+          <t>404498290</t>
+        </is>
+      </c>
+      <c r="B140" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფასანაური 2015</t>
+        </is>
+      </c>
+      <c r="C140" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D140" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E140" s="7" t="inlineStr">
+        <is>
+          <t>4,153</t>
+        </is>
+      </c>
+      <c r="F140" s="7" t="inlineStr">
+        <is>
+          <t>10.5%</t>
+        </is>
+      </c>
+      <c r="G140" s="7" t="inlineStr">
+        <is>
+          <t>672</t>
+        </is>
+      </c>
+      <c r="H140" s="7" t="inlineStr">
+        <is>
+          <t>16.2%</t>
+        </is>
+      </c>
+      <c r="I140" s="7" t="inlineStr">
+        <is>
+          <t>642</t>
+        </is>
+      </c>
+      <c r="J140" s="7" t="inlineStr">
+        <is>
+          <t>817</t>
+        </is>
+      </c>
+      <c r="K140" s="7" t="inlineStr">
+        <is>
+          <t>714</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="inlineStr">
+        <is>
+          <t>405444568</t>
+        </is>
+      </c>
+      <c r="B141" s="6" t="inlineStr">
+        <is>
+          <t>შპს გასტრონომ ქიჩენი</t>
+        </is>
+      </c>
+      <c r="C141" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D141" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>4,216</t>
+        </is>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t>22.8%</t>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t>523</t>
+        </is>
+      </c>
+      <c r="H141" s="5" t="inlineStr">
+        <is>
+          <t>12.4%</t>
+        </is>
+      </c>
+      <c r="I141" s="5" t="inlineStr">
+        <is>
+          <t>518</t>
+        </is>
+      </c>
+      <c r="J141" s="5" t="inlineStr">
+        <is>
+          <t>1,830</t>
+        </is>
+      </c>
+      <c r="K141" s="5" t="inlineStr">
+        <is>
+          <t>583</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="7" t="inlineStr">
+        <is>
+          <t>445407916</t>
+        </is>
+      </c>
+      <c r="B142" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბულვარის კარიბჭე</t>
+        </is>
+      </c>
+      <c r="C142" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D142" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E142" s="7" t="inlineStr">
+        <is>
+          <t>4,238</t>
+        </is>
+      </c>
+      <c r="F142" s="7" t="inlineStr">
+        <is>
+          <t>9.0%</t>
+        </is>
+      </c>
+      <c r="G142" s="7" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="H142" s="7" t="inlineStr">
+        <is>
+          <t>3.8%</t>
+        </is>
+      </c>
+      <c r="I142" s="7" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="J142" s="7" t="inlineStr">
+        <is>
+          <t>987</t>
+        </is>
+      </c>
+      <c r="K142" s="7" t="inlineStr">
+        <is>
+          <t>259</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="inlineStr">
+        <is>
+          <t>405141029</t>
+        </is>
+      </c>
+      <c r="B143" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფასანაური 2016</t>
+        </is>
+      </c>
+      <c r="C143" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D143" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>4,254</t>
+        </is>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t>26.1%</t>
+        </is>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t>-296</t>
+        </is>
+      </c>
+      <c r="H143" s="5" t="inlineStr">
+        <is>
+          <t>-7.0%</t>
+        </is>
+      </c>
+      <c r="I143" s="5" t="inlineStr">
+        <is>
+          <t>-499</t>
+        </is>
+      </c>
+      <c r="J143" s="5" t="inlineStr">
+        <is>
+          <t>651</t>
+        </is>
+      </c>
+      <c r="K143" s="5" t="inlineStr">
+        <is>
+          <t>-599</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="7" t="inlineStr">
+        <is>
+          <t>404617474</t>
+        </is>
+      </c>
+      <c r="B144" s="8" t="inlineStr">
+        <is>
+          <t>შპს შავი ყავის როსთერს</t>
+        </is>
+      </c>
+      <c r="C144" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D144" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E144" s="7" t="inlineStr">
+        <is>
+          <t>4,279</t>
+        </is>
+      </c>
+      <c r="F144" s="7" t="inlineStr">
+        <is>
+          <t>15.6%</t>
+        </is>
+      </c>
+      <c r="G144" s="7" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="H144" s="7" t="inlineStr">
+        <is>
+          <t>3.8%</t>
+        </is>
+      </c>
+      <c r="I144" s="7" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="J144" s="7" t="inlineStr">
+        <is>
+          <t>1,510</t>
+        </is>
+      </c>
+      <c r="K144" s="7" t="inlineStr">
+        <is>
+          <t>755</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="inlineStr">
+        <is>
+          <t>445604640</t>
+        </is>
+      </c>
+      <c r="B145" s="6" t="inlineStr">
+        <is>
+          <t>შპს გთემ ჰოსფითალითი გრუპ</t>
+        </is>
+      </c>
+      <c r="C145" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D145" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>4,327</t>
+        </is>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t>203.0%</t>
+        </is>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t>1,178</t>
+        </is>
+      </c>
+      <c r="H145" s="5" t="inlineStr">
+        <is>
+          <t>27.2%</t>
+        </is>
+      </c>
+      <c r="I145" s="5" t="inlineStr">
+        <is>
+          <t>-996</t>
+        </is>
+      </c>
+      <c r="J145" s="5" t="inlineStr">
+        <is>
+          <t>6,312</t>
+        </is>
+      </c>
+      <c r="K145" s="5" t="inlineStr">
+        <is>
+          <t>5,393</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="7" t="inlineStr">
+        <is>
+          <t>400032727</t>
+        </is>
+      </c>
+      <c r="B146" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს როიალ-ფუდი</t>
+        </is>
+      </c>
+      <c r="C146" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D146" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E146" s="7" t="inlineStr">
+        <is>
+          <t>4,398</t>
+        </is>
+      </c>
+      <c r="F146" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G146" s="7" t="inlineStr">
+        <is>
+          <t>-65</t>
+        </is>
+      </c>
+      <c r="H146" s="7" t="inlineStr">
+        <is>
+          <t>-1.5%</t>
+        </is>
+      </c>
+      <c r="I146" s="7" t="inlineStr">
+        <is>
+          <t>-65</t>
+        </is>
+      </c>
+      <c r="J146" s="7" t="inlineStr">
+        <is>
+          <t>1,151</t>
+        </is>
+      </c>
+      <c r="K146" s="7" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="inlineStr">
+        <is>
+          <t>445473461</t>
+        </is>
+      </c>
+      <c r="B147" s="6" t="inlineStr">
+        <is>
+          <t>შპს ზუ-კა</t>
+        </is>
+      </c>
+      <c r="C147" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D147" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>4,429</t>
+        </is>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t>7.2%</t>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t>583</t>
+        </is>
+      </c>
+      <c r="H147" s="5" t="inlineStr">
+        <is>
+          <t>13.2%</t>
+        </is>
+      </c>
+      <c r="I147" s="5" t="inlineStr">
+        <is>
+          <t>517</t>
+        </is>
+      </c>
+      <c r="J147" s="5" t="inlineStr">
+        <is>
+          <t>1,427</t>
+        </is>
+      </c>
+      <c r="K147" s="5" t="inlineStr">
+        <is>
+          <t>1,294</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="7" t="inlineStr">
+        <is>
+          <t>405602272</t>
+        </is>
+      </c>
+      <c r="B148" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბელიაშვილი 2023</t>
+        </is>
+      </c>
+      <c r="C148" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D148" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E148" s="7" t="inlineStr">
+        <is>
+          <t>4,582</t>
+        </is>
+      </c>
+      <c r="F148" s="7" t="inlineStr">
+        <is>
+          <t>58.1%</t>
+        </is>
+      </c>
+      <c r="G148" s="7" t="inlineStr">
+        <is>
+          <t>1,715</t>
+        </is>
+      </c>
+      <c r="H148" s="7" t="inlineStr">
+        <is>
+          <t>37.4%</t>
+        </is>
+      </c>
+      <c r="I148" s="7" t="inlineStr">
+        <is>
+          <t>1,456</t>
+        </is>
+      </c>
+      <c r="J148" s="7" t="inlineStr">
+        <is>
+          <t>1,096</t>
+        </is>
+      </c>
+      <c r="K148" s="7" t="inlineStr">
+        <is>
+          <t>604</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="inlineStr">
+        <is>
+          <t>405356001</t>
+        </is>
+      </c>
+      <c r="B149" s="6" t="inlineStr">
+        <is>
+          <t>შპს სანრაიზ ჰოსფითალითი</t>
+        </is>
+      </c>
+      <c r="C149" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D149" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>4,583</t>
+        </is>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t>17.4%</t>
+        </is>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t>586</t>
+        </is>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t>12.8%</t>
+        </is>
+      </c>
+      <c r="I149" s="5" t="inlineStr">
+        <is>
+          <t>588</t>
+        </is>
+      </c>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t>762</t>
+        </is>
+      </c>
+      <c r="K149" s="5" t="inlineStr">
+        <is>
+          <t>711</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="7" t="inlineStr">
+        <is>
+          <t>405313209</t>
+        </is>
+      </c>
+      <c r="B150" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ხინკლის ფაბრიკა</t>
+        </is>
+      </c>
+      <c r="C150" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D150" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E150" s="7" t="inlineStr">
+        <is>
+          <t>4,748</t>
+        </is>
+      </c>
+      <c r="F150" s="7" t="inlineStr">
+        <is>
+          <t>19.4%</t>
+        </is>
+      </c>
+      <c r="G150" s="7" t="inlineStr">
+        <is>
+          <t>-285</t>
+        </is>
+      </c>
+      <c r="H150" s="7" t="inlineStr">
+        <is>
+          <t>-6.0%</t>
+        </is>
+      </c>
+      <c r="I150" s="7" t="inlineStr">
+        <is>
+          <t>-359</t>
+        </is>
+      </c>
+      <c r="J150" s="7" t="inlineStr">
+        <is>
+          <t>510</t>
+        </is>
+      </c>
+      <c r="K150" s="7" t="inlineStr">
+        <is>
+          <t>-262</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="inlineStr">
+        <is>
+          <t>400309536</t>
+        </is>
+      </c>
+      <c r="B151" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ივენთ გარდენი</t>
+        </is>
+      </c>
+      <c r="C151" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D151" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>4,880</t>
+        </is>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t>115.2%</t>
+        </is>
+      </c>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t>1,293</t>
+        </is>
+      </c>
+      <c r="H151" s="5" t="inlineStr">
+        <is>
+          <t>26.5%</t>
+        </is>
+      </c>
+      <c r="I151" s="5" t="inlineStr">
+        <is>
+          <t>1,170</t>
+        </is>
+      </c>
+      <c r="J151" s="5" t="inlineStr">
+        <is>
+          <t>2,101</t>
+        </is>
+      </c>
+      <c r="K151" s="5" t="inlineStr">
+        <is>
+          <t>1,840</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="7" t="inlineStr">
+        <is>
+          <t>202359072</t>
+        </is>
+      </c>
+      <c r="B152" s="8" t="inlineStr">
+        <is>
+          <t>შპს კახელები</t>
+        </is>
+      </c>
+      <c r="C152" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D152" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E152" s="7" t="inlineStr">
+        <is>
+          <t>4,905</t>
+        </is>
+      </c>
+      <c r="F152" s="7" t="inlineStr">
+        <is>
+          <t>12.5%</t>
+        </is>
+      </c>
+      <c r="G152" s="7" t="inlineStr">
+        <is>
+          <t>750</t>
+        </is>
+      </c>
+      <c r="H152" s="7" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
+      </c>
+      <c r="I152" s="7" t="inlineStr">
+        <is>
+          <t>701</t>
+        </is>
+      </c>
+      <c r="J152" s="7" t="inlineStr">
+        <is>
+          <t>9,675</t>
+        </is>
+      </c>
+      <c r="K152" s="7" t="inlineStr">
+        <is>
+          <t>6,197</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="inlineStr">
+        <is>
+          <t>405414537</t>
+        </is>
+      </c>
+      <c r="B153" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბურგერ ლომები</t>
+        </is>
+      </c>
+      <c r="C153" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D153" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>4,949</t>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t>82.0%</t>
+        </is>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t>378</t>
+        </is>
+      </c>
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t>7.6%</t>
+        </is>
+      </c>
+      <c r="I153" s="5" t="inlineStr">
+        <is>
+          <t>255</t>
+        </is>
+      </c>
+      <c r="J153" s="5" t="inlineStr">
+        <is>
+          <t>515</t>
+        </is>
+      </c>
+      <c r="K153" s="5" t="inlineStr">
+        <is>
+          <t>501</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="7" t="inlineStr">
+        <is>
+          <t>405447155</t>
+        </is>
+      </c>
+      <c r="B154" s="8" t="inlineStr">
+        <is>
+          <t>შპს პურატოს საქართველო</t>
+        </is>
+      </c>
+      <c r="C154" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D154" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E154" s="7" t="inlineStr">
+        <is>
+          <t>4,997</t>
+        </is>
+      </c>
+      <c r="F154" s="7" t="inlineStr">
+        <is>
+          <t>27.7%</t>
+        </is>
+      </c>
+      <c r="G154" s="7" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="H154" s="7" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="I154" s="7" t="inlineStr">
+        <is>
+          <t>-182</t>
+        </is>
+      </c>
+      <c r="J154" s="7" t="inlineStr">
+        <is>
+          <t>2,693</t>
+        </is>
+      </c>
+      <c r="K154" s="7" t="inlineStr">
+        <is>
+          <t>-785</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="inlineStr">
+        <is>
+          <t>405374107</t>
+        </is>
+      </c>
+      <c r="B155" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბიგ სემი</t>
+        </is>
+      </c>
+      <c r="C155" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D155" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>5,060</t>
+        </is>
+      </c>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t>15.1%</t>
+        </is>
+      </c>
+      <c r="G155" s="5" t="inlineStr">
+        <is>
+          <t>817</t>
+        </is>
+      </c>
+      <c r="H155" s="5" t="inlineStr">
+        <is>
+          <t>16.1%</t>
+        </is>
+      </c>
+      <c r="I155" s="5" t="inlineStr">
+        <is>
+          <t>571</t>
+        </is>
+      </c>
+      <c r="J155" s="5" t="inlineStr">
+        <is>
+          <t>534</t>
+        </is>
+      </c>
+      <c r="K155" s="5" t="inlineStr">
+        <is>
+          <t>-260</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="7" t="inlineStr">
+        <is>
+          <t>406027605</t>
+        </is>
+      </c>
+      <c r="B156" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზუბე</t>
+        </is>
+      </c>
+      <c r="C156" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D156" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E156" s="7" t="inlineStr">
+        <is>
+          <t>5,093</t>
+        </is>
+      </c>
+      <c r="F156" s="7" t="inlineStr">
+        <is>
+          <t>0.6%</t>
+        </is>
+      </c>
+      <c r="G156" s="7" t="inlineStr">
+        <is>
+          <t>739</t>
+        </is>
+      </c>
+      <c r="H156" s="7" t="inlineStr">
+        <is>
+          <t>14.5%</t>
+        </is>
+      </c>
+      <c r="I156" s="7" t="inlineStr">
+        <is>
+          <t>703</t>
+        </is>
+      </c>
+      <c r="J156" s="7" t="inlineStr">
+        <is>
+          <t>378</t>
+        </is>
+      </c>
+      <c r="K156" s="7" t="inlineStr">
+        <is>
+          <t>242</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="inlineStr">
+        <is>
+          <t>405405413</t>
+        </is>
+      </c>
+      <c r="B157" s="6" t="inlineStr">
+        <is>
+          <t>შპს მადარტ დელივერი</t>
+        </is>
+      </c>
+      <c r="C157" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D157" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t>5,173</t>
+        </is>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t>-3.4%</t>
+        </is>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t>354</t>
+        </is>
+      </c>
+      <c r="H157" s="5" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="I157" s="5" t="inlineStr">
+        <is>
+          <t>218</t>
+        </is>
+      </c>
+      <c r="J157" s="5" t="inlineStr">
+        <is>
+          <t>2,774</t>
+        </is>
+      </c>
+      <c r="K157" s="5" t="inlineStr">
+        <is>
+          <t>1,600</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="7" t="inlineStr">
+        <is>
+          <t>404871901</t>
+        </is>
+      </c>
+      <c r="B158" s="8" t="inlineStr">
+        <is>
+          <t>შპს კახელები ბელიაშვილზე</t>
+        </is>
+      </c>
+      <c r="C158" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D158" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E158" s="7" t="inlineStr">
+        <is>
+          <t>5,216</t>
+        </is>
+      </c>
+      <c r="F158" s="7" t="inlineStr">
+        <is>
+          <t>13.2%</t>
+        </is>
+      </c>
+      <c r="G158" s="7" t="inlineStr">
+        <is>
+          <t>543</t>
+        </is>
+      </c>
+      <c r="H158" s="7" t="inlineStr">
+        <is>
+          <t>10.4%</t>
+        </is>
+      </c>
+      <c r="I158" s="7" t="inlineStr">
+        <is>
+          <t>476</t>
+        </is>
+      </c>
+      <c r="J158" s="7" t="inlineStr">
+        <is>
+          <t>7,305</t>
+        </is>
+      </c>
+      <c r="K158" s="7" t="inlineStr">
+        <is>
+          <t>5,497</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="inlineStr">
+        <is>
+          <t>445536126</t>
+        </is>
+      </c>
+      <c r="B159" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აკროპოლი</t>
+        </is>
+      </c>
+      <c r="C159" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D159" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t>5,244</t>
+        </is>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t>14.8%</t>
+        </is>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t>876</t>
+        </is>
+      </c>
+      <c r="H159" s="5" t="inlineStr">
+        <is>
+          <t>16.7%</t>
+        </is>
+      </c>
+      <c r="I159" s="5" t="inlineStr">
+        <is>
+          <t>640</t>
+        </is>
+      </c>
+      <c r="J159" s="5" t="inlineStr">
+        <is>
+          <t>7,784</t>
+        </is>
+      </c>
+      <c r="K159" s="5" t="inlineStr">
+        <is>
+          <t>1,520</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="7" t="inlineStr">
+        <is>
+          <t>404471923</t>
+        </is>
+      </c>
+      <c r="B160" s="8" t="inlineStr">
+        <is>
+          <t>შპს ახალი ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C160" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D160" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E160" s="7" t="inlineStr">
+        <is>
+          <t>5,280</t>
+        </is>
+      </c>
+      <c r="F160" s="7" t="inlineStr">
+        <is>
+          <t>28.6%</t>
+        </is>
+      </c>
+      <c r="G160" s="7" t="inlineStr">
+        <is>
+          <t>726</t>
+        </is>
+      </c>
+      <c r="H160" s="7" t="inlineStr">
+        <is>
+          <t>13.7%</t>
+        </is>
+      </c>
+      <c r="I160" s="7" t="inlineStr">
+        <is>
+          <t>715</t>
+        </is>
+      </c>
+      <c r="J160" s="7" t="inlineStr">
+        <is>
+          <t>3,045</t>
+        </is>
+      </c>
+      <c r="K160" s="7" t="inlineStr">
+        <is>
+          <t>1,869</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="inlineStr">
+        <is>
+          <t>405486745</t>
+        </is>
+      </c>
+      <c r="B161" s="6" t="inlineStr">
+        <is>
+          <t>შპს კრაფტქინგი</t>
+        </is>
+      </c>
+      <c r="C161" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D161" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t>5,301</t>
+        </is>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t>1.2%</t>
+        </is>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t>785</t>
+        </is>
+      </c>
+      <c r="H161" s="5" t="inlineStr">
+        <is>
+          <t>14.8%</t>
+        </is>
+      </c>
+      <c r="I161" s="5" t="inlineStr">
+        <is>
+          <t>933</t>
+        </is>
+      </c>
+      <c r="J161" s="5" t="inlineStr">
+        <is>
+          <t>2,490</t>
+        </is>
+      </c>
+      <c r="K161" s="5" t="inlineStr">
+        <is>
+          <t>2,243</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="7" t="inlineStr">
+        <is>
+          <t>445450850</t>
+        </is>
+      </c>
+      <c r="B162" s="8" t="inlineStr">
+        <is>
+          <t>შპს გრიინ ინვესტ</t>
+        </is>
+      </c>
+      <c r="C162" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D162" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E162" s="7" t="inlineStr">
+        <is>
+          <t>5,453</t>
+        </is>
+      </c>
+      <c r="F162" s="7" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="G162" s="7" t="inlineStr">
+        <is>
+          <t>633</t>
+        </is>
+      </c>
+      <c r="H162" s="7" t="inlineStr">
+        <is>
+          <t>11.6%</t>
+        </is>
+      </c>
+      <c r="I162" s="7" t="inlineStr">
+        <is>
+          <t>502</t>
+        </is>
+      </c>
+      <c r="J162" s="7" t="inlineStr">
+        <is>
+          <t>1,429</t>
+        </is>
+      </c>
+      <c r="K162" s="7" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="inlineStr">
+        <is>
+          <t>405260989</t>
+        </is>
+      </c>
+      <c r="B163" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ჯმტ-ქარხანა</t>
+        </is>
+      </c>
+      <c r="C163" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D163" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t>5,562</t>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t>-15.1%</t>
+        </is>
+      </c>
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t>504</t>
+        </is>
+      </c>
+      <c r="H163" s="5" t="inlineStr">
+        <is>
+          <t>9.1%</t>
+        </is>
+      </c>
+      <c r="I163" s="5" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="J163" s="5" t="inlineStr">
+        <is>
+          <t>1,880</t>
+        </is>
+      </c>
+      <c r="K163" s="5" t="inlineStr">
+        <is>
+          <t>1,193</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="7" t="inlineStr">
+        <is>
+          <t>405124510</t>
+        </is>
+      </c>
+      <c r="B164" s="8" t="inlineStr">
+        <is>
+          <t>შპს აი სი არ ფუუდ ენდ ბევერეჯ</t>
+        </is>
+      </c>
+      <c r="C164" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D164" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E164" s="7" t="inlineStr">
+        <is>
+          <t>5,647</t>
+        </is>
+      </c>
+      <c r="F164" s="7" t="inlineStr">
+        <is>
+          <t>-2.8%</t>
+        </is>
+      </c>
+      <c r="G164" s="7" t="inlineStr">
+        <is>
+          <t>-226</t>
+        </is>
+      </c>
+      <c r="H164" s="7" t="inlineStr">
+        <is>
+          <t>-4.0%</t>
+        </is>
+      </c>
+      <c r="I164" s="7" t="inlineStr">
+        <is>
+          <t>-221</t>
+        </is>
+      </c>
+      <c r="J164" s="7" t="inlineStr">
+        <is>
+          <t>502</t>
+        </is>
+      </c>
+      <c r="K164" s="7" t="inlineStr">
+        <is>
+          <t>335</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="5" t="inlineStr">
+        <is>
+          <t>405487432</t>
+        </is>
+      </c>
+      <c r="B165" s="6" t="inlineStr">
+        <is>
+          <t>შპს კრაფტლიონი</t>
+        </is>
+      </c>
+      <c r="C165" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D165" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t>5,855</t>
+        </is>
+      </c>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t>9.7%</t>
+        </is>
+      </c>
+      <c r="G165" s="5" t="inlineStr">
+        <is>
+          <t>931</t>
+        </is>
+      </c>
+      <c r="H165" s="5" t="inlineStr">
+        <is>
+          <t>15.9%</t>
+        </is>
+      </c>
+      <c r="I165" s="5" t="inlineStr">
+        <is>
+          <t>1,029</t>
+        </is>
+      </c>
+      <c r="J165" s="5" t="inlineStr">
+        <is>
+          <t>2,300</t>
+        </is>
+      </c>
+      <c r="K165" s="5" t="inlineStr">
+        <is>
+          <t>2,073</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="7" t="inlineStr">
+        <is>
+          <t>420007067</t>
+        </is>
+      </c>
+      <c r="B166" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტოკიო ჰაუსი</t>
+        </is>
+      </c>
+      <c r="C166" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D166" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E166" s="7" t="inlineStr">
+        <is>
+          <t>6,129</t>
+        </is>
+      </c>
+      <c r="F166" s="7" t="inlineStr">
+        <is>
+          <t>19.2%</t>
+        </is>
+      </c>
+      <c r="G166" s="7" t="inlineStr">
+        <is>
+          <t>895</t>
+        </is>
+      </c>
+      <c r="H166" s="7" t="inlineStr">
+        <is>
+          <t>14.6%</t>
+        </is>
+      </c>
+      <c r="I166" s="7" t="inlineStr">
+        <is>
+          <t>756</t>
+        </is>
+      </c>
+      <c r="J166" s="7" t="inlineStr">
+        <is>
+          <t>2,611</t>
+        </is>
+      </c>
+      <c r="K166" s="7" t="inlineStr">
+        <is>
+          <t>2,528</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="5" t="inlineStr">
+        <is>
+          <t>404872303</t>
+        </is>
+      </c>
+      <c r="B167" s="6" t="inlineStr">
+        <is>
+          <t>შპს აივეი - 2</t>
+        </is>
+      </c>
+      <c r="C167" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D167" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t>6,246</t>
+        </is>
+      </c>
+      <c r="F167" s="5" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="G167" s="5" t="inlineStr">
+        <is>
+          <t>2,017</t>
+        </is>
+      </c>
+      <c r="H167" s="5" t="inlineStr">
+        <is>
+          <t>32.3%</t>
+        </is>
+      </c>
+      <c r="I167" s="5" t="inlineStr">
+        <is>
+          <t>2,114</t>
+        </is>
+      </c>
+      <c r="J167" s="5" t="inlineStr">
+        <is>
+          <t>8,108</t>
+        </is>
+      </c>
+      <c r="K167" s="5" t="inlineStr">
+        <is>
+          <t>3,494</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="7" t="inlineStr">
+        <is>
+          <t>445573601</t>
+        </is>
+      </c>
+      <c r="B168" s="8" t="inlineStr">
+        <is>
+          <t>შპს მარგარიტა</t>
+        </is>
+      </c>
+      <c r="C168" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D168" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E168" s="7" t="inlineStr">
+        <is>
+          <t>6,526</t>
+        </is>
+      </c>
+      <c r="F168" s="7" t="inlineStr">
+        <is>
+          <t>17.3%</t>
+        </is>
+      </c>
+      <c r="G168" s="7" t="inlineStr">
+        <is>
+          <t>2,824</t>
+        </is>
+      </c>
+      <c r="H168" s="7" t="inlineStr">
+        <is>
+          <t>43.3%</t>
+        </is>
+      </c>
+      <c r="I168" s="7" t="inlineStr">
+        <is>
+          <t>1,293</t>
+        </is>
+      </c>
+      <c r="J168" s="7" t="inlineStr">
+        <is>
+          <t>5,302</t>
+        </is>
+      </c>
+      <c r="K168" s="7" t="inlineStr">
+        <is>
+          <t>4,888</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="inlineStr">
+        <is>
+          <t>236033092</t>
+        </is>
+      </c>
+      <c r="B169" s="6" t="inlineStr">
+        <is>
+          <t>შპს საჭაშნიკე</t>
+        </is>
+      </c>
+      <c r="C169" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D169" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t>6,573</t>
+        </is>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t>5.6%</t>
+        </is>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t>712</t>
+        </is>
+      </c>
+      <c r="H169" s="5" t="inlineStr">
+        <is>
+          <t>10.8%</t>
+        </is>
+      </c>
+      <c r="I169" s="5" t="inlineStr">
+        <is>
+          <t>287</t>
+        </is>
+      </c>
+      <c r="J169" s="5" t="inlineStr">
+        <is>
+          <t>2,689</t>
+        </is>
+      </c>
+      <c r="K169" s="5" t="inlineStr">
+        <is>
+          <t>2,617</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="7" t="inlineStr">
+        <is>
+          <t>401971167</t>
+        </is>
+      </c>
+      <c r="B170" s="8" t="inlineStr">
+        <is>
+          <t>შპს TDK Group</t>
+        </is>
+      </c>
+      <c r="C170" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D170" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E170" s="7" t="inlineStr">
+        <is>
+          <t>6,928</t>
+        </is>
+      </c>
+      <c r="F170" s="7" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="G170" s="7" t="inlineStr">
+        <is>
+          <t>389</t>
+        </is>
+      </c>
+      <c r="H170" s="7" t="inlineStr">
+        <is>
+          <t>5.6%</t>
+        </is>
+      </c>
+      <c r="I170" s="7" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="J170" s="7" t="inlineStr">
+        <is>
+          <t>1,181</t>
+        </is>
+      </c>
+      <c r="K170" s="7" t="inlineStr">
+        <is>
+          <t>872</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="5" t="inlineStr">
+        <is>
+          <t>445444163</t>
+        </is>
+      </c>
+      <c r="B171" s="6" t="inlineStr">
+        <is>
+          <t>შპს ახალი ერა</t>
+        </is>
+      </c>
+      <c r="C171" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D171" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t>7,237</t>
+        </is>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t>4,278</t>
+        </is>
+      </c>
+      <c r="H171" s="5" t="inlineStr">
+        <is>
+          <t>59.1%</t>
+        </is>
+      </c>
+      <c r="I171" s="5" t="inlineStr">
+        <is>
+          <t>4,183</t>
+        </is>
+      </c>
+      <c r="J171" s="5" t="inlineStr">
+        <is>
+          <t>4,076</t>
+        </is>
+      </c>
+      <c r="K171" s="5" t="inlineStr">
+        <is>
+          <t>3,862</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="7" t="inlineStr">
+        <is>
+          <t>405638788</t>
+        </is>
+      </c>
+      <c r="B172" s="8" t="inlineStr">
+        <is>
+          <t>შპს ევროპული საცხობი</t>
+        </is>
+      </c>
+      <c r="C172" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D172" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E172" s="7" t="inlineStr">
+        <is>
+          <t>7,255</t>
+        </is>
+      </c>
+      <c r="F172" s="7" t="inlineStr">
+        <is>
+          <t>441.3%</t>
+        </is>
+      </c>
+      <c r="G172" s="7" t="inlineStr">
+        <is>
+          <t>789</t>
+        </is>
+      </c>
+      <c r="H172" s="7" t="inlineStr">
+        <is>
+          <t>10.9%</t>
+        </is>
+      </c>
+      <c r="I172" s="7" t="inlineStr">
+        <is>
+          <t>601</t>
+        </is>
+      </c>
+      <c r="J172" s="7" t="inlineStr">
+        <is>
+          <t>1,847</t>
+        </is>
+      </c>
+      <c r="K172" s="7" t="inlineStr">
+        <is>
+          <t>819</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="5" t="inlineStr">
+        <is>
+          <t>404878325</t>
+        </is>
+      </c>
+      <c r="B173" s="6" t="inlineStr">
+        <is>
+          <t>შპს აივეი</t>
+        </is>
+      </c>
+      <c r="C173" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D173" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t>7,494</t>
+        </is>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t>1,225</t>
+        </is>
+      </c>
+      <c r="H173" s="5" t="inlineStr">
+        <is>
+          <t>16.3%</t>
+        </is>
+      </c>
+      <c r="I173" s="5" t="inlineStr">
+        <is>
+          <t>1,310</t>
+        </is>
+      </c>
+      <c r="J173" s="5" t="inlineStr">
+        <is>
+          <t>3,382</t>
+        </is>
+      </c>
+      <c r="K173" s="5" t="inlineStr">
+        <is>
+          <t>3,256</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="7" t="inlineStr">
+        <is>
+          <t>429322529</t>
+        </is>
+      </c>
+      <c r="B174" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ტაიფუდი</t>
+        </is>
+      </c>
+      <c r="C174" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D174" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E174" s="7" t="inlineStr">
+        <is>
+          <t>7,562</t>
+        </is>
+      </c>
+      <c r="F174" s="7" t="inlineStr">
+        <is>
+          <t>53.1%</t>
+        </is>
+      </c>
+      <c r="G174" s="7" t="inlineStr">
+        <is>
+          <t>415</t>
+        </is>
+      </c>
+      <c r="H174" s="7" t="inlineStr">
+        <is>
+          <t>5.5%</t>
+        </is>
+      </c>
+      <c r="I174" s="7" t="inlineStr">
+        <is>
+          <t>280</t>
+        </is>
+      </c>
+      <c r="J174" s="7" t="inlineStr">
+        <is>
+          <t>881</t>
+        </is>
+      </c>
+      <c r="K174" s="7" t="inlineStr">
+        <is>
+          <t>-34</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="5" t="inlineStr">
+        <is>
+          <t>404970046</t>
+        </is>
+      </c>
+      <c r="B175" s="6" t="inlineStr">
+        <is>
+          <t>შპს Aladashvili &amp; co</t>
+        </is>
+      </c>
+      <c r="C175" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D175" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t>7,577</t>
+        </is>
+      </c>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t>779</t>
+        </is>
+      </c>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t>10.3%</t>
+        </is>
+      </c>
+      <c r="I175" s="5" t="inlineStr">
+        <is>
+          <t>772</t>
+        </is>
+      </c>
+      <c r="J175" s="5" t="inlineStr">
+        <is>
+          <t>652</t>
+        </is>
+      </c>
+      <c r="K175" s="5" t="inlineStr">
+        <is>
+          <t>348</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="7" t="inlineStr">
+        <is>
+          <t>445515675</t>
+        </is>
+      </c>
+      <c r="B176" s="8" t="inlineStr">
+        <is>
+          <t>შპს ორბი გინზა</t>
+        </is>
+      </c>
+      <c r="C176" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D176" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E176" s="7" t="inlineStr">
+        <is>
+          <t>7,684</t>
+        </is>
+      </c>
+      <c r="F176" s="7" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="G176" s="7" t="inlineStr">
+        <is>
+          <t>-1,238</t>
+        </is>
+      </c>
+      <c r="H176" s="7" t="inlineStr">
+        <is>
+          <t>-16.1%</t>
+        </is>
+      </c>
+      <c r="I176" s="7" t="inlineStr">
+        <is>
+          <t>-1,345</t>
+        </is>
+      </c>
+      <c r="J176" s="7" t="inlineStr">
+        <is>
+          <t>9,108</t>
+        </is>
+      </c>
+      <c r="K176" s="7" t="inlineStr">
+        <is>
+          <t>8,172</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="5" t="inlineStr">
+        <is>
+          <t>445578376</t>
+        </is>
+      </c>
+      <c r="B177" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტიკ ტაკ კაფე</t>
+        </is>
+      </c>
+      <c r="C177" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D177" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t>7,921</t>
+        </is>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t>697.7%</t>
+        </is>
+      </c>
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t>739</t>
+        </is>
+      </c>
+      <c r="H177" s="5" t="inlineStr">
+        <is>
+          <t>9.3%</t>
+        </is>
+      </c>
+      <c r="I177" s="5" t="inlineStr">
+        <is>
+          <t>404</t>
+        </is>
+      </c>
+      <c r="J177" s="5" t="inlineStr">
+        <is>
+          <t>2,016</t>
+        </is>
+      </c>
+      <c r="K177" s="5" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="7" t="inlineStr">
+        <is>
+          <t>405634309</t>
+        </is>
+      </c>
+      <c r="B178" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქართული სახლი 2030</t>
+        </is>
+      </c>
+      <c r="C178" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D178" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E178" s="7" t="inlineStr">
+        <is>
+          <t>7,961</t>
+        </is>
+      </c>
+      <c r="F178" s="7" t="inlineStr">
+        <is>
+          <t>158.9%</t>
+        </is>
+      </c>
+      <c r="G178" s="7" t="inlineStr">
+        <is>
+          <t>199</t>
+        </is>
+      </c>
+      <c r="H178" s="7" t="inlineStr">
+        <is>
+          <t>2.5%</t>
+        </is>
+      </c>
+      <c r="I178" s="7" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="J178" s="7" t="inlineStr">
+        <is>
+          <t>994</t>
+        </is>
+      </c>
+      <c r="K178" s="7" t="inlineStr">
+        <is>
+          <t>596</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="5" t="inlineStr">
+        <is>
+          <t>404467055</t>
+        </is>
+      </c>
+      <c r="B179" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯეოპიცა</t>
+        </is>
+      </c>
+      <c r="C179" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D179" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t>8,279</t>
+        </is>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t>574</t>
+        </is>
+      </c>
+      <c r="H179" s="5" t="inlineStr">
+        <is>
+          <t>6.9%</t>
+        </is>
+      </c>
+      <c r="I179" s="5" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="J179" s="5" t="inlineStr">
+        <is>
+          <t>2,497</t>
+        </is>
+      </c>
+      <c r="K179" s="5" t="inlineStr">
+        <is>
+          <t>373</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="7" t="inlineStr">
+        <is>
+          <t>206268331</t>
+        </is>
+      </c>
+      <c r="B180" s="8" t="inlineStr">
+        <is>
+          <t>შპს თი ეი ბი ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C180" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D180" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E180" s="7" t="inlineStr">
+        <is>
+          <t>8,639</t>
+        </is>
+      </c>
+      <c r="F180" s="7" t="inlineStr">
+        <is>
+          <t>-7.3%</t>
+        </is>
+      </c>
+      <c r="G180" s="7" t="inlineStr">
+        <is>
+          <t>-3,058</t>
+        </is>
+      </c>
+      <c r="H180" s="7" t="inlineStr">
+        <is>
+          <t>-35.4%</t>
+        </is>
+      </c>
+      <c r="I180" s="7" t="inlineStr">
+        <is>
+          <t>-4,492</t>
+        </is>
+      </c>
+      <c r="J180" s="7" t="inlineStr">
+        <is>
+          <t>7,217</t>
+        </is>
+      </c>
+      <c r="K180" s="7" t="inlineStr">
+        <is>
+          <t>-29,448</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="inlineStr">
+        <is>
+          <t>416291845</t>
+        </is>
+      </c>
+      <c r="B181" s="6" t="inlineStr">
+        <is>
+          <t>შპს დელფუდი</t>
+        </is>
+      </c>
+      <c r="C181" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D181" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t>8,649</t>
+        </is>
+      </c>
+      <c r="F181" s="5" t="inlineStr">
+        <is>
+          <t>-2.3%</t>
+        </is>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t>373</t>
+        </is>
+      </c>
+      <c r="H181" s="5" t="inlineStr">
+        <is>
+          <t>4.3%</t>
+        </is>
+      </c>
+      <c r="I181" s="5" t="inlineStr">
+        <is>
+          <t>434</t>
+        </is>
+      </c>
+      <c r="J181" s="5" t="inlineStr">
+        <is>
+          <t>10,403</t>
+        </is>
+      </c>
+      <c r="K181" s="5" t="inlineStr">
+        <is>
+          <t>3,421</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="7" t="inlineStr">
+        <is>
+          <t>405463234</t>
+        </is>
+      </c>
+      <c r="B182" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეთნო</t>
+        </is>
+      </c>
+      <c r="C182" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D182" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E182" s="7" t="inlineStr">
+        <is>
+          <t>8,679</t>
+        </is>
+      </c>
+      <c r="F182" s="7" t="inlineStr">
+        <is>
+          <t>1.4%</t>
+        </is>
+      </c>
+      <c r="G182" s="7" t="inlineStr">
+        <is>
+          <t>533</t>
+        </is>
+      </c>
+      <c r="H182" s="7" t="inlineStr">
+        <is>
+          <t>6.1%</t>
+        </is>
+      </c>
+      <c r="I182" s="7" t="inlineStr">
+        <is>
+          <t>540</t>
+        </is>
+      </c>
+      <c r="J182" s="7" t="inlineStr">
+        <is>
+          <t>1,688</t>
+        </is>
+      </c>
+      <c r="K182" s="7" t="inlineStr">
+        <is>
+          <t>1,163</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="inlineStr">
+        <is>
+          <t>417902265</t>
+        </is>
+      </c>
+      <c r="B183" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლომისი 2023</t>
+        </is>
+      </c>
+      <c r="C183" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D183" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E183" s="5" t="inlineStr">
+        <is>
+          <t>8,914</t>
+        </is>
+      </c>
+      <c r="F183" s="5" t="inlineStr">
+        <is>
+          <t>123.6%</t>
+        </is>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t>675</t>
+        </is>
+      </c>
+      <c r="H183" s="5" t="inlineStr">
+        <is>
+          <t>7.6%</t>
+        </is>
+      </c>
+      <c r="I183" s="5" t="inlineStr">
+        <is>
+          <t>813</t>
+        </is>
+      </c>
+      <c r="J183" s="5" t="inlineStr">
+        <is>
+          <t>1,494</t>
+        </is>
+      </c>
+      <c r="K183" s="5" t="inlineStr">
+        <is>
+          <t>1,176</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="7" t="inlineStr">
+        <is>
+          <t>205244519</t>
+        </is>
+      </c>
+      <c r="B184" s="8" t="inlineStr">
+        <is>
+          <t>შპს რონის</t>
+        </is>
+      </c>
+      <c r="C184" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D184" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E184" s="7" t="inlineStr">
+        <is>
+          <t>9,253</t>
+        </is>
+      </c>
+      <c r="F184" s="7" t="inlineStr">
+        <is>
+          <t>12.7%</t>
+        </is>
+      </c>
+      <c r="G184" s="7" t="inlineStr">
+        <is>
+          <t>340</t>
+        </is>
+      </c>
+      <c r="H184" s="7" t="inlineStr">
+        <is>
+          <t>3.7%</t>
+        </is>
+      </c>
+      <c r="I184" s="7" t="inlineStr">
+        <is>
+          <t>279</t>
+        </is>
+      </c>
+      <c r="J184" s="7" t="inlineStr">
+        <is>
+          <t>5,124</t>
+        </is>
+      </c>
+      <c r="K184" s="7" t="inlineStr">
+        <is>
+          <t>3,271</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="5" t="inlineStr">
+        <is>
+          <t>405474311</t>
+        </is>
+      </c>
+      <c r="B185" s="6" t="inlineStr">
+        <is>
+          <t>შპს კრაფტსიტი</t>
+        </is>
+      </c>
+      <c r="C185" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D185" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t>9,715</t>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t>17.0%</t>
+        </is>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t>1,061</t>
+        </is>
+      </c>
+      <c r="H185" s="5" t="inlineStr">
+        <is>
+          <t>10.9%</t>
+        </is>
+      </c>
+      <c r="I185" s="5" t="inlineStr">
+        <is>
+          <t>652</t>
+        </is>
+      </c>
+      <c r="J185" s="5" t="inlineStr">
+        <is>
+          <t>2,990</t>
+        </is>
+      </c>
+      <c r="K185" s="5" t="inlineStr">
+        <is>
+          <t>1,409</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="7" t="inlineStr">
+        <is>
+          <t>404855965</t>
+        </is>
+      </c>
+      <c r="B186" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვანილა ივენთი</t>
+        </is>
+      </c>
+      <c r="C186" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D186" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E186" s="7" t="inlineStr">
+        <is>
+          <t>10,194</t>
+        </is>
+      </c>
+      <c r="F186" s="7" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="G186" s="7" t="inlineStr">
+        <is>
+          <t>1,893</t>
+        </is>
+      </c>
+      <c r="H186" s="7" t="inlineStr">
+        <is>
+          <t>18.6%</t>
+        </is>
+      </c>
+      <c r="I186" s="7" t="inlineStr">
+        <is>
+          <t>1,682</t>
+        </is>
+      </c>
+      <c r="J186" s="7" t="inlineStr">
+        <is>
+          <t>8,528</t>
+        </is>
+      </c>
+      <c r="K186" s="7" t="inlineStr">
+        <is>
+          <t>7,889</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="5" t="inlineStr">
+        <is>
+          <t>405252471</t>
+        </is>
+      </c>
+      <c r="B187" s="6" t="inlineStr">
+        <is>
+          <t>სს სუში მანია</t>
+        </is>
+      </c>
+      <c r="C187" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D187" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t>10,361</t>
+        </is>
+      </c>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t>22.0%</t>
+        </is>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t>715</t>
+        </is>
+      </c>
+      <c r="H187" s="5" t="inlineStr">
+        <is>
+          <t>6.9%</t>
+        </is>
+      </c>
+      <c r="I187" s="5" t="inlineStr">
+        <is>
+          <t>-124</t>
+        </is>
+      </c>
+      <c r="J187" s="5" t="inlineStr">
+        <is>
+          <t>1,104</t>
+        </is>
+      </c>
+      <c r="K187" s="5" t="inlineStr">
+        <is>
+          <t>-3,379</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="7" t="inlineStr">
+        <is>
+          <t>405072326</t>
+        </is>
+      </c>
+      <c r="B188" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფრენჩ ბეიქერი</t>
+        </is>
+      </c>
+      <c r="C188" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D188" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E188" s="7" t="inlineStr">
+        <is>
+          <t>10,884</t>
+        </is>
+      </c>
+      <c r="F188" s="7" t="inlineStr">
+        <is>
+          <t>-8.0%</t>
+        </is>
+      </c>
+      <c r="G188" s="7" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H188" s="7" t="inlineStr">
+        <is>
+          <t>0.3%</t>
+        </is>
+      </c>
+      <c r="I188" s="7" t="inlineStr">
+        <is>
+          <t>-2,037</t>
+        </is>
+      </c>
+      <c r="J188" s="7" t="inlineStr">
+        <is>
+          <t>9,249</t>
+        </is>
+      </c>
+      <c r="K188" s="7" t="inlineStr">
+        <is>
+          <t>1,838</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="5" t="inlineStr">
+        <is>
+          <t>405620831</t>
+        </is>
+      </c>
+      <c r="B189" s="6" t="inlineStr">
+        <is>
+          <t>შპს საბჯორჯია</t>
+        </is>
+      </c>
+      <c r="C189" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D189" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E189" s="5" t="inlineStr">
+        <is>
+          <t>11,286</t>
+        </is>
+      </c>
+      <c r="F189" s="5" t="inlineStr">
+        <is>
+          <t>658.6%</t>
+        </is>
+      </c>
+      <c r="G189" s="5" t="inlineStr">
+        <is>
+          <t>-1,440</t>
+        </is>
+      </c>
+      <c r="H189" s="5" t="inlineStr">
+        <is>
+          <t>-12.8%</t>
+        </is>
+      </c>
+      <c r="I189" s="5" t="inlineStr">
+        <is>
+          <t>-3,461</t>
+        </is>
+      </c>
+      <c r="J189" s="5" t="inlineStr">
+        <is>
+          <t>9,393</t>
+        </is>
+      </c>
+      <c r="K189" s="5" t="inlineStr">
+        <is>
+          <t>-3,258</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="7" t="inlineStr">
+        <is>
+          <t>406351576</t>
+        </is>
+      </c>
+      <c r="B190" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქუთე 2022</t>
+        </is>
+      </c>
+      <c r="C190" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D190" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E190" s="7" t="inlineStr">
+        <is>
+          <t>12,070</t>
+        </is>
+      </c>
+      <c r="F190" s="7" t="inlineStr">
+        <is>
+          <t>50.4%</t>
+        </is>
+      </c>
+      <c r="G190" s="7" t="inlineStr">
+        <is>
+          <t>957</t>
+        </is>
+      </c>
+      <c r="H190" s="7" t="inlineStr">
+        <is>
+          <t>7.9%</t>
+        </is>
+      </c>
+      <c r="I190" s="7" t="inlineStr">
+        <is>
+          <t>620</t>
+        </is>
+      </c>
+      <c r="J190" s="7" t="inlineStr">
+        <is>
+          <t>1,964</t>
+        </is>
+      </c>
+      <c r="K190" s="7" t="inlineStr">
+        <is>
+          <t>1,105</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="5" t="inlineStr">
+        <is>
+          <t>406216027</t>
+        </is>
+      </c>
+      <c r="B191" s="6" t="inlineStr">
+        <is>
+          <t>შპს  დი რომა</t>
+        </is>
+      </c>
+      <c r="C191" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D191" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t>13,681</t>
+        </is>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t>26.8%</t>
+        </is>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t>1,130</t>
+        </is>
+      </c>
+      <c r="H191" s="5" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="I191" s="5" t="inlineStr">
+        <is>
+          <t>815</t>
+        </is>
+      </c>
+      <c r="J191" s="5" t="inlineStr">
+        <is>
+          <t>1,805</t>
+        </is>
+      </c>
+      <c r="K191" s="5" t="inlineStr">
+        <is>
+          <t>914</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="7" t="inlineStr">
+        <is>
+          <t>405452567</t>
+        </is>
+      </c>
+      <c r="B192" s="8" t="inlineStr">
+        <is>
+          <t>შპს სამიკიტნო-მაჭახელა</t>
+        </is>
+      </c>
+      <c r="C192" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D192" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E192" s="7" t="inlineStr">
+        <is>
+          <t>13,718</t>
+        </is>
+      </c>
+      <c r="F192" s="7" t="inlineStr">
+        <is>
+          <t>-6.2%</t>
+        </is>
+      </c>
+      <c r="G192" s="7" t="inlineStr">
+        <is>
+          <t>1,365</t>
+        </is>
+      </c>
+      <c r="H192" s="7" t="inlineStr">
+        <is>
+          <t>10.0%</t>
+        </is>
+      </c>
+      <c r="I192" s="7" t="inlineStr">
+        <is>
+          <t>1,369</t>
+        </is>
+      </c>
+      <c r="J192" s="7" t="inlineStr">
+        <is>
+          <t>1,339</t>
+        </is>
+      </c>
+      <c r="K192" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="5" t="inlineStr">
+        <is>
+          <t>432386884</t>
+        </is>
+      </c>
+      <c r="B193" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ხარება</t>
+        </is>
+      </c>
+      <c r="C193" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D193" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E193" s="5" t="inlineStr">
+        <is>
+          <t>14,788</t>
+        </is>
+      </c>
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t>135.9%</t>
+        </is>
+      </c>
+      <c r="G193" s="5" t="inlineStr">
+        <is>
+          <t>2,204</t>
+        </is>
+      </c>
+      <c r="H193" s="5" t="inlineStr">
+        <is>
+          <t>14.9%</t>
+        </is>
+      </c>
+      <c r="I193" s="5" t="inlineStr">
+        <is>
+          <t>1,719</t>
+        </is>
+      </c>
+      <c r="J193" s="5" t="inlineStr">
+        <is>
+          <t>5,789</t>
+        </is>
+      </c>
+      <c r="K193" s="5" t="inlineStr">
+        <is>
+          <t>1,550</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="7" t="inlineStr">
+        <is>
+          <t>445480729</t>
+        </is>
+      </c>
+      <c r="B194" s="8" t="inlineStr">
+        <is>
+          <t>შპს მაკი</t>
+        </is>
+      </c>
+      <c r="C194" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D194" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E194" s="7" t="inlineStr">
+        <is>
+          <t>15,054</t>
+        </is>
+      </c>
+      <c r="F194" s="7" t="inlineStr">
+        <is>
+          <t>22.0%</t>
+        </is>
+      </c>
+      <c r="G194" s="7" t="inlineStr">
+        <is>
+          <t>1,203</t>
+        </is>
+      </c>
+      <c r="H194" s="7" t="inlineStr">
+        <is>
+          <t>8.0%</t>
+        </is>
+      </c>
+      <c r="I194" s="7" t="inlineStr">
+        <is>
+          <t>831</t>
+        </is>
+      </c>
+      <c r="J194" s="7" t="inlineStr">
+        <is>
+          <t>4,774</t>
+        </is>
+      </c>
+      <c r="K194" s="7" t="inlineStr">
+        <is>
+          <t>4,427</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="5" t="inlineStr">
+        <is>
+          <t>405003151</t>
+        </is>
+      </c>
+      <c r="B195" s="6" t="inlineStr">
+        <is>
+          <t>შპს აგავა</t>
+        </is>
+      </c>
+      <c r="C195" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D195" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E195" s="5" t="inlineStr">
+        <is>
+          <t>15,931</t>
+        </is>
+      </c>
+      <c r="F195" s="5" t="inlineStr">
+        <is>
+          <t>27.0%</t>
+        </is>
+      </c>
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t>1,719</t>
+        </is>
+      </c>
+      <c r="H195" s="5" t="inlineStr">
+        <is>
+          <t>10.8%</t>
+        </is>
+      </c>
+      <c r="I195" s="5" t="inlineStr">
+        <is>
+          <t>1,205</t>
+        </is>
+      </c>
+      <c r="J195" s="5" t="inlineStr">
+        <is>
+          <t>5,941</t>
+        </is>
+      </c>
+      <c r="K195" s="5" t="inlineStr">
+        <is>
+          <t>3,616</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="7" t="inlineStr">
+        <is>
+          <t>405095043</t>
+        </is>
+      </c>
+      <c r="B196" s="8" t="inlineStr">
+        <is>
+          <t>სს დეგუსტო ინტერნეიშენალ</t>
+        </is>
+      </c>
+      <c r="C196" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D196" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E196" s="7" t="inlineStr">
+        <is>
+          <t>17,207</t>
+        </is>
+      </c>
+      <c r="F196" s="7" t="inlineStr">
+        <is>
+          <t>18.5%</t>
+        </is>
+      </c>
+      <c r="G196" s="7" t="inlineStr">
+        <is>
+          <t>493</t>
+        </is>
+      </c>
+      <c r="H196" s="7" t="inlineStr">
+        <is>
+          <t>2.9%</t>
+        </is>
+      </c>
+      <c r="I196" s="7" t="inlineStr">
+        <is>
+          <t>-1,230</t>
+        </is>
+      </c>
+      <c r="J196" s="7" t="inlineStr">
+        <is>
+          <t>9,123</t>
+        </is>
+      </c>
+      <c r="K196" s="7" t="inlineStr">
+        <is>
+          <t>-9,630</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="5" t="inlineStr">
+        <is>
+          <t>405267937</t>
+        </is>
+      </c>
+      <c r="B197" s="6" t="inlineStr">
+        <is>
+          <t>შპს სკა ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C197" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D197" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E197" s="5" t="inlineStr">
+        <is>
+          <t>20,294</t>
+        </is>
+      </c>
+      <c r="F197" s="5" t="inlineStr">
+        <is>
+          <t>2.0%</t>
+        </is>
+      </c>
+      <c r="G197" s="5" t="inlineStr">
+        <is>
+          <t>862</t>
+        </is>
+      </c>
+      <c r="H197" s="5" t="inlineStr">
+        <is>
+          <t>4.2%</t>
+        </is>
+      </c>
+      <c r="I197" s="5" t="inlineStr">
+        <is>
+          <t>-1,776</t>
+        </is>
+      </c>
+      <c r="J197" s="5" t="inlineStr">
+        <is>
+          <t>5,153</t>
+        </is>
+      </c>
+      <c r="K197" s="5" t="inlineStr">
+        <is>
+          <t>-1,690</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="7" t="inlineStr">
+        <is>
+          <t>402015724</t>
+        </is>
+      </c>
+      <c r="B198" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მასტერ ფუდი</t>
+        </is>
+      </c>
+      <c r="C198" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D198" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E198" s="7" t="inlineStr">
+        <is>
+          <t>20,853</t>
+        </is>
+      </c>
+      <c r="F198" s="7" t="inlineStr">
+        <is>
+          <t>13.4%</t>
+        </is>
+      </c>
+      <c r="G198" s="7" t="inlineStr">
+        <is>
+          <t>2,629</t>
+        </is>
+      </c>
+      <c r="H198" s="7" t="inlineStr">
+        <is>
+          <t>12.6%</t>
+        </is>
+      </c>
+      <c r="I198" s="7" t="inlineStr">
+        <is>
+          <t>2,200</t>
+        </is>
+      </c>
+      <c r="J198" s="7" t="inlineStr">
+        <is>
+          <t>3,791</t>
+        </is>
+      </c>
+      <c r="K198" s="7" t="inlineStr">
+        <is>
+          <t>2,685</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="5" t="inlineStr">
+        <is>
+          <t>203843396</t>
+        </is>
+      </c>
+      <c r="B199" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯი-ემ-თი მთაწმინდა</t>
+        </is>
+      </c>
+      <c r="C199" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D199" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t>24,910</t>
+        </is>
+      </c>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t>25.5%</t>
+        </is>
+      </c>
+      <c r="G199" s="5" t="inlineStr">
+        <is>
+          <t>1,383</t>
+        </is>
+      </c>
+      <c r="H199" s="5" t="inlineStr">
+        <is>
+          <t>5.6%</t>
+        </is>
+      </c>
+      <c r="I199" s="5" t="inlineStr">
+        <is>
+          <t>-4,688</t>
+        </is>
+      </c>
+      <c r="J199" s="5" t="inlineStr">
+        <is>
+          <t>31,335</t>
+        </is>
+      </c>
+      <c r="K199" s="5" t="inlineStr">
+        <is>
+          <t>-57,581</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="7" t="inlineStr">
+        <is>
+          <t>405269392</t>
+        </is>
+      </c>
+      <c r="B200" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს  მოკო</t>
+        </is>
+      </c>
+      <c r="C200" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D200" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E200" s="7" t="inlineStr">
+        <is>
+          <t>24,951</t>
+        </is>
+      </c>
+      <c r="F200" s="7" t="inlineStr">
+        <is>
+          <t>27.0%</t>
+        </is>
+      </c>
+      <c r="G200" s="7" t="inlineStr">
+        <is>
+          <t>6,750</t>
+        </is>
+      </c>
+      <c r="H200" s="7" t="inlineStr">
+        <is>
+          <t>27.1%</t>
+        </is>
+      </c>
+      <c r="I200" s="7" t="inlineStr">
+        <is>
+          <t>5,124</t>
+        </is>
+      </c>
+      <c r="J200" s="7" t="inlineStr">
+        <is>
+          <t>13,213</t>
+        </is>
+      </c>
+      <c r="K200" s="7" t="inlineStr">
+        <is>
+          <t>12,876</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="5" t="inlineStr">
+        <is>
+          <t>445565656</t>
+        </is>
+      </c>
+      <c r="B201" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ეს ფი ბარ ისთ</t>
+        </is>
+      </c>
+      <c r="C201" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D201" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t>24,982</t>
+        </is>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t>0.1%</t>
+        </is>
+      </c>
+      <c r="G201" s="5" t="inlineStr">
+        <is>
+          <t>1,133</t>
+        </is>
+      </c>
+      <c r="H201" s="5" t="inlineStr">
+        <is>
+          <t>4.5%</t>
+        </is>
+      </c>
+      <c r="I201" s="5" t="inlineStr">
+        <is>
+          <t>-284</t>
+        </is>
+      </c>
+      <c r="J201" s="5" t="inlineStr">
+        <is>
+          <t>10,857</t>
+        </is>
+      </c>
+      <c r="K201" s="5" t="inlineStr">
+        <is>
+          <t>9,321</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="7" t="inlineStr">
+        <is>
+          <t>204549792</t>
+        </is>
+      </c>
+      <c r="B202" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ანტრე 2008</t>
+        </is>
+      </c>
+      <c r="C202" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D202" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E202" s="7" t="inlineStr">
+        <is>
+          <t>29,175</t>
+        </is>
+      </c>
+      <c r="F202" s="7" t="inlineStr">
+        <is>
+          <t>14.0%</t>
+        </is>
+      </c>
+      <c r="G202" s="7" t="inlineStr">
+        <is>
+          <t>3,305</t>
+        </is>
+      </c>
+      <c r="H202" s="7" t="inlineStr">
+        <is>
+          <t>11.3%</t>
+        </is>
+      </c>
+      <c r="I202" s="7" t="inlineStr">
+        <is>
+          <t>1,759</t>
+        </is>
+      </c>
+      <c r="J202" s="7" t="inlineStr">
+        <is>
+          <t>10,479</t>
+        </is>
+      </c>
+      <c r="K202" s="7" t="inlineStr">
+        <is>
+          <t>3,732</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="5" t="inlineStr">
+        <is>
+          <t>205073016</t>
+        </is>
+      </c>
+      <c r="B203" s="6" t="inlineStr">
+        <is>
+          <t>შპს სასტუმროებისა და რესტორნების მენეჯმენტ ჯგუფი -ემ|გრუპ</t>
+        </is>
+      </c>
+      <c r="C203" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D203" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E203" s="5" t="inlineStr">
+        <is>
+          <t>30,107</t>
+        </is>
+      </c>
+      <c r="F203" s="5" t="inlineStr">
+        <is>
+          <t>-6.3%</t>
+        </is>
+      </c>
+      <c r="G203" s="5" t="inlineStr">
+        <is>
+          <t>930</t>
+        </is>
+      </c>
+      <c r="H203" s="5" t="inlineStr">
+        <is>
+          <t>3.1%</t>
+        </is>
+      </c>
+      <c r="I203" s="5" t="inlineStr">
+        <is>
+          <t>1,803</t>
+        </is>
+      </c>
+      <c r="J203" s="5" t="inlineStr">
+        <is>
+          <t>14,858</t>
+        </is>
+      </c>
+      <c r="K203" s="5" t="inlineStr">
+        <is>
+          <t>12,868</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="7" t="inlineStr">
+        <is>
+          <t>404482537</t>
+        </is>
+      </c>
+      <c r="B204" s="8" t="inlineStr">
+        <is>
+          <t>შპს სახელმწიფო კვებითი უზრუნველყოფა</t>
+        </is>
+      </c>
+      <c r="C204" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D204" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E204" s="7" t="inlineStr">
+        <is>
+          <t>62,322</t>
+        </is>
+      </c>
+      <c r="F204" s="7" t="inlineStr">
+        <is>
+          <t>8.9%</t>
+        </is>
+      </c>
+      <c r="G204" s="7" t="inlineStr">
+        <is>
+          <t>8,075</t>
+        </is>
+      </c>
+      <c r="H204" s="7" t="inlineStr">
+        <is>
+          <t>13.0%</t>
+        </is>
+      </c>
+      <c r="I204" s="7" t="inlineStr">
+        <is>
+          <t>8,575</t>
+        </is>
+      </c>
+      <c r="J204" s="7" t="inlineStr">
+        <is>
+          <t>17,773</t>
+        </is>
+      </c>
+      <c r="K204" s="7" t="inlineStr">
+        <is>
+          <t>15,768</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="5" t="inlineStr">
+        <is>
+          <t>205273498</t>
+        </is>
+      </c>
+      <c r="B205" s="6" t="inlineStr">
+        <is>
+          <t>შპს არბო 2009</t>
+        </is>
+      </c>
+      <c r="C205" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D205" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E205" s="5" t="inlineStr">
+        <is>
+          <t>65,390</t>
+        </is>
+      </c>
+      <c r="F205" s="5" t="inlineStr">
+        <is>
+          <t>19.2%</t>
+        </is>
+      </c>
+      <c r="G205" s="5" t="inlineStr">
+        <is>
+          <t>7,579</t>
+        </is>
+      </c>
+      <c r="H205" s="5" t="inlineStr">
+        <is>
+          <t>11.6%</t>
+        </is>
+      </c>
+      <c r="I205" s="5" t="inlineStr">
+        <is>
+          <t>6,900</t>
+        </is>
+      </c>
+      <c r="J205" s="5" t="inlineStr">
+        <is>
+          <t>25,782</t>
+        </is>
+      </c>
+      <c r="K205" s="5" t="inlineStr">
+        <is>
+          <t>21,855</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="7" t="inlineStr">
+        <is>
+          <t>405404076</t>
+        </is>
+      </c>
+      <c r="B206" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვ-ჯეო რესტორნები</t>
+        </is>
+      </c>
+      <c r="C206" s="7" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D206" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E206" s="7" t="inlineStr">
+        <is>
+          <t>79,093</t>
+        </is>
+      </c>
+      <c r="F206" s="7" t="inlineStr">
+        <is>
+          <t>125.4%</t>
+        </is>
+      </c>
+      <c r="G206" s="7" t="inlineStr">
+        <is>
+          <t>10,062</t>
+        </is>
+      </c>
+      <c r="H206" s="7" t="inlineStr">
+        <is>
+          <t>12.7%</t>
+        </is>
+      </c>
+      <c r="I206" s="7" t="inlineStr">
+        <is>
+          <t>2,975</t>
+        </is>
+      </c>
+      <c r="J206" s="7" t="inlineStr">
+        <is>
+          <t>46,016</t>
+        </is>
+      </c>
+      <c r="K206" s="7" t="inlineStr">
+        <is>
+          <t>3,685</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="5" t="inlineStr">
+        <is>
           <t>204909180</t>
         </is>
       </c>
-      <c r="B97" s="6" t="inlineStr">
+      <c r="B207" s="6" t="inlineStr">
         <is>
           <t>შპს თ და კ რესტორნები</t>
         </is>
       </c>
-      <c r="C97" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E97" s="5" t="inlineStr">
+      <c r="C207" s="5" t="inlineStr">
+        <is>
+          <t>Restaurants &amp; QSR</t>
+        </is>
+      </c>
+      <c r="D207" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E207" s="5" t="inlineStr">
         <is>
           <t>284,419</t>
         </is>
       </c>
-      <c r="F97" s="5" t="inlineStr">
+      <c r="F207" s="5" t="inlineStr">
         <is>
           <t>16.9%</t>
         </is>
       </c>
-      <c r="G97" s="5" t="inlineStr">
+      <c r="G207" s="5" t="inlineStr">
         <is>
           <t>50,346</t>
         </is>
       </c>
-      <c r="H97" s="5" t="inlineStr">
+      <c r="H207" s="5" t="inlineStr">
         <is>
           <t>17.7%</t>
         </is>
       </c>
-      <c r="I97" s="5" t="inlineStr">
+      <c r="I207" s="5" t="inlineStr">
         <is>
           <t>31,155</t>
         </is>
       </c>
-      <c r="J97" s="5" t="inlineStr">
+      <c r="J207" s="5" t="inlineStr">
         <is>
           <t>224,622</t>
         </is>
       </c>
-      <c r="K97" s="5" t="inlineStr">
+      <c r="K207" s="5" t="inlineStr">
         <is>
           <t>142,921</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>