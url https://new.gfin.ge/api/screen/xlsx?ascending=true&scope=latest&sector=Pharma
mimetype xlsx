--- v0 (2026-07-29)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K66"/>
+  <dimension ref="A1:K155"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>62 matches · latest filings · money in GEL thousands</t>
+          <t>151 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -627,3397 +627,8280 @@
           <t>0</t>
         </is>
       </c>
       <c r="H5" s="5" t="n">
         <v/>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>340</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>417879969</t>
+          <t>404505941</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ნიუ ფარმა NEW PHARMA</t>
+          <t>⚠ შპს ფარმექსიმი</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>-100.0%</t>
         </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>-262</t>
-[...5 lines deleted...]
-        </is>
+          <t>-38</t>
+        </is>
+      </c>
+      <c r="H6" s="7" t="n">
+        <v/>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>-258</t>
+          <t>-55</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>19,188</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>-780</t>
+          <t>18,868</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>249264996</t>
+          <t>405289147</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>შპს ივერიაფარმა</t>
+          <t>⚠ შპს რენომედ ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>1664.3%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>-365</t>
-[...5 lines deleted...]
-        </is>
+          <t>-270</t>
+        </is>
+      </c>
+      <c r="H7" s="5" t="n">
+        <v/>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>-358</t>
+          <t>-3,505</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>2,431</t>
+          <t>7,959</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>1,130</t>
+          <t>7,959</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>202463510</t>
+          <t>412740565</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰელიოს ფარმა</t>
+          <t>⚠ შპს ქემიკალ ინდუსტრი</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>-81.4%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>250</t>
-[...5 lines deleted...]
-        </is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="H8" s="7" t="n">
+        <v/>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>389</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>12,311</t>
+          <t>3,946</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>12,219</t>
+          <t>1,522</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>206344730</t>
+          <t>415096078</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>შპს მედ ფარმასი გრუპი</t>
+          <t>შპს ზი ფორთრეს გრუფ ქომფანი</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>1,185</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>-19.6%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>-11</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H9" s="5" t="n">
+        <v/>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>0</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>1,692</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>-1,960</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>211355503</t>
+          <t>417879969</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მედიმექსი</t>
+          <t>⚠ შპს ნიუ ფარმა NEW PHARMA</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>1,299</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>-35.1%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>470</t>
+          <t>-262</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>36.2%</t>
+          <t>-29677.7%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>8,771</t>
+          <t>-258</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>11,459</t>
+          <t>83</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>11,218</t>
+          <t>-780</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>401963416</t>
+          <t>405231912</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სანდო ფარმა</t>
+          <t>⚠ შპს ნიუ მედი</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>1,341</t>
+          <t>193</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>-72.8%</t>
+          <t>-91.6%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>-369</t>
+          <t>-138</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>-27.5%</t>
+          <t>-71.5%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>-369</t>
+          <t>-141</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>684</t>
+          <t>918</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>-157</t>
+          <t>912</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>415091135</t>
+          <t>201950273</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გრასსე ფარმა ჯორჯია</t>
+          <t>⚠ შპს გამა</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2021</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>1,400</t>
+          <t>314</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>-75.5%</t>
+          <t>-34.0%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>-102</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>-32.6%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>-1,209</t>
+          <t>-143</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>16,340</t>
+          <t>914</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>16,023</t>
+          <t>739</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>205286055</t>
+          <t>404420649</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ანშენ ფარმა</t>
+          <t>შპს  Weekend</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>1,830</t>
+          <t>345</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>-93.3%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>35</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>33.4%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>35</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>2,712</t>
+          <t>12,275</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>2,712</t>
+          <t>8,094</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>205291398</t>
+          <t>249264996</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მაქსფარმა</t>
+          <t>შპს ივერიაფარმა</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>1,840</t>
+          <t>395</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>-28.2%</t>
+          <t>1664.3%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>-270</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>-68.4%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>-358</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>2,431</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>1,130</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>401998549</t>
+          <t>405015353</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეო - ფარმა</t>
+          <t>⚠ შპს ბრიტანულ-ქართული საწარმო ევრომედიკალი</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>2,385</t>
+          <t>594</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>-50.5%</t>
+          <t>-76.5%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>-78</t>
+          <t>-323</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>-54.4%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>-164</t>
+          <t>-64</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>822</t>
+          <t>8,458</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>1,115</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>445542146</t>
+          <t>405347414</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფარმა სესი+</t>
+          <t>შპს ავალენზ</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>2,577</t>
+          <t>637</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>114.8%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>44</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>-698</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>2,292</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>-4,087</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>404987378</t>
+          <t>202463510</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს ვორლდ ფარმა</t>
+          <t>შპს ჰელიოს ფარმა</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>2,701</t>
+          <t>645</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>-40.1%</t>
+          <t>-81.4%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>-158</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>-24.5%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>72</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>4,790</t>
+          <t>12,311</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>2,499</t>
+          <t>12,219</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>202294908</t>
+          <t>412708716</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ემ ფარმა</t>
+          <t>⚠ შპს მედი-ჰელს</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>3,456</t>
+          <t>734</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-25.1%</t>
+          <t>-78.5%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>-435</t>
+          <t>-465</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>-63.3%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>-656</t>
+          <t>-490</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>2,159</t>
+          <t>2,629</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>1,689</t>
+          <t>1,402</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>404405121</t>
+          <t>415098655</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს SIAPHARM</t>
+          <t>⚠ შპს დეილაით ქომფანი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>3,865</t>
+          <t>967</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>-52.5%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>360</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>37.2%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>360</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>1,725</t>
+          <t>3,199</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>1,878</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>404428874</t>
+          <t>205081365</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს Linema Pharm</t>
+          <t>შპს ვიტ ჯორჯია ფარმი</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>3,886</t>
+          <t>1,023</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>139.8%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>1,206</t>
+          <t>143</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>31.0%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>1,206</t>
+          <t>131</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>7,460</t>
+          <t>1,231</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>6,385</t>
+          <t>516</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>205005821</t>
+          <t>206344730</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს თეგა ფარმა</t>
+          <t>შპს მედ ფარმასი გრუპი</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>3,893</t>
+          <t>1,185</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>-26.7%</t>
+          <t>-19.6%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>-11</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>-48</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>892</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>672</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>405125001</t>
+          <t>406171663</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს ალტა ფარმა</t>
+          <t>შპს ფიფ კომპანია</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>3,914</t>
+          <t>1,276</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>-57.5%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>1,504</t>
+          <t>-198</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>38.4%</t>
+          <t>-15.5%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>1,186</t>
+          <t>-309</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>3,952</t>
+          <t>3,363</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>3,767</t>
+          <t>-1,587</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>418470381</t>
+          <t>211355503</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს საქართველოს ფარმაცევტული კომპანია</t>
+          <t>⚠ შპს მედიმექსი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>4,089</t>
+          <t>1,299</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>-35.1%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>318</t>
+          <t>470</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>36.2%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>318</t>
+          <t>8,771</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>2,147</t>
+          <t>11,459</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>1,021</t>
+          <t>11,218</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>440397606</t>
+          <t>401963416</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს კროკუს ფარმა</t>
+          <t>⚠ შპს სანდო ფარმა</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>4,156</t>
+          <t>1,341</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>60.2%</t>
+          <t>-72.8%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>1,409</t>
+          <t>-307</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>33.9%</t>
+          <t>-22.9%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>1,273</t>
+          <t>-369</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>3,316</t>
+          <t>684</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>2,514</t>
+          <t>-157</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>202230157</t>
+          <t>415091135</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სახალხო აფთიაქი</t>
+          <t>⚠ შპს გრასსე ფარმა ჯორჯია</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>4,171</t>
+          <t>1,400</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>-45.4%</t>
+          <t>-75.5%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>-195</t>
+          <t>36</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>-183</t>
+          <t>-1,209</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>1,276</t>
+          <t>16,340</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>-10,477</t>
+          <t>16,023</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>445436163</t>
+          <t>205222285</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს ემ ფარმა</t>
+          <t>შპს სისხლის ბანკი</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>4,216</t>
+          <t>1,413</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>-55.1%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>104</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>-33</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>322</t>
+          <t>1,925</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>1,842</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>202191797</t>
+          <t>405427916</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს მედფარმა პლუსი</t>
+          <t>შპს ელელგრუპი</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>4,916</t>
+          <t>1,524</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>-10.3%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>1,123</t>
+          <t>368</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>22.8%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>313</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>7,016</t>
+          <t>1,989</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>4,544</t>
+          <t>1,358</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>405187827</t>
+          <t>416306376</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს ნ-ფარმა</t>
+          <t>შპს ჯეო მედი</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>5,179</t>
+          <t>1,641</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>27.3%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>1,245</t>
+          <t>758</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>24.0%</t>
+          <t>46.2%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>1,082</t>
+          <t>430</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>5,603</t>
+          <t>795</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>4,030</t>
+          <t>660</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>405368203</t>
+          <t>425362733</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ფარმაჰაბი</t>
+          <t>შპს ენეს ჯორჯია</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>5,471</t>
+          <t>1,670</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>158.9%</t>
+          <t>-29.5%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>1,030</t>
+          <t>193</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>18.8%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>1,085</t>
+          <t>139</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>2,058</t>
+          <t>3,292</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>1,783</t>
+          <t>3,008</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>415099690</t>
+          <t>411322162</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯი-ი-ეს-ეი ფარმაცევტიკალს</t>
+          <t>შპს  ფულფარმი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>5,654</t>
+          <t>1,729</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>-52.7%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>2,722</t>
+          <t>140</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>48.1%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>2,621</t>
+          <t>137</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>13,512</t>
+          <t>347</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>11,698</t>
+          <t>107</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>416313493</t>
+          <t>400155292</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს  არტ ფარმა</t>
+          <t>შპს მედ თრეიდერი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>6,223</t>
+          <t>1,732</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>-23.4%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>1,954</t>
+          <t>23</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>31.4%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>1,956</t>
+          <t>-20</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>13,710</t>
+          <t>2,009</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>11,364</t>
+          <t>745</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>200267549</t>
+          <t>205286055</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯიენჯი ფარმა</t>
+          <t>⚠ შპს ანშენ ფარმა</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>6,249</t>
+          <t>1,830</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>-15.9%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>611</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>33.4%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>520</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>1,368</t>
+          <t>2,712</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>2,712</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>404542189</t>
+          <t>205291398</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს ფარმა სთორი</t>
+          <t>⚠ შპს მაქსფარმა</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>6,273</t>
+          <t>1,840</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>-28.2%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>-61</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>-67</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>5,944</t>
+          <t>202</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>3,172</t>
+          <t>-26</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>405104630</t>
+          <t>405208671</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს  საფ ფარმა</t>
+          <t>შპს ესბისი გლობალ</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>6,369</t>
+          <t>2,106</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>1,435</t>
+          <t>536</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>25.4%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>1,464</t>
+          <t>507</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>5,282</t>
+          <t>1,410</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>2,679</t>
+          <t>1,006</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>404411784</t>
+          <t>216297950</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს Europharma Georgia ევროფარმა ჯორჯია</t>
+          <t>კს კალანდაძე</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>6,410</t>
+          <t>2,312</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>-125</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>643</t>
+          <t>-149</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>5,076</t>
+          <t>607</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>3,121</t>
+          <t>302</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>415102490</t>
+          <t>401998549</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს გოლდ ფარმა</t>
+          <t>⚠ შპს ჯეო - ფარმა</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>6,513</t>
+          <t>2,385</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>-19.1%</t>
+          <t>-50.5%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>2,525</t>
+          <t>-78</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>38.8%</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>3,938</t>
+          <t>-164</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>48,526</t>
+          <t>822</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>26,531</t>
+          <t>-50</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>404890445</t>
+          <t>427717250</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს ფარმანეტი</t>
+          <t>⚠ შპს G.G</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>6,688</t>
+          <t>2,511</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>26.6%</t>
+          <t>-27.8%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>80</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>162</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>2,296</t>
+          <t>247</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>1,095</t>
+          <t>103</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>405096541</t>
+          <t>445542146</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯიემთი ფარმა</t>
+          <t>⚠ შპს ფარმა სესი+</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>7,232</t>
+          <t>2,577</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>81.2%</t>
+          <t>-5.0%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>2,283</t>
+          <t>-17</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>31.6%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>2,129</t>
+          <t>-38</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>7,948</t>
+          <t>712</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>7,450</t>
+          <t>350</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>405119893</t>
+          <t>446960245</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს იბერიფარმა +</t>
+          <t>შპს გოლდ ფარმი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>7,246</t>
+          <t>2,634</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>-778</t>
+          <t>176</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-778</t>
+          <t>303</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>1,587</t>
+          <t>958</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>-1,062</t>
+          <t>680</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>202460069</t>
+          <t>402082759</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ფარმაცევტიკალსი</t>
+          <t>შპს ორთოჯორჯია</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>7,865</t>
+          <t>2,676</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>18.9%</t>
+          <t>24.5%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>2,780</t>
+          <t>979</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>35.4%</t>
+          <t>36.6%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>2,642</t>
+          <t>955</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>7,940</t>
+          <t>3,110</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>7,877</t>
+          <t>2,940</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>439397902</t>
+          <t>404987378</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს  კავა ფარმა</t>
+          <t>შპს ვორლდ ფარმა</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>8,427</t>
+          <t>2,701</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>13.4%</t>
+          <t>-40.1%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>269</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>104</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>4,718</t>
+          <t>4,790</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>1,828</t>
+          <t>2,499</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>405115851</t>
+          <t>404435465</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ნეტ ფარმა საქართველო</t>
+          <t>შპს Prime line</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>8,724</t>
+          <t>2,814</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>46.1%</t>
+          <t>18.3%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>2,917</t>
+          <t>584</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>33.4%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>2,145</t>
+          <t>527</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>3,748</t>
+          <t>4,234</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>1,879</t>
+          <t>3,725</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>201951094</t>
+          <t>404379793</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>სს კომპანია მედინსერვი</t>
+          <t>შპს ეიჩ ბი-ჯორჯია</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>8,753</t>
+          <t>2,844</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>-39.5%</t>
+          <t>20.9%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>1,538</t>
+          <t>1,136</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>17.6%</t>
+          <t>39.9%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>1,013</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>20,496</t>
+          <t>2,863</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>19,674</t>
+          <t>2,026</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>400314067</t>
+          <t>406204290</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს  ფორტრეს ფარმასიუტიკალ თრეიდინგ</t>
+          <t>⚠ შპს ერმედ ჯორჯია</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>10,551</t>
+          <t>2,867</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>-45.9%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>-8</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>-582</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>9,097</t>
+          <t>1,277</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>-5,826</t>
+          <t>-459</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>202161640</t>
+          <t>412771111</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰუმან დიაგნოსტიკ ჯორჯია</t>
+          <t>შპს მილანა 2022</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>13,112</t>
+          <t>2,943</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>-55.8%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>1,548</t>
+          <t>1,658</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>11.8%</t>
+          <t>56.4%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>1,761</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>17,870</t>
+          <t>2,686</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>15,298</t>
+          <t>2,286</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>417887139</t>
+          <t>426531693</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს ნიუ ფარმა</t>
+          <t>შპს ალფაფარმ</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>14,604</t>
+          <t>2,960</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>-33.2%</t>
+          <t>-15.1%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>1,018</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>34.4%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>-1,220</t>
+          <t>858</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>9,662</t>
+          <t>2,342</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>3,450</t>
+          <t>1,950</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>404865286</t>
+          <t>412718769</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს თბილისი მედიკ</t>
+          <t>შპს მედინიუსი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>14,805</t>
+          <t>3,077</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>-12.7%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>335</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>-2,194</t>
+          <t>274</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>18,684</t>
+          <t>3,547</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>14,193</t>
+          <t>3,279</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>405029295</t>
+          <t>404578051</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>შპს დენკ ფარმა კავკასია</t>
+          <t>შპს ტრეზორი</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>22,058</t>
+          <t>3,202</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>134.9%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>2,363</t>
+          <t>1,040</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>32.5%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>1,408</t>
+          <t>825</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>13,150</t>
+          <t>1,528</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>4,630</t>
+          <t>812</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>404896715</t>
+          <t>400159314</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს SmartPharm</t>
+          <t>შპს თაიმფარმი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>36,614</t>
+          <t>3,269</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>-44.6%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>1,987</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>1,902</t>
+          <t>-35</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>16,563</t>
+          <t>448</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>13,080</t>
+          <t>418</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>211357841</t>
+          <t>405146104</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს ივერმედი</t>
+          <t>შპს ეკო რესურს ნატტექ</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>45,937</t>
+          <t>3,276</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>-6.5%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>-1,095</t>
+          <t>576</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>17.6%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>-993</t>
+          <t>415</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>38,914</t>
+          <t>3,761</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>30,843</t>
+          <t>2,421</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>202059725</t>
+          <t>402049476</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს მოწინავე სამედიცინო ტექნოლოგიები და სერვისი</t>
+          <t>შპს ნექსტრა გრუპი</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>50,081</t>
+          <t>3,387</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>62.9%</t>
+          <t>33.6%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>4,298</t>
+          <t>-119</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>3,602</t>
+          <t>-127</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>42,468</t>
+          <t>3,186</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>32,646</t>
+          <t>2,913</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>205199033</t>
+          <t>406028864</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფარმაცევტული სახლი +</t>
+          <t>შპს აგროვეტსერვისი +</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>61,646</t>
+          <t>3,422</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>-3.6%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>-11,672</t>
+          <t>835</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>24.4%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>-11,243</t>
+          <t>627</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>66,479</t>
+          <t>1,975</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>-17,269</t>
+          <t>1,730</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>208216107</t>
+          <t>202294908</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს ავერსი-რაციონალი</t>
+          <t>⚠ შპს ემ ფარმა</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>63,771</t>
+          <t>3,456</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>-25.1%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>11,367</t>
+          <t>-435</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>17.8%</t>
+          <t>-12.6%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>10,465</t>
+          <t>-656</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>54,162</t>
+          <t>2,159</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>26,494</t>
+          <t>1,689</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>400310622</t>
+          <t>416317391</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს სიაიეს ფარმა</t>
+          <t>⚠ შპს მაიამედი</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>65,941</t>
+          <t>3,535</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>36.7%</t>
+          <t>-14.2%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>34,062</t>
+          <t>235</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>51.7%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>33,250</t>
+          <t>166</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>52,823</t>
+          <t>4,540</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>32,757</t>
+          <t>2,879</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>405175206</t>
+          <t>405098415</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს  ბერლინ-ჰემი/ა. მენარინი დისთრიბუშენ ჯორჯია</t>
+          <t>⚠ სს ჰუმანითი ჯორჯია</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>72,981</t>
+          <t>3,553</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>44.5%</t>
+          <t>108.7%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>2,619</t>
+          <t>-3,480</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>-97.9%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>1,834</t>
+          <t>-8,998</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>15,790</t>
+          <t>27,606</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>10,016</t>
+          <t>-7,290</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>202242199</t>
+          <t>406339859</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს გლობალფარმი</t>
+          <t>შპს ფიფ კო. ლტდ</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>74,077</t>
+          <t>3,614</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>79.2%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>12,124</t>
+          <t>32</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>5,301</t>
+          <t>-13</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>188,074</t>
+          <t>3,245</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>37,499</t>
+          <t>-166</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>445472667</t>
+          <t>202250893</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს ალიუდ იუნიტას ჯორჯია</t>
+          <t>შპს პანაცეა</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>76,750</t>
+          <t>3,615</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>31.8%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>15,715</t>
+          <t>165</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>20.5%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>179</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>38,742</t>
+          <t>3,213</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>-79,650</t>
+          <t>2,659</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>404558965</t>
+          <t>415099985</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს ფარმედ</t>
+          <t>შპს მედექს</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>79,521</t>
+          <t>3,810</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>37.1%</t>
+          <t>-23.3%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>24,750</t>
+          <t>1,487</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>31.1%</t>
+          <t>39.0%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>25,184</t>
+          <t>1,538</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>90,365</t>
+          <t>3,095</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>77,513</t>
+          <t>711</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>204927909</t>
+          <t>404405121</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს იმპექსფარმი</t>
+          <t>⚠ შპს SIAPHARM</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>110,181</t>
+          <t>3,865</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>-15.0%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>6,960</t>
+          <t>478</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>12.4%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>2,894</t>
+          <t>157</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>93,557</t>
+          <t>1,725</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>60,304</t>
+          <t>368</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>400184910</t>
+          <t>404428874</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს  ვიტამინი 2017</t>
+          <t>⚠ შპს Linema Pharm</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>119,573</t>
+          <t>3,886</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>139.8%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>3,341</t>
+          <t>1,251</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>32.2%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>3,260</t>
+          <t>1,206</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>16,740</t>
+          <t>7,460</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>15,588</t>
+          <t>6,385</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>211385268</t>
+          <t>205005821</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი-ემ-პი</t>
+          <t>⚠ შპს თეგა ფარმა</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>184,906</t>
+          <t>3,893</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>41.4%</t>
+          <t>-26.7%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>62,063</t>
+          <t>67</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>33.6%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>59,308</t>
+          <t>16</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>263,052</t>
+          <t>597</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>247,667</t>
+          <t>550</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>400354727</t>
+          <t>400130050</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს შოთაფარმ</t>
+          <t>შპს ლუქსმედ</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>327,423</t>
+          <t>3,904</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>157.3%</t>
+          <t>-11.4%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>156,914</t>
+          <t>613</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>47.9%</t>
+          <t>15.7%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>156,914</t>
+          <t>553</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>347,417</t>
+          <t>2,382</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>211,992</t>
+          <t>2,346</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>400354629</t>
+          <t>405125001</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს აბულფარმ</t>
+          <t>შპს ალტა ფარმა</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>341,277</t>
+          <t>3,914</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>154.2%</t>
+          <t>13.3%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>179,946</t>
+          <t>1,504</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>52.7%</t>
+          <t>38.4%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>179,946</t>
+          <t>1,186</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>372,866</t>
+          <t>3,952</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>237,371</t>
+          <t>3,767</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>202203123</t>
+          <t>418470381</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს პსპ ფარმა</t>
+          <t>⚠ შპს საქართველოს ფარმაცევტული კომპანია</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>845,163</t>
+          <t>4,089</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>-3.8%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>57,112</t>
+          <t>318</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>28,984</t>
+          <t>318</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>667,004</t>
+          <t>2,147</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>324,235</t>
+          <t>1,021</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>201991229</t>
+          <t>440397606</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>სს გეფა</t>
+          <t>შპს კროკუს ფარმა</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Pharma</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>861,800</t>
+          <t>4,156</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>60.2%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>122,361</t>
+          <t>1,417</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>34.1%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>51,819</t>
+          <t>1,273</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>554,946</t>
+          <t>3,316</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>201,353</t>
+          <t>2,514</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
+          <t>202230157</t>
+        </is>
+      </c>
+      <c r="B66" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სახალხო აფთიაქი</t>
+        </is>
+      </c>
+      <c r="C66" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D66" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E66" s="7" t="inlineStr">
+        <is>
+          <t>4,171</t>
+        </is>
+      </c>
+      <c r="F66" s="7" t="inlineStr">
+        <is>
+          <t>-45.4%</t>
+        </is>
+      </c>
+      <c r="G66" s="7" t="inlineStr">
+        <is>
+          <t>284</t>
+        </is>
+      </c>
+      <c r="H66" s="7" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="I66" s="7" t="inlineStr">
+        <is>
+          <t>-183</t>
+        </is>
+      </c>
+      <c r="J66" s="7" t="inlineStr">
+        <is>
+          <t>1,276</t>
+        </is>
+      </c>
+      <c r="K66" s="7" t="inlineStr">
+        <is>
+          <t>-10,477</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="5" t="inlineStr">
+        <is>
+          <t>445527190</t>
+        </is>
+      </c>
+      <c r="B67" s="6" t="inlineStr">
+        <is>
+          <t>შპს გლუკოზა პს</t>
+        </is>
+      </c>
+      <c r="C67" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D67" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>4,187</t>
+        </is>
+      </c>
+      <c r="F67" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t>-419</t>
+        </is>
+      </c>
+      <c r="H67" s="5" t="inlineStr">
+        <is>
+          <t>-10.0%</t>
+        </is>
+      </c>
+      <c r="I67" s="5" t="inlineStr">
+        <is>
+          <t>-510</t>
+        </is>
+      </c>
+      <c r="J67" s="5" t="inlineStr">
+        <is>
+          <t>1,726</t>
+        </is>
+      </c>
+      <c r="K67" s="5" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="7" t="inlineStr">
+        <is>
+          <t>445436163</t>
+        </is>
+      </c>
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>შპს ემ ფარმა</t>
+        </is>
+      </c>
+      <c r="C68" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D68" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E68" s="7" t="inlineStr">
+        <is>
+          <t>4,216</t>
+        </is>
+      </c>
+      <c r="F68" s="7" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="G68" s="7" t="inlineStr">
+        <is>
+          <t>-47</t>
+        </is>
+      </c>
+      <c r="H68" s="7" t="inlineStr">
+        <is>
+          <t>-1.1%</t>
+        </is>
+      </c>
+      <c r="I68" s="7" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="J68" s="7" t="inlineStr">
+        <is>
+          <t>322</t>
+        </is>
+      </c>
+      <c r="K68" s="7" t="inlineStr">
+        <is>
+          <t>314</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="5" t="inlineStr">
+        <is>
+          <t>405424928</t>
+        </is>
+      </c>
+      <c r="B69" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს დოიჩე პროდუქტე</t>
+        </is>
+      </c>
+      <c r="C69" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D69" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>4,227</t>
+        </is>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t>-15.8%</t>
+        </is>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t>-1,290</t>
+        </is>
+      </c>
+      <c r="H69" s="5" t="inlineStr">
+        <is>
+          <t>-30.5%</t>
+        </is>
+      </c>
+      <c r="I69" s="5" t="inlineStr">
+        <is>
+          <t>-2,133</t>
+        </is>
+      </c>
+      <c r="J69" s="5" t="inlineStr">
+        <is>
+          <t>1,936</t>
+        </is>
+      </c>
+      <c r="K69" s="5" t="inlineStr">
+        <is>
+          <t>-1,688</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="7" t="inlineStr">
+        <is>
+          <t>406066769</t>
+        </is>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C70" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D70" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E70" s="7" t="inlineStr">
+        <is>
+          <t>4,518</t>
+        </is>
+      </c>
+      <c r="F70" s="7" t="inlineStr">
+        <is>
+          <t>-13.6%</t>
+        </is>
+      </c>
+      <c r="G70" s="7" t="inlineStr">
+        <is>
+          <t>687</t>
+        </is>
+      </c>
+      <c r="H70" s="7" t="inlineStr">
+        <is>
+          <t>15.2%</t>
+        </is>
+      </c>
+      <c r="I70" s="7" t="inlineStr">
+        <is>
+          <t>687</t>
+        </is>
+      </c>
+      <c r="J70" s="7" t="inlineStr">
+        <is>
+          <t>1,430</t>
+        </is>
+      </c>
+      <c r="K70" s="7" t="inlineStr">
+        <is>
+          <t>1,166</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="5" t="inlineStr">
+        <is>
+          <t>402066447</t>
+        </is>
+      </c>
+      <c r="B71" s="6" t="inlineStr">
+        <is>
+          <t>შპს მედპოლი</t>
+        </is>
+      </c>
+      <c r="C71" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D71" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>4,660</t>
+        </is>
+      </c>
+      <c r="F71" s="5" t="inlineStr">
+        <is>
+          <t>-6.0%</t>
+        </is>
+      </c>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t>-300</t>
+        </is>
+      </c>
+      <c r="H71" s="5" t="inlineStr">
+        <is>
+          <t>-6.4%</t>
+        </is>
+      </c>
+      <c r="I71" s="5" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J71" s="5" t="inlineStr">
+        <is>
+          <t>2,504</t>
+        </is>
+      </c>
+      <c r="K71" s="5" t="inlineStr">
+        <is>
+          <t>1,564</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="7" t="inlineStr">
+        <is>
+          <t>405232207</t>
+        </is>
+      </c>
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>შპს იუნაითედ კომპანი</t>
+        </is>
+      </c>
+      <c r="C72" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D72" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E72" s="7" t="inlineStr">
+        <is>
+          <t>4,724</t>
+        </is>
+      </c>
+      <c r="F72" s="7" t="inlineStr">
+        <is>
+          <t>0.5%</t>
+        </is>
+      </c>
+      <c r="G72" s="7" t="inlineStr">
+        <is>
+          <t>602</t>
+        </is>
+      </c>
+      <c r="H72" s="7" t="inlineStr">
+        <is>
+          <t>12.7%</t>
+        </is>
+      </c>
+      <c r="I72" s="7" t="inlineStr">
+        <is>
+          <t>482</t>
+        </is>
+      </c>
+      <c r="J72" s="7" t="inlineStr">
+        <is>
+          <t>4,258</t>
+        </is>
+      </c>
+      <c r="K72" s="7" t="inlineStr">
+        <is>
+          <t>3,373</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="5" t="inlineStr">
+        <is>
+          <t>202191797</t>
+        </is>
+      </c>
+      <c r="B73" s="6" t="inlineStr">
+        <is>
+          <t>შპს მედფარმა პლუსი</t>
+        </is>
+      </c>
+      <c r="C73" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D73" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>4,916</t>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t>1,123</t>
+        </is>
+      </c>
+      <c r="H73" s="5" t="inlineStr">
+        <is>
+          <t>22.8%</t>
+        </is>
+      </c>
+      <c r="I73" s="5" t="inlineStr">
+        <is>
+          <t>940</t>
+        </is>
+      </c>
+      <c r="J73" s="5" t="inlineStr">
+        <is>
+          <t>7,016</t>
+        </is>
+      </c>
+      <c r="K73" s="5" t="inlineStr">
+        <is>
+          <t>4,544</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="7" t="inlineStr">
+        <is>
+          <t>404388783</t>
+        </is>
+      </c>
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფილუეტ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C74" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D74" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E74" s="7" t="inlineStr">
+        <is>
+          <t>4,985</t>
+        </is>
+      </c>
+      <c r="F74" s="7" t="inlineStr">
+        <is>
+          <t>-3.4%</t>
+        </is>
+      </c>
+      <c r="G74" s="7" t="inlineStr">
+        <is>
+          <t>-314</t>
+        </is>
+      </c>
+      <c r="H74" s="7" t="inlineStr">
+        <is>
+          <t>-6.3%</t>
+        </is>
+      </c>
+      <c r="I74" s="7" t="inlineStr">
+        <is>
+          <t>-859</t>
+        </is>
+      </c>
+      <c r="J74" s="7" t="inlineStr">
+        <is>
+          <t>1,434</t>
+        </is>
+      </c>
+      <c r="K74" s="7" t="inlineStr">
+        <is>
+          <t>-1,549</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="5" t="inlineStr">
+        <is>
+          <t>404568641</t>
+        </is>
+      </c>
+      <c r="B75" s="6" t="inlineStr">
+        <is>
+          <t>სს ინოვას</t>
+        </is>
+      </c>
+      <c r="C75" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D75" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>5,010</t>
+        </is>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t>165.0%</t>
+        </is>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t>2,832</t>
+        </is>
+      </c>
+      <c r="H75" s="5" t="inlineStr">
+        <is>
+          <t>56.5%</t>
+        </is>
+      </c>
+      <c r="I75" s="5" t="inlineStr">
+        <is>
+          <t>2,747</t>
+        </is>
+      </c>
+      <c r="J75" s="5" t="inlineStr">
+        <is>
+          <t>6,266</t>
+        </is>
+      </c>
+      <c r="K75" s="5" t="inlineStr">
+        <is>
+          <t>5,512</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="7" t="inlineStr">
+        <is>
+          <t>404433635</t>
+        </is>
+      </c>
+      <c r="B76" s="8" t="inlineStr">
+        <is>
+          <t>შპს როშ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C76" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D76" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E76" s="7" t="inlineStr">
+        <is>
+          <t>5,032</t>
+        </is>
+      </c>
+      <c r="F76" s="7" t="inlineStr">
+        <is>
+          <t>-1.0%</t>
+        </is>
+      </c>
+      <c r="G76" s="7" t="inlineStr">
+        <is>
+          <t>383</t>
+        </is>
+      </c>
+      <c r="H76" s="7" t="inlineStr">
+        <is>
+          <t>7.6%</t>
+        </is>
+      </c>
+      <c r="I76" s="7" t="inlineStr">
+        <is>
+          <t>337</t>
+        </is>
+      </c>
+      <c r="J76" s="7" t="inlineStr">
+        <is>
+          <t>3,637</t>
+        </is>
+      </c>
+      <c r="K76" s="7" t="inlineStr">
+        <is>
+          <t>2,790</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="5" t="inlineStr">
+        <is>
+          <t>405187827</t>
+        </is>
+      </c>
+      <c r="B77" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნ-ფარმა</t>
+        </is>
+      </c>
+      <c r="C77" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D77" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>5,179</t>
+        </is>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t>1.4%</t>
+        </is>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t>1,409</t>
+        </is>
+      </c>
+      <c r="H77" s="5" t="inlineStr">
+        <is>
+          <t>27.2%</t>
+        </is>
+      </c>
+      <c r="I77" s="5" t="inlineStr">
+        <is>
+          <t>1,082</t>
+        </is>
+      </c>
+      <c r="J77" s="5" t="inlineStr">
+        <is>
+          <t>5,603</t>
+        </is>
+      </c>
+      <c r="K77" s="5" t="inlineStr">
+        <is>
+          <t>4,030</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="7" t="inlineStr">
+        <is>
+          <t>405453897</t>
+        </is>
+      </c>
+      <c r="B78" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ზიონ დეველოპმენტ</t>
+        </is>
+      </c>
+      <c r="C78" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D78" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E78" s="7" t="inlineStr">
+        <is>
+          <t>5,362</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="inlineStr">
+        <is>
+          <t>11.9%</t>
+        </is>
+      </c>
+      <c r="G78" s="7" t="inlineStr">
+        <is>
+          <t>1,112</t>
+        </is>
+      </c>
+      <c r="H78" s="7" t="inlineStr">
+        <is>
+          <t>20.7%</t>
+        </is>
+      </c>
+      <c r="I78" s="7" t="inlineStr">
+        <is>
+          <t>1,265</t>
+        </is>
+      </c>
+      <c r="J78" s="7" t="inlineStr">
+        <is>
+          <t>2,754</t>
+        </is>
+      </c>
+      <c r="K78" s="7" t="inlineStr">
+        <is>
+          <t>2,739</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="inlineStr">
+        <is>
+          <t>405138300</t>
+        </is>
+      </c>
+      <c r="B79" s="6" t="inlineStr">
+        <is>
+          <t>შპს ასემოდ</t>
+        </is>
+      </c>
+      <c r="C79" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D79" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>5,423</t>
+        </is>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t>25.8%</t>
+        </is>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t>1,377</t>
+        </is>
+      </c>
+      <c r="H79" s="5" t="inlineStr">
+        <is>
+          <t>25.4%</t>
+        </is>
+      </c>
+      <c r="I79" s="5" t="inlineStr">
+        <is>
+          <t>1,275</t>
+        </is>
+      </c>
+      <c r="J79" s="5" t="inlineStr">
+        <is>
+          <t>4,986</t>
+        </is>
+      </c>
+      <c r="K79" s="5" t="inlineStr">
+        <is>
+          <t>4,766</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="7" t="inlineStr">
+        <is>
+          <t>405368203</t>
+        </is>
+      </c>
+      <c r="B80" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფარმაჰაბი</t>
+        </is>
+      </c>
+      <c r="C80" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D80" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E80" s="7" t="inlineStr">
+        <is>
+          <t>5,471</t>
+        </is>
+      </c>
+      <c r="F80" s="7" t="inlineStr">
+        <is>
+          <t>158.9%</t>
+        </is>
+      </c>
+      <c r="G80" s="7" t="inlineStr">
+        <is>
+          <t>1,030</t>
+        </is>
+      </c>
+      <c r="H80" s="7" t="inlineStr">
+        <is>
+          <t>18.8%</t>
+        </is>
+      </c>
+      <c r="I80" s="7" t="inlineStr">
+        <is>
+          <t>1,085</t>
+        </is>
+      </c>
+      <c r="J80" s="7" t="inlineStr">
+        <is>
+          <t>2,058</t>
+        </is>
+      </c>
+      <c r="K80" s="7" t="inlineStr">
+        <is>
+          <t>1,783</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="inlineStr">
+        <is>
+          <t>405115511</t>
+        </is>
+      </c>
+      <c r="B81" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნიუ ფარმ გრუპი</t>
+        </is>
+      </c>
+      <c r="C81" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D81" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>5,536</t>
+        </is>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t>19.2%</t>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t>1,558</t>
+        </is>
+      </c>
+      <c r="H81" s="5" t="inlineStr">
+        <is>
+          <t>28.1%</t>
+        </is>
+      </c>
+      <c r="I81" s="5" t="inlineStr">
+        <is>
+          <t>1,324</t>
+        </is>
+      </c>
+      <c r="J81" s="5" t="inlineStr">
+        <is>
+          <t>4,326</t>
+        </is>
+      </c>
+      <c r="K81" s="5" t="inlineStr">
+        <is>
+          <t>742</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="7" t="inlineStr">
+        <is>
+          <t>415099690</t>
+        </is>
+      </c>
+      <c r="B82" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯი-ი-ეს-ეი ფარმაცევტიკალს</t>
+        </is>
+      </c>
+      <c r="C82" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D82" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E82" s="7" t="inlineStr">
+        <is>
+          <t>5,654</t>
+        </is>
+      </c>
+      <c r="F82" s="7" t="inlineStr">
+        <is>
+          <t>2.4%</t>
+        </is>
+      </c>
+      <c r="G82" s="7" t="inlineStr">
+        <is>
+          <t>2,737</t>
+        </is>
+      </c>
+      <c r="H82" s="7" t="inlineStr">
+        <is>
+          <t>48.4%</t>
+        </is>
+      </c>
+      <c r="I82" s="7" t="inlineStr">
+        <is>
+          <t>2,621</t>
+        </is>
+      </c>
+      <c r="J82" s="7" t="inlineStr">
+        <is>
+          <t>13,512</t>
+        </is>
+      </c>
+      <c r="K82" s="7" t="inlineStr">
+        <is>
+          <t>11,698</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="inlineStr">
+        <is>
+          <t>439394264</t>
+        </is>
+      </c>
+      <c r="B83" s="6" t="inlineStr">
+        <is>
+          <t>შპს ინოთიმი</t>
+        </is>
+      </c>
+      <c r="C83" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D83" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>5,953</t>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t>-8.8%</t>
+        </is>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t>2,980</t>
+        </is>
+      </c>
+      <c r="H83" s="5" t="inlineStr">
+        <is>
+          <t>50.1%</t>
+        </is>
+      </c>
+      <c r="I83" s="5" t="inlineStr">
+        <is>
+          <t>2,641</t>
+        </is>
+      </c>
+      <c r="J83" s="5" t="inlineStr">
+        <is>
+          <t>7,729</t>
+        </is>
+      </c>
+      <c r="K83" s="5" t="inlineStr">
+        <is>
+          <t>7,729</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="7" t="inlineStr">
+        <is>
+          <t>405319775</t>
+        </is>
+      </c>
+      <c r="B84" s="8" t="inlineStr">
+        <is>
+          <t>შპს სოლუტივო</t>
+        </is>
+      </c>
+      <c r="C84" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D84" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E84" s="7" t="inlineStr">
+        <is>
+          <t>5,985</t>
+        </is>
+      </c>
+      <c r="F84" s="7" t="inlineStr">
+        <is>
+          <t>5.9%</t>
+        </is>
+      </c>
+      <c r="G84" s="7" t="inlineStr">
+        <is>
+          <t>1,074</t>
+        </is>
+      </c>
+      <c r="H84" s="7" t="inlineStr">
+        <is>
+          <t>17.9%</t>
+        </is>
+      </c>
+      <c r="I84" s="7" t="inlineStr">
+        <is>
+          <t>975</t>
+        </is>
+      </c>
+      <c r="J84" s="7" t="inlineStr">
+        <is>
+          <t>2,526</t>
+        </is>
+      </c>
+      <c r="K84" s="7" t="inlineStr">
+        <is>
+          <t>1,800</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="inlineStr">
+        <is>
+          <t>416313493</t>
+        </is>
+      </c>
+      <c r="B85" s="6" t="inlineStr">
+        <is>
+          <t>შპს  არტ ფარმა</t>
+        </is>
+      </c>
+      <c r="C85" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D85" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>6,223</t>
+        </is>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t>10.0%</t>
+        </is>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t>1,993</t>
+        </is>
+      </c>
+      <c r="H85" s="5" t="inlineStr">
+        <is>
+          <t>32.0%</t>
+        </is>
+      </c>
+      <c r="I85" s="5" t="inlineStr">
+        <is>
+          <t>1,956</t>
+        </is>
+      </c>
+      <c r="J85" s="5" t="inlineStr">
+        <is>
+          <t>13,710</t>
+        </is>
+      </c>
+      <c r="K85" s="5" t="inlineStr">
+        <is>
+          <t>11,364</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="7" t="inlineStr">
+        <is>
+          <t>200267549</t>
+        </is>
+      </c>
+      <c r="B86" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯიენჯი ფარმა</t>
+        </is>
+      </c>
+      <c r="C86" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D86" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E86" s="7" t="inlineStr">
+        <is>
+          <t>6,249</t>
+        </is>
+      </c>
+      <c r="F86" s="7" t="inlineStr">
+        <is>
+          <t>-7.3%</t>
+        </is>
+      </c>
+      <c r="G86" s="7" t="inlineStr">
+        <is>
+          <t>258</t>
+        </is>
+      </c>
+      <c r="H86" s="7" t="inlineStr">
+        <is>
+          <t>4.1%</t>
+        </is>
+      </c>
+      <c r="I86" s="7" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J86" s="7" t="inlineStr">
+        <is>
+          <t>1,368</t>
+        </is>
+      </c>
+      <c r="K86" s="7" t="inlineStr">
+        <is>
+          <t>549</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="inlineStr">
+        <is>
+          <t>404542189</t>
+        </is>
+      </c>
+      <c r="B87" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფარმა სთორი</t>
+        </is>
+      </c>
+      <c r="C87" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D87" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>6,273</t>
+        </is>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t>15.1%</t>
+        </is>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t>1,013</t>
+        </is>
+      </c>
+      <c r="H87" s="5" t="inlineStr">
+        <is>
+          <t>16.1%</t>
+        </is>
+      </c>
+      <c r="I87" s="5" t="inlineStr">
+        <is>
+          <t>815</t>
+        </is>
+      </c>
+      <c r="J87" s="5" t="inlineStr">
+        <is>
+          <t>5,944</t>
+        </is>
+      </c>
+      <c r="K87" s="5" t="inlineStr">
+        <is>
+          <t>3,172</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="7" t="inlineStr">
+        <is>
+          <t>405104630</t>
+        </is>
+      </c>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>შპს  საფ ფარმა</t>
+        </is>
+      </c>
+      <c r="C88" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D88" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E88" s="7" t="inlineStr">
+        <is>
+          <t>6,369</t>
+        </is>
+      </c>
+      <c r="F88" s="7" t="inlineStr">
+        <is>
+          <t>-1.3%</t>
+        </is>
+      </c>
+      <c r="G88" s="7" t="inlineStr">
+        <is>
+          <t>1,435</t>
+        </is>
+      </c>
+      <c r="H88" s="7" t="inlineStr">
+        <is>
+          <t>22.5%</t>
+        </is>
+      </c>
+      <c r="I88" s="7" t="inlineStr">
+        <is>
+          <t>1,464</t>
+        </is>
+      </c>
+      <c r="J88" s="7" t="inlineStr">
+        <is>
+          <t>5,282</t>
+        </is>
+      </c>
+      <c r="K88" s="7" t="inlineStr">
+        <is>
+          <t>2,679</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="5" t="inlineStr">
+        <is>
+          <t>404411784</t>
+        </is>
+      </c>
+      <c r="B89" s="6" t="inlineStr">
+        <is>
+          <t>შპს Europharma Georgia ევროფარმა ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C89" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D89" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>6,410</t>
+        </is>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t>19.8%</t>
+        </is>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t>651</t>
+        </is>
+      </c>
+      <c r="H89" s="5" t="inlineStr">
+        <is>
+          <t>10.2%</t>
+        </is>
+      </c>
+      <c r="I89" s="5" t="inlineStr">
+        <is>
+          <t>643</t>
+        </is>
+      </c>
+      <c r="J89" s="5" t="inlineStr">
+        <is>
+          <t>5,076</t>
+        </is>
+      </c>
+      <c r="K89" s="5" t="inlineStr">
+        <is>
+          <t>3,121</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="7" t="inlineStr">
+        <is>
+          <t>405459542</t>
+        </is>
+      </c>
+      <c r="B90" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯია-მედიკო</t>
+        </is>
+      </c>
+      <c r="C90" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D90" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E90" s="7" t="inlineStr">
+        <is>
+          <t>6,448</t>
+        </is>
+      </c>
+      <c r="F90" s="7" t="inlineStr">
+        <is>
+          <t>-27.6%</t>
+        </is>
+      </c>
+      <c r="G90" s="7" t="inlineStr">
+        <is>
+          <t>1,758</t>
+        </is>
+      </c>
+      <c r="H90" s="7" t="inlineStr">
+        <is>
+          <t>27.3%</t>
+        </is>
+      </c>
+      <c r="I90" s="7" t="inlineStr">
+        <is>
+          <t>1,680</t>
+        </is>
+      </c>
+      <c r="J90" s="7" t="inlineStr">
+        <is>
+          <t>4,204</t>
+        </is>
+      </c>
+      <c r="K90" s="7" t="inlineStr">
+        <is>
+          <t>1,753</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="inlineStr">
+        <is>
+          <t>405042172</t>
+        </is>
+      </c>
+      <c r="B91" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბიოპოლუსი</t>
+        </is>
+      </c>
+      <c r="C91" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D91" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>6,488</t>
+        </is>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t>-49.1%</t>
+        </is>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t>1,897</t>
+        </is>
+      </c>
+      <c r="H91" s="5" t="inlineStr">
+        <is>
+          <t>29.2%</t>
+        </is>
+      </c>
+      <c r="I91" s="5" t="inlineStr">
+        <is>
+          <t>1,532</t>
+        </is>
+      </c>
+      <c r="J91" s="5" t="inlineStr">
+        <is>
+          <t>14,658</t>
+        </is>
+      </c>
+      <c r="K91" s="5" t="inlineStr">
+        <is>
+          <t>11,729</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="7" t="inlineStr">
+        <is>
+          <t>415102490</t>
+        </is>
+      </c>
+      <c r="B92" s="8" t="inlineStr">
+        <is>
+          <t>შპს გოლდ ფარმა</t>
+        </is>
+      </c>
+      <c r="C92" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D92" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E92" s="7" t="inlineStr">
+        <is>
+          <t>6,513</t>
+        </is>
+      </c>
+      <c r="F92" s="7" t="inlineStr">
+        <is>
+          <t>-19.1%</t>
+        </is>
+      </c>
+      <c r="G92" s="7" t="inlineStr">
+        <is>
+          <t>2,594</t>
+        </is>
+      </c>
+      <c r="H92" s="7" t="inlineStr">
+        <is>
+          <t>39.8%</t>
+        </is>
+      </c>
+      <c r="I92" s="7" t="inlineStr">
+        <is>
+          <t>3,938</t>
+        </is>
+      </c>
+      <c r="J92" s="7" t="inlineStr">
+        <is>
+          <t>48,526</t>
+        </is>
+      </c>
+      <c r="K92" s="7" t="inlineStr">
+        <is>
+          <t>26,531</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="inlineStr">
+        <is>
+          <t>404890445</t>
+        </is>
+      </c>
+      <c r="B93" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფარმანეტი</t>
+        </is>
+      </c>
+      <c r="C93" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D93" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>6,688</t>
+        </is>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t>26.6%</t>
+        </is>
+      </c>
+      <c r="G93" s="5" t="inlineStr">
+        <is>
+          <t>384</t>
+        </is>
+      </c>
+      <c r="H93" s="5" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="I93" s="5" t="inlineStr">
+        <is>
+          <t>253</t>
+        </is>
+      </c>
+      <c r="J93" s="5" t="inlineStr">
+        <is>
+          <t>2,296</t>
+        </is>
+      </c>
+      <c r="K93" s="5" t="inlineStr">
+        <is>
+          <t>1,095</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="7" t="inlineStr">
+        <is>
+          <t>405104907</t>
+        </is>
+      </c>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფარმკაპიტალი</t>
+        </is>
+      </c>
+      <c r="C94" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D94" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E94" s="7" t="inlineStr">
+        <is>
+          <t>6,744</t>
+        </is>
+      </c>
+      <c r="F94" s="7" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="G94" s="7" t="inlineStr">
+        <is>
+          <t>1,336</t>
+        </is>
+      </c>
+      <c r="H94" s="7" t="inlineStr">
+        <is>
+          <t>19.8%</t>
+        </is>
+      </c>
+      <c r="I94" s="7" t="inlineStr">
+        <is>
+          <t>1,311</t>
+        </is>
+      </c>
+      <c r="J94" s="7" t="inlineStr">
+        <is>
+          <t>3,287</t>
+        </is>
+      </c>
+      <c r="K94" s="7" t="inlineStr">
+        <is>
+          <t>3,215</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="inlineStr">
+        <is>
+          <t>405096541</t>
+        </is>
+      </c>
+      <c r="B95" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯიემთი ფარმა</t>
+        </is>
+      </c>
+      <c r="C95" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D95" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>7,232</t>
+        </is>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t>81.2%</t>
+        </is>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t>2,292</t>
+        </is>
+      </c>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t>31.7%</t>
+        </is>
+      </c>
+      <c r="I95" s="5" t="inlineStr">
+        <is>
+          <t>2,129</t>
+        </is>
+      </c>
+      <c r="J95" s="5" t="inlineStr">
+        <is>
+          <t>7,948</t>
+        </is>
+      </c>
+      <c r="K95" s="5" t="inlineStr">
+        <is>
+          <t>7,450</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="7" t="inlineStr">
+        <is>
+          <t>405119893</t>
+        </is>
+      </c>
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იბერიფარმა +</t>
+        </is>
+      </c>
+      <c r="C96" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D96" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E96" s="7" t="inlineStr">
+        <is>
+          <t>7,246</t>
+        </is>
+      </c>
+      <c r="F96" s="7" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="G96" s="7" t="inlineStr">
+        <is>
+          <t>-744</t>
+        </is>
+      </c>
+      <c r="H96" s="7" t="inlineStr">
+        <is>
+          <t>-10.3%</t>
+        </is>
+      </c>
+      <c r="I96" s="7" t="inlineStr">
+        <is>
+          <t>-778</t>
+        </is>
+      </c>
+      <c r="J96" s="7" t="inlineStr">
+        <is>
+          <t>1,587</t>
+        </is>
+      </c>
+      <c r="K96" s="7" t="inlineStr">
+        <is>
+          <t>-1,062</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="inlineStr">
+        <is>
+          <t>402192961</t>
+        </is>
+      </c>
+      <c r="B97" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეიჩბი ფარმ</t>
+        </is>
+      </c>
+      <c r="C97" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D97" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>7,483</t>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="G97" s="5" t="inlineStr">
+        <is>
+          <t>-385</t>
+        </is>
+      </c>
+      <c r="H97" s="5" t="inlineStr">
+        <is>
+          <t>-5.2%</t>
+        </is>
+      </c>
+      <c r="I97" s="5" t="inlineStr">
+        <is>
+          <t>-608</t>
+        </is>
+      </c>
+      <c r="J97" s="5" t="inlineStr">
+        <is>
+          <t>5,702</t>
+        </is>
+      </c>
+      <c r="K97" s="5" t="inlineStr">
+        <is>
+          <t>1,461</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="7" t="inlineStr">
+        <is>
+          <t>205281871</t>
+        </is>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>შპს აქტაფარმი</t>
+        </is>
+      </c>
+      <c r="C98" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D98" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E98" s="7" t="inlineStr">
+        <is>
+          <t>7,521</t>
+        </is>
+      </c>
+      <c r="F98" s="7" t="inlineStr">
+        <is>
+          <t>7.2%</t>
+        </is>
+      </c>
+      <c r="G98" s="7" t="inlineStr">
+        <is>
+          <t>832</t>
+        </is>
+      </c>
+      <c r="H98" s="7" t="inlineStr">
+        <is>
+          <t>11.1%</t>
+        </is>
+      </c>
+      <c r="I98" s="7" t="inlineStr">
+        <is>
+          <t>822</t>
+        </is>
+      </c>
+      <c r="J98" s="7" t="inlineStr">
+        <is>
+          <t>8,127</t>
+        </is>
+      </c>
+      <c r="K98" s="7" t="inlineStr">
+        <is>
+          <t>5,223</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="inlineStr">
+        <is>
+          <t>404538283</t>
+        </is>
+      </c>
+      <c r="B99" s="6" t="inlineStr">
+        <is>
+          <t>შპს პსპ</t>
+        </is>
+      </c>
+      <c r="C99" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D99" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>7,686</t>
+        </is>
+      </c>
+      <c r="F99" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t>1,525</t>
+        </is>
+      </c>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t>19.8%</t>
+        </is>
+      </c>
+      <c r="I99" s="5" t="inlineStr">
+        <is>
+          <t>1,532</t>
+        </is>
+      </c>
+      <c r="J99" s="5" t="inlineStr">
+        <is>
+          <t>10,897</t>
+        </is>
+      </c>
+      <c r="K99" s="5" t="inlineStr">
+        <is>
+          <t>10,570</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="7" t="inlineStr">
+        <is>
+          <t>202460069</t>
+        </is>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ფარმაცევტიკალსი</t>
+        </is>
+      </c>
+      <c r="C100" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D100" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E100" s="7" t="inlineStr">
+        <is>
+          <t>7,865</t>
+        </is>
+      </c>
+      <c r="F100" s="7" t="inlineStr">
+        <is>
+          <t>18.9%</t>
+        </is>
+      </c>
+      <c r="G100" s="7" t="inlineStr">
+        <is>
+          <t>2,780</t>
+        </is>
+      </c>
+      <c r="H100" s="7" t="inlineStr">
+        <is>
+          <t>35.4%</t>
+        </is>
+      </c>
+      <c r="I100" s="7" t="inlineStr">
+        <is>
+          <t>2,642</t>
+        </is>
+      </c>
+      <c r="J100" s="7" t="inlineStr">
+        <is>
+          <t>7,940</t>
+        </is>
+      </c>
+      <c r="K100" s="7" t="inlineStr">
+        <is>
+          <t>7,877</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="inlineStr">
+        <is>
+          <t>204898441</t>
+        </is>
+      </c>
+      <c r="B101" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეს კა იმპექსი</t>
+        </is>
+      </c>
+      <c r="C101" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D101" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>8,048</t>
+        </is>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t>2.8%</t>
+        </is>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t>1,425</t>
+        </is>
+      </c>
+      <c r="H101" s="5" t="inlineStr">
+        <is>
+          <t>17.7%</t>
+        </is>
+      </c>
+      <c r="I101" s="5" t="inlineStr">
+        <is>
+          <t>1,130</t>
+        </is>
+      </c>
+      <c r="J101" s="5" t="inlineStr">
+        <is>
+          <t>7,066</t>
+        </is>
+      </c>
+      <c r="K101" s="5" t="inlineStr">
+        <is>
+          <t>6,306</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="7" t="inlineStr">
+        <is>
+          <t>405335944</t>
+        </is>
+      </c>
+      <c r="B102" s="8" t="inlineStr">
+        <is>
+          <t>შპს მედექსპორტი</t>
+        </is>
+      </c>
+      <c r="C102" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D102" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E102" s="7" t="inlineStr">
+        <is>
+          <t>8,314</t>
+        </is>
+      </c>
+      <c r="F102" s="7" t="inlineStr">
+        <is>
+          <t>19.8%</t>
+        </is>
+      </c>
+      <c r="G102" s="7" t="inlineStr">
+        <is>
+          <t>3,063</t>
+        </is>
+      </c>
+      <c r="H102" s="7" t="inlineStr">
+        <is>
+          <t>36.8%</t>
+        </is>
+      </c>
+      <c r="I102" s="7" t="inlineStr">
+        <is>
+          <t>3,072</t>
+        </is>
+      </c>
+      <c r="J102" s="7" t="inlineStr">
+        <is>
+          <t>10,568</t>
+        </is>
+      </c>
+      <c r="K102" s="7" t="inlineStr">
+        <is>
+          <t>3,514</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="inlineStr">
+        <is>
+          <t>439397902</t>
+        </is>
+      </c>
+      <c r="B103" s="6" t="inlineStr">
+        <is>
+          <t>შპს  კავა ფარმა</t>
+        </is>
+      </c>
+      <c r="C103" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D103" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>8,427</t>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t>13.4%</t>
+        </is>
+      </c>
+      <c r="G103" s="5" t="inlineStr">
+        <is>
+          <t>390</t>
+        </is>
+      </c>
+      <c r="H103" s="5" t="inlineStr">
+        <is>
+          <t>4.6%</t>
+        </is>
+      </c>
+      <c r="I103" s="5" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="J103" s="5" t="inlineStr">
+        <is>
+          <t>4,718</t>
+        </is>
+      </c>
+      <c r="K103" s="5" t="inlineStr">
+        <is>
+          <t>1,828</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="7" t="inlineStr">
+        <is>
+          <t>405115851</t>
+        </is>
+      </c>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნეტ ფარმა საქართველო</t>
+        </is>
+      </c>
+      <c r="C104" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D104" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E104" s="7" t="inlineStr">
+        <is>
+          <t>8,724</t>
+        </is>
+      </c>
+      <c r="F104" s="7" t="inlineStr">
+        <is>
+          <t>46.1%</t>
+        </is>
+      </c>
+      <c r="G104" s="7" t="inlineStr">
+        <is>
+          <t>2,917</t>
+        </is>
+      </c>
+      <c r="H104" s="7" t="inlineStr">
+        <is>
+          <t>33.4%</t>
+        </is>
+      </c>
+      <c r="I104" s="7" t="inlineStr">
+        <is>
+          <t>2,145</t>
+        </is>
+      </c>
+      <c r="J104" s="7" t="inlineStr">
+        <is>
+          <t>3,748</t>
+        </is>
+      </c>
+      <c r="K104" s="7" t="inlineStr">
+        <is>
+          <t>1,879</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="inlineStr">
+        <is>
+          <t>201951094</t>
+        </is>
+      </c>
+      <c r="B105" s="6" t="inlineStr">
+        <is>
+          <t>სს კომპანია მედინსერვი</t>
+        </is>
+      </c>
+      <c r="C105" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D105" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>8,753</t>
+        </is>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t>-39.5%</t>
+        </is>
+      </c>
+      <c r="G105" s="5" t="inlineStr">
+        <is>
+          <t>1,538</t>
+        </is>
+      </c>
+      <c r="H105" s="5" t="inlineStr">
+        <is>
+          <t>17.6%</t>
+        </is>
+      </c>
+      <c r="I105" s="5" t="inlineStr">
+        <is>
+          <t>622</t>
+        </is>
+      </c>
+      <c r="J105" s="5" t="inlineStr">
+        <is>
+          <t>20,496</t>
+        </is>
+      </c>
+      <c r="K105" s="5" t="inlineStr">
+        <is>
+          <t>19,674</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="7" t="inlineStr">
+        <is>
+          <t>402036756</t>
+        </is>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯმფ</t>
+        </is>
+      </c>
+      <c r="C106" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D106" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E106" s="7" t="inlineStr">
+        <is>
+          <t>9,032</t>
+        </is>
+      </c>
+      <c r="F106" s="7" t="inlineStr">
+        <is>
+          <t>19.0%</t>
+        </is>
+      </c>
+      <c r="G106" s="7" t="inlineStr">
+        <is>
+          <t>1,880</t>
+        </is>
+      </c>
+      <c r="H106" s="7" t="inlineStr">
+        <is>
+          <t>20.8%</t>
+        </is>
+      </c>
+      <c r="I106" s="7" t="inlineStr">
+        <is>
+          <t>2,083</t>
+        </is>
+      </c>
+      <c r="J106" s="7" t="inlineStr">
+        <is>
+          <t>5,740</t>
+        </is>
+      </c>
+      <c r="K106" s="7" t="inlineStr">
+        <is>
+          <t>4,630</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="inlineStr">
+        <is>
+          <t>400243036</t>
+        </is>
+      </c>
+      <c r="B107" s="6" t="inlineStr">
+        <is>
+          <t>შპს კონკორდია ვესტ</t>
+        </is>
+      </c>
+      <c r="C107" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D107" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>10,134</t>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t>13.7%</t>
+        </is>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t>4,214</t>
+        </is>
+      </c>
+      <c r="H107" s="5" t="inlineStr">
+        <is>
+          <t>41.6%</t>
+        </is>
+      </c>
+      <c r="I107" s="5" t="inlineStr">
+        <is>
+          <t>4,146</t>
+        </is>
+      </c>
+      <c r="J107" s="5" t="inlineStr">
+        <is>
+          <t>17,873</t>
+        </is>
+      </c>
+      <c r="K107" s="5" t="inlineStr">
+        <is>
+          <t>17,563</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="7" t="inlineStr">
+        <is>
+          <t>405134581</t>
+        </is>
+      </c>
+      <c r="B108" s="8" t="inlineStr">
+        <is>
+          <t>შპს  კორდექსი</t>
+        </is>
+      </c>
+      <c r="C108" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D108" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E108" s="7" t="inlineStr">
+        <is>
+          <t>10,135</t>
+        </is>
+      </c>
+      <c r="F108" s="7" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
+      </c>
+      <c r="G108" s="7" t="inlineStr">
+        <is>
+          <t>3,628</t>
+        </is>
+      </c>
+      <c r="H108" s="7" t="inlineStr">
+        <is>
+          <t>35.8%</t>
+        </is>
+      </c>
+      <c r="I108" s="7" t="inlineStr">
+        <is>
+          <t>3,520</t>
+        </is>
+      </c>
+      <c r="J108" s="7" t="inlineStr">
+        <is>
+          <t>9,888</t>
+        </is>
+      </c>
+      <c r="K108" s="7" t="inlineStr">
+        <is>
+          <t>8,460</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="inlineStr">
+        <is>
+          <t>212153667</t>
+        </is>
+      </c>
+      <c r="B109" s="6" t="inlineStr">
+        <is>
+          <t>სს ბიოფარმი</t>
+        </is>
+      </c>
+      <c r="C109" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D109" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>10,150</t>
+        </is>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t>4.8%</t>
+        </is>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t>-847</t>
+        </is>
+      </c>
+      <c r="H109" s="5" t="inlineStr">
+        <is>
+          <t>-8.3%</t>
+        </is>
+      </c>
+      <c r="I109" s="5" t="inlineStr">
+        <is>
+          <t>-1,276</t>
+        </is>
+      </c>
+      <c r="J109" s="5" t="inlineStr">
+        <is>
+          <t>19,098</t>
+        </is>
+      </c>
+      <c r="K109" s="5" t="inlineStr">
+        <is>
+          <t>18,209</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="7" t="inlineStr">
+        <is>
+          <t>402063949</t>
+        </is>
+      </c>
+      <c r="B110" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს  მოდერნ მედიქალ სოლუშენ</t>
+        </is>
+      </c>
+      <c r="C110" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D110" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E110" s="7" t="inlineStr">
+        <is>
+          <t>10,157</t>
+        </is>
+      </c>
+      <c r="F110" s="7" t="inlineStr">
+        <is>
+          <t>28.2%</t>
+        </is>
+      </c>
+      <c r="G110" s="7" t="inlineStr">
+        <is>
+          <t>1,495</t>
+        </is>
+      </c>
+      <c r="H110" s="7" t="inlineStr">
+        <is>
+          <t>14.7%</t>
+        </is>
+      </c>
+      <c r="I110" s="7" t="inlineStr">
+        <is>
+          <t>1,423</t>
+        </is>
+      </c>
+      <c r="J110" s="7" t="inlineStr">
+        <is>
+          <t>10,756</t>
+        </is>
+      </c>
+      <c r="K110" s="7" t="inlineStr">
+        <is>
+          <t>5,465</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="inlineStr">
+        <is>
+          <t>226567676</t>
+        </is>
+      </c>
+      <c r="B111" s="6" t="inlineStr">
+        <is>
+          <t>შპს ველფარ ჯეო</t>
+        </is>
+      </c>
+      <c r="C111" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D111" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>10,257</t>
+        </is>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t>-3.1%</t>
+        </is>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t>668</t>
+        </is>
+      </c>
+      <c r="H111" s="5" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="I111" s="5" t="inlineStr">
+        <is>
+          <t>-268</t>
+        </is>
+      </c>
+      <c r="J111" s="5" t="inlineStr">
+        <is>
+          <t>8,253</t>
+        </is>
+      </c>
+      <c r="K111" s="5" t="inlineStr">
+        <is>
+          <t>4,499</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="7" t="inlineStr">
+        <is>
+          <t>400314067</t>
+        </is>
+      </c>
+      <c r="B112" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ფორტრეს ფარმასიუტიკალ თრეიდინგ</t>
+        </is>
+      </c>
+      <c r="C112" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D112" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E112" s="7" t="inlineStr">
+        <is>
+          <t>10,551</t>
+        </is>
+      </c>
+      <c r="F112" s="7" t="inlineStr">
+        <is>
+          <t>-45.9%</t>
+        </is>
+      </c>
+      <c r="G112" s="7" t="inlineStr">
+        <is>
+          <t>817</t>
+        </is>
+      </c>
+      <c r="H112" s="7" t="inlineStr">
+        <is>
+          <t>7.7%</t>
+        </is>
+      </c>
+      <c r="I112" s="7" t="inlineStr">
+        <is>
+          <t>382</t>
+        </is>
+      </c>
+      <c r="J112" s="7" t="inlineStr">
+        <is>
+          <t>9,097</t>
+        </is>
+      </c>
+      <c r="K112" s="7" t="inlineStr">
+        <is>
+          <t>-5,826</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="inlineStr">
+        <is>
+          <t>202211338</t>
+        </is>
+      </c>
+      <c r="B113" s="6" t="inlineStr">
+        <is>
+          <t>ლე ლაბორატუა სერვიეს წარმომომადგენლობა</t>
+        </is>
+      </c>
+      <c r="C113" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D113" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>10,867</t>
+        </is>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t>74.1%</t>
+        </is>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t>2,121</t>
+        </is>
+      </c>
+      <c r="H113" s="5" t="inlineStr">
+        <is>
+          <t>19.5%</t>
+        </is>
+      </c>
+      <c r="I113" s="5" t="inlineStr">
+        <is>
+          <t>1,797</t>
+        </is>
+      </c>
+      <c r="J113" s="5" t="inlineStr">
+        <is>
+          <t>3,631</t>
+        </is>
+      </c>
+      <c r="K113" s="5" t="inlineStr">
+        <is>
+          <t>2,894</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="7" t="inlineStr">
+        <is>
+          <t>400029303</t>
+        </is>
+      </c>
+      <c r="B114" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ახალი ხედვა</t>
+        </is>
+      </c>
+      <c r="C114" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D114" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E114" s="7" t="inlineStr">
+        <is>
+          <t>10,932</t>
+        </is>
+      </c>
+      <c r="F114" s="7" t="inlineStr">
+        <is>
+          <t>25.3%</t>
+        </is>
+      </c>
+      <c r="G114" s="7" t="inlineStr">
+        <is>
+          <t>2,258</t>
+        </is>
+      </c>
+      <c r="H114" s="7" t="inlineStr">
+        <is>
+          <t>20.7%</t>
+        </is>
+      </c>
+      <c r="I114" s="7" t="inlineStr">
+        <is>
+          <t>1,632</t>
+        </is>
+      </c>
+      <c r="J114" s="7" t="inlineStr">
+        <is>
+          <t>12,479</t>
+        </is>
+      </c>
+      <c r="K114" s="7" t="inlineStr">
+        <is>
+          <t>7,924</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="inlineStr">
+        <is>
+          <t>434172977</t>
+        </is>
+      </c>
+      <c r="B115" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს რიჩ გრუპ</t>
+        </is>
+      </c>
+      <c r="C115" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D115" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>10,961</t>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t>-12.5%</t>
+        </is>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t>2,779</t>
+        </is>
+      </c>
+      <c r="H115" s="5" t="inlineStr">
+        <is>
+          <t>25.4%</t>
+        </is>
+      </c>
+      <c r="I115" s="5" t="inlineStr">
+        <is>
+          <t>2,560</t>
+        </is>
+      </c>
+      <c r="J115" s="5" t="inlineStr">
+        <is>
+          <t>11,343</t>
+        </is>
+      </c>
+      <c r="K115" s="5" t="inlineStr">
+        <is>
+          <t>8,801</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="7" t="inlineStr">
+        <is>
+          <t>405089522</t>
+        </is>
+      </c>
+      <c r="B116" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლაიფლაინი</t>
+        </is>
+      </c>
+      <c r="C116" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D116" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E116" s="7" t="inlineStr">
+        <is>
+          <t>12,623</t>
+        </is>
+      </c>
+      <c r="F116" s="7" t="inlineStr">
+        <is>
+          <t>50.2%</t>
+        </is>
+      </c>
+      <c r="G116" s="7" t="inlineStr">
+        <is>
+          <t>3,467</t>
+        </is>
+      </c>
+      <c r="H116" s="7" t="inlineStr">
+        <is>
+          <t>27.5%</t>
+        </is>
+      </c>
+      <c r="I116" s="7" t="inlineStr">
+        <is>
+          <t>3,013</t>
+        </is>
+      </c>
+      <c r="J116" s="7" t="inlineStr">
+        <is>
+          <t>6,219</t>
+        </is>
+      </c>
+      <c r="K116" s="7" t="inlineStr">
+        <is>
+          <t>5,871</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="inlineStr">
+        <is>
+          <t>202161640</t>
+        </is>
+      </c>
+      <c r="B117" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჰუმან დიაგნოსტიკ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C117" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D117" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>13,112</t>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t>1,548</t>
+        </is>
+      </c>
+      <c r="H117" s="5" t="inlineStr">
+        <is>
+          <t>11.8%</t>
+        </is>
+      </c>
+      <c r="I117" s="5" t="inlineStr">
+        <is>
+          <t>750</t>
+        </is>
+      </c>
+      <c r="J117" s="5" t="inlineStr">
+        <is>
+          <t>17,870</t>
+        </is>
+      </c>
+      <c r="K117" s="5" t="inlineStr">
+        <is>
+          <t>15,298</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="7" t="inlineStr">
+        <is>
+          <t>415095747</t>
+        </is>
+      </c>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს რეტტავია</t>
+        </is>
+      </c>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D118" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E118" s="7" t="inlineStr">
+        <is>
+          <t>14,439</t>
+        </is>
+      </c>
+      <c r="F118" s="7" t="inlineStr">
+        <is>
+          <t>82.1%</t>
+        </is>
+      </c>
+      <c r="G118" s="7" t="inlineStr">
+        <is>
+          <t>207</t>
+        </is>
+      </c>
+      <c r="H118" s="7" t="inlineStr">
+        <is>
+          <t>1.4%</t>
+        </is>
+      </c>
+      <c r="I118" s="7" t="inlineStr">
+        <is>
+          <t>-3,403</t>
+        </is>
+      </c>
+      <c r="J118" s="7" t="inlineStr">
+        <is>
+          <t>7,020</t>
+        </is>
+      </c>
+      <c r="K118" s="7" t="inlineStr">
+        <is>
+          <t>6,967</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="inlineStr">
+        <is>
+          <t>415106281</t>
+        </is>
+      </c>
+      <c r="B119" s="6" t="inlineStr">
+        <is>
+          <t>შპს მონომ</t>
+        </is>
+      </c>
+      <c r="C119" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D119" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>14,515</t>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t>-19.7%</t>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t>907</t>
+        </is>
+      </c>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t>6.3%</t>
+        </is>
+      </c>
+      <c r="I119" s="5" t="inlineStr">
+        <is>
+          <t>-638</t>
+        </is>
+      </c>
+      <c r="J119" s="5" t="inlineStr">
+        <is>
+          <t>12,807</t>
+        </is>
+      </c>
+      <c r="K119" s="5" t="inlineStr">
+        <is>
+          <t>11,553</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="7" t="inlineStr">
+        <is>
+          <t>417887139</t>
+        </is>
+      </c>
+      <c r="B120" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნიუ ფარმა</t>
+        </is>
+      </c>
+      <c r="C120" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D120" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E120" s="7" t="inlineStr">
+        <is>
+          <t>14,604</t>
+        </is>
+      </c>
+      <c r="F120" s="7" t="inlineStr">
+        <is>
+          <t>-33.2%</t>
+        </is>
+      </c>
+      <c r="G120" s="7" t="inlineStr">
+        <is>
+          <t>-27</t>
+        </is>
+      </c>
+      <c r="H120" s="7" t="inlineStr">
+        <is>
+          <t>-0.2%</t>
+        </is>
+      </c>
+      <c r="I120" s="7" t="inlineStr">
+        <is>
+          <t>-1,220</t>
+        </is>
+      </c>
+      <c r="J120" s="7" t="inlineStr">
+        <is>
+          <t>9,662</t>
+        </is>
+      </c>
+      <c r="K120" s="7" t="inlineStr">
+        <is>
+          <t>3,450</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="inlineStr">
+        <is>
+          <t>404865286</t>
+        </is>
+      </c>
+      <c r="B121" s="6" t="inlineStr">
+        <is>
+          <t>შპს თბილისი მედიკ</t>
+        </is>
+      </c>
+      <c r="C121" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D121" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>14,805</t>
+        </is>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t>827</t>
+        </is>
+      </c>
+      <c r="H121" s="5" t="inlineStr">
+        <is>
+          <t>5.6%</t>
+        </is>
+      </c>
+      <c r="I121" s="5" t="inlineStr">
+        <is>
+          <t>-2,194</t>
+        </is>
+      </c>
+      <c r="J121" s="5" t="inlineStr">
+        <is>
+          <t>18,684</t>
+        </is>
+      </c>
+      <c r="K121" s="5" t="inlineStr">
+        <is>
+          <t>14,193</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="7" t="inlineStr">
+        <is>
+          <t>212697866</t>
+        </is>
+      </c>
+      <c r="B122" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იბერი +</t>
+        </is>
+      </c>
+      <c r="C122" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D122" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E122" s="7" t="inlineStr">
+        <is>
+          <t>14,992</t>
+        </is>
+      </c>
+      <c r="F122" s="7" t="inlineStr">
+        <is>
+          <t>-2.6%</t>
+        </is>
+      </c>
+      <c r="G122" s="7" t="inlineStr">
+        <is>
+          <t>548</t>
+        </is>
+      </c>
+      <c r="H122" s="7" t="inlineStr">
+        <is>
+          <t>3.7%</t>
+        </is>
+      </c>
+      <c r="I122" s="7" t="inlineStr">
+        <is>
+          <t>490</t>
+        </is>
+      </c>
+      <c r="J122" s="7" t="inlineStr">
+        <is>
+          <t>7,835</t>
+        </is>
+      </c>
+      <c r="K122" s="7" t="inlineStr">
+        <is>
+          <t>4,859</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="inlineStr">
+        <is>
+          <t>405422332</t>
+        </is>
+      </c>
+      <c r="B123" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯიჰელსი</t>
+        </is>
+      </c>
+      <c r="C123" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D123" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>15,588</t>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t>40.1%</t>
+        </is>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t>5,063</t>
+        </is>
+      </c>
+      <c r="H123" s="5" t="inlineStr">
+        <is>
+          <t>32.5%</t>
+        </is>
+      </c>
+      <c r="I123" s="5" t="inlineStr">
+        <is>
+          <t>5,179</t>
+        </is>
+      </c>
+      <c r="J123" s="5" t="inlineStr">
+        <is>
+          <t>5,332</t>
+        </is>
+      </c>
+      <c r="K123" s="5" t="inlineStr">
+        <is>
+          <t>3,420</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="7" t="inlineStr">
+        <is>
+          <t>204537858</t>
+        </is>
+      </c>
+      <c r="B124" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნეოფარმი +</t>
+        </is>
+      </c>
+      <c r="C124" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D124" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E124" s="7" t="inlineStr">
+        <is>
+          <t>16,295</t>
+        </is>
+      </c>
+      <c r="F124" s="7" t="inlineStr">
+        <is>
+          <t>17.4%</t>
+        </is>
+      </c>
+      <c r="G124" s="7" t="inlineStr">
+        <is>
+          <t>-751</t>
+        </is>
+      </c>
+      <c r="H124" s="7" t="inlineStr">
+        <is>
+          <t>-4.6%</t>
+        </is>
+      </c>
+      <c r="I124" s="7" t="inlineStr">
+        <is>
+          <t>-873</t>
+        </is>
+      </c>
+      <c r="J124" s="7" t="inlineStr">
+        <is>
+          <t>5,687</t>
+        </is>
+      </c>
+      <c r="K124" s="7" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="inlineStr">
+        <is>
+          <t>405328863</t>
+        </is>
+      </c>
+      <c r="B125" s="6" t="inlineStr">
+        <is>
+          <t>შპს მედელ საქართველო</t>
+        </is>
+      </c>
+      <c r="C125" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D125" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>16,323</t>
+        </is>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t>206.5%</t>
+        </is>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t>5,555</t>
+        </is>
+      </c>
+      <c r="H125" s="5" t="inlineStr">
+        <is>
+          <t>34.0%</t>
+        </is>
+      </c>
+      <c r="I125" s="5" t="inlineStr">
+        <is>
+          <t>5,461</t>
+        </is>
+      </c>
+      <c r="J125" s="5" t="inlineStr">
+        <is>
+          <t>2,151</t>
+        </is>
+      </c>
+      <c r="K125" s="5" t="inlineStr">
+        <is>
+          <t>797</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="7" t="inlineStr">
+        <is>
+          <t>405089835</t>
+        </is>
+      </c>
+      <c r="B126" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ჯეო-ოლიმპი</t>
+        </is>
+      </c>
+      <c r="C126" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D126" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E126" s="7" t="inlineStr">
+        <is>
+          <t>16,838</t>
+        </is>
+      </c>
+      <c r="F126" s="7" t="inlineStr">
+        <is>
+          <t>21.0%</t>
+        </is>
+      </c>
+      <c r="G126" s="7" t="inlineStr">
+        <is>
+          <t>4,162</t>
+        </is>
+      </c>
+      <c r="H126" s="7" t="inlineStr">
+        <is>
+          <t>24.7%</t>
+        </is>
+      </c>
+      <c r="I126" s="7" t="inlineStr">
+        <is>
+          <t>3,525</t>
+        </is>
+      </c>
+      <c r="J126" s="7" t="inlineStr">
+        <is>
+          <t>11,538</t>
+        </is>
+      </c>
+      <c r="K126" s="7" t="inlineStr">
+        <is>
+          <t>8,459</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="inlineStr">
+        <is>
+          <t>400282920</t>
+        </is>
+      </c>
+      <c r="B127" s="6" t="inlineStr">
+        <is>
+          <t>შპს ინნოვა მედიქალ ექუიპმენთ ენდ სერვისის</t>
+        </is>
+      </c>
+      <c r="C127" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D127" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>16,885</t>
+        </is>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t>42.0%</t>
+        </is>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t>3,786</t>
+        </is>
+      </c>
+      <c r="H127" s="5" t="inlineStr">
+        <is>
+          <t>22.4%</t>
+        </is>
+      </c>
+      <c r="I127" s="5" t="inlineStr">
+        <is>
+          <t>3,636</t>
+        </is>
+      </c>
+      <c r="J127" s="5" t="inlineStr">
+        <is>
+          <t>10,972</t>
+        </is>
+      </c>
+      <c r="K127" s="5" t="inlineStr">
+        <is>
+          <t>2,052</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="7" t="inlineStr">
+        <is>
+          <t>402011327</t>
+        </is>
+      </c>
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>შპს გლობალ ცბს</t>
+        </is>
+      </c>
+      <c r="C128" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D128" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E128" s="7" t="inlineStr">
+        <is>
+          <t>18,551</t>
+        </is>
+      </c>
+      <c r="F128" s="7" t="inlineStr">
+        <is>
+          <t>39.1%</t>
+        </is>
+      </c>
+      <c r="G128" s="7" t="inlineStr">
+        <is>
+          <t>7,445</t>
+        </is>
+      </c>
+      <c r="H128" s="7" t="inlineStr">
+        <is>
+          <t>40.1%</t>
+        </is>
+      </c>
+      <c r="I128" s="7" t="inlineStr">
+        <is>
+          <t>6,621</t>
+        </is>
+      </c>
+      <c r="J128" s="7" t="inlineStr">
+        <is>
+          <t>16,096</t>
+        </is>
+      </c>
+      <c r="K128" s="7" t="inlineStr">
+        <is>
+          <t>14,930</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="inlineStr">
+        <is>
+          <t>211340930</t>
+        </is>
+      </c>
+      <c r="B129" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნეოფარმი</t>
+        </is>
+      </c>
+      <c r="C129" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D129" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>19,189</t>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t>25.0%</t>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t>-376</t>
+        </is>
+      </c>
+      <c r="H129" s="5" t="inlineStr">
+        <is>
+          <t>-2.0%</t>
+        </is>
+      </c>
+      <c r="I129" s="5" t="inlineStr">
+        <is>
+          <t>-589</t>
+        </is>
+      </c>
+      <c r="J129" s="5" t="inlineStr">
+        <is>
+          <t>7,969</t>
+        </is>
+      </c>
+      <c r="K129" s="5" t="inlineStr">
+        <is>
+          <t>5,075</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="7" t="inlineStr">
+        <is>
+          <t>443854651</t>
+        </is>
+      </c>
+      <c r="B130" s="8" t="inlineStr">
+        <is>
+          <t>შპს მეგავეტი</t>
+        </is>
+      </c>
+      <c r="C130" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D130" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E130" s="7" t="inlineStr">
+        <is>
+          <t>21,829</t>
+        </is>
+      </c>
+      <c r="F130" s="7" t="inlineStr">
+        <is>
+          <t>84.1%</t>
+        </is>
+      </c>
+      <c r="G130" s="7" t="inlineStr">
+        <is>
+          <t>7,131</t>
+        </is>
+      </c>
+      <c r="H130" s="7" t="inlineStr">
+        <is>
+          <t>32.7%</t>
+        </is>
+      </c>
+      <c r="I130" s="7" t="inlineStr">
+        <is>
+          <t>6,552</t>
+        </is>
+      </c>
+      <c r="J130" s="7" t="inlineStr">
+        <is>
+          <t>9,955</t>
+        </is>
+      </c>
+      <c r="K130" s="7" t="inlineStr">
+        <is>
+          <t>8,423</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="inlineStr">
+        <is>
+          <t>405029295</t>
+        </is>
+      </c>
+      <c r="B131" s="6" t="inlineStr">
+        <is>
+          <t>შპს დენკ ფარმა კავკასია</t>
+        </is>
+      </c>
+      <c r="C131" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D131" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>22,058</t>
+        </is>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t>7.7%</t>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t>2,363</t>
+        </is>
+      </c>
+      <c r="H131" s="5" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="I131" s="5" t="inlineStr">
+        <is>
+          <t>1,408</t>
+        </is>
+      </c>
+      <c r="J131" s="5" t="inlineStr">
+        <is>
+          <t>13,150</t>
+        </is>
+      </c>
+      <c r="K131" s="5" t="inlineStr">
+        <is>
+          <t>4,630</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="7" t="inlineStr">
+        <is>
+          <t>400327008</t>
+        </is>
+      </c>
+      <c r="B132" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სამა ჰოლდინგი</t>
+        </is>
+      </c>
+      <c r="C132" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D132" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E132" s="7" t="inlineStr">
+        <is>
+          <t>23,750</t>
+        </is>
+      </c>
+      <c r="F132" s="7" t="inlineStr">
+        <is>
+          <t>110.9%</t>
+        </is>
+      </c>
+      <c r="G132" s="7" t="inlineStr">
+        <is>
+          <t>8,711</t>
+        </is>
+      </c>
+      <c r="H132" s="7" t="inlineStr">
+        <is>
+          <t>36.7%</t>
+        </is>
+      </c>
+      <c r="I132" s="7" t="inlineStr">
+        <is>
+          <t>8,890</t>
+        </is>
+      </c>
+      <c r="J132" s="7" t="inlineStr">
+        <is>
+          <t>19,262</t>
+        </is>
+      </c>
+      <c r="K132" s="7" t="inlineStr">
+        <is>
+          <t>13,713</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="inlineStr">
+        <is>
+          <t>404381101</t>
+        </is>
+      </c>
+      <c r="B133" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნიუ ჯორჯია - 555</t>
+        </is>
+      </c>
+      <c r="C133" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D133" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>23,876</t>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t>1,568</t>
+        </is>
+      </c>
+      <c r="H133" s="5" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="I133" s="5" t="inlineStr">
+        <is>
+          <t>1,457</t>
+        </is>
+      </c>
+      <c r="J133" s="5" t="inlineStr">
+        <is>
+          <t>9,195</t>
+        </is>
+      </c>
+      <c r="K133" s="5" t="inlineStr">
+        <is>
+          <t>7,548</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="7" t="inlineStr">
+        <is>
+          <t>415097709</t>
+        </is>
+      </c>
+      <c r="B134" s="8" t="inlineStr">
+        <is>
+          <t>შპს ინფარმ</t>
+        </is>
+      </c>
+      <c r="C134" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D134" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E134" s="7" t="inlineStr">
+        <is>
+          <t>24,102</t>
+        </is>
+      </c>
+      <c r="F134" s="7" t="inlineStr">
+        <is>
+          <t>4.1%</t>
+        </is>
+      </c>
+      <c r="G134" s="7" t="inlineStr">
+        <is>
+          <t>3,276</t>
+        </is>
+      </c>
+      <c r="H134" s="7" t="inlineStr">
+        <is>
+          <t>13.6%</t>
+        </is>
+      </c>
+      <c r="I134" s="7" t="inlineStr">
+        <is>
+          <t>-7,859</t>
+        </is>
+      </c>
+      <c r="J134" s="7" t="inlineStr">
+        <is>
+          <t>7,223</t>
+        </is>
+      </c>
+      <c r="K134" s="7" t="inlineStr">
+        <is>
+          <t>-7,678</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="inlineStr">
+        <is>
+          <t>404896715</t>
+        </is>
+      </c>
+      <c r="B135" s="6" t="inlineStr">
+        <is>
+          <t>შპს SmartPharm</t>
+        </is>
+      </c>
+      <c r="C135" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D135" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>36,614</t>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t>15.9%</t>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t>1,987</t>
+        </is>
+      </c>
+      <c r="H135" s="5" t="inlineStr">
+        <is>
+          <t>5.4%</t>
+        </is>
+      </c>
+      <c r="I135" s="5" t="inlineStr">
+        <is>
+          <t>1,902</t>
+        </is>
+      </c>
+      <c r="J135" s="5" t="inlineStr">
+        <is>
+          <t>16,563</t>
+        </is>
+      </c>
+      <c r="K135" s="5" t="inlineStr">
+        <is>
+          <t>13,080</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="7" t="inlineStr">
+        <is>
+          <t>415091830</t>
+        </is>
+      </c>
+      <c r="B136" s="8" t="inlineStr">
+        <is>
+          <t>შპს ველფარ ინთერნეიშენალ</t>
+        </is>
+      </c>
+      <c r="C136" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D136" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E136" s="7" t="inlineStr">
+        <is>
+          <t>40,243</t>
+        </is>
+      </c>
+      <c r="F136" s="7" t="inlineStr">
+        <is>
+          <t>35.5%</t>
+        </is>
+      </c>
+      <c r="G136" s="7" t="inlineStr">
+        <is>
+          <t>12,737</t>
+        </is>
+      </c>
+      <c r="H136" s="7" t="inlineStr">
+        <is>
+          <t>31.6%</t>
+        </is>
+      </c>
+      <c r="I136" s="7" t="inlineStr">
+        <is>
+          <t>7,964</t>
+        </is>
+      </c>
+      <c r="J136" s="7" t="inlineStr">
+        <is>
+          <t>24,693</t>
+        </is>
+      </c>
+      <c r="K136" s="7" t="inlineStr">
+        <is>
+          <t>8,890</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="inlineStr">
+        <is>
+          <t>201947340</t>
+        </is>
+      </c>
+      <c r="B137" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მერმისი</t>
+        </is>
+      </c>
+      <c r="C137" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D137" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>45,135</t>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t>18.8%</t>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t>13,876</t>
+        </is>
+      </c>
+      <c r="H137" s="5" t="inlineStr">
+        <is>
+          <t>30.7%</t>
+        </is>
+      </c>
+      <c r="I137" s="5" t="inlineStr">
+        <is>
+          <t>12,249</t>
+        </is>
+      </c>
+      <c r="J137" s="5" t="inlineStr">
+        <is>
+          <t>40,696</t>
+        </is>
+      </c>
+      <c r="K137" s="5" t="inlineStr">
+        <is>
+          <t>34,329</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="7" t="inlineStr">
+        <is>
+          <t>211357841</t>
+        </is>
+      </c>
+      <c r="B138" s="8" t="inlineStr">
+        <is>
+          <t>შპს ივერმედი</t>
+        </is>
+      </c>
+      <c r="C138" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D138" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E138" s="7" t="inlineStr">
+        <is>
+          <t>45,937</t>
+        </is>
+      </c>
+      <c r="F138" s="7" t="inlineStr">
+        <is>
+          <t>-2.5%</t>
+        </is>
+      </c>
+      <c r="G138" s="7" t="inlineStr">
+        <is>
+          <t>-1,095</t>
+        </is>
+      </c>
+      <c r="H138" s="7" t="inlineStr">
+        <is>
+          <t>-2.4%</t>
+        </is>
+      </c>
+      <c r="I138" s="7" t="inlineStr">
+        <is>
+          <t>-993</t>
+        </is>
+      </c>
+      <c r="J138" s="7" t="inlineStr">
+        <is>
+          <t>38,914</t>
+        </is>
+      </c>
+      <c r="K138" s="7" t="inlineStr">
+        <is>
+          <t>30,843</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="inlineStr">
+        <is>
+          <t>201951209</t>
+        </is>
+      </c>
+      <c r="B139" s="6" t="inlineStr">
+        <is>
+          <t>შპს გეა</t>
+        </is>
+      </c>
+      <c r="C139" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D139" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>46,251</t>
+        </is>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t>3.2%</t>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t>3,681</t>
+        </is>
+      </c>
+      <c r="H139" s="5" t="inlineStr">
+        <is>
+          <t>8.0%</t>
+        </is>
+      </c>
+      <c r="I139" s="5" t="inlineStr">
+        <is>
+          <t>8,866</t>
+        </is>
+      </c>
+      <c r="J139" s="5" t="inlineStr">
+        <is>
+          <t>50,056</t>
+        </is>
+      </c>
+      <c r="K139" s="5" t="inlineStr">
+        <is>
+          <t>37,806</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="7" t="inlineStr">
+        <is>
+          <t>205199033</t>
+        </is>
+      </c>
+      <c r="B140" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფარმაცევტული სახლი +</t>
+        </is>
+      </c>
+      <c r="C140" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D140" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E140" s="7" t="inlineStr">
+        <is>
+          <t>61,646</t>
+        </is>
+      </c>
+      <c r="F140" s="7" t="inlineStr">
+        <is>
+          <t>-5.8%</t>
+        </is>
+      </c>
+      <c r="G140" s="7" t="inlineStr">
+        <is>
+          <t>-11,672</t>
+        </is>
+      </c>
+      <c r="H140" s="7" t="inlineStr">
+        <is>
+          <t>-18.9%</t>
+        </is>
+      </c>
+      <c r="I140" s="7" t="inlineStr">
+        <is>
+          <t>-11,243</t>
+        </is>
+      </c>
+      <c r="J140" s="7" t="inlineStr">
+        <is>
+          <t>66,479</t>
+        </is>
+      </c>
+      <c r="K140" s="7" t="inlineStr">
+        <is>
+          <t>-17,269</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="inlineStr">
+        <is>
+          <t>208216107</t>
+        </is>
+      </c>
+      <c r="B141" s="6" t="inlineStr">
+        <is>
+          <t>შპს ავერსი-რაციონალი</t>
+        </is>
+      </c>
+      <c r="C141" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D141" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>63,771</t>
+        </is>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t>11,367</t>
+        </is>
+      </c>
+      <c r="H141" s="5" t="inlineStr">
+        <is>
+          <t>17.8%</t>
+        </is>
+      </c>
+      <c r="I141" s="5" t="inlineStr">
+        <is>
+          <t>10,465</t>
+        </is>
+      </c>
+      <c r="J141" s="5" t="inlineStr">
+        <is>
+          <t>54,162</t>
+        </is>
+      </c>
+      <c r="K141" s="5" t="inlineStr">
+        <is>
+          <t>26,494</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="7" t="inlineStr">
+        <is>
+          <t>404387481</t>
+        </is>
+      </c>
+      <c r="B142" s="8" t="inlineStr">
+        <is>
+          <t>შპს ინვეტი</t>
+        </is>
+      </c>
+      <c r="C142" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D142" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E142" s="7" t="inlineStr">
+        <is>
+          <t>65,134</t>
+        </is>
+      </c>
+      <c r="F142" s="7" t="inlineStr">
+        <is>
+          <t>6.4%</t>
+        </is>
+      </c>
+      <c r="G142" s="7" t="inlineStr">
+        <is>
+          <t>6,758</t>
+        </is>
+      </c>
+      <c r="H142" s="7" t="inlineStr">
+        <is>
+          <t>10.4%</t>
+        </is>
+      </c>
+      <c r="I142" s="7" t="inlineStr">
+        <is>
+          <t>4,627</t>
+        </is>
+      </c>
+      <c r="J142" s="7" t="inlineStr">
+        <is>
+          <t>32,317</t>
+        </is>
+      </c>
+      <c r="K142" s="7" t="inlineStr">
+        <is>
+          <t>21,495</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="inlineStr">
+        <is>
+          <t>400310622</t>
+        </is>
+      </c>
+      <c r="B143" s="6" t="inlineStr">
+        <is>
+          <t>შპს სიაიეს ფარმა</t>
+        </is>
+      </c>
+      <c r="C143" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D143" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>65,941</t>
+        </is>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t>36.7%</t>
+        </is>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t>34,062</t>
+        </is>
+      </c>
+      <c r="H143" s="5" t="inlineStr">
+        <is>
+          <t>51.7%</t>
+        </is>
+      </c>
+      <c r="I143" s="5" t="inlineStr">
+        <is>
+          <t>33,250</t>
+        </is>
+      </c>
+      <c r="J143" s="5" t="inlineStr">
+        <is>
+          <t>52,823</t>
+        </is>
+      </c>
+      <c r="K143" s="5" t="inlineStr">
+        <is>
+          <t>32,757</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="7" t="inlineStr">
+        <is>
+          <t>405175206</t>
+        </is>
+      </c>
+      <c r="B144" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ბერლინ-ჰემი/ა. მენარინი დისთრიბუშენ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C144" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D144" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E144" s="7" t="inlineStr">
+        <is>
+          <t>72,981</t>
+        </is>
+      </c>
+      <c r="F144" s="7" t="inlineStr">
+        <is>
+          <t>44.5%</t>
+        </is>
+      </c>
+      <c r="G144" s="7" t="inlineStr">
+        <is>
+          <t>2,619</t>
+        </is>
+      </c>
+      <c r="H144" s="7" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="I144" s="7" t="inlineStr">
+        <is>
+          <t>1,834</t>
+        </is>
+      </c>
+      <c r="J144" s="7" t="inlineStr">
+        <is>
+          <t>15,790</t>
+        </is>
+      </c>
+      <c r="K144" s="7" t="inlineStr">
+        <is>
+          <t>10,016</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="inlineStr">
+        <is>
+          <t>202242199</t>
+        </is>
+      </c>
+      <c r="B145" s="6" t="inlineStr">
+        <is>
+          <t>შპს გლობალფარმი</t>
+        </is>
+      </c>
+      <c r="C145" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D145" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>74,077</t>
+        </is>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t>12,124</t>
+        </is>
+      </c>
+      <c r="H145" s="5" t="inlineStr">
+        <is>
+          <t>16.4%</t>
+        </is>
+      </c>
+      <c r="I145" s="5" t="inlineStr">
+        <is>
+          <t>5,301</t>
+        </is>
+      </c>
+      <c r="J145" s="5" t="inlineStr">
+        <is>
+          <t>188,074</t>
+        </is>
+      </c>
+      <c r="K145" s="5" t="inlineStr">
+        <is>
+          <t>37,499</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="7" t="inlineStr">
+        <is>
+          <t>404558965</t>
+        </is>
+      </c>
+      <c r="B146" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფარმედ</t>
+        </is>
+      </c>
+      <c r="C146" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D146" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E146" s="7" t="inlineStr">
+        <is>
+          <t>79,521</t>
+        </is>
+      </c>
+      <c r="F146" s="7" t="inlineStr">
+        <is>
+          <t>37.1%</t>
+        </is>
+      </c>
+      <c r="G146" s="7" t="inlineStr">
+        <is>
+          <t>24,750</t>
+        </is>
+      </c>
+      <c r="H146" s="7" t="inlineStr">
+        <is>
+          <t>31.1%</t>
+        </is>
+      </c>
+      <c r="I146" s="7" t="inlineStr">
+        <is>
+          <t>25,184</t>
+        </is>
+      </c>
+      <c r="J146" s="7" t="inlineStr">
+        <is>
+          <t>90,365</t>
+        </is>
+      </c>
+      <c r="K146" s="7" t="inlineStr">
+        <is>
+          <t>77,513</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="inlineStr">
+        <is>
+          <t>204927909</t>
+        </is>
+      </c>
+      <c r="B147" s="6" t="inlineStr">
+        <is>
+          <t>შპს იმპექსფარმი</t>
+        </is>
+      </c>
+      <c r="C147" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D147" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>110,181</t>
+        </is>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t>7.5%</t>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t>6,960</t>
+        </is>
+      </c>
+      <c r="H147" s="5" t="inlineStr">
+        <is>
+          <t>6.3%</t>
+        </is>
+      </c>
+      <c r="I147" s="5" t="inlineStr">
+        <is>
+          <t>2,894</t>
+        </is>
+      </c>
+      <c r="J147" s="5" t="inlineStr">
+        <is>
+          <t>93,557</t>
+        </is>
+      </c>
+      <c r="K147" s="5" t="inlineStr">
+        <is>
+          <t>60,304</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="7" t="inlineStr">
+        <is>
+          <t>400184910</t>
+        </is>
+      </c>
+      <c r="B148" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ვიტამინი 2017</t>
+        </is>
+      </c>
+      <c r="C148" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D148" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E148" s="7" t="inlineStr">
+        <is>
+          <t>119,573</t>
+        </is>
+      </c>
+      <c r="F148" s="7" t="inlineStr">
+        <is>
+          <t>7.8%</t>
+        </is>
+      </c>
+      <c r="G148" s="7" t="inlineStr">
+        <is>
+          <t>3,341</t>
+        </is>
+      </c>
+      <c r="H148" s="7" t="inlineStr">
+        <is>
+          <t>2.8%</t>
+        </is>
+      </c>
+      <c r="I148" s="7" t="inlineStr">
+        <is>
+          <t>3,260</t>
+        </is>
+      </c>
+      <c r="J148" s="7" t="inlineStr">
+        <is>
+          <t>16,740</t>
+        </is>
+      </c>
+      <c r="K148" s="7" t="inlineStr">
+        <is>
+          <t>15,588</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="inlineStr">
+        <is>
+          <t>211385268</t>
+        </is>
+      </c>
+      <c r="B149" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯი-ემ-პი</t>
+        </is>
+      </c>
+      <c r="C149" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D149" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>184,906</t>
+        </is>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t>41.4%</t>
+        </is>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t>62,063</t>
+        </is>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t>33.6%</t>
+        </is>
+      </c>
+      <c r="I149" s="5" t="inlineStr">
+        <is>
+          <t>59,308</t>
+        </is>
+      </c>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t>263,052</t>
+        </is>
+      </c>
+      <c r="K149" s="5" t="inlineStr">
+        <is>
+          <t>247,667</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="7" t="inlineStr">
+        <is>
+          <t>400354727</t>
+        </is>
+      </c>
+      <c r="B150" s="8" t="inlineStr">
+        <is>
+          <t>შპს შოთაფარმ</t>
+        </is>
+      </c>
+      <c r="C150" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D150" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E150" s="7" t="inlineStr">
+        <is>
+          <t>327,423</t>
+        </is>
+      </c>
+      <c r="F150" s="7" t="inlineStr">
+        <is>
+          <t>157.3%</t>
+        </is>
+      </c>
+      <c r="G150" s="7" t="inlineStr">
+        <is>
+          <t>156,914</t>
+        </is>
+      </c>
+      <c r="H150" s="7" t="inlineStr">
+        <is>
+          <t>47.9%</t>
+        </is>
+      </c>
+      <c r="I150" s="7" t="inlineStr">
+        <is>
+          <t>156,914</t>
+        </is>
+      </c>
+      <c r="J150" s="7" t="inlineStr">
+        <is>
+          <t>347,417</t>
+        </is>
+      </c>
+      <c r="K150" s="7" t="inlineStr">
+        <is>
+          <t>211,992</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="inlineStr">
+        <is>
+          <t>400354629</t>
+        </is>
+      </c>
+      <c r="B151" s="6" t="inlineStr">
+        <is>
+          <t>შპს აბულფარმ</t>
+        </is>
+      </c>
+      <c r="C151" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D151" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>341,277</t>
+        </is>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t>154.2%</t>
+        </is>
+      </c>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t>179,946</t>
+        </is>
+      </c>
+      <c r="H151" s="5" t="inlineStr">
+        <is>
+          <t>52.7%</t>
+        </is>
+      </c>
+      <c r="I151" s="5" t="inlineStr">
+        <is>
+          <t>179,946</t>
+        </is>
+      </c>
+      <c r="J151" s="5" t="inlineStr">
+        <is>
+          <t>372,866</t>
+        </is>
+      </c>
+      <c r="K151" s="5" t="inlineStr">
+        <is>
+          <t>237,371</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="7" t="inlineStr">
+        <is>
+          <t>202203123</t>
+        </is>
+      </c>
+      <c r="B152" s="8" t="inlineStr">
+        <is>
+          <t>შპს პსპ ფარმა</t>
+        </is>
+      </c>
+      <c r="C152" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D152" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E152" s="7" t="inlineStr">
+        <is>
+          <t>845,163</t>
+        </is>
+      </c>
+      <c r="F152" s="7" t="inlineStr">
+        <is>
+          <t>9.0%</t>
+        </is>
+      </c>
+      <c r="G152" s="7" t="inlineStr">
+        <is>
+          <t>57,112</t>
+        </is>
+      </c>
+      <c r="H152" s="7" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="I152" s="7" t="inlineStr">
+        <is>
+          <t>28,984</t>
+        </is>
+      </c>
+      <c r="J152" s="7" t="inlineStr">
+        <is>
+          <t>667,004</t>
+        </is>
+      </c>
+      <c r="K152" s="7" t="inlineStr">
+        <is>
+          <t>324,235</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="inlineStr">
+        <is>
+          <t>201991229</t>
+        </is>
+      </c>
+      <c r="B153" s="6" t="inlineStr">
+        <is>
+          <t>სს გეფა</t>
+        </is>
+      </c>
+      <c r="C153" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D153" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>861,800</t>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t>4.6%</t>
+        </is>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t>122,361</t>
+        </is>
+      </c>
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t>14.2%</t>
+        </is>
+      </c>
+      <c r="I153" s="5" t="inlineStr">
+        <is>
+          <t>51,819</t>
+        </is>
+      </c>
+      <c r="J153" s="5" t="inlineStr">
+        <is>
+          <t>554,946</t>
+        </is>
+      </c>
+      <c r="K153" s="5" t="inlineStr">
+        <is>
+          <t>201,353</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="7" t="inlineStr">
+        <is>
+          <t>405098399</t>
+        </is>
+      </c>
+      <c r="B154" s="8" t="inlineStr">
+        <is>
+          <t>სს საქართველოს ჯანდაცვის ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C154" s="7" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D154" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E154" s="7" t="inlineStr">
+        <is>
+          <t>861,800</t>
+        </is>
+      </c>
+      <c r="F154" s="7" t="inlineStr">
+        <is>
+          <t>4.6%</t>
+        </is>
+      </c>
+      <c r="G154" s="7" t="inlineStr">
+        <is>
+          <t>116,433</t>
+        </is>
+      </c>
+      <c r="H154" s="7" t="inlineStr">
+        <is>
+          <t>13.5%</t>
+        </is>
+      </c>
+      <c r="I154" s="7" t="inlineStr">
+        <is>
+          <t>27,141</t>
+        </is>
+      </c>
+      <c r="J154" s="7" t="inlineStr">
+        <is>
+          <t>606,064</t>
+        </is>
+      </c>
+      <c r="K154" s="7" t="inlineStr">
+        <is>
+          <t>84,631</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="inlineStr">
+        <is>
           <t>211386695</t>
         </is>
       </c>
-      <c r="B66" s="8" t="inlineStr">
+      <c r="B155" s="6" t="inlineStr">
         <is>
           <t>შპს ავერსი-ფარმა</t>
         </is>
       </c>
-      <c r="C66" s="7" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E66" s="7" t="inlineStr">
+      <c r="C155" s="5" t="inlineStr">
+        <is>
+          <t>Pharma</t>
+        </is>
+      </c>
+      <c r="D155" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
         <is>
           <t>980,306</t>
         </is>
       </c>
-      <c r="F66" s="7" t="inlineStr">
+      <c r="F155" s="5" t="inlineStr">
         <is>
           <t>18.7%</t>
         </is>
       </c>
-      <c r="G66" s="7" t="inlineStr">
+      <c r="G155" s="5" t="inlineStr">
         <is>
           <t>110,275</t>
         </is>
       </c>
-      <c r="H66" s="7" t="inlineStr">
+      <c r="H155" s="5" t="inlineStr">
         <is>
           <t>11.2%</t>
         </is>
       </c>
-      <c r="I66" s="7" t="inlineStr">
+      <c r="I155" s="5" t="inlineStr">
         <is>
           <t>63,184</t>
         </is>
       </c>
-      <c r="J66" s="7" t="inlineStr">
+      <c r="J155" s="5" t="inlineStr">
         <is>
           <t>810,204</t>
         </is>
       </c>
-      <c r="K66" s="7" t="inlineStr">
+      <c r="K155" s="5" t="inlineStr">
         <is>
           <t>509,509</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>