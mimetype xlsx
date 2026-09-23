--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K210"/>
+  <dimension ref="A1:K342"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>206 matches · latest filings · money in GEL thousands</t>
+          <t>338 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -576,11352 +576,18586 @@
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>EBITDAMargin</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>NetProfit</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>TotalAssets</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>TotalEquity</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>402038371</t>
+          <t>204381338</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კოხტა ჰოტელ მენეჯმენტი</t>
+          <t>შპს ცენტრი</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D5" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="F5" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F5" s="5" t="n">
+        <v/>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>-846</t>
         </is>
       </c>
       <c r="H5" s="5" t="n">
         <v/>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
-          <t>-5,440</t>
+          <t>-1,253</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>3,898</t>
+          <t>19,861</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
-          <t>-3,314</t>
+          <t>17,325</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>404476474</t>
+          <t>204550333</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ევრო ჰოთელ</t>
+          <t>შპს ჯი-დი დეველოპმენტი</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="F6" s="7" t="n">
-        <v/>
+      <c r="F6" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>-1,273</t>
+          <t>-147</t>
         </is>
       </c>
       <c r="H6" s="7" t="n">
         <v/>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>-2,684</t>
+          <t>-156</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>18,822</t>
+          <t>6,638</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>-1,707</t>
+          <t>6,637</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>445664255</t>
+          <t>404476474</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>შპს პონტუს გონიო</t>
+          <t>⚠ შპს ევრო ჰოთელ</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>4</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F7" s="5" t="n">
+        <v/>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>-4,328</t>
-[...5 lines deleted...]
-        </is>
+          <t>-1,273</t>
+        </is>
+      </c>
+      <c r="H7" s="5" t="n">
+        <v/>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>-3,497</t>
+          <t>-2,684</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>39,131</t>
+          <t>18,822</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>20,544</t>
+          <t>-1,707</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>404576366</t>
+          <t>405286159</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ატლას მენეჯმენტ გრუპ</t>
+          <t>შპს ლგ ტრანს</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>10</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F8" s="7" t="n">
+        <v/>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>-2,060</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H8" s="7" t="n">
+        <v/>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>-514</t>
+          <t>0</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>14,013</t>
+          <t>8,803</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>3,311</t>
+          <t>5,115</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>445444074</t>
+          <t>436044095</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს სითი ჰოტელ ბათუმი</t>
+          <t>⚠ შპს მერკური 2019</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>-221</t>
-[...5 lines deleted...]
-        </is>
+          <t>-20</t>
+        </is>
+      </c>
+      <c r="H9" s="5" t="n">
+        <v/>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>-267</t>
+          <t>-20</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>6,129</t>
+          <t>5,196</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>2,133</t>
+          <t>5,116</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>404531529</t>
+          <t>431168149</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯიან ჰოლიდეი</t>
+          <t>⚠ შპს G Paradise</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2020</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>-92.3%</t>
+          <t>-96.1%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>-206</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>-35229.2%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>-160</t>
+          <t>-4,546</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>1,966</t>
+          <t>6,407</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>1,404</t>
+          <t>-10,909</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>445409344</t>
+          <t>445664255</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ფორჯიგეით ფროფერთის ჯორჯია</t>
+          <t>შპს პონტუს გონიო</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>4</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>-98.8%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>-78</t>
+          <t>-4,328</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>-278.4%</t>
+          <t>-99060.4%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>-125</t>
+          <t>-3,497</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>39,131</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>-4,750</t>
+          <t>20,544</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>402043258</t>
+          <t>236049904</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯიან ინსაიდერი</t>
+          <t>⚠ შპს თეთნულდი დეველოპმენტი</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>-99.5%</t>
+          <t>-84.9%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>-204</t>
+          <t>-473</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>-667.0%</t>
+          <t>-9707.1%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>-206</t>
+          <t>-3,314</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>71,646</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>71,625</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>200217684</t>
+          <t>206118075</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ვარდების რევოლუციის პარკი</t>
+          <t>⚠ შპს კოპალა</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>6</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>-77.8%</t>
+          <t>-99.6%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>-13</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>-128.7%</t>
+          <t>-200.9%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>-21</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>2,033</t>
+          <t>457</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>1,871</t>
+          <t>-3,163</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>405378185</t>
+          <t>404576366</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს რუისპირის მამული</t>
+          <t>⚠ შპს ატლას მენეჯმენტ გრუპ</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>368.7%</t>
+          <t>-96.4%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>-632</t>
+          <t>-2,060</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>-1607.9%</t>
+          <t>-20467.3%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>-1,366</t>
+          <t>-514</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>12,143</t>
+          <t>14,013</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>10,471</t>
+          <t>3,311</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>404582055</t>
+          <t>445444074</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს აჭარა.ქომ</t>
+          <t>⚠ სს სითი ჰოტელ ბათუმი</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>13</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>-99.9%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>-221</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>13.9%</t>
+          <t>-1712.6%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>-267</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>6,129</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>2,133</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>406117330</t>
+          <t>404531529</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ინვესტი</t>
+          <t>⚠ შპს ჯორჯიან ჰოლიდეი</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2020</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>17</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>-92.7%</t>
+          <t>-92.3%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>-72</t>
+          <t>-4</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>-144.2%</t>
+          <t>-22.7%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>-171</t>
+          <t>-160</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>3,139</t>
+          <t>1,966</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>3,134</t>
+          <t>1,404</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>405044170</t>
+          <t>400115095</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს კატევე ტურს</t>
+          <t>⚠ შპს მით ინ ჯორჯია</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>-97.6%</t>
+          <t>-99.4%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>-77</t>
+          <t>-153</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>-145.1%</t>
+          <t>-611.8%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>1,299</t>
+          <t>-153</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>2,947</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>1,740</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>405217019</t>
+          <t>445409344</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ტიფლისი-პერმ გრუპ</t>
+          <t>⚠ შპს ფორჯიგეით ფროფერთის ჯორჯია</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-90.9%</t>
+          <t>-98.8%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>-78</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>-216.9%</t>
+          <t>-278.4%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>-527</t>
+          <t>-125</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>3,396</t>
+          <t>260</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>3,395</t>
+          <t>-4,750</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>441555256</t>
+          <t>402043258</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ყვარლის ედემი</t>
+          <t>⚠ შპს ჯორჯიან ინსაიდერი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>-82.7%</t>
+          <t>-99.5%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>-204</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>-667.0%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>-1,018</t>
+          <t>-206</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>16,995</t>
+          <t>234</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>16,730</t>
+          <t>234</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>405045696</t>
+          <t>200217684</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სასტუმრო ძველი მეტეხი</t>
+          <t>⚠ შპს ვარდების რევოლუციის პარკი</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2020</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>34</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>-86.7%</t>
+          <t>-77.8%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>-44</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>-128.7%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>-99</t>
+          <t>-150</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>2,137</t>
+          <t>2,033</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>2,132</t>
+          <t>1,871</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>203813249</t>
+          <t>405378185</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ვერე პალასი</t>
+          <t>შპს რუისპირის მამული</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>39</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>-78.6%</t>
+          <t>368.7%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>-58</t>
+          <t>-632</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>-49.1%</t>
+          <t>-1607.9%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>-162</t>
+          <t>-1,366</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>2,054</t>
+          <t>12,143</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>2,054</t>
+          <t>10,471</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>204865271</t>
+          <t>406117330</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ალეგრო</t>
+          <t>⚠ შპს ინვესტი</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2020</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>50</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>-87.6%</t>
+          <t>-92.7%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>-72</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>45.9%</t>
+          <t>-144.2%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>-77</t>
+          <t>-171</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>4,186</t>
+          <t>3,139</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>4,186</t>
+          <t>3,134</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>404909505</t>
+          <t>405044170</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გერმანული წისქვილი</t>
+          <t>შპს კატევე ტურს</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>53</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>59.9%</t>
+          <t>-97.6%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>-77</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>-145.1%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>-141</t>
+          <t>1,299</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>1,207</t>
+          <t>965</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>1,207</t>
+          <t>924</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>404428302</t>
+          <t>404927228</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რუსთაველი პალასი</t>
+          <t>⚠ შპს ღვინის სასახლე</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>60</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>31.6%</t>
+          <t>-83.7%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>-216</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>-92.3%</t>
+          <t>-50.6%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>-218</t>
+          <t>-146</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>1,953</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>1,911</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>404535071</t>
+          <t>404384821</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს ენგურის ტურისტული ცენტრი</t>
+          <t>⚠ შპს შავიტ ენდ როზენ</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>64</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>-84.3%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>-832</t>
+          <t>-175</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>-322.0%</t>
+          <t>-271.8%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>-880</t>
+          <t>-1,116</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>2,763</t>
+          <t>1,973</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>2,757</t>
+          <t>-2,498</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>404406549</t>
+          <t>405217019</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს No12</t>
+          <t>⚠ შპს  ტიფლისი-პერმ გრუპ</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2020</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>69</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>-81.4%</t>
+          <t>-90.9%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>-150</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>76.1%</t>
+          <t>-216.9%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>-851</t>
+          <t>-527</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>5,489</t>
+          <t>3,396</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>1,687</t>
+          <t>3,395</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>427745327</t>
+          <t>445419609</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კავოლ</t>
+          <t>⚠ შპს GEORGIA EN</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>311</t>
-[...3 lines deleted...]
-        <v/>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t>785.0%</t>
+        </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>-1,001</t>
+          <t>-125</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>-321.7%</t>
+          <t>-148.0%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>-1,110</t>
+          <t>-125</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>16,274</t>
+          <t>1,493</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>16,108</t>
+          <t>1,220</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>405191545</t>
+          <t>441555256</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ვოიაჟ ტურს ჯორჯია</t>
+          <t>⚠ შპს ყვარლის ედემი</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>86</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>-92.4%</t>
+          <t>-82.7%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>86</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>100.0%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>-93</t>
+          <t>-1,018</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>725</t>
+          <t>16,995</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>16,730</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>426116151</t>
+          <t>206264521</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სასტუმრო თბილისი</t>
+          <t>⚠ შპს ნატა</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>92</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>-85.9%</t>
+          <t>-77.2%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>34.3%</t>
+          <t>-6.9%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>-26</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>4,930</t>
+          <t>1,343</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>4,713</t>
+          <t>1,338</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>316302434</t>
+          <t>404425127</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>⚠ რობერტ ოვანესიან სასტუმრო კრონ პალას თბილისი</t>
+          <t>⚠ შპს კაუკაზუს-რეიზენ</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>93</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>-97.0%</t>
+          <t>-98.1%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>-133</t>
+          <t>-487</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>-40.9%</t>
+          <t>-523.7%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>-209</t>
+          <t>-467</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>1,435</t>
+          <t>256</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>1,423</t>
+          <t>-132</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>406090803</t>
+          <t>405045696</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს კინგი</t>
+          <t>⚠ შპს სასტუმრო ძველი მეტეხი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>97</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>-86.7%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>19</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>24.8%</t>
+          <t>19.5%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>-99</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>1,133</t>
+          <t>2,137</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>1,125</t>
+          <t>2,132</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>405121960</t>
+          <t>445430436</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ავლაბარი ჰოტელ რეზიდენსი</t>
+          <t>⚠ შპს ჩვენი სახლი</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>114</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>-97.0%</t>
+          <t>-24.4%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>-434</t>
+          <t>-7</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>-121.8%</t>
+          <t>-5.9%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>-202</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>14,165</t>
+          <t>1,003</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>10,626</t>
+          <t>-43</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>406134856</t>
+          <t>405273421</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ადვანთოურ კაუკასუს</t>
+          <t>შპს ფუჯინ სილქ ფროფერთის</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>358</t>
-[...5 lines deleted...]
-        </is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="F33" s="5" t="n">
+        <v/>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>-222</t>
+          <t>-209</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>-62.2%</t>
+          <t>-179.2%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>-254</t>
+          <t>-2,326</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>1,000</t>
+          <t>28,160</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>1,606</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>233732805</t>
+          <t>203813249</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს ვილა რეტა</t>
+          <t>⚠ შპს ვერე პალასი</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>456</t>
+          <t>118</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>-26.8%</t>
+          <t>-78.6%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>-58</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>-49.1%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>-162</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>1,394</t>
+          <t>2,054</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>2,054</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>445512641</t>
+          <t>431185362</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს სქაი ინნ</t>
+          <t>შპს იყალთო 24</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>484</t>
-[...5 lines deleted...]
-        </is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="F35" s="5" t="n">
+        <v/>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>-115</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>-81.3%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>-324</t>
+          <t>-170</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>6,343</t>
+          <t>1,294</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>3,402</t>
+          <t>846</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>404626473</t>
+          <t>204865271</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს სასტუმრო ბრიქს</t>
+          <t>⚠ შპს ალეგრო</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>158</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>-34.2%</t>
+          <t>-87.6%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>-207</t>
+          <t>73</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>-38.6%</t>
+          <t>45.9%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>-896</t>
+          <t>-77</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>7,187</t>
+          <t>4,186</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>-1,622</t>
+          <t>4,186</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>400186963</t>
+          <t>404855956</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს  დი ენ დი ჯგუფი</t>
+          <t>შპს ბრიგიტე</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>563</t>
+          <t>161</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>18.6%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>-99</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>-61.3%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>-80</t>
+          <t>-263</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>2,244</t>
+          <t>1,096</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>230</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>204403412</t>
+          <t>245627629</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰორიზონტ-ეირი</t>
+          <t>⚠ შპს კვარიათი სანსეტ</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>169</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>18.0%</t>
+          <t>-76.9%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>-53</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>51.4%</t>
+          <t>-31.4%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>-899</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>1,382</t>
+          <t>3,009</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>1,121</t>
+          <t>-5,038</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>245629388</t>
+          <t>246955497</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს Goderdzi Resorts</t>
+          <t>⚠ სს ქობულეთის საკურორტო პოლიკლინიკა</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>183</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>-30.9%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>44</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-187</t>
+          <t>15</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>8,245</t>
+          <t>2,501</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>7,969</t>
+          <t>2,500</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>405463546</t>
+          <t>412684787</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს  მელიქიშვილი ინნ</t>
+          <t>⚠ შპს Argo Investment</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>597</t>
-[...3 lines deleted...]
-        <v/>
+          <t>202</t>
+        </is>
+      </c>
+      <c r="F40" s="7" t="inlineStr">
+        <is>
+          <t>13.3%</t>
+        </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>-3,474</t>
+          <t>68</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>-582.2%</t>
+          <t>33.8%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>-6,545</t>
+          <t>68</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>49,501</t>
+          <t>4,089</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>-569</t>
+          <t>4,070</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>405172094</t>
+          <t>424255852</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს გრინ თაუერი</t>
+          <t>შპს ნიუ რიო</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>213</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>86.8%</t>
+          <t>14.8%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>-122</t>
+          <t>-42</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>-20.1%</t>
+          <t>-19.9%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>-126</t>
+          <t>-391</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>2,541</t>
+          <t>2,253</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>2,128</t>
+          <t>760</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>404677159</t>
+          <t>404909505</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს  ვერმონტ ჰოტელი</t>
+          <t>⚠ შპს გერმანული წისქვილი</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>227</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>1707.0%</t>
+          <t>59.9%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>-65</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>12.8%</t>
+          <t>-28.5%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>-76</t>
+          <t>-141</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>2,291</t>
+          <t>1,207</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>-344</t>
+          <t>1,207</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>419982674</t>
+          <t>230038232</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს სასტუმრო ანაკლია</t>
+          <t>⚠ შპს ა იმპექსი</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>230</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>-6.9%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>-93</t>
+          <t>265</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>115.5%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>-305</t>
+          <t>-17</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>5,789</t>
+          <t>999</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>5,494</t>
+          <t>-516</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>404515556</t>
+          <t>404428302</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბაკურიანი რესორთ</t>
+          <t>⚠ შპს რუსთაველი პალასი</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>235</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>-74.2%</t>
+          <t>31.6%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>-216</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>17.7%</t>
+          <t>-92.3%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>-218</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>7,076</t>
+          <t>714</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>3,364</t>
+          <t>714</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>212900360</t>
+          <t>233646463</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს სასტუმრო მეფე დავითი</t>
+          <t>⚠ შპს ანდამატი</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>699</t>
-[...5 lines deleted...]
-        </is>
+          <t>236</t>
+        </is>
+      </c>
+      <c r="F45" s="5" t="n">
+        <v/>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>-194</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>11.5%</t>
+          <t>-82.0%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>-1,091</t>
+          <t>7</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>2,949</t>
+          <t>2,635</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>-6,151</t>
+          <t>2,586</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>400236384</t>
+          <t>404535071</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს სოლიტერ კლასიკ</t>
+          <t>შპს ენგურის ტურისტული ცენტრი</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>258</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>-90.5%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>-107</t>
+          <t>-832</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>-322.0%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>-880</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>2,763</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>2,757</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>202910822</t>
+          <t>406287352</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს კოლხეთი XXI</t>
+          <t>შპს  ჯი თი ემ კაპანი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>269</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>26.0%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>-143</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>19.6%</t>
+          <t>-53.2%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>-33</t>
+          <t>-108</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>1,871</t>
+          <t>3,838</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>1,793</t>
+          <t>3,757</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>404933505</t>
+          <t>445514658</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ვოლდფაუნდ უნივერსალი</t>
+          <t>შპს ნექსთ ქოლექშენ</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>761</t>
-[...3 lines deleted...]
-        <v/>
+          <t>271</t>
+        </is>
+      </c>
+      <c r="F48" s="7" t="inlineStr">
+        <is>
+          <t>203.6%</t>
+        </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>-75</t>
+          <t>-6,843</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>-2527.1%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>-235</t>
+          <t>-6,538</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>1,166</t>
+          <t>55,280</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>1,159</t>
+          <t>-16,966</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>248434038</t>
+          <t>445475496</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს ელტური-2008</t>
+          <t>⚠ შპს მმ ინვესტი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>279</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>-72.5%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>-130</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>-46.6%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>-322</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>13,387</t>
+          <t>3,360</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>13,274</t>
+          <t>3,101</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>402067017</t>
+          <t>404406549</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ძველი ქალაქი</t>
+          <t>⚠ შპს No12</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>283</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>-81.4%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>216</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>11.8%</t>
+          <t>76.1%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>-689</t>
+          <t>-851</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>4,667</t>
+          <t>5,489</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>1,687</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>441486250</t>
+          <t>203839490</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს  პორტა კავკასია</t>
+          <t>სს ცირკი</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>870</t>
+          <t>284</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>-32.0%</t>
+          <t>37.6%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>-287</t>
+          <t>-93</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>-32.9%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>-511</t>
+          <t>-218</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>5,922</t>
+          <t>2,671</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>4,926</t>
+          <t>1,616</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>419983432</t>
+          <t>404553737</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს ANAKLIA-GANMUKHURI RESORTS</t>
+          <t>⚠ შპს მონოგრაფი</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>871</t>
+          <t>286</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>-89.9%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>36</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>12.8%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>-758</t>
+          <t>-340</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>30,737</t>
+          <t>4,112</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>30,724</t>
+          <t>3,931</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>406227131</t>
+          <t>405070890</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს თიმბერ ჰოტელი</t>
+          <t>⚠ შპს ლაიქი</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>293</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>-77.8%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>-108</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>-36.8%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>-125</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>1,234</t>
+          <t>1,088</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>-696</t>
+          <t>-487</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>404454256</t>
+          <t>445547506</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს ურბანჰოტელი</t>
+          <t>⚠ შპს ნექსთ გრინ</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>298</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>-94.3%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>-1,057</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>-354.8%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>-937</t>
+          <t>443</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>4,340</t>
+          <t>24,545</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>-938</t>
+          <t>-2,072</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>405229881</t>
+          <t>437371853</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს კანოპუსი</t>
+          <t>შპს ნაბადა</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>306</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>36.2%</t>
+          <t>57.1%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>160</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>24.1%</t>
+          <t>52.3%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>-80</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>2,818</t>
+          <t>1,934</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>2,776</t>
+          <t>-354</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>405354753</t>
+          <t>427745327</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს ატრაქციონი</t>
+          <t>⚠ შპს კავოლ</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>936</t>
-[...5 lines deleted...]
-        </is>
+          <t>311</t>
+        </is>
+      </c>
+      <c r="F56" s="7" t="n">
+        <v/>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>-1,001</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>47.3%</t>
+          <t>-321.7%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>-1,110</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>2,182</t>
+          <t>16,274</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>16,108</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>204391005</t>
+          <t>445393823</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს კალასი</t>
+          <t>შპს დელტა ჯორჯია</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>939</t>
+          <t>312</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>27.6%</t>
+          <t>-82.1%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>-269</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>21.4%</t>
+          <t>-86.4%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>-1,758</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>1,138</t>
+          <t>8,694</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>3,375</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>445418423</t>
+          <t>405191545</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს NASCAR</t>
+          <t>⚠ შპს ვოიაჟ ტურს ჯორჯია</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>319</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>-92.4%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>58.7%</t>
+          <t>-10.0%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>-93</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>3,802</t>
+          <t>725</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>2,996</t>
+          <t>162</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>402119872</t>
+          <t>316302434</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს  ართანა - 2019</t>
+          <t>⚠ რობერტ ოვანესიან სასტუმრო კრონ პალას თბილისი</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>1,015</t>
+          <t>325</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>-16.9%</t>
+          <t>-97.0%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>-133</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>-40.9%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>-587</t>
+          <t>-209</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>5,933</t>
+          <t>1,435</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>-200</t>
+          <t>1,423</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>232553019</t>
+          <t>445465050</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰოტელ კრუიზი</t>
+          <t>⚠ შპს გონიო 2015</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>325</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>-31.4%</t>
+          <t>-32.4%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>-155</t>
+          <t>-23</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>-15.2%</t>
+          <t>-7.2%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>-779</t>
+          <t>61</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>12,378</t>
+          <t>2,474</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>10,357</t>
+          <t>119</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>405368640</t>
+          <t>445426708</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს ქეიდი სასტუმრო</t>
+          <t>შპს  ახალი ვენეცია</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>1,031</t>
+          <t>327</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>22.1%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>-575</t>
+          <t>71</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>-55.8%</t>
+          <t>21.7%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>-521</t>
+          <t>-13</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>9,729</t>
+          <t>2,885</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>9,097</t>
+          <t>2,863</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>405282162</t>
+          <t>406090803</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს მარდიელი კაპიტალი</t>
+          <t>შპს კინგი</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>1,091</t>
+          <t>331</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>36.3%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>-94</t>
+          <t>82</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>24.8%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>42</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>2,664</t>
+          <t>1,133</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>1,125</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>445477476</t>
+          <t>412710106</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს ირე პალასი</t>
+          <t>⚠ შპს მაგნოლია</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>1,103</t>
+          <t>338</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>-19.6%</t>
+          <t>-41.1%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>47</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>18.2%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>-468</t>
+          <t>-133</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>8,036</t>
+          <t>2,748</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>-740</t>
+          <t>1,171</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>431166454</t>
+          <t>406134856</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს ვილლა იყალთო ჰო-რე-კა</t>
+          <t>⚠ შპს ადვანთოურ კაუკასუს</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>1,104</t>
+          <t>358</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>-14.6%</t>
+          <t>415.4%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>-222</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>-62.2%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>-254</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>1,000</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>866</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>216314227</t>
+          <t>404431995</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს ბიზნეს ცენტრი სასტუმრო რუსთავი</t>
+          <t>შპს ფიქრის გორა</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>1,106</t>
+          <t>418</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>-262</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>-62.6%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>-395</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>10,384</t>
+          <t>5,188</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>9,590</t>
+          <t>5,134</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>203834921</t>
+          <t>245629146</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს აბრუ ჰოტელს</t>
+          <t>შპს ბათუმის ჩოგბურთის კლუბი</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>1,138</t>
+          <t>430</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>60.8%</t>
+          <t>64.3%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>-70</t>
+          <t>169</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>39.2%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>-341</t>
+          <t>137</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>4,625</t>
+          <t>6,841</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>4,158</t>
+          <t>6,620</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>405320317</t>
+          <t>404504979</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>შპს ლერთო</t>
+          <t>⚠ შპს სითი ჰოთელზ</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>1,161</t>
+          <t>440</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>21.9%</t>
+          <t>-85.6%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>-86</t>
+          <t>-419</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>-95.4%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>-883</t>
+          <t>-418</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>5,226</t>
+          <t>313</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>-2,027</t>
+          <t>-1,267</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>404557644</t>
+          <t>404474421</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს  სასტუმრო სიღნაღში</t>
+          <t>⚠ შპს ტერასა</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>1,225</t>
-[...3 lines deleted...]
-        <v/>
+          <t>442</t>
+        </is>
+      </c>
+      <c r="F68" s="7" t="inlineStr">
+        <is>
+          <t>-79.2%</t>
+        </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>-98,008</t>
+          <t>45</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>-8000.7%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>-6,359</t>
+          <t>38</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>112,569</t>
+          <t>1,554</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>84,856</t>
+          <t>893</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>237077435</t>
+          <t>406238548</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სანატორიუმი კოლხიდა</t>
+          <t>⚠ შპს მიტინვესტი</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>1,256</t>
+          <t>447</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>-28.2%</t>
+          <t>-34.2%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>81</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>46.2%</t>
+          <t>18.1%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>87</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>3,915</t>
+          <t>5,933</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>3,228</t>
+          <t>5,932</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>404467180</t>
+          <t>233732805</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს კარდანახი 1888</t>
+          <t>შპს ვილა რეტა</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>1,271</t>
+          <t>456</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>-26.8%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>37</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>-613</t>
+          <t>19</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>4,143</t>
+          <t>1,394</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>-993</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>400002126</t>
+          <t>204531701</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს ეიჩ-ბი ჯგუფი</t>
+          <t>⚠ შპს გუდ დილ</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>1,279</t>
-[...5 lines deleted...]
-        </is>
+          <t>462</t>
+        </is>
+      </c>
+      <c r="F71" s="5" t="n">
+        <v/>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>4</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>2,827</t>
+          <t>2,128</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>-75</t>
+          <t>1,786</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>405284632</t>
+          <t>405149192</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>შპს  სიღნაღი ჰოლდინგი</t>
+          <t>⚠ შპს სოლო პალას</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>1,370</t>
-[...3 lines deleted...]
-        <v/>
+          <t>470</t>
+        </is>
+      </c>
+      <c r="F72" s="7" t="inlineStr">
+        <is>
+          <t>-89.1%</t>
+        </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>-4,829</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>-352.5%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>-6,153</t>
+          <t>-7</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>113,630</t>
+          <t>520</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>85,567</t>
+          <t>-1,685</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>204854327</t>
+          <t>445512641</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მგ კომპანია</t>
+          <t>შპს სქაი ინნ</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>1,445</t>
+          <t>484</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>-48.1%</t>
+          <t>-26.0%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>-1,724</t>
+          <t>21</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>-119.3%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>-5,580</t>
+          <t>-324</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>9,869</t>
+          <t>6,343</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>-32,315</t>
+          <t>3,402</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>404991023</t>
+          <t>205252224</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს Citrus</t>
+          <t>შპს ევროკომ ინვესტმენტ ჯორჯია</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>1,467</t>
+          <t>513</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>-53.8%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>-242</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>-47.3%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>-259</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>2,591</t>
+          <t>2,681</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>2,111</t>
+          <t>768</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>405189692</t>
+          <t>416296190</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს  შუხმან რიალ ისთეით</t>
+          <t>შპს გრანდ ვეჯინი</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>1,467</t>
+          <t>538</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>-31.7%</t>
+          <t>-14.1%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>35</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>-555</t>
+          <t>35</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>4,591</t>
+          <t>2,431</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>1,753</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>245549027</t>
+          <t>245556991</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აჭარა-ტური</t>
+          <t>შპს ხიდი-2006</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>1,555</t>
+          <t>548</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>34.2%</t>
+          <t>-90.9%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>-2,337</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>28.4%</t>
+          <t>-426.7%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>394</t>
+          <t>-2,343</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>2,377</t>
+          <t>23,798</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>23,008</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>431171581</t>
+          <t>402071039</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს შატო მერე</t>
+          <t>⚠ შპს ნიუ ტიფლის</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>1,580</t>
+          <t>548</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>-30.9%</t>
+          <t>-77.6%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>-147</t>
+          <t>-77</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>-14.0%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>-797</t>
+          <t>-82</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>4,739</t>
+          <t>142</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>-2,843</t>
+          <t>130</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>229326823</t>
+          <t>437978253</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>შპს ოლიმპიური სახლი</t>
+          <t>შპს   აგარაკი უწერაში</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>1,641</t>
+          <t>552</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>59.7%</t>
+          <t>-16.2%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>-221</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>-40.1%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>-361</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>1,778</t>
+          <t>4,466</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>1,761</t>
+          <t>-103</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>205291833</t>
+          <t>400186963</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს ბი ჯი</t>
+          <t>შპს  დი ენ დი ჯგუფი</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>1,669</t>
+          <t>563</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>-12.9%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>687</t>
+          <t>2</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>41.2%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>-80</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>11,679</t>
+          <t>2,244</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>-5,959</t>
+          <t>572</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>437067148</t>
+          <t>204403412</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს ურეკი რეზიდენსი</t>
+          <t>შპს ჰორიზონტ-ეირი</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>1,814</t>
+          <t>567</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>42.0%</t>
+          <t>18.0%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>-4,816</t>
+          <t>291</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>-265.5%</t>
+          <t>51.4%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>-6,205</t>
+          <t>267</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>159,917</t>
+          <t>1,382</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>145,151</t>
+          <t>1,121</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>445503768</t>
+          <t>445402617</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს ტმი</t>
+          <t>შპს ჩაო</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>1,903</t>
+          <t>572</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>-55.9%</t>
+          <t>-7.2%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>-1,016</t>
+          <t>308</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>-53.4%</t>
+          <t>53.9%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>-1,038</t>
+          <t>237</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>10,157</t>
+          <t>2,861</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>3,362</t>
+          <t>2,861</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>406260406</t>
+          <t>245629388</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფორტუნ გრუპ ოფ ჰოტელს</t>
+          <t>შპს Goderdzi Resorts</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>1,908</t>
+          <t>574</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>-40.1%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>33</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>-187</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>8,245</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>7,969</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>405228720</t>
+          <t>404473164</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს ამერი პლაზა ჰორეკა ჯგუფი</t>
+          <t>⚠ შპს ანაპეა</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>1,909</t>
+          <t>583</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>-548</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>-93.9%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>-891</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>4,258</t>
+          <t>21,255</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>4,202</t>
+          <t>20,869</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>245619807</t>
+          <t>427737256</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს ერა პალასი</t>
+          <t>⚠ შპს მამა და შვილის მარანი</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>1,920</t>
+          <t>591</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>-72.5%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>-975</t>
+          <t>135</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>-50.8%</t>
+          <t>22.9%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>-1,009</t>
+          <t>65</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>4,382</t>
+          <t>1,873</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>3,592</t>
+          <t>1,009</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>405460157</t>
+          <t>405463546</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრესორი</t>
+          <t>შპს  მელიქიშვილი ინნ</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>1,925</t>
-[...5 lines deleted...]
-        </is>
+          <t>597</t>
+        </is>
+      </c>
+      <c r="F85" s="5" t="n">
+        <v/>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>376</t>
+          <t>-3,474</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>-582.2%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>-6,545</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>1,832</t>
+          <t>49,501</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>1,691</t>
+          <t>-569</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>445519289</t>
+          <t>405172094</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს სასტუმრო ბათუმი</t>
+          <t>შპს გრინ თაუერი</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>1,929</t>
+          <t>607</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>86.8%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>1,109</t>
+          <t>-122</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>57.5%</t>
+          <t>-20.1%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>-126</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>4,889</t>
+          <t>2,541</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>4,716</t>
+          <t>2,128</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>406189011</t>
+          <t>400108030</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს თბილისი ქლასსიქ ჰოტელს</t>
+          <t>⚠ შპს  ჯი აი გრუფ</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>1,979</t>
-[...5 lines deleted...]
-        </is>
+          <t>615</t>
+        </is>
+      </c>
+      <c r="F87" s="5" t="n">
+        <v/>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>-1,000</t>
+          <t>984</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>-50.5%</t>
+          <t>160.0%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>-1,488</t>
+          <t>1,006</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>5,320</t>
+          <t>2,024</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>-1,377</t>
+          <t>-357</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>205198043</t>
+          <t>419982674</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს კონკორდ თრეველი</t>
+          <t>შპს სასტუმრო ანაკლია</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>1,997</t>
+          <t>625</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>110.5%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>-93</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>25.8%</t>
+          <t>-14.9%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>-305</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>4,235</t>
+          <t>5,789</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>3,454</t>
+          <t>5,494</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>445430971</t>
+          <t>404902085</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>შპს ქერვან ტურიზმი -LTD KERVAN TURIZM</t>
+          <t>⚠ შპს ORION</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>2,017</t>
+          <t>637</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>-26.9%</t>
+          <t>30.3%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>-254</t>
+          <t>106</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>16.7%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>-530</t>
+          <t>104</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>18,766</t>
+          <t>483</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>17,864</t>
+          <t>469</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>445631380</t>
+          <t>405214600</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს ბ-ფეარლ ტურიზმ</t>
+          <t>შპს ატლას რკ გრუპ</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>2,017</t>
+          <t>658</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>-9.6%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>-264</t>
+          <t>-183</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>-27.9%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>-554</t>
+          <t>261</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>28,932</t>
+          <t>17,881</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>27,915</t>
+          <t>14,439</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>204539758</t>
+          <t>204544083</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს ტაო 2052</t>
+          <t>შპს ლათა N</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>2,065</t>
+          <t>685</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>27.3%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>204</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>38.3%</t>
+          <t>29.9%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>7,392</t>
+          <t>2,591</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>6,929</t>
+          <t>389</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>404620335</t>
+          <t>212900360</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>შპს ურბან ჰოტელსი</t>
+          <t>შპს სასტუმრო მეფე დავითი</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>2,186</t>
+          <t>699</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>-1,614</t>
+          <t>81</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>-73.8%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>-1,646</t>
+          <t>-1,091</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>2,949</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>-3,887</t>
+          <t>-6,151</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>404381414</t>
+          <t>404918684</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>სს საქართველოს სასტუმროები და სპა</t>
+          <t>⚠ შპს Wine Products &amp; Spirits</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>2,186</t>
-[...5 lines deleted...]
-        </is>
+          <t>712</t>
+        </is>
+      </c>
+      <c r="F93" s="5" t="n">
+        <v/>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>1,647</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>231.4%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>1,888</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>4,915</t>
+          <t>2,236</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>3,390</t>
+          <t>470</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>402047325</t>
+          <t>405204933</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>შპს პასკი</t>
+          <t>შპს რენესანს კონსტრაქშენი</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>2,361</t>
+          <t>738</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>26.4%</t>
+          <t>-2.6%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>-67</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>38.4%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>-220</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>3,629</t>
+          <t>2,476</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>-1,240</t>
+          <t>710</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>404857721</t>
+          <t>202910822</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს გუდაური 2010</t>
+          <t>შპს კოლხეთი XXI</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>2,371</t>
+          <t>743</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>42.3%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>146</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>19.6%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>-2,275</t>
+          <t>-33</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>6,273</t>
+          <t>1,871</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>-10,980</t>
+          <t>1,793</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>448050698</t>
+          <t>404971848</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ელიტ სქიი რესორტი</t>
+          <t>⚠ შპს   Club-2100</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>2,380</t>
+          <t>753</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>45.9%</t>
+          <t>-54.5%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>-1,246</t>
+          <t>260</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>-52.4%</t>
+          <t>34.5%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>-5,889</t>
+          <t>160</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>31,495</t>
+          <t>845</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>30,865</t>
+          <t>443</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>405117911</t>
+          <t>404933505</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>შპს მირა-ჰოტელს</t>
+          <t>⚠ შპს ვოლდფაუნდ უნივერსალი</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>2,490</t>
-[...5 lines deleted...]
-        </is>
+          <t>761</t>
+        </is>
+      </c>
+      <c r="F97" s="5" t="n">
+        <v/>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>-138</t>
+          <t>-75</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>-9.8%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>-366</t>
+          <t>-235</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>3,580</t>
+          <t>1,166</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>1,439</t>
+          <t>1,159</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>404905910</t>
+          <t>405144302</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>შპს თბილისის ტურიზმის ცენტრი</t>
+          <t>შპს იბერვაინი</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>2,494</t>
+          <t>779</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>172.2%</t>
+          <t>-5.2%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>698</t>
+          <t>-806</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>28.0%</t>
+          <t>-103.5%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>-185</t>
+          <t>-763</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>13,110</t>
+          <t>5,755</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>3,521</t>
+          <t>5,252</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>220406451</t>
+          <t>404882926</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ლეო 444</t>
+          <t>შპს გამსახურდიას 5</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>2,521</t>
+          <t>786</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>35.7%</t>
+          <t>-28.1%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>487</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>35.6%</t>
+          <t>62.0%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>-342</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>4,900</t>
+          <t>4,091</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>-1,127</t>
+          <t>-2,006</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>405311345</t>
+          <t>248434038</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>შპს სასტუმრო მონარქი</t>
+          <t>შპს ელტური-2008</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>2,541</t>
+          <t>810</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>41.2%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>1,091</t>
+          <t>-14</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>43.0%</t>
+          <t>-1.7%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>9,412</t>
+          <t>13,387</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>4,222</t>
+          <t>13,274</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>405243794</t>
+          <t>402067017</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ქუთაისი ჰოტელ სერვის</t>
+          <t>⚠ შპს ძველი ქალაქი</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>2,555</t>
+          <t>810</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>22.9%</t>
+          <t>-15.4%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>-222</t>
+          <t>96</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>-233</t>
+          <t>-689</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>1,041</t>
+          <t>4,667</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>-401</t>
+          <t>334</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>445541584</t>
+          <t>404463059</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>შპს ნეპტუნ პალასი</t>
+          <t>⚠ შპს გრანდ როიალ</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>2,568</t>
+          <t>814</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>174.7%</t>
+          <t>-75.0%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>-306</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>27.3%</t>
+          <t>-37.6%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>-306</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>6,943</t>
+          <t>3,075</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>-660</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>441995389</t>
+          <t>405329416</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ფაუდერპროჯექტ.ჯი</t>
+          <t>შპს ეიჩემსი ჯორჯია</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>2,579</t>
+          <t>830</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>18.1%</t>
+          <t>-44.8%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>1,452</t>
+          <t>4</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>56.3%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>1,156</t>
+          <t>119</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>4,920</t>
+          <t>1,930</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>3,105</t>
+          <t>-755</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>204392068</t>
+          <t>205284342</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>შპს მუხრანთუბანი</t>
+          <t>⚠ შპს ვორლდ ექსპრესი</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>2,730</t>
+          <t>859</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>-60.5%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>663</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>24.3%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>52</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>4,801</t>
+          <t>337</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>3,290</t>
+          <t>284</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>404673910</t>
+          <t>406216599</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს რუმს ჰოტელს</t>
+          <t>შპს დი ეიჩ ემი</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>2,847</t>
+          <t>859</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>38.3%</t>
+          <t>27.6%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>-941</t>
+          <t>-135</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>-15.7%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>-941</t>
+          <t>-363</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>1,789</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>1,615</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>405146596</t>
+          <t>441486250</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს გუდაური რესორტ</t>
+          <t>შპს  პორტა კავკასია</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>2,872</t>
+          <t>870</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>32.5%</t>
+          <t>-32.0%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>1,277</t>
+          <t>-287</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>44.5%</t>
+          <t>-33.0%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>594</t>
+          <t>-511</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>15,204</t>
+          <t>5,922</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>8,553</t>
+          <t>4,926</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>405037650</t>
+          <t>406154655</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>შპს თრეველ თუ ჯორჯია 2010</t>
+          <t>შპს კოპალა 3</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>2,924</t>
+          <t>874</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>-17.2%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>-58</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>-6.6%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>78</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>3,334</t>
+          <t>5,492</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>2,424</t>
+          <t>5,098</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>445387689</t>
+          <t>406227131</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>შპს აბსოლუტი-2010</t>
+          <t>⚠ შპს თიმბერ ჰოტელი</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>3,201</t>
+          <t>878</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>-4.1%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>64</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>12.6%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>322</t>
+          <t>-65</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>1,234</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>-469</t>
+          <t>-696</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>401961579</t>
+          <t>405004819</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>შპს დინამო არენა</t>
+          <t>შპს სილვერ 39</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>3,236</t>
+          <t>896</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>65.3%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>-556</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>16.0%</t>
+          <t>-62.1%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>-616</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>2,465</t>
+          <t>2,458</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>459</t>
+          <t>-6,772</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>405262086</t>
+          <t>204560714</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>შპს  მწვანე პარკი</t>
+          <t>შპს ალიანს-ჯი</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>3,317</t>
+          <t>899</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>-47.7%</t>
+          <t>383.8%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>-454</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>-50.6%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>-478</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>3,754</t>
+          <t>2,818</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>2,271</t>
+          <t>-1,463</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>406371439</t>
+          <t>404454256</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰორეკა ოპერატორი</t>
+          <t>შპს ურბანჰოტელი</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>3,357</t>
+          <t>914</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>-21.2%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>-112</t>
+          <t>21</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>-119</t>
+          <t>-937</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>4,340</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>-938</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>412701900</t>
+          <t>405229881</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>შპს   თეთრი ხიდი</t>
+          <t>შპს კანოპუსი</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>3,503</t>
+          <t>918</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>51.8%</t>
+          <t>36.2%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>221</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>22.9%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>58</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>8,080</t>
+          <t>2,818</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>-2,258</t>
+          <t>2,776</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>448404423</t>
+          <t>405354753</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>შპს კვარიათი პარადიზი</t>
+          <t>შპს ატრაქციონი</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>3,508</t>
+          <t>936</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>-1,485</t>
+          <t>443</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>-42.3%</t>
+          <t>47.3%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>-1,505</t>
+          <t>-22</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>30,949</t>
+          <t>2,182</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>2,807</t>
+          <t>743</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>445388072</t>
+          <t>204391005</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს GLI</t>
+          <t>შპს კალასი</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>3,522</t>
+          <t>939</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>27.6%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>669</t>
+          <t>201</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>19.0%</t>
+          <t>21.4%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>172</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>2,713</t>
+          <t>1,138</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>935</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>204935696</t>
+          <t>445390443</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰოტელ კოსტე</t>
+          <t>ფამთექს ფამუქლუ თექსთილ ურუნლერი სანაი ვე თიჯარეთი</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>3,667</t>
+          <t>985</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>64.2%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>99</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>-527</t>
+          <t>-190</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>9,403</t>
+          <t>4,227</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>4,712</t>
+          <t>2,255</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>404554068</t>
+          <t>445418423</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>შპს წინანდლის კურორტი</t>
+          <t>შპს NASCAR</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>3,706</t>
+          <t>988</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>-2.5%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>580</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>58.7%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>-485</t>
+          <t>509</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>8,722</t>
+          <t>3,802</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>1,886</t>
+          <t>2,996</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>441484948</t>
+          <t>445515577</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>შპს სასტუმრო გუდაური ინნ</t>
+          <t>შპს მწვანე კონცხი</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>3,709</t>
+          <t>994</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>27.3%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>-226</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>-22.7%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>-130</t>
+          <t>-223</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>10,671</t>
+          <t>3,847</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>4,146</t>
+          <t>-861</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>204527173</t>
+          <t>405198628</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>შპს კლაბ ჰაუზი</t>
+          <t>⚠ შპს ენერგოსერვისი</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>3,966</t>
+          <t>1,006</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>52.7%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>678</t>
+          <t>275</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>27.3%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>-588</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>7,206</t>
+          <t>7,631</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>-2,287</t>
+          <t>964</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>404941373</t>
+          <t>402119872</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>შპს დ.ს. ესთეით</t>
+          <t>შპს  ართანა - 2019</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>4,137</t>
+          <t>1,015</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>-16.9%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>-646</t>
+          <t>44</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>-2,851</t>
+          <t>-587</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>8,201</t>
+          <t>5,933</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>-17,319</t>
+          <t>-200</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>405136035</t>
+          <t>232553019</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>შპს ნოვატური</t>
+          <t>შპს ჰოტელ კრუიზი</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>4,216</t>
+          <t>1,020</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>-35.4%</t>
+          <t>-31.4%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>-155</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>-15.2%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>-779</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>2,294</t>
+          <t>12,378</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>1,577</t>
+          <t>10,357</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>404632153</t>
+          <t>405381901</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>შპს დიზაინ ჰოთელ</t>
+          <t>შპს შატო მეფისქალაქი</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>4,246</t>
+          <t>1,029</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>757.9%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>-1,420</t>
+          <t>-1,000</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>-33.4%</t>
+          <t>-97.2%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>-1,457</t>
+          <t>-1,919</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>12,240</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>-4,232</t>
+          <t>6,509</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>402047236</t>
+          <t>405368640</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>სს სტადიუმ ჰოტელ</t>
+          <t>შპს ქეიდი სასტუმრო</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>4,278</t>
+          <t>1,031</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>40.7%</t>
+          <t>-31.0%</t>
         </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>-944</t>
+          <t>-575</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>-55.8%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>-1,877</t>
+          <t>-521</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>18,517</t>
+          <t>9,729</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>5,109</t>
+          <t>9,097</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>405254291</t>
+          <t>205015348</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ტარგეტ</t>
+          <t>შპს ავიაქსელი</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>4,451</t>
+          <t>1,054</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>99.1%</t>
+          <t>-18.8%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>194</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>18.4%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>109</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>1,939</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>-211</t>
+          <t>1,007</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>402263073</t>
+          <t>231172432</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>შპს მელიქიშვილის 10</t>
+          <t>შპს ელგი</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>4,493</t>
+          <t>1,072</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>352.2%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>-2,150</t>
+          <t>402</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>-47.9%</t>
+          <t>37.4%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>-2,380</t>
+          <t>108</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>31,975</t>
+          <t>4,491</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>31,601</t>
+          <t>3,695</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>245588163</t>
+          <t>405282162</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ვანდერლენდი</t>
+          <t>შპს მარდიელი კაპიტალი</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>4,568</t>
+          <t>1,091</t>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
-          <t>-10.1%</t>
+          <t>36.3%</t>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>-159</t>
+          <t>-94</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>-550</t>
+          <t>698</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>1,465</t>
+          <t>2,664</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>-1,153</t>
+          <t>235</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>404398200</t>
+          <t>445571453</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>შპს NES TRAVEL</t>
+          <t>შპს  ლ.ტ.მ. ტრეიდინგ</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>4,582</t>
+          <t>1,098</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>20.5%</t>
+          <t>82.4%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>684</t>
+          <t>487</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
-          <t>14.9%</t>
+          <t>44.4%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>-287</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>10,202</t>
+          <t>7,019</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>9,833</t>
+          <t>-877</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>231171166</t>
+          <t>445477476</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>შპს სასტუმრო თელავი</t>
+          <t>შპს ირე პალასი</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>4,618</t>
+          <t>1,103</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>-19.6%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>201</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>-468</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>13,004</t>
+          <t>8,036</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>2,241</t>
+          <t>-740</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>205206873</t>
+          <t>431166454</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>შპს მედგრუპ ჯორჯია</t>
+          <t>შპს ვილლა იყალთო ჰო-რე-კა</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>4,645</t>
+          <t>1,104</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>-14.6%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>-1,176</t>
+          <t>18</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>-25.3%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>2,928</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>33,670</t>
+          <t>963</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>33,299</t>
+          <t>703</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>445596622</t>
+          <t>216314227</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>შპს ატლანტიკ ჰოტელ</t>
+          <t>შპს ბიზნეს ცენტრი სასტუმრო რუსთავი</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>4,707</t>
+          <t>1,106</t>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
-          <t>20.7%</t>
+          <t>-1.5%</t>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>-289</t>
+          <t>-95</t>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>-221</t>
+          <t>70</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>4,503</t>
+          <t>10,384</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>-2,611</t>
+          <t>9,590</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
-          <t>445515719</t>
+          <t>405098200</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ამბასადორი ბათუმი</t>
+          <t>⚠ შპს მუზენიდის თრეველ თბილისი</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E130" s="7" t="inlineStr">
         <is>
-          <t>4,722</t>
+          <t>1,129</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>144.3%</t>
         </is>
       </c>
       <c r="G130" s="7" t="inlineStr">
         <is>
-          <t>-2,574</t>
+          <t>60</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>-54.5%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I130" s="7" t="inlineStr">
         <is>
-          <t>-24,839</t>
+          <t>60</t>
         </is>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
-          <t>128,699</t>
+          <t>3,189</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>-37,651</t>
+          <t>1,614</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>406043482</t>
+          <t>203834921</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr">
         <is>
-          <t>შპს სასტუმრო ივერია ინ</t>
+          <t>შპს აბრუ ჰოტელს</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>4,799</t>
+          <t>1,138</t>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>60.8%</t>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
-          <t>1,730</t>
+          <t>-70</t>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>36.1%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
-          <t>1,196</t>
+          <t>-341</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>6,915</t>
+          <t>4,625</t>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>4,796</t>
+          <t>4,158</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="7" t="inlineStr">
         <is>
-          <t>400054114</t>
+          <t>405320317</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>შპს ლაქი ვეი</t>
+          <t>შპს ლერთო</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D132" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E132" s="7" t="inlineStr">
         <is>
-          <t>4,884</t>
+          <t>1,161</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>21.9%</t>
         </is>
       </c>
       <c r="G132" s="7" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>-86</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>-7.4%</t>
         </is>
       </c>
       <c r="I132" s="7" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>-883</t>
         </is>
       </c>
       <c r="J132" s="7" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>5,226</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>-2,027</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>445483343</t>
+          <t>404557644</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr">
         <is>
-          <t>შპს ხალედ ალრაჯჰი ჰოლდინგ კომპანი</t>
+          <t>შპს  სასტუმრო სიღნაღში</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
-          <t>4,907</t>
-[...5 lines deleted...]
-        </is>
+          <t>1,225</t>
+        </is>
+      </c>
+      <c r="F133" s="5" t="n">
+        <v/>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
-          <t>-2,693</t>
+          <t>-98,008</t>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>-54.9%</t>
+          <t>-8000.7%</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>-3,551</t>
+          <t>-6,359</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>47,921</t>
+          <t>112,569</t>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>30,555</t>
+          <t>84,856</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="7" t="inlineStr">
         <is>
-          <t>202187061</t>
+          <t>400265057</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>შპს დისქავერი</t>
+          <t>შპს  ევროპის უნივერსიტეტის კამპუსი</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D134" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E134" s="7" t="inlineStr">
         <is>
-          <t>5,092</t>
+          <t>1,246</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>22.1%</t>
         </is>
       </c>
       <c r="G134" s="7" t="inlineStr">
         <is>
-          <t>3,417</t>
+          <t>-616</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>67.1%</t>
+          <t>-49.4%</t>
         </is>
       </c>
       <c r="I134" s="7" t="inlineStr">
         <is>
-          <t>2,836</t>
+          <t>-1,655</t>
         </is>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
-          <t>6,609</t>
+          <t>5,944</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>5,525</t>
+          <t>-6,571</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>445405151</t>
+          <t>404524476</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს CAPITAL GEORGIA TRAVEL</t>
+          <t>შპს ვილაჯეო</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
-          <t>5,179</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,253</t>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t>-15.1%</t>
+        </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>-2</t>
         </is>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>-695</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
-          <t>1,120</t>
+          <t>6,603</t>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>1,120</t>
+          <t>2,418</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="7" t="inlineStr">
         <is>
-          <t>445418067</t>
+          <t>237077435</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>შპს MARINA COLISEUM</t>
+          <t>⚠ შპს სანატორიუმი კოლხიდა</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D136" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E136" s="7" t="inlineStr">
         <is>
-          <t>5,411</t>
+          <t>1,256</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>-28.2%</t>
         </is>
       </c>
       <c r="G136" s="7" t="inlineStr">
         <is>
-          <t>1,179</t>
+          <t>581</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
-          <t>21.8%</t>
+          <t>46.2%</t>
         </is>
       </c>
       <c r="I136" s="7" t="inlineStr">
         <is>
-          <t>-5,150</t>
+          <t>476</t>
         </is>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
-          <t>20,698</t>
+          <t>3,915</t>
         </is>
       </c>
       <c r="K136" s="7" t="inlineStr">
         <is>
-          <t>-42,791</t>
+          <t>3,228</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
-          <t>405022586</t>
+          <t>404467180</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr">
         <is>
-          <t>შპს  ინტერავია</t>
+          <t>შპს კარდანახი 1888</t>
         </is>
       </c>
       <c r="C137" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D137" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
-          <t>5,485</t>
+          <t>1,271</t>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
-          <t>20.2%</t>
+          <t>-6.9%</t>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>27</t>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="I137" s="5" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>-613</t>
         </is>
       </c>
       <c r="J137" s="5" t="inlineStr">
         <is>
-          <t>2,146</t>
+          <t>4,143</t>
         </is>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>1,166</t>
+          <t>-993</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="7" t="inlineStr">
         <is>
-          <t>404681723</t>
+          <t>400002126</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>შპს ტაბიძის 4</t>
+          <t>შპს ეიჩ-ბი ჯგუფი</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D138" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E138" s="7" t="inlineStr">
         <is>
-          <t>5,670</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,279</t>
+        </is>
+      </c>
+      <c r="F138" s="7" t="inlineStr">
+        <is>
+          <t>-18.1%</t>
+        </is>
       </c>
       <c r="G138" s="7" t="inlineStr">
         <is>
-          <t>-739</t>
+          <t>77</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I138" s="7" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>109</t>
         </is>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
-          <t>32,262</t>
+          <t>2,827</t>
         </is>
       </c>
       <c r="K138" s="7" t="inlineStr">
         <is>
-          <t>31,663</t>
+          <t>-75</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="inlineStr">
         <is>
-          <t>404856660</t>
+          <t>204546615</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr">
         <is>
-          <t>შპს ასტორია</t>
+          <t>შპს ძველი სიღნაღი</t>
         </is>
       </c>
       <c r="C139" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D139" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
-          <t>6,094</t>
+          <t>1,344</t>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
-          <t>47.5%</t>
+          <t>13.6%</t>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
-          <t>-153</t>
+          <t>-152</t>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>-11.3%</t>
         </is>
       </c>
       <c r="I139" s="5" t="inlineStr">
         <is>
-          <t>-3,146</t>
+          <t>-570</t>
         </is>
       </c>
       <c r="J139" s="5" t="inlineStr">
         <is>
-          <t>46,099</t>
+          <t>1,480</t>
         </is>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>16,625</t>
+          <t>-1,542</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="7" t="inlineStr">
         <is>
-          <t>446951148</t>
+          <t>405218697</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>შპს ქარაფი</t>
+          <t>⚠ შპს სეტი +</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D140" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E140" s="7" t="inlineStr">
         <is>
-          <t>6,110</t>
+          <t>1,363</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>41.5%</t>
+          <t>-10.5%</t>
         </is>
       </c>
       <c r="G140" s="7" t="inlineStr">
         <is>
-          <t>-1,412</t>
+          <t>420</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>-23.1%</t>
+          <t>30.8%</t>
         </is>
       </c>
       <c r="I140" s="7" t="inlineStr">
         <is>
-          <t>-2,661</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
-          <t>37,656</t>
+          <t>6,362</t>
         </is>
       </c>
       <c r="K140" s="7" t="inlineStr">
         <is>
-          <t>18,374</t>
+          <t>-2,881</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="inlineStr">
         <is>
-          <t>402031868</t>
+          <t>405284632</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr">
         <is>
-          <t>შპს კიტ 2016</t>
+          <t>შპს  სიღნაღი ჰოლდინგი</t>
         </is>
       </c>
       <c r="C141" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D141" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
-          <t>6,205</t>
-[...5 lines deleted...]
-        </is>
+          <t>1,370</t>
+        </is>
+      </c>
+      <c r="F141" s="5" t="n">
+        <v/>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
-          <t>-3,867</t>
+          <t>-4,829</t>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>-62.3%</t>
+          <t>-352.5%</t>
         </is>
       </c>
       <c r="I141" s="5" t="inlineStr">
         <is>
-          <t>-3,970</t>
+          <t>-6,153</t>
         </is>
       </c>
       <c r="J141" s="5" t="inlineStr">
         <is>
-          <t>50,772</t>
+          <t>113,630</t>
         </is>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>26,502</t>
+          <t>85,567</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="7" t="inlineStr">
         <is>
-          <t>241582649</t>
+          <t>204854327</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>შპს ყვარელი პალასი</t>
+          <t>⚠ შპს მგ კომპანია</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D142" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E142" s="7" t="inlineStr">
         <is>
-          <t>6,234</t>
+          <t>1,445</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>46.0%</t>
+          <t>-48.1%</t>
         </is>
       </c>
       <c r="G142" s="7" t="inlineStr">
         <is>
-          <t>-2,048</t>
+          <t>-1,724</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>-119.3%</t>
         </is>
       </c>
       <c r="I142" s="7" t="inlineStr">
         <is>
-          <t>-2,258</t>
+          <t>-5,580</t>
         </is>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
-          <t>12,254</t>
+          <t>9,869</t>
         </is>
       </c>
       <c r="K142" s="7" t="inlineStr">
         <is>
-          <t>8,024</t>
+          <t>-32,315</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="inlineStr">
         <is>
-          <t>245621028</t>
+          <t>404991023</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr">
         <is>
-          <t>შპს არგო ანურია</t>
+          <t>⚠ შპს Citrus</t>
         </is>
       </c>
       <c r="C143" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D143" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
-          <t>6,495</t>
+          <t>1,467</t>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
-          <t>3,413</t>
+          <t>110</t>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>52.5%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I143" s="5" t="inlineStr">
         <is>
-          <t>2,403</t>
+          <t>59</t>
         </is>
       </c>
       <c r="J143" s="5" t="inlineStr">
         <is>
-          <t>42,077</t>
+          <t>2,591</t>
         </is>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>37,653</t>
+          <t>2,111</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="7" t="inlineStr">
         <is>
-          <t>404473155</t>
+          <t>405189692</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს   სევსამორა</t>
+          <t>შპს  შუხმან რიალ ისთეით</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D144" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E144" s="7" t="inlineStr">
         <is>
-          <t>6,507</t>
+          <t>1,467</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>730.3%</t>
+          <t>-31.7%</t>
         </is>
       </c>
       <c r="G144" s="7" t="inlineStr">
         <is>
-          <t>6,141</t>
+          <t>-132</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
-          <t>94.4%</t>
+          <t>-9.0%</t>
         </is>
       </c>
       <c r="I144" s="7" t="inlineStr">
         <is>
-          <t>6,159</t>
+          <t>-555</t>
         </is>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
-          <t>16,202</t>
+          <t>4,591</t>
         </is>
       </c>
       <c r="K144" s="7" t="inlineStr">
         <is>
-          <t>11,374</t>
+          <t>694</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="inlineStr">
         <is>
-          <t>445437331</t>
+          <t>405385364</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr">
         <is>
-          <t>შპს მეგა პალასი</t>
+          <t>შპს ბაკურიანი კოხტა</t>
         </is>
       </c>
       <c r="C145" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D145" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
-          <t>6,548</t>
+          <t>1,542</t>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>-20.3%</t>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
-          <t>2,055</t>
+          <t>-1,541</t>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>31.4%</t>
+          <t>-99.9%</t>
         </is>
       </c>
       <c r="I145" s="5" t="inlineStr">
         <is>
-          <t>-337</t>
+          <t>-1,875</t>
         </is>
       </c>
       <c r="J145" s="5" t="inlineStr">
         <is>
-          <t>26,614</t>
+          <t>8,974</t>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>25,305</t>
+          <t>-1,919</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="7" t="inlineStr">
         <is>
-          <t>402082660</t>
+          <t>245549027</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>შპს ესისტენს ტური</t>
+          <t>⚠ შპს აჭარა-ტური</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D146" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E146" s="7" t="inlineStr">
         <is>
-          <t>6,727</t>
+          <t>1,555</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>147.9%</t>
+          <t>34.2%</t>
         </is>
       </c>
       <c r="G146" s="7" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>442</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>28.4%</t>
         </is>
       </c>
       <c r="I146" s="7" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>394</t>
         </is>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>2,377</t>
         </is>
       </c>
       <c r="K146" s="7" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>810</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="inlineStr">
         <is>
-          <t>445390817</t>
+          <t>431171581</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr">
         <is>
-          <t>შპს მედეა ოფერეითინგ კომპანი</t>
+          <t>შპს შატო მერე</t>
         </is>
       </c>
       <c r="C147" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D147" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
-          <t>6,961</t>
+          <t>1,580</t>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
-          <t>18.2%</t>
+          <t>-30.9%</t>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
-          <t>5,942</t>
+          <t>-147</t>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>85.4%</t>
+          <t>-9.3%</t>
         </is>
       </c>
       <c r="I147" s="5" t="inlineStr">
         <is>
-          <t>3,905</t>
+          <t>-797</t>
         </is>
       </c>
       <c r="J147" s="5" t="inlineStr">
         <is>
-          <t>85,774</t>
+          <t>4,739</t>
         </is>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>65,622</t>
+          <t>-2,843</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="7" t="inlineStr">
         <is>
-          <t>404379338</t>
+          <t>205238152</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გლორია LLC GLORIA</t>
+          <t>შპს ინფო-თბილისი</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D148" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E148" s="7" t="inlineStr">
         <is>
-          <t>7,330</t>
+          <t>1,595</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>-24.0%</t>
+          <t>-2.7%</t>
         </is>
       </c>
       <c r="G148" s="7" t="inlineStr">
         <is>
-          <t>-1,430</t>
+          <t>233</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I148" s="7" t="inlineStr">
         <is>
-          <t>-13,752</t>
+          <t>52</t>
         </is>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
-          <t>81,124</t>
+          <t>1,266</t>
         </is>
       </c>
       <c r="K148" s="7" t="inlineStr">
         <is>
-          <t>-134,725</t>
+          <t>82</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="inlineStr">
         <is>
-          <t>405122415</t>
+          <t>245625649</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr">
         <is>
-          <t>შპს ლერმონტ</t>
+          <t>⚠ შპს კომპანია პროგრესი-4</t>
         </is>
       </c>
       <c r="C149" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D149" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
-          <t>7,334</t>
-[...5 lines deleted...]
-        </is>
+          <t>1,603</t>
+        </is>
+      </c>
+      <c r="F149" s="5" t="n">
+        <v/>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>404</t>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="I149" s="5" t="inlineStr">
         <is>
-          <t>-1,613</t>
+          <t>299</t>
         </is>
       </c>
       <c r="J149" s="5" t="inlineStr">
         <is>
-          <t>27,635</t>
+          <t>2,349</t>
         </is>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>-6,891</t>
+          <t>655</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="7" t="inlineStr">
         <is>
-          <t>404505406</t>
+          <t>229326823</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>შპს ტელეგრაფი</t>
+          <t>შპს ოლიმპიური სახლი</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D150" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E150" s="7" t="inlineStr">
         <is>
-          <t>7,389</t>
+          <t>1,641</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>313.1%</t>
+          <t>59.7%</t>
         </is>
       </c>
       <c r="G150" s="7" t="inlineStr">
         <is>
-          <t>-330</t>
+          <t>278</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="I150" s="7" t="inlineStr">
         <is>
-          <t>-15,031</t>
+          <t>229</t>
         </is>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
-          <t>84,263</t>
+          <t>1,778</t>
         </is>
       </c>
       <c r="K150" s="7" t="inlineStr">
         <is>
-          <t>18,047</t>
+          <t>1,761</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="inlineStr">
         <is>
-          <t>402299507</t>
+          <t>441485279</t>
         </is>
       </c>
       <c r="B151" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰოსფითალითი ოპერატორი</t>
+          <t>შპს ინტურისტი ყაზბეგი</t>
         </is>
       </c>
       <c r="C151" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D151" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
-          <t>7,644</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,667</t>
+        </is>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t>18.0%</t>
+        </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
-          <t>1,585</t>
+          <t>376</t>
         </is>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>20.7%</t>
+          <t>22.6%</t>
         </is>
       </c>
       <c r="I151" s="5" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>39</t>
         </is>
       </c>
       <c r="J151" s="5" t="inlineStr">
         <is>
-          <t>7,743</t>
+          <t>2,347</t>
         </is>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>1,570</t>
+          <t>-749</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="7" t="inlineStr">
         <is>
-          <t>406227845</t>
+          <t>205291833</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>შპს ჩექინ თრეველი</t>
+          <t>შპს ბი ჯი</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D152" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E152" s="7" t="inlineStr">
         <is>
-          <t>7,668</t>
+          <t>1,669</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
+          <t>-3.6%</t>
+        </is>
+      </c>
+      <c r="G152" s="7" t="inlineStr">
+        <is>
+          <t>687</t>
+        </is>
+      </c>
+      <c r="H152" s="7" t="inlineStr">
+        <is>
           <t>41.2%</t>
         </is>
       </c>
-      <c r="G152" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="I152" s="7" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>231</t>
         </is>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
-          <t>1,184</t>
+          <t>11,679</t>
         </is>
       </c>
       <c r="K152" s="7" t="inlineStr">
         <is>
-          <t>1,035</t>
+          <t>-5,959</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="inlineStr">
         <is>
-          <t>01026002528</t>
+          <t>405357224</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr">
         <is>
-          <t>⚠ ვასილ ბოლაშვილი - ფიროსმანი</t>
+          <t>სს შატო დე ვერე</t>
         </is>
       </c>
       <c r="C153" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D153" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
-          <t>7,768</t>
+          <t>1,686</t>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
-          <t>41.0%</t>
+          <t>-10.2%</t>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
-          <t>5,656</t>
+          <t>-74</t>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>72.8%</t>
+          <t>-4.4%</t>
         </is>
       </c>
       <c r="I153" s="5" t="inlineStr">
         <is>
-          <t>4,678</t>
+          <t>-1,852</t>
         </is>
       </c>
       <c r="J153" s="5" t="inlineStr">
         <is>
-          <t>12,103</t>
+          <t>7,588</t>
         </is>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>12,051</t>
+          <t>-4,721</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="7" t="inlineStr">
         <is>
-          <t>406228149</t>
+          <t>445502144</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>შპს ხედი</t>
+          <t>⚠ შპს  მარდი პლაზა</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D154" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E154" s="7" t="inlineStr">
         <is>
-          <t>7,899</t>
+          <t>1,747</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>22.3%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="G154" s="7" t="inlineStr">
         <is>
-          <t>-2,721</t>
+          <t>864</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
-          <t>-34.4%</t>
+          <t>49.4%</t>
         </is>
       </c>
       <c r="I154" s="7" t="inlineStr">
         <is>
-          <t>-22,014</t>
+          <t>384</t>
         </is>
       </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
-          <t>40,129</t>
+          <t>6,695</t>
         </is>
       </c>
       <c r="K154" s="7" t="inlineStr">
         <is>
-          <t>39,533</t>
+          <t>-792</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="inlineStr">
         <is>
-          <t>445395153</t>
+          <t>406139183</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr">
         <is>
-          <t>შპს აისი</t>
+          <t>⚠ შპს ლაერტონ თბილისი</t>
         </is>
       </c>
       <c r="C155" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D155" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
-          <t>8,829</t>
+          <t>1,809</t>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
-          <t>20.7%</t>
+          <t>-43.4%</t>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
-          <t>1,591</t>
+          <t>264</t>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>18.0%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I155" s="5" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>-2,692</t>
         </is>
       </c>
       <c r="J155" s="5" t="inlineStr">
         <is>
-          <t>16,291</t>
+          <t>2,537</t>
         </is>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>1,193</t>
+          <t>-2,562</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="7" t="inlineStr">
         <is>
-          <t>445456382</t>
+          <t>437067148</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს მეტრო სქაი თაუერ ბათუმი</t>
+          <t>შპს ურეკი რეზიდენსი</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D156" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E156" s="7" t="inlineStr">
         <is>
-          <t>8,871</t>
+          <t>1,814</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>251.6%</t>
+          <t>42.0%</t>
         </is>
       </c>
       <c r="G156" s="7" t="inlineStr">
         <is>
-          <t>2,737</t>
+          <t>-4,816</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t>30.9%</t>
+          <t>-265.5%</t>
         </is>
       </c>
       <c r="I156" s="7" t="inlineStr">
         <is>
-          <t>-3,526</t>
+          <t>-6,205</t>
         </is>
       </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
-          <t>25,988</t>
+          <t>159,917</t>
         </is>
       </c>
       <c r="K156" s="7" t="inlineStr">
         <is>
-          <t>8,384</t>
+          <t>145,151</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="inlineStr">
         <is>
-          <t>204497295</t>
+          <t>404925694</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr">
         <is>
-          <t>შპს სიტი ემ</t>
+          <t>შპს გოგებაშვილის 30</t>
         </is>
       </c>
       <c r="C157" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D157" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
-          <t>10,990</t>
+          <t>1,818</t>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
-          <t>2,671</t>
+          <t>657</t>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>24.3%</t>
+          <t>36.1%</t>
         </is>
       </c>
       <c r="I157" s="5" t="inlineStr">
         <is>
-          <t>-5,130</t>
+          <t>257</t>
         </is>
       </c>
       <c r="J157" s="5" t="inlineStr">
         <is>
-          <t>50,070</t>
+          <t>7,028</t>
         </is>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>-42,686</t>
+          <t>5,376</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="7" t="inlineStr">
         <is>
-          <t>203837884</t>
+          <t>406241464</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>შპს კავკაზუს ტრაველი</t>
+          <t>შპს კმმ ჯგუფი</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D158" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E158" s="7" t="inlineStr">
         <is>
-          <t>11,245</t>
+          <t>1,892</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="G158" s="7" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>202</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>10.7%</t>
         </is>
       </c>
       <c r="I158" s="7" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>495</t>
         </is>
       </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
-          <t>1,937</t>
+          <t>9,387</t>
         </is>
       </c>
       <c r="K158" s="7" t="inlineStr">
         <is>
-          <t>1,327</t>
+          <t>7,364</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="inlineStr">
         <is>
-          <t>406282419</t>
+          <t>401967699</t>
         </is>
       </c>
       <c r="B159" s="6" t="inlineStr">
         <is>
-          <t>შპს ვოიაჟერ 365</t>
+          <t>შპს ჯეო ჰოთელიერს გრუფ</t>
         </is>
       </c>
       <c r="C159" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D159" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
-          <t>11,581</t>
+          <t>1,896</t>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>-8.0%</t>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>410</t>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>21.6%</t>
         </is>
       </c>
       <c r="I159" s="5" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1,462</t>
         </is>
       </c>
       <c r="J159" s="5" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>2,948</t>
         </is>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>-284</t>
+          <t>-2,558</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="7" t="inlineStr">
         <is>
-          <t>445384753</t>
+          <t>445503768</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>შპს აქთივ ბათუმი</t>
+          <t>შპს ტმი</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D160" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E160" s="7" t="inlineStr">
         <is>
-          <t>11,822</t>
+          <t>1,903</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>23.4%</t>
+          <t>-55.9%</t>
         </is>
       </c>
       <c r="G160" s="7" t="inlineStr">
         <is>
-          <t>3,707</t>
+          <t>-1,016</t>
         </is>
       </c>
       <c r="H160" s="7" t="inlineStr">
         <is>
-          <t>31.4%</t>
+          <t>-53.4%</t>
         </is>
       </c>
       <c r="I160" s="7" t="inlineStr">
         <is>
-          <t>-6,259</t>
+          <t>-1,038</t>
         </is>
       </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
-          <t>67,417</t>
+          <t>10,157</t>
         </is>
       </c>
       <c r="K160" s="7" t="inlineStr">
         <is>
-          <t>-65,928</t>
+          <t>3,362</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="inlineStr">
         <is>
-          <t>405467454</t>
+          <t>406260406</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr">
         <is>
-          <t>შპს 4 სიზონს თრეველ</t>
+          <t>⚠ შპს ფორტუნ გრუპ ოფ ჰოტელს</t>
         </is>
       </c>
       <c r="C161" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D161" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
-          <t>12,230</t>
+          <t>1,908</t>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
-          <t>32.2%</t>
+          <t>-40.1%</t>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
-          <t>2,388</t>
+          <t>330</t>
         </is>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>17.3%</t>
         </is>
       </c>
       <c r="I161" s="5" t="inlineStr">
         <is>
-          <t>2,168</t>
+          <t>271</t>
         </is>
       </c>
       <c r="J161" s="5" t="inlineStr">
         <is>
-          <t>2,101</t>
+          <t>968</t>
         </is>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>1,952</t>
+          <t>547</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="7" t="inlineStr">
         <is>
-          <t>204487929</t>
+          <t>405228720</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>სს ახალი სასტუმრო</t>
+          <t>შპს ამერი პლაზა ჰორეკა ჯგუფი</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D162" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E162" s="7" t="inlineStr">
         <is>
-          <t>12,435</t>
+          <t>1,909</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>-4.7%</t>
         </is>
       </c>
       <c r="G162" s="7" t="inlineStr">
         <is>
-          <t>11,259</t>
+          <t>271</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
-          <t>90.5%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="I162" s="7" t="inlineStr">
         <is>
-          <t>2,217</t>
+          <t>123</t>
         </is>
       </c>
       <c r="J162" s="7" t="inlineStr">
         <is>
-          <t>73,932</t>
+          <t>4,258</t>
         </is>
       </c>
       <c r="K162" s="7" t="inlineStr">
         <is>
-          <t>10,375</t>
+          <t>4,202</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="inlineStr">
         <is>
-          <t>236689696</t>
+          <t>402200890</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr">
         <is>
-          <t>შპს სატახა</t>
+          <t>⚠ შპს ანფაუნდდორი</t>
         </is>
       </c>
       <c r="C163" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D163" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
-          <t>12,861</t>
+          <t>1,916</t>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>259.0%</t>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
-          <t>4,829</t>
+          <t>-531</t>
         </is>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>37.5%</t>
+          <t>-27.7%</t>
         </is>
       </c>
       <c r="I163" s="5" t="inlineStr">
         <is>
-          <t>2,515</t>
+          <t>-672</t>
         </is>
       </c>
       <c r="J163" s="5" t="inlineStr">
         <is>
-          <t>23,573</t>
+          <t>3,926</t>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>11,514</t>
+          <t>-671</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="7" t="inlineStr">
         <is>
-          <t>404563012</t>
+          <t>245619807</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯია ჰოსპიტალიტი მენეჯმენტ გრუპ</t>
+          <t>შპს ერა პალასი</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D164" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E164" s="7" t="inlineStr">
         <is>
-          <t>13,180</t>
+          <t>1,920</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>-5.5%</t>
         </is>
       </c>
       <c r="G164" s="7" t="inlineStr">
         <is>
-          <t>1,854</t>
+          <t>-975</t>
         </is>
       </c>
       <c r="H164" s="7" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>-50.8%</t>
         </is>
       </c>
       <c r="I164" s="7" t="inlineStr">
         <is>
-          <t>6,138</t>
+          <t>-1,009</t>
         </is>
       </c>
       <c r="J164" s="7" t="inlineStr">
         <is>
-          <t>4,442</t>
+          <t>4,382</t>
         </is>
       </c>
       <c r="K164" s="7" t="inlineStr">
         <is>
-          <t>2,091</t>
+          <t>3,592</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="inlineStr">
         <is>
-          <t>429326099</t>
+          <t>445519289</t>
         </is>
       </c>
       <c r="B165" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯია ჰოსპიტალიტი მენეჯმენტ გრუპ გუდაური</t>
+          <t>შპს სასტუმრო ბათუმი</t>
         </is>
       </c>
       <c r="C165" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D165" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
-          <t>13,180</t>
+          <t>1,929</t>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
-          <t>30.6%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
-          <t>1,872</t>
+          <t>1,109</t>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>57.5%</t>
         </is>
       </c>
       <c r="I165" s="5" t="inlineStr">
         <is>
-          <t>2,154</t>
+          <t>940</t>
         </is>
       </c>
       <c r="J165" s="5" t="inlineStr">
         <is>
-          <t>4,442</t>
+          <t>4,889</t>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>2,091</t>
+          <t>4,716</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="7" t="inlineStr">
         <is>
-          <t>404890908</t>
+          <t>205198043</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>შპს ჭავჭავაძის 64ა</t>
+          <t>შპს კონკორდ თრეველი</t>
         </is>
       </c>
       <c r="C166" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D166" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E166" s="7" t="inlineStr">
         <is>
-          <t>13,693</t>
+          <t>1,997</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>16.5%</t>
+          <t>110.5%</t>
         </is>
       </c>
       <c r="G166" s="7" t="inlineStr">
         <is>
-          <t>4,025</t>
+          <t>515</t>
         </is>
       </c>
       <c r="H166" s="7" t="inlineStr">
         <is>
-          <t>29.4%</t>
+          <t>25.8%</t>
         </is>
       </c>
       <c r="I166" s="7" t="inlineStr">
         <is>
-          <t>-489</t>
+          <t>233</t>
         </is>
       </c>
       <c r="J166" s="7" t="inlineStr">
         <is>
-          <t>51,138</t>
+          <t>4,235</t>
         </is>
       </c>
       <c r="K166" s="7" t="inlineStr">
         <is>
-          <t>11,120</t>
+          <t>3,454</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="inlineStr">
         <is>
-          <t>405264315</t>
+          <t>445430971</t>
         </is>
       </c>
       <c r="B167" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბაკურიანი ინნ</t>
+          <t>შპს ქერვან ტურიზმი -LTD KERVAN TURIZM</t>
         </is>
       </c>
       <c r="C167" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D167" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
-          <t>14,262</t>
+          <t>2,017</t>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>-26.9%</t>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
-          <t>2,758</t>
+          <t>-254</t>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>-12.6%</t>
         </is>
       </c>
       <c r="I167" s="5" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>-530</t>
         </is>
       </c>
       <c r="J167" s="5" t="inlineStr">
         <is>
-          <t>20,331</t>
+          <t>18,766</t>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>-2,374</t>
+          <t>17,864</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="7" t="inlineStr">
         <is>
-          <t>405030327</t>
+          <t>445631380</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>შპს პარკ ჰოტელი</t>
+          <t>შპს ბ-ფეარლ ტურიზმ</t>
         </is>
       </c>
       <c r="C168" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D168" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E168" s="7" t="inlineStr">
         <is>
-          <t>14,313</t>
+          <t>2,017</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="G168" s="7" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>-264</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>-13.1%</t>
         </is>
       </c>
       <c r="I168" s="7" t="inlineStr">
         <is>
-          <t>-3,996</t>
+          <t>-554</t>
         </is>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
-          <t>66,911</t>
+          <t>28,932</t>
         </is>
       </c>
       <c r="K168" s="7" t="inlineStr">
         <is>
-          <t>32,713</t>
+          <t>27,915</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="inlineStr">
         <is>
-          <t>426109187</t>
+          <t>404537300</t>
         </is>
       </c>
       <c r="B169" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჰოტელს მენეჯმენტ გრუპ -HMG</t>
+          <t>შპს დეკმაკა</t>
         </is>
       </c>
       <c r="C169" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D169" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
-          <t>14,444</t>
+          <t>2,032</t>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
-          <t>35.4%</t>
+          <t>29.2%</t>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
-          <t>5,645</t>
+          <t>584</t>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>39.1%</t>
+          <t>28.7%</t>
         </is>
       </c>
       <c r="I169" s="5" t="inlineStr">
         <is>
-          <t>4,489</t>
+          <t>137</t>
         </is>
       </c>
       <c r="J169" s="5" t="inlineStr">
         <is>
-          <t>18,080</t>
+          <t>6,485</t>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>8,406</t>
+          <t>6,419</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="7" t="inlineStr">
         <is>
-          <t>404920939</t>
+          <t>204539758</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>შპს Georgian Travel Group</t>
+          <t>შპს ტაო 2052</t>
         </is>
       </c>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D170" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E170" s="7" t="inlineStr">
         <is>
-          <t>14,478</t>
+          <t>2,065</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>27.3%</t>
         </is>
       </c>
       <c r="G170" s="7" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>791</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>38.3%</t>
         </is>
       </c>
       <c r="I170" s="7" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>335</t>
         </is>
       </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>7,392</t>
         </is>
       </c>
       <c r="K170" s="7" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>6,929</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="inlineStr">
         <is>
-          <t>405766755</t>
+          <t>405468701</t>
         </is>
       </c>
       <c r="B171" s="6" t="inlineStr">
         <is>
-          <t>შპს გუდაური ლოჯი</t>
+          <t>⚠ შპს ჰორეკა 2021</t>
         </is>
       </c>
       <c r="C171" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D171" s="5" t="n">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
-          <t>15,014</t>
+          <t>2,081</t>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
-          <t>23.2%</t>
+          <t>-27.2%</t>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
-          <t>5,933</t>
+          <t>-580</t>
         </is>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>39.5%</t>
+          <t>-27.9%</t>
         </is>
       </c>
       <c r="I171" s="5" t="inlineStr">
         <is>
-          <t>2,920</t>
+          <t>-593</t>
         </is>
       </c>
       <c r="J171" s="5" t="inlineStr">
         <is>
-          <t>34,655</t>
+          <t>194</t>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>14,913</t>
+          <t>-401</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="7" t="inlineStr">
         <is>
-          <t>204576066</t>
+          <t>406284024</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>შპს გუდაური სქი რესორტ</t>
+          <t>შპს ავლაბარი სიტი</t>
         </is>
       </c>
       <c r="C172" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D172" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E172" s="7" t="inlineStr">
         <is>
-          <t>15,035</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,138</t>
+        </is>
+      </c>
+      <c r="F172" s="7" t="n">
+        <v/>
       </c>
       <c r="G172" s="7" t="inlineStr">
         <is>
-          <t>6,293</t>
+          <t>-2,647</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
-          <t>41.9%</t>
+          <t>-123.8%</t>
         </is>
       </c>
       <c r="I172" s="7" t="inlineStr">
         <is>
-          <t>3,041</t>
+          <t>-5,184</t>
         </is>
       </c>
       <c r="J172" s="7" t="inlineStr">
         <is>
-          <t>52,500</t>
+          <t>55,160</t>
         </is>
       </c>
       <c r="K172" s="7" t="inlineStr">
         <is>
-          <t>27,192</t>
+          <t>4,426</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="inlineStr">
         <is>
-          <t>225058576</t>
+          <t>404620335</t>
         </is>
       </c>
       <c r="B173" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კურორტი საირმე</t>
+          <t>შპს ურბან ჰოტელსი</t>
         </is>
       </c>
       <c r="C173" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D173" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
-          <t>15,119</t>
+          <t>2,186</t>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>-8.5%</t>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
-          <t>-2,257</t>
+          <t>-1,614</t>
         </is>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>-73.8%</t>
         </is>
       </c>
       <c r="I173" s="5" t="inlineStr">
         <is>
-          <t>-10,677</t>
+          <t>-1,646</t>
         </is>
       </c>
       <c r="J173" s="5" t="inlineStr">
         <is>
-          <t>139,232</t>
+          <t>159</t>
         </is>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>106,295</t>
+          <t>-3,887</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="7" t="inlineStr">
         <is>
-          <t>204544699</t>
+          <t>404381414</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ჰოსფითალითი გრუპ</t>
+          <t>სს საქართველოს სასტუმროები და სპა</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D174" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E174" s="7" t="inlineStr">
         <is>
-          <t>15,156</t>
+          <t>2,186</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>-21.8%</t>
         </is>
       </c>
       <c r="G174" s="7" t="inlineStr">
         <is>
-          <t>1,017</t>
+          <t>58</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I174" s="7" t="inlineStr">
         <is>
-          <t>1,029</t>
+          <t>63</t>
         </is>
       </c>
       <c r="J174" s="7" t="inlineStr">
         <is>
-          <t>3,995</t>
+          <t>4,915</t>
         </is>
       </c>
       <c r="K174" s="7" t="inlineStr">
         <is>
-          <t>3,154</t>
+          <t>3,390</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="inlineStr">
         <is>
-          <t>404408547</t>
+          <t>404573680</t>
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr">
         <is>
-          <t>სს ბორჯომი ლიკანი ინტერნეიშენალი</t>
+          <t>შპს კათედრალ ინნ</t>
         </is>
       </c>
       <c r="C175" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D175" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
-          <t>15,337</t>
+          <t>2,187</t>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>179.8%</t>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
-          <t>5,511</t>
+          <t>-163</t>
         </is>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>35.9%</t>
+          <t>-7.4%</t>
         </is>
       </c>
       <c r="I175" s="5" t="inlineStr">
         <is>
-          <t>-10,738</t>
+          <t>-1,479</t>
         </is>
       </c>
       <c r="J175" s="5" t="inlineStr">
         <is>
-          <t>52,191</t>
+          <t>8,700</t>
         </is>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>8,967</t>
+          <t>2,753</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="7" t="inlineStr">
         <is>
-          <t>404883809</t>
+          <t>406154682</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>შპს ბითიელ ჯეო</t>
+          <t>შპს კოპალა 5</t>
         </is>
       </c>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D176" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E176" s="7" t="inlineStr">
         <is>
-          <t>15,449</t>
+          <t>2,188</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>194.0%</t>
         </is>
       </c>
       <c r="G176" s="7" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>355</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="I176" s="7" t="inlineStr">
         <is>
-          <t>-127</t>
+          <t>1,147</t>
         </is>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>3,066</t>
         </is>
       </c>
       <c r="K176" s="7" t="inlineStr">
         <is>
-          <t>868</t>
+          <t>3,014</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="inlineStr">
         <is>
-          <t>405293908</t>
+          <t>445430604</t>
         </is>
       </c>
       <c r="B177" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯუნი ტურს</t>
+          <t>შპს ფარნავაზი</t>
         </is>
       </c>
       <c r="C177" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D177" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
-          <t>15,823</t>
+          <t>2,202</t>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
-          <t>70.5%</t>
+          <t>21.6%</t>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
-          <t>2,130</t>
+          <t>927</t>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>42.1%</t>
         </is>
       </c>
       <c r="I177" s="5" t="inlineStr">
         <is>
-          <t>2,159</t>
+          <t>732</t>
         </is>
       </c>
       <c r="J177" s="5" t="inlineStr">
         <is>
-          <t>5,080</t>
+          <t>5,528</t>
         </is>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
-          <t>4,569</t>
+          <t>3,508</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="7" t="inlineStr">
         <is>
-          <t>445403288</t>
+          <t>445463169</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>შპს მერსინ ტურიზმი</t>
+          <t>შპს მაჰარაჯა</t>
         </is>
       </c>
       <c r="C178" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D178" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E178" s="7" t="inlineStr">
         <is>
-          <t>16,002</t>
+          <t>2,221</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>21.4%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="G178" s="7" t="inlineStr">
         <is>
-          <t>6,804</t>
+          <t>560</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
-          <t>42.5%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="I178" s="7" t="inlineStr">
         <is>
-          <t>-158</t>
+          <t>370</t>
         </is>
       </c>
       <c r="J178" s="7" t="inlineStr">
         <is>
-          <t>35,970</t>
+          <t>3,725</t>
         </is>
       </c>
       <c r="K178" s="7" t="inlineStr">
         <is>
-          <t>-13,301</t>
+          <t>3,665</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="inlineStr">
         <is>
-          <t>01026002517</t>
+          <t>405063327</t>
         </is>
       </c>
       <c r="B179" s="6" t="inlineStr">
         <is>
-          <t>⚠ მარიამ დათუნაშვილი</t>
+          <t>შპს  გიონიკ ჯგუფი</t>
         </is>
       </c>
       <c r="C179" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D179" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
-          <t>16,308</t>
+          <t>2,287</t>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
-          <t>1201.1%</t>
+          <t>31.5%</t>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
-          <t>15,860</t>
+          <t>851</t>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>97.3%</t>
+          <t>37.2%</t>
         </is>
       </c>
       <c r="I179" s="5" t="inlineStr">
         <is>
-          <t>12,688</t>
+          <t>322</t>
         </is>
       </c>
       <c r="J179" s="5" t="inlineStr">
         <is>
-          <t>15,860</t>
+          <t>4,127</t>
         </is>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
-          <t>12,688</t>
+          <t>1,905</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="7" t="inlineStr">
         <is>
-          <t>205281504</t>
+          <t>246951259</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>შპს ეს სი თრეველ</t>
+          <t>შპს MTS</t>
         </is>
       </c>
       <c r="C180" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D180" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E180" s="7" t="inlineStr">
         <is>
-          <t>16,408</t>
+          <t>2,287</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>38.1%</t>
+          <t>33.6%</t>
         </is>
       </c>
       <c r="G180" s="7" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>-805</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>-35.2%</t>
         </is>
       </c>
       <c r="I180" s="7" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>-4,601</t>
         </is>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
-          <t>3,180</t>
+          <t>17,635</t>
         </is>
       </c>
       <c r="K180" s="7" t="inlineStr">
         <is>
-          <t>2,959</t>
+          <t>-6,493</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="inlineStr">
         <is>
-          <t>404533974</t>
+          <t>421269512</t>
         </is>
       </c>
       <c r="B181" s="6" t="inlineStr">
         <is>
-          <t>შპს ამბასადორი კაჭრეთში</t>
+          <t>შპს წყალტუბო პლაზა</t>
         </is>
       </c>
       <c r="C181" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D181" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
-          <t>17,797</t>
+          <t>2,339</t>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>-6.1%</t>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
-          <t>-1,413</t>
+          <t>-532</t>
         </is>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>-22.7%</t>
         </is>
       </c>
       <c r="I181" s="5" t="inlineStr">
         <is>
-          <t>-1,756</t>
+          <t>-755</t>
         </is>
       </c>
       <c r="J181" s="5" t="inlineStr">
         <is>
-          <t>10,826</t>
+          <t>6,532</t>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>5,858</t>
+          <t>1,217</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="7" t="inlineStr">
         <is>
-          <t>405158804</t>
+          <t>204379662</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბლექ სი არენა ჯორჯია</t>
+          <t>შპს ეგზოტური</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D182" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E182" s="7" t="inlineStr">
         <is>
-          <t>19,188</t>
+          <t>2,340</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>2763.9%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="G182" s="7" t="inlineStr">
         <is>
-          <t>7,127</t>
+          <t>72</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
-          <t>37.1%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I182" s="7" t="inlineStr">
         <is>
-          <t>8,267</t>
+          <t>-122</t>
         </is>
       </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
-          <t>112,255</t>
+          <t>1,455</t>
         </is>
       </c>
       <c r="K182" s="7" t="inlineStr">
         <is>
-          <t>75,830</t>
+          <t>696</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="inlineStr">
         <is>
-          <t>405147755</t>
+          <t>205268869</t>
         </is>
       </c>
       <c r="B183" s="6" t="inlineStr">
         <is>
-          <t>შპს  თაბორი რიზორთსი</t>
+          <t>შპს ელ.ბილეთები</t>
         </is>
       </c>
       <c r="C183" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D183" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
-          <t>20,293</t>
+          <t>2,347</t>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
-          <t>21.7%</t>
+          <t>84.4%</t>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
-          <t>-76,892</t>
+          <t>-374</t>
         </is>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>-378.9%</t>
+          <t>-16.0%</t>
         </is>
       </c>
       <c r="I183" s="5" t="inlineStr">
         <is>
-          <t>-96,767</t>
+          <t>-585</t>
         </is>
       </c>
       <c r="J183" s="5" t="inlineStr">
         <is>
-          <t>338,886</t>
+          <t>5,997</t>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>302,918</t>
+          <t>839</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="7" t="inlineStr">
         <is>
-          <t>406185159</t>
+          <t>402047325</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>შპს   რუსტარ ონლაინი</t>
+          <t>შპს პასკი</t>
         </is>
       </c>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D184" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E184" s="7" t="inlineStr">
         <is>
-          <t>20,391</t>
+          <t>2,361</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>32.3%</t>
+          <t>26.4%</t>
         </is>
       </c>
       <c r="G184" s="7" t="inlineStr">
         <is>
-          <t>2,864</t>
+          <t>908</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>38.4%</t>
         </is>
       </c>
       <c r="I184" s="7" t="inlineStr">
         <is>
-          <t>2,658</t>
+          <t>211</t>
         </is>
       </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
-          <t>6,937</t>
+          <t>3,629</t>
         </is>
       </c>
       <c r="K184" s="7" t="inlineStr">
         <is>
-          <t>5,383</t>
+          <t>-1,240</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="inlineStr">
         <is>
-          <t>404859685</t>
+          <t>404857721</t>
         </is>
       </c>
       <c r="B185" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს კავკასიის ტურისტული ჰოლდინგი</t>
+          <t>შპს გუდაური 2010</t>
         </is>
       </c>
       <c r="C185" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D185" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
-          <t>20,629</t>
+          <t>2,371</t>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
-          <t>-21.0%</t>
+          <t>42.3%</t>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
-          <t>3,221</t>
+          <t>60</t>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>15.6%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I185" s="5" t="inlineStr">
         <is>
-          <t>-347</t>
+          <t>-2,275</t>
         </is>
       </c>
       <c r="J185" s="5" t="inlineStr">
         <is>
-          <t>2,585</t>
+          <t>6,273</t>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>-70</t>
+          <t>-10,980</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="7" t="inlineStr">
         <is>
-          <t>406054166</t>
+          <t>448050698</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>შპს ვოიაჟერი</t>
+          <t>⚠ შპს ელიტ სქიი რესორტი</t>
         </is>
       </c>
       <c r="C186" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D186" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E186" s="7" t="inlineStr">
         <is>
-          <t>20,778</t>
+          <t>2,380</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>45.9%</t>
         </is>
       </c>
       <c r="G186" s="7" t="inlineStr">
         <is>
-          <t>1,978</t>
+          <t>-1,246</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>-52.4%</t>
         </is>
       </c>
       <c r="I186" s="7" t="inlineStr">
         <is>
-          <t>1,895</t>
+          <t>-5,889</t>
         </is>
       </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
-          <t>3,136</t>
+          <t>31,495</t>
         </is>
       </c>
       <c r="K186" s="7" t="inlineStr">
         <is>
-          <t>1,911</t>
+          <t>30,865</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="inlineStr">
         <is>
-          <t>202060312</t>
+          <t>208183534</t>
         </is>
       </c>
       <c r="B187" s="6" t="inlineStr">
         <is>
-          <t>შპს ჭყონია და კომპანია</t>
+          <t>შპს სალი</t>
         </is>
       </c>
       <c r="C187" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D187" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
-          <t>21,443</t>
+          <t>2,382</t>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>116.9%</t>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
-          <t>-981</t>
+          <t>-459</t>
         </is>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>-19.3%</t>
         </is>
       </c>
       <c r="I187" s="5" t="inlineStr">
         <is>
-          <t>-3,627</t>
+          <t>-1,124</t>
         </is>
       </c>
       <c r="J187" s="5" t="inlineStr">
         <is>
-          <t>9,459</t>
+          <t>4,419</t>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>-1,006</t>
+          <t>-1,427</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="7" t="inlineStr">
         <is>
-          <t>245591104</t>
+          <t>405278998</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>სს ნუროლ ინშაათ ვე თიჯარეთის წარმომადგენლობა საქართველოში</t>
+          <t>შპს ტაბერნე</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D188" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E188" s="7" t="inlineStr">
         <is>
-          <t>21,628</t>
+          <t>2,434</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>23.9%</t>
         </is>
       </c>
       <c r="G188" s="7" t="inlineStr">
         <is>
-          <t>5,291</t>
+          <t>350</t>
         </is>
       </c>
       <c r="H188" s="7" t="inlineStr">
         <is>
-          <t>24.5%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="I188" s="7" t="inlineStr">
         <is>
-          <t>-1,001</t>
+          <t>184</t>
         </is>
       </c>
       <c r="J188" s="7" t="inlineStr">
         <is>
-          <t>78,649</t>
+          <t>3,539</t>
         </is>
       </c>
       <c r="K188" s="7" t="inlineStr">
         <is>
-          <t>61,010</t>
+          <t>-352</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="inlineStr">
         <is>
-          <t>431175346</t>
+          <t>205270204</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr">
         <is>
-          <t>შპს წინანდლის სავანე</t>
+          <t>შპს ჯორჯიან დიემსი</t>
         </is>
       </c>
       <c r="C189" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D189" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
-          <t>22,568</t>
+          <t>2,436</t>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>31.5%</t>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
-          <t>3,775</t>
+          <t>877</t>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>16.7%</t>
+          <t>36.0%</t>
         </is>
       </c>
       <c r="I189" s="5" t="inlineStr">
         <is>
-          <t>-16,538</t>
+          <t>1,021</t>
         </is>
       </c>
       <c r="J189" s="5" t="inlineStr">
         <is>
-          <t>76,019</t>
+          <t>4,179</t>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>-75,303</t>
+          <t>4,156</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="7" t="inlineStr">
         <is>
-          <t>205170688</t>
+          <t>404869647</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>შპს ვია თრეველი</t>
+          <t>⚠ სს ჯორჯია დესთინეიშენ მენეჯმენტი</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D190" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E190" s="7" t="inlineStr">
         <is>
-          <t>23,312</t>
+          <t>2,463</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>-13.4%</t>
         </is>
       </c>
       <c r="G190" s="7" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>454</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="I190" s="7" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>403</t>
         </is>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
-          <t>1,785</t>
+          <t>2,528</t>
         </is>
       </c>
       <c r="K190" s="7" t="inlineStr">
         <is>
-          <t>1,709</t>
+          <t>1,437</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="inlineStr">
         <is>
-          <t>445391647</t>
+          <t>405117911</t>
         </is>
       </c>
       <c r="B191" s="6" t="inlineStr">
         <is>
-          <t>შპს არგო მენეჯმენტი</t>
+          <t>შპს მირა-ჰოტელს</t>
         </is>
       </c>
       <c r="C191" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D191" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
-          <t>23,486</t>
+          <t>2,490</t>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
-          <t>21.3%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
-          <t>541</t>
+          <t>-138</t>
         </is>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>-5.5%</t>
         </is>
       </c>
       <c r="I191" s="5" t="inlineStr">
         <is>
-          <t>-1,288</t>
+          <t>-366</t>
         </is>
       </c>
       <c r="J191" s="5" t="inlineStr">
         <is>
-          <t>25,442</t>
+          <t>3,580</t>
         </is>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>17,688</t>
+          <t>1,439</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="7" t="inlineStr">
         <is>
-          <t>204460172</t>
+          <t>404905910</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>შპს ტურისტული სააგენტო ვიზიტ ჯორჯია</t>
+          <t>შპს თბილისის ტურიზმის ცენტრი</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D192" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E192" s="7" t="inlineStr">
         <is>
-          <t>23,698</t>
+          <t>2,494</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>51.1%</t>
+          <t>172.2%</t>
         </is>
       </c>
       <c r="G192" s="7" t="inlineStr">
         <is>
-          <t>4,581</t>
+          <t>698</t>
         </is>
       </c>
       <c r="H192" s="7" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>28.0%</t>
         </is>
       </c>
       <c r="I192" s="7" t="inlineStr">
         <is>
-          <t>4,370</t>
+          <t>-185</t>
         </is>
       </c>
       <c r="J192" s="7" t="inlineStr">
         <is>
-          <t>15,508</t>
+          <t>13,110</t>
         </is>
       </c>
       <c r="K192" s="7" t="inlineStr">
         <is>
-          <t>15,295</t>
+          <t>3,521</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="inlineStr">
         <is>
-          <t>215096367</t>
+          <t>220406451</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr">
         <is>
-          <t>შპს ემ თი ეი</t>
+          <t>⚠ შპს ლეო 444</t>
         </is>
       </c>
       <c r="C193" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D193" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
-          <t>24,674</t>
+          <t>2,521</t>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
-          <t>56.9%</t>
+          <t>35.7%</t>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
-          <t>-20,895</t>
+          <t>899</t>
         </is>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>-84.7%</t>
+          <t>35.6%</t>
         </is>
       </c>
       <c r="I193" s="5" t="inlineStr">
         <is>
-          <t>-16,248</t>
+          <t>108</t>
         </is>
       </c>
       <c r="J193" s="5" t="inlineStr">
         <is>
-          <t>147,555</t>
+          <t>4,900</t>
         </is>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>88,680</t>
+          <t>-1,127</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="7" t="inlineStr">
         <is>
-          <t>404492759</t>
+          <t>405243794</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>შპს მაქრო ტურიზმ</t>
+          <t>⚠ შპს ქუთაისი ჰოტელ სერვის</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D194" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E194" s="7" t="inlineStr">
         <is>
-          <t>26,010</t>
+          <t>2,555</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
-          <t>124.2%</t>
+          <t>22.9%</t>
         </is>
       </c>
       <c r="G194" s="7" t="inlineStr">
         <is>
-          <t>4,970</t>
+          <t>-222</t>
         </is>
       </c>
       <c r="H194" s="7" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="I194" s="7" t="inlineStr">
         <is>
-          <t>5,864</t>
+          <t>-233</t>
         </is>
       </c>
       <c r="J194" s="7" t="inlineStr">
         <is>
-          <t>47,979</t>
+          <t>1,041</t>
         </is>
       </c>
       <c r="K194" s="7" t="inlineStr">
         <is>
-          <t>-36,376</t>
+          <t>-401</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="inlineStr">
         <is>
-          <t>405345167</t>
+          <t>445541584</t>
         </is>
       </c>
       <c r="B195" s="6" t="inlineStr">
         <is>
-          <t>შპს  პარაგრაფ თბილისი სითი</t>
+          <t>შპს ნეპტუნ პალასი</t>
         </is>
       </c>
       <c r="C195" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D195" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
-          <t>26,998</t>
+          <t>2,568</t>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
-          <t>1312.8%</t>
+          <t>174.7%</t>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
-          <t>-13,156</t>
+          <t>702</t>
         </is>
       </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>-48.7%</t>
+          <t>27.3%</t>
         </is>
       </c>
       <c r="I195" s="5" t="inlineStr">
         <is>
-          <t>-13,034</t>
+          <t>736</t>
         </is>
       </c>
       <c r="J195" s="5" t="inlineStr">
         <is>
-          <t>14,524</t>
+          <t>6,943</t>
         </is>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>2,079</t>
+          <t>387</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="7" t="inlineStr">
         <is>
-          <t>405036928</t>
+          <t>441995389</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ინტერკო თრეველი</t>
+          <t>⚠ შპს ფაუდერპროჯექტ.ჯი</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D196" s="7" t="n">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="E196" s="7" t="inlineStr">
         <is>
-          <t>27,493</t>
+          <t>2,579</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
           <t>18.1%</t>
         </is>
       </c>
       <c r="G196" s="7" t="inlineStr">
         <is>
-          <t>-1,673</t>
+          <t>1,452</t>
         </is>
       </c>
       <c r="H196" s="7" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>56.3%</t>
         </is>
       </c>
       <c r="I196" s="7" t="inlineStr">
         <is>
-          <t>-1,856</t>
+          <t>1,156</t>
         </is>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
-          <t>3,368</t>
+          <t>4,920</t>
         </is>
       </c>
       <c r="K196" s="7" t="inlineStr">
         <is>
-          <t>-1,216</t>
+          <t>3,105</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="inlineStr">
         <is>
-          <t>405034537</t>
+          <t>406128275</t>
         </is>
       </c>
       <c r="B197" s="6" t="inlineStr">
         <is>
-          <t>შპს თბილისი სითი</t>
+          <t>შპს აიღვინისსახლი</t>
         </is>
       </c>
       <c r="C197" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D197" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
-          <t>29,279</t>
+          <t>2,623</t>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
-          <t>910.3%</t>
+          <t>-8.3%</t>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
-          <t>-26,685</t>
+          <t>57</t>
         </is>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>-91.1%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I197" s="5" t="inlineStr">
         <is>
-          <t>-34,135</t>
+          <t>148</t>
         </is>
       </c>
       <c r="J197" s="5" t="inlineStr">
         <is>
-          <t>333,796</t>
+          <t>903</t>
         </is>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
-          <t>266,971</t>
+          <t>-1,547</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="7" t="inlineStr">
         <is>
-          <t>445504482</t>
+          <t>204392068</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>სს მეტრო ეიფორია ჰოტელ ბათუმი</t>
+          <t>შპს მუხრანთუბანი</t>
         </is>
       </c>
       <c r="C198" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D198" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E198" s="7" t="inlineStr">
         <is>
-          <t>36,558</t>
+          <t>2,730</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>15.9%</t>
         </is>
       </c>
       <c r="G198" s="7" t="inlineStr">
         <is>
-          <t>11,259</t>
+          <t>663</t>
         </is>
       </c>
       <c r="H198" s="7" t="inlineStr">
         <is>
-          <t>30.8%</t>
+          <t>24.3%</t>
         </is>
       </c>
       <c r="I198" s="7" t="inlineStr">
         <is>
-          <t>7,802</t>
+          <t>223</t>
         </is>
       </c>
       <c r="J198" s="7" t="inlineStr">
         <is>
-          <t>87,295</t>
+          <t>4,801</t>
         </is>
       </c>
       <c r="K198" s="7" t="inlineStr">
         <is>
-          <t>79,030</t>
+          <t>3,290</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="inlineStr">
         <is>
-          <t>205205124</t>
+          <t>405056460</t>
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დრიმლენდ ოაზისი</t>
+          <t>⚠ შპს იპოცენტრი</t>
         </is>
       </c>
       <c r="C199" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D199" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
-          <t>37,186</t>
+          <t>2,782</t>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
-          <t>134.3%</t>
+          <t>6153.4%</t>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
-          <t>14,609</t>
+          <t>-147</t>
         </is>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>39.3%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="I199" s="5" t="inlineStr">
         <is>
-          <t>40,162</t>
+          <t>-1,215</t>
         </is>
       </c>
       <c r="J199" s="5" t="inlineStr">
         <is>
-          <t>134,032</t>
+          <t>44,250</t>
         </is>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
-          <t>46,382</t>
+          <t>13,282</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="7" t="inlineStr">
         <is>
-          <t>431165972</t>
+          <t>405429996</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>შპს ლოპოტა ტურ სერვისი</t>
+          <t>შპს ნიკოლას</t>
         </is>
       </c>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D200" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E200" s="7" t="inlineStr">
         <is>
-          <t>43,063</t>
+          <t>2,834</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>26.7%</t>
+          <t>-8.8%</t>
         </is>
       </c>
       <c r="G200" s="7" t="inlineStr">
         <is>
-          <t>14,616</t>
+          <t>-296</t>
         </is>
       </c>
       <c r="H200" s="7" t="inlineStr">
         <is>
-          <t>33.9%</t>
+          <t>-10.5%</t>
         </is>
       </c>
       <c r="I200" s="7" t="inlineStr">
         <is>
-          <t>3,463</t>
+          <t>-336</t>
         </is>
       </c>
       <c r="J200" s="7" t="inlineStr">
         <is>
-          <t>120,991</t>
+          <t>1,250</t>
         </is>
       </c>
       <c r="K200" s="7" t="inlineStr">
         <is>
-          <t>36,918</t>
+          <t>645</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="inlineStr">
         <is>
-          <t>431176808</t>
+          <t>405037650</t>
         </is>
       </c>
       <c r="B201" s="6" t="inlineStr">
         <is>
-          <t>შპს ლოპოტა ინვესტმენტი</t>
+          <t>შპს თრეველ თუ ჯორჯია 2010</t>
         </is>
       </c>
       <c r="C201" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D201" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
-          <t>43,063</t>
+          <t>2,924</t>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
-          <t>26.7%</t>
+          <t>-17.2%</t>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
-          <t>14,616</t>
+          <t>24</t>
         </is>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>33.9%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I201" s="5" t="inlineStr">
         <is>
-          <t>3,463</t>
+          <t>10</t>
         </is>
       </c>
       <c r="J201" s="5" t="inlineStr">
         <is>
-          <t>120,991</t>
+          <t>3,334</t>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
-          <t>36,918</t>
+          <t>2,424</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="7" t="inlineStr">
         <is>
-          <t>431176817</t>
+          <t>426118818</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>შპს ლოპოტა</t>
+          <t>შპს  ახალციხე ინნ</t>
         </is>
       </c>
       <c r="C202" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D202" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E202" s="7" t="inlineStr">
         <is>
-          <t>43,063</t>
+          <t>2,928</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
-          <t>26.7%</t>
+          <t>50.0%</t>
         </is>
       </c>
       <c r="G202" s="7" t="inlineStr">
         <is>
-          <t>14,616</t>
+          <t>98</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
-          <t>33.9%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I202" s="7" t="inlineStr">
         <is>
-          <t>3,463</t>
+          <t>-1,051</t>
         </is>
       </c>
       <c r="J202" s="7" t="inlineStr">
         <is>
-          <t>120,991</t>
+          <t>12,230</t>
         </is>
       </c>
       <c r="K202" s="7" t="inlineStr">
         <is>
-          <t>36,918</t>
+          <t>-2,564</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="inlineStr">
         <is>
-          <t>405046542</t>
+          <t>445638230</t>
         </is>
       </c>
       <c r="B203" s="6" t="inlineStr">
         <is>
-          <t>შპს ბლექ სი რიზორთსი</t>
+          <t>შპს მირამარ რეზიდენს</t>
         </is>
       </c>
       <c r="C203" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D203" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
-          <t>43,335</t>
+          <t>3,076</t>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
-          <t>18.7%</t>
+          <t>35.0%</t>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
-          <t>3,027</t>
+          <t>750</t>
         </is>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>24.4%</t>
         </is>
       </c>
       <c r="I203" s="5" t="inlineStr">
         <is>
-          <t>5,269</t>
+          <t>752</t>
         </is>
       </c>
       <c r="J203" s="5" t="inlineStr">
         <is>
-          <t>52,024</t>
+          <t>1,994</t>
         </is>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
-          <t>47,599</t>
+          <t>1,658</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="7" t="inlineStr">
         <is>
-          <t>405260168</t>
+          <t>412676689</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>შპს პარაგრაფ შეკვეთილი</t>
+          <t>შპს გუდლაინი</t>
         </is>
       </c>
       <c r="C204" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D204" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E204" s="7" t="inlineStr">
         <is>
-          <t>43,335</t>
+          <t>3,140</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
-          <t>18.7%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="G204" s="7" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>1,634</t>
         </is>
       </c>
       <c r="H204" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>52.0%</t>
         </is>
       </c>
       <c r="I204" s="7" t="inlineStr">
         <is>
-          <t>13,384</t>
+          <t>1,247</t>
         </is>
       </c>
       <c r="J204" s="7" t="inlineStr">
         <is>
-          <t>8,968</t>
+          <t>5,299</t>
         </is>
       </c>
       <c r="K204" s="7" t="inlineStr">
         <is>
-          <t>4,928</t>
+          <t>5,246</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="inlineStr">
         <is>
-          <t>245555554</t>
+          <t>431173534</t>
         </is>
       </c>
       <c r="B205" s="6" t="inlineStr">
         <is>
-          <t>შპს ტურინვესტი</t>
+          <t>შპს მუზეუმი</t>
         </is>
       </c>
       <c r="C205" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D205" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
-          <t>43,792</t>
+          <t>3,152</t>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
-          <t>49.0%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
-          <t>15,357</t>
+          <t>165</t>
         </is>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>35.1%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="I205" s="5" t="inlineStr">
         <is>
-          <t>6,214</t>
+          <t>-627</t>
         </is>
       </c>
       <c r="J205" s="5" t="inlineStr">
         <is>
-          <t>112,442</t>
+          <t>3,584</t>
         </is>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
-          <t>-79,926</t>
+          <t>240</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="7" t="inlineStr">
         <is>
-          <t>203842333</t>
+          <t>203864782</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ჯი-ემ-თი სასტუმროები</t>
+          <t>შპს გეორგიკა თრეველ</t>
         </is>
       </c>
       <c r="C206" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D206" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E206" s="7" t="inlineStr">
         <is>
-          <t>45,494</t>
+          <t>3,153</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>31.3%</t>
         </is>
       </c>
       <c r="G206" s="7" t="inlineStr">
         <is>
-          <t>4,966</t>
+          <t>-19</t>
         </is>
       </c>
       <c r="H206" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="I206" s="7" t="inlineStr">
         <is>
-          <t>-29,640</t>
+          <t>-50</t>
         </is>
       </c>
       <c r="J206" s="7" t="inlineStr">
         <is>
-          <t>145,810</t>
+          <t>1,303</t>
         </is>
       </c>
       <c r="K206" s="7" t="inlineStr">
         <is>
-          <t>-124,876</t>
+          <t>1,291</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="inlineStr">
         <is>
-          <t>405033734</t>
+          <t>221279300</t>
         </is>
       </c>
       <c r="B207" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს საქართველოს ტურიზმის განვითარების ფონდი</t>
+          <t>შპს ედელვაისი-2007</t>
         </is>
       </c>
       <c r="C207" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D207" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
-          <t>57,342</t>
+          <t>3,160</t>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>17.9%</t>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
-          <t>-12,777</t>
+          <t>1,157</t>
         </is>
       </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>-22.3%</t>
+          <t>36.6%</t>
         </is>
       </c>
       <c r="I207" s="5" t="inlineStr">
         <is>
-          <t>-46,619</t>
+          <t>596</t>
         </is>
       </c>
       <c r="J207" s="5" t="inlineStr">
         <is>
-          <t>1,026,496</t>
+          <t>5,805</t>
         </is>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
-          <t>234,488</t>
+          <t>3,391</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="7" t="inlineStr">
         <is>
-          <t>205090890</t>
+          <t>445423952</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აჭარა ჯგუფი</t>
+          <t>შპს MSZ GROUP</t>
         </is>
       </c>
       <c r="C208" s="7" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D208" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E208" s="7" t="inlineStr">
         <is>
-          <t>66,647</t>
+          <t>3,170</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>150.0%</t>
+          <t>-67.7%</t>
         </is>
       </c>
       <c r="G208" s="7" t="inlineStr">
         <is>
-          <t>15,837</t>
+          <t>592</t>
         </is>
       </c>
       <c r="H208" s="7" t="inlineStr">
         <is>
-          <t>23.8%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="I208" s="7" t="inlineStr">
         <is>
-          <t>1,310</t>
+          <t>315</t>
         </is>
       </c>
       <c r="J208" s="7" t="inlineStr">
         <is>
-          <t>132,316</t>
+          <t>7,578</t>
         </is>
       </c>
       <c r="K208" s="7" t="inlineStr">
         <is>
-          <t>41,927</t>
+          <t>2,157</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="inlineStr">
         <is>
-          <t>404385722</t>
+          <t>402080332</t>
         </is>
       </c>
       <c r="B209" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ჰოტელ მენეჯმენტი</t>
+          <t>შპს ჰოლიდეი ფაქტორი</t>
         </is>
       </c>
       <c r="C209" s="5" t="inlineStr">
         <is>
           <t>Hospitality</t>
         </is>
       </c>
       <c r="D209" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
-          <t>71,328</t>
+          <t>3,174</t>
         </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>-18.3%</t>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
-          <t>4,415</t>
+          <t>-174</t>
         </is>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>-5.5%</t>
         </is>
       </c>
       <c r="I209" s="5" t="inlineStr">
         <is>
-          <t>1,195</t>
+          <t>-179</t>
         </is>
       </c>
       <c r="J209" s="5" t="inlineStr">
         <is>
-          <t>52,214</t>
+          <t>385</t>
         </is>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
-          <t>23,648</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="7" t="inlineStr">
         <is>
+          <t>445387689</t>
+        </is>
+      </c>
+      <c r="B210" s="8" t="inlineStr">
+        <is>
+          <t>შპს აბსოლუტი-2010</t>
+        </is>
+      </c>
+      <c r="C210" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D210" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E210" s="7" t="inlineStr">
+        <is>
+          <t>3,201</t>
+        </is>
+      </c>
+      <c r="F210" s="7" t="inlineStr">
+        <is>
+          <t>0.2%</t>
+        </is>
+      </c>
+      <c r="G210" s="7" t="inlineStr">
+        <is>
+          <t>405</t>
+        </is>
+      </c>
+      <c r="H210" s="7" t="inlineStr">
+        <is>
+          <t>12.6%</t>
+        </is>
+      </c>
+      <c r="I210" s="7" t="inlineStr">
+        <is>
+          <t>322</t>
+        </is>
+      </c>
+      <c r="J210" s="7" t="inlineStr">
+        <is>
+          <t>582</t>
+        </is>
+      </c>
+      <c r="K210" s="7" t="inlineStr">
+        <is>
+          <t>-469</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="5" t="inlineStr">
+        <is>
+          <t>405262086</t>
+        </is>
+      </c>
+      <c r="B211" s="6" t="inlineStr">
+        <is>
+          <t>შპს  მწვანე პარკი</t>
+        </is>
+      </c>
+      <c r="C211" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D211" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E211" s="5" t="inlineStr">
+        <is>
+          <t>3,317</t>
+        </is>
+      </c>
+      <c r="F211" s="5" t="inlineStr">
+        <is>
+          <t>-47.7%</t>
+        </is>
+      </c>
+      <c r="G211" s="5" t="inlineStr">
+        <is>
+          <t>648</t>
+        </is>
+      </c>
+      <c r="H211" s="5" t="inlineStr">
+        <is>
+          <t>19.5%</t>
+        </is>
+      </c>
+      <c r="I211" s="5" t="inlineStr">
+        <is>
+          <t>613</t>
+        </is>
+      </c>
+      <c r="J211" s="5" t="inlineStr">
+        <is>
+          <t>3,754</t>
+        </is>
+      </c>
+      <c r="K211" s="5" t="inlineStr">
+        <is>
+          <t>2,271</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="7" t="inlineStr">
+        <is>
+          <t>406371439</t>
+        </is>
+      </c>
+      <c r="B212" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჰორეკა ოპერატორი</t>
+        </is>
+      </c>
+      <c r="C212" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D212" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E212" s="7" t="inlineStr">
+        <is>
+          <t>3,357</t>
+        </is>
+      </c>
+      <c r="F212" s="7" t="inlineStr">
+        <is>
+          <t>-19.3%</t>
+        </is>
+      </c>
+      <c r="G212" s="7" t="inlineStr">
+        <is>
+          <t>-112</t>
+        </is>
+      </c>
+      <c r="H212" s="7" t="inlineStr">
+        <is>
+          <t>-3.3%</t>
+        </is>
+      </c>
+      <c r="I212" s="7" t="inlineStr">
+        <is>
+          <t>-119</t>
+        </is>
+      </c>
+      <c r="J212" s="7" t="inlineStr">
+        <is>
+          <t>612</t>
+        </is>
+      </c>
+      <c r="K212" s="7" t="inlineStr">
+        <is>
+          <t>294</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="5" t="inlineStr">
+        <is>
+          <t>412701900</t>
+        </is>
+      </c>
+      <c r="B213" s="6" t="inlineStr">
+        <is>
+          <t>შპს   თეთრი ხიდი</t>
+        </is>
+      </c>
+      <c r="C213" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D213" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E213" s="5" t="inlineStr">
+        <is>
+          <t>3,503</t>
+        </is>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t>51.8%</t>
+        </is>
+      </c>
+      <c r="G213" s="5" t="inlineStr">
+        <is>
+          <t>803</t>
+        </is>
+      </c>
+      <c r="H213" s="5" t="inlineStr">
+        <is>
+          <t>22.9%</t>
+        </is>
+      </c>
+      <c r="I213" s="5" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="J213" s="5" t="inlineStr">
+        <is>
+          <t>8,080</t>
+        </is>
+      </c>
+      <c r="K213" s="5" t="inlineStr">
+        <is>
+          <t>-2,258</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="7" t="inlineStr">
+        <is>
+          <t>448404423</t>
+        </is>
+      </c>
+      <c r="B214" s="8" t="inlineStr">
+        <is>
+          <t>შპს კვარიათი პარადიზი</t>
+        </is>
+      </c>
+      <c r="C214" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D214" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E214" s="7" t="inlineStr">
+        <is>
+          <t>3,508</t>
+        </is>
+      </c>
+      <c r="F214" s="7" t="inlineStr">
+        <is>
+          <t>23.1%</t>
+        </is>
+      </c>
+      <c r="G214" s="7" t="inlineStr">
+        <is>
+          <t>-1,485</t>
+        </is>
+      </c>
+      <c r="H214" s="7" t="inlineStr">
+        <is>
+          <t>-42.3%</t>
+        </is>
+      </c>
+      <c r="I214" s="7" t="inlineStr">
+        <is>
+          <t>-1,505</t>
+        </is>
+      </c>
+      <c r="J214" s="7" t="inlineStr">
+        <is>
+          <t>30,949</t>
+        </is>
+      </c>
+      <c r="K214" s="7" t="inlineStr">
+        <is>
+          <t>2,807</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="5" t="inlineStr">
+        <is>
+          <t>445388072</t>
+        </is>
+      </c>
+      <c r="B215" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს GLI</t>
+        </is>
+      </c>
+      <c r="C215" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D215" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E215" s="5" t="inlineStr">
+        <is>
+          <t>3,522</t>
+        </is>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t>-5.3%</t>
+        </is>
+      </c>
+      <c r="G215" s="5" t="inlineStr">
+        <is>
+          <t>669</t>
+        </is>
+      </c>
+      <c r="H215" s="5" t="inlineStr">
+        <is>
+          <t>19.0%</t>
+        </is>
+      </c>
+      <c r="I215" s="5" t="inlineStr">
+        <is>
+          <t>-50</t>
+        </is>
+      </c>
+      <c r="J215" s="5" t="inlineStr">
+        <is>
+          <t>2,713</t>
+        </is>
+      </c>
+      <c r="K215" s="5" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="7" t="inlineStr">
+        <is>
+          <t>204515514</t>
+        </is>
+      </c>
+      <c r="B216" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლიბერთი ფროფერთის ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C216" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D216" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E216" s="7" t="inlineStr">
+        <is>
+          <t>3,555</t>
+        </is>
+      </c>
+      <c r="F216" s="7" t="inlineStr">
+        <is>
+          <t>3.9%</t>
+        </is>
+      </c>
+      <c r="G216" s="7" t="inlineStr">
+        <is>
+          <t>1,151</t>
+        </is>
+      </c>
+      <c r="H216" s="7" t="inlineStr">
+        <is>
+          <t>32.4%</t>
+        </is>
+      </c>
+      <c r="I216" s="7" t="inlineStr">
+        <is>
+          <t>772</t>
+        </is>
+      </c>
+      <c r="J216" s="7" t="inlineStr">
+        <is>
+          <t>11,905</t>
+        </is>
+      </c>
+      <c r="K216" s="7" t="inlineStr">
+        <is>
+          <t>10,482</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="5" t="inlineStr">
+        <is>
+          <t>406338510</t>
+        </is>
+      </c>
+      <c r="B217" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ვი სი ემ სი</t>
+        </is>
+      </c>
+      <c r="C217" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D217" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E217" s="5" t="inlineStr">
+        <is>
+          <t>3,555</t>
+        </is>
+      </c>
+      <c r="F217" s="5" t="inlineStr">
+        <is>
+          <t>3.9%</t>
+        </is>
+      </c>
+      <c r="G217" s="5" t="inlineStr">
+        <is>
+          <t>305</t>
+        </is>
+      </c>
+      <c r="H217" s="5" t="inlineStr">
+        <is>
+          <t>8.6%</t>
+        </is>
+      </c>
+      <c r="I217" s="5" t="inlineStr">
+        <is>
+          <t>265</t>
+        </is>
+      </c>
+      <c r="J217" s="5" t="inlineStr">
+        <is>
+          <t>17,694</t>
+        </is>
+      </c>
+      <c r="K217" s="5" t="inlineStr">
+        <is>
+          <t>9,185</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="7" t="inlineStr">
+        <is>
+          <t>402263732</t>
+        </is>
+      </c>
+      <c r="B218" s="8" t="inlineStr">
+        <is>
+          <t>შპს ყაზბეგის 15</t>
+        </is>
+      </c>
+      <c r="C218" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D218" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E218" s="7" t="inlineStr">
+        <is>
+          <t>3,598</t>
+        </is>
+      </c>
+      <c r="F218" s="7" t="inlineStr">
+        <is>
+          <t>4936.5%</t>
+        </is>
+      </c>
+      <c r="G218" s="7" t="inlineStr">
+        <is>
+          <t>-2,188</t>
+        </is>
+      </c>
+      <c r="H218" s="7" t="inlineStr">
+        <is>
+          <t>-60.8%</t>
+        </is>
+      </c>
+      <c r="I218" s="7" t="inlineStr">
+        <is>
+          <t>-2,447</t>
+        </is>
+      </c>
+      <c r="J218" s="7" t="inlineStr">
+        <is>
+          <t>23,894</t>
+        </is>
+      </c>
+      <c r="K218" s="7" t="inlineStr">
+        <is>
+          <t>23,431</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="5" t="inlineStr">
+        <is>
+          <t>204935696</t>
+        </is>
+      </c>
+      <c r="B219" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჰოტელ კოსტე</t>
+        </is>
+      </c>
+      <c r="C219" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D219" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E219" s="5" t="inlineStr">
+        <is>
+          <t>3,667</t>
+        </is>
+      </c>
+      <c r="F219" s="5" t="inlineStr">
+        <is>
+          <t>64.2%</t>
+        </is>
+      </c>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="H219" s="5" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="I219" s="5" t="inlineStr">
+        <is>
+          <t>-527</t>
+        </is>
+      </c>
+      <c r="J219" s="5" t="inlineStr">
+        <is>
+          <t>9,403</t>
+        </is>
+      </c>
+      <c r="K219" s="5" t="inlineStr">
+        <is>
+          <t>4,712</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="7" t="inlineStr">
+        <is>
+          <t>404554068</t>
+        </is>
+      </c>
+      <c r="B220" s="8" t="inlineStr">
+        <is>
+          <t>შპს წინანდლის კურორტი</t>
+        </is>
+      </c>
+      <c r="C220" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D220" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E220" s="7" t="inlineStr">
+        <is>
+          <t>3,706</t>
+        </is>
+      </c>
+      <c r="F220" s="7" t="inlineStr">
+        <is>
+          <t>-0.4%</t>
+        </is>
+      </c>
+      <c r="G220" s="7" t="inlineStr">
+        <is>
+          <t>764</t>
+        </is>
+      </c>
+      <c r="H220" s="7" t="inlineStr">
+        <is>
+          <t>20.6%</t>
+        </is>
+      </c>
+      <c r="I220" s="7" t="inlineStr">
+        <is>
+          <t>-485</t>
+        </is>
+      </c>
+      <c r="J220" s="7" t="inlineStr">
+        <is>
+          <t>8,722</t>
+        </is>
+      </c>
+      <c r="K220" s="7" t="inlineStr">
+        <is>
+          <t>1,886</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="5" t="inlineStr">
+        <is>
+          <t>441484948</t>
+        </is>
+      </c>
+      <c r="B221" s="6" t="inlineStr">
+        <is>
+          <t>შპს სასტუმრო გუდაური ინნ</t>
+        </is>
+      </c>
+      <c r="C221" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D221" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E221" s="5" t="inlineStr">
+        <is>
+          <t>3,709</t>
+        </is>
+      </c>
+      <c r="F221" s="5" t="inlineStr">
+        <is>
+          <t>19.5%</t>
+        </is>
+      </c>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t>428</t>
+        </is>
+      </c>
+      <c r="H221" s="5" t="inlineStr">
+        <is>
+          <t>11.6%</t>
+        </is>
+      </c>
+      <c r="I221" s="5" t="inlineStr">
+        <is>
+          <t>-130</t>
+        </is>
+      </c>
+      <c r="J221" s="5" t="inlineStr">
+        <is>
+          <t>10,671</t>
+        </is>
+      </c>
+      <c r="K221" s="5" t="inlineStr">
+        <is>
+          <t>4,146</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="7" t="inlineStr">
+        <is>
+          <t>401987597</t>
+        </is>
+      </c>
+      <c r="B222" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეს.ი.ეი</t>
+        </is>
+      </c>
+      <c r="C222" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D222" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E222" s="7" t="inlineStr">
+        <is>
+          <t>3,746</t>
+        </is>
+      </c>
+      <c r="F222" s="7" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="G222" s="7" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="H222" s="7" t="inlineStr">
+        <is>
+          <t>5.9%</t>
+        </is>
+      </c>
+      <c r="I222" s="7" t="inlineStr">
+        <is>
+          <t>453</t>
+        </is>
+      </c>
+      <c r="J222" s="7" t="inlineStr">
+        <is>
+          <t>1,841</t>
+        </is>
+      </c>
+      <c r="K222" s="7" t="inlineStr">
+        <is>
+          <t>1,395</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="5" t="inlineStr">
+        <is>
+          <t>400217920</t>
+        </is>
+      </c>
+      <c r="B223" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ორი ვედინგი</t>
+        </is>
+      </c>
+      <c r="C223" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D223" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E223" s="5" t="inlineStr">
+        <is>
+          <t>3,891</t>
+        </is>
+      </c>
+      <c r="F223" s="5" t="inlineStr">
+        <is>
+          <t>-17.5%</t>
+        </is>
+      </c>
+      <c r="G223" s="5" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="H223" s="5" t="inlineStr">
+        <is>
+          <t>2.8%</t>
+        </is>
+      </c>
+      <c r="I223" s="5" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J223" s="5" t="inlineStr">
+        <is>
+          <t>504</t>
+        </is>
+      </c>
+      <c r="K223" s="5" t="inlineStr">
+        <is>
+          <t>-45</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="7" t="inlineStr">
+        <is>
+          <t>406044677</t>
+        </is>
+      </c>
+      <c r="B224" s="8" t="inlineStr">
+        <is>
+          <t>შპს Georgia Insight</t>
+        </is>
+      </c>
+      <c r="C224" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D224" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E224" s="7" t="inlineStr">
+        <is>
+          <t>3,941</t>
+        </is>
+      </c>
+      <c r="F224" s="7" t="inlineStr">
+        <is>
+          <t>43.0%</t>
+        </is>
+      </c>
+      <c r="G224" s="7" t="inlineStr">
+        <is>
+          <t>538</t>
+        </is>
+      </c>
+      <c r="H224" s="7" t="inlineStr">
+        <is>
+          <t>13.7%</t>
+        </is>
+      </c>
+      <c r="I224" s="7" t="inlineStr">
+        <is>
+          <t>429</t>
+        </is>
+      </c>
+      <c r="J224" s="7" t="inlineStr">
+        <is>
+          <t>1,485</t>
+        </is>
+      </c>
+      <c r="K224" s="7" t="inlineStr">
+        <is>
+          <t>1,279</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="5" t="inlineStr">
+        <is>
+          <t>204532899</t>
+        </is>
+      </c>
+      <c r="B225" s="6" t="inlineStr">
+        <is>
+          <t>შპს სერვისი - 7</t>
+        </is>
+      </c>
+      <c r="C225" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D225" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E225" s="5" t="inlineStr">
+        <is>
+          <t>3,964</t>
+        </is>
+      </c>
+      <c r="F225" s="5" t="inlineStr">
+        <is>
+          <t>43.7%</t>
+        </is>
+      </c>
+      <c r="G225" s="5" t="inlineStr">
+        <is>
+          <t>874</t>
+        </is>
+      </c>
+      <c r="H225" s="5" t="inlineStr">
+        <is>
+          <t>22.0%</t>
+        </is>
+      </c>
+      <c r="I225" s="5" t="inlineStr">
+        <is>
+          <t>656</t>
+        </is>
+      </c>
+      <c r="J225" s="5" t="inlineStr">
+        <is>
+          <t>8,074</t>
+        </is>
+      </c>
+      <c r="K225" s="5" t="inlineStr">
+        <is>
+          <t>7,963</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="7" t="inlineStr">
+        <is>
+          <t>204527173</t>
+        </is>
+      </c>
+      <c r="B226" s="8" t="inlineStr">
+        <is>
+          <t>შპს კლაბ ჰაუზი</t>
+        </is>
+      </c>
+      <c r="C226" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D226" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E226" s="7" t="inlineStr">
+        <is>
+          <t>3,966</t>
+        </is>
+      </c>
+      <c r="F226" s="7" t="inlineStr">
+        <is>
+          <t>52.7%</t>
+        </is>
+      </c>
+      <c r="G226" s="7" t="inlineStr">
+        <is>
+          <t>678</t>
+        </is>
+      </c>
+      <c r="H226" s="7" t="inlineStr">
+        <is>
+          <t>17.1%</t>
+        </is>
+      </c>
+      <c r="I226" s="7" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J226" s="7" t="inlineStr">
+        <is>
+          <t>7,206</t>
+        </is>
+      </c>
+      <c r="K226" s="7" t="inlineStr">
+        <is>
+          <t>-2,287</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="5" t="inlineStr">
+        <is>
+          <t>445578615</t>
+        </is>
+      </c>
+      <c r="B227" s="6" t="inlineStr">
+        <is>
+          <t>შპს ინს გრუპ</t>
+        </is>
+      </c>
+      <c r="C227" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D227" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E227" s="5" t="inlineStr">
+        <is>
+          <t>4,070</t>
+        </is>
+      </c>
+      <c r="F227" s="5" t="inlineStr">
+        <is>
+          <t>42.7%</t>
+        </is>
+      </c>
+      <c r="G227" s="5" t="inlineStr">
+        <is>
+          <t>1,838</t>
+        </is>
+      </c>
+      <c r="H227" s="5" t="inlineStr">
+        <is>
+          <t>45.2%</t>
+        </is>
+      </c>
+      <c r="I227" s="5" t="inlineStr">
+        <is>
+          <t>1,007</t>
+        </is>
+      </c>
+      <c r="J227" s="5" t="inlineStr">
+        <is>
+          <t>5,626</t>
+        </is>
+      </c>
+      <c r="K227" s="5" t="inlineStr">
+        <is>
+          <t>2,828</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="7" t="inlineStr">
+        <is>
+          <t>404585686</t>
+        </is>
+      </c>
+      <c r="B228" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბეტა ჰოთელს</t>
+        </is>
+      </c>
+      <c r="C228" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D228" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E228" s="7" t="inlineStr">
+        <is>
+          <t>4,106</t>
+        </is>
+      </c>
+      <c r="F228" s="7" t="inlineStr">
+        <is>
+          <t>70.3%</t>
+        </is>
+      </c>
+      <c r="G228" s="7" t="inlineStr">
+        <is>
+          <t>1,118</t>
+        </is>
+      </c>
+      <c r="H228" s="7" t="inlineStr">
+        <is>
+          <t>27.2%</t>
+        </is>
+      </c>
+      <c r="I228" s="7" t="inlineStr">
+        <is>
+          <t>720</t>
+        </is>
+      </c>
+      <c r="J228" s="7" t="inlineStr">
+        <is>
+          <t>20,647</t>
+        </is>
+      </c>
+      <c r="K228" s="7" t="inlineStr">
+        <is>
+          <t>19,647</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="5" t="inlineStr">
+        <is>
+          <t>404941373</t>
+        </is>
+      </c>
+      <c r="B229" s="6" t="inlineStr">
+        <is>
+          <t>შპს დ.ს. ესთეით</t>
+        </is>
+      </c>
+      <c r="C229" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D229" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E229" s="5" t="inlineStr">
+        <is>
+          <t>4,137</t>
+        </is>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t>-5.7%</t>
+        </is>
+      </c>
+      <c r="G229" s="5" t="inlineStr">
+        <is>
+          <t>-646</t>
+        </is>
+      </c>
+      <c r="H229" s="5" t="inlineStr">
+        <is>
+          <t>-15.6%</t>
+        </is>
+      </c>
+      <c r="I229" s="5" t="inlineStr">
+        <is>
+          <t>-2,851</t>
+        </is>
+      </c>
+      <c r="J229" s="5" t="inlineStr">
+        <is>
+          <t>8,201</t>
+        </is>
+      </c>
+      <c r="K229" s="5" t="inlineStr">
+        <is>
+          <t>-17,319</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="7" t="inlineStr">
+        <is>
+          <t>405136035</t>
+        </is>
+      </c>
+      <c r="B230" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნოვატური</t>
+        </is>
+      </c>
+      <c r="C230" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D230" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E230" s="7" t="inlineStr">
+        <is>
+          <t>4,216</t>
+        </is>
+      </c>
+      <c r="F230" s="7" t="inlineStr">
+        <is>
+          <t>-35.4%</t>
+        </is>
+      </c>
+      <c r="G230" s="7" t="inlineStr">
+        <is>
+          <t>196</t>
+        </is>
+      </c>
+      <c r="H230" s="7" t="inlineStr">
+        <is>
+          <t>4.6%</t>
+        </is>
+      </c>
+      <c r="I230" s="7" t="inlineStr">
+        <is>
+          <t>264</t>
+        </is>
+      </c>
+      <c r="J230" s="7" t="inlineStr">
+        <is>
+          <t>2,294</t>
+        </is>
+      </c>
+      <c r="K230" s="7" t="inlineStr">
+        <is>
+          <t>1,577</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="5" t="inlineStr">
+        <is>
+          <t>404632153</t>
+        </is>
+      </c>
+      <c r="B231" s="6" t="inlineStr">
+        <is>
+          <t>შპს დიზაინ ჰოთელ</t>
+        </is>
+      </c>
+      <c r="C231" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D231" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E231" s="5" t="inlineStr">
+        <is>
+          <t>4,246</t>
+        </is>
+      </c>
+      <c r="F231" s="5" t="inlineStr">
+        <is>
+          <t>7.3%</t>
+        </is>
+      </c>
+      <c r="G231" s="5" t="inlineStr">
+        <is>
+          <t>-1,420</t>
+        </is>
+      </c>
+      <c r="H231" s="5" t="inlineStr">
+        <is>
+          <t>-33.4%</t>
+        </is>
+      </c>
+      <c r="I231" s="5" t="inlineStr">
+        <is>
+          <t>-1,457</t>
+        </is>
+      </c>
+      <c r="J231" s="5" t="inlineStr">
+        <is>
+          <t>610</t>
+        </is>
+      </c>
+      <c r="K231" s="5" t="inlineStr">
+        <is>
+          <t>-4,232</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="7" t="inlineStr">
+        <is>
+          <t>402047236</t>
+        </is>
+      </c>
+      <c r="B232" s="8" t="inlineStr">
+        <is>
+          <t>სს სტადიუმ ჰოტელ</t>
+        </is>
+      </c>
+      <c r="C232" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D232" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E232" s="7" t="inlineStr">
+        <is>
+          <t>4,278</t>
+        </is>
+      </c>
+      <c r="F232" s="7" t="inlineStr">
+        <is>
+          <t>40.7%</t>
+        </is>
+      </c>
+      <c r="G232" s="7" t="inlineStr">
+        <is>
+          <t>-944</t>
+        </is>
+      </c>
+      <c r="H232" s="7" t="inlineStr">
+        <is>
+          <t>-22.1%</t>
+        </is>
+      </c>
+      <c r="I232" s="7" t="inlineStr">
+        <is>
+          <t>-1,877</t>
+        </is>
+      </c>
+      <c r="J232" s="7" t="inlineStr">
+        <is>
+          <t>18,517</t>
+        </is>
+      </c>
+      <c r="K232" s="7" t="inlineStr">
+        <is>
+          <t>5,109</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="5" t="inlineStr">
+        <is>
+          <t>402073368</t>
+        </is>
+      </c>
+      <c r="B233" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯევიკე ჰოსფითალითი</t>
+        </is>
+      </c>
+      <c r="C233" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D233" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E233" s="5" t="inlineStr">
+        <is>
+          <t>4,433</t>
+        </is>
+      </c>
+      <c r="F233" s="5" t="inlineStr">
+        <is>
+          <t>3.7%</t>
+        </is>
+      </c>
+      <c r="G233" s="5" t="inlineStr">
+        <is>
+          <t>3,491</t>
+        </is>
+      </c>
+      <c r="H233" s="5" t="inlineStr">
+        <is>
+          <t>78.8%</t>
+        </is>
+      </c>
+      <c r="I233" s="5" t="inlineStr">
+        <is>
+          <t>3,341</t>
+        </is>
+      </c>
+      <c r="J233" s="5" t="inlineStr">
+        <is>
+          <t>66,714</t>
+        </is>
+      </c>
+      <c r="K233" s="5" t="inlineStr">
+        <is>
+          <t>51,083</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="7" t="inlineStr">
+        <is>
+          <t>405254291</t>
+        </is>
+      </c>
+      <c r="B234" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ტარგეტ</t>
+        </is>
+      </c>
+      <c r="C234" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D234" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E234" s="7" t="inlineStr">
+        <is>
+          <t>4,451</t>
+        </is>
+      </c>
+      <c r="F234" s="7" t="inlineStr">
+        <is>
+          <t>99.1%</t>
+        </is>
+      </c>
+      <c r="G234" s="7" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="H234" s="7" t="inlineStr">
+        <is>
+          <t>0.5%</t>
+        </is>
+      </c>
+      <c r="I234" s="7" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J234" s="7" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="K234" s="7" t="inlineStr">
+        <is>
+          <t>-211</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="5" t="inlineStr">
+        <is>
+          <t>402263073</t>
+        </is>
+      </c>
+      <c r="B235" s="6" t="inlineStr">
+        <is>
+          <t>შპს მელიქიშვილის 10</t>
+        </is>
+      </c>
+      <c r="C235" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D235" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E235" s="5" t="inlineStr">
+        <is>
+          <t>4,493</t>
+        </is>
+      </c>
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t>352.2%</t>
+        </is>
+      </c>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t>-2,150</t>
+        </is>
+      </c>
+      <c r="H235" s="5" t="inlineStr">
+        <is>
+          <t>-47.9%</t>
+        </is>
+      </c>
+      <c r="I235" s="5" t="inlineStr">
+        <is>
+          <t>-2,380</t>
+        </is>
+      </c>
+      <c r="J235" s="5" t="inlineStr">
+        <is>
+          <t>31,975</t>
+        </is>
+      </c>
+      <c r="K235" s="5" t="inlineStr">
+        <is>
+          <t>31,601</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="7" t="inlineStr">
+        <is>
+          <t>245588163</t>
+        </is>
+      </c>
+      <c r="B236" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვანდერლენდი</t>
+        </is>
+      </c>
+      <c r="C236" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D236" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E236" s="7" t="inlineStr">
+        <is>
+          <t>4,568</t>
+        </is>
+      </c>
+      <c r="F236" s="7" t="inlineStr">
+        <is>
+          <t>-10.1%</t>
+        </is>
+      </c>
+      <c r="G236" s="7" t="inlineStr">
+        <is>
+          <t>-159</t>
+        </is>
+      </c>
+      <c r="H236" s="7" t="inlineStr">
+        <is>
+          <t>-3.5%</t>
+        </is>
+      </c>
+      <c r="I236" s="7" t="inlineStr">
+        <is>
+          <t>-550</t>
+        </is>
+      </c>
+      <c r="J236" s="7" t="inlineStr">
+        <is>
+          <t>1,465</t>
+        </is>
+      </c>
+      <c r="K236" s="7" t="inlineStr">
+        <is>
+          <t>-1,153</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="5" t="inlineStr">
+        <is>
+          <t>404398200</t>
+        </is>
+      </c>
+      <c r="B237" s="6" t="inlineStr">
+        <is>
+          <t>შპს NES TRAVEL</t>
+        </is>
+      </c>
+      <c r="C237" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D237" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E237" s="5" t="inlineStr">
+        <is>
+          <t>4,582</t>
+        </is>
+      </c>
+      <c r="F237" s="5" t="inlineStr">
+        <is>
+          <t>20.5%</t>
+        </is>
+      </c>
+      <c r="G237" s="5" t="inlineStr">
+        <is>
+          <t>684</t>
+        </is>
+      </c>
+      <c r="H237" s="5" t="inlineStr">
+        <is>
+          <t>14.9%</t>
+        </is>
+      </c>
+      <c r="I237" s="5" t="inlineStr">
+        <is>
+          <t>564</t>
+        </is>
+      </c>
+      <c r="J237" s="5" t="inlineStr">
+        <is>
+          <t>10,202</t>
+        </is>
+      </c>
+      <c r="K237" s="5" t="inlineStr">
+        <is>
+          <t>9,833</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="7" t="inlineStr">
+        <is>
+          <t>231171166</t>
+        </is>
+      </c>
+      <c r="B238" s="8" t="inlineStr">
+        <is>
+          <t>შპს სასტუმრო თელავი</t>
+        </is>
+      </c>
+      <c r="C238" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D238" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E238" s="7" t="inlineStr">
+        <is>
+          <t>4,618</t>
+        </is>
+      </c>
+      <c r="F238" s="7" t="inlineStr">
+        <is>
+          <t>9.0%</t>
+        </is>
+      </c>
+      <c r="G238" s="7" t="inlineStr">
+        <is>
+          <t>890</t>
+        </is>
+      </c>
+      <c r="H238" s="7" t="inlineStr">
+        <is>
+          <t>19.3%</t>
+        </is>
+      </c>
+      <c r="I238" s="7" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="J238" s="7" t="inlineStr">
+        <is>
+          <t>13,004</t>
+        </is>
+      </c>
+      <c r="K238" s="7" t="inlineStr">
+        <is>
+          <t>2,241</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="5" t="inlineStr">
+        <is>
+          <t>205206873</t>
+        </is>
+      </c>
+      <c r="B239" s="6" t="inlineStr">
+        <is>
+          <t>შპს მედგრუპ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C239" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D239" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t>4,645</t>
+        </is>
+      </c>
+      <c r="F239" s="5" t="inlineStr">
+        <is>
+          <t>-6.6%</t>
+        </is>
+      </c>
+      <c r="G239" s="5" t="inlineStr">
+        <is>
+          <t>-1,176</t>
+        </is>
+      </c>
+      <c r="H239" s="5" t="inlineStr">
+        <is>
+          <t>-25.3%</t>
+        </is>
+      </c>
+      <c r="I239" s="5" t="inlineStr">
+        <is>
+          <t>2,928</t>
+        </is>
+      </c>
+      <c r="J239" s="5" t="inlineStr">
+        <is>
+          <t>33,670</t>
+        </is>
+      </c>
+      <c r="K239" s="5" t="inlineStr">
+        <is>
+          <t>33,299</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="7" t="inlineStr">
+        <is>
+          <t>445596622</t>
+        </is>
+      </c>
+      <c r="B240" s="8" t="inlineStr">
+        <is>
+          <t>შპს ატლანტიკ ჰოტელ</t>
+        </is>
+      </c>
+      <c r="C240" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D240" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E240" s="7" t="inlineStr">
+        <is>
+          <t>4,707</t>
+        </is>
+      </c>
+      <c r="F240" s="7" t="inlineStr">
+        <is>
+          <t>20.7%</t>
+        </is>
+      </c>
+      <c r="G240" s="7" t="inlineStr">
+        <is>
+          <t>-289</t>
+        </is>
+      </c>
+      <c r="H240" s="7" t="inlineStr">
+        <is>
+          <t>-6.1%</t>
+        </is>
+      </c>
+      <c r="I240" s="7" t="inlineStr">
+        <is>
+          <t>-221</t>
+        </is>
+      </c>
+      <c r="J240" s="7" t="inlineStr">
+        <is>
+          <t>4,503</t>
+        </is>
+      </c>
+      <c r="K240" s="7" t="inlineStr">
+        <is>
+          <t>-2,611</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="5" t="inlineStr">
+        <is>
+          <t>445515719</t>
+        </is>
+      </c>
+      <c r="B241" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ამბასადორი ბათუმი</t>
+        </is>
+      </c>
+      <c r="C241" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D241" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E241" s="5" t="inlineStr">
+        <is>
+          <t>4,722</t>
+        </is>
+      </c>
+      <c r="F241" s="5" t="inlineStr">
+        <is>
+          <t>4.0%</t>
+        </is>
+      </c>
+      <c r="G241" s="5" t="inlineStr">
+        <is>
+          <t>-2,574</t>
+        </is>
+      </c>
+      <c r="H241" s="5" t="inlineStr">
+        <is>
+          <t>-54.5%</t>
+        </is>
+      </c>
+      <c r="I241" s="5" t="inlineStr">
+        <is>
+          <t>-24,839</t>
+        </is>
+      </c>
+      <c r="J241" s="5" t="inlineStr">
+        <is>
+          <t>128,699</t>
+        </is>
+      </c>
+      <c r="K241" s="5" t="inlineStr">
+        <is>
+          <t>-37,651</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="7" t="inlineStr">
+        <is>
+          <t>406043482</t>
+        </is>
+      </c>
+      <c r="B242" s="8" t="inlineStr">
+        <is>
+          <t>შპს სასტუმრო ივერია ინ</t>
+        </is>
+      </c>
+      <c r="C242" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D242" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E242" s="7" t="inlineStr">
+        <is>
+          <t>4,799</t>
+        </is>
+      </c>
+      <c r="F242" s="7" t="inlineStr">
+        <is>
+          <t>14.0%</t>
+        </is>
+      </c>
+      <c r="G242" s="7" t="inlineStr">
+        <is>
+          <t>1,730</t>
+        </is>
+      </c>
+      <c r="H242" s="7" t="inlineStr">
+        <is>
+          <t>36.1%</t>
+        </is>
+      </c>
+      <c r="I242" s="7" t="inlineStr">
+        <is>
+          <t>1,196</t>
+        </is>
+      </c>
+      <c r="J242" s="7" t="inlineStr">
+        <is>
+          <t>6,915</t>
+        </is>
+      </c>
+      <c r="K242" s="7" t="inlineStr">
+        <is>
+          <t>4,796</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="5" t="inlineStr">
+        <is>
+          <t>400054114</t>
+        </is>
+      </c>
+      <c r="B243" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლაქი ვეი</t>
+        </is>
+      </c>
+      <c r="C243" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D243" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E243" s="5" t="inlineStr">
+        <is>
+          <t>4,884</t>
+        </is>
+      </c>
+      <c r="F243" s="5" t="inlineStr">
+        <is>
+          <t>-23.2%</t>
+        </is>
+      </c>
+      <c r="G243" s="5" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="H243" s="5" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="I243" s="5" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="J243" s="5" t="inlineStr">
+        <is>
+          <t>576</t>
+        </is>
+      </c>
+      <c r="K243" s="5" t="inlineStr">
+        <is>
+          <t>549</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="7" t="inlineStr">
+        <is>
+          <t>445483343</t>
+        </is>
+      </c>
+      <c r="B244" s="8" t="inlineStr">
+        <is>
+          <t>შპს ხალედ ალრაჯჰი ჰოლდინგ კომპანი</t>
+        </is>
+      </c>
+      <c r="C244" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D244" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E244" s="7" t="inlineStr">
+        <is>
+          <t>4,907</t>
+        </is>
+      </c>
+      <c r="F244" s="7" t="inlineStr">
+        <is>
+          <t>46.0%</t>
+        </is>
+      </c>
+      <c r="G244" s="7" t="inlineStr">
+        <is>
+          <t>-2,693</t>
+        </is>
+      </c>
+      <c r="H244" s="7" t="inlineStr">
+        <is>
+          <t>-54.9%</t>
+        </is>
+      </c>
+      <c r="I244" s="7" t="inlineStr">
+        <is>
+          <t>-3,551</t>
+        </is>
+      </c>
+      <c r="J244" s="7" t="inlineStr">
+        <is>
+          <t>47,921</t>
+        </is>
+      </c>
+      <c r="K244" s="7" t="inlineStr">
+        <is>
+          <t>30,555</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="5" t="inlineStr">
+        <is>
+          <t>405481063</t>
+        </is>
+      </c>
+      <c r="B245" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ეპიზოდი თბილისი</t>
+        </is>
+      </c>
+      <c r="C245" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D245" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E245" s="5" t="inlineStr">
+        <is>
+          <t>4,937</t>
+        </is>
+      </c>
+      <c r="F245" s="5" t="inlineStr">
+        <is>
+          <t>13.9%</t>
+        </is>
+      </c>
+      <c r="G245" s="5" t="inlineStr">
+        <is>
+          <t>1,095</t>
+        </is>
+      </c>
+      <c r="H245" s="5" t="inlineStr">
+        <is>
+          <t>22.2%</t>
+        </is>
+      </c>
+      <c r="I245" s="5" t="inlineStr">
+        <is>
+          <t>502</t>
+        </is>
+      </c>
+      <c r="J245" s="5" t="inlineStr">
+        <is>
+          <t>1,825</t>
+        </is>
+      </c>
+      <c r="K245" s="5" t="inlineStr">
+        <is>
+          <t>1,588</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="7" t="inlineStr">
+        <is>
+          <t>202355584</t>
+        </is>
+      </c>
+      <c r="B246" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტურისტული კომპანია ჯორჯიან ჰოლიდეის</t>
+        </is>
+      </c>
+      <c r="C246" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D246" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E246" s="7" t="inlineStr">
+        <is>
+          <t>5,034</t>
+        </is>
+      </c>
+      <c r="F246" s="7" t="inlineStr">
+        <is>
+          <t>21.1%</t>
+        </is>
+      </c>
+      <c r="G246" s="7" t="inlineStr">
+        <is>
+          <t>527</t>
+        </is>
+      </c>
+      <c r="H246" s="7" t="inlineStr">
+        <is>
+          <t>10.5%</t>
+        </is>
+      </c>
+      <c r="I246" s="7" t="inlineStr">
+        <is>
+          <t>451</t>
+        </is>
+      </c>
+      <c r="J246" s="7" t="inlineStr">
+        <is>
+          <t>1,352</t>
+        </is>
+      </c>
+      <c r="K246" s="7" t="inlineStr">
+        <is>
+          <t>1,045</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="5" t="inlineStr">
+        <is>
+          <t>445576458</t>
+        </is>
+      </c>
+      <c r="B247" s="6" t="inlineStr">
+        <is>
+          <t>შპს კონსიერჟ ფროფერთი</t>
+        </is>
+      </c>
+      <c r="C247" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D247" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E247" s="5" t="inlineStr">
+        <is>
+          <t>5,043</t>
+        </is>
+      </c>
+      <c r="F247" s="5" t="inlineStr">
+        <is>
+          <t>46.3%</t>
+        </is>
+      </c>
+      <c r="G247" s="5" t="inlineStr">
+        <is>
+          <t>-477</t>
+        </is>
+      </c>
+      <c r="H247" s="5" t="inlineStr">
+        <is>
+          <t>-9.5%</t>
+        </is>
+      </c>
+      <c r="I247" s="5" t="inlineStr">
+        <is>
+          <t>-514</t>
+        </is>
+      </c>
+      <c r="J247" s="5" t="inlineStr">
+        <is>
+          <t>866</t>
+        </is>
+      </c>
+      <c r="K247" s="5" t="inlineStr">
+        <is>
+          <t>-85</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="7" t="inlineStr">
+        <is>
+          <t>202187061</t>
+        </is>
+      </c>
+      <c r="B248" s="8" t="inlineStr">
+        <is>
+          <t>შპს დისქავერი</t>
+        </is>
+      </c>
+      <c r="C248" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D248" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E248" s="7" t="inlineStr">
+        <is>
+          <t>5,092</t>
+        </is>
+      </c>
+      <c r="F248" s="7" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="G248" s="7" t="inlineStr">
+        <is>
+          <t>3,417</t>
+        </is>
+      </c>
+      <c r="H248" s="7" t="inlineStr">
+        <is>
+          <t>67.1%</t>
+        </is>
+      </c>
+      <c r="I248" s="7" t="inlineStr">
+        <is>
+          <t>2,836</t>
+        </is>
+      </c>
+      <c r="J248" s="7" t="inlineStr">
+        <is>
+          <t>6,609</t>
+        </is>
+      </c>
+      <c r="K248" s="7" t="inlineStr">
+        <is>
+          <t>5,525</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="5" t="inlineStr">
+        <is>
+          <t>445405151</t>
+        </is>
+      </c>
+      <c r="B249" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს CAPITAL GEORGIA TRAVEL</t>
+        </is>
+      </c>
+      <c r="C249" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D249" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E249" s="5" t="inlineStr">
+        <is>
+          <t>5,179</t>
+        </is>
+      </c>
+      <c r="F249" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G249" s="5" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="H249" s="5" t="inlineStr">
+        <is>
+          <t>2.7%</t>
+        </is>
+      </c>
+      <c r="I249" s="5" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="J249" s="5" t="inlineStr">
+        <is>
+          <t>1,120</t>
+        </is>
+      </c>
+      <c r="K249" s="5" t="inlineStr">
+        <is>
+          <t>1,120</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="7" t="inlineStr">
+        <is>
+          <t>445418067</t>
+        </is>
+      </c>
+      <c r="B250" s="8" t="inlineStr">
+        <is>
+          <t>შპს MARINA COLISEUM</t>
+        </is>
+      </c>
+      <c r="C250" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D250" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E250" s="7" t="inlineStr">
+        <is>
+          <t>5,411</t>
+        </is>
+      </c>
+      <c r="F250" s="7" t="inlineStr">
+        <is>
+          <t>-5.2%</t>
+        </is>
+      </c>
+      <c r="G250" s="7" t="inlineStr">
+        <is>
+          <t>1,179</t>
+        </is>
+      </c>
+      <c r="H250" s="7" t="inlineStr">
+        <is>
+          <t>21.8%</t>
+        </is>
+      </c>
+      <c r="I250" s="7" t="inlineStr">
+        <is>
+          <t>-5,150</t>
+        </is>
+      </c>
+      <c r="J250" s="7" t="inlineStr">
+        <is>
+          <t>20,698</t>
+        </is>
+      </c>
+      <c r="K250" s="7" t="inlineStr">
+        <is>
+          <t>-42,791</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="5" t="inlineStr">
+        <is>
+          <t>405022586</t>
+        </is>
+      </c>
+      <c r="B251" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ინტერავია</t>
+        </is>
+      </c>
+      <c r="C251" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D251" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E251" s="5" t="inlineStr">
+        <is>
+          <t>5,485</t>
+        </is>
+      </c>
+      <c r="F251" s="5" t="inlineStr">
+        <is>
+          <t>20.2%</t>
+        </is>
+      </c>
+      <c r="G251" s="5" t="inlineStr">
+        <is>
+          <t>600</t>
+        </is>
+      </c>
+      <c r="H251" s="5" t="inlineStr">
+        <is>
+          <t>10.9%</t>
+        </is>
+      </c>
+      <c r="I251" s="5" t="inlineStr">
+        <is>
+          <t>522</t>
+        </is>
+      </c>
+      <c r="J251" s="5" t="inlineStr">
+        <is>
+          <t>2,146</t>
+        </is>
+      </c>
+      <c r="K251" s="5" t="inlineStr">
+        <is>
+          <t>1,166</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="7" t="inlineStr">
+        <is>
+          <t>405183787</t>
+        </is>
+      </c>
+      <c r="B252" s="8" t="inlineStr">
+        <is>
+          <t>სს პროფეშონალ თრეველ სერვის</t>
+        </is>
+      </c>
+      <c r="C252" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D252" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E252" s="7" t="inlineStr">
+        <is>
+          <t>5,612</t>
+        </is>
+      </c>
+      <c r="F252" s="7" t="inlineStr">
+        <is>
+          <t>155.5%</t>
+        </is>
+      </c>
+      <c r="G252" s="7" t="inlineStr">
+        <is>
+          <t>524</t>
+        </is>
+      </c>
+      <c r="H252" s="7" t="inlineStr">
+        <is>
+          <t>9.3%</t>
+        </is>
+      </c>
+      <c r="I252" s="7" t="inlineStr">
+        <is>
+          <t>567</t>
+        </is>
+      </c>
+      <c r="J252" s="7" t="inlineStr">
+        <is>
+          <t>3,844</t>
+        </is>
+      </c>
+      <c r="K252" s="7" t="inlineStr">
+        <is>
+          <t>2,564</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="5" t="inlineStr">
+        <is>
+          <t>404681723</t>
+        </is>
+      </c>
+      <c r="B253" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტაბიძის 4</t>
+        </is>
+      </c>
+      <c r="C253" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D253" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E253" s="5" t="inlineStr">
+        <is>
+          <t>5,670</t>
+        </is>
+      </c>
+      <c r="F253" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G253" s="5" t="inlineStr">
+        <is>
+          <t>-739</t>
+        </is>
+      </c>
+      <c r="H253" s="5" t="inlineStr">
+        <is>
+          <t>-13.0%</t>
+        </is>
+      </c>
+      <c r="I253" s="5" t="inlineStr">
+        <is>
+          <t>388</t>
+        </is>
+      </c>
+      <c r="J253" s="5" t="inlineStr">
+        <is>
+          <t>32,262</t>
+        </is>
+      </c>
+      <c r="K253" s="5" t="inlineStr">
+        <is>
+          <t>31,663</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="7" t="inlineStr">
+        <is>
+          <t>405357206</t>
+        </is>
+      </c>
+      <c r="B254" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვაკა ისტეიტს</t>
+        </is>
+      </c>
+      <c r="C254" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D254" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E254" s="7" t="inlineStr">
+        <is>
+          <t>5,870</t>
+        </is>
+      </c>
+      <c r="F254" s="7" t="inlineStr">
+        <is>
+          <t>65.7%</t>
+        </is>
+      </c>
+      <c r="G254" s="7" t="inlineStr">
+        <is>
+          <t>2,128</t>
+        </is>
+      </c>
+      <c r="H254" s="7" t="inlineStr">
+        <is>
+          <t>36.3%</t>
+        </is>
+      </c>
+      <c r="I254" s="7" t="inlineStr">
+        <is>
+          <t>309</t>
+        </is>
+      </c>
+      <c r="J254" s="7" t="inlineStr">
+        <is>
+          <t>20,313</t>
+        </is>
+      </c>
+      <c r="K254" s="7" t="inlineStr">
+        <is>
+          <t>-65</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="5" t="inlineStr">
+        <is>
+          <t>402129558</t>
+        </is>
+      </c>
+      <c r="B255" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქუთაისი ინნ</t>
+        </is>
+      </c>
+      <c r="C255" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D255" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E255" s="5" t="inlineStr">
+        <is>
+          <t>5,921</t>
+        </is>
+      </c>
+      <c r="F255" s="5" t="inlineStr">
+        <is>
+          <t>18.9%</t>
+        </is>
+      </c>
+      <c r="G255" s="5" t="inlineStr">
+        <is>
+          <t>2,287</t>
+        </is>
+      </c>
+      <c r="H255" s="5" t="inlineStr">
+        <is>
+          <t>38.6%</t>
+        </is>
+      </c>
+      <c r="I255" s="5" t="inlineStr">
+        <is>
+          <t>1,258</t>
+        </is>
+      </c>
+      <c r="J255" s="5" t="inlineStr">
+        <is>
+          <t>9,377</t>
+        </is>
+      </c>
+      <c r="K255" s="5" t="inlineStr">
+        <is>
+          <t>-596</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="7" t="inlineStr">
+        <is>
+          <t>404856660</t>
+        </is>
+      </c>
+      <c r="B256" s="8" t="inlineStr">
+        <is>
+          <t>შპს ასტორია</t>
+        </is>
+      </c>
+      <c r="C256" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D256" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E256" s="7" t="inlineStr">
+        <is>
+          <t>6,094</t>
+        </is>
+      </c>
+      <c r="F256" s="7" t="inlineStr">
+        <is>
+          <t>47.5%</t>
+        </is>
+      </c>
+      <c r="G256" s="7" t="inlineStr">
+        <is>
+          <t>-153</t>
+        </is>
+      </c>
+      <c r="H256" s="7" t="inlineStr">
+        <is>
+          <t>-2.5%</t>
+        </is>
+      </c>
+      <c r="I256" s="7" t="inlineStr">
+        <is>
+          <t>-3,146</t>
+        </is>
+      </c>
+      <c r="J256" s="7" t="inlineStr">
+        <is>
+          <t>46,099</t>
+        </is>
+      </c>
+      <c r="K256" s="7" t="inlineStr">
+        <is>
+          <t>16,625</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="5" t="inlineStr">
+        <is>
+          <t>446951148</t>
+        </is>
+      </c>
+      <c r="B257" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქარაფი</t>
+        </is>
+      </c>
+      <c r="C257" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D257" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E257" s="5" t="inlineStr">
+        <is>
+          <t>6,110</t>
+        </is>
+      </c>
+      <c r="F257" s="5" t="inlineStr">
+        <is>
+          <t>41.5%</t>
+        </is>
+      </c>
+      <c r="G257" s="5" t="inlineStr">
+        <is>
+          <t>-1,412</t>
+        </is>
+      </c>
+      <c r="H257" s="5" t="inlineStr">
+        <is>
+          <t>-23.1%</t>
+        </is>
+      </c>
+      <c r="I257" s="5" t="inlineStr">
+        <is>
+          <t>-2,661</t>
+        </is>
+      </c>
+      <c r="J257" s="5" t="inlineStr">
+        <is>
+          <t>37,656</t>
+        </is>
+      </c>
+      <c r="K257" s="5" t="inlineStr">
+        <is>
+          <t>18,374</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="7" t="inlineStr">
+        <is>
+          <t>402031868</t>
+        </is>
+      </c>
+      <c r="B258" s="8" t="inlineStr">
+        <is>
+          <t>შპს კიტ 2016</t>
+        </is>
+      </c>
+      <c r="C258" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D258" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E258" s="7" t="inlineStr">
+        <is>
+          <t>6,205</t>
+        </is>
+      </c>
+      <c r="F258" s="7" t="inlineStr">
+        <is>
+          <t>228.1%</t>
+        </is>
+      </c>
+      <c r="G258" s="7" t="inlineStr">
+        <is>
+          <t>-3,867</t>
+        </is>
+      </c>
+      <c r="H258" s="7" t="inlineStr">
+        <is>
+          <t>-62.3%</t>
+        </is>
+      </c>
+      <c r="I258" s="7" t="inlineStr">
+        <is>
+          <t>-3,970</t>
+        </is>
+      </c>
+      <c r="J258" s="7" t="inlineStr">
+        <is>
+          <t>50,772</t>
+        </is>
+      </c>
+      <c r="K258" s="7" t="inlineStr">
+        <is>
+          <t>26,502</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="5" t="inlineStr">
+        <is>
+          <t>241582649</t>
+        </is>
+      </c>
+      <c r="B259" s="6" t="inlineStr">
+        <is>
+          <t>შპს ყვარელი პალასი</t>
+        </is>
+      </c>
+      <c r="C259" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D259" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E259" s="5" t="inlineStr">
+        <is>
+          <t>6,234</t>
+        </is>
+      </c>
+      <c r="F259" s="5" t="inlineStr">
+        <is>
+          <t>46.0%</t>
+        </is>
+      </c>
+      <c r="G259" s="5" t="inlineStr">
+        <is>
+          <t>-2,048</t>
+        </is>
+      </c>
+      <c r="H259" s="5" t="inlineStr">
+        <is>
+          <t>-32.9%</t>
+        </is>
+      </c>
+      <c r="I259" s="5" t="inlineStr">
+        <is>
+          <t>-2,258</t>
+        </is>
+      </c>
+      <c r="J259" s="5" t="inlineStr">
+        <is>
+          <t>12,254</t>
+        </is>
+      </c>
+      <c r="K259" s="5" t="inlineStr">
+        <is>
+          <t>8,024</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="7" t="inlineStr">
+        <is>
+          <t>245621028</t>
+        </is>
+      </c>
+      <c r="B260" s="8" t="inlineStr">
+        <is>
+          <t>შპს არგო ანურია</t>
+        </is>
+      </c>
+      <c r="C260" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D260" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E260" s="7" t="inlineStr">
+        <is>
+          <t>6,495</t>
+        </is>
+      </c>
+      <c r="F260" s="7" t="inlineStr">
+        <is>
+          <t>6.2%</t>
+        </is>
+      </c>
+      <c r="G260" s="7" t="inlineStr">
+        <is>
+          <t>3,413</t>
+        </is>
+      </c>
+      <c r="H260" s="7" t="inlineStr">
+        <is>
+          <t>52.5%</t>
+        </is>
+      </c>
+      <c r="I260" s="7" t="inlineStr">
+        <is>
+          <t>2,403</t>
+        </is>
+      </c>
+      <c r="J260" s="7" t="inlineStr">
+        <is>
+          <t>42,077</t>
+        </is>
+      </c>
+      <c r="K260" s="7" t="inlineStr">
+        <is>
+          <t>37,653</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="5" t="inlineStr">
+        <is>
+          <t>404473155</t>
+        </is>
+      </c>
+      <c r="B261" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს   სევსამორა</t>
+        </is>
+      </c>
+      <c r="C261" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D261" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E261" s="5" t="inlineStr">
+        <is>
+          <t>6,507</t>
+        </is>
+      </c>
+      <c r="F261" s="5" t="inlineStr">
+        <is>
+          <t>730.3%</t>
+        </is>
+      </c>
+      <c r="G261" s="5" t="inlineStr">
+        <is>
+          <t>6,141</t>
+        </is>
+      </c>
+      <c r="H261" s="5" t="inlineStr">
+        <is>
+          <t>94.4%</t>
+        </is>
+      </c>
+      <c r="I261" s="5" t="inlineStr">
+        <is>
+          <t>6,159</t>
+        </is>
+      </c>
+      <c r="J261" s="5" t="inlineStr">
+        <is>
+          <t>16,202</t>
+        </is>
+      </c>
+      <c r="K261" s="5" t="inlineStr">
+        <is>
+          <t>11,374</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="7" t="inlineStr">
+        <is>
+          <t>445437331</t>
+        </is>
+      </c>
+      <c r="B262" s="8" t="inlineStr">
+        <is>
+          <t>შპს მეგა პალასი</t>
+        </is>
+      </c>
+      <c r="C262" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D262" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E262" s="7" t="inlineStr">
+        <is>
+          <t>6,548</t>
+        </is>
+      </c>
+      <c r="F262" s="7" t="inlineStr">
+        <is>
+          <t>2.4%</t>
+        </is>
+      </c>
+      <c r="G262" s="7" t="inlineStr">
+        <is>
+          <t>2,055</t>
+        </is>
+      </c>
+      <c r="H262" s="7" t="inlineStr">
+        <is>
+          <t>31.4%</t>
+        </is>
+      </c>
+      <c r="I262" s="7" t="inlineStr">
+        <is>
+          <t>-337</t>
+        </is>
+      </c>
+      <c r="J262" s="7" t="inlineStr">
+        <is>
+          <t>26,614</t>
+        </is>
+      </c>
+      <c r="K262" s="7" t="inlineStr">
+        <is>
+          <t>25,305</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="5" t="inlineStr">
+        <is>
+          <t>402082660</t>
+        </is>
+      </c>
+      <c r="B263" s="6" t="inlineStr">
+        <is>
+          <t>შპს ესისტენს ტური</t>
+        </is>
+      </c>
+      <c r="C263" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D263" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E263" s="5" t="inlineStr">
+        <is>
+          <t>6,727</t>
+        </is>
+      </c>
+      <c r="F263" s="5" t="inlineStr">
+        <is>
+          <t>147.9%</t>
+        </is>
+      </c>
+      <c r="G263" s="5" t="inlineStr">
+        <is>
+          <t>363</t>
+        </is>
+      </c>
+      <c r="H263" s="5" t="inlineStr">
+        <is>
+          <t>5.4%</t>
+        </is>
+      </c>
+      <c r="I263" s="5" t="inlineStr">
+        <is>
+          <t>217</t>
+        </is>
+      </c>
+      <c r="J263" s="5" t="inlineStr">
+        <is>
+          <t>205</t>
+        </is>
+      </c>
+      <c r="K263" s="5" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="7" t="inlineStr">
+        <is>
+          <t>445390817</t>
+        </is>
+      </c>
+      <c r="B264" s="8" t="inlineStr">
+        <is>
+          <t>შპს მედეა ოფერეითინგ კომპანი</t>
+        </is>
+      </c>
+      <c r="C264" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D264" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E264" s="7" t="inlineStr">
+        <is>
+          <t>6,961</t>
+        </is>
+      </c>
+      <c r="F264" s="7" t="inlineStr">
+        <is>
+          <t>18.2%</t>
+        </is>
+      </c>
+      <c r="G264" s="7" t="inlineStr">
+        <is>
+          <t>5,942</t>
+        </is>
+      </c>
+      <c r="H264" s="7" t="inlineStr">
+        <is>
+          <t>85.4%</t>
+        </is>
+      </c>
+      <c r="I264" s="7" t="inlineStr">
+        <is>
+          <t>3,905</t>
+        </is>
+      </c>
+      <c r="J264" s="7" t="inlineStr">
+        <is>
+          <t>85,774</t>
+        </is>
+      </c>
+      <c r="K264" s="7" t="inlineStr">
+        <is>
+          <t>65,622</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="5" t="inlineStr">
+        <is>
+          <t>404379338</t>
+        </is>
+      </c>
+      <c r="B265" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გლორია LLC GLORIA</t>
+        </is>
+      </c>
+      <c r="C265" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D265" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E265" s="5" t="inlineStr">
+        <is>
+          <t>7,330</t>
+        </is>
+      </c>
+      <c r="F265" s="5" t="inlineStr">
+        <is>
+          <t>-24.0%</t>
+        </is>
+      </c>
+      <c r="G265" s="5" t="inlineStr">
+        <is>
+          <t>-1,430</t>
+        </is>
+      </c>
+      <c r="H265" s="5" t="inlineStr">
+        <is>
+          <t>-19.5%</t>
+        </is>
+      </c>
+      <c r="I265" s="5" t="inlineStr">
+        <is>
+          <t>-13,752</t>
+        </is>
+      </c>
+      <c r="J265" s="5" t="inlineStr">
+        <is>
+          <t>81,124</t>
+        </is>
+      </c>
+      <c r="K265" s="5" t="inlineStr">
+        <is>
+          <t>-134,725</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="7" t="inlineStr">
+        <is>
+          <t>405122415</t>
+        </is>
+      </c>
+      <c r="B266" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლერმონტ</t>
+        </is>
+      </c>
+      <c r="C266" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D266" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E266" s="7" t="inlineStr">
+        <is>
+          <t>7,334</t>
+        </is>
+      </c>
+      <c r="F266" s="7" t="inlineStr">
+        <is>
+          <t>-4.0%</t>
+        </is>
+      </c>
+      <c r="G266" s="7" t="inlineStr">
+        <is>
+          <t>510</t>
+        </is>
+      </c>
+      <c r="H266" s="7" t="inlineStr">
+        <is>
+          <t>7.0%</t>
+        </is>
+      </c>
+      <c r="I266" s="7" t="inlineStr">
+        <is>
+          <t>-1,613</t>
+        </is>
+      </c>
+      <c r="J266" s="7" t="inlineStr">
+        <is>
+          <t>27,635</t>
+        </is>
+      </c>
+      <c r="K266" s="7" t="inlineStr">
+        <is>
+          <t>-6,891</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="5" t="inlineStr">
+        <is>
+          <t>404505406</t>
+        </is>
+      </c>
+      <c r="B267" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტელეგრაფი</t>
+        </is>
+      </c>
+      <c r="C267" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D267" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E267" s="5" t="inlineStr">
+        <is>
+          <t>7,389</t>
+        </is>
+      </c>
+      <c r="F267" s="5" t="inlineStr">
+        <is>
+          <t>313.1%</t>
+        </is>
+      </c>
+      <c r="G267" s="5" t="inlineStr">
+        <is>
+          <t>-330</t>
+        </is>
+      </c>
+      <c r="H267" s="5" t="inlineStr">
+        <is>
+          <t>-4.5%</t>
+        </is>
+      </c>
+      <c r="I267" s="5" t="inlineStr">
+        <is>
+          <t>-15,031</t>
+        </is>
+      </c>
+      <c r="J267" s="5" t="inlineStr">
+        <is>
+          <t>84,263</t>
+        </is>
+      </c>
+      <c r="K267" s="5" t="inlineStr">
+        <is>
+          <t>18,047</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="7" t="inlineStr">
+        <is>
+          <t>405004445</t>
+        </is>
+      </c>
+      <c r="B268" s="8" t="inlineStr">
+        <is>
+          <t>შპს გრატა დი ემ სი</t>
+        </is>
+      </c>
+      <c r="C268" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D268" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E268" s="7" t="inlineStr">
+        <is>
+          <t>7,527</t>
+        </is>
+      </c>
+      <c r="F268" s="7" t="inlineStr">
+        <is>
+          <t>-21.0%</t>
+        </is>
+      </c>
+      <c r="G268" s="7" t="inlineStr">
+        <is>
+          <t>1,084</t>
+        </is>
+      </c>
+      <c r="H268" s="7" t="inlineStr">
+        <is>
+          <t>14.4%</t>
+        </is>
+      </c>
+      <c r="I268" s="7" t="inlineStr">
+        <is>
+          <t>790</t>
+        </is>
+      </c>
+      <c r="J268" s="7" t="inlineStr">
+        <is>
+          <t>1,842</t>
+        </is>
+      </c>
+      <c r="K268" s="7" t="inlineStr">
+        <is>
+          <t>1,184</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="5" t="inlineStr">
+        <is>
+          <t>402299507</t>
+        </is>
+      </c>
+      <c r="B269" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჰოსფითალითი ოპერატორი</t>
+        </is>
+      </c>
+      <c r="C269" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D269" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E269" s="5" t="inlineStr">
+        <is>
+          <t>7,644</t>
+        </is>
+      </c>
+      <c r="F269" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G269" s="5" t="inlineStr">
+        <is>
+          <t>1,585</t>
+        </is>
+      </c>
+      <c r="H269" s="5" t="inlineStr">
+        <is>
+          <t>20.7%</t>
+        </is>
+      </c>
+      <c r="I269" s="5" t="inlineStr">
+        <is>
+          <t>1,129</t>
+        </is>
+      </c>
+      <c r="J269" s="5" t="inlineStr">
+        <is>
+          <t>7,743</t>
+        </is>
+      </c>
+      <c r="K269" s="5" t="inlineStr">
+        <is>
+          <t>1,570</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="7" t="inlineStr">
+        <is>
+          <t>406227845</t>
+        </is>
+      </c>
+      <c r="B270" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჩექინ თრეველი</t>
+        </is>
+      </c>
+      <c r="C270" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D270" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E270" s="7" t="inlineStr">
+        <is>
+          <t>7,668</t>
+        </is>
+      </c>
+      <c r="F270" s="7" t="inlineStr">
+        <is>
+          <t>41.2%</t>
+        </is>
+      </c>
+      <c r="G270" s="7" t="inlineStr">
+        <is>
+          <t>833</t>
+        </is>
+      </c>
+      <c r="H270" s="7" t="inlineStr">
+        <is>
+          <t>10.9%</t>
+        </is>
+      </c>
+      <c r="I270" s="7" t="inlineStr">
+        <is>
+          <t>776</t>
+        </is>
+      </c>
+      <c r="J270" s="7" t="inlineStr">
+        <is>
+          <t>1,184</t>
+        </is>
+      </c>
+      <c r="K270" s="7" t="inlineStr">
+        <is>
+          <t>1,035</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="5" t="inlineStr">
+        <is>
+          <t>422725206</t>
+        </is>
+      </c>
+      <c r="B271" s="6" t="inlineStr">
+        <is>
+          <t>შპს თრეველ დოორ</t>
+        </is>
+      </c>
+      <c r="C271" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D271" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E271" s="5" t="inlineStr">
+        <is>
+          <t>7,732</t>
+        </is>
+      </c>
+      <c r="F271" s="5" t="inlineStr">
+        <is>
+          <t>50.7%</t>
+        </is>
+      </c>
+      <c r="G271" s="5" t="inlineStr">
+        <is>
+          <t>271</t>
+        </is>
+      </c>
+      <c r="H271" s="5" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="I271" s="5" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="J271" s="5" t="inlineStr">
+        <is>
+          <t>708</t>
+        </is>
+      </c>
+      <c r="K271" s="5" t="inlineStr">
+        <is>
+          <t>706</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="7" t="inlineStr">
+        <is>
+          <t>01026002528</t>
+        </is>
+      </c>
+      <c r="B272" s="8" t="inlineStr">
+        <is>
+          <t>⚠ ვასილ ბოლაშვილი - ფიროსმანი</t>
+        </is>
+      </c>
+      <c r="C272" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D272" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E272" s="7" t="inlineStr">
+        <is>
+          <t>7,768</t>
+        </is>
+      </c>
+      <c r="F272" s="7" t="inlineStr">
+        <is>
+          <t>41.0%</t>
+        </is>
+      </c>
+      <c r="G272" s="7" t="inlineStr">
+        <is>
+          <t>5,656</t>
+        </is>
+      </c>
+      <c r="H272" s="7" t="inlineStr">
+        <is>
+          <t>72.8%</t>
+        </is>
+      </c>
+      <c r="I272" s="7" t="inlineStr">
+        <is>
+          <t>4,678</t>
+        </is>
+      </c>
+      <c r="J272" s="7" t="inlineStr">
+        <is>
+          <t>12,103</t>
+        </is>
+      </c>
+      <c r="K272" s="7" t="inlineStr">
+        <is>
+          <t>12,051</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="5" t="inlineStr">
+        <is>
+          <t>406228149</t>
+        </is>
+      </c>
+      <c r="B273" s="6" t="inlineStr">
+        <is>
+          <t>შპს ხედი</t>
+        </is>
+      </c>
+      <c r="C273" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D273" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E273" s="5" t="inlineStr">
+        <is>
+          <t>7,899</t>
+        </is>
+      </c>
+      <c r="F273" s="5" t="inlineStr">
+        <is>
+          <t>22.3%</t>
+        </is>
+      </c>
+      <c r="G273" s="5" t="inlineStr">
+        <is>
+          <t>-2,721</t>
+        </is>
+      </c>
+      <c r="H273" s="5" t="inlineStr">
+        <is>
+          <t>-34.4%</t>
+        </is>
+      </c>
+      <c r="I273" s="5" t="inlineStr">
+        <is>
+          <t>-22,014</t>
+        </is>
+      </c>
+      <c r="J273" s="5" t="inlineStr">
+        <is>
+          <t>40,129</t>
+        </is>
+      </c>
+      <c r="K273" s="5" t="inlineStr">
+        <is>
+          <t>39,533</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="7" t="inlineStr">
+        <is>
+          <t>230077582</t>
+        </is>
+      </c>
+      <c r="B274" s="8" t="inlineStr">
+        <is>
+          <t>შპს ალპედე</t>
+        </is>
+      </c>
+      <c r="C274" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D274" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E274" s="7" t="inlineStr">
+        <is>
+          <t>8,470</t>
+        </is>
+      </c>
+      <c r="F274" s="7" t="inlineStr">
+        <is>
+          <t>15.6%</t>
+        </is>
+      </c>
+      <c r="G274" s="7" t="inlineStr">
+        <is>
+          <t>1,073</t>
+        </is>
+      </c>
+      <c r="H274" s="7" t="inlineStr">
+        <is>
+          <t>12.7%</t>
+        </is>
+      </c>
+      <c r="I274" s="7" t="inlineStr">
+        <is>
+          <t>1,017</t>
+        </is>
+      </c>
+      <c r="J274" s="7" t="inlineStr">
+        <is>
+          <t>5,862</t>
+        </is>
+      </c>
+      <c r="K274" s="7" t="inlineStr">
+        <is>
+          <t>4,726</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="5" t="inlineStr">
+        <is>
+          <t>202464298</t>
+        </is>
+      </c>
+      <c r="B275" s="6" t="inlineStr">
+        <is>
+          <t>შპს თრეველინ</t>
+        </is>
+      </c>
+      <c r="C275" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D275" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E275" s="5" t="inlineStr">
+        <is>
+          <t>8,475</t>
+        </is>
+      </c>
+      <c r="F275" s="5" t="inlineStr">
+        <is>
+          <t>-7.5%</t>
+        </is>
+      </c>
+      <c r="G275" s="5" t="inlineStr">
+        <is>
+          <t>484</t>
+        </is>
+      </c>
+      <c r="H275" s="5" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="I275" s="5" t="inlineStr">
+        <is>
+          <t>349</t>
+        </is>
+      </c>
+      <c r="J275" s="5" t="inlineStr">
+        <is>
+          <t>1,353</t>
+        </is>
+      </c>
+      <c r="K275" s="5" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="7" t="inlineStr">
+        <is>
+          <t>445395153</t>
+        </is>
+      </c>
+      <c r="B276" s="8" t="inlineStr">
+        <is>
+          <t>შპს აისი</t>
+        </is>
+      </c>
+      <c r="C276" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D276" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E276" s="7" t="inlineStr">
+        <is>
+          <t>8,829</t>
+        </is>
+      </c>
+      <c r="F276" s="7" t="inlineStr">
+        <is>
+          <t>20.7%</t>
+        </is>
+      </c>
+      <c r="G276" s="7" t="inlineStr">
+        <is>
+          <t>1,591</t>
+        </is>
+      </c>
+      <c r="H276" s="7" t="inlineStr">
+        <is>
+          <t>18.0%</t>
+        </is>
+      </c>
+      <c r="I276" s="7" t="inlineStr">
+        <is>
+          <t>-21</t>
+        </is>
+      </c>
+      <c r="J276" s="7" t="inlineStr">
+        <is>
+          <t>16,291</t>
+        </is>
+      </c>
+      <c r="K276" s="7" t="inlineStr">
+        <is>
+          <t>1,193</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="5" t="inlineStr">
+        <is>
+          <t>445456382</t>
+        </is>
+      </c>
+      <c r="B277" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სს მეტრო სქაი თაუერ ბათუმი</t>
+        </is>
+      </c>
+      <c r="C277" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D277" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E277" s="5" t="inlineStr">
+        <is>
+          <t>8,871</t>
+        </is>
+      </c>
+      <c r="F277" s="5" t="inlineStr">
+        <is>
+          <t>251.6%</t>
+        </is>
+      </c>
+      <c r="G277" s="5" t="inlineStr">
+        <is>
+          <t>2,737</t>
+        </is>
+      </c>
+      <c r="H277" s="5" t="inlineStr">
+        <is>
+          <t>30.9%</t>
+        </is>
+      </c>
+      <c r="I277" s="5" t="inlineStr">
+        <is>
+          <t>-3,526</t>
+        </is>
+      </c>
+      <c r="J277" s="5" t="inlineStr">
+        <is>
+          <t>25,988</t>
+        </is>
+      </c>
+      <c r="K277" s="5" t="inlineStr">
+        <is>
+          <t>8,384</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="7" t="inlineStr">
+        <is>
+          <t>445519831</t>
+        </is>
+      </c>
+      <c r="B278" s="8" t="inlineStr">
+        <is>
+          <t>შპს გოლდენ გრუპ</t>
+        </is>
+      </c>
+      <c r="C278" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D278" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E278" s="7" t="inlineStr">
+        <is>
+          <t>9,956</t>
+        </is>
+      </c>
+      <c r="F278" s="7" t="inlineStr">
+        <is>
+          <t>30.8%</t>
+        </is>
+      </c>
+      <c r="G278" s="7" t="inlineStr">
+        <is>
+          <t>3,188</t>
+        </is>
+      </c>
+      <c r="H278" s="7" t="inlineStr">
+        <is>
+          <t>32.0%</t>
+        </is>
+      </c>
+      <c r="I278" s="7" t="inlineStr">
+        <is>
+          <t>-1,611</t>
+        </is>
+      </c>
+      <c r="J278" s="7" t="inlineStr">
+        <is>
+          <t>50,809</t>
+        </is>
+      </c>
+      <c r="K278" s="7" t="inlineStr">
+        <is>
+          <t>21,015</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="5" t="inlineStr">
+        <is>
+          <t>404558411</t>
+        </is>
+      </c>
+      <c r="B279" s="6" t="inlineStr">
+        <is>
+          <t>შპს ომნიბუს ექსპრესი</t>
+        </is>
+      </c>
+      <c r="C279" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D279" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E279" s="5" t="inlineStr">
+        <is>
+          <t>10,224</t>
+        </is>
+      </c>
+      <c r="F279" s="5" t="inlineStr">
+        <is>
+          <t>67.2%</t>
+        </is>
+      </c>
+      <c r="G279" s="5" t="inlineStr">
+        <is>
+          <t>2,847</t>
+        </is>
+      </c>
+      <c r="H279" s="5" t="inlineStr">
+        <is>
+          <t>27.8%</t>
+        </is>
+      </c>
+      <c r="I279" s="5" t="inlineStr">
+        <is>
+          <t>1,580</t>
+        </is>
+      </c>
+      <c r="J279" s="5" t="inlineStr">
+        <is>
+          <t>8,963</t>
+        </is>
+      </c>
+      <c r="K279" s="5" t="inlineStr">
+        <is>
+          <t>4,761</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="7" t="inlineStr">
+        <is>
+          <t>404943503</t>
+        </is>
+      </c>
+      <c r="B280" s="8" t="inlineStr">
+        <is>
+          <t>შპს აირესთ. ჯი</t>
+        </is>
+      </c>
+      <c r="C280" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D280" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E280" s="7" t="inlineStr">
+        <is>
+          <t>10,321</t>
+        </is>
+      </c>
+      <c r="F280" s="7" t="inlineStr">
+        <is>
+          <t>14.8%</t>
+        </is>
+      </c>
+      <c r="G280" s="7" t="inlineStr">
+        <is>
+          <t>867</t>
+        </is>
+      </c>
+      <c r="H280" s="7" t="inlineStr">
+        <is>
+          <t>8.4%</t>
+        </is>
+      </c>
+      <c r="I280" s="7" t="inlineStr">
+        <is>
+          <t>759</t>
+        </is>
+      </c>
+      <c r="J280" s="7" t="inlineStr">
+        <is>
+          <t>335</t>
+        </is>
+      </c>
+      <c r="K280" s="7" t="inlineStr">
+        <is>
+          <t>335</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="5" t="inlineStr">
+        <is>
+          <t>204497295</t>
+        </is>
+      </c>
+      <c r="B281" s="6" t="inlineStr">
+        <is>
+          <t>შპს სიტი ემ</t>
+        </is>
+      </c>
+      <c r="C281" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D281" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E281" s="5" t="inlineStr">
+        <is>
+          <t>10,990</t>
+        </is>
+      </c>
+      <c r="F281" s="5" t="inlineStr">
+        <is>
+          <t>-6.2%</t>
+        </is>
+      </c>
+      <c r="G281" s="5" t="inlineStr">
+        <is>
+          <t>2,671</t>
+        </is>
+      </c>
+      <c r="H281" s="5" t="inlineStr">
+        <is>
+          <t>24.3%</t>
+        </is>
+      </c>
+      <c r="I281" s="5" t="inlineStr">
+        <is>
+          <t>-5,130</t>
+        </is>
+      </c>
+      <c r="J281" s="5" t="inlineStr">
+        <is>
+          <t>50,070</t>
+        </is>
+      </c>
+      <c r="K281" s="5" t="inlineStr">
+        <is>
+          <t>-42,686</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="7" t="inlineStr">
+        <is>
+          <t>203837884</t>
+        </is>
+      </c>
+      <c r="B282" s="8" t="inlineStr">
+        <is>
+          <t>შპს კავკაზუს ტრაველი</t>
+        </is>
+      </c>
+      <c r="C282" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D282" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E282" s="7" t="inlineStr">
+        <is>
+          <t>11,245</t>
+        </is>
+      </c>
+      <c r="F282" s="7" t="inlineStr">
+        <is>
+          <t>1.8%</t>
+        </is>
+      </c>
+      <c r="G282" s="7" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="H282" s="7" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="I282" s="7" t="inlineStr">
+        <is>
+          <t>890</t>
+        </is>
+      </c>
+      <c r="J282" s="7" t="inlineStr">
+        <is>
+          <t>1,937</t>
+        </is>
+      </c>
+      <c r="K282" s="7" t="inlineStr">
+        <is>
+          <t>1,327</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="5" t="inlineStr">
+        <is>
+          <t>406282419</t>
+        </is>
+      </c>
+      <c r="B283" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვოიაჟერ 365</t>
+        </is>
+      </c>
+      <c r="C283" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D283" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E283" s="5" t="inlineStr">
+        <is>
+          <t>11,581</t>
+        </is>
+      </c>
+      <c r="F283" s="5" t="inlineStr">
+        <is>
+          <t>18.5%</t>
+        </is>
+      </c>
+      <c r="G283" s="5" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="H283" s="5" t="inlineStr">
+        <is>
+          <t>1.2%</t>
+        </is>
+      </c>
+      <c r="I283" s="5" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J283" s="5" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="K283" s="5" t="inlineStr">
+        <is>
+          <t>-284</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="7" t="inlineStr">
+        <is>
+          <t>445384753</t>
+        </is>
+      </c>
+      <c r="B284" s="8" t="inlineStr">
+        <is>
+          <t>შპს აქთივ ბათუმი</t>
+        </is>
+      </c>
+      <c r="C284" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D284" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E284" s="7" t="inlineStr">
+        <is>
+          <t>11,822</t>
+        </is>
+      </c>
+      <c r="F284" s="7" t="inlineStr">
+        <is>
+          <t>23.4%</t>
+        </is>
+      </c>
+      <c r="G284" s="7" t="inlineStr">
+        <is>
+          <t>3,707</t>
+        </is>
+      </c>
+      <c r="H284" s="7" t="inlineStr">
+        <is>
+          <t>31.4%</t>
+        </is>
+      </c>
+      <c r="I284" s="7" t="inlineStr">
+        <is>
+          <t>-6,259</t>
+        </is>
+      </c>
+      <c r="J284" s="7" t="inlineStr">
+        <is>
+          <t>67,417</t>
+        </is>
+      </c>
+      <c r="K284" s="7" t="inlineStr">
+        <is>
+          <t>-65,928</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="5" t="inlineStr">
+        <is>
+          <t>405467454</t>
+        </is>
+      </c>
+      <c r="B285" s="6" t="inlineStr">
+        <is>
+          <t>შპს 4 სიზონს თრეველ</t>
+        </is>
+      </c>
+      <c r="C285" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D285" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E285" s="5" t="inlineStr">
+        <is>
+          <t>12,230</t>
+        </is>
+      </c>
+      <c r="F285" s="5" t="inlineStr">
+        <is>
+          <t>32.2%</t>
+        </is>
+      </c>
+      <c r="G285" s="5" t="inlineStr">
+        <is>
+          <t>2,388</t>
+        </is>
+      </c>
+      <c r="H285" s="5" t="inlineStr">
+        <is>
+          <t>19.5%</t>
+        </is>
+      </c>
+      <c r="I285" s="5" t="inlineStr">
+        <is>
+          <t>2,168</t>
+        </is>
+      </c>
+      <c r="J285" s="5" t="inlineStr">
+        <is>
+          <t>2,101</t>
+        </is>
+      </c>
+      <c r="K285" s="5" t="inlineStr">
+        <is>
+          <t>1,952</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="7" t="inlineStr">
+        <is>
+          <t>204487929</t>
+        </is>
+      </c>
+      <c r="B286" s="8" t="inlineStr">
+        <is>
+          <t>სს ახალი სასტუმრო</t>
+        </is>
+      </c>
+      <c r="C286" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D286" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E286" s="7" t="inlineStr">
+        <is>
+          <t>12,435</t>
+        </is>
+      </c>
+      <c r="F286" s="7" t="inlineStr">
+        <is>
+          <t>-2.8%</t>
+        </is>
+      </c>
+      <c r="G286" s="7" t="inlineStr">
+        <is>
+          <t>11,259</t>
+        </is>
+      </c>
+      <c r="H286" s="7" t="inlineStr">
+        <is>
+          <t>90.5%</t>
+        </is>
+      </c>
+      <c r="I286" s="7" t="inlineStr">
+        <is>
+          <t>2,217</t>
+        </is>
+      </c>
+      <c r="J286" s="7" t="inlineStr">
+        <is>
+          <t>73,932</t>
+        </is>
+      </c>
+      <c r="K286" s="7" t="inlineStr">
+        <is>
+          <t>10,375</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="5" t="inlineStr">
+        <is>
+          <t>236689696</t>
+        </is>
+      </c>
+      <c r="B287" s="6" t="inlineStr">
+        <is>
+          <t>შპს სატახა</t>
+        </is>
+      </c>
+      <c r="C287" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D287" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E287" s="5" t="inlineStr">
+        <is>
+          <t>12,861</t>
+        </is>
+      </c>
+      <c r="F287" s="5" t="inlineStr">
+        <is>
+          <t>-1.1%</t>
+        </is>
+      </c>
+      <c r="G287" s="5" t="inlineStr">
+        <is>
+          <t>4,829</t>
+        </is>
+      </c>
+      <c r="H287" s="5" t="inlineStr">
+        <is>
+          <t>37.5%</t>
+        </is>
+      </c>
+      <c r="I287" s="5" t="inlineStr">
+        <is>
+          <t>2,515</t>
+        </is>
+      </c>
+      <c r="J287" s="5" t="inlineStr">
+        <is>
+          <t>23,573</t>
+        </is>
+      </c>
+      <c r="K287" s="5" t="inlineStr">
+        <is>
+          <t>11,514</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="7" t="inlineStr">
+        <is>
+          <t>404563012</t>
+        </is>
+      </c>
+      <c r="B288" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯია ჰოსპიტალიტი მენეჯმენტ გრუპ</t>
+        </is>
+      </c>
+      <c r="C288" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D288" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E288" s="7" t="inlineStr">
+        <is>
+          <t>13,180</t>
+        </is>
+      </c>
+      <c r="F288" s="7" t="inlineStr">
+        <is>
+          <t>15.4%</t>
+        </is>
+      </c>
+      <c r="G288" s="7" t="inlineStr">
+        <is>
+          <t>1,854</t>
+        </is>
+      </c>
+      <c r="H288" s="7" t="inlineStr">
+        <is>
+          <t>14.1%</t>
+        </is>
+      </c>
+      <c r="I288" s="7" t="inlineStr">
+        <is>
+          <t>6,138</t>
+        </is>
+      </c>
+      <c r="J288" s="7" t="inlineStr">
+        <is>
+          <t>4,442</t>
+        </is>
+      </c>
+      <c r="K288" s="7" t="inlineStr">
+        <is>
+          <t>2,091</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="5" t="inlineStr">
+        <is>
+          <t>429326099</t>
+        </is>
+      </c>
+      <c r="B289" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯია ჰოსპიტალიტი მენეჯმენტ გრუპ გუდაური</t>
+        </is>
+      </c>
+      <c r="C289" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D289" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E289" s="5" t="inlineStr">
+        <is>
+          <t>13,180</t>
+        </is>
+      </c>
+      <c r="F289" s="5" t="inlineStr">
+        <is>
+          <t>30.6%</t>
+        </is>
+      </c>
+      <c r="G289" s="5" t="inlineStr">
+        <is>
+          <t>1,872</t>
+        </is>
+      </c>
+      <c r="H289" s="5" t="inlineStr">
+        <is>
+          <t>14.2%</t>
+        </is>
+      </c>
+      <c r="I289" s="5" t="inlineStr">
+        <is>
+          <t>2,154</t>
+        </is>
+      </c>
+      <c r="J289" s="5" t="inlineStr">
+        <is>
+          <t>4,442</t>
+        </is>
+      </c>
+      <c r="K289" s="5" t="inlineStr">
+        <is>
+          <t>2,091</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="7" t="inlineStr">
+        <is>
+          <t>404890908</t>
+        </is>
+      </c>
+      <c r="B290" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჭავჭავაძის 64ა</t>
+        </is>
+      </c>
+      <c r="C290" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D290" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E290" s="7" t="inlineStr">
+        <is>
+          <t>13,693</t>
+        </is>
+      </c>
+      <c r="F290" s="7" t="inlineStr">
+        <is>
+          <t>16.5%</t>
+        </is>
+      </c>
+      <c r="G290" s="7" t="inlineStr">
+        <is>
+          <t>4,025</t>
+        </is>
+      </c>
+      <c r="H290" s="7" t="inlineStr">
+        <is>
+          <t>29.4%</t>
+        </is>
+      </c>
+      <c r="I290" s="7" t="inlineStr">
+        <is>
+          <t>-489</t>
+        </is>
+      </c>
+      <c r="J290" s="7" t="inlineStr">
+        <is>
+          <t>51,138</t>
+        </is>
+      </c>
+      <c r="K290" s="7" t="inlineStr">
+        <is>
+          <t>11,120</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="5" t="inlineStr">
+        <is>
+          <t>405264315</t>
+        </is>
+      </c>
+      <c r="B291" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბაკურიანი ინნ</t>
+        </is>
+      </c>
+      <c r="C291" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D291" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E291" s="5" t="inlineStr">
+        <is>
+          <t>14,262</t>
+        </is>
+      </c>
+      <c r="F291" s="5" t="inlineStr">
+        <is>
+          <t>-9.6%</t>
+        </is>
+      </c>
+      <c r="G291" s="5" t="inlineStr">
+        <is>
+          <t>2,758</t>
+        </is>
+      </c>
+      <c r="H291" s="5" t="inlineStr">
+        <is>
+          <t>19.3%</t>
+        </is>
+      </c>
+      <c r="I291" s="5" t="inlineStr">
+        <is>
+          <t>680</t>
+        </is>
+      </c>
+      <c r="J291" s="5" t="inlineStr">
+        <is>
+          <t>20,331</t>
+        </is>
+      </c>
+      <c r="K291" s="5" t="inlineStr">
+        <is>
+          <t>-2,374</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="7" t="inlineStr">
+        <is>
+          <t>405030327</t>
+        </is>
+      </c>
+      <c r="B292" s="8" t="inlineStr">
+        <is>
+          <t>შპს პარკ ჰოტელი</t>
+        </is>
+      </c>
+      <c r="C292" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D292" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E292" s="7" t="inlineStr">
+        <is>
+          <t>14,313</t>
+        </is>
+      </c>
+      <c r="F292" s="7" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="G292" s="7" t="inlineStr">
+        <is>
+          <t>497</t>
+        </is>
+      </c>
+      <c r="H292" s="7" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="I292" s="7" t="inlineStr">
+        <is>
+          <t>-3,996</t>
+        </is>
+      </c>
+      <c r="J292" s="7" t="inlineStr">
+        <is>
+          <t>66,911</t>
+        </is>
+      </c>
+      <c r="K292" s="7" t="inlineStr">
+        <is>
+          <t>32,713</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="5" t="inlineStr">
+        <is>
+          <t>426109187</t>
+        </is>
+      </c>
+      <c r="B293" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჰოტელს მენეჯმენტ გრუპ -HMG</t>
+        </is>
+      </c>
+      <c r="C293" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D293" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E293" s="5" t="inlineStr">
+        <is>
+          <t>14,444</t>
+        </is>
+      </c>
+      <c r="F293" s="5" t="inlineStr">
+        <is>
+          <t>35.4%</t>
+        </is>
+      </c>
+      <c r="G293" s="5" t="inlineStr">
+        <is>
+          <t>5,645</t>
+        </is>
+      </c>
+      <c r="H293" s="5" t="inlineStr">
+        <is>
+          <t>39.1%</t>
+        </is>
+      </c>
+      <c r="I293" s="5" t="inlineStr">
+        <is>
+          <t>4,489</t>
+        </is>
+      </c>
+      <c r="J293" s="5" t="inlineStr">
+        <is>
+          <t>18,080</t>
+        </is>
+      </c>
+      <c r="K293" s="5" t="inlineStr">
+        <is>
+          <t>8,406</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="7" t="inlineStr">
+        <is>
+          <t>404920939</t>
+        </is>
+      </c>
+      <c r="B294" s="8" t="inlineStr">
+        <is>
+          <t>შპს Georgian Travel Group</t>
+        </is>
+      </c>
+      <c r="C294" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D294" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E294" s="7" t="inlineStr">
+        <is>
+          <t>14,478</t>
+        </is>
+      </c>
+      <c r="F294" s="7" t="inlineStr">
+        <is>
+          <t>-8.5%</t>
+        </is>
+      </c>
+      <c r="G294" s="7" t="inlineStr">
+        <is>
+          <t>243</t>
+        </is>
+      </c>
+      <c r="H294" s="7" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="I294" s="7" t="inlineStr">
+        <is>
+          <t>188</t>
+        </is>
+      </c>
+      <c r="J294" s="7" t="inlineStr">
+        <is>
+          <t>893</t>
+        </is>
+      </c>
+      <c r="K294" s="7" t="inlineStr">
+        <is>
+          <t>489</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="5" t="inlineStr">
+        <is>
+          <t>405766755</t>
+        </is>
+      </c>
+      <c r="B295" s="6" t="inlineStr">
+        <is>
+          <t>შპს გუდაური ლოჯი</t>
+        </is>
+      </c>
+      <c r="C295" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D295" s="5" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E295" s="5" t="inlineStr">
+        <is>
+          <t>15,014</t>
+        </is>
+      </c>
+      <c r="F295" s="5" t="inlineStr">
+        <is>
+          <t>23.2%</t>
+        </is>
+      </c>
+      <c r="G295" s="5" t="inlineStr">
+        <is>
+          <t>5,933</t>
+        </is>
+      </c>
+      <c r="H295" s="5" t="inlineStr">
+        <is>
+          <t>39.5%</t>
+        </is>
+      </c>
+      <c r="I295" s="5" t="inlineStr">
+        <is>
+          <t>2,920</t>
+        </is>
+      </c>
+      <c r="J295" s="5" t="inlineStr">
+        <is>
+          <t>34,655</t>
+        </is>
+      </c>
+      <c r="K295" s="5" t="inlineStr">
+        <is>
+          <t>14,913</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="7" t="inlineStr">
+        <is>
+          <t>204576066</t>
+        </is>
+      </c>
+      <c r="B296" s="8" t="inlineStr">
+        <is>
+          <t>შპს გუდაური სქი რესორტ</t>
+        </is>
+      </c>
+      <c r="C296" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D296" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E296" s="7" t="inlineStr">
+        <is>
+          <t>15,035</t>
+        </is>
+      </c>
+      <c r="F296" s="7" t="inlineStr">
+        <is>
+          <t>45.2%</t>
+        </is>
+      </c>
+      <c r="G296" s="7" t="inlineStr">
+        <is>
+          <t>6,293</t>
+        </is>
+      </c>
+      <c r="H296" s="7" t="inlineStr">
+        <is>
+          <t>41.9%</t>
+        </is>
+      </c>
+      <c r="I296" s="7" t="inlineStr">
+        <is>
+          <t>3,041</t>
+        </is>
+      </c>
+      <c r="J296" s="7" t="inlineStr">
+        <is>
+          <t>52,500</t>
+        </is>
+      </c>
+      <c r="K296" s="7" t="inlineStr">
+        <is>
+          <t>27,192</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="5" t="inlineStr">
+        <is>
+          <t>225058576</t>
+        </is>
+      </c>
+      <c r="B297" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კურორტი საირმე</t>
+        </is>
+      </c>
+      <c r="C297" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D297" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E297" s="5" t="inlineStr">
+        <is>
+          <t>15,119</t>
+        </is>
+      </c>
+      <c r="F297" s="5" t="inlineStr">
+        <is>
+          <t>-2.9%</t>
+        </is>
+      </c>
+      <c r="G297" s="5" t="inlineStr">
+        <is>
+          <t>-2,257</t>
+        </is>
+      </c>
+      <c r="H297" s="5" t="inlineStr">
+        <is>
+          <t>-14.9%</t>
+        </is>
+      </c>
+      <c r="I297" s="5" t="inlineStr">
+        <is>
+          <t>-10,677</t>
+        </is>
+      </c>
+      <c r="J297" s="5" t="inlineStr">
+        <is>
+          <t>139,232</t>
+        </is>
+      </c>
+      <c r="K297" s="5" t="inlineStr">
+        <is>
+          <t>106,295</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="7" t="inlineStr">
+        <is>
+          <t>204544699</t>
+        </is>
+      </c>
+      <c r="B298" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ჰოსფითალითი გრუპ</t>
+        </is>
+      </c>
+      <c r="C298" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D298" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E298" s="7" t="inlineStr">
+        <is>
+          <t>15,156</t>
+        </is>
+      </c>
+      <c r="F298" s="7" t="inlineStr">
+        <is>
+          <t>-2.7%</t>
+        </is>
+      </c>
+      <c r="G298" s="7" t="inlineStr">
+        <is>
+          <t>1,017</t>
+        </is>
+      </c>
+      <c r="H298" s="7" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="I298" s="7" t="inlineStr">
+        <is>
+          <t>1,029</t>
+        </is>
+      </c>
+      <c r="J298" s="7" t="inlineStr">
+        <is>
+          <t>3,995</t>
+        </is>
+      </c>
+      <c r="K298" s="7" t="inlineStr">
+        <is>
+          <t>3,154</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="5" t="inlineStr">
+        <is>
+          <t>400282564</t>
+        </is>
+      </c>
+      <c r="B299" s="6" t="inlineStr">
+        <is>
+          <t>შპს თრეველფაი</t>
+        </is>
+      </c>
+      <c r="C299" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D299" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E299" s="5" t="inlineStr">
+        <is>
+          <t>15,254</t>
+        </is>
+      </c>
+      <c r="F299" s="5" t="inlineStr">
+        <is>
+          <t>24.8%</t>
+        </is>
+      </c>
+      <c r="G299" s="5" t="inlineStr">
+        <is>
+          <t>-497</t>
+        </is>
+      </c>
+      <c r="H299" s="5" t="inlineStr">
+        <is>
+          <t>-3.3%</t>
+        </is>
+      </c>
+      <c r="I299" s="5" t="inlineStr">
+        <is>
+          <t>-497</t>
+        </is>
+      </c>
+      <c r="J299" s="5" t="inlineStr">
+        <is>
+          <t>588</t>
+        </is>
+      </c>
+      <c r="K299" s="5" t="inlineStr">
+        <is>
+          <t>487</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="7" t="inlineStr">
+        <is>
+          <t>404408547</t>
+        </is>
+      </c>
+      <c r="B300" s="8" t="inlineStr">
+        <is>
+          <t>სს ბორჯომი ლიკანი ინტერნეიშენალი</t>
+        </is>
+      </c>
+      <c r="C300" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D300" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E300" s="7" t="inlineStr">
+        <is>
+          <t>15,337</t>
+        </is>
+      </c>
+      <c r="F300" s="7" t="inlineStr">
+        <is>
+          <t>7.9%</t>
+        </is>
+      </c>
+      <c r="G300" s="7" t="inlineStr">
+        <is>
+          <t>5,511</t>
+        </is>
+      </c>
+      <c r="H300" s="7" t="inlineStr">
+        <is>
+          <t>35.9%</t>
+        </is>
+      </c>
+      <c r="I300" s="7" t="inlineStr">
+        <is>
+          <t>-10,738</t>
+        </is>
+      </c>
+      <c r="J300" s="7" t="inlineStr">
+        <is>
+          <t>52,191</t>
+        </is>
+      </c>
+      <c r="K300" s="7" t="inlineStr">
+        <is>
+          <t>8,967</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="5" t="inlineStr">
+        <is>
+          <t>205083648</t>
+        </is>
+      </c>
+      <c r="B301" s="6" t="inlineStr">
+        <is>
+          <t>შპს ომნეს ტური</t>
+        </is>
+      </c>
+      <c r="C301" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D301" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E301" s="5" t="inlineStr">
+        <is>
+          <t>15,390</t>
+        </is>
+      </c>
+      <c r="F301" s="5" t="inlineStr">
+        <is>
+          <t>63.0%</t>
+        </is>
+      </c>
+      <c r="G301" s="5" t="inlineStr">
+        <is>
+          <t>5,034</t>
+        </is>
+      </c>
+      <c r="H301" s="5" t="inlineStr">
+        <is>
+          <t>32.7%</t>
+        </is>
+      </c>
+      <c r="I301" s="5" t="inlineStr">
+        <is>
+          <t>2,173</t>
+        </is>
+      </c>
+      <c r="J301" s="5" t="inlineStr">
+        <is>
+          <t>14,794</t>
+        </is>
+      </c>
+      <c r="K301" s="5" t="inlineStr">
+        <is>
+          <t>5,229</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="7" t="inlineStr">
+        <is>
+          <t>404883809</t>
+        </is>
+      </c>
+      <c r="B302" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბითიელ ჯეო</t>
+        </is>
+      </c>
+      <c r="C302" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D302" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E302" s="7" t="inlineStr">
+        <is>
+          <t>15,449</t>
+        </is>
+      </c>
+      <c r="F302" s="7" t="inlineStr">
+        <is>
+          <t>-5.5%</t>
+        </is>
+      </c>
+      <c r="G302" s="7" t="inlineStr">
+        <is>
+          <t>-40</t>
+        </is>
+      </c>
+      <c r="H302" s="7" t="inlineStr">
+        <is>
+          <t>-0.3%</t>
+        </is>
+      </c>
+      <c r="I302" s="7" t="inlineStr">
+        <is>
+          <t>-127</t>
+        </is>
+      </c>
+      <c r="J302" s="7" t="inlineStr">
+        <is>
+          <t>999</t>
+        </is>
+      </c>
+      <c r="K302" s="7" t="inlineStr">
+        <is>
+          <t>868</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="5" t="inlineStr">
+        <is>
+          <t>405293908</t>
+        </is>
+      </c>
+      <c r="B303" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯუნი ტურს</t>
+        </is>
+      </c>
+      <c r="C303" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D303" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E303" s="5" t="inlineStr">
+        <is>
+          <t>15,823</t>
+        </is>
+      </c>
+      <c r="F303" s="5" t="inlineStr">
+        <is>
+          <t>70.5%</t>
+        </is>
+      </c>
+      <c r="G303" s="5" t="inlineStr">
+        <is>
+          <t>2,130</t>
+        </is>
+      </c>
+      <c r="H303" s="5" t="inlineStr">
+        <is>
+          <t>13.5%</t>
+        </is>
+      </c>
+      <c r="I303" s="5" t="inlineStr">
+        <is>
+          <t>2,159</t>
+        </is>
+      </c>
+      <c r="J303" s="5" t="inlineStr">
+        <is>
+          <t>5,080</t>
+        </is>
+      </c>
+      <c r="K303" s="5" t="inlineStr">
+        <is>
+          <t>4,569</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="7" t="inlineStr">
+        <is>
+          <t>445403288</t>
+        </is>
+      </c>
+      <c r="B304" s="8" t="inlineStr">
+        <is>
+          <t>შპს მერსინ ტურიზმი</t>
+        </is>
+      </c>
+      <c r="C304" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D304" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E304" s="7" t="inlineStr">
+        <is>
+          <t>16,002</t>
+        </is>
+      </c>
+      <c r="F304" s="7" t="inlineStr">
+        <is>
+          <t>21.4%</t>
+        </is>
+      </c>
+      <c r="G304" s="7" t="inlineStr">
+        <is>
+          <t>6,804</t>
+        </is>
+      </c>
+      <c r="H304" s="7" t="inlineStr">
+        <is>
+          <t>42.5%</t>
+        </is>
+      </c>
+      <c r="I304" s="7" t="inlineStr">
+        <is>
+          <t>-158</t>
+        </is>
+      </c>
+      <c r="J304" s="7" t="inlineStr">
+        <is>
+          <t>35,970</t>
+        </is>
+      </c>
+      <c r="K304" s="7" t="inlineStr">
+        <is>
+          <t>-13,301</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="5" t="inlineStr">
+        <is>
+          <t>404515084</t>
+        </is>
+      </c>
+      <c r="B305" s="6" t="inlineStr">
+        <is>
+          <t>შპს   ჯითიერ</t>
+        </is>
+      </c>
+      <c r="C305" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D305" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E305" s="5" t="inlineStr">
+        <is>
+          <t>16,139</t>
+        </is>
+      </c>
+      <c r="F305" s="5" t="inlineStr">
+        <is>
+          <t>3.4%</t>
+        </is>
+      </c>
+      <c r="G305" s="5" t="inlineStr">
+        <is>
+          <t>560</t>
+        </is>
+      </c>
+      <c r="H305" s="5" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="I305" s="5" t="inlineStr">
+        <is>
+          <t>2,705</t>
+        </is>
+      </c>
+      <c r="J305" s="5" t="inlineStr">
+        <is>
+          <t>7,473</t>
+        </is>
+      </c>
+      <c r="K305" s="5" t="inlineStr">
+        <is>
+          <t>5,771</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="7" t="inlineStr">
+        <is>
+          <t>01026002517</t>
+        </is>
+      </c>
+      <c r="B306" s="8" t="inlineStr">
+        <is>
+          <t>⚠ მარიამ დათუნაშვილი</t>
+        </is>
+      </c>
+      <c r="C306" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D306" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E306" s="7" t="inlineStr">
+        <is>
+          <t>16,308</t>
+        </is>
+      </c>
+      <c r="F306" s="7" t="inlineStr">
+        <is>
+          <t>1201.1%</t>
+        </is>
+      </c>
+      <c r="G306" s="7" t="inlineStr">
+        <is>
+          <t>15,860</t>
+        </is>
+      </c>
+      <c r="H306" s="7" t="inlineStr">
+        <is>
+          <t>97.3%</t>
+        </is>
+      </c>
+      <c r="I306" s="7" t="inlineStr">
+        <is>
+          <t>12,688</t>
+        </is>
+      </c>
+      <c r="J306" s="7" t="inlineStr">
+        <is>
+          <t>15,860</t>
+        </is>
+      </c>
+      <c r="K306" s="7" t="inlineStr">
+        <is>
+          <t>12,688</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="5" t="inlineStr">
+        <is>
+          <t>205281504</t>
+        </is>
+      </c>
+      <c r="B307" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეს სი თრეველ</t>
+        </is>
+      </c>
+      <c r="C307" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D307" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E307" s="5" t="inlineStr">
+        <is>
+          <t>16,408</t>
+        </is>
+      </c>
+      <c r="F307" s="5" t="inlineStr">
+        <is>
+          <t>38.1%</t>
+        </is>
+      </c>
+      <c r="G307" s="5" t="inlineStr">
+        <is>
+          <t>284</t>
+        </is>
+      </c>
+      <c r="H307" s="5" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="I307" s="5" t="inlineStr">
+        <is>
+          <t>395</t>
+        </is>
+      </c>
+      <c r="J307" s="5" t="inlineStr">
+        <is>
+          <t>3,180</t>
+        </is>
+      </c>
+      <c r="K307" s="5" t="inlineStr">
+        <is>
+          <t>2,959</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="7" t="inlineStr">
+        <is>
+          <t>404533974</t>
+        </is>
+      </c>
+      <c r="B308" s="8" t="inlineStr">
+        <is>
+          <t>შპს ამბასადორი კაჭრეთში</t>
+        </is>
+      </c>
+      <c r="C308" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D308" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E308" s="7" t="inlineStr">
+        <is>
+          <t>17,797</t>
+        </is>
+      </c>
+      <c r="F308" s="7" t="inlineStr">
+        <is>
+          <t>-0.4%</t>
+        </is>
+      </c>
+      <c r="G308" s="7" t="inlineStr">
+        <is>
+          <t>-1,413</t>
+        </is>
+      </c>
+      <c r="H308" s="7" t="inlineStr">
+        <is>
+          <t>-7.9%</t>
+        </is>
+      </c>
+      <c r="I308" s="7" t="inlineStr">
+        <is>
+          <t>-1,756</t>
+        </is>
+      </c>
+      <c r="J308" s="7" t="inlineStr">
+        <is>
+          <t>10,826</t>
+        </is>
+      </c>
+      <c r="K308" s="7" t="inlineStr">
+        <is>
+          <t>5,858</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="5" t="inlineStr">
+        <is>
+          <t>412719483</t>
+        </is>
+      </c>
+      <c r="B309" s="6" t="inlineStr">
+        <is>
+          <t>შპს აგრინოლ კავკაზ</t>
+        </is>
+      </c>
+      <c r="C309" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D309" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E309" s="5" t="inlineStr">
+        <is>
+          <t>18,934</t>
+        </is>
+      </c>
+      <c r="F309" s="5" t="inlineStr">
+        <is>
+          <t>-32.0%</t>
+        </is>
+      </c>
+      <c r="G309" s="5" t="inlineStr">
+        <is>
+          <t>-347</t>
+        </is>
+      </c>
+      <c r="H309" s="5" t="inlineStr">
+        <is>
+          <t>-1.8%</t>
+        </is>
+      </c>
+      <c r="I309" s="5" t="inlineStr">
+        <is>
+          <t>-572</t>
+        </is>
+      </c>
+      <c r="J309" s="5" t="inlineStr">
+        <is>
+          <t>9,928</t>
+        </is>
+      </c>
+      <c r="K309" s="5" t="inlineStr">
+        <is>
+          <t>4,312</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="7" t="inlineStr">
+        <is>
+          <t>405158804</t>
+        </is>
+      </c>
+      <c r="B310" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბლექ სი არენა ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C310" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D310" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E310" s="7" t="inlineStr">
+        <is>
+          <t>19,188</t>
+        </is>
+      </c>
+      <c r="F310" s="7" t="inlineStr">
+        <is>
+          <t>2763.9%</t>
+        </is>
+      </c>
+      <c r="G310" s="7" t="inlineStr">
+        <is>
+          <t>7,127</t>
+        </is>
+      </c>
+      <c r="H310" s="7" t="inlineStr">
+        <is>
+          <t>37.1%</t>
+        </is>
+      </c>
+      <c r="I310" s="7" t="inlineStr">
+        <is>
+          <t>8,267</t>
+        </is>
+      </c>
+      <c r="J310" s="7" t="inlineStr">
+        <is>
+          <t>112,255</t>
+        </is>
+      </c>
+      <c r="K310" s="7" t="inlineStr">
+        <is>
+          <t>75,830</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="5" t="inlineStr">
+        <is>
+          <t>405147755</t>
+        </is>
+      </c>
+      <c r="B311" s="6" t="inlineStr">
+        <is>
+          <t>შპს  თაბორი რიზორთსი</t>
+        </is>
+      </c>
+      <c r="C311" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D311" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E311" s="5" t="inlineStr">
+        <is>
+          <t>20,293</t>
+        </is>
+      </c>
+      <c r="F311" s="5" t="inlineStr">
+        <is>
+          <t>21.7%</t>
+        </is>
+      </c>
+      <c r="G311" s="5" t="inlineStr">
+        <is>
+          <t>-76,892</t>
+        </is>
+      </c>
+      <c r="H311" s="5" t="inlineStr">
+        <is>
+          <t>-378.9%</t>
+        </is>
+      </c>
+      <c r="I311" s="5" t="inlineStr">
+        <is>
+          <t>-96,767</t>
+        </is>
+      </c>
+      <c r="J311" s="5" t="inlineStr">
+        <is>
+          <t>338,886</t>
+        </is>
+      </c>
+      <c r="K311" s="5" t="inlineStr">
+        <is>
+          <t>302,918</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="7" t="inlineStr">
+        <is>
+          <t>406185159</t>
+        </is>
+      </c>
+      <c r="B312" s="8" t="inlineStr">
+        <is>
+          <t>შპს   რუსტარ ონლაინი</t>
+        </is>
+      </c>
+      <c r="C312" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D312" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E312" s="7" t="inlineStr">
+        <is>
+          <t>20,391</t>
+        </is>
+      </c>
+      <c r="F312" s="7" t="inlineStr">
+        <is>
+          <t>32.3%</t>
+        </is>
+      </c>
+      <c r="G312" s="7" t="inlineStr">
+        <is>
+          <t>2,864</t>
+        </is>
+      </c>
+      <c r="H312" s="7" t="inlineStr">
+        <is>
+          <t>14.0%</t>
+        </is>
+      </c>
+      <c r="I312" s="7" t="inlineStr">
+        <is>
+          <t>2,658</t>
+        </is>
+      </c>
+      <c r="J312" s="7" t="inlineStr">
+        <is>
+          <t>6,937</t>
+        </is>
+      </c>
+      <c r="K312" s="7" t="inlineStr">
+        <is>
+          <t>5,383</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="5" t="inlineStr">
+        <is>
+          <t>404859685</t>
+        </is>
+      </c>
+      <c r="B313" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სს კავკასიის ტურისტული ჰოლდინგი</t>
+        </is>
+      </c>
+      <c r="C313" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D313" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E313" s="5" t="inlineStr">
+        <is>
+          <t>20,629</t>
+        </is>
+      </c>
+      <c r="F313" s="5" t="inlineStr">
+        <is>
+          <t>-21.0%</t>
+        </is>
+      </c>
+      <c r="G313" s="5" t="inlineStr">
+        <is>
+          <t>3,221</t>
+        </is>
+      </c>
+      <c r="H313" s="5" t="inlineStr">
+        <is>
+          <t>15.6%</t>
+        </is>
+      </c>
+      <c r="I313" s="5" t="inlineStr">
+        <is>
+          <t>-347</t>
+        </is>
+      </c>
+      <c r="J313" s="5" t="inlineStr">
+        <is>
+          <t>2,585</t>
+        </is>
+      </c>
+      <c r="K313" s="5" t="inlineStr">
+        <is>
+          <t>-70</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="7" t="inlineStr">
+        <is>
+          <t>406054166</t>
+        </is>
+      </c>
+      <c r="B314" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვოიაჟერი</t>
+        </is>
+      </c>
+      <c r="C314" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D314" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E314" s="7" t="inlineStr">
+        <is>
+          <t>20,778</t>
+        </is>
+      </c>
+      <c r="F314" s="7" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="G314" s="7" t="inlineStr">
+        <is>
+          <t>1,978</t>
+        </is>
+      </c>
+      <c r="H314" s="7" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="I314" s="7" t="inlineStr">
+        <is>
+          <t>1,895</t>
+        </is>
+      </c>
+      <c r="J314" s="7" t="inlineStr">
+        <is>
+          <t>3,136</t>
+        </is>
+      </c>
+      <c r="K314" s="7" t="inlineStr">
+        <is>
+          <t>1,911</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="5" t="inlineStr">
+        <is>
+          <t>202060312</t>
+        </is>
+      </c>
+      <c r="B315" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჭყონია და კომპანია</t>
+        </is>
+      </c>
+      <c r="C315" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D315" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E315" s="5" t="inlineStr">
+        <is>
+          <t>21,443</t>
+        </is>
+      </c>
+      <c r="F315" s="5" t="inlineStr">
+        <is>
+          <t>0.7%</t>
+        </is>
+      </c>
+      <c r="G315" s="5" t="inlineStr">
+        <is>
+          <t>-981</t>
+        </is>
+      </c>
+      <c r="H315" s="5" t="inlineStr">
+        <is>
+          <t>-4.6%</t>
+        </is>
+      </c>
+      <c r="I315" s="5" t="inlineStr">
+        <is>
+          <t>-3,627</t>
+        </is>
+      </c>
+      <c r="J315" s="5" t="inlineStr">
+        <is>
+          <t>9,459</t>
+        </is>
+      </c>
+      <c r="K315" s="5" t="inlineStr">
+        <is>
+          <t>-1,006</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="7" t="inlineStr">
+        <is>
+          <t>245591104</t>
+        </is>
+      </c>
+      <c r="B316" s="8" t="inlineStr">
+        <is>
+          <t>სს ნუროლ ინშაათ ვე თიჯარეთის წარმომადგენლობა საქართველოში</t>
+        </is>
+      </c>
+      <c r="C316" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D316" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E316" s="7" t="inlineStr">
+        <is>
+          <t>21,628</t>
+        </is>
+      </c>
+      <c r="F316" s="7" t="inlineStr">
+        <is>
+          <t>-17.0%</t>
+        </is>
+      </c>
+      <c r="G316" s="7" t="inlineStr">
+        <is>
+          <t>5,291</t>
+        </is>
+      </c>
+      <c r="H316" s="7" t="inlineStr">
+        <is>
+          <t>24.5%</t>
+        </is>
+      </c>
+      <c r="I316" s="7" t="inlineStr">
+        <is>
+          <t>-1,001</t>
+        </is>
+      </c>
+      <c r="J316" s="7" t="inlineStr">
+        <is>
+          <t>78,649</t>
+        </is>
+      </c>
+      <c r="K316" s="7" t="inlineStr">
+        <is>
+          <t>61,010</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="5" t="inlineStr">
+        <is>
+          <t>431175346</t>
+        </is>
+      </c>
+      <c r="B317" s="6" t="inlineStr">
+        <is>
+          <t>შპს წინანდლის სავანე</t>
+        </is>
+      </c>
+      <c r="C317" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D317" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E317" s="5" t="inlineStr">
+        <is>
+          <t>22,568</t>
+        </is>
+      </c>
+      <c r="F317" s="5" t="inlineStr">
+        <is>
+          <t>7.5%</t>
+        </is>
+      </c>
+      <c r="G317" s="5" t="inlineStr">
+        <is>
+          <t>3,775</t>
+        </is>
+      </c>
+      <c r="H317" s="5" t="inlineStr">
+        <is>
+          <t>16.7%</t>
+        </is>
+      </c>
+      <c r="I317" s="5" t="inlineStr">
+        <is>
+          <t>-16,538</t>
+        </is>
+      </c>
+      <c r="J317" s="5" t="inlineStr">
+        <is>
+          <t>76,019</t>
+        </is>
+      </c>
+      <c r="K317" s="5" t="inlineStr">
+        <is>
+          <t>-75,303</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="7" t="inlineStr">
+        <is>
+          <t>205170688</t>
+        </is>
+      </c>
+      <c r="B318" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვია თრეველი</t>
+        </is>
+      </c>
+      <c r="C318" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D318" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E318" s="7" t="inlineStr">
+        <is>
+          <t>23,312</t>
+        </is>
+      </c>
+      <c r="F318" s="7" t="inlineStr">
+        <is>
+          <t>-16.1%</t>
+        </is>
+      </c>
+      <c r="G318" s="7" t="inlineStr">
+        <is>
+          <t>501</t>
+        </is>
+      </c>
+      <c r="H318" s="7" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="I318" s="7" t="inlineStr">
+        <is>
+          <t>618</t>
+        </is>
+      </c>
+      <c r="J318" s="7" t="inlineStr">
+        <is>
+          <t>1,785</t>
+        </is>
+      </c>
+      <c r="K318" s="7" t="inlineStr">
+        <is>
+          <t>1,709</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="5" t="inlineStr">
+        <is>
+          <t>445391647</t>
+        </is>
+      </c>
+      <c r="B319" s="6" t="inlineStr">
+        <is>
+          <t>შპს არგო მენეჯმენტი</t>
+        </is>
+      </c>
+      <c r="C319" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D319" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E319" s="5" t="inlineStr">
+        <is>
+          <t>23,486</t>
+        </is>
+      </c>
+      <c r="F319" s="5" t="inlineStr">
+        <is>
+          <t>21.3%</t>
+        </is>
+      </c>
+      <c r="G319" s="5" t="inlineStr">
+        <is>
+          <t>541</t>
+        </is>
+      </c>
+      <c r="H319" s="5" t="inlineStr">
+        <is>
+          <t>2.3%</t>
+        </is>
+      </c>
+      <c r="I319" s="5" t="inlineStr">
+        <is>
+          <t>-1,288</t>
+        </is>
+      </c>
+      <c r="J319" s="5" t="inlineStr">
+        <is>
+          <t>25,442</t>
+        </is>
+      </c>
+      <c r="K319" s="5" t="inlineStr">
+        <is>
+          <t>17,688</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="7" t="inlineStr">
+        <is>
+          <t>204460172</t>
+        </is>
+      </c>
+      <c r="B320" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტურისტული სააგენტო ვიზიტ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C320" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D320" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E320" s="7" t="inlineStr">
+        <is>
+          <t>23,698</t>
+        </is>
+      </c>
+      <c r="F320" s="7" t="inlineStr">
+        <is>
+          <t>51.1%</t>
+        </is>
+      </c>
+      <c r="G320" s="7" t="inlineStr">
+        <is>
+          <t>4,581</t>
+        </is>
+      </c>
+      <c r="H320" s="7" t="inlineStr">
+        <is>
+          <t>19.3%</t>
+        </is>
+      </c>
+      <c r="I320" s="7" t="inlineStr">
+        <is>
+          <t>4,370</t>
+        </is>
+      </c>
+      <c r="J320" s="7" t="inlineStr">
+        <is>
+          <t>15,508</t>
+        </is>
+      </c>
+      <c r="K320" s="7" t="inlineStr">
+        <is>
+          <t>15,295</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="5" t="inlineStr">
+        <is>
+          <t>215096367</t>
+        </is>
+      </c>
+      <c r="B321" s="6" t="inlineStr">
+        <is>
+          <t>შპს ემ თი ეი</t>
+        </is>
+      </c>
+      <c r="C321" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D321" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E321" s="5" t="inlineStr">
+        <is>
+          <t>24,674</t>
+        </is>
+      </c>
+      <c r="F321" s="5" t="inlineStr">
+        <is>
+          <t>56.9%</t>
+        </is>
+      </c>
+      <c r="G321" s="5" t="inlineStr">
+        <is>
+          <t>-20,895</t>
+        </is>
+      </c>
+      <c r="H321" s="5" t="inlineStr">
+        <is>
+          <t>-84.7%</t>
+        </is>
+      </c>
+      <c r="I321" s="5" t="inlineStr">
+        <is>
+          <t>-16,248</t>
+        </is>
+      </c>
+      <c r="J321" s="5" t="inlineStr">
+        <is>
+          <t>147,555</t>
+        </is>
+      </c>
+      <c r="K321" s="5" t="inlineStr">
+        <is>
+          <t>88,680</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="7" t="inlineStr">
+        <is>
+          <t>404492759</t>
+        </is>
+      </c>
+      <c r="B322" s="8" t="inlineStr">
+        <is>
+          <t>შპს მაქრო ტურიზმ</t>
+        </is>
+      </c>
+      <c r="C322" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D322" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E322" s="7" t="inlineStr">
+        <is>
+          <t>26,010</t>
+        </is>
+      </c>
+      <c r="F322" s="7" t="inlineStr">
+        <is>
+          <t>124.2%</t>
+        </is>
+      </c>
+      <c r="G322" s="7" t="inlineStr">
+        <is>
+          <t>4,970</t>
+        </is>
+      </c>
+      <c r="H322" s="7" t="inlineStr">
+        <is>
+          <t>19.1%</t>
+        </is>
+      </c>
+      <c r="I322" s="7" t="inlineStr">
+        <is>
+          <t>5,864</t>
+        </is>
+      </c>
+      <c r="J322" s="7" t="inlineStr">
+        <is>
+          <t>47,979</t>
+        </is>
+      </c>
+      <c r="K322" s="7" t="inlineStr">
+        <is>
+          <t>-36,376</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="5" t="inlineStr">
+        <is>
+          <t>405345167</t>
+        </is>
+      </c>
+      <c r="B323" s="6" t="inlineStr">
+        <is>
+          <t>შპს  პარაგრაფ თბილისი სითი</t>
+        </is>
+      </c>
+      <c r="C323" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D323" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E323" s="5" t="inlineStr">
+        <is>
+          <t>26,998</t>
+        </is>
+      </c>
+      <c r="F323" s="5" t="inlineStr">
+        <is>
+          <t>1312.8%</t>
+        </is>
+      </c>
+      <c r="G323" s="5" t="inlineStr">
+        <is>
+          <t>-13,156</t>
+        </is>
+      </c>
+      <c r="H323" s="5" t="inlineStr">
+        <is>
+          <t>-48.7%</t>
+        </is>
+      </c>
+      <c r="I323" s="5" t="inlineStr">
+        <is>
+          <t>-13,034</t>
+        </is>
+      </c>
+      <c r="J323" s="5" t="inlineStr">
+        <is>
+          <t>14,524</t>
+        </is>
+      </c>
+      <c r="K323" s="5" t="inlineStr">
+        <is>
+          <t>2,079</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="7" t="inlineStr">
+        <is>
+          <t>405036928</t>
+        </is>
+      </c>
+      <c r="B324" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ინტერკო თრეველი</t>
+        </is>
+      </c>
+      <c r="C324" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D324" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E324" s="7" t="inlineStr">
+        <is>
+          <t>27,493</t>
+        </is>
+      </c>
+      <c r="F324" s="7" t="inlineStr">
+        <is>
+          <t>18.1%</t>
+        </is>
+      </c>
+      <c r="G324" s="7" t="inlineStr">
+        <is>
+          <t>-1,673</t>
+        </is>
+      </c>
+      <c r="H324" s="7" t="inlineStr">
+        <is>
+          <t>-6.1%</t>
+        </is>
+      </c>
+      <c r="I324" s="7" t="inlineStr">
+        <is>
+          <t>-1,856</t>
+        </is>
+      </c>
+      <c r="J324" s="7" t="inlineStr">
+        <is>
+          <t>3,368</t>
+        </is>
+      </c>
+      <c r="K324" s="7" t="inlineStr">
+        <is>
+          <t>-1,216</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="5" t="inlineStr">
+        <is>
+          <t>405034537</t>
+        </is>
+      </c>
+      <c r="B325" s="6" t="inlineStr">
+        <is>
+          <t>შპს თბილისი სითი</t>
+        </is>
+      </c>
+      <c r="C325" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D325" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E325" s="5" t="inlineStr">
+        <is>
+          <t>29,279</t>
+        </is>
+      </c>
+      <c r="F325" s="5" t="inlineStr">
+        <is>
+          <t>910.3%</t>
+        </is>
+      </c>
+      <c r="G325" s="5" t="inlineStr">
+        <is>
+          <t>-26,685</t>
+        </is>
+      </c>
+      <c r="H325" s="5" t="inlineStr">
+        <is>
+          <t>-91.1%</t>
+        </is>
+      </c>
+      <c r="I325" s="5" t="inlineStr">
+        <is>
+          <t>-34,135</t>
+        </is>
+      </c>
+      <c r="J325" s="5" t="inlineStr">
+        <is>
+          <t>333,796</t>
+        </is>
+      </c>
+      <c r="K325" s="5" t="inlineStr">
+        <is>
+          <t>266,971</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="7" t="inlineStr">
+        <is>
+          <t>400007158</t>
+        </is>
+      </c>
+      <c r="B326" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს ჯორჯიან ავია სერვის ეიჯენსი</t>
+        </is>
+      </c>
+      <c r="C326" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D326" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E326" s="7" t="inlineStr">
+        <is>
+          <t>34,616</t>
+        </is>
+      </c>
+      <c r="F326" s="7" t="inlineStr">
+        <is>
+          <t>831.2%</t>
+        </is>
+      </c>
+      <c r="G326" s="7" t="inlineStr">
+        <is>
+          <t>397</t>
+        </is>
+      </c>
+      <c r="H326" s="7" t="inlineStr">
+        <is>
+          <t>1.1%</t>
+        </is>
+      </c>
+      <c r="I326" s="7" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="J326" s="7" t="inlineStr">
+        <is>
+          <t>3,333</t>
+        </is>
+      </c>
+      <c r="K326" s="7" t="inlineStr">
+        <is>
+          <t>1,493</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="5" t="inlineStr">
+        <is>
+          <t>445504482</t>
+        </is>
+      </c>
+      <c r="B327" s="6" t="inlineStr">
+        <is>
+          <t>სს მეტრო ეიფორია ჰოტელ ბათუმი</t>
+        </is>
+      </c>
+      <c r="C327" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D327" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E327" s="5" t="inlineStr">
+        <is>
+          <t>36,558</t>
+        </is>
+      </c>
+      <c r="F327" s="5" t="inlineStr">
+        <is>
+          <t>5.6%</t>
+        </is>
+      </c>
+      <c r="G327" s="5" t="inlineStr">
+        <is>
+          <t>11,259</t>
+        </is>
+      </c>
+      <c r="H327" s="5" t="inlineStr">
+        <is>
+          <t>30.8%</t>
+        </is>
+      </c>
+      <c r="I327" s="5" t="inlineStr">
+        <is>
+          <t>7,802</t>
+        </is>
+      </c>
+      <c r="J327" s="5" t="inlineStr">
+        <is>
+          <t>87,295</t>
+        </is>
+      </c>
+      <c r="K327" s="5" t="inlineStr">
+        <is>
+          <t>79,030</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="7" t="inlineStr">
+        <is>
+          <t>205205124</t>
+        </is>
+      </c>
+      <c r="B328" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს დრიმლენდ ოაზისი</t>
+        </is>
+      </c>
+      <c r="C328" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D328" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E328" s="7" t="inlineStr">
+        <is>
+          <t>37,186</t>
+        </is>
+      </c>
+      <c r="F328" s="7" t="inlineStr">
+        <is>
+          <t>134.3%</t>
+        </is>
+      </c>
+      <c r="G328" s="7" t="inlineStr">
+        <is>
+          <t>14,609</t>
+        </is>
+      </c>
+      <c r="H328" s="7" t="inlineStr">
+        <is>
+          <t>39.3%</t>
+        </is>
+      </c>
+      <c r="I328" s="7" t="inlineStr">
+        <is>
+          <t>40,162</t>
+        </is>
+      </c>
+      <c r="J328" s="7" t="inlineStr">
+        <is>
+          <t>134,032</t>
+        </is>
+      </c>
+      <c r="K328" s="7" t="inlineStr">
+        <is>
+          <t>46,382</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="5" t="inlineStr">
+        <is>
+          <t>445558520</t>
+        </is>
+      </c>
+      <c r="B329" s="6" t="inlineStr">
+        <is>
+          <t>სს სითი თრაველ ბათუმი</t>
+        </is>
+      </c>
+      <c r="C329" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D329" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E329" s="5" t="inlineStr">
+        <is>
+          <t>38,213</t>
+        </is>
+      </c>
+      <c r="F329" s="5" t="inlineStr">
+        <is>
+          <t>4.2%</t>
+        </is>
+      </c>
+      <c r="G329" s="5" t="inlineStr">
+        <is>
+          <t>1,900</t>
+        </is>
+      </c>
+      <c r="H329" s="5" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
+      </c>
+      <c r="I329" s="5" t="inlineStr">
+        <is>
+          <t>2,568</t>
+        </is>
+      </c>
+      <c r="J329" s="5" t="inlineStr">
+        <is>
+          <t>9,999</t>
+        </is>
+      </c>
+      <c r="K329" s="5" t="inlineStr">
+        <is>
+          <t>7,999</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="7" t="inlineStr">
+        <is>
+          <t>431165972</t>
+        </is>
+      </c>
+      <c r="B330" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლოპოტა ტურ სერვისი</t>
+        </is>
+      </c>
+      <c r="C330" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D330" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E330" s="7" t="inlineStr">
+        <is>
+          <t>43,063</t>
+        </is>
+      </c>
+      <c r="F330" s="7" t="inlineStr">
+        <is>
+          <t>26.7%</t>
+        </is>
+      </c>
+      <c r="G330" s="7" t="inlineStr">
+        <is>
+          <t>14,616</t>
+        </is>
+      </c>
+      <c r="H330" s="7" t="inlineStr">
+        <is>
+          <t>33.9%</t>
+        </is>
+      </c>
+      <c r="I330" s="7" t="inlineStr">
+        <is>
+          <t>3,463</t>
+        </is>
+      </c>
+      <c r="J330" s="7" t="inlineStr">
+        <is>
+          <t>120,991</t>
+        </is>
+      </c>
+      <c r="K330" s="7" t="inlineStr">
+        <is>
+          <t>36,918</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="5" t="inlineStr">
+        <is>
+          <t>431176808</t>
+        </is>
+      </c>
+      <c r="B331" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლოპოტა ინვესტმენტი</t>
+        </is>
+      </c>
+      <c r="C331" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D331" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E331" s="5" t="inlineStr">
+        <is>
+          <t>43,063</t>
+        </is>
+      </c>
+      <c r="F331" s="5" t="inlineStr">
+        <is>
+          <t>26.7%</t>
+        </is>
+      </c>
+      <c r="G331" s="5" t="inlineStr">
+        <is>
+          <t>14,616</t>
+        </is>
+      </c>
+      <c r="H331" s="5" t="inlineStr">
+        <is>
+          <t>33.9%</t>
+        </is>
+      </c>
+      <c r="I331" s="5" t="inlineStr">
+        <is>
+          <t>3,463</t>
+        </is>
+      </c>
+      <c r="J331" s="5" t="inlineStr">
+        <is>
+          <t>120,991</t>
+        </is>
+      </c>
+      <c r="K331" s="5" t="inlineStr">
+        <is>
+          <t>36,918</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="7" t="inlineStr">
+        <is>
+          <t>431176817</t>
+        </is>
+      </c>
+      <c r="B332" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლოპოტა</t>
+        </is>
+      </c>
+      <c r="C332" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D332" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E332" s="7" t="inlineStr">
+        <is>
+          <t>43,063</t>
+        </is>
+      </c>
+      <c r="F332" s="7" t="inlineStr">
+        <is>
+          <t>26.7%</t>
+        </is>
+      </c>
+      <c r="G332" s="7" t="inlineStr">
+        <is>
+          <t>14,616</t>
+        </is>
+      </c>
+      <c r="H332" s="7" t="inlineStr">
+        <is>
+          <t>33.9%</t>
+        </is>
+      </c>
+      <c r="I332" s="7" t="inlineStr">
+        <is>
+          <t>3,463</t>
+        </is>
+      </c>
+      <c r="J332" s="7" t="inlineStr">
+        <is>
+          <t>120,991</t>
+        </is>
+      </c>
+      <c r="K332" s="7" t="inlineStr">
+        <is>
+          <t>36,918</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="5" t="inlineStr">
+        <is>
+          <t>405046542</t>
+        </is>
+      </c>
+      <c r="B333" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბლექ სი რიზორთსი</t>
+        </is>
+      </c>
+      <c r="C333" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D333" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E333" s="5" t="inlineStr">
+        <is>
+          <t>43,335</t>
+        </is>
+      </c>
+      <c r="F333" s="5" t="inlineStr">
+        <is>
+          <t>18.7%</t>
+        </is>
+      </c>
+      <c r="G333" s="5" t="inlineStr">
+        <is>
+          <t>3,027</t>
+        </is>
+      </c>
+      <c r="H333" s="5" t="inlineStr">
+        <is>
+          <t>7.0%</t>
+        </is>
+      </c>
+      <c r="I333" s="5" t="inlineStr">
+        <is>
+          <t>5,269</t>
+        </is>
+      </c>
+      <c r="J333" s="5" t="inlineStr">
+        <is>
+          <t>52,024</t>
+        </is>
+      </c>
+      <c r="K333" s="5" t="inlineStr">
+        <is>
+          <t>47,599</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="7" t="inlineStr">
+        <is>
+          <t>405260168</t>
+        </is>
+      </c>
+      <c r="B334" s="8" t="inlineStr">
+        <is>
+          <t>შპს პარაგრაფ შეკვეთილი</t>
+        </is>
+      </c>
+      <c r="C334" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D334" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E334" s="7" t="inlineStr">
+        <is>
+          <t>43,335</t>
+        </is>
+      </c>
+      <c r="F334" s="7" t="inlineStr">
+        <is>
+          <t>18.7%</t>
+        </is>
+      </c>
+      <c r="G334" s="7" t="inlineStr">
+        <is>
+          <t>267</t>
+        </is>
+      </c>
+      <c r="H334" s="7" t="inlineStr">
+        <is>
+          <t>0.6%</t>
+        </is>
+      </c>
+      <c r="I334" s="7" t="inlineStr">
+        <is>
+          <t>13,384</t>
+        </is>
+      </c>
+      <c r="J334" s="7" t="inlineStr">
+        <is>
+          <t>8,968</t>
+        </is>
+      </c>
+      <c r="K334" s="7" t="inlineStr">
+        <is>
+          <t>4,928</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="5" t="inlineStr">
+        <is>
+          <t>245555554</t>
+        </is>
+      </c>
+      <c r="B335" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტურინვესტი</t>
+        </is>
+      </c>
+      <c r="C335" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D335" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E335" s="5" t="inlineStr">
+        <is>
+          <t>43,792</t>
+        </is>
+      </c>
+      <c r="F335" s="5" t="inlineStr">
+        <is>
+          <t>49.0%</t>
+        </is>
+      </c>
+      <c r="G335" s="5" t="inlineStr">
+        <is>
+          <t>15,357</t>
+        </is>
+      </c>
+      <c r="H335" s="5" t="inlineStr">
+        <is>
+          <t>35.1%</t>
+        </is>
+      </c>
+      <c r="I335" s="5" t="inlineStr">
+        <is>
+          <t>6,214</t>
+        </is>
+      </c>
+      <c r="J335" s="5" t="inlineStr">
+        <is>
+          <t>112,442</t>
+        </is>
+      </c>
+      <c r="K335" s="5" t="inlineStr">
+        <is>
+          <t>-79,926</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="7" t="inlineStr">
+        <is>
+          <t>203842333</t>
+        </is>
+      </c>
+      <c r="B336" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ჯი-ემ-თი სასტუმროები</t>
+        </is>
+      </c>
+      <c r="C336" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D336" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E336" s="7" t="inlineStr">
+        <is>
+          <t>45,494</t>
+        </is>
+      </c>
+      <c r="F336" s="7" t="inlineStr">
+        <is>
+          <t>5.5%</t>
+        </is>
+      </c>
+      <c r="G336" s="7" t="inlineStr">
+        <is>
+          <t>4,966</t>
+        </is>
+      </c>
+      <c r="H336" s="7" t="inlineStr">
+        <is>
+          <t>10.9%</t>
+        </is>
+      </c>
+      <c r="I336" s="7" t="inlineStr">
+        <is>
+          <t>-29,640</t>
+        </is>
+      </c>
+      <c r="J336" s="7" t="inlineStr">
+        <is>
+          <t>145,810</t>
+        </is>
+      </c>
+      <c r="K336" s="7" t="inlineStr">
+        <is>
+          <t>-124,876</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="5" t="inlineStr">
+        <is>
+          <t>405033734</t>
+        </is>
+      </c>
+      <c r="B337" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს საქართველოს ტურიზმის განვითარების ფონდი</t>
+        </is>
+      </c>
+      <c r="C337" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D337" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E337" s="5" t="inlineStr">
+        <is>
+          <t>57,342</t>
+        </is>
+      </c>
+      <c r="F337" s="5" t="inlineStr">
+        <is>
+          <t>7.0%</t>
+        </is>
+      </c>
+      <c r="G337" s="5" t="inlineStr">
+        <is>
+          <t>-12,777</t>
+        </is>
+      </c>
+      <c r="H337" s="5" t="inlineStr">
+        <is>
+          <t>-22.3%</t>
+        </is>
+      </c>
+      <c r="I337" s="5" t="inlineStr">
+        <is>
+          <t>-46,619</t>
+        </is>
+      </c>
+      <c r="J337" s="5" t="inlineStr">
+        <is>
+          <t>1,026,496</t>
+        </is>
+      </c>
+      <c r="K337" s="5" t="inlineStr">
+        <is>
+          <t>234,488</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="7" t="inlineStr">
+        <is>
+          <t>205090890</t>
+        </is>
+      </c>
+      <c r="B338" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს აჭარა ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C338" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D338" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E338" s="7" t="inlineStr">
+        <is>
+          <t>66,647</t>
+        </is>
+      </c>
+      <c r="F338" s="7" t="inlineStr">
+        <is>
+          <t>150.0%</t>
+        </is>
+      </c>
+      <c r="G338" s="7" t="inlineStr">
+        <is>
+          <t>15,837</t>
+        </is>
+      </c>
+      <c r="H338" s="7" t="inlineStr">
+        <is>
+          <t>23.8%</t>
+        </is>
+      </c>
+      <c r="I338" s="7" t="inlineStr">
+        <is>
+          <t>1,310</t>
+        </is>
+      </c>
+      <c r="J338" s="7" t="inlineStr">
+        <is>
+          <t>132,316</t>
+        </is>
+      </c>
+      <c r="K338" s="7" t="inlineStr">
+        <is>
+          <t>41,927</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="5" t="inlineStr">
+        <is>
+          <t>404385722</t>
+        </is>
+      </c>
+      <c r="B339" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ჰოტელ მენეჯმენტი</t>
+        </is>
+      </c>
+      <c r="C339" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D339" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E339" s="5" t="inlineStr">
+        <is>
+          <t>71,328</t>
+        </is>
+      </c>
+      <c r="F339" s="5" t="inlineStr">
+        <is>
+          <t>4.0%</t>
+        </is>
+      </c>
+      <c r="G339" s="5" t="inlineStr">
+        <is>
+          <t>4,415</t>
+        </is>
+      </c>
+      <c r="H339" s="5" t="inlineStr">
+        <is>
+          <t>6.2%</t>
+        </is>
+      </c>
+      <c r="I339" s="5" t="inlineStr">
+        <is>
+          <t>1,195</t>
+        </is>
+      </c>
+      <c r="J339" s="5" t="inlineStr">
+        <is>
+          <t>52,214</t>
+        </is>
+      </c>
+      <c r="K339" s="5" t="inlineStr">
+        <is>
+          <t>23,648</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="7" t="inlineStr">
+        <is>
+          <t>405351140</t>
+        </is>
+      </c>
+      <c r="B340" s="8" t="inlineStr">
+        <is>
+          <t>შპს დარ ინვესტი</t>
+        </is>
+      </c>
+      <c r="C340" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D340" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E340" s="7" t="inlineStr">
+        <is>
+          <t>74,472</t>
+        </is>
+      </c>
+      <c r="F340" s="7" t="inlineStr">
+        <is>
+          <t>2577.2%</t>
+        </is>
+      </c>
+      <c r="G340" s="7" t="inlineStr">
+        <is>
+          <t>65,823</t>
+        </is>
+      </c>
+      <c r="H340" s="7" t="inlineStr">
+        <is>
+          <t>88.4%</t>
+        </is>
+      </c>
+      <c r="I340" s="7" t="inlineStr">
+        <is>
+          <t>62,315</t>
+        </is>
+      </c>
+      <c r="J340" s="7" t="inlineStr">
+        <is>
+          <t>73,048</t>
+        </is>
+      </c>
+      <c r="K340" s="7" t="inlineStr">
+        <is>
+          <t>69,913</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="5" t="inlineStr">
+        <is>
           <t>404676169</t>
         </is>
       </c>
-      <c r="B210" s="8" t="inlineStr">
+      <c r="B341" s="6" t="inlineStr">
         <is>
           <t>შპს აჭარა ჯგუფი</t>
         </is>
       </c>
-      <c r="C210" s="7" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E210" s="7" t="inlineStr">
+      <c r="C341" s="5" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D341" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E341" s="5" t="inlineStr">
         <is>
           <t>88,918</t>
         </is>
       </c>
-      <c r="F210" s="7" t="inlineStr">
+      <c r="F341" s="5" t="inlineStr">
         <is>
           <t>160.1%</t>
         </is>
       </c>
-      <c r="G210" s="7" t="inlineStr">
+      <c r="G341" s="5" t="inlineStr">
         <is>
           <t>6,959</t>
         </is>
       </c>
-      <c r="H210" s="7" t="inlineStr">
+      <c r="H341" s="5" t="inlineStr">
         <is>
           <t>7.8%</t>
         </is>
       </c>
-      <c r="I210" s="7" t="inlineStr">
+      <c r="I341" s="5" t="inlineStr">
         <is>
           <t>7,407</t>
         </is>
       </c>
-      <c r="J210" s="7" t="inlineStr">
+      <c r="J341" s="5" t="inlineStr">
         <is>
           <t>26,508</t>
         </is>
       </c>
-      <c r="K210" s="7" t="inlineStr">
+      <c r="K341" s="5" t="inlineStr">
         <is>
           <t>9,440</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="7" t="inlineStr">
+        <is>
+          <t>404909934</t>
+        </is>
+      </c>
+      <c r="B342" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სითი ლოფტი</t>
+        </is>
+      </c>
+      <c r="C342" s="7" t="inlineStr">
+        <is>
+          <t>Hospitality</t>
+        </is>
+      </c>
+      <c r="D342" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E342" s="7" t="inlineStr">
+        <is>
+          <t>235,123</t>
+        </is>
+      </c>
+      <c r="F342" s="7" t="inlineStr">
+        <is>
+          <t>46.7%</t>
+        </is>
+      </c>
+      <c r="G342" s="7" t="inlineStr">
+        <is>
+          <t>132,723</t>
+        </is>
+      </c>
+      <c r="H342" s="7" t="inlineStr">
+        <is>
+          <t>56.4%</t>
+        </is>
+      </c>
+      <c r="I342" s="7" t="inlineStr">
+        <is>
+          <t>48,653</t>
+        </is>
+      </c>
+      <c r="J342" s="7" t="inlineStr">
+        <is>
+          <t>323,130</t>
+        </is>
+      </c>
+      <c r="K342" s="7" t="inlineStr">
+        <is>
+          <t>-83,593</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>