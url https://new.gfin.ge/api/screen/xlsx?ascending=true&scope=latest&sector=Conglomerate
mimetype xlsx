--- v0 (2026-08-03)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K25"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>21 matches · latest filings · money in GEL thousands</t>
+          <t>28 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -627,1142 +627,1525 @@
           <t>-32,587</t>
         </is>
       </c>
       <c r="H5" s="5" t="n">
         <v/>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>356,518</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>3,999,602</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t>3,564,981</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>205032310</t>
+          <t>404468884</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ქართული ჰოლდინგი</t>
+          <t>⚠ შპს თიბისი ჰოლდინგი</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>138</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F6" s="7" t="n">
+        <v/>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>-2,580</t>
+          <t>-874</t>
         </is>
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>-1873.3%</t>
+          <t>-517066.9%</t>
         </is>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>-3,874</t>
+          <t>885</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>54,135</t>
+          <t>224,160</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>40,843</t>
+          <t>29,056</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>400153631</t>
+          <t>205032310</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>შპს თუშიკონსეპტი</t>
+          <t>⚠ შპს ქართული ჰოლდინგი</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>138</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>-69.4%</t>
+          <t>-13.3%</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>-335</t>
+          <t>-2,580</t>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>-164.4%</t>
+          <t>-1873.3%</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>-353</t>
+          <t>-3,874</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>1,115</t>
+          <t>54,135</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>978</t>
+          <t>40,843</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>245538985</t>
+          <t>400153631</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს მარდი ჰოლდინგი</t>
+          <t>შპს თუშიკონსეპტი</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>3,249</t>
+          <t>204</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>85.0%</t>
+          <t>-69.4%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>-7,060</t>
+          <t>-335</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>-217.3%</t>
+          <t>-164.4%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>-9,457</t>
+          <t>-353</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>57,030</t>
+          <t>1,115</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>-14,195</t>
+          <t>978</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>405230628</t>
+          <t>404511186</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>შპს მასა ჰოლდინგი</t>
+          <t>⚠ სს ალიანს ჯგუფი ჰოლდინგი</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>3,516</t>
+          <t>1,456</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>59.1%</t>
+          <t>111.6%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>-956</t>
+          <t>1,467</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>-27.2%</t>
+          <t>100.8%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>-92</t>
+          <t>2,439</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>71,550</t>
+          <t>22,729</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>17,350</t>
+          <t>-3,413</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>405238853</t>
+          <t>405425525</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს ადია ბიზნეს ჯგუფი</t>
+          <t>შპს ენ ეი გრუპი</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>3,640</t>
+          <t>1,467</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>-31.7%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>-221</t>
+          <t>-132</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>-9.0%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>573</t>
+          <t>-574</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>39,041</t>
+          <t>4,785</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>2,362</t>
+          <t>889</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>204876642</t>
+          <t>445653588</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს ქართუ ჯგუფი</t>
+          <t>სს პონტუს</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>4,367</t>
+          <t>1,553</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>63.7%</t>
+          <t>24.8%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>-43,674</t>
+          <t>-9,514</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>-1000.1%</t>
+          <t>-612.5%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>25,773</t>
+          <t>3,016</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>1,384,770</t>
+          <t>124,813</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>393,971</t>
+          <t>95,515</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>402284880</t>
+          <t>245538985</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰიტინგი 2023</t>
+          <t>შპს მარდი ჰოლდინგი</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>10,521</t>
+          <t>3,249</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>199.2%</t>
+          <t>85.0%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>2,414</t>
+          <t>-7,060</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>22.9%</t>
+          <t>-217.3%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>2,253</t>
+          <t>-9,457</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>9,434</t>
+          <t>57,030</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>3,261</t>
+          <t>-14,195</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>406311851</t>
+          <t>405203426</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>სს კაზიუნიონ ჰოლდინგი</t>
+          <t>შპს მასა ინვესტ</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>10,757</t>
+          <t>3,503</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>181.9%</t>
+          <t>63.8%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>-3,090</t>
+          <t>808</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>-28.7%</t>
+          <t>23.1%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>-3,202</t>
+          <t>63</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>8,932</t>
+          <t>15,606</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>-6,234</t>
+          <t>4,292</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>405519210</t>
+          <t>416338243</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ელემენტ ჰოლდინგი</t>
+          <t>სს მიდლ სის კაპიტალ</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>15,569</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,504</t>
+        </is>
+      </c>
+      <c r="F14" s="7" t="inlineStr">
+        <is>
+          <t>33.5%</t>
+        </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>-508</t>
+          <t>223</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>-1,023</t>
+          <t>-151</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>30,433</t>
+          <t>1,406</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>11,982</t>
+          <t>-844</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>445515069</t>
+          <t>405230628</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს აჭარა ინვესტმენტს</t>
+          <t>შპს მასა ჰოლდინგი</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>17,196</t>
+          <t>3,516</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>84.8%</t>
+          <t>59.1%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>5,209</t>
+          <t>-956</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>30.3%</t>
+          <t>-27.2%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>3,532</t>
+          <t>-92</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>47,852</t>
+          <t>71,550</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>29,163</t>
+          <t>17,350</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>204477734</t>
+          <t>405238853</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კომპანია ბლექ სი გრუპი</t>
+          <t>შპს ადია ბიზნეს ჯგუფი</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>28,055</t>
+          <t>3,640</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>-51.5%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>-18,866</t>
+          <t>-221</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>-67.2%</t>
+          <t>-6.1%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>-18,857</t>
+          <t>573</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>60,386</t>
+          <t>39,041</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>10,417</t>
+          <t>2,362</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>404950157</t>
+          <t>204876642</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აშენდი ჯგუფი</t>
+          <t>⚠ სს ქართუ ჯგუფი</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>32,479</t>
+          <t>4,367</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>389.8%</t>
+          <t>63.7%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>19,100</t>
+          <t>-43,674</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>58.8%</t>
+          <t>-1000.1%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>-1,094</t>
+          <t>25,773</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>57,563</t>
+          <t>1,384,770</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>55,400</t>
+          <t>393,971</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>205022278</t>
+          <t>402284880</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გაერთიანებული საფინანსო ჯგუფი</t>
+          <t>შპს ჰიტინგი 2023</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>56,441</t>
+          <t>10,521</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>86.2%</t>
+          <t>199.2%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>-7,721</t>
+          <t>2,414</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>22.9%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>2,253</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>93,333</t>
+          <t>9,434</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>23,401</t>
+          <t>3,261</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>402267159</t>
+          <t>406311851</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს კაპიტალ ჰოლ</t>
+          <t>სს კაზიუნიონ ჰოლდინგი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>67,133</t>
+          <t>10,757</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>52.3%</t>
+          <t>181.9%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>26,592</t>
+          <t>-3,090</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>39.6%</t>
+          <t>-28.7%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>23,713</t>
+          <t>-3,202</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>154,669</t>
+          <t>8,932</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>149,813</t>
+          <t>-6,234</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>402050301</t>
+          <t>405519210</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ინვესტ გრუპ</t>
+          <t>⚠ შპს ელემენტ ჰოლდინგი</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>67,471</t>
-[...5 lines deleted...]
-        </is>
+          <t>15,569</t>
+        </is>
+      </c>
+      <c r="F20" s="7" t="n">
+        <v/>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>1,153</t>
+          <t>-508</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>-2,367</t>
+          <t>-1,023</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>37,333</t>
+          <t>30,433</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>-68</t>
+          <t>11,982</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>205138493</t>
+          <t>445515069</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰოლდინგი საქართველოს ინდუსტრიული ჯგუფი</t>
+          <t>შპს აჭარა ინვესტმენტს</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>145,376</t>
+          <t>17,196</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>-18.2%</t>
+          <t>84.8%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>8,067</t>
+          <t>5,209</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>30.3%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>-56,856</t>
+          <t>3,532</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>295,950</t>
+          <t>47,852</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>-124,898</t>
+          <t>29,163</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>404444703</t>
+          <t>205284789</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სმარტ კაპიტალ გრუპი</t>
+          <t>⚠ შპს ედლაინი</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>202,382</t>
+          <t>21,312</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>-1.3%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>20,917</t>
+          <t>-579</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>-2.7%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>19,179</t>
+          <t>-705</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>161,619</t>
+          <t>13,124</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>65,023</t>
+          <t>-4,473</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>200119923</t>
+          <t>204477734</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი-თი გრუპ</t>
+          <t>⚠ შპს კომპანია ბლექ სი გრუპი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>587,724</t>
+          <t>28,055</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>25.7%</t>
+          <t>-51.5%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>108,320</t>
+          <t>-18,866</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>18.4%</t>
+          <t>-67.2%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>109,055</t>
+          <t>-18,857</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>402,060</t>
+          <t>60,386</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>329,313</t>
+          <t>10,417</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>404579354</t>
+          <t>404950157</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს სილქ როუდ გრუპ ჰოლდინგ</t>
+          <t>⚠ შპს აშენდი ჯგუფი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>841,380</t>
+          <t>32,479</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>389.8%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>404,575</t>
+          <t>19,100</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>48.1%</t>
+          <t>58.8%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>173,491</t>
+          <t>-1,094</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>1,746,188</t>
+          <t>57,563</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>573,753</t>
+          <t>55,400</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>404572789</t>
+          <t>204885927</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს ატლას ჰოლდინგსი</t>
+          <t>⚠ შპს ორბელი</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Conglomerate</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>40,644</t>
+        </is>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t>-29.4%</t>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t>-13,265</t>
+        </is>
+      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t>-32.6%</t>
+        </is>
+      </c>
+      <c r="I25" s="5" t="inlineStr">
+        <is>
+          <t>-16,130</t>
+        </is>
+      </c>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t>130,072</t>
+        </is>
+      </c>
+      <c r="K25" s="5" t="inlineStr">
+        <is>
+          <t>65,625</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="7" t="inlineStr">
+        <is>
+          <t>205022278</t>
+        </is>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გაერთიანებული საფინანსო ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C26" s="7" t="inlineStr">
+        <is>
+          <t>Conglomerate</t>
+        </is>
+      </c>
+      <c r="D26" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E26" s="7" t="inlineStr">
+        <is>
+          <t>56,441</t>
+        </is>
+      </c>
+      <c r="F26" s="7" t="inlineStr">
+        <is>
+          <t>86.2%</t>
+        </is>
+      </c>
+      <c r="G26" s="7" t="inlineStr">
+        <is>
+          <t>-7,721</t>
+        </is>
+      </c>
+      <c r="H26" s="7" t="inlineStr">
+        <is>
+          <t>-13.7%</t>
+        </is>
+      </c>
+      <c r="I26" s="7" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="J26" s="7" t="inlineStr">
+        <is>
+          <t>93,333</t>
+        </is>
+      </c>
+      <c r="K26" s="7" t="inlineStr">
+        <is>
+          <t>23,401</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="inlineStr">
+        <is>
+          <t>402267159</t>
+        </is>
+      </c>
+      <c r="B27" s="6" t="inlineStr">
+        <is>
+          <t>შპს კაპიტალ ჰოლ</t>
+        </is>
+      </c>
+      <c r="C27" s="5" t="inlineStr">
+        <is>
+          <t>Conglomerate</t>
+        </is>
+      </c>
+      <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
-      <c r="E25" s="5" t="inlineStr">
-[...31 lines deleted...]
-          <t>-263,001</t>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>67,133</t>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t>52.3%</t>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t>26,592</t>
+        </is>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t>39.6%</t>
+        </is>
+      </c>
+      <c r="I27" s="5" t="inlineStr">
+        <is>
+          <t>23,713</t>
+        </is>
+      </c>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t>154,669</t>
+        </is>
+      </c>
+      <c r="K27" s="5" t="inlineStr">
+        <is>
+          <t>149,813</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="7" t="inlineStr">
+        <is>
+          <t>402050301</t>
+        </is>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ინვესტ გრუპ</t>
+        </is>
+      </c>
+      <c r="C28" s="7" t="inlineStr">
+        <is>
+          <t>Conglomerate</t>
+        </is>
+      </c>
+      <c r="D28" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E28" s="7" t="inlineStr">
+        <is>
+          <t>67,471</t>
+        </is>
+      </c>
+      <c r="F28" s="7" t="inlineStr">
+        <is>
+          <t>177.8%</t>
+        </is>
+      </c>
+      <c r="G28" s="7" t="inlineStr">
+        <is>
+          <t>1,153</t>
+        </is>
+      </c>
+      <c r="H28" s="7" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="I28" s="7" t="inlineStr">
+        <is>
+          <t>-2,367</t>
+        </is>
+      </c>
+      <c r="J28" s="7" t="inlineStr">
+        <is>
+          <t>37,333</t>
+        </is>
+      </c>
+      <c r="K28" s="7" t="inlineStr">
+        <is>
+          <t>-68</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="inlineStr">
+        <is>
+          <t>205138493</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჰოლდინგი საქართველოს ინდუსტრიული ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C29" s="5" t="inlineStr">
+        <is>
+          <t>Conglomerate</t>
+        </is>
+      </c>
+      <c r="D29" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>145,376</t>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t>-18.2%</t>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t>8,067</t>
+        </is>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t>5.5%</t>
+        </is>
+      </c>
+      <c r="I29" s="5" t="inlineStr">
+        <is>
+          <t>-56,856</t>
+        </is>
+      </c>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t>295,950</t>
+        </is>
+      </c>
+      <c r="K29" s="5" t="inlineStr">
+        <is>
+          <t>-124,898</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="7" t="inlineStr">
+        <is>
+          <t>404444703</t>
+        </is>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სმარტ კაპიტალ გრუპი</t>
+        </is>
+      </c>
+      <c r="C30" s="7" t="inlineStr">
+        <is>
+          <t>Conglomerate</t>
+        </is>
+      </c>
+      <c r="D30" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E30" s="7" t="inlineStr">
+        <is>
+          <t>202,382</t>
+        </is>
+      </c>
+      <c r="F30" s="7" t="inlineStr">
+        <is>
+          <t>8.1%</t>
+        </is>
+      </c>
+      <c r="G30" s="7" t="inlineStr">
+        <is>
+          <t>20,917</t>
+        </is>
+      </c>
+      <c r="H30" s="7" t="inlineStr">
+        <is>
+          <t>10.3%</t>
+        </is>
+      </c>
+      <c r="I30" s="7" t="inlineStr">
+        <is>
+          <t>19,179</t>
+        </is>
+      </c>
+      <c r="J30" s="7" t="inlineStr">
+        <is>
+          <t>161,619</t>
+        </is>
+      </c>
+      <c r="K30" s="7" t="inlineStr">
+        <is>
+          <t>65,023</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <t>200119923</t>
+        </is>
+      </c>
+      <c r="B31" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯი-თი გრუპ</t>
+        </is>
+      </c>
+      <c r="C31" s="5" t="inlineStr">
+        <is>
+          <t>Conglomerate</t>
+        </is>
+      </c>
+      <c r="D31" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>587,724</t>
+        </is>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t>25.7%</t>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t>108,320</t>
+        </is>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>18.4%</t>
+        </is>
+      </c>
+      <c r="I31" s="5" t="inlineStr">
+        <is>
+          <t>109,055</t>
+        </is>
+      </c>
+      <c r="J31" s="5" t="inlineStr">
+        <is>
+          <t>402,060</t>
+        </is>
+      </c>
+      <c r="K31" s="5" t="inlineStr">
+        <is>
+          <t>329,313</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="7" t="inlineStr">
+        <is>
+          <t>404579354</t>
+        </is>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>შპს სილქ როუდ გრუპ ჰოლდინგ</t>
+        </is>
+      </c>
+      <c r="C32" s="7" t="inlineStr">
+        <is>
+          <t>Conglomerate</t>
+        </is>
+      </c>
+      <c r="D32" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="7" t="inlineStr">
+        <is>
+          <t>841,380</t>
+        </is>
+      </c>
+      <c r="F32" s="7" t="inlineStr">
+        <is>
+          <t>6.9%</t>
+        </is>
+      </c>
+      <c r="G32" s="7" t="inlineStr">
+        <is>
+          <t>404,575</t>
+        </is>
+      </c>
+      <c r="H32" s="7" t="inlineStr">
+        <is>
+          <t>48.1%</t>
+        </is>
+      </c>
+      <c r="I32" s="7" t="inlineStr">
+        <is>
+          <t>173,491</t>
+        </is>
+      </c>
+      <c r="J32" s="7" t="inlineStr">
+        <is>
+          <t>1,746,188</t>
+        </is>
+      </c>
+      <c r="K32" s="7" t="inlineStr">
+        <is>
+          <t>573,753</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>