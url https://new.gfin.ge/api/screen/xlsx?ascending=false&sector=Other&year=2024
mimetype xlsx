--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K232"/>
+  <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>228 matches · FY2024 · money in GEL thousands</t>
+          <t>46 matches · FY2024 · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -576,12558 +576,2562 @@
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>EBITDAMargin</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>NetProfit</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>TotalAssets</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>TotalEquity</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>420424393</t>
+          <t>405345648</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტერნეიშნლ მარკეტინგ ენდ თრეიდინგ</t>
+          <t>შპს დიემჯი გრუპი</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D5" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
-          <t>159,026</t>
+          <t>98,922</t>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
-          <t>10,006</t>
+          <t>9,452</t>
         </is>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
-          <t>10,329</t>
+          <t>6,961</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>79,712</t>
+          <t>79,244</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
-          <t>55,868</t>
+          <t>15,418</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>202907943</t>
+          <t>200066221</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>შპს საერთაშორისო კორპორაცია აი სი არ</t>
+          <t>შპს დემასი</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>136,793</t>
+          <t>90,682</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>28,143</t>
+          <t>20,092</t>
         </is>
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>22.2%</t>
         </is>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>15,268</t>
+          <t>22,050</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>129,222</t>
+          <t>194,420</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>78,288</t>
+          <t>188,798</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>400141627</t>
+          <t>206143699</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>შპს კასკო 2015</t>
+          <t>შპს ნიკა</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>101,868</t>
+          <t>84,032</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>-22.6%</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>8,120</t>
+          <t>5,694</t>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>7,434</t>
+          <t>7,135</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>43,222</t>
+          <t>46,449</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>32,716</t>
+          <t>37,653</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>205222953</t>
+          <t>204873388</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს ზღაპარი</t>
+          <t>შპს ალმა</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>99,955</t>
+          <t>68,707</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>27.9%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>37,294</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>54.3%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>-5,160</t>
+          <t>8,532</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>43,277</t>
+          <t>352,635</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>-8,733</t>
+          <t>118,276</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>405345648</t>
+          <t>404908784</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>შპს დიემჯი გრუპი</t>
+          <t>შპს ოლდ ლამი</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>98,922</t>
+          <t>40,368</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>9,452</t>
+          <t>2,592</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>6,961</t>
+          <t>1,947</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>79,244</t>
+          <t>36,573</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>15,418</t>
+          <t>27,867</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>405135651</t>
+          <t>206265192</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს აი სი არ ტრეიდი</t>
+          <t>შპს ბი თი ეი ჯორჯია</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>97,205</t>
+          <t>38,404</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>31.9%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>21,084</t>
+          <t>6,055</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>21.7%</t>
+          <t>15.8%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>9,623</t>
+          <t>3,965</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>67,088</t>
+          <t>10,228</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>24,325</t>
+          <t>6,414</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>405159180</t>
+          <t>402178442</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>შპს კადევე საქართველო</t>
+          <t>სს სფეის ინტერნეიშენალი</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>94,912</t>
+          <t>38,165</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>103.7%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>6,176</t>
+          <t>12,830</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>33.6%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>3,260</t>
+          <t>4,996</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>27,531</t>
+          <t>139,386</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>11,293</t>
+          <t>125,923</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>200066221</t>
+          <t>405157128</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს დემასი</t>
+          <t>შპს ფაბრიკა 1900</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>90,682</t>
+          <t>37,190</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>20,092</t>
+          <t>4,862</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>22.2%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>22,050</t>
+          <t>2,762</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>194,420</t>
+          <t>43,106</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>188,798</t>
+          <t>8,526</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>448383749</t>
+          <t>205200815</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>შპს მაქსიმა</t>
+          <t>შპს თი თი სი</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>89,484</t>
+          <t>35,974</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>10,360</t>
+          <t>2,286</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>10,634</t>
+          <t>1,897</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>71,010</t>
+          <t>13,873</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>68,516</t>
+          <t>12,151</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>206143699</t>
+          <t>204537411</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს ნიკა</t>
+          <t>შპს დაბი გრუპ ჯორჯია</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>84,032</t>
+          <t>35,462</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>-22.6%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>5,694</t>
+          <t>8,777</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>24.8%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>7,135</t>
+          <t>-9,862</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>46,449</t>
+          <t>218,388</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>37,653</t>
+          <t>-53,704</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>209442174</t>
+          <t>445472211</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს ცეკური</t>
+          <t>შპს ანურია</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>80,676</t>
+          <t>34,478</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>179.4%</t>
+          <t>24.0%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>10,506</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>30.5%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>-4,413</t>
+          <t>6,332</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>31,259</t>
+          <t>88,204</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>10,081</t>
+          <t>54,170</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>202311104</t>
+          <t>206261052</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს ვესტ ინვესტ</t>
+          <t>შპს დათა</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>79,627</t>
+          <t>26,970</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>18.3%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>6,720</t>
+          <t>3,459</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>12.8%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>2,486</t>
+          <t>2,753</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>47,455</t>
+          <t>13,908</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>-259</t>
+          <t>13,444</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>401945357</t>
+          <t>208190125</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს ემკ გრუპ</t>
+          <t>შპს შარავანდი</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>77,061</t>
+          <t>26,707</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>109.7%</t>
+          <t>1.2%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>17,084</t>
+          <t>4,395</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>22.2%</t>
+          <t>16.5%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>13,851</t>
+          <t>1,806</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>17,199</t>
+          <t>41,561</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>10,823</t>
+          <t>27,582</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>206278516</t>
+          <t>202246097</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს ინ-სი</t>
+          <t>შპს ალგანი</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>76,079</t>
+          <t>22,684</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>66.7%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>2,461</t>
+          <t>2,179</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>-316</t>
+          <t>1,853</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>97,349</t>
+          <t>7,336</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>-10,557</t>
+          <t>5,037</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>202196426</t>
+          <t>205214230</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს ბი ემ ესი</t>
+          <t>შპს ბიდიო კონსალტინგ</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>76,053</t>
+          <t>16,457</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>28.3%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>1,297</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>1,423</t>
+          <t>1,301</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>32,699</t>
+          <t>5,390</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>17,574</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>406051971</t>
+          <t>205150352</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯ ჯ 2011</t>
+          <t>შპს მეტრო სერვის +</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>75,090</t>
+          <t>16,389</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>6,547</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>39.9%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>802</t>
+          <t>2,021</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>9,805</t>
+          <t>26,709</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>24,902</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>445383175</t>
+          <t>200000756</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს მშვიდობა</t>
+          <t>შპს საბა &amp; ლუკა</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>74,176</t>
+          <t>16,175</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>10.8%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>12,135</t>
+          <t>5,314</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>32.9%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>13,331</t>
+          <t>3,689</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>14,232</t>
+          <t>103,826</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>8,695</t>
+          <t>102,643</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>400012295</t>
+          <t>400279337</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს მემო</t>
+          <t>სს პსლ და კმლ</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>70,379</t>
+          <t>16,112</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>-3,696</t>
+          <t>1,884</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>3,616</t>
+          <t>3,171</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>47,075</t>
+          <t>115,766</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>6,631</t>
+          <t>72,646</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>205295296</t>
+          <t>404899393</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს ბიდი კომპანი</t>
+          <t>შპს ესარჯი ინვესტმენტს</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>70,117</t>
+          <t>15,740</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>20.5%</t>
+          <t>29.1%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>2,219</t>
+          <t>-2,814</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>-17.9%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>-3,355</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>30,339</t>
+          <t>5,107</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>11,687</t>
+          <t>4,465</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>204885874</t>
+          <t>404437695</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს  ქართუ-უნივერსალი</t>
+          <t>შპს KPMG Georgia</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>69,963</t>
+          <t>15,390</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>13,087</t>
+          <t>3,170</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>18.7%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>5,219</t>
+          <t>2,567</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>111,814</t>
+          <t>11,882</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>19,391</t>
+          <t>6,256</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>405523900</t>
+          <t>404571682</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს მიდლ ინვესტ გრუპი</t>
+          <t>შპს ადია</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>69,536</t>
+          <t>14,785</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>26.6%</t>
+          <t>-38.8%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>26,714</t>
+          <t>14,753</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>38.4%</t>
+          <t>99.8%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>24,487</t>
+          <t>12,216</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>21,116</t>
+          <t>14,944</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>17,984</t>
+          <t>14,943</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>406216893</t>
+          <t>425357366</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს მს ეჯენსი</t>
+          <t>შპს GEO TRAS</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>69,177</t>
+          <t>14,023</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>36.6%</t>
+          <t>32.9%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>17,895</t>
+          <t>6,425</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>25.9%</t>
+          <t>45.8%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>16,880</t>
+          <t>3,800</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>64,829</t>
+          <t>14,736</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>34,057</t>
+          <t>10,913</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>204873388</t>
+          <t>405117706</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ალმა</t>
+          <t>შპს ფაინენშლ ჩეინ კორპორეიშნ</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>68,707</t>
+          <t>11,176</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>27.9%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>37,294</t>
+          <t>748</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>54.3%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>8,532</t>
+          <t>581</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>352,635</t>
+          <t>1,956</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>118,276</t>
+          <t>1,830</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>205273498</t>
+          <t>404950095</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს არბო 2009</t>
+          <t>შპს პეტროკას ენერჯი ჯორჯია</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>65,390</t>
+          <t>9,896</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>19.2%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>7,579</t>
+          <t>1,221</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>6,900</t>
+          <t>544</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>25,782</t>
+          <t>2,896</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>21,855</t>
+          <t>1,628</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>404387481</t>
+          <t>204422240</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს ინვეტი</t>
+          <t>შპს დელოიტი და ტუში</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>65,134</t>
+          <t>9,601</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>32.4%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>6,758</t>
+          <t>2,151</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>4,627</t>
+          <t>2,019</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>32,317</t>
+          <t>7,426</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>21,495</t>
+          <t>4,830</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>202353602</t>
+          <t>205145403</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს აპტოს</t>
+          <t>შპს ბიდიო</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>64,936</t>
+          <t>7,863</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>17.3%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>-2,515</t>
+          <t>1,360</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>17.3%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>-5,917</t>
+          <t>1,403</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>72,108</t>
+          <t>3,579</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>52,584</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>406249625</t>
+          <t>205143824</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი თი სი თრეიდინგ</t>
+          <t>შპს ვი თი ჯგუფი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>63,877</t>
+          <t>7,253</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>-28.7%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>3,131</t>
+          <t>-820</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>-11.3%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>-1,235</t>
+          <t>4,113</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>56,924</t>
+          <t>28,238</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>2,608</t>
+          <t>19,982</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>208207849</t>
+          <t>445712961</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს სანშაინ</t>
+          <t>შპს ვისპოს</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>63,302</t>
+          <t>5,962</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>53.7%</t>
+          <t>110.9%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>26,213</t>
+          <t>-18</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>41.4%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>9,347</t>
+          <t>-203</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>46,916</t>
+          <t>2,914</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>6,867</t>
+          <t>659</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>404482537</t>
+          <t>200136600</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს სახელმწიფო კვებითი უზრუნველყოფა</t>
+          <t>შპს გრანთ თორნთონ</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>62,322</t>
+          <t>5,494</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>8,075</t>
+          <t>461</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>8,575</t>
+          <t>314</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>17,773</t>
+          <t>1,448</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>15,768</t>
+          <t>627</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>200031241</t>
+          <t>211389291</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს  კომპანია ჯაოკენი</t>
+          <t>შპს იურიდიული ფირმა ბიელსი</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>60,233</t>
+          <t>5,193</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>59.8%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>7,421</t>
+          <t>666</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>12.8%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>1,958</t>
+          <t>636</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>74,823</t>
+          <t>935</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>48,399</t>
+          <t>849</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>412724477</t>
+          <t>205229439</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს ატლანტიკ საქართველო</t>
+          <t>შპს თი აი ეი ჯი აუდიტესკორტი</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>59,465</t>
+          <t>5,054</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>11.2%</t>
+          <t>47.6%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>172</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>-1,783</t>
+          <t>111</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>60,242</t>
+          <t>1,869</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>47,547</t>
+          <t>1,756</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>204569494</t>
+          <t>401994080</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეო-კოოპ</t>
+          <t>შპს უნივერსალკომი 2</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>54,778</t>
+          <t>4,820</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>6,856</t>
+          <t>257</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>4,885</t>
+          <t>496</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>40,461</t>
+          <t>3,897</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>27,983</t>
+          <t>3,289</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>204471561</t>
+          <t>205077398</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს ნობლექსი</t>
+          <t>შპს ბი-ჯი-აი ედვაიზორი სერვისიზ ჯორჯია</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>53,445</t>
+          <t>4,071</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>-1.5%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>5,620</t>
+          <t>217</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>2,694</t>
+          <t>173</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>73,156</t>
+          <t>1,829</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>41,331</t>
+          <t>1,802</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>401943929</t>
+          <t>402170226</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ალფა</t>
+          <t>შპს ედვანსდ აუდიტ ენდ ქონსალთინგ კომპანი</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>53,085</t>
+          <t>3,477</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>3,286</t>
+          <t>523</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>2,821</t>
+          <t>517</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>23,355</t>
+          <t>1,474</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>17,738</t>
+          <t>1,098</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>200271721</t>
+          <t>206341092</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს იონფაშ ჯორჯია</t>
+          <t>შპს ეი ბი ჯი კონსალტინგი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>51,270</t>
+          <t>2,203</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>-2.3%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>5,869</t>
+          <t>629</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>28.6%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>3,026</t>
+          <t>528</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>106,486</t>
+          <t>120</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>58,850</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>405301007</t>
+          <t>404525643</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტტა</t>
+          <t>შპს ჯეოფაიფ ჩემიკალ</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>49,461</t>
+          <t>1,982</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>32.6%</t>
+          <t>-53.5%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>-37</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>-125</t>
+          <t>565</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>28,336</t>
+          <t>12,010</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>-363</t>
+          <t>5,683</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>405125920</t>
+          <t>204569653</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტერნეშენალ ტრეიდ კო</t>
+          <t>შპს ელ ფი ეი</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>49,391</t>
+          <t>1,646</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>-8.2%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>1,375</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>-42</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>27,370</t>
+          <t>1,066</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>1,061</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>406024127</t>
+          <t>402162360</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს ვიჯი</t>
+          <t>შპს  აიბისისიეს ტაქსი</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>48,892</t>
+          <t>1,584</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>291</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>18.4%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>456</t>
+          <t>224</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>25,303</t>
+          <t>1,321</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>17,178</t>
+          <t>548</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>412671657</t>
+          <t>405288102</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს დაგი+</t>
+          <t>სს გრინვოში</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>48,230</t>
+          <t>1,551</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>82.5%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>16,352</t>
+          <t>380</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>33.9%</t>
+          <t>24.5%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>13,169</t>
+          <t>-116</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>21,693</t>
+          <t>2,701</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>16,451</t>
+          <t>-562</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>436036781</t>
+          <t>204997511</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს   ექსპორტ +</t>
+          <t>კს კორძაძის საადვოკატო ბიურო</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>47,901</t>
+          <t>1,539</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>-22.6%</t>
+          <t>-23.9%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>3,385</t>
+          <t>941</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>61.2%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>-2,416</t>
+          <t>1,556</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>30,543</t>
+          <t>4,262</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>28,645</t>
+          <t>3,488</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>416309621</t>
+          <t>205214917</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს  ფორ დირექშნს ჯეორჯია</t>
+          <t>შპს ფორმენი</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>47,588</t>
+          <t>657</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>39.6%</t>
+          <t>-4.8%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>2,727</t>
+          <t>59</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>2,480</t>
+          <t>-64</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>15,007</t>
+          <t>1,693</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>8,513</t>
+          <t>503</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>404994217</t>
+          <t>445478563</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს დაკო ტრეიდ</t>
+          <t>შპს ლაიქ ჰაუსი</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>47,065</t>
+          <t>261</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>27.0%</t>
+          <t>1926.5%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>-3,039</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>-1166.0%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>-268</t>
+          <t>-4,779</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>12,575</t>
+          <t>182,638</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>-41,724</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>243918132</t>
+          <t>404924276</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს GEO 2008</t>
+          <t>შპს პერსპექტივა</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>46,325</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>-97.5%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>4,008</t>
+          <t>-89</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>-886.0%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>3,720</t>
+          <t>-229</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>17,932</t>
+          <t>1,548</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>15,960</t>
+          <t>1,546</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>201951209</t>
+          <t>404524225</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>შპს გეა</t>
+          <t>შპს ჯეო ინვესტმენტს</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>46,251</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F48" s="7" t="n">
+        <v/>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>3,681</t>
-[...5 lines deleted...]
-        </is>
+          <t>-153</t>
+        </is>
+      </c>
+      <c r="H48" s="7" t="n">
+        <v/>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>8,866</t>
+          <t>-5,427</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>50,056</t>
+          <t>40,192</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>37,806</t>
+          <t>-13,712</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>208215821</t>
+          <t>404885335</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს ბევრილი ჯგუფი</t>
+          <t>სს ვენჯორჯია</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>45,775</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F49" s="5" t="n">
+        <v/>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>2,860</t>
-[...5 lines deleted...]
-        </is>
+          <t>-105</t>
+        </is>
+      </c>
+      <c r="H49" s="5" t="n">
+        <v/>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>2,991</t>
+          <t>713</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>29,139</t>
+          <t>10,720</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>23,334</t>
+          <t>5,786</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>405039015</t>
+          <t>405291795</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯი სი ჯი</t>
+          <t>სს ა გრუფი</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>45,758</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F50" s="7" t="n">
+        <v/>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>8,670</t>
-[...5 lines deleted...]
-        </is>
+          <t>-535</t>
+        </is>
+      </c>
+      <c r="H50" s="7" t="n">
+        <v/>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>7,843</t>
+          <t>11,327</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>15,657</t>
+          <t>44,021</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>9,000</t>
-[...9878 lines deleted...]
-        <is>
           <t>13,537</t>
-        </is>
-[...102 lines deleted...]
-          <t>-12,602</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>