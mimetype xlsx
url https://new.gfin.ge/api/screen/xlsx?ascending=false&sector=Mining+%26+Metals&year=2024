--- v0 (2026-07-30)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K64"/>
+  <dimension ref="A1:K85"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>60 matches · FY2024 · money in GEL thousands</t>
+          <t>81 matches · FY2024 · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -796,209 +796,209 @@
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t>15.7%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
           <t>12,461</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t>96,143</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
           <t>73,682</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>416363287</t>
+          <t>205282308</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>შპს ისთ მეტალი</t>
+          <t>შპს კავკას მეტალი</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>60,035</t>
+          <t>44,361</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>167.0%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>1,573</t>
+          <t>1,431</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>1,332</t>
+          <t>336</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>7,435</t>
+          <t>30,625</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>23,955</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>205282308</t>
+          <t>405364555</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს კავკას მეტალი</t>
+          <t>შპს ქოულ.ჯი</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>44,361</t>
+          <t>40,400</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>-44.4%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>1,431</t>
+          <t>3,710</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>10,303</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>30,625</t>
+          <t>65,620</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>23,955</t>
+          <t>46,213</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>405364555</t>
+          <t>404556805</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>შპს ქოულ.ჯი</t>
+          <t>შპს ტრეიდი</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>40,400</t>
+          <t>33,527</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>-44.4%</t>
+          <t>-18.4%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>3,710</t>
+          <t>272</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>10,303</t>
+          <t>259</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>65,620</t>
+          <t>6,997</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>46,213</t>
+          <t>4,899</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t>406308302</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>შპს მეტალ ჯორჯია</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
           <t>30,098</t>
@@ -1016,209 +1016,209 @@
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>1.3%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
           <t>-1,023</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t>13,777</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
           <t>714</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>445442771</t>
+          <t>437058773</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>შპს ფასთ თრექ ტექსტილე ლთდ</t>
+          <t>შპს ჯეო გადამამუშავებელი</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>24,513</t>
+          <t>27,288</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>49.0%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>1,167</t>
+          <t>356</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>1,376</t>
+          <t>-34</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>10,484</t>
+          <t>8,132</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>2,042</t>
+          <t>1,298</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>402068445</t>
+          <t>405264459</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს ევრომეტალი</t>
+          <t>შპს ალმეთ თრეიდინგ ჯორჯია</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>21,480</t>
+          <t>26,436</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>-46.7%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>240</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>-250</t>
+          <t>-72</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>12,785</t>
+          <t>5,024</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>2,877</t>
+          <t>2,606</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>404860762</t>
+          <t>402068445</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს ბიმეტალი</t>
+          <t>შპს ევრომეტალი</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>18,600</t>
+          <t>21,480</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>33.1%</t>
+          <t>-20.0%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>488</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>-250</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>1,803</t>
+          <t>12,785</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>2,877</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>445610456</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>შპს ნოვა მეტალი</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
           <t>16,593</t>
@@ -1236,2676 +1236,3829 @@
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>0.7%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>-282</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t>7,653</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
           <t>-1,688</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>404578319</t>
+          <t>421277852</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეო სტილი</t>
+          <t>შპს ივერიასთილი</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>14,982</t>
+          <t>16,240</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>99.4%</t>
+          <t>-58.9%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>1,574</t>
+          <t>484</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>1,518</t>
+          <t>574</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>6,229</t>
+          <t>9,110</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>3,999</t>
+          <t>8,794</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>400263157</t>
+          <t>406029792</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტალ გრუპ</t>
+          <t>შპს ბროლი</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>14,498</t>
+          <t>15,047</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>-14.1%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>209</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>198</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>4,635</t>
+          <t>2,258</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>4,132</t>
+          <t>2,258</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>415101543</t>
+          <t>204557345</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს ტუანა ტექსტილი</t>
+          <t>შპს ა.ემ.ჯი. ჯგუფი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>13,222</t>
+          <t>13,210</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>69.5%</t>
+          <t>31.9%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>10,152</t>
+          <t>3,033</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>76.8%</t>
+          <t>23.0%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>9,948</t>
+          <t>2,731</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>37,395</t>
+          <t>11,510</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>36,673</t>
+          <t>8,408</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>402168220</t>
+          <t>405097880</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს დელტა ტექსტილი</t>
+          <t>შპს მმგ</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>13,092</t>
+          <t>12,601</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>-57.6%</t>
+          <t>24.3%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>1,167</t>
+          <t>676</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>637</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>8,383</t>
+          <t>1,968</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>-5,080</t>
+          <t>958</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>412729775</t>
+          <t>404882383</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეომეტალ</t>
+          <t>შპს ჯი თი ემ გრუპ</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>12,545</t>
+          <t>12,295</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>-3.4%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>-1,184</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>-9.6%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>-297</t>
+          <t>-12,732</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>8,974</t>
+          <t>61,177</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>-8,298</t>
+          <t>-12,666</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>404867649</t>
+          <t>406267392</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტალ ფორს ჯორჯია</t>
+          <t>შპს ჯი-ჯი-ემ</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>10,801</t>
+          <t>11,741</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>-8.9%</t>
+          <t>-31.8%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>2,436</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>2,076</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>6,841</t>
+          <t>8,124</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>3,218</t>
+          <t>7,395</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>432544482</t>
+          <t>404867649</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს სფერო</t>
+          <t>შპს მეტალ ფორს ჯორჯია</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>10,485</t>
+          <t>10,801</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>-8.9%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>611</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>755</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>1,549</t>
+          <t>6,841</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>3,218</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>443869155</t>
+          <t>404483046</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს ოუშენ მეტალს</t>
+          <t>შპს იეს-თურ</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>10,141</t>
+          <t>10,171</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>111.5%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>347</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>347</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>2,603</t>
+          <t>1,878</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>2,000</t>
+          <t>588</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>445414212</t>
+          <t>443869155</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს BS METAL GROUP</t>
+          <t>შპს ოუშენ მეტალს</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>9,938</t>
+          <t>10,141</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>19.9%</t>
+          <t>111.5%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>653</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>871</t>
+          <t>574</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>12,068</t>
+          <t>2,603</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>5,292</t>
+          <t>2,000</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>406052275</t>
+          <t>405143786</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს სტილრექს ჯორჯია</t>
+          <t>შპს ასკანგელ ალიანს</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>9,671</t>
+          <t>9,462</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>52.3%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>739</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>93</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>7,348</t>
+          <t>20,370</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>3,294</t>
+          <t>-16,034</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>248428303</t>
+          <t>245442659</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ტექსტილი</t>
+          <t>შპს რასე</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>9,486</t>
+          <t>7,670</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>51.9%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>3,144</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>41.0%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>2,485</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>3,020</t>
+          <t>9,393</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>2,081</t>
+          <t>7,148</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>412762611</t>
+          <t>412685054</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს ემ ეს ტექსტილე</t>
+          <t>შპს იგატუ</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>8,754</t>
+          <t>7,205</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>98.7%</t>
+          <t>-27.8%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>470</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>35</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>1,250</t>
+          <t>8,013</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>2,457</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>205253928</t>
+          <t>416351806</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>სს კავკაზ ცემენტი</t>
+          <t>შპს სამთოელი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>8,659</t>
+          <t>6,896</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>-90.3%</t>
+          <t>342.6%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>-4,322</t>
+          <t>-3,977</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>-49.9%</t>
+          <t>-57.7%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>12,560</t>
+          <t>1,535</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>19,563</t>
+          <t>237</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>8,347</t>
+          <t>-346</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>415114977</t>
+          <t>223098911</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს ფოთი თიზ ტექსტილი</t>
+          <t>შპს ვარძია</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>8,296</t>
+          <t>6,828</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>244.5%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>1,738</t>
+          <t>1,221</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>21.0%</t>
+          <t>17.9%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>1,815</t>
+          <t>792</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>5,112</t>
+          <t>4,872</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>2,835</t>
+          <t>2,456</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>402293479</t>
+          <t>446754272</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს დეჰა ტექსტილ ჯორჯია</t>
+          <t>შპს V V G</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>8,133</t>
+          <t>6,560</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>1113.1%</t>
+          <t>56.6%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>1,558</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>23.8%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>1,243</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>4,802</t>
+          <t>4,395</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>1,497</t>
+          <t>2,676</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>445598327</t>
+          <t>405205987</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს  რაი მეტალ</t>
+          <t>შპს ჯორჯიან გოლდ კომპანი</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>7,209</t>
+          <t>6,137</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>1,426</t>
+          <t>1,340</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>21.8%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>1,358</t>
+          <t>820</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>2,295</t>
+          <t>17,813</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>2,248</t>
+          <t>15,759</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>404680671</t>
+          <t>412711846</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს ვოტერ სტილ</t>
+          <t>შპს მეტალი</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>6,204</t>
+          <t>5,920</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>138.9%</t>
+          <t>-12.9%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>352</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>154</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>2,181</t>
+          <t>6,103</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>1,718</t>
+          <t>3,624</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>427739940</t>
+          <t>401962765</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს საწირე ტექსტილი</t>
+          <t>შპს სმარტი</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>5,972</t>
+          <t>5,894</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>23.7%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>2,879</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>48.8%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>2,224</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>9,893</t>
+          <t>5,854</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>3,142</t>
+          <t>5,479</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>412711846</t>
+          <t>440890118</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალი</t>
+          <t>შპს ჯეო ქონსთრაქშენ</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>5,920</t>
+          <t>5,813</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>21.9%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>1,056</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>939</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>6,103</t>
+          <t>5,689</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>3,624</t>
+          <t>3,001</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>405303443</t>
+          <t>445517263</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს ვესტ მეტალ</t>
+          <t>შპს მეტენ გრუპ</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>5,654</t>
+          <t>5,593</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>57.6%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>2,133</t>
+          <t>-46</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>37.7%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>2,101</t>
+          <t>691</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>13,453</t>
+          <t>4,231</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>3,168</t>
+          <t>-650</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>204546688</t>
+          <t>205224979</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს ნოვი სტილი ჯორჯია</t>
+          <t>შპს ტაჟი ჯგუფი</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>5,484</t>
+          <t>5,551</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>1,267</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>1,049</t>
+          <t>-113</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>7,212</t>
+          <t>2,954</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>6,334</t>
+          <t>1,825</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>448405663</t>
+          <t>232578298</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს  მეტალკლას 2018</t>
+          <t>შპს კავთურა</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>5,481</t>
+          <t>5,141</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>32.9%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>-401</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>-7.8%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>1,937</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>1,325</t>
+          <t>8,381</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>1,169</t>
+          <t>5,772</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>415083778</t>
+          <t>406190134</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკასიან მეტალს ტერმინალი</t>
+          <t>შპს ჯეობარს</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>5,424</t>
+          <t>4,908</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>-58.8%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>-1,149</t>
+          <t>410</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-3,583</t>
+          <t>404</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>29,469</t>
+          <t>2,775</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>-1,819</t>
+          <t>2,575</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>428883933</t>
+          <t>426114411</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს მურად ტექსტილი</t>
+          <t>შპს გაბი</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>4,332</t>
+          <t>4,892</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>12.6%</t>
+          <t>174.5%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>1,781</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>36.4%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>1,804</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>1,892</t>
+          <t>6,674</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>1,469</t>
+          <t>3,387</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>430036695</t>
+          <t>206341564</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეო მეტალ</t>
+          <t>შპს ობომოტორსი</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>4,160</t>
+          <t>4,814</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>-7.3%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>1,267</t>
+          <t>505</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>30.5%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>1,084</t>
+          <t>242</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>5,491</t>
+          <t>8,869</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>4,210</t>
+          <t>5,798</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>405711804</t>
+          <t>404522174</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეომეტალ ტრეიდინგი</t>
+          <t>შპს მალა</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>3,864</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,773</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="inlineStr">
+        <is>
+          <t>56.1%</t>
+        </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>1,012</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>21.2%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>927</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>1,218</t>
+          <t>3,195</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>1,118</t>
+          <t>2,025</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>439871079</t>
+          <t>402014672</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს სენამეტალი</t>
+          <t>შპს ენ ემ გრუპი</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>3,198</t>
+          <t>4,572</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>29.3%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>1,332</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>13.9%</t>
+          <t>29.1%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>1,009</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>1,044</t>
+          <t>3,449</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>1,224</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>405420708</t>
+          <t>445601929</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს სტილ ოილი</t>
+          <t>შპს დამაგი</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>3,061</t>
+          <t>4,478</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>-42.0%</t>
+          <t>45.4%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>-375</t>
+          <t>1,337</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>29.8%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>-584</t>
+          <t>1,054</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>4,624</t>
+          <t>3,645</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>-622</t>
+          <t>1,746</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>445562178</t>
+          <t>415601147</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს გუნეშ ტექსტილ სანაი დიშ თიჯარეთ</t>
+          <t>შპს მნ ფექთორი</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>3,016</t>
+          <t>4,430</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>-50.6%</t>
+          <t>283.9%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>-468</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>-10.6%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>1,933</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>1,405</t>
+          <t>61</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>1,014</t>
+          <t>-177</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>412697363</t>
+          <t>430036695</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს სტილ საქართველო-სამეგრელო</t>
+          <t>შპს ჯეო მეტალ</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>3,006</t>
+          <t>4,160</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>22.2%</t>
+          <t>-6.0%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>1,418</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>34.1%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>1,084</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>2,304</t>
+          <t>5,491</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>4,210</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>216399136</t>
+          <t>448407153</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს ფოლადკონსტრუქცია</t>
+          <t>შპს აკმა</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>2,913</t>
+          <t>4,065</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>-44.0%</t>
+          <t>-21.9%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>569</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>489</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>3,210</t>
+          <t>4,055</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>2,263</t>
+          <t>3,542</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>436041025</t>
+          <t>406054567</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>შპს ფერო</t>
+          <t>შპს ლ. და ზ. ინერტი</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>2,742</t>
+          <t>4,035</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>26.8%</t>
+          <t>43.5%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>-263</t>
+          <t>775</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>-215</t>
+          <t>380</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>2,730</t>
+          <t>2,595</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>1,427</t>
+          <t>1,690</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>406044739</t>
+          <t>405420619</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალ თრეიდ</t>
+          <t>შპს გეო მეტი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>2,599</t>
+          <t>3,935</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>10.1%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>534</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>13.6%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>534</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>1,489</t>
+          <t>3,365</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>3,359</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>205125933</t>
+          <t>216380958</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეოსტილი</t>
+          <t>შპს რვალი-2000</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>2,559</t>
+          <t>3,881</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>25.7%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>1,428</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>36.8%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>1,349</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>2,788</t>
+          <t>3,631</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>1,127</t>
+          <t>3,545</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>206323502</t>
+          <t>405711804</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს ევროსტილი - XXI</t>
+          <t>შპს ჯეომეტალ ტრეიდინგი</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>2,284</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,864</t>
+        </is>
+      </c>
+      <c r="F51" s="5" t="n">
+        <v/>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>284</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>284</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>2,640</t>
+          <t>1,218</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>1,118</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>438119251</t>
+          <t>439871079</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰომე თექსტილი</t>
+          <t>შპს სენამეტალი</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>2,126</t>
+          <t>3,198</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>-43.0%</t>
+          <t>29.3%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>491</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>427</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>1,444</t>
+          <t>1,044</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>1,245</t>
+          <t>784</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>418471013</t>
+          <t>405233732</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალი +</t>
+          <t>შპს ჯორჯიან ბაზალტი</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>1,878</t>
+          <t>2,995</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>-16.2%</t>
+          <t>-21.4%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>349</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>257</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>1,699</t>
+          <t>3,650</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>853</t>
+          <t>2,846</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>206027155</t>
+          <t>202285008</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>სს თბილლითონნაწარმი</t>
+          <t>შპს დკ XXI</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>1,807</t>
+          <t>2,958</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>15.7%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>179</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>37</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>14,801</t>
+          <t>916</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>14,424</t>
+          <t>701</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>212920213</t>
+          <t>411322331</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯთ დიზაინ მეტალი</t>
+          <t>შპს სიემ ტექ</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>1,229</t>
+          <t>2,855</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>34.0%</t>
+          <t>-52.2%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>-867</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>12.8%</t>
+          <t>-30.3%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>-1,541</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>5,871</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>4,377</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>204577305</t>
+          <t>412700625</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტალლაინი</t>
+          <t>შპს ბელაჯიო</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>2,805</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>-586</t>
+          <t>454</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>-59.4%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>-586</t>
+          <t>358</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>3,220</t>
+          <t>2,356</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>-1,754</t>
+          <t>1,650</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>230085332</t>
+          <t>243119718</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს ეკომეტალი</t>
+          <t>შპს წალკა 91</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>2,760</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>-46.4%</t>
+          <t>61.6%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>396</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>-21</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>16,368</t>
+          <t>3,104</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>11,734</t>
+          <t>1,373</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>405064530</t>
+          <t>417885658</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს  თელავი დისტილერი</t>
+          <t>შპს ლიმასი</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>2,482</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>19.4%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>-395</t>
+          <t>552</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>-53.0%</t>
+          <t>22.3%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>-491</t>
+          <t>421</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>3,603</t>
+          <t>1,932</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>-258</t>
+          <t>1,511</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>216454646</t>
+          <t>405216500</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეოფერომეტალი</t>
+          <t>შპს არესემ კორპ</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>2,462</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>-60.3%</t>
+          <t>-53.1%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>-500</t>
+          <t>-575</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>-152.9%</t>
+          <t>-23.4%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>-472</t>
+          <t>-717</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>3,565</t>
+          <t>8,723</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>226</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>446980875</t>
+          <t>215132648</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს სტილ ვორქსი</t>
+          <t>შპს ეგრისი +</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>2,431</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>-90.1%</t>
+          <t>34.0%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>1,411</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>58.0%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>1,046</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>2,940</t>
+          <t>1,950</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>1,070</t>
+          <t>1,379</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>204988585</t>
+          <t>228518805</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალს ჯორჯია</t>
+          <t>სს არწივის ხეობა</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>2,416</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>-96.0%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1,197</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>49.5%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1,025</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3,651</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>-167</t>
+          <t>3,538</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>415098254</t>
+          <t>405311461</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს გეო მეტალიქს</t>
+          <t>შპს ჯიელდი</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>2,355</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>56.3%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>-178</t>
+          <t>555</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>-168.9%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>-178</t>
+          <t>115</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>1,087</t>
+          <t>2,361</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>-1,417</t>
+          <t>1,181</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>412674146</t>
+          <t>431952853</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯია მაინინგ კო ლიმიტიდ</t>
+          <t>შპს  იმედი-8</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,201</t>
+        </is>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t>129.3%</t>
+        </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>2,417</t>
-[...3 lines deleted...]
-        <v/>
+          <t>535</t>
+        </is>
+      </c>
+      <c r="H63" s="5" t="inlineStr">
+        <is>
+          <t>24.3%</t>
+        </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>4,268</t>
+          <t>307</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>67,454</t>
+          <t>2,331</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>67,454</t>
+          <t>494</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>412755512</t>
+          <t>215599421</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტალ თრეიდინგ</t>
+          <t>შპს არაგვი</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
+          <t>2,010</t>
+        </is>
+      </c>
+      <c r="F64" s="7" t="inlineStr">
+        <is>
+          <t>-1.9%</t>
+        </is>
+      </c>
+      <c r="G64" s="7" t="inlineStr">
+        <is>
+          <t>1,162</t>
+        </is>
+      </c>
+      <c r="H64" s="7" t="inlineStr">
+        <is>
+          <t>57.8%</t>
+        </is>
+      </c>
+      <c r="I64" s="7" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="J64" s="7" t="inlineStr">
+        <is>
+          <t>2,378</t>
+        </is>
+      </c>
+      <c r="K64" s="7" t="inlineStr">
+        <is>
+          <t>2,324</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="5" t="inlineStr">
+        <is>
+          <t>405318534</t>
+        </is>
+      </c>
+      <c r="B65" s="6" t="inlineStr">
+        <is>
+          <t>შპს ირაგა</t>
+        </is>
+      </c>
+      <c r="C65" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D65" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E65" s="5" t="inlineStr">
+        <is>
+          <t>1,981</t>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t>10.4%</t>
+        </is>
+      </c>
+      <c r="G65" s="5" t="inlineStr">
+        <is>
+          <t>243</t>
+        </is>
+      </c>
+      <c r="H65" s="5" t="inlineStr">
+        <is>
+          <t>12.3%</t>
+        </is>
+      </c>
+      <c r="I65" s="5" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="J65" s="5" t="inlineStr">
+        <is>
+          <t>1,575</t>
+        </is>
+      </c>
+      <c r="K65" s="5" t="inlineStr">
+        <is>
+          <t>452</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="7" t="inlineStr">
+        <is>
+          <t>418471013</t>
+        </is>
+      </c>
+      <c r="B66" s="8" t="inlineStr">
+        <is>
+          <t>შპს მეტალი +</t>
+        </is>
+      </c>
+      <c r="C66" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D66" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E66" s="7" t="inlineStr">
+        <is>
+          <t>1,878</t>
+        </is>
+      </c>
+      <c r="F66" s="7" t="inlineStr">
+        <is>
+          <t>-16.2%</t>
+        </is>
+      </c>
+      <c r="G66" s="7" t="inlineStr">
+        <is>
+          <t>195</t>
+        </is>
+      </c>
+      <c r="H66" s="7" t="inlineStr">
+        <is>
+          <t>10.4%</t>
+        </is>
+      </c>
+      <c r="I66" s="7" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="J66" s="7" t="inlineStr">
+        <is>
+          <t>1,699</t>
+        </is>
+      </c>
+      <c r="K66" s="7" t="inlineStr">
+        <is>
+          <t>853</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="5" t="inlineStr">
+        <is>
+          <t>445537839</t>
+        </is>
+      </c>
+      <c r="B67" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქვიშა ბათუმი</t>
+        </is>
+      </c>
+      <c r="C67" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D67" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E67" s="5" t="inlineStr">
+        <is>
+          <t>1,800</t>
+        </is>
+      </c>
+      <c r="F67" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t>772</t>
+        </is>
+      </c>
+      <c r="H67" s="5" t="inlineStr">
+        <is>
+          <t>42.9%</t>
+        </is>
+      </c>
+      <c r="I67" s="5" t="inlineStr">
+        <is>
+          <t>577</t>
+        </is>
+      </c>
+      <c r="J67" s="5" t="inlineStr">
+        <is>
+          <t>2,496</t>
+        </is>
+      </c>
+      <c r="K67" s="5" t="inlineStr">
+        <is>
+          <t>1,179</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="7" t="inlineStr">
+        <is>
+          <t>434157716</t>
+        </is>
+      </c>
+      <c r="B68" s="8" t="inlineStr">
+        <is>
+          <t>შპს NEW STAR</t>
+        </is>
+      </c>
+      <c r="C68" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D68" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E68" s="7" t="inlineStr">
+        <is>
+          <t>1,394</t>
+        </is>
+      </c>
+      <c r="F68" s="7" t="inlineStr">
+        <is>
+          <t>-1.4%</t>
+        </is>
+      </c>
+      <c r="G68" s="7" t="inlineStr">
+        <is>
+          <t>274</t>
+        </is>
+      </c>
+      <c r="H68" s="7" t="inlineStr">
+        <is>
+          <t>19.7%</t>
+        </is>
+      </c>
+      <c r="I68" s="7" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="J68" s="7" t="inlineStr">
+        <is>
+          <t>1,199</t>
+        </is>
+      </c>
+      <c r="K68" s="7" t="inlineStr">
+        <is>
+          <t>580</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="5" t="inlineStr">
+        <is>
+          <t>405165627</t>
+        </is>
+      </c>
+      <c r="B69" s="6" t="inlineStr">
+        <is>
+          <t>შპს მ.ნ. ფექტორი</t>
+        </is>
+      </c>
+      <c r="C69" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D69" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E69" s="5" t="inlineStr">
+        <is>
+          <t>1,207</t>
+        </is>
+      </c>
+      <c r="F69" s="5" t="inlineStr">
+        <is>
+          <t>99.0%</t>
+        </is>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="H69" s="5" t="inlineStr">
+        <is>
+          <t>25.6%</t>
+        </is>
+      </c>
+      <c r="I69" s="5" t="inlineStr">
+        <is>
+          <t>273</t>
+        </is>
+      </c>
+      <c r="J69" s="5" t="inlineStr">
+        <is>
+          <t>2,120</t>
+        </is>
+      </c>
+      <c r="K69" s="5" t="inlineStr">
+        <is>
+          <t>1,044</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="7" t="inlineStr">
+        <is>
+          <t>406084954</t>
+        </is>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>შპს პარტნიორი</t>
+        </is>
+      </c>
+      <c r="C70" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D70" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E70" s="7" t="inlineStr">
+        <is>
+          <t>1,201</t>
+        </is>
+      </c>
+      <c r="F70" s="7" t="inlineStr">
+        <is>
+          <t>-54.1%</t>
+        </is>
+      </c>
+      <c r="G70" s="7" t="inlineStr">
+        <is>
+          <t>-116</t>
+        </is>
+      </c>
+      <c r="H70" s="7" t="inlineStr">
+        <is>
+          <t>-9.7%</t>
+        </is>
+      </c>
+      <c r="I70" s="7" t="inlineStr">
+        <is>
+          <t>-133</t>
+        </is>
+      </c>
+      <c r="J70" s="7" t="inlineStr">
+        <is>
+          <t>6,605</t>
+        </is>
+      </c>
+      <c r="K70" s="7" t="inlineStr">
+        <is>
+          <t>4,451</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="5" t="inlineStr">
+        <is>
+          <t>415590934</t>
+        </is>
+      </c>
+      <c r="B71" s="6" t="inlineStr">
+        <is>
+          <t>შპს გოხი</t>
+        </is>
+      </c>
+      <c r="C71" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D71" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E71" s="5" t="inlineStr">
+        <is>
+          <t>988</t>
+        </is>
+      </c>
+      <c r="F71" s="5" t="inlineStr">
+        <is>
+          <t>-41.4%</t>
+        </is>
+      </c>
+      <c r="G71" s="5" t="inlineStr">
+        <is>
+          <t>-134</t>
+        </is>
+      </c>
+      <c r="H71" s="5" t="inlineStr">
+        <is>
+          <t>-13.5%</t>
+        </is>
+      </c>
+      <c r="I71" s="5" t="inlineStr">
+        <is>
+          <t>-158</t>
+        </is>
+      </c>
+      <c r="J71" s="5" t="inlineStr">
+        <is>
+          <t>2,955</t>
+        </is>
+      </c>
+      <c r="K71" s="5" t="inlineStr">
+        <is>
+          <t>2,451</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="7" t="inlineStr">
+        <is>
+          <t>204577305</t>
+        </is>
+      </c>
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>შპს მეტალლაინი</t>
+        </is>
+      </c>
+      <c r="C72" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D72" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E72" s="7" t="inlineStr">
+        <is>
+          <t>988</t>
+        </is>
+      </c>
+      <c r="F72" s="7" t="inlineStr">
+        <is>
+          <t>13.3%</t>
+        </is>
+      </c>
+      <c r="G72" s="7" t="inlineStr">
+        <is>
+          <t>-187</t>
+        </is>
+      </c>
+      <c r="H72" s="7" t="inlineStr">
+        <is>
+          <t>-18.9%</t>
+        </is>
+      </c>
+      <c r="I72" s="7" t="inlineStr">
+        <is>
+          <t>-586</t>
+        </is>
+      </c>
+      <c r="J72" s="7" t="inlineStr">
+        <is>
+          <t>3,220</t>
+        </is>
+      </c>
+      <c r="K72" s="7" t="inlineStr">
+        <is>
+          <t>-1,754</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="5" t="inlineStr">
+        <is>
+          <t>224069530</t>
+        </is>
+      </c>
+      <c r="B73" s="6" t="inlineStr">
+        <is>
+          <t>შპს CO 2+</t>
+        </is>
+      </c>
+      <c r="C73" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D73" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E73" s="5" t="inlineStr">
+        <is>
+          <t>956</t>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="G73" s="5" t="inlineStr">
+        <is>
+          <t>-103</t>
+        </is>
+      </c>
+      <c r="H73" s="5" t="inlineStr">
+        <is>
+          <t>-10.8%</t>
+        </is>
+      </c>
+      <c r="I73" s="5" t="inlineStr">
+        <is>
+          <t>-65</t>
+        </is>
+      </c>
+      <c r="J73" s="5" t="inlineStr">
+        <is>
+          <t>1,346</t>
+        </is>
+      </c>
+      <c r="K73" s="5" t="inlineStr">
+        <is>
+          <t>1,303</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="7" t="inlineStr">
+        <is>
+          <t>445474111</t>
+        </is>
+      </c>
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლუკა-2015</t>
+        </is>
+      </c>
+      <c r="C74" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D74" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E74" s="7" t="inlineStr">
+        <is>
+          <t>933</t>
+        </is>
+      </c>
+      <c r="F74" s="7" t="inlineStr">
+        <is>
+          <t>-35.7%</t>
+        </is>
+      </c>
+      <c r="G74" s="7" t="inlineStr">
+        <is>
+          <t>-261</t>
+        </is>
+      </c>
+      <c r="H74" s="7" t="inlineStr">
+        <is>
+          <t>-27.9%</t>
+        </is>
+      </c>
+      <c r="I74" s="7" t="inlineStr">
+        <is>
+          <t>-261</t>
+        </is>
+      </c>
+      <c r="J74" s="7" t="inlineStr">
+        <is>
+          <t>3,870</t>
+        </is>
+      </c>
+      <c r="K74" s="7" t="inlineStr">
+        <is>
+          <t>970</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="5" t="inlineStr">
+        <is>
+          <t>230085332</t>
+        </is>
+      </c>
+      <c r="B75" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეკომეტალი</t>
+        </is>
+      </c>
+      <c r="C75" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D75" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E75" s="5" t="inlineStr">
+        <is>
+          <t>912</t>
+        </is>
+      </c>
+      <c r="F75" s="5" t="inlineStr">
+        <is>
+          <t>-46.4%</t>
+        </is>
+      </c>
+      <c r="G75" s="5" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="H75" s="5" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="I75" s="5" t="inlineStr">
+        <is>
+          <t>547</t>
+        </is>
+      </c>
+      <c r="J75" s="5" t="inlineStr">
+        <is>
+          <t>16,368</t>
+        </is>
+      </c>
+      <c r="K75" s="5" t="inlineStr">
+        <is>
+          <t>11,734</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="7" t="inlineStr">
+        <is>
+          <t>216302150</t>
+        </is>
+      </c>
+      <c r="B76" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნიკა-2004</t>
+        </is>
+      </c>
+      <c r="C76" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D76" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E76" s="7" t="inlineStr">
+        <is>
+          <t>833</t>
+        </is>
+      </c>
+      <c r="F76" s="7" t="inlineStr">
+        <is>
+          <t>-41.1%</t>
+        </is>
+      </c>
+      <c r="G76" s="7" t="inlineStr">
+        <is>
+          <t>-283</t>
+        </is>
+      </c>
+      <c r="H76" s="7" t="inlineStr">
+        <is>
+          <t>-33.9%</t>
+        </is>
+      </c>
+      <c r="I76" s="7" t="inlineStr">
+        <is>
+          <t>-988</t>
+        </is>
+      </c>
+      <c r="J76" s="7" t="inlineStr">
+        <is>
+          <t>10,318</t>
+        </is>
+      </c>
+      <c r="K76" s="7" t="inlineStr">
+        <is>
+          <t>9,023</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="5" t="inlineStr">
+        <is>
+          <t>205108578</t>
+        </is>
+      </c>
+      <c r="B77" s="6" t="inlineStr">
+        <is>
+          <t>შპს ელვა</t>
+        </is>
+      </c>
+      <c r="C77" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D77" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E77" s="5" t="inlineStr">
+        <is>
+          <t>711</t>
+        </is>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t>-70.3%</t>
+        </is>
+      </c>
+      <c r="G77" s="5" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="H77" s="5" t="inlineStr">
+        <is>
+          <t>28.7%</t>
+        </is>
+      </c>
+      <c r="I77" s="5" t="inlineStr">
+        <is>
+          <t>216</t>
+        </is>
+      </c>
+      <c r="J77" s="5" t="inlineStr">
+        <is>
+          <t>1,105</t>
+        </is>
+      </c>
+      <c r="K77" s="5" t="inlineStr">
+        <is>
+          <t>761</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="7" t="inlineStr">
+        <is>
+          <t>415601236</t>
+        </is>
+      </c>
+      <c r="B78" s="8" t="inlineStr">
+        <is>
+          <t>შპს ემენრიჩი</t>
+        </is>
+      </c>
+      <c r="C78" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D78" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E78" s="7" t="inlineStr">
+        <is>
+          <t>560</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="inlineStr">
+        <is>
+          <t>-19.8%</t>
+        </is>
+      </c>
+      <c r="G78" s="7" t="inlineStr">
+        <is>
+          <t>-179</t>
+        </is>
+      </c>
+      <c r="H78" s="7" t="inlineStr">
+        <is>
+          <t>-31.9%</t>
+        </is>
+      </c>
+      <c r="I78" s="7" t="inlineStr">
+        <is>
+          <t>-418</t>
+        </is>
+      </c>
+      <c r="J78" s="7" t="inlineStr">
+        <is>
+          <t>1,486</t>
+        </is>
+      </c>
+      <c r="K78" s="7" t="inlineStr">
+        <is>
+          <t>-1,366</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="5" t="inlineStr">
+        <is>
+          <t>430039200</t>
+        </is>
+      </c>
+      <c r="B79" s="6" t="inlineStr">
+        <is>
+          <t>შპს სემბე</t>
+        </is>
+      </c>
+      <c r="C79" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D79" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E79" s="5" t="inlineStr">
+        <is>
+          <t>525</t>
+        </is>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t>-40.1%</t>
+        </is>
+      </c>
+      <c r="G79" s="5" t="inlineStr">
+        <is>
+          <t>-109</t>
+        </is>
+      </c>
+      <c r="H79" s="5" t="inlineStr">
+        <is>
+          <t>-20.8%</t>
+        </is>
+      </c>
+      <c r="I79" s="5" t="inlineStr">
+        <is>
+          <t>-177</t>
+        </is>
+      </c>
+      <c r="J79" s="5" t="inlineStr">
+        <is>
+          <t>1,480</t>
+        </is>
+      </c>
+      <c r="K79" s="5" t="inlineStr">
+        <is>
+          <t>741</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="7" t="inlineStr">
+        <is>
+          <t>416354466</t>
+        </is>
+      </c>
+      <c r="B80" s="8" t="inlineStr">
+        <is>
+          <t>შპს სეპროლი</t>
+        </is>
+      </c>
+      <c r="C80" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D80" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E80" s="7" t="inlineStr">
+        <is>
+          <t>521</t>
+        </is>
+      </c>
+      <c r="F80" s="7" t="inlineStr">
+        <is>
+          <t>-87.0%</t>
+        </is>
+      </c>
+      <c r="G80" s="7" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H80" s="7" t="inlineStr">
+        <is>
+          <t>-0.2%</t>
+        </is>
+      </c>
+      <c r="I80" s="7" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J80" s="7" t="inlineStr">
+        <is>
+          <t>8,466</t>
+        </is>
+      </c>
+      <c r="K80" s="7" t="inlineStr">
+        <is>
+          <t>8,379</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="5" t="inlineStr">
+        <is>
+          <t>206303917</t>
+        </is>
+      </c>
+      <c r="B81" s="6" t="inlineStr">
+        <is>
+          <t>შპს სამთომაშველი</t>
+        </is>
+      </c>
+      <c r="C81" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D81" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E81" s="5" t="inlineStr">
+        <is>
+          <t>483</t>
+        </is>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t>-39.1%</t>
+        </is>
+      </c>
+      <c r="G81" s="5" t="inlineStr">
+        <is>
+          <t>-112</t>
+        </is>
+      </c>
+      <c r="H81" s="5" t="inlineStr">
+        <is>
+          <t>-23.2%</t>
+        </is>
+      </c>
+      <c r="I81" s="5" t="inlineStr">
+        <is>
+          <t>1,057</t>
+        </is>
+      </c>
+      <c r="J81" s="5" t="inlineStr">
+        <is>
+          <t>5,574</t>
+        </is>
+      </c>
+      <c r="K81" s="5" t="inlineStr">
+        <is>
+          <t>5,503</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="7" t="inlineStr">
+        <is>
+          <t>216454646</t>
+        </is>
+      </c>
+      <c r="B82" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეოფერომეტალი</t>
+        </is>
+      </c>
+      <c r="C82" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D82" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E82" s="7" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="F82" s="7" t="inlineStr">
+        <is>
+          <t>-60.3%</t>
+        </is>
+      </c>
+      <c r="G82" s="7" t="inlineStr">
+        <is>
+          <t>-226</t>
+        </is>
+      </c>
+      <c r="H82" s="7" t="inlineStr">
+        <is>
+          <t>-69.2%</t>
+        </is>
+      </c>
+      <c r="I82" s="7" t="inlineStr">
+        <is>
+          <t>-472</t>
+        </is>
+      </c>
+      <c r="J82" s="7" t="inlineStr">
+        <is>
+          <t>3,565</t>
+        </is>
+      </c>
+      <c r="K82" s="7" t="inlineStr">
+        <is>
+          <t>680</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="5" t="inlineStr">
+        <is>
+          <t>204988585</t>
+        </is>
+      </c>
+      <c r="B83" s="6" t="inlineStr">
+        <is>
+          <t>შპს მეტალს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C83" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D83" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E83" s="5" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t>-96.0%</t>
+        </is>
+      </c>
+      <c r="G83" s="5" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H83" s="5" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="I83" s="5" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J83" s="5" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K83" s="5" t="inlineStr">
+        <is>
+          <t>-167</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="7" t="inlineStr">
+        <is>
+          <t>405331797</t>
+        </is>
+      </c>
+      <c r="B84" s="8" t="inlineStr">
+        <is>
+          <t>შპს ობ გრუპ</t>
+        </is>
+      </c>
+      <c r="C84" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D84" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E84" s="7" t="inlineStr">
+        <is>
           <t>0</t>
         </is>
       </c>
-      <c r="F64" s="7" t="inlineStr">
+      <c r="F84" s="7" t="inlineStr">
         <is>
           <t>-100.0%</t>
         </is>
       </c>
-      <c r="G64" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H64" s="7" t="n">
+      <c r="G84" s="7" t="inlineStr">
+        <is>
+          <t>-415</t>
+        </is>
+      </c>
+      <c r="H84" s="7" t="n">
         <v/>
       </c>
-      <c r="I64" s="7" t="inlineStr">
-[...11 lines deleted...]
-          <t>2,340</t>
+      <c r="I84" s="7" t="inlineStr">
+        <is>
+          <t>-408</t>
+        </is>
+      </c>
+      <c r="J84" s="7" t="inlineStr">
+        <is>
+          <t>2,844</t>
+        </is>
+      </c>
+      <c r="K84" s="7" t="inlineStr">
+        <is>
+          <t>1,848</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="5" t="inlineStr">
+        <is>
+          <t>412674146</t>
+        </is>
+      </c>
+      <c r="B85" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯია მაინინგ კო ლიმიტიდ</t>
+        </is>
+      </c>
+      <c r="C85" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D85" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E85" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F85" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G85" s="5" t="inlineStr">
+        <is>
+          <t>-57</t>
+        </is>
+      </c>
+      <c r="H85" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I85" s="5" t="inlineStr">
+        <is>
+          <t>4,268</t>
+        </is>
+      </c>
+      <c r="J85" s="5" t="inlineStr">
+        <is>
+          <t>67,454</t>
+        </is>
+      </c>
+      <c r="K85" s="5" t="inlineStr">
+        <is>
+          <t>67,454</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>