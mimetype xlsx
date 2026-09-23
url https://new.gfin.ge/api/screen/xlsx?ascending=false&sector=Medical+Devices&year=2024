--- v0 (2026-08-01)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K29"/>
+  <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>25 matches · FY2024 · money in GEL thousands</t>
+          <t>40 matches · FY2024 · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -576,1419 +576,2242 @@
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>EBITDAMargin</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>NetProfit</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>TotalAssets</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>TotalEquity</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>405022899</t>
+          <t>202353602</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>შპს 4 ჰოსპიტალს</t>
+          <t>შპს აპტოს</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D5" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
-          <t>19,613</t>
+          <t>64,936</t>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
-          <t>18.8%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
-          <t>4,129</t>
+          <t>-2,515</t>
         </is>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
-          <t>21.1%</t>
+          <t>-3.9%</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
-          <t>4,064</t>
+          <t>-5,917</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>15,192</t>
+          <t>72,108</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
-          <t>12,979</t>
+          <t>52,584</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>436035238</t>
+          <t>202059725</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>შპს მედიმპორტი</t>
+          <t>შპს მოწინავე სამედიცინო ტექნოლოგიები და სერვისი</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>13,467</t>
+          <t>50,081</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>62.9%</t>
         </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>1,049</t>
+          <t>4,298</t>
         </is>
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>1,092</t>
+          <t>3,602</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>6,322</t>
+          <t>42,468</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>1,931</t>
+          <t>32,646</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>404659767</t>
+          <t>405177687</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>შპს ენდითი გლობალ</t>
+          <t>სს საერთაშორისო სამედიცინო ტექნოლოგიები</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>12,975</t>
+          <t>39,590</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>31.6%</t>
+          <t>-45.5%</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>1,118</t>
+          <t>5,708</t>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>889</t>
+          <t>5,287</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>1,839</t>
+          <t>8,280</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>-544</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>402093042</t>
+          <t>204996772</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს კპი ჯგუფი</t>
+          <t>შპს მირკო</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>10,223</t>
+          <t>29,409</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>21.9%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>2,381</t>
+          <t>5,576</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>23.3%</t>
+          <t>19.0%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>1,859</t>
+          <t>5,254</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>6,549</t>
+          <t>24,424</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>1,009</t>
+          <t>21,906</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>206342714</t>
+          <t>206335704</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტერმედსერვის ჯორჯია</t>
+          <t>შპს ჰოსპიმედ ჯორჯია</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>9,563</t>
+          <t>29,264</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>-21.5%</t>
+          <t>244.7%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>-248</t>
+          <t>5,113</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>4,941</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>19,015</t>
+          <t>15,814</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>14,842</t>
+          <t>15,494</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>434167171</t>
+          <t>405022899</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს ეჰე მედიკალი</t>
+          <t>შპს 4 ჰოსპიტალს</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>7,763</t>
+          <t>19,613</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>36.8%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>4,129</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>21.1%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>4,064</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>2,576</t>
+          <t>15,192</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>1,154</t>
+          <t>12,979</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>404863803</t>
+          <t>202238060</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>შპს პი. ემ. ჯი</t>
+          <t>შპს ტიბია</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>5,462</t>
+          <t>18,259</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>48.3%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>3,584</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>19.6%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>-252</t>
+          <t>3,332</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>13,983</t>
+          <t>19,127</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>10,134</t>
+          <t>10,408</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>205294073</t>
+          <t>404917328</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს დენტალმარკეტ</t>
+          <t>შპს ეი-ბი ემ</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>4,535</t>
+          <t>16,969</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>-15.1%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>519</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>714</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>4,323</t>
+          <t>22,520</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>3,543</t>
+          <t>12,991</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>400111295</t>
+          <t>404901086</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>შპს კპი ქირურგია</t>
+          <t>შპს TMD</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>4,421</t>
+          <t>16,889</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>-33.4%</t>
+          <t>174.2%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>1,618</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>20.2%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>872</t>
+          <t>1,672</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>6,000</t>
+          <t>4,814</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>2,158</t>
+          <t>3,605</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>405110776</t>
+          <t>436035238</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს დუალმაინდ</t>
+          <t>შპს მედიმპორტი</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>4,348</t>
+          <t>13,467</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>-42.5%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>1,195</t>
+          <t>1,049</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>27.5%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>1,137</t>
+          <t>1,092</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>8,066</t>
+          <t>6,322</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>7,641</t>
+          <t>1,931</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>405466044</t>
+          <t>402093042</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს მედექს</t>
+          <t>შპს კპი ჯგუფი</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>4,144</t>
+          <t>10,223</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>30.7%</t>
+          <t>-9.6%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>2,381</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>1,859</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>2,466</t>
+          <t>6,549</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>1,009</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>402193906</t>
+          <t>202449804</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს ინტერმედ</t>
+          <t>შპს ჯორჯმედტექსერვისი</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>4,126</t>
+          <t>9,603</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>39.8%</t>
+          <t>43.4%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>987</t>
+          <t>532</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>23.9%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>1,140</t>
+          <t>375</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>3,829</t>
+          <t>5,124</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>2,079</t>
+          <t>2,904</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>204955628</t>
+          <t>206342714</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს ირისე</t>
+          <t>შპს ინტერმედსერვის ჯორჯია</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>3,720</t>
+          <t>9,563</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>-21.5%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>-248</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>-2.6%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>309</t>
+          <t>260</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>2,139</t>
+          <t>19,015</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>1,857</t>
+          <t>14,842</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>454407277</t>
+          <t>434167171</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს ელკადენტ</t>
+          <t>შპს ეჰე მედიკალი</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>3,576</t>
+          <t>7,763</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-25.2%</t>
+          <t>36.8%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>1,298</t>
+          <t>607</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>36.3%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>1,147</t>
+          <t>464</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>3,380</t>
+          <t>2,576</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>3,365</t>
+          <t>1,154</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>402265311</t>
+          <t>445396884</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს  დენტვილ ჯორჯია</t>
+          <t>შპს NOVAMED GEORGIA</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>3,411</t>
+          <t>6,924</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>21.1%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>2,161</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>31.2%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>2,035</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>1,123</t>
+          <t>8,188</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>7,905</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>405294694</t>
+          <t>400268045</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს ბანა</t>
+          <t>შპს გეო მედიქალ</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>2,904</t>
+          <t>5,789</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>37.7%</t>
+          <t>-27.7%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>2,687</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>24.0%</t>
+          <t>46.4%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>2,564</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>2,045</t>
+          <t>9,235</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>1,961</t>
+          <t>9,217</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>202455128</t>
+          <t>404863803</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს გოლდმედი</t>
+          <t>შპს პი. ემ. ჯი</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>2,834</t>
+          <t>5,462</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>-20</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>-252</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>3,642</t>
+          <t>13,983</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>3,431</t>
+          <t>10,134</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>445440817</t>
+          <t>205294073</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიგუ</t>
+          <t>შპს დენტალმარკეტ</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>2,785</t>
+          <t>4,535</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>32.8%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>498</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>-175</t>
+          <t>437</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>1,768</t>
+          <t>4,323</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>-78</t>
+          <t>3,543</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>404901834</t>
+          <t>400111295</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს უნიმედი</t>
+          <t>შპს კპი ქირურგია</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>2,727</t>
+          <t>4,421</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>-24.9%</t>
+          <t>-33.4%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>-229</t>
+          <t>892</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>20.2%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>-318</t>
+          <t>872</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>4,762</t>
+          <t>6,000</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>1,868</t>
+          <t>2,158</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>445495679</t>
+          <t>405110776</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს დუსონ ჯორჯია</t>
+          <t>შპს დუალმაინდ</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>2,343</t>
+          <t>4,348</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>-42.5%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>1,195</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>27.5%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>1,137</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>8,066</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>7,641</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>426109748</t>
+          <t>405466044</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს EMD Group</t>
+          <t>შპს მედექს</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>2,290</t>
+          <t>4,144</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>30.7%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>23</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>29.5%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>413</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>2,627</t>
+          <t>2,466</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>1,556</t>
+          <t>416</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>245446174</t>
+          <t>402193906</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს იმპულსი</t>
+          <t>შპს ინტერმედ</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>2,285</t>
+          <t>4,126</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>39.8%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>987</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>16.6%</t>
+          <t>23.9%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>1,140</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>3,829</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>2,079</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>404421185</t>
+          <t>204955628</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს პრიმაქს-ჯორჯია</t>
+          <t>შპს ირისე</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>2,022</t>
+          <t>3,720</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>115.7%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>481</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>12.9%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>309</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>1,268</t>
+          <t>2,139</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>1,857</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>401971498</t>
+          <t>454407277</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს ნიუმედ</t>
+          <t>შპს ელკადენტ</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Medical Devices</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>1,806</t>
+          <t>3,576</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>-25.2%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>1,298</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>36.3%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>-52</t>
+          <t>1,147</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>2,034</t>
+          <t>3,380</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>1,441</t>
+          <t>3,365</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
+          <t>404505068</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="inlineStr">
+        <is>
+          <t>შპს ოლსაიდს</t>
+        </is>
+      </c>
+      <c r="C29" s="5" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D29" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>3,427</t>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t>209</t>
+        </is>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t>6.1%</t>
+        </is>
+      </c>
+      <c r="I29" s="5" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t>2,264</t>
+        </is>
+      </c>
+      <c r="K29" s="5" t="inlineStr">
+        <is>
+          <t>828</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="7" t="inlineStr">
+        <is>
+          <t>402265311</t>
+        </is>
+      </c>
+      <c r="B30" s="8" t="inlineStr">
+        <is>
+          <t>შპს  დენტვილ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C30" s="7" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D30" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E30" s="7" t="inlineStr">
+        <is>
+          <t>3,411</t>
+        </is>
+      </c>
+      <c r="F30" s="7" t="inlineStr">
+        <is>
+          <t>21.1%</t>
+        </is>
+      </c>
+      <c r="G30" s="7" t="inlineStr">
+        <is>
+          <t>-12</t>
+        </is>
+      </c>
+      <c r="H30" s="7" t="inlineStr">
+        <is>
+          <t>-0.3%</t>
+        </is>
+      </c>
+      <c r="I30" s="7" t="inlineStr">
+        <is>
+          <t>-48</t>
+        </is>
+      </c>
+      <c r="J30" s="7" t="inlineStr">
+        <is>
+          <t>1,123</t>
+        </is>
+      </c>
+      <c r="K30" s="7" t="inlineStr">
+        <is>
+          <t>-13</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <t>205294368</t>
+        </is>
+      </c>
+      <c r="B31" s="6" t="inlineStr">
+        <is>
+          <t>შპს კავიტა</t>
+        </is>
+      </c>
+      <c r="C31" s="5" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D31" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>3,260</t>
+        </is>
+      </c>
+      <c r="F31" s="5" t="inlineStr">
+        <is>
+          <t>27.2%</t>
+        </is>
+      </c>
+      <c r="G31" s="5" t="inlineStr">
+        <is>
+          <t>498</t>
+        </is>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
+      </c>
+      <c r="I31" s="5" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="J31" s="5" t="inlineStr">
+        <is>
+          <t>1,608</t>
+        </is>
+      </c>
+      <c r="K31" s="5" t="inlineStr">
+        <is>
+          <t>1,134</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="7" t="inlineStr">
+        <is>
+          <t>212699720</t>
+        </is>
+      </c>
+      <c r="B32" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვესტფარმი</t>
+        </is>
+      </c>
+      <c r="C32" s="7" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D32" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="7" t="inlineStr">
+        <is>
+          <t>3,100</t>
+        </is>
+      </c>
+      <c r="F32" s="7" t="inlineStr">
+        <is>
+          <t>6.3%</t>
+        </is>
+      </c>
+      <c r="G32" s="7" t="inlineStr">
+        <is>
+          <t>165</t>
+        </is>
+      </c>
+      <c r="H32" s="7" t="inlineStr">
+        <is>
+          <t>5.3%</t>
+        </is>
+      </c>
+      <c r="I32" s="7" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="J32" s="7" t="inlineStr">
+        <is>
+          <t>2,809</t>
+        </is>
+      </c>
+      <c r="K32" s="7" t="inlineStr">
+        <is>
+          <t>2,615</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="5" t="inlineStr">
+        <is>
+          <t>405294694</t>
+        </is>
+      </c>
+      <c r="B33" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბანა</t>
+        </is>
+      </c>
+      <c r="C33" s="5" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D33" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>2,904</t>
+        </is>
+      </c>
+      <c r="F33" s="5" t="inlineStr">
+        <is>
+          <t>37.7%</t>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t>697</t>
+        </is>
+      </c>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t>24.0%</t>
+        </is>
+      </c>
+      <c r="I33" s="5" t="inlineStr">
+        <is>
+          <t>696</t>
+        </is>
+      </c>
+      <c r="J33" s="5" t="inlineStr">
+        <is>
+          <t>2,045</t>
+        </is>
+      </c>
+      <c r="K33" s="5" t="inlineStr">
+        <is>
+          <t>1,961</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="7" t="inlineStr">
+        <is>
+          <t>202455128</t>
+        </is>
+      </c>
+      <c r="B34" s="8" t="inlineStr">
+        <is>
+          <t>შპს გოლდმედი</t>
+        </is>
+      </c>
+      <c r="C34" s="7" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D34" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E34" s="7" t="inlineStr">
+        <is>
+          <t>2,834</t>
+        </is>
+      </c>
+      <c r="F34" s="7" t="inlineStr">
+        <is>
+          <t>-10.9%</t>
+        </is>
+      </c>
+      <c r="G34" s="7" t="inlineStr">
+        <is>
+          <t>352</t>
+        </is>
+      </c>
+      <c r="H34" s="7" t="inlineStr">
+        <is>
+          <t>12.4%</t>
+        </is>
+      </c>
+      <c r="I34" s="7" t="inlineStr">
+        <is>
+          <t>332</t>
+        </is>
+      </c>
+      <c r="J34" s="7" t="inlineStr">
+        <is>
+          <t>3,642</t>
+        </is>
+      </c>
+      <c r="K34" s="7" t="inlineStr">
+        <is>
+          <t>3,431</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="inlineStr">
+        <is>
+          <t>404901834</t>
+        </is>
+      </c>
+      <c r="B35" s="6" t="inlineStr">
+        <is>
+          <t>შპს უნიმედი</t>
+        </is>
+      </c>
+      <c r="C35" s="5" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D35" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>2,727</t>
+        </is>
+      </c>
+      <c r="F35" s="5" t="inlineStr">
+        <is>
+          <t>-24.9%</t>
+        </is>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t>-229</t>
+        </is>
+      </c>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t>-8.4%</t>
+        </is>
+      </c>
+      <c r="I35" s="5" t="inlineStr">
+        <is>
+          <t>-318</t>
+        </is>
+      </c>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t>4,762</t>
+        </is>
+      </c>
+      <c r="K35" s="5" t="inlineStr">
+        <is>
+          <t>1,868</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="7" t="inlineStr">
+        <is>
+          <t>401948096</t>
+        </is>
+      </c>
+      <c r="B36" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნიუფარმ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C36" s="7" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D36" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E36" s="7" t="inlineStr">
+        <is>
+          <t>2,646</t>
+        </is>
+      </c>
+      <c r="F36" s="7" t="inlineStr">
+        <is>
+          <t>13.1%</t>
+        </is>
+      </c>
+      <c r="G36" s="7" t="inlineStr">
+        <is>
+          <t>188</t>
+        </is>
+      </c>
+      <c r="H36" s="7" t="inlineStr">
+        <is>
+          <t>7.1%</t>
+        </is>
+      </c>
+      <c r="I36" s="7" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="J36" s="7" t="inlineStr">
+        <is>
+          <t>1,643</t>
+        </is>
+      </c>
+      <c r="K36" s="7" t="inlineStr">
+        <is>
+          <t>1,621</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="inlineStr">
+        <is>
+          <t>406317873</t>
+        </is>
+      </c>
+      <c r="B37" s="6" t="inlineStr">
+        <is>
+          <t>შპს საქართველოს ეტლების საწარმო</t>
+        </is>
+      </c>
+      <c r="C37" s="5" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D37" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E37" s="5" t="inlineStr">
+        <is>
+          <t>2,292</t>
+        </is>
+      </c>
+      <c r="F37" s="5" t="inlineStr">
+        <is>
+          <t>4.2%</t>
+        </is>
+      </c>
+      <c r="G37" s="5" t="inlineStr">
+        <is>
+          <t>464</t>
+        </is>
+      </c>
+      <c r="H37" s="5" t="inlineStr">
+        <is>
+          <t>20.3%</t>
+        </is>
+      </c>
+      <c r="I37" s="5" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
+      <c r="J37" s="5" t="inlineStr">
+        <is>
+          <t>1,991</t>
+        </is>
+      </c>
+      <c r="K37" s="5" t="inlineStr">
+        <is>
+          <t>927</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="7" t="inlineStr">
+        <is>
+          <t>426109748</t>
+        </is>
+      </c>
+      <c r="B38" s="8" t="inlineStr">
+        <is>
+          <t>შპს EMD Group</t>
+        </is>
+      </c>
+      <c r="C38" s="7" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D38" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E38" s="7" t="inlineStr">
+        <is>
+          <t>2,290</t>
+        </is>
+      </c>
+      <c r="F38" s="7" t="inlineStr">
+        <is>
+          <t>4.0%</t>
+        </is>
+      </c>
+      <c r="G38" s="7" t="inlineStr">
+        <is>
+          <t>675</t>
+        </is>
+      </c>
+      <c r="H38" s="7" t="inlineStr">
+        <is>
+          <t>29.5%</t>
+        </is>
+      </c>
+      <c r="I38" s="7" t="inlineStr">
+        <is>
+          <t>413</t>
+        </is>
+      </c>
+      <c r="J38" s="7" t="inlineStr">
+        <is>
+          <t>2,627</t>
+        </is>
+      </c>
+      <c r="K38" s="7" t="inlineStr">
+        <is>
+          <t>1,556</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="inlineStr">
+        <is>
+          <t>245446174</t>
+        </is>
+      </c>
+      <c r="B39" s="6" t="inlineStr">
+        <is>
+          <t>შპს იმპულსი</t>
+        </is>
+      </c>
+      <c r="C39" s="5" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D39" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E39" s="5" t="inlineStr">
+        <is>
+          <t>2,285</t>
+        </is>
+      </c>
+      <c r="F39" s="5" t="inlineStr">
+        <is>
+          <t>6.3%</t>
+        </is>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t>16.6%</t>
+        </is>
+      </c>
+      <c r="I39" s="5" t="inlineStr">
+        <is>
+          <t>329</t>
+        </is>
+      </c>
+      <c r="J39" s="5" t="inlineStr">
+        <is>
+          <t>556</t>
+        </is>
+      </c>
+      <c r="K39" s="5" t="inlineStr">
+        <is>
+          <t>371</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="7" t="inlineStr">
+        <is>
+          <t>404421185</t>
+        </is>
+      </c>
+      <c r="B40" s="8" t="inlineStr">
+        <is>
+          <t>შპს პრიმაქს-ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C40" s="7" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D40" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E40" s="7" t="inlineStr">
+        <is>
+          <t>2,022</t>
+        </is>
+      </c>
+      <c r="F40" s="7" t="inlineStr">
+        <is>
+          <t>115.7%</t>
+        </is>
+      </c>
+      <c r="G40" s="7" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="H40" s="7" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
+      </c>
+      <c r="I40" s="7" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="J40" s="7" t="inlineStr">
+        <is>
+          <t>1,268</t>
+        </is>
+      </c>
+      <c r="K40" s="7" t="inlineStr">
+        <is>
+          <t>469</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="inlineStr">
+        <is>
+          <t>401971498</t>
+        </is>
+      </c>
+      <c r="B41" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნიუმედ</t>
+        </is>
+      </c>
+      <c r="C41" s="5" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D41" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E41" s="5" t="inlineStr">
+        <is>
+          <t>1,806</t>
+        </is>
+      </c>
+      <c r="F41" s="5" t="inlineStr">
+        <is>
+          <t>-5.7%</t>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="H41" s="5" t="inlineStr">
+        <is>
+          <t>5.3%</t>
+        </is>
+      </c>
+      <c r="I41" s="5" t="inlineStr">
+        <is>
+          <t>-52</t>
+        </is>
+      </c>
+      <c r="J41" s="5" t="inlineStr">
+        <is>
+          <t>2,034</t>
+        </is>
+      </c>
+      <c r="K41" s="5" t="inlineStr">
+        <is>
+          <t>1,441</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="7" t="inlineStr">
+        <is>
+          <t>401961793</t>
+        </is>
+      </c>
+      <c r="B42" s="8" t="inlineStr">
+        <is>
+          <t>შპს Diamti</t>
+        </is>
+      </c>
+      <c r="C42" s="7" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D42" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E42" s="7" t="inlineStr">
+        <is>
+          <t>1,794</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="inlineStr">
+        <is>
+          <t>-49.4%</t>
+        </is>
+      </c>
+      <c r="G42" s="7" t="inlineStr">
+        <is>
+          <t>-196</t>
+        </is>
+      </c>
+      <c r="H42" s="7" t="inlineStr">
+        <is>
+          <t>-10.9%</t>
+        </is>
+      </c>
+      <c r="I42" s="7" t="inlineStr">
+        <is>
+          <t>-146</t>
+        </is>
+      </c>
+      <c r="J42" s="7" t="inlineStr">
+        <is>
+          <t>2,735</t>
+        </is>
+      </c>
+      <c r="K42" s="7" t="inlineStr">
+        <is>
+          <t>2,695</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="inlineStr">
+        <is>
           <t>400010796</t>
         </is>
       </c>
-      <c r="B29" s="6" t="inlineStr">
+      <c r="B43" s="6" t="inlineStr">
         <is>
           <t>შპს კპი-ჯორჯია</t>
         </is>
       </c>
-      <c r="C29" s="5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E29" s="5" t="inlineStr">
+      <c r="C43" s="5" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D43" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
         <is>
           <t>715</t>
         </is>
       </c>
-      <c r="F29" s="5" t="inlineStr">
+      <c r="F43" s="5" t="inlineStr">
         <is>
           <t>-83.8%</t>
         </is>
       </c>
-      <c r="G29" s="5" t="inlineStr">
+      <c r="G43" s="5" t="inlineStr">
         <is>
           <t>-181</t>
         </is>
       </c>
-      <c r="H29" s="5" t="inlineStr">
+      <c r="H43" s="5" t="inlineStr">
         <is>
           <t>-25.3%</t>
         </is>
       </c>
-      <c r="I29" s="5" t="inlineStr">
+      <c r="I43" s="5" t="inlineStr">
         <is>
           <t>-189</t>
         </is>
       </c>
-      <c r="J29" s="5" t="inlineStr">
+      <c r="J43" s="5" t="inlineStr">
         <is>
           <t>2,634</t>
         </is>
       </c>
-      <c r="K29" s="5" t="inlineStr">
+      <c r="K43" s="5" t="inlineStr">
         <is>
           <t>2,443</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="7" t="inlineStr">
+        <is>
+          <t>405033878</t>
+        </is>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>შპს ემ ენ მედიკალ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C44" s="7" t="inlineStr">
+        <is>
+          <t>Medical Devices</t>
+        </is>
+      </c>
+      <c r="D44" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F44" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G44" s="7" t="inlineStr">
+        <is>
+          <t>-244</t>
+        </is>
+      </c>
+      <c r="H44" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I44" s="7" t="inlineStr">
+        <is>
+          <t>-257</t>
+        </is>
+      </c>
+      <c r="J44" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="K44" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>