--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>44 matches · FY2024 · money in GEL thousands</t>
+          <t>41 matches · FY2024 · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -631,2403 +631,2236 @@
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>-49.6%</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>-69,030</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>41,913</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t>-432,371</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>400231806</t>
+          <t>202188612</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>შპს სეტანტა სპორტს მედია</t>
+          <t>შპს ტელეიმედი</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>39,946</t>
+          <t>39,080</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>26.2%</t>
+          <t>25.4%</t>
         </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>1,306</t>
+          <t>-19,937</t>
         </is>
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>-51.0%</t>
         </is>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>1,312</t>
+          <t>-67,804</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>8,309</t>
+          <t>35,358</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>-5,055</t>
+          <t>-423,965</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>202188612</t>
+          <t>402037611</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>შპს ტელეიმედი</t>
+          <t>შპს სადისტრიბუციო კომპანია</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>39,080</t>
+          <t>30,735</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>25.4%</t>
+          <t>15.4%</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>-19,937</t>
+          <t>687</t>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>-51.0%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>-67,804</t>
+          <t>429</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>35,358</t>
+          <t>10,374</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>-423,965</t>
+          <t>-10,115</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>402037611</t>
+          <t>405443872</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს სადისტრიბუციო კომპანია</t>
+          <t>სს მედია ჰოლდინგ</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>30,735</t>
+          <t>13,937</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>-2.5%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>687</t>
+          <t>-26,539</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>-190.4%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>429</t>
+          <t>-41,823</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>10,374</t>
+          <t>80,490</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>-10,115</t>
+          <t>-46,185</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>405443872</t>
+          <t>204931164</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>სს მედია ჰოლდინგ</t>
+          <t>შპს ბაკურ სულაკაურის გამომცემლობა</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>13,937</t>
+          <t>13,693</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>-26,539</t>
+          <t>1,333</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>-190.4%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>-41,823</t>
+          <t>1,109</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>80,490</t>
+          <t>13,569</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>-46,185</t>
+          <t>12,706</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>204931164</t>
+          <t>402051603</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს ბაკურ სულაკაურის გამომცემლობა</t>
+          <t>შპს გურუ</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>13,693</t>
+          <t>13,477</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>1,333</t>
+          <t>617</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>1,109</t>
+          <t>617</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>13,569</t>
+          <t>306</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>12,706</t>
+          <t>111</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>402051603</t>
+          <t>404566082</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>შპს გურუ</t>
+          <t>შპს კავეა საბურთალო</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>13,477</t>
+          <t>11,413</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>2,327</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>20.4%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>1,266</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>13,846</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>1,114</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>404566082</t>
+          <t>400166262</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს კავეა საბურთალო</t>
+          <t>შპს დი +</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>11,413</t>
+          <t>7,402</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>2,327</t>
+          <t>692</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>20.4%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>1,266</t>
+          <t>649</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>13,846</t>
+          <t>4,257</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>1,114</t>
+          <t>2,777</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>405109252</t>
+          <t>404466001</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>შპს ად მედია</t>
+          <t>შპს რუსთაველი ჰოლდინგ სინემას</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>10,760</t>
+          <t>6,540</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>41.9%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>3,455</t>
+          <t>1,666</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>32.1%</t>
+          <t>25.5%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>3,396</t>
+          <t>1,363</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>9,129</t>
+          <t>4,342</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>9,058</t>
+          <t>546</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>204574399</t>
+          <t>405093875</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯია მედია იქსჩეინჯი</t>
+          <t>შპს ინტერფილმ დისტრიბიუშნ</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>10,017</t>
+          <t>6,466</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>157.3%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>1,302</t>
+          <t>713</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>1,273</t>
+          <t>706</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>3,693</t>
+          <t>1,276</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>2,275</t>
+          <t>744</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>405104863</t>
+          <t>404405489</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს მედია პლიუსი</t>
+          <t>შპს კავეა თბილისი მოლი</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>8,376</t>
+          <t>5,999</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>203.1%</t>
+          <t>17.9%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>987</t>
+          <t>2,606</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>11.8%</t>
+          <t>43.4%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>993</t>
+          <t>1,604</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>1,940</t>
+          <t>9,629</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>7,429</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>202203196</t>
+          <t>404511925</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს მედია არტი</t>
+          <t>შპს კავეა გალერია</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>7,088</t>
+          <t>5,980</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>-20.4%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>424</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>18</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>1,646</t>
+          <t>4,759</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>1,080</t>
+          <t>-1,191</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>205236314</t>
+          <t>204892535</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰავას მედია ჯორჯია</t>
+          <t>შპს რადიო ჰოლდინგი ფორტუნა</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>6,673</t>
+          <t>5,866</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>54.5%</t>
+          <t>27.9%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>2,107</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>35.9%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>1,915</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>3,248</t>
+          <t>3,793</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>3,575</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>404466001</t>
+          <t>204876777</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს რუსთაველი ჰოლდინგ სინემას</t>
+          <t>შპს გაზეთი საქართველოს მაცნე</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>6,540</t>
+          <t>5,055</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>10.6%</t>
+          <t>-27.7%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>1,666</t>
+          <t>563</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>25.5%</t>
+          <t>11.1%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>1,363</t>
+          <t>145</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>4,342</t>
+          <t>7,405</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>4,809</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>404405489</t>
+          <t>405247594</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს კავეა თბილისი მოლი</t>
+          <t>შპს ბი ემ ჯი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>5,999</t>
+          <t>4,891</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>17.9%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>2,606</t>
+          <t>114</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>43.4%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>1,604</t>
+          <t>132</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>9,629</t>
+          <t>3,257</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>7,429</t>
+          <t>2,922</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>404511925</t>
+          <t>402023136</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს კავეა გალერია</t>
+          <t>შპს პოსტრედ</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>5,980</t>
+          <t>4,721</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>-20.4%</t>
+          <t>58.9%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>424</t>
+          <t>1,702</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>36.1%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>1,703</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>4,759</t>
+          <t>4,028</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>-1,191</t>
+          <t>2,588</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>204892535</t>
+          <t>441487776</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს რადიო ჰოლდინგი ფორტუნა</t>
+          <t>შპს ბუმერანგ ფილმსი</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>5,866</t>
+          <t>4,619</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>27.9%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>2,107</t>
+          <t>1,541</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>35.9%</t>
+          <t>33.4%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>1,915</t>
+          <t>1,488</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>3,793</t>
+          <t>4,453</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>3,575</t>
+          <t>2,810</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>204876777</t>
+          <t>405388655</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს გაზეთი საქართველოს მაცნე</t>
+          <t>შპს კავეა პლუსი</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>5,055</t>
+          <t>4,463</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>-27.7%</t>
+          <t>51.4%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>563</t>
+          <t>472</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>11.1%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>-1,833</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>7,405</t>
+          <t>8,463</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>4,809</t>
+          <t>-2,295</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>402023136</t>
+          <t>402230019</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს პოსტრედ</t>
+          <t>შპს მუვი დაბინგი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>4,721</t>
+          <t>3,848</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>58.9%</t>
+          <t>39.3%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>1,702</t>
+          <t>903</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>36.1%</t>
+          <t>23.5%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>1,703</t>
+          <t>387</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>4,028</t>
+          <t>628</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>2,588</t>
+          <t>319</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>441487776</t>
+          <t>404567759</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს ბუმერანგ ფილმსი</t>
+          <t>შპს ენკენი ფილმს</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>4,619</t>
+          <t>3,735</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>16.0%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>1,541</t>
+          <t>378</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>33.4%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>1,488</t>
+          <t>353</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>4,453</t>
+          <t>1,356</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>2,810</t>
+          <t>130</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>437371390</t>
+          <t>406106155</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს მედია ჯგუფი</t>
+          <t>შპს   ლუმა დეველოპმენტ   LTD   LUMA DEVELOPMENT</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>4,281</t>
+          <t>3,596</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>1,749</t>
+          <t>52</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>40.8%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>1,792</t>
+          <t>36</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>2,081</t>
+          <t>1,515</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>1,795</t>
+          <t>1,084</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>404480076</t>
+          <t>406410067</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს ტრი მედია ინტელიჯენსი</t>
+          <t>შპს ქოურტესიმედია</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>4,139</t>
+          <t>3,336</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>13.6%</t>
+          <t>48.3%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>1,284</t>
+          <t>505</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>31.0%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>1,067</t>
+          <t>465</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>4,204</t>
+          <t>602</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>3,730</t>
+          <t>602</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>402230019</t>
+          <t>405195710</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს მუვი დაბინგი</t>
+          <t>შპს კოლექტიკა</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>3,848</t>
+          <t>2,734</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>39.3%</t>
+          <t>-39.9%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>-231</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>23.5%</t>
+          <t>-8.5%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>-232</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>1,077</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>1,039</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>404567759</t>
+          <t>200004850</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს ენკენი ფილმს</t>
+          <t>შპს გამომცემლობა მერიდიანი</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>3,735</t>
+          <t>2,583</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>16.0%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>48</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>10.1%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>48</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>1,356</t>
+          <t>2,763</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>901</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>406410067</t>
+          <t>202959101</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს ქოურტესიმედია</t>
+          <t>შპს გამომცემლობა ინტელექტი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>3,336</t>
+          <t>2,470</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>48.3%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>-125</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>-5.1%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>465</t>
+          <t>-210</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>7,614</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>5,394</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>405238835</t>
+          <t>405025896</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს ბეთერფლაი მედია</t>
+          <t>შპს ვიდეოსკოპი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>3,110</t>
+          <t>2,465</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>-35.9%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>-295</t>
+          <t>404</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>16.4%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>-282</t>
+          <t>355</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>2,204</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>425</t>
+          <t>1,572</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>406049048</t>
+          <t>404882953</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს პაბლისის მედია</t>
+          <t>შპს ელვა. ჯი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>3,027</t>
+          <t>2,319</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>-26.7%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>-1,058</t>
+          <t>463</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>-35.0%</t>
+          <t>20.0%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>-1,029</t>
+          <t>373</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>2,984</t>
+          <t>532</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>1,714</t>
+          <t>196</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>405195710</t>
+          <t>216312915</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს კოლექტიკა</t>
+          <t>შპს ფორმა</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>2,734</t>
+          <t>2,204</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>-39.9%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>-231</t>
+          <t>794</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>36.0%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>-232</t>
+          <t>-149</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>1,077</t>
+          <t>2,649</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>1,039</t>
+          <t>-30</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>200004850</t>
+          <t>204424587</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს გამომცემლობა მერიდიანი</t>
+          <t>შპს ამირანი</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>2,583</t>
+          <t>2,133</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>504</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>56</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>2,763</t>
+          <t>7,633</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>319</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>202959101</t>
+          <t>205075014</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს გამომცემლობა ინტელექტი</t>
+          <t>შპს ახალი ამბები</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>2,470</t>
+          <t>1,917</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>14.5%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>-125</t>
+          <t>682</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>35.6%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>-210</t>
+          <t>726</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>7,614</t>
+          <t>4,263</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>5,394</t>
+          <t>4,108</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>204424587</t>
+          <t>400051199</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს ამირანი</t>
+          <t>სს ქართული კინოს განვითარების ცენტრი</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>2,133</t>
+          <t>1,915</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>130</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>23.6%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>-237</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>7,633</t>
+          <t>74,725</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>74,558</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>204562990</t>
+          <t>202054196</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს საქართველოს საპატრიარქო ტელევიზია ერთსულოვნება</t>
+          <t>სს ქართული ფილმი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>2,055</t>
+          <t>1,915</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>131</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>18.4%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>-236</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>2,756</t>
+          <t>74,305</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>1,739</t>
+          <t>74,138</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>400051199</t>
+          <t>404531734</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>სს ქართული კინოს განვითარების ცენტრი</t>
+          <t>შპს სილქ ფაქტორი სტუდიო</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>1,915</t>
+          <t>1,859</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>107</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>-237</t>
+          <t>-51</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>74,725</t>
+          <t>5,274</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>74,558</t>
+          <t>2,747</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>202054196</t>
+          <t>204386075</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>სს ქართული ფილმი</t>
+          <t>შპს ნეოსტუდია</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>1,915</t>
+          <t>1,759</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>30.2%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>90</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>-236</t>
+          <t>97</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>74,305</t>
+          <t>1,343</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>74,138</t>
+          <t>1,335</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>404927326</t>
+          <t>404452800</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს Sky Media</t>
+          <t>შპს  ალფა სტუდიო   ALFA STUDIO</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>1,913</t>
+          <t>1,329</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>-90</t>
+          <t>469</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>35.2%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-93</t>
+          <t>198</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>686</t>
+          <t>996</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>-615</t>
+          <t>860</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>404531734</t>
+          <t>404868639</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს სილქ ფაქტორი სტუდიო</t>
+          <t>შპს ბრავო რექორდს</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>1,859</t>
+          <t>1,012</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>-31.4%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>-304</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>-30.1%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>-51</t>
+          <t>-689</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>5,274</t>
+          <t>2,659</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>2,747</t>
+          <t>492</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>404431021</t>
+          <t>219995600</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს Tv Lux Georgia</t>
+          <t>შპს დამოუკიდებელი ტელე-რადიო კომპანია ოდიში</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>1,633</t>
+          <t>576</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>121.1%</t>
+          <t>139.9%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>-197</t>
+          <t>270</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>46.9%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>-213</t>
+          <t>115</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>1,090</t>
+          <t>1,914</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>722</t>
+          <t>458</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>205020216</t>
+          <t>404747743</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს დელტა მედია</t>
+          <t>შპს სთარინგ ჯორჯია</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>1,359</t>
-[...5 lines deleted...]
-        </is>
+          <t>357</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="n">
+        <v/>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>669</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>53.5%</t>
+          <t>187.4%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>-35</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>2,180</t>
+          <t>136,442</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>133,787</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>404452800</t>
+          <t>402140553</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს  ალფა სტუდიო   ALFA STUDIO</t>
+          <t>შპს სილქ მედია</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>1,329</t>
+          <t>328</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>-4.3%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>-7,942</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>35.2%</t>
+          <t>-2420.7%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>-7,953</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>2,833</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>860</t>
+          <t>2,462</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>204952015</t>
+          <t>404582055</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს გამომცემლობა არტანუჯი</t>
+          <t>შპს აჭარა.ქომ</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>1,260</t>
+          <t>40</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>-99.9%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>6</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>3,806</t>
+          <t>57</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>1,641</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>219995600</t>
+          <t>405259090</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს დამოუკიდებელი ტელე-რადიო კომპანია ოდიში</t>
+          <t>შპს ქართული ოცნება</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Media</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>576</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F45" s="5" t="n">
+        <v/>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>270</t>
-[...5 lines deleted...]
-        </is>
+          <t>-9,059</t>
+        </is>
+      </c>
+      <c r="H45" s="5" t="n">
+        <v/>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>-9,257</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>1,914</t>
+          <t>36,876</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
-        <is>
-[...159 lines deleted...]
-      <c r="K48" s="7" t="inlineStr">
         <is>
           <t>1,825</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>