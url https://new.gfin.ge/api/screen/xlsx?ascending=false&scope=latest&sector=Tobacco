--- v0 (2026-08-01)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K26"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>22 matches · latest filings · money in GEL thousands</t>
+          <t>26 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -796,1032 +796,1252 @@
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t>32.3%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
           <t>112,483</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t>165,150</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
           <t>45,576</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>404550650</t>
+          <t>420424393</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>შპს სმარტ კაპიტალ ფროდაქშენ</t>
+          <t>შპს ინტერნეიშნლ მარკეტინგ ენდ თრეიდინგ</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>140,184</t>
+          <t>159,026</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>15,561</t>
+          <t>10,006</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>11.1%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>16,880</t>
+          <t>10,329</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>73,750</t>
+          <t>79,712</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>31,567</t>
+          <t>55,868</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>401958271</t>
+          <t>404550650</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს გეოდისტრიბუცია</t>
+          <t>შპს სმარტ კაპიტალ ფროდაქშენ</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>128,238</t>
+          <t>140,184</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>-3.0%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>2,768</t>
+          <t>15,561</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>11.1%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>4,184</t>
+          <t>16,880</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>16,074</t>
+          <t>73,750</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>-9,092</t>
+          <t>31,567</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>406235514</t>
+          <t>401958271</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს თობაქო ჰოლდინგი</t>
+          <t>შპს გეოდისტრიბუცია</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>54,947</t>
+          <t>128,238</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>-25.9%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>17,450</t>
+          <t>2,768</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>31.8%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>17,208</t>
+          <t>4,184</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>6,458</t>
+          <t>16,074</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>-9,092</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>206093528</t>
+          <t>406051971</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>სს თბილისის თამბაქო</t>
+          <t>შპს ჯ ჯ 2011</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>44,984</t>
+          <t>75,090</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>14,748</t>
+          <t>532</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>32.8%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>14,775</t>
+          <t>802</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>58,239</t>
+          <t>9,805</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>31,406</t>
+          <t>175</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>402203548</t>
+          <t>406235514</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გრანდი 2022</t>
+          <t>⚠ შპს თობაქო ჰოლდინგი</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>40,316</t>
+          <t>54,947</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>-25.9%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>17,450</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>31.8%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>17,208</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>11,104</t>
+          <t>6,458</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>1,151</t>
+          <t>84</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>405456233</t>
+          <t>206093528</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს  ბჯ ტობაკო</t>
+          <t>სს თბილისის თამბაქო</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>34,124</t>
+          <t>44,984</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>1,046</t>
+          <t>14,748</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>32.8%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>14,775</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>20,861</t>
+          <t>58,239</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>8,695</t>
+          <t>31,406</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>406175963</t>
+          <t>402203548</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს ვეიფორია</t>
+          <t>⚠ შპს გრანდი 2022</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>18,255</t>
+          <t>40,316</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>48.0%</t>
+          <t>-2.3%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>987</t>
+          <t>837</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>403</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>5,826</t>
+          <t>11,104</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>3,597</t>
+          <t>1,151</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>211401160</t>
+          <t>406040118</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>⚠ ბრითიშ ამერიქან ტობაკო ჯორჯია ლიმიტედის საქართველოს, თბილისის წარმომადგენლობა</t>
+          <t>შპს პ და ლ</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>17,477</t>
+          <t>39,840</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>-87.8%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>-84</t>
+          <t>1,960</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>-794</t>
+          <t>1,385</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>1,438</t>
+          <t>16,274</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>-350</t>
+          <t>11,171</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>443854090</t>
+          <t>405456233</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს თ &amp;  რ დისტრიბუშენ ხაშური</t>
+          <t>შპს  ბჯ ტობაკო</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>11,654</t>
+          <t>34,124</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>-16.0%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>-60</t>
+          <t>1,046</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>-76</t>
+          <t>1,020</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>20,861</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>8,695</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>445396296</t>
+          <t>406175963</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს ბლექ სი</t>
+          <t>შპს ვეიფორია</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>9,397</t>
+          <t>18,255</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-58.9%</t>
+          <t>48.0%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>987</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>1.5%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>469</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>1,698</t>
+          <t>5,826</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>1,696</t>
+          <t>3,597</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>406200793</t>
+          <t>211401160</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს  ტობაკო მარკეტი</t>
+          <t>⚠ ბრითიშ ამერიქან ტობაკო ჯორჯია ლიმიტედის საქართველოს, თბილისის წარმომადგენლობა</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>9,108</t>
+          <t>17,477</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>-87.8%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>663</t>
+          <t>-84</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>-794</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>3,452</t>
+          <t>1,438</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>3,348</t>
+          <t>-350</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>445598041</t>
+          <t>443854090</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს დ &amp; მ</t>
+          <t>⚠ შპს თ &amp;  რ დისტრიბუშენ ხაშური</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>7,111</t>
+          <t>11,654</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>30.2%</t>
+          <t>-16.0%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>-60</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>-76</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>2,966</t>
+          <t>628</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>1,196</t>
+          <t>153</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>405022817</t>
+          <t>445396296</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰავანა</t>
+          <t>შპს ბლექ სი</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>4,183</t>
+          <t>9,397</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>-58.9%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>688</t>
+          <t>138</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>639</t>
+          <t>155</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>3,074</t>
+          <t>1,698</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>2,255</t>
+          <t>1,696</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>405570591</t>
+          <t>406200793</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჯორჯიან ვეიპ გრუპ</t>
+          <t>შპს  ტობაკო მარკეტი</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>2,949</t>
+          <t>9,108</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>-336</t>
+          <t>663</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>-735</t>
+          <t>862</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>5,107</t>
+          <t>3,452</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>-484</t>
+          <t>3,348</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>434177160</t>
+          <t>445598041</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართული თამბაქოს წარმოება</t>
+          <t>შპს დ &amp; მ</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>1,425</t>
+          <t>7,111</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>22.4%</t>
+          <t>30.2%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>410</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>24.6%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>326</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>2,882</t>
+          <t>2,966</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>2,826</t>
+          <t>1,196</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>208150766</t>
+          <t>400204907</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს დუთი ფრი გლობალი</t>
+          <t>⚠ შპს კვარა</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>1,109</t>
+          <t>5,646</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>-1,090</t>
+          <t>126</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>-98.3%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>-1,143</t>
+          <t>126</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>176</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>175</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>405498956</t>
+          <t>405022817</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს ევაპიფაი</t>
+          <t>შპს ჰავანა</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Tobacco</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>4,183</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>-81.7%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>-918</t>
+          <t>688</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>-125.0%</t>
+          <t>16.4%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>-1,115</t>
+          <t>639</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>1,235</t>
+          <t>3,074</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>-779</t>
+          <t>2,255</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
+          <t>405570591</t>
+        </is>
+      </c>
+      <c r="B26" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ჯორჯიან ვეიპ გრუპ</t>
+        </is>
+      </c>
+      <c r="C26" s="7" t="inlineStr">
+        <is>
+          <t>Tobacco</t>
+        </is>
+      </c>
+      <c r="D26" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E26" s="7" t="inlineStr">
+        <is>
+          <t>2,949</t>
+        </is>
+      </c>
+      <c r="F26" s="7" t="inlineStr">
+        <is>
+          <t>-3.8%</t>
+        </is>
+      </c>
+      <c r="G26" s="7" t="inlineStr">
+        <is>
+          <t>-336</t>
+        </is>
+      </c>
+      <c r="H26" s="7" t="inlineStr">
+        <is>
+          <t>-11.4%</t>
+        </is>
+      </c>
+      <c r="I26" s="7" t="inlineStr">
+        <is>
+          <t>-735</t>
+        </is>
+      </c>
+      <c r="J26" s="7" t="inlineStr">
+        <is>
+          <t>5,107</t>
+        </is>
+      </c>
+      <c r="K26" s="7" t="inlineStr">
+        <is>
+          <t>-484</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="inlineStr">
+        <is>
+          <t>405328998</t>
+        </is>
+      </c>
+      <c r="B27" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს დემიქსი</t>
+        </is>
+      </c>
+      <c r="C27" s="5" t="inlineStr">
+        <is>
+          <t>Tobacco</t>
+        </is>
+      </c>
+      <c r="D27" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>1,829</t>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t>-43.8%</t>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t>-84</t>
+        </is>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t>-4.6%</t>
+        </is>
+      </c>
+      <c r="I27" s="5" t="inlineStr">
+        <is>
+          <t>-118</t>
+        </is>
+      </c>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t>326</t>
+        </is>
+      </c>
+      <c r="K27" s="5" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="7" t="inlineStr">
+        <is>
+          <t>208150766</t>
+        </is>
+      </c>
+      <c r="B28" s="8" t="inlineStr">
+        <is>
+          <t>შპს დუთი ფრი გლობალი</t>
+        </is>
+      </c>
+      <c r="C28" s="7" t="inlineStr">
+        <is>
+          <t>Tobacco</t>
+        </is>
+      </c>
+      <c r="D28" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E28" s="7" t="inlineStr">
+        <is>
+          <t>1,109</t>
+        </is>
+      </c>
+      <c r="F28" s="7" t="inlineStr">
+        <is>
+          <t>-21.7%</t>
+        </is>
+      </c>
+      <c r="G28" s="7" t="inlineStr">
+        <is>
+          <t>-1,090</t>
+        </is>
+      </c>
+      <c r="H28" s="7" t="inlineStr">
+        <is>
+          <t>-98.3%</t>
+        </is>
+      </c>
+      <c r="I28" s="7" t="inlineStr">
+        <is>
+          <t>-1,143</t>
+        </is>
+      </c>
+      <c r="J28" s="7" t="inlineStr">
+        <is>
+          <t>475</t>
+        </is>
+      </c>
+      <c r="K28" s="7" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="inlineStr">
+        <is>
+          <t>405498956</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="inlineStr">
+        <is>
+          <t>შპს ევაპიფაი</t>
+        </is>
+      </c>
+      <c r="C29" s="5" t="inlineStr">
+        <is>
+          <t>Tobacco</t>
+        </is>
+      </c>
+      <c r="D29" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t>734</t>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t>-81.7%</t>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t>-918</t>
+        </is>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t>-125.0%</t>
+        </is>
+      </c>
+      <c r="I29" s="5" t="inlineStr">
+        <is>
+          <t>-1,115</t>
+        </is>
+      </c>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t>1,235</t>
+        </is>
+      </c>
+      <c r="K29" s="5" t="inlineStr">
+        <is>
+          <t>-779</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="7" t="inlineStr">
+        <is>
           <t>206089258</t>
         </is>
       </c>
-      <c r="B26" s="8" t="inlineStr">
+      <c r="B30" s="8" t="inlineStr">
         <is>
           <t>⚠ შპს პოსეიდონი</t>
         </is>
       </c>
-      <c r="C26" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D26" s="7" t="n">
+      <c r="C30" s="7" t="inlineStr">
+        <is>
+          <t>Tobacco</t>
+        </is>
+      </c>
+      <c r="D30" s="7" t="n">
         <v>2020</v>
       </c>
-      <c r="E26" s="7" t="inlineStr">
+      <c r="E30" s="7" t="inlineStr">
         <is>
           <t>356</t>
         </is>
       </c>
-      <c r="F26" s="7" t="inlineStr">
+      <c r="F30" s="7" t="inlineStr">
         <is>
           <t>-76.5%</t>
         </is>
       </c>
-      <c r="G26" s="7" t="inlineStr">
+      <c r="G30" s="7" t="inlineStr">
         <is>
           <t>-63</t>
         </is>
       </c>
-      <c r="H26" s="7" t="inlineStr">
+      <c r="H30" s="7" t="inlineStr">
         <is>
           <t>-17.8%</t>
         </is>
       </c>
-      <c r="I26" s="7" t="inlineStr">
+      <c r="I30" s="7" t="inlineStr">
         <is>
           <t>-75</t>
         </is>
       </c>
-      <c r="J26" s="7" t="inlineStr">
+      <c r="J30" s="7" t="inlineStr">
         <is>
           <t>757</t>
         </is>
       </c>
-      <c r="K26" s="7" t="inlineStr">
+      <c r="K30" s="7" t="inlineStr">
         <is>
           <t>680</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>