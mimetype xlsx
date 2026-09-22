--- v0 (2026-08-01)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K161"/>
+  <dimension ref="A1:K241"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>157 matches · latest filings · money in GEL thousands</t>
+          <t>237 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -1236,264 +1236,264 @@
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>48.9%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>24,515</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t>143,229</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
           <t>78,073</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>445388394</t>
+          <t>404494695</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს იბერტეკ გრუპი</t>
+          <t>შპს  ჯი-თი ჯგუფი</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>59,351</t>
+          <t>49,822</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>6,623</t>
+          <t>8,796</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>11.2%</t>
+          <t>17.7%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>4,846</t>
+          <t>8,171</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>49,368</t>
+          <t>19,528</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>21,474</t>
+          <t>12,682</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>404494695</t>
+          <t>200270884</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჯი-თი ჯგუფი</t>
+          <t>შპს აბრის ჯი</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>49,822</t>
+          <t>49,794</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>8,796</t>
+          <t>2,079</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>17.7%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>8,171</t>
+          <t>944</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>19,528</t>
+          <t>16,020</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>12,682</t>
+          <t>1,660</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>200270884</t>
+          <t>405260042</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს აბრის ჯი</t>
+          <t>შპს ვოლტ ჯორჯია</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>49,794</t>
+          <t>49,271</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>35.9%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>2,079</t>
+          <t>-5,845</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>-11.9%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>-6,810</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>16,020</t>
+          <t>26,720</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>1,660</t>
+          <t>-3,207</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>405260042</t>
+          <t>405626023</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს ვოლტ ჯორჯია</t>
+          <t>შპს ეიესბიაიეს ჯორჯია</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>49,271</t>
+          <t>46,787</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>35.9%</t>
+          <t>193.2%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>-5,845</t>
+          <t>1,045</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>-6,810</t>
+          <t>699</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>26,720</t>
+          <t>8,931</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>-3,207</t>
+          <t>2,093</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>248429598</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
           <t>სს ოპპა</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>45,163</t>
@@ -1617,7606 +1617,11988 @@
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>5.0%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
           <t>1,236</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
           <t>25,200</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
           <t>5,352</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>405533506</t>
+          <t>202052054</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს ანდერსენ</t>
+          <t>შპს ორიენტ ლოჯიკი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>38,867</t>
+          <t>38,940</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>27.2%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>27,507</t>
+          <t>1,211</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>70.8%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>25,787</t>
+          <t>-12</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>17,095</t>
+          <t>16,618</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>15,246</t>
+          <t>2,720</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>405348805</t>
+          <t>405533506</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს  ი-არ-სი დისთრიბუშენ ჯორჯია</t>
+          <t>შპს ანდერსენ</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>38,629</t>
+          <t>38,867</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>27.2%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>27,507</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>70.8%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>-408</t>
+          <t>25,787</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>27,272</t>
+          <t>17,095</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>15,246</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>402099475</t>
+          <t>405348805</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გლოვოაფფ ჯორჯია</t>
+          <t>შპს  ი-არ-სი დისთრიბუშენ ჯორჯია</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>36,637</t>
+          <t>38,629</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>62.8%</t>
+          <t>-18.1%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>-11,210</t>
+          <t>513</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>-30.6%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>-13,208</t>
+          <t>-408</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>15,022</t>
+          <t>27,272</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>-32,703</t>
+          <t>823</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>206201698</t>
+          <t>402099475</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ნეოტექი</t>
+          <t>⚠ შპს გლოვოაფფ ჯორჯია</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>35,043</t>
+          <t>36,637</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>62.8%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>3,450</t>
+          <t>-11,210</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>-30.6%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>3,042</t>
+          <t>-13,208</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>26,937</t>
+          <t>15,022</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>21,269</t>
+          <t>-32,703</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>402211030</t>
+          <t>206201698</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ინტერმედია ტექნოლოჯის ჯორჯია</t>
+          <t>შპს ნეოტექი</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>31,938</t>
+          <t>35,043</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>63.8%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>2,864</t>
+          <t>3,450</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>2,289</t>
+          <t>3,042</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>5,602</t>
+          <t>26,937</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>5,464</t>
+          <t>21,269</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>405515606</t>
+          <t>404611853</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ალესოფტ</t>
+          <t>შპს ბი ენდ კეი გეიმს</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>31,420</t>
+          <t>34,662</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>237.7%</t>
+          <t>221.1%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>19,816</t>
+          <t>24,622</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>63.1%</t>
+          <t>71.0%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>19,293</t>
+          <t>20,752</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>13,525</t>
+          <t>4,818</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>12,700</t>
+          <t>4,810</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>402116474</t>
+          <t>401992162</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს თიბისი ეკოსისტემ კომპანის</t>
+          <t>⚠ შპს დელტა კონსალტინგი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>28,691</t>
+          <t>34,267</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>36.1%</t>
+          <t>123.7%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>3,407</t>
+          <t>16,905</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>11.9%</t>
+          <t>49.3%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>1,085</t>
+          <t>15,990</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>59,904</t>
+          <t>30,060</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>49,814</t>
+          <t>22,807</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>202175546</t>
+          <t>402211030</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>სს გაერთიანებული საფინანსო კორპორაცია</t>
+          <t>⚠ შპს ინტერმედია ტექნოლოჯის ჯორჯია</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>27,930</t>
+          <t>31,938</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>63.8%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>15,261</t>
+          <t>2,864</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>54.6%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>11,930</t>
+          <t>2,289</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>47,550</t>
+          <t>5,602</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>41,660</t>
+          <t>5,464</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>405291508</t>
+          <t>431173829</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს ექზაქტპრო სისტემს ჯორჯია</t>
+          <t>შპს გლობალ დისტრიბუშენ</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>26,465</t>
+          <t>31,462</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>-44.9%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>2,415</t>
+          <t>4,561</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>14.5%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>1,931</t>
+          <t>3,378</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>5,414</t>
+          <t>39,544</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>5,054</t>
+          <t>21,916</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>405259143</t>
+          <t>405515606</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს ვებიზ ინტერნეიშენელი</t>
+          <t>⚠ შპს ალესოფტ</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>25,482</t>
+          <t>31,420</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>45.7%</t>
+          <t>237.7%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>3,513</t>
+          <t>19,816</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>63.1%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>2,565</t>
+          <t>19,293</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>5,827</t>
+          <t>13,525</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>2,763</t>
+          <t>12,700</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>405452077</t>
+          <t>402116474</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს ექსადელ საქართველო</t>
+          <t>⚠ შპს თიბისი ეკოსისტემ კომპანის</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>25,103</t>
+          <t>28,691</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>36.1%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>1,194</t>
+          <t>3,407</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>1,085</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>5,968</t>
+          <t>59,904</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>4,081</t>
+          <t>49,814</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>205130464</t>
+          <t>202175546</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს დაირექტ დებიტ ჯორჯია</t>
+          <t>სს გაერთიანებული საფინანსო კორპორაცია</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>24,537</t>
+          <t>27,930</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>15.4%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>6,564</t>
+          <t>15,261</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>26.8%</t>
+          <t>54.6%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>5,169</t>
+          <t>11,930</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>83,181</t>
+          <t>47,550</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>23,500</t>
+          <t>41,660</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>402096227</t>
+          <t>206258182</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>სს დიჯითალ არეა</t>
+          <t>შპს ულტრა</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>24,099</t>
+          <t>26,949</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>89.2%</t>
+          <t>-1.6%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>-15,649</t>
+          <t>1,309</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>-64.9%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>-10,650</t>
+          <t>1,185</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>53,988</t>
+          <t>9,992</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>40,230</t>
+          <t>7,884</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>405514448</t>
+          <t>405291508</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს აიტი გარაჟი</t>
+          <t>შპს ექზაქტპრო სისტემს ჯორჯია</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>23,538</t>
+          <t>26,465</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-39.5%</t>
+          <t>-10.6%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>-10,213</t>
+          <t>2,415</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>-43.4%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>-10,929</t>
+          <t>1,931</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>11,994</t>
+          <t>5,414</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>10,846</t>
+          <t>5,054</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>205280667</t>
+          <t>405259143</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ელკო დისტრიბუშენ</t>
+          <t>შპს ვებიზ ინტერნეიშენელი</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>23,261</t>
+          <t>25,482</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>-47.9%</t>
+          <t>45.7%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>-1,078</t>
+          <t>3,513</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>-2,152</t>
+          <t>2,565</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>13,576</t>
+          <t>5,827</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>-6,875</t>
+          <t>2,763</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>204452662</t>
+          <t>405452077</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს აზრი</t>
+          <t>შპს ექსადელ საქართველო</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>22,967</t>
+          <t>25,103</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>43.5%</t>
+          <t>-17.0%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>3,344</t>
+          <t>1,194</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>2,964</t>
+          <t>1,016</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>21,531</t>
+          <t>5,968</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>10,967</t>
+          <t>4,081</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>405525613</t>
+          <t>402282800</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს აითრანზიშნ სოფთვეარ ჯორჯია</t>
+          <t>შპს აპგეიმინგი</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>22,456</t>
+          <t>24,631</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>-32.4%</t>
+          <t>255.2%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>13,194</t>
+          <t>2,623</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>58.8%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>12,312</t>
+          <t>2,406</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>9,083</t>
+          <t>2,927</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>4,993</t>
+          <t>2,873</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>404672519</t>
+          <t>205130464</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს თრეიდინგვიუ საქართველო</t>
+          <t>შპს დაირექტ დებიტ ჯორჯია</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>22,053</t>
+          <t>24,537</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>283.4%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>3,038</t>
+          <t>6,564</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>26.8%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>2,716</t>
+          <t>5,169</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>3,668</t>
+          <t>83,181</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>3,445</t>
+          <t>23,500</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>405270549</t>
+          <t>402096227</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს ვებიზ ფლეი</t>
+          <t>სს დიჯითალ არეა</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>21,451</t>
-[...3 lines deleted...]
-        <v/>
+          <t>24,099</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="inlineStr">
+        <is>
+          <t>89.2%</t>
+        </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>1,251</t>
+          <t>-15,649</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>-64.9%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>1,117</t>
+          <t>-10,650</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>2,320</t>
+          <t>53,988</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>1,117</t>
+          <t>40,230</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>404415290</t>
+          <t>405514448</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს სიქპა სიქურითი სოლუშენს ჯორჯია</t>
+          <t>შპს აიტი გარაჟი</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>21,411</t>
+          <t>23,538</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>-39.5%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>6,686</t>
+          <t>-10,213</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>31.2%</t>
+          <t>-43.4%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>2,555</t>
+          <t>-10,929</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>35,196</t>
+          <t>11,994</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>10,846</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>405238130</t>
+          <t>205280667</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  კიბერ სერვისი</t>
+          <t>შპს ელკო დისტრიბუშენ</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>20,492</t>
+          <t>23,261</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>436.6%</t>
+          <t>-47.9%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>3,927</t>
+          <t>-1,078</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>19.2%</t>
+          <t>-4.6%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>3,253</t>
+          <t>-2,152</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13,576</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>-6,875</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>402129763</t>
+          <t>204452662</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>სს  ექსტრა არეა</t>
+          <t>შპს აზრი</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>19,067</t>
+          <t>22,967</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>80.2%</t>
+          <t>43.5%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>-9,805</t>
+          <t>3,344</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>-51.4%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>-10,620</t>
+          <t>2,964</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>16,661</t>
+          <t>21,531</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>9,434</t>
+          <t>10,967</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>204887952</t>
+          <t>405525613</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს სამეცნიერო, საპროექტო-ტექნოლოგიური საწარმო ინდუსტრია</t>
+          <t>შპს აითრანზიშნ სოფთვეარ ჯორჯია</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>18,146</t>
+          <t>22,456</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>887.1%</t>
+          <t>-32.4%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>10,426</t>
+          <t>13,194</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>57.5%</t>
+          <t>58.8%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>10,190</t>
+          <t>12,312</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>11,327</t>
+          <t>9,083</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>8,332</t>
+          <t>4,993</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>406356697</t>
+          <t>404672519</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს დევექსპერტს საქართველო</t>
+          <t>შპს თრეიდინგვიუ საქართველო</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>17,850</t>
+          <t>22,053</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>33.9%</t>
+          <t>283.4%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>1,937</t>
+          <t>3,038</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>1,562</t>
+          <t>2,716</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>4,389</t>
+          <t>3,668</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>4,350</t>
+          <t>3,445</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>404571762</t>
+          <t>405238130</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>შპს დიჯითალ 360</t>
+          <t>⚠ შპს  კიბერ სერვისი</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>17,737</t>
+          <t>20,492</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>436.6%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>10,091</t>
+          <t>3,927</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>56.9%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>9,937</t>
+          <t>3,253</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>3,116</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>1,373</t>
+          <t>-25</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>204577065</t>
+          <t>205077593</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს სინგულარ ჯგუფი</t>
+          <t>შპს ივერსი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>17,344</t>
+          <t>19,070</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>27.9%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>2,253</t>
+          <t>1,976</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>2,154</t>
+          <t>1,501</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>4,187</t>
+          <t>7,324</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>4,010</t>
+          <t>7,101</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>406049823</t>
+          <t>402129763</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან სერვის ნეთვორკი</t>
+          <t>სს  ექსტრა არეა</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>17,260</t>
+          <t>19,067</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>80.2%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>-1,946</t>
+          <t>-9,805</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>-51.4%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>-2,202</t>
+          <t>-10,620</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>6,780</t>
+          <t>16,661</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>-2,778</t>
+          <t>9,434</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>401963899</t>
+          <t>405138042</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიდერ სისტემ</t>
+          <t>⚠ შპს ენ ბი ეი ტექნოლოჯის ინტერნეიშენალ</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>16,611</t>
+          <t>19,028</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>-11.3%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>-352</t>
+          <t>-1,824</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>-9.6%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>-739</t>
+          <t>-1,819</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>18,063</t>
+          <t>3,353</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>4,248</t>
+          <t>-385</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>406054683</t>
+          <t>406356697</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს აითი თექ</t>
+          <t>შპს დევექსპერტს საქართველო</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>16,540</t>
+          <t>17,850</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>84.1%</t>
+          <t>33.9%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>1,211</t>
+          <t>1,937</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>1,562</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>4,221</t>
+          <t>4,389</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>2,866</t>
+          <t>4,350</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>205197464</t>
+          <t>404571762</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან სერვის გრუპი-2007</t>
+          <t>შპს დიჯითალ 360</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>16,327</t>
+          <t>17,737</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>3,901</t>
+          <t>10,091</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>23.9%</t>
+          <t>56.9%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>3,819</t>
+          <t>9,937</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>16,768</t>
+          <t>3,116</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>13,524</t>
+          <t>1,373</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>415599784</t>
+          <t>205217415</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აიტი-დისტრიბუშენი</t>
+          <t>შპს დილაინი</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>16,302</t>
+          <t>17,465</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>246.9%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>1,518</t>
+          <t>601</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>1,214</t>
+          <t>661</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>10,658</t>
+          <t>5,169</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>1,722</t>
+          <t>5,013</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>405511593</t>
+          <t>204577065</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს ლინიატე ჯეორჯია</t>
+          <t>შპს სინგულარ ჯგუფი</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>14,546</t>
+          <t>17,344</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>27.9%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>2,253</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>2,154</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>2,014</t>
+          <t>4,187</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>1,543</t>
+          <t>4,010</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>405527540</t>
+          <t>406049823</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს ადენზა ჯორჯია</t>
+          <t>შპს ჯორჯიან სერვის ნეთვორკი</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>14,214</t>
+          <t>17,260</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>29.2%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>1,011</t>
+          <t>-1,946</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>-11.3%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-2,202</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>2,168</t>
+          <t>6,780</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>-2,778</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>202441189</t>
+          <t>401963899</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტელკომ ჯგუფი</t>
+          <t>შპს ლიდერ სისტემ</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>13,638</t>
+          <t>16,611</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>1,241</t>
+          <t>-352</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>-739</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>13,385</t>
+          <t>18,063</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>9,409</t>
+          <t>4,248</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>211380708</t>
+          <t>406054683</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს ალტა სოფთვეარი</t>
+          <t>შპს აითი თექ</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>12,853</t>
+          <t>16,540</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>28.4%</t>
+          <t>84.1%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>4,917</t>
+          <t>1,211</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>38.3%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>5,052</t>
+          <t>1,129</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>12,967</t>
+          <t>4,221</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>11,571</t>
+          <t>2,866</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>424073308</t>
+          <t>205197464</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს ავია ჯი</t>
+          <t>შპს ჯორჯიან სერვის გრუპი-2007</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>11,423</t>
+          <t>16,327</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>3,901</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>23.9%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>383</t>
+          <t>3,819</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>16,768</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>13,524</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>405471788</t>
+          <t>415599784</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს ესკადი</t>
+          <t>⚠ შპს აიტი-დისტრიბუშენი</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>10,554</t>
+          <t>16,302</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>-36.5%</t>
+          <t>246.9%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>-1,400</t>
+          <t>1,518</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>-3,833</t>
+          <t>1,214</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>4,485</t>
+          <t>10,658</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>4,119</t>
+          <t>1,722</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>404997287</t>
+          <t>405529799</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს აითიენ</t>
+          <t>შპს  დატასტრეამ კრეატივი</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>10,500</t>
+          <t>14,568</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>267.4%</t>
+          <t>-21.3%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>11,218</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>77.0%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>-338</t>
+          <t>10,704</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>15,741</t>
+          <t>2,109</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>1,970</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>205267423</t>
+          <t>405511593</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს სისტემ ნეტ</t>
+          <t>შპს ლინიატე ჯეორჯია</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>10,324</t>
+          <t>14,546</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>450</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>948</t>
+          <t>356</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>27,288</t>
+          <t>2,014</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>24,013</t>
+          <t>1,543</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>445523416</t>
+          <t>405527540</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯიან ტექნოლოჟი</t>
+          <t>შპს ადენზა ჯორჯია</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>9,710</t>
+          <t>14,214</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>85.2%</t>
+          <t>29.2%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>2,609</t>
+          <t>1,011</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>26.9%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>1,753</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>3,520</t>
+          <t>2,168</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>-222</t>
+          <t>961</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>404523967</t>
+          <t>405594539</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს ტრაქტორ ტექნოლოჯის</t>
+          <t>შპს სპორტსთაგ ჯორჯია</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>9,520</t>
+          <t>14,131</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>59.9%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>630</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>425</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>1,153</t>
+          <t>2,267</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>899</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>206337711</t>
+          <t>443871918</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან მობაილ იმპორტი</t>
+          <t>შპს ვანაფ გეიმს</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>9,477</t>
+          <t>13,936</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>60.8%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>1,164</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>-400</t>
+          <t>867</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>3,085</t>
+          <t>1,993</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>1,574</t>
+          <t>1,824</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>404417733</t>
+          <t>202441189</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს ეიჩ-არ-ეს</t>
+          <t>შპს ინტელკომ ჯგუფი</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>9,476</t>
+          <t>13,638</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>25.2%</t>
+          <t>-6.1%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>4,168</t>
+          <t>1,241</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>44.0%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>4,336</t>
+          <t>828</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>9,051</t>
+          <t>13,385</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>4,336</t>
+          <t>9,409</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>402190696</t>
+          <t>401943545</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  მიუნშენის ინტერნაციონალური მაინინგი</t>
+          <t>⚠ შპს ნ.ჯ.მ. ჯგუფი</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>9,277</t>
+          <t>13,475</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>144.5%</t>
+          <t>-67.8%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>2,204</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>23.8%</t>
+          <t>-0.0%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>2,204</t>
+          <t>-52</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>4,750</t>
+          <t>2,020</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>4,739</t>
+          <t>1,603</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>402101168</t>
+          <t>211380708</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს ულტრა დისტრიბუშენ</t>
+          <t>შპს ალტა სოფთვეარი</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>9,162</t>
+          <t>12,853</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>112.9%</t>
+          <t>28.4%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>4,917</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>38.3%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>5,052</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>4,853</t>
+          <t>12,967</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>2,321</t>
+          <t>11,571</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>404522441</t>
+          <t>405060142</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტერნეტსაფორთ თბილისი</t>
+          <t>შპს ციფრული ტექნოლოგიები</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>9,143</t>
+          <t>12,110</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>62.3%</t>
+          <t>68.6%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>877</t>
+          <t>3,024</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>25.0%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>1,205</t>
+          <t>3,406</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>2,789</t>
+          <t>15,827</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>2,756</t>
+          <t>8,883</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>206220551</t>
+          <t>406337833</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს iPOS</t>
+          <t>შპს დატაარტ ჯორჯია</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>9,091</t>
+          <t>11,834</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>44.8%</t>
+          <t>-12.7%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>2,044</t>
+          <t>1,098</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>1,979</t>
+          <t>757</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>10,100</t>
+          <t>1,569</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>7,768</t>
+          <t>1,330</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>404379285</t>
+          <t>424073308</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს ომედია</t>
+          <t>შპს ავია ჯი</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>8,951</t>
+          <t>11,423</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>23.3%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>1,071</t>
+          <t>482</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>1,058</t>
+          <t>383</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>2,684</t>
+          <t>804</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>1,928</t>
+          <t>710</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>405373536</t>
+          <t>445625379</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>შპს ბები</t>
+          <t>შპს სკ სოციალური გადაწყვეტილებები</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>8,899</t>
+          <t>11,216</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>108.4%</t>
+          <t>-12.8%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>5,724</t>
+          <t>1,297</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>64.3%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>5,587</t>
+          <t>902</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>2,227</t>
+          <t>3,473</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>797</t>
+          <t>3,311</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>402037620</t>
+          <t>405517560</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სოფთმასტერ ტრეიდი</t>
+          <t>შპს ჯი-ქორ საქართველო</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>8,808</t>
+          <t>10,754</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>23.0%</t>
+          <t>-20.9%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>-394</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>-3.7%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>-665</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>5,616</t>
+          <t>1,579</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>3,064</t>
+          <t>-3,422</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>405263094</t>
+          <t>404922447</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს  ომედია დეველოპმენტი</t>
+          <t>შპს ენ ჯი თი გრუპ</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>8,807</t>
+          <t>10,752</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>21.9%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>1,328</t>
+          <t>4,604</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>42.8%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>1,314</t>
+          <t>4,517</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>2,606</t>
+          <t>4,265</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>1,923</t>
+          <t>2,672</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>405541285</t>
+          <t>405471788</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს გურტამი</t>
+          <t>შპს ესკადი</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>8,700</t>
+          <t>10,554</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>32.3%</t>
+          <t>-36.5%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>754</t>
+          <t>-1,400</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>-13.3%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>-3,833</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>1,562</t>
+          <t>4,485</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>1,170</t>
+          <t>4,119</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>400247586</t>
+          <t>404997287</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს  სმარტ ბიზნეს ჯორჯია</t>
+          <t>შპს აითიენ</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>8,082</t>
+          <t>10,500</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>267.4%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>818</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>-338</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>1,068</t>
+          <t>15,741</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>854</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>405433357</t>
+          <t>205267423</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს სოფთ მოუშენი</t>
+          <t>შპს სისტემ ნეტ</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>8,038</t>
+          <t>10,324</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>353</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>11.5%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>948</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>4,398</t>
+          <t>27,288</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>1,412</t>
+          <t>24,013</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>406359015</t>
+          <t>404972561</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>შპს სოლვევა საქართველო</t>
+          <t>FINCA Network Support B.V.-ის საქართველოს ფილიალი</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>7,883</t>
+          <t>10,094</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>465</t>
+          <t>817</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>794</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>773</t>
+          <t>2,770</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>2,725</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>402219050</t>
+          <t>205203279</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს ფორსთა</t>
+          <t>შპს ტელკო სისტემს</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>7,873</t>
+          <t>9,731</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>1,038</t>
+          <t>1,262</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>1,102</t>
+          <t>1,341</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>3,267</t>
+          <t>6,288</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>2,339</t>
+          <t>5,239</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>404867998</t>
+          <t>445523416</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს ნოვენთიქ საქართველო</t>
+          <t>⚠ შპს ჯორჯიან ტექნოლოჟი</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>7,730</t>
+          <t>9,710</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>85.2%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>2,609</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>26.9%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>1,753</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>1,907</t>
+          <t>3,520</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>1,515</t>
+          <t>-222</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>405446628</t>
+          <t>404523967</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს  იტერა ჯგუფი</t>
+          <t>შპს ტრაქტორ ტექნოლოჯის</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>7,658</t>
+          <t>9,520</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>30.2%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>123</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>12.1%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>86</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>3,170</t>
+          <t>1,153</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>1,133</t>
+          <t>921</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>404874739</t>
+          <t>206337711</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს ქართული მიკროელექტრონიკა</t>
+          <t>შპს ჯორჯიან მობაილ იმპორტი</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>7,611</t>
+          <t>9,477</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>79.1%</t>
+          <t>60.8%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>3,622</t>
+          <t>281</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>47.6%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>2,882</t>
+          <t>-400</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>17,224</t>
+          <t>3,085</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>4,619</t>
+          <t>1,574</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>204441684</t>
+          <t>404417733</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ეისითი</t>
+          <t>შპს ეიჩ-არ-ეს</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>7,389</t>
+          <t>9,476</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>507.9%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>-319</t>
+          <t>4,168</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>44.0%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>-370</t>
+          <t>4,336</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>2,528</t>
+          <t>9,051</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>4,336</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>405517445</t>
+          <t>402190696</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს ინშუარ სოფთ ჯორჯია</t>
+          <t>⚠ შპს  მიუნშენის ინტერნაციონალური მაინინგი</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>7,320</t>
+          <t>9,277</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>144.5%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>2,204</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>23.8%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>2,204</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>5,733</t>
+          <t>4,750</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>1,712</t>
+          <t>4,739</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>404514655</t>
+          <t>402101168</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს სიემიქს სოლუშენს</t>
+          <t>შპს ულტრა დისტრიბუშენ</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>7,315</t>
+          <t>9,162</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>-43.5%</t>
+          <t>112.9%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>695</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>1,135</t>
+          <t>654</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>18,932</t>
+          <t>4,853</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>18,777</t>
+          <t>2,321</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>400285295</t>
+          <t>404522441</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს ვიაითიქი</t>
+          <t>შპს ინტერნეტსაფორთ თბილისი</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>6,725</t>
+          <t>9,143</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>62.3%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>2,208</t>
+          <t>877</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>32.8%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>1,797</t>
+          <t>1,205</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>1,621</t>
+          <t>2,789</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>2,756</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>405534916</t>
+          <t>206220551</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს  ფინტეჩ სოფტვარე სისტემს გეორგია</t>
+          <t>შპს iPOS</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>6,578</t>
+          <t>9,091</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>44.8%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>1,098</t>
+          <t>2,044</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>16.7%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>1,979</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>3,401</t>
+          <t>10,100</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>3,349</t>
+          <t>7,768</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>405512583</t>
+          <t>404379285</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს სოფთვეა ქანთრი ჯორჯია</t>
+          <t>შპს ომედია</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>6,351</t>
+          <t>8,951</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>-67.5%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>737</t>
+          <t>1,071</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>686</t>
+          <t>1,058</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>8,122</t>
+          <t>2,684</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>8,110</t>
+          <t>1,928</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>402129790</t>
+          <t>405373536</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>შპს ფლეთ როქ თექნოლოჯი</t>
+          <t>შპს ბები</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>6,167</t>
+          <t>8,899</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>108.4%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>5,724</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>64.3%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>5,587</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>1,254</t>
+          <t>2,227</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>797</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>406387529</t>
+          <t>402037620</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს ქარენთ სოფთვეარ</t>
+          <t>⚠ შპს სოფთმასტერ ტრეიდი</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>6,054</t>
+          <t>8,808</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>35.4%</t>
+          <t>23.0%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>5,114</t>
+          <t>605</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>84.5%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>5,342</t>
+          <t>333</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>9,745</t>
+          <t>5,616</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>9,740</t>
+          <t>3,064</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>406296896</t>
+          <t>405263094</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს ქვანტორი ჯორჯია</t>
+          <t>შპს  ომედია დეველოპმენტი</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>5,785</t>
+          <t>8,807</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>1,328</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>-100</t>
+          <t>1,314</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>1,245</t>
+          <t>2,606</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>1,923</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>405487717</t>
+          <t>405541285</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>შპს შხარა აიტი სერვისები</t>
+          <t>შპს გურტამი</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>5,714</t>
+          <t>8,700</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>32.3%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>5,396</t>
+          <t>754</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>94.4%</t>
+          <t>8.7%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>4,322</t>
+          <t>685</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>2,579</t>
+          <t>1,562</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>2,577</t>
+          <t>1,170</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>404425083</t>
+          <t>402215508</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>შპს ქარვა</t>
+          <t>შპს აიტექარტ</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>5,610</t>
+          <t>8,376</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>-22.3%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>563</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>318</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>1,640</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>1,031</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>405471056</t>
+          <t>404936343</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>⚠ გლობალ სოფთვეარ თექნოლოჯი</t>
+          <t>შპს      INPAS International South</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>5,538</t>
-[...3 lines deleted...]
-        <v/>
+          <t>8,139</t>
+        </is>
+      </c>
+      <c r="F94" s="7" t="inlineStr">
+        <is>
+          <t>7.1%</t>
+        </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>5,339</t>
+          <t>3,788</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>96.4%</t>
+          <t>46.5%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>5,339</t>
+          <t>792</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>13,410</t>
+          <t>8,146</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1,609</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>445506587</t>
+          <t>400247586</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს გეპა</t>
+          <t>შპს  სმარტ ბიზნეს ჯორჯია</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>5,338</t>
+          <t>8,082</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>20.3%</t>
+          <t>11.4%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>668</t>
+          <t>-53</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>590</t>
+          <t>-105</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>1,852</t>
+          <t>1,068</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>1,378</t>
+          <t>854</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>402195183</t>
+          <t>405433357</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს ტექპრო დისი ლთდ</t>
+          <t>შპს სოფთ მოუშენი</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>5,101</t>
+          <t>8,038</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>42.6%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>-46</t>
+          <t>922</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>-118</t>
+          <t>845</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>1,807</t>
+          <t>4,398</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>-339</t>
+          <t>1,412</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>402118374</t>
+          <t>405358116</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>შპს რუსტარ ინთერნეიშენალ</t>
+          <t>შპს თი დიჯიტალ ქუანთ</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>4,882</t>
+          <t>8,029</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>22.6%</t>
+          <t>197.0%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>3,927</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>17.9%</t>
+          <t>48.9%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>3,828</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>1,152</t>
+          <t>2,859</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>1,027</t>
+          <t>2,563</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>402208464</t>
+          <t>411322322</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>შპს გოდელ ტექნოლოჯის</t>
+          <t>შპს  პულსარი</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>4,768</t>
+          <t>7,937</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>58.3%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>329</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>197</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>1,846</t>
+          <t>330</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>1,764</t>
+          <t>269</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>406473524</t>
+          <t>406359015</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>შპს ტაკოპი ჯორჯია</t>
+          <t>შპს სოლვევა საქართველო</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>4,752</t>
-[...3 lines deleted...]
-        <v/>
+          <t>7,883</t>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t>7.7%</t>
+        </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>465</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>269</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>2,706</t>
+          <t>773</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>771</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>405516124</t>
+          <t>402219050</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>შპს აკველონ-ჯორჯია</t>
+          <t>შპს ფორსთა</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>4,679</t>
+          <t>7,873</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>-33.1%</t>
+          <t>11.4%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>-87</t>
+          <t>1,038</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>-116</t>
+          <t>1,102</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>3,267</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>2,339</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>404950013</t>
+          <t>404867998</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აითი-ქომი</t>
+          <t>შპს ნოვენთიქ საქართველო</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>4,667</t>
+          <t>7,730</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>40.3%</t>
+          <t>-9.2%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>2,422</t>
+          <t>78</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>51.9%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>2,347</t>
+          <t>166</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>2,448</t>
+          <t>1,907</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>2,043</t>
+          <t>1,515</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>404462283</t>
+          <t>405598287</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>შპს ექსპერტ სოლუშენს ჯორჯია</t>
+          <t>შპს სოდა.აუტო ჯი</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>4,589</t>
+          <t>7,693</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>877</t>
+          <t>614</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>399</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>5,735</t>
+          <t>1,048</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>3,681</t>
+          <t>607</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>405540204</t>
+          <t>405446628</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>შპს მაიტონა ჯორჯია</t>
+          <t>შპს  იტერა ჯგუფი</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>4,528</t>
+          <t>7,658</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>-46.6%</t>
+          <t>30.2%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>930</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>12.1%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>917</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>2,487</t>
+          <t>3,170</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>2,256</t>
+          <t>1,133</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>404519455</t>
+          <t>404874739</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>შპს ფეი უნიქარდი</t>
+          <t>შპს ქართული მიკროელექტრონიკა</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>4,460</t>
+          <t>7,611</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>80.6%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>79.1%</t>
+        </is>
+      </c>
+      <c r="G104" s="7" t="inlineStr">
+        <is>
+          <t>3,622</t>
+        </is>
+      </c>
+      <c r="H104" s="7" t="inlineStr">
+        <is>
+          <t>47.6%</t>
+        </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>2,882</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>12,832</t>
+          <t>17,224</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>1,570</t>
+          <t>4,619</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>400328418</t>
+          <t>204490577</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს ელისოფტ</t>
+          <t>შპს ბი მობაილი</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>4,431</t>
+          <t>7,502</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>-15.8%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>463</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>337</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>1,145</t>
+          <t>3,753</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>2,737</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>402225757</t>
+          <t>405517445</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს  კოჰერენტ სოლუშენს ისსოფტ ჯორჯია</t>
+          <t>შპს ინშუარ სოფთ ჯორჯია</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>4,421</t>
+          <t>7,320</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>33.9%</t>
+          <t>-28.3%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>451</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>250</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>1,100</t>
+          <t>5,733</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>1,094</t>
+          <t>1,712</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>406046844</t>
+          <t>404514655</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>შპს Geovoice</t>
+          <t>შპს სიემიქს სოლუშენს</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>4,411</t>
+          <t>7,315</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>24.1%</t>
+          <t>-43.5%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>2,010</t>
+          <t>596</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>45.6%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>1,957</t>
+          <t>1,135</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>6,998</t>
+          <t>18,932</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>6,051</t>
+          <t>18,777</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>404484982</t>
+          <t>402206796</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>შპს კომუნიკომი</t>
+          <t>შპს ბელკა გეიმზ გე</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>4,407</t>
+          <t>7,256</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>486</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>260</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>2,222</t>
+          <t>1,352</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>898</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>406194899</t>
+          <t>404469099</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>შპს აიტიკრაფტი</t>
+          <t>შპს ტექნეტი</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>4,391</t>
+          <t>7,054</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>-639</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>-782</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>649</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>586</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>405470119</t>
+          <t>400285295</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>შპს ქლიენთსაი</t>
+          <t>შპს ვიაითიქი</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>4,362</t>
+          <t>6,725</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>42.4%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>2,208</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>32.8%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>1,797</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>529</t>
+          <t>1,621</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>1,129</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>405273289</t>
+          <t>405534916</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>შპს ფასტფეი</t>
+          <t>შპს  ფინტეჩ სოფტვარე სისტემს გეორგია</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>4,344</t>
+          <t>6,578</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>1,104</t>
+          <t>1,098</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>25.4%</t>
+          <t>16.7%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>1,136</t>
+          <t>804</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>4,825</t>
+          <t>3,401</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>3,349</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>404857455</t>
+          <t>445488473</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>შპს ეფემჯი სოფტ</t>
+          <t>⚠ სს ატლას სოფტვეარ</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>4,308</t>
+          <t>6,410</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>24.6%</t>
+          <t>-9.5%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>-316</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>22.4%</t>
+          <t>-4.9%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>937</t>
+          <t>76</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>2,157</t>
+          <t>17,435</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>1,591</t>
+          <t>16,654</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>405114790</t>
+          <t>405460399</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სინტაქსი</t>
+          <t>შპს რედბერი ინთერნეიშენალ</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>4,204</t>
+          <t>6,363</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>12.7%</t>
+          <t>-12.0%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>67</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>63</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>2,327</t>
+          <t>1,863</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>1,182</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>400182725</t>
+          <t>405512583</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>შპს ოდრექს სოვთვეარ</t>
+          <t>შპს სოფთვეა ქანთრი ჯორჯია</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>4,200</t>
+          <t>6,351</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>-67.5%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>-206</t>
+          <t>737</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>-765</t>
+          <t>686</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>1,067</t>
+          <t>8,122</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>-3,273</t>
+          <t>8,110</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>405631543</t>
+          <t>404953751</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>შპს ველიტექ ჯორჯია</t>
+          <t>⚠ შპს Softprom Georgia</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>4,182</t>
+          <t>6,186</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>52.6%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>129</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>149</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>676</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>554</t>
+          <t>544</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>405079800</t>
+          <t>402129790</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>შპს ბუქინგ.ქომ (ჯორჯია)</t>
+          <t>შპს ფლეთ როქ თექნოლოჯი</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>4,180</t>
+          <t>6,167</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>-6.6%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>2,787</t>
+          <t>679</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>66.7%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>3,417</t>
+          <t>561</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>7,550</t>
+          <t>1,254</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>3,911</t>
+          <t>890</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>204920309</t>
+          <t>406387529</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>შპს დისტანციური ზონდირებისა და გეოინფორმაციული სისტემების საკონსულტაციო ცენტრი გეოგრაფიკი</t>
+          <t>შპს ქარენთ სოფთვეარ</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>3,950</t>
+          <t>6,054</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>35.4%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>-833</t>
+          <t>5,114</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>-21.1%</t>
+          <t>84.5%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>-1,030</t>
+          <t>5,342</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>2,789</t>
+          <t>9,745</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>9,740</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>406329502</t>
+          <t>406296896</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რევენიუ ქეფითალ</t>
+          <t>შპს ქვანტორი ჯორჯია</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>3,942</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,785</t>
+        </is>
+      </c>
+      <c r="F118" s="7" t="inlineStr">
+        <is>
+          <t>0.6%</t>
+        </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>2,827</t>
+          <t>134</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>71.7%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>2,659</t>
+          <t>-100</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>2,688</t>
+          <t>1,245</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>2,665</t>
+          <t>959</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>405520431</t>
+          <t>405487717</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>შპს ესენელ გრუპ</t>
+          <t>შპს შხარა აიტი სერვისები</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>3,862</t>
+          <t>5,714</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>1,018</t>
+          <t>5,396</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>26.4%</t>
+          <t>94.4%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>4,322</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>3,363</t>
+          <t>2,579</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>1,225</t>
+          <t>2,577</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>202464047</t>
+          <t>445596472</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>შპს სოფტგენი</t>
+          <t>⚠ შპს  თაზე ტექნოლოჯის</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>3,819</t>
+          <t>5,677</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>104.9%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>790</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>720</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>4,622</t>
+          <t>1,145</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>3,692</t>
+          <t>1,070</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>204465863</t>
+          <t>404425083</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>შპს EM კონსულტაციები და პროგრამული უზრუნველყოფა, EMCoS</t>
+          <t>შპს ქარვა</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>3,590</t>
+          <t>5,610</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>-38.6%</t>
+          <t>-22.3%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>-1,623</t>
+          <t>323</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>-45.2%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>-2,050</t>
+          <t>-35</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>2,896</t>
+          <t>624</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>2,713</t>
+          <t>373</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>405063755</t>
+          <t>402184710</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>შპს  ქლაუდ ცხრა</t>
+          <t>შპს ბლოქ ბექ</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>3,550</t>
+          <t>5,609</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>-7.0%</t>
         </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>60</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>20.1%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>-910</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>2,274</t>
+          <t>1,300</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>1,636</t>
+          <t>1,300</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>445621042</t>
+          <t>405471056</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>შპს ემპარტეკი</t>
+          <t>⚠ გლობალ სოფთვეარ თექნოლოჯი</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>3,282</t>
-[...5 lines deleted...]
-        </is>
+          <t>5,538</t>
+        </is>
+      </c>
+      <c r="F123" s="5" t="n">
+        <v/>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>5,339</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>96.4%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>5,339</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>13,410</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>204929168</t>
+          <t>204971744</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>შპს პროსერვისი</t>
+          <t>შპს მზე</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>3,210</t>
+          <t>5,385</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>33.7%</t>
+          <t>-8.2%</t>
         </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>146</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>908</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>5,692</t>
+          <t>15,283</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>2,543</t>
+          <t>5,990</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>400184705</t>
+          <t>445506587</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს რეალკომ</t>
+          <t>შპს გეპა</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>3,203</t>
+          <t>5,338</t>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
-          <t>-49.4%</t>
+          <t>20.3%</t>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>-2,712</t>
+          <t>668</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>-84.7%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>-3,310</t>
+          <t>590</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>8,480</t>
+          <t>1,852</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>-637</t>
+          <t>1,378</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>431178209</t>
+          <t>400330487</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კრიპტომატი</t>
+          <t>შპს რადექსპრო სეისმიქ სოფტვეარ</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>3,024</t>
+          <t>5,145</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>-28.7%</t>
+          <t>38.4%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>1,717</t>
+          <t>2,006</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
-          <t>56.8%</t>
+          <t>39.0%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>2,053</t>
+          <t>1,906</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>2,107</t>
+          <t>2,520</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>1,205</t>
+          <t>2,409</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>405225439</t>
+          <t>402195183</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>შპს ნიუ დიჯითალ თექნოლოჯიზ</t>
+          <t>შპს ტექპრო დისი ლთდ</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>2,986</t>
+          <t>5,101</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>42.6%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>-46</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>27.7%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>883</t>
+          <t>-118</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>60,135</t>
+          <t>1,807</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>-339</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>405512574</t>
+          <t>402206162</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>შპს სერალტეკი</t>
+          <t>შპს რავენაჟ</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>2,850</t>
+          <t>4,950</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>-49.6%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>1,569</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>31.7%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>1,532</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>931</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>869</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>406102275</t>
+          <t>402208464</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს ვაბაკო</t>
+          <t>შპს გოდელ ტექნოლოჯის</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>2,849</t>
+          <t>4,768</t>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
-          <t>15.7%</t>
+          <t>-28.5%</t>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>-713</t>
+          <t>423</t>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>-25.0%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>-1,008</t>
+          <t>681</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>6,069</t>
+          <t>1,846</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>4,240</t>
+          <t>1,764</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
-          <t>204862372</t>
+          <t>406473524</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>შპს საქართველოს მაღალი ტექნოლოგიების ეროვნული ცენტრი</t>
+          <t>შპს ტაკოპი ჯორჯია</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E130" s="7" t="inlineStr">
         <is>
-          <t>2,814</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,752</t>
+        </is>
+      </c>
+      <c r="F130" s="7" t="n">
+        <v/>
       </c>
       <c r="G130" s="7" t="inlineStr">
         <is>
-          <t>-1,880</t>
+          <t>276</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>-66.8%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I130" s="7" t="inlineStr">
         <is>
-          <t>-3,571</t>
+          <t>271</t>
         </is>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
-          <t>10,148</t>
+          <t>2,706</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>2,849</t>
+          <t>271</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>204564961</t>
+          <t>402191374</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს საბანკო სისტემების სერვის კომპანია</t>
+          <t>შპს გეო ტელემედიცინე</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>2,802</t>
+          <t>4,733</t>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>-1.0%</t>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
-          <t>1,423</t>
+          <t>143</t>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>50.8%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>63</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>938</t>
+          <t>525</t>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>-83</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="7" t="inlineStr">
         <is>
-          <t>405538663</t>
+          <t>405516124</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>შპს ენიდესქ სოფთვეარ ჯორჯია</t>
+          <t>შპს აკველონ-ჯორჯია</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D132" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E132" s="7" t="inlineStr">
         <is>
-          <t>2,794</t>
+          <t>4,679</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>-33.1%</t>
         </is>
       </c>
       <c r="G132" s="7" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>-87</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="I132" s="7" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>-116</t>
         </is>
       </c>
       <c r="J132" s="7" t="inlineStr">
         <is>
-          <t>459</t>
+          <t>431</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>256</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>405018243</t>
+          <t>404950013</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr">
         <is>
-          <t>შპს სოლვითი</t>
+          <t>⚠ შპს აითი-ქომი</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
-          <t>2,764</t>
+          <t>4,667</t>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
-          <t>31.5%</t>
+          <t>40.3%</t>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>2,422</t>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>33.6%</t>
+          <t>51.9%</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>2,347</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>2,163</t>
+          <t>2,448</t>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>2,081</t>
+          <t>2,043</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="7" t="inlineStr">
         <is>
-          <t>205152172</t>
+          <t>404462283</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გრინ პროჯექტი</t>
+          <t>შპს ექსპერტ სოლუშენს ჯორჯია</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D134" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E134" s="7" t="inlineStr">
         <is>
-          <t>2,604</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,589</t>
+        </is>
+      </c>
+      <c r="F134" s="7" t="inlineStr">
+        <is>
+          <t>9.9%</t>
+        </is>
       </c>
       <c r="G134" s="7" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>877</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>37.5%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="I134" s="7" t="inlineStr">
         <is>
-          <t>1,313</t>
+          <t>514</t>
         </is>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
-          <t>21,244</t>
+          <t>5,735</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>14,537</t>
+          <t>3,681</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>405560245</t>
+          <t>404407968</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
-          <t>შპს სი არ ეს საქართველო</t>
+          <t>შპს FINA</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
-          <t>2,555</t>
+          <t>4,575</t>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
-          <t>-50.1%</t>
+          <t>19.7%</t>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>1,403</t>
         </is>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>30.7%</t>
         </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>1,126</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>1,075</t>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>1,073</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="7" t="inlineStr">
         <is>
-          <t>421274203</t>
+          <t>200211127</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>შპს ზუმი</t>
+          <t>⚠ შპს ACC Distribution</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D136" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E136" s="7" t="inlineStr">
         <is>
-          <t>2,538</t>
+          <t>4,564</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>14.9%</t>
+          <t>-81.8%</t>
         </is>
       </c>
       <c r="G136" s="7" t="inlineStr">
         <is>
-          <t>-477</t>
+          <t>-287</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
-          <t>-18.8%</t>
+          <t>-6.3%</t>
         </is>
       </c>
       <c r="I136" s="7" t="inlineStr">
         <is>
-          <t>-480</t>
+          <t>-433</t>
         </is>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
-          <t>2,184</t>
+          <t>154</t>
         </is>
       </c>
       <c r="K136" s="7" t="inlineStr">
         <is>
-          <t>-147</t>
+          <t>-3,848</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
-          <t>402000614</t>
+          <t>445638427</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr">
         <is>
-          <t>შპს პროქსიმა სისტემს</t>
+          <t>შპს  რუნა სისტემს</t>
         </is>
       </c>
       <c r="C137" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D137" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
-          <t>2,457</t>
+          <t>4,547</t>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
           <t>13.4%</t>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
-          <t>-171</t>
+          <t>181</t>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I137" s="5" t="inlineStr">
         <is>
-          <t>-206</t>
+          <t>36</t>
         </is>
       </c>
       <c r="J137" s="5" t="inlineStr">
         <is>
-          <t>1,120</t>
+          <t>833</t>
         </is>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>1,027</t>
+          <t>567</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="7" t="inlineStr">
         <is>
-          <t>400327767</t>
+          <t>405540204</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>შპს ეიჩ აი ქიუ ოუ სოლუშენს ჯორჯია</t>
+          <t>შპს მაიტონა ჯორჯია</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D138" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E138" s="7" t="inlineStr">
         <is>
-          <t>2,344</t>
+          <t>4,528</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>-46.6%</t>
         </is>
       </c>
       <c r="G138" s="7" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>433</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I138" s="7" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>467</t>
         </is>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>2,487</t>
         </is>
       </c>
       <c r="K138" s="7" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>2,256</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="inlineStr">
         <is>
-          <t>406359925</t>
+          <t>404519455</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr">
         <is>
-          <t>შპს მაზარს კონსალტინგ</t>
+          <t>შპს ფეი უნიქარდი</t>
         </is>
       </c>
       <c r="C139" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D139" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
-          <t>2,283</t>
+          <t>4,460</t>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
-          <t>-77.7%</t>
-[...10 lines deleted...]
-        </is>
+          <t>80.6%</t>
+        </is>
+      </c>
+      <c r="G139" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H139" s="5" t="n">
+        <v/>
       </c>
       <c r="I139" s="5" t="inlineStr">
         <is>
-          <t>-890</t>
+          <t>856</t>
         </is>
       </c>
       <c r="J139" s="5" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>12,832</t>
         </is>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>1,570</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="7" t="inlineStr">
         <is>
-          <t>400284278</t>
+          <t>400328418</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>შპს ნუგიოს სისტემს</t>
+          <t>შპს ელისოფტ</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D140" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E140" s="7" t="inlineStr">
         <is>
-          <t>2,260</t>
+          <t>4,431</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>18.4%</t>
+          <t>-15.8%</t>
         </is>
       </c>
       <c r="G140" s="7" t="inlineStr">
         <is>
-          <t>-388</t>
+          <t>74</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>-17.2%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I140" s="7" t="inlineStr">
         <is>
-          <t>-379</t>
+          <t>69</t>
         </is>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
-          <t>2,284</t>
+          <t>1,145</t>
         </is>
       </c>
       <c r="K140" s="7" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>437</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="inlineStr">
         <is>
-          <t>445744375</t>
+          <t>402225757</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr">
         <is>
-          <t>შპს ლაიმ სისტემს ინოვეიშენ</t>
+          <t>შპს  კოჰერენტ სოლუშენს ისსოფტ ჯორჯია</t>
         </is>
       </c>
       <c r="C141" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D141" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
-          <t>2,223</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,421</t>
+        </is>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t>33.9%</t>
+        </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
-          <t>1,491</t>
+          <t>219</t>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>67.1%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="I141" s="5" t="inlineStr">
         <is>
-          <t>1,504</t>
+          <t>47</t>
         </is>
       </c>
       <c r="J141" s="5" t="inlineStr">
         <is>
-          <t>1,504</t>
+          <t>1,100</t>
         </is>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>1,504</t>
+          <t>1,094</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="7" t="inlineStr">
         <is>
-          <t>404672608</t>
+          <t>406046844</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>შპს ტელეპერფორმანს ჯორჯია</t>
+          <t>შპს Geovoice</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D142" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E142" s="7" t="inlineStr">
         <is>
-          <t>2,106</t>
+          <t>4,411</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>-26.4%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="G142" s="7" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>2,010</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>45.6%</t>
         </is>
       </c>
       <c r="I142" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>1,957</t>
         </is>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>6,998</t>
         </is>
       </c>
       <c r="K142" s="7" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>6,051</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="inlineStr">
         <is>
-          <t>205278527</t>
+          <t>404484982</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მაიქროსოფთ საქართველო</t>
+          <t>შპს კომუნიკომი</t>
         </is>
       </c>
       <c r="C143" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D143" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
-          <t>1,975</t>
+          <t>4,407</t>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
-          <t>-24.4%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>363</t>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>12.8%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="I143" s="5" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>182</t>
         </is>
       </c>
       <c r="J143" s="5" t="inlineStr">
         <is>
-          <t>2,750</t>
+          <t>2,222</t>
         </is>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>2,476</t>
+          <t>86</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="7" t="inlineStr">
         <is>
-          <t>204558353</t>
+          <t>205260288</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>სს გაერთიანებული კლირინგ ცენტრი</t>
+          <t>შპს ტექნოპორტ კავკასია</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D144" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E144" s="7" t="inlineStr">
         <is>
-          <t>1,943</t>
+          <t>4,397</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>21.2%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>-1.4%</t>
+        </is>
+      </c>
+      <c r="G144" s="7" t="inlineStr">
+        <is>
+          <t>158</t>
+        </is>
+      </c>
+      <c r="H144" s="7" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
       </c>
       <c r="I144" s="7" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>456</t>
         </is>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
-          <t>8,140</t>
+          <t>3,272</t>
         </is>
       </c>
       <c r="K144" s="7" t="inlineStr">
         <is>
-          <t>1,191</t>
+          <t>2,894</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="inlineStr">
         <is>
-          <t>204445706</t>
+          <t>406194899</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ეკვანტ ჯორჯია</t>
+          <t>შპს აიტიკრაფტი</t>
         </is>
       </c>
       <c r="C145" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D145" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
-          <t>1,933</t>
+          <t>4,391</t>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>297</t>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>20.7%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="I145" s="5" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>159</t>
         </is>
       </c>
       <c r="J145" s="5" t="inlineStr">
         <is>
-          <t>5,087</t>
+          <t>717</t>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>1,568</t>
+          <t>337</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="7" t="inlineStr">
         <is>
-          <t>404418778</t>
+          <t>405188069</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>შპს Integration Point Georgia</t>
+          <t>შპს  აი სისტემსი</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D146" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E146" s="7" t="inlineStr">
         <is>
-          <t>1,918</t>
+          <t>4,367</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>-17.9%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="G146" s="7" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>270</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I146" s="7" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>134</t>
         </is>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
-          <t>1,613</t>
+          <t>2,681</t>
         </is>
       </c>
       <c r="K146" s="7" t="inlineStr">
         <is>
-          <t>1,463</t>
+          <t>1,739</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="inlineStr">
         <is>
-          <t>402199599</t>
+          <t>405470119</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr">
         <is>
-          <t>სს ექიმო</t>
+          <t>შპს ქლიენთსაი</t>
         </is>
       </c>
       <c r="C147" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D147" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
-          <t>1,906</t>
+          <t>4,362</t>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>42.4%</t>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>388</t>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>24.6%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I147" s="5" t="inlineStr">
         <is>
-          <t>-2,370</t>
+          <t>284</t>
         </is>
       </c>
       <c r="J147" s="5" t="inlineStr">
         <is>
-          <t>6,233</t>
+          <t>529</t>
         </is>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>-9,289</t>
+          <t>504</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="7" t="inlineStr">
         <is>
-          <t>405444372</t>
+          <t>406292453</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>შპს სი ვი აი ლაბ</t>
+          <t>შპს კომპი</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D148" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E148" s="7" t="inlineStr">
         <is>
-          <t>1,768</t>
+          <t>4,357</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>-35.1%</t>
+          <t>46.1%</t>
         </is>
       </c>
       <c r="G148" s="7" t="inlineStr">
         <is>
-          <t>-78</t>
+          <t>44</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I148" s="7" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>106</t>
         </is>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
-          <t>1,110</t>
+          <t>1,040</t>
         </is>
       </c>
       <c r="K148" s="7" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>530</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="inlineStr">
         <is>
-          <t>405112676</t>
+          <t>405273289</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  ენ-ჯი-ეს გრუპი</t>
+          <t>შპს ფასტფეი</t>
         </is>
       </c>
       <c r="C149" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D149" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
-          <t>1,726</t>
+          <t>4,344</t>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
-          <t>-35.3%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
-          <t>-121</t>
+          <t>1,104</t>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>25.4%</t>
         </is>
       </c>
       <c r="I149" s="5" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>1,136</t>
         </is>
       </c>
       <c r="J149" s="5" t="inlineStr">
         <is>
-          <t>1,573</t>
+          <t>4,825</t>
         </is>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>620</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="7" t="inlineStr">
         <is>
-          <t>206033754</t>
+          <t>402207740</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>შპს ორისი</t>
+          <t>შპს ჯი5იენ ჯეო</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D150" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E150" s="7" t="inlineStr">
         <is>
-          <t>1,592</t>
+          <t>4,326</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>-13.1%</t>
         </is>
       </c>
       <c r="G150" s="7" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>328</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
-          <t>41.5%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="I150" s="7" t="inlineStr">
         <is>
-          <t>1,234</t>
+          <t>213</t>
         </is>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
-          <t>9,384</t>
+          <t>778</t>
         </is>
       </c>
       <c r="K150" s="7" t="inlineStr">
         <is>
-          <t>9,379</t>
+          <t>762</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="inlineStr">
         <is>
-          <t>211383304</t>
+          <t>404857455</t>
         </is>
       </c>
       <c r="B151" s="6" t="inlineStr">
         <is>
-          <t>შპს სერვისი</t>
+          <t>შპს ეფემჯი სოფტ</t>
         </is>
       </c>
       <c r="C151" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D151" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
-          <t>1,518</t>
+          <t>4,308</t>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>24.6%</t>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
-          <t>1,393</t>
+          <t>964</t>
         </is>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="I151" s="5" t="inlineStr">
         <is>
-          <t>1,356</t>
+          <t>937</t>
         </is>
       </c>
       <c r="J151" s="5" t="inlineStr">
         <is>
-          <t>5,790</t>
+          <t>2,157</t>
         </is>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>5,774</t>
+          <t>1,591</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="7" t="inlineStr">
         <is>
-          <t>405557017</t>
+          <t>405375856</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>შპს ქასტომერთაიმს ჯორჯია</t>
+          <t>შპს შეარმაკ ტექჰაბ</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D152" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E152" s="7" t="inlineStr">
         <is>
-          <t>1,099</t>
+          <t>4,267</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>-63.5%</t>
+          <t>-10.6%</t>
         </is>
       </c>
       <c r="G152" s="7" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="H152" s="7" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="I152" s="7" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
-          <t>1,496</t>
+          <t>234</t>
         </is>
       </c>
       <c r="K152" s="7" t="inlineStr">
         <is>
-          <t>1,483</t>
+          <t>234</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="inlineStr">
         <is>
-          <t>405517631</t>
+          <t>405114790</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr">
         <is>
-          <t>შპს მიქსორტ საქართველო</t>
+          <t>⚠ შპს სინტაქსი</t>
         </is>
       </c>
       <c r="C153" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D153" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>4,204</t>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
-          <t>-71.8%</t>
+          <t>12.7%</t>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>156</t>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I153" s="5" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>159</t>
         </is>
       </c>
       <c r="J153" s="5" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>2,327</t>
         </is>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>510</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="7" t="inlineStr">
         <is>
-          <t>402177880</t>
+          <t>430032378</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>შპს გლოვო ჯორჯია ინფრასთრაქჩა</t>
+          <t>შპს 777</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D154" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E154" s="7" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>4,203</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>-79.7%</t>
+          <t>15.6%</t>
         </is>
       </c>
       <c r="G154" s="7" t="inlineStr">
         <is>
-          <t>-747</t>
+          <t>1,005</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
-          <t>-85.5%</t>
+          <t>23.9%</t>
         </is>
       </c>
       <c r="I154" s="7" t="inlineStr">
         <is>
-          <t>-3,072</t>
+          <t>1,001</t>
         </is>
       </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
-          <t>8,110</t>
+          <t>5,658</t>
         </is>
       </c>
       <c r="K154" s="7" t="inlineStr">
         <is>
-          <t>-8,789</t>
+          <t>5,489</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="inlineStr">
         <is>
-          <t>404471371</t>
+          <t>400182725</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr">
         <is>
-          <t>ჯენერალ ელექტრიკ ინთერნეიშენალ, ინკ.-ის ფილიალი საქართველოში</t>
+          <t>შპს ოდრექს სოვთვეარ</t>
         </is>
       </c>
       <c r="C155" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D155" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>4,200</t>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
-          <t>-68.5%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>-206</t>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>34.2%</t>
+          <t>-4.9%</t>
         </is>
       </c>
       <c r="I155" s="5" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>-765</t>
         </is>
       </c>
       <c r="J155" s="5" t="inlineStr">
         <is>
-          <t>3,191</t>
+          <t>1,067</t>
         </is>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>2,401</t>
+          <t>-3,273</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="7" t="inlineStr">
         <is>
-          <t>443871972</t>
+          <t>405631543</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>შპს დოტ ტექნოლოგი</t>
+          <t>შპს ველიტექ ჯორჯია</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D156" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E156" s="7" t="inlineStr">
         <is>
-          <t>742</t>
+          <t>4,182</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>-87.1%</t>
+          <t>52.6%</t>
         </is>
       </c>
       <c r="G156" s="7" t="inlineStr">
         <is>
-          <t>-56</t>
+          <t>270</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I156" s="7" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>236</t>
         </is>
       </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>828</t>
         </is>
       </c>
       <c r="K156" s="7" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>554</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="inlineStr">
         <is>
-          <t>404963651</t>
+          <t>405079800</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr">
         <is>
-          <t>შპს სმარტ ნეტი</t>
+          <t>შპს ბუქინგ.ქომ (ჯორჯია)</t>
         </is>
       </c>
       <c r="C157" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D157" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
-          <t>705</t>
+          <t>4,180</t>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
-          <t>-62.8%</t>
+          <t>-17.1%</t>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
-          <t>-945</t>
+          <t>2,787</t>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>-134.0%</t>
+          <t>66.7%</t>
         </is>
       </c>
       <c r="I157" s="5" t="inlineStr">
         <is>
-          <t>-971</t>
+          <t>3,417</t>
         </is>
       </c>
       <c r="J157" s="5" t="inlineStr">
         <is>
-          <t>11,034</t>
+          <t>7,550</t>
         </is>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>-406</t>
+          <t>3,911</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="7" t="inlineStr">
         <is>
-          <t>406237521</t>
+          <t>405533533</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>შპს მაქსინ ეი აი</t>
+          <t>შპს მიგექს ჯორჯია</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D158" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E158" s="7" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>4,162</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>-72.8%</t>
+          <t>95.5%</t>
         </is>
       </c>
       <c r="G158" s="7" t="inlineStr">
         <is>
-          <t>-229</t>
+          <t>870</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>20.9%</t>
         </is>
       </c>
       <c r="I158" s="7" t="inlineStr">
         <is>
-          <t>-253</t>
+          <t>551</t>
         </is>
       </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>1,577</t>
         </is>
       </c>
       <c r="K158" s="7" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>807</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="inlineStr">
         <is>
-          <t>405514803</t>
+          <t>202238569</t>
         </is>
       </c>
       <c r="B159" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრეიდინგ სოლუშენს გე</t>
+          <t>შპს აპექსი</t>
         </is>
       </c>
       <c r="C159" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D159" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>4,079</t>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
-          <t>-98.7%</t>
+          <t>26.8%</t>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
-          <t>-47</t>
+          <t>1,088</t>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>-23.7%</t>
+          <t>26.7%</t>
         </is>
       </c>
       <c r="I159" s="5" t="inlineStr">
         <is>
-          <t>-70</t>
+          <t>908</t>
         </is>
       </c>
       <c r="J159" s="5" t="inlineStr">
         <is>
-          <t>2,644</t>
+          <t>1,216</t>
         </is>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>2,635</t>
+          <t>932</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="7" t="inlineStr">
         <is>
-          <t>405383801</t>
+          <t>204920309</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>შპს სმარტ სორსი</t>
+          <t>შპს დისტანციური ზონდირებისა და გეოინფორმაციული სისტემების საკონსულტაციო ცენტრი გეოგრაფიკი</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D160" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E160" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3,950</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-11.8%</t>
         </is>
       </c>
       <c r="G160" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-833</t>
+        </is>
+      </c>
+      <c r="H160" s="7" t="inlineStr">
+        <is>
+          <t>-21.1%</t>
+        </is>
       </c>
       <c r="I160" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-1,030</t>
         </is>
       </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
-          <t>2,821</t>
+          <t>2,789</t>
         </is>
       </c>
       <c r="K160" s="7" t="inlineStr">
         <is>
-          <t>2,469</t>
+          <t>772</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="inlineStr">
         <is>
-          <t>405401667</t>
+          <t>406329502</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr">
         <is>
-          <t>შპს  მილენიუმ</t>
+          <t>⚠ შპს რევენიუ ქეფითალ</t>
         </is>
       </c>
       <c r="C161" s="5" t="inlineStr">
         <is>
           <t>Tech &amp; IT</t>
         </is>
       </c>
       <c r="D161" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3,942</t>
         </is>
       </c>
       <c r="F161" s="5" t="n">
         <v/>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
+          <t>2,827</t>
+        </is>
+      </c>
+      <c r="H161" s="5" t="inlineStr">
+        <is>
+          <t>71.7%</t>
+        </is>
+      </c>
+      <c r="I161" s="5" t="inlineStr">
+        <is>
+          <t>2,659</t>
+        </is>
+      </c>
+      <c r="J161" s="5" t="inlineStr">
+        <is>
+          <t>2,688</t>
+        </is>
+      </c>
+      <c r="K161" s="5" t="inlineStr">
+        <is>
+          <t>2,665</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="7" t="inlineStr">
+        <is>
+          <t>405520431</t>
+        </is>
+      </c>
+      <c r="B162" s="8" t="inlineStr">
+        <is>
+          <t>შპს ესენელ გრუპ</t>
+        </is>
+      </c>
+      <c r="C162" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D162" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E162" s="7" t="inlineStr">
+        <is>
+          <t>3,862</t>
+        </is>
+      </c>
+      <c r="F162" s="7" t="inlineStr">
+        <is>
+          <t>2.5%</t>
+        </is>
+      </c>
+      <c r="G162" s="7" t="inlineStr">
+        <is>
+          <t>1,018</t>
+        </is>
+      </c>
+      <c r="H162" s="7" t="inlineStr">
+        <is>
+          <t>26.4%</t>
+        </is>
+      </c>
+      <c r="I162" s="7" t="inlineStr">
+        <is>
+          <t>982</t>
+        </is>
+      </c>
+      <c r="J162" s="7" t="inlineStr">
+        <is>
+          <t>3,363</t>
+        </is>
+      </c>
+      <c r="K162" s="7" t="inlineStr">
+        <is>
+          <t>1,225</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="inlineStr">
+        <is>
+          <t>204560965</t>
+        </is>
+      </c>
+      <c r="B163" s="6" t="inlineStr">
+        <is>
+          <t>შპს ასსეკო ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C163" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D163" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t>3,835</t>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t>29.0%</t>
+        </is>
+      </c>
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t>1,575</t>
+        </is>
+      </c>
+      <c r="H163" s="5" t="inlineStr">
+        <is>
+          <t>41.1%</t>
+        </is>
+      </c>
+      <c r="I163" s="5" t="inlineStr">
+        <is>
+          <t>1,564</t>
+        </is>
+      </c>
+      <c r="J163" s="5" t="inlineStr">
+        <is>
+          <t>2,722</t>
+        </is>
+      </c>
+      <c r="K163" s="5" t="inlineStr">
+        <is>
+          <t>1,856</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="7" t="inlineStr">
+        <is>
+          <t>202464047</t>
+        </is>
+      </c>
+      <c r="B164" s="8" t="inlineStr">
+        <is>
+          <t>შპს სოფტგენი</t>
+        </is>
+      </c>
+      <c r="C164" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D164" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E164" s="7" t="inlineStr">
+        <is>
+          <t>3,819</t>
+        </is>
+      </c>
+      <c r="F164" s="7" t="inlineStr">
+        <is>
+          <t>10.2%</t>
+        </is>
+      </c>
+      <c r="G164" s="7" t="inlineStr">
+        <is>
+          <t>577</t>
+        </is>
+      </c>
+      <c r="H164" s="7" t="inlineStr">
+        <is>
+          <t>15.1%</t>
+        </is>
+      </c>
+      <c r="I164" s="7" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="J164" s="7" t="inlineStr">
+        <is>
+          <t>4,622</t>
+        </is>
+      </c>
+      <c r="K164" s="7" t="inlineStr">
+        <is>
+          <t>3,692</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="5" t="inlineStr">
+        <is>
+          <t>405575685</t>
+        </is>
+      </c>
+      <c r="B165" s="6" t="inlineStr">
+        <is>
+          <t>შპს ასტერბიტი</t>
+        </is>
+      </c>
+      <c r="C165" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D165" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t>3,743</t>
+        </is>
+      </c>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t>49.6%</t>
+        </is>
+      </c>
+      <c r="G165" s="5" t="inlineStr">
+        <is>
+          <t>-522</t>
+        </is>
+      </c>
+      <c r="H165" s="5" t="inlineStr">
+        <is>
+          <t>-13.9%</t>
+        </is>
+      </c>
+      <c r="I165" s="5" t="inlineStr">
+        <is>
+          <t>-680</t>
+        </is>
+      </c>
+      <c r="J165" s="5" t="inlineStr">
+        <is>
+          <t>1,294</t>
+        </is>
+      </c>
+      <c r="K165" s="5" t="inlineStr">
+        <is>
+          <t>1,075</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="7" t="inlineStr">
+        <is>
+          <t>405047792</t>
+        </is>
+      </c>
+      <c r="B166" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნოვა სისტემს</t>
+        </is>
+      </c>
+      <c r="C166" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D166" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E166" s="7" t="inlineStr">
+        <is>
+          <t>3,678</t>
+        </is>
+      </c>
+      <c r="F166" s="7" t="inlineStr">
+        <is>
+          <t>33.6%</t>
+        </is>
+      </c>
+      <c r="G166" s="7" t="inlineStr">
+        <is>
+          <t>-3,894</t>
+        </is>
+      </c>
+      <c r="H166" s="7" t="inlineStr">
+        <is>
+          <t>-105.9%</t>
+        </is>
+      </c>
+      <c r="I166" s="7" t="inlineStr">
+        <is>
+          <t>-4,973</t>
+        </is>
+      </c>
+      <c r="J166" s="7" t="inlineStr">
+        <is>
+          <t>27,772</t>
+        </is>
+      </c>
+      <c r="K166" s="7" t="inlineStr">
+        <is>
+          <t>1,486</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="5" t="inlineStr">
+        <is>
+          <t>204465863</t>
+        </is>
+      </c>
+      <c r="B167" s="6" t="inlineStr">
+        <is>
+          <t>შპს EM კონსულტაციები და პროგრამული უზრუნველყოფა, EMCoS</t>
+        </is>
+      </c>
+      <c r="C167" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D167" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t>3,590</t>
+        </is>
+      </c>
+      <c r="F167" s="5" t="inlineStr">
+        <is>
+          <t>-38.6%</t>
+        </is>
+      </c>
+      <c r="G167" s="5" t="inlineStr">
+        <is>
+          <t>-1,623</t>
+        </is>
+      </c>
+      <c r="H167" s="5" t="inlineStr">
+        <is>
+          <t>-45.2%</t>
+        </is>
+      </c>
+      <c r="I167" s="5" t="inlineStr">
+        <is>
+          <t>-2,050</t>
+        </is>
+      </c>
+      <c r="J167" s="5" t="inlineStr">
+        <is>
+          <t>2,896</t>
+        </is>
+      </c>
+      <c r="K167" s="5" t="inlineStr">
+        <is>
+          <t>2,713</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="7" t="inlineStr">
+        <is>
+          <t>405063755</t>
+        </is>
+      </c>
+      <c r="B168" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ქლაუდ ცხრა</t>
+        </is>
+      </c>
+      <c r="C168" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D168" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E168" s="7" t="inlineStr">
+        <is>
+          <t>3,550</t>
+        </is>
+      </c>
+      <c r="F168" s="7" t="inlineStr">
+        <is>
+          <t>19.3%</t>
+        </is>
+      </c>
+      <c r="G168" s="7" t="inlineStr">
+        <is>
+          <t>712</t>
+        </is>
+      </c>
+      <c r="H168" s="7" t="inlineStr">
+        <is>
+          <t>20.1%</t>
+        </is>
+      </c>
+      <c r="I168" s="7" t="inlineStr">
+        <is>
+          <t>415</t>
+        </is>
+      </c>
+      <c r="J168" s="7" t="inlineStr">
+        <is>
+          <t>2,274</t>
+        </is>
+      </c>
+      <c r="K168" s="7" t="inlineStr">
+        <is>
+          <t>1,636</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="inlineStr">
+        <is>
+          <t>205242325</t>
+        </is>
+      </c>
+      <c r="B169" s="6" t="inlineStr">
+        <is>
+          <t>შპს საქართველოს საფინანსო სატელეკომუნიკაციო კომპანია ჯი-ეფ-თი-სი</t>
+        </is>
+      </c>
+      <c r="C169" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D169" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t>3,522</t>
+        </is>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t>21.8%</t>
+        </is>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t>786</t>
+        </is>
+      </c>
+      <c r="H169" s="5" t="inlineStr">
+        <is>
+          <t>22.3%</t>
+        </is>
+      </c>
+      <c r="I169" s="5" t="inlineStr">
+        <is>
+          <t>1,002</t>
+        </is>
+      </c>
+      <c r="J169" s="5" t="inlineStr">
+        <is>
+          <t>2,776</t>
+        </is>
+      </c>
+      <c r="K169" s="5" t="inlineStr">
+        <is>
+          <t>2,018</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="7" t="inlineStr">
+        <is>
+          <t>205033444</t>
+        </is>
+      </c>
+      <c r="B170" s="8" t="inlineStr">
+        <is>
+          <t>სს დიჯიტრონი</t>
+        </is>
+      </c>
+      <c r="C170" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D170" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E170" s="7" t="inlineStr">
+        <is>
+          <t>3,321</t>
+        </is>
+      </c>
+      <c r="F170" s="7" t="inlineStr">
+        <is>
+          <t>11.0%</t>
+        </is>
+      </c>
+      <c r="G170" s="7" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="H170" s="7" t="inlineStr">
+        <is>
+          <t>0.5%</t>
+        </is>
+      </c>
+      <c r="I170" s="7" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="J170" s="7" t="inlineStr">
+        <is>
+          <t>1,789</t>
+        </is>
+      </c>
+      <c r="K170" s="7" t="inlineStr">
+        <is>
+          <t>237</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="5" t="inlineStr">
+        <is>
+          <t>445621042</t>
+        </is>
+      </c>
+      <c r="B171" s="6" t="inlineStr">
+        <is>
+          <t>შპს ემპარტეკი</t>
+        </is>
+      </c>
+      <c r="C171" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D171" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t>3,282</t>
+        </is>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t>27.3%</t>
+        </is>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t>403</t>
+        </is>
+      </c>
+      <c r="H171" s="5" t="inlineStr">
+        <is>
+          <t>12.3%</t>
+        </is>
+      </c>
+      <c r="I171" s="5" t="inlineStr">
+        <is>
+          <t>339</t>
+        </is>
+      </c>
+      <c r="J171" s="5" t="inlineStr">
+        <is>
+          <t>443</t>
+        </is>
+      </c>
+      <c r="K171" s="5" t="inlineStr">
+        <is>
+          <t>431</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="7" t="inlineStr">
+        <is>
+          <t>430030888</t>
+        </is>
+      </c>
+      <c r="B172" s="8" t="inlineStr">
+        <is>
+          <t>შპს სანდა</t>
+        </is>
+      </c>
+      <c r="C172" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D172" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E172" s="7" t="inlineStr">
+        <is>
+          <t>3,251</t>
+        </is>
+      </c>
+      <c r="F172" s="7" t="inlineStr">
+        <is>
+          <t>-5.1%</t>
+        </is>
+      </c>
+      <c r="G172" s="7" t="inlineStr">
+        <is>
+          <t>601</t>
+        </is>
+      </c>
+      <c r="H172" s="7" t="inlineStr">
+        <is>
+          <t>18.5%</t>
+        </is>
+      </c>
+      <c r="I172" s="7" t="inlineStr">
+        <is>
+          <t>582</t>
+        </is>
+      </c>
+      <c r="J172" s="7" t="inlineStr">
+        <is>
+          <t>3,398</t>
+        </is>
+      </c>
+      <c r="K172" s="7" t="inlineStr">
+        <is>
+          <t>3,368</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="5" t="inlineStr">
+        <is>
+          <t>405034671</t>
+        </is>
+      </c>
+      <c r="B173" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბილდინგ მექანიკს ენდ ელექტრონიკს ეიჩ ჯი</t>
+        </is>
+      </c>
+      <c r="C173" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D173" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t>3,244</t>
+        </is>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t>8.9%</t>
+        </is>
+      </c>
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t>386</t>
+        </is>
+      </c>
+      <c r="H173" s="5" t="inlineStr">
+        <is>
+          <t>11.9%</t>
+        </is>
+      </c>
+      <c r="I173" s="5" t="inlineStr">
+        <is>
+          <t>230</t>
+        </is>
+      </c>
+      <c r="J173" s="5" t="inlineStr">
+        <is>
+          <t>1,329</t>
+        </is>
+      </c>
+      <c r="K173" s="5" t="inlineStr">
+        <is>
+          <t>725</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="7" t="inlineStr">
+        <is>
+          <t>204929168</t>
+        </is>
+      </c>
+      <c r="B174" s="8" t="inlineStr">
+        <is>
+          <t>შპს პროსერვისი</t>
+        </is>
+      </c>
+      <c r="C174" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D174" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E174" s="7" t="inlineStr">
+        <is>
+          <t>3,210</t>
+        </is>
+      </c>
+      <c r="F174" s="7" t="inlineStr">
+        <is>
+          <t>33.7%</t>
+        </is>
+      </c>
+      <c r="G174" s="7" t="inlineStr">
+        <is>
+          <t>319</t>
+        </is>
+      </c>
+      <c r="H174" s="7" t="inlineStr">
+        <is>
+          <t>9.9%</t>
+        </is>
+      </c>
+      <c r="I174" s="7" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J174" s="7" t="inlineStr">
+        <is>
+          <t>5,692</t>
+        </is>
+      </c>
+      <c r="K174" s="7" t="inlineStr">
+        <is>
+          <t>2,543</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="5" t="inlineStr">
+        <is>
+          <t>400184705</t>
+        </is>
+      </c>
+      <c r="B175" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს რეალკომ</t>
+        </is>
+      </c>
+      <c r="C175" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D175" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t>3,203</t>
+        </is>
+      </c>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t>-49.4%</t>
+        </is>
+      </c>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t>-2,712</t>
+        </is>
+      </c>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t>-84.7%</t>
+        </is>
+      </c>
+      <c r="I175" s="5" t="inlineStr">
+        <is>
+          <t>-3,310</t>
+        </is>
+      </c>
+      <c r="J175" s="5" t="inlineStr">
+        <is>
+          <t>8,480</t>
+        </is>
+      </c>
+      <c r="K175" s="5" t="inlineStr">
+        <is>
+          <t>-637</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="7" t="inlineStr">
+        <is>
+          <t>445737971</t>
+        </is>
+      </c>
+      <c r="B176" s="8" t="inlineStr">
+        <is>
+          <t>შპს  აიქეიჯი თიმ</t>
+        </is>
+      </c>
+      <c r="C176" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D176" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E176" s="7" t="inlineStr">
+        <is>
+          <t>3,040</t>
+        </is>
+      </c>
+      <c r="F176" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G176" s="7" t="inlineStr">
+        <is>
+          <t>1,392</t>
+        </is>
+      </c>
+      <c r="H176" s="7" t="inlineStr">
+        <is>
+          <t>45.8%</t>
+        </is>
+      </c>
+      <c r="I176" s="7" t="inlineStr">
+        <is>
+          <t>1,200</t>
+        </is>
+      </c>
+      <c r="J176" s="7" t="inlineStr">
+        <is>
+          <t>1,459</t>
+        </is>
+      </c>
+      <c r="K176" s="7" t="inlineStr">
+        <is>
+          <t>1,200</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="5" t="inlineStr">
+        <is>
+          <t>400267377</t>
+        </is>
+      </c>
+      <c r="B177" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯუნიტეკი</t>
+        </is>
+      </c>
+      <c r="C177" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D177" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t>3,035</t>
+        </is>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t>-60.8%</t>
+        </is>
+      </c>
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t>1,371</t>
+        </is>
+      </c>
+      <c r="H177" s="5" t="inlineStr">
+        <is>
+          <t>45.2%</t>
+        </is>
+      </c>
+      <c r="I177" s="5" t="inlineStr">
+        <is>
+          <t>1,368</t>
+        </is>
+      </c>
+      <c r="J177" s="5" t="inlineStr">
+        <is>
+          <t>2,464</t>
+        </is>
+      </c>
+      <c r="K177" s="5" t="inlineStr">
+        <is>
+          <t>2,049</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="7" t="inlineStr">
+        <is>
+          <t>431178209</t>
+        </is>
+      </c>
+      <c r="B178" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კრიპტომატი</t>
+        </is>
+      </c>
+      <c r="C178" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D178" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E178" s="7" t="inlineStr">
+        <is>
+          <t>3,024</t>
+        </is>
+      </c>
+      <c r="F178" s="7" t="inlineStr">
+        <is>
+          <t>-28.7%</t>
+        </is>
+      </c>
+      <c r="G178" s="7" t="inlineStr">
+        <is>
+          <t>1,717</t>
+        </is>
+      </c>
+      <c r="H178" s="7" t="inlineStr">
+        <is>
+          <t>56.8%</t>
+        </is>
+      </c>
+      <c r="I178" s="7" t="inlineStr">
+        <is>
+          <t>2,053</t>
+        </is>
+      </c>
+      <c r="J178" s="7" t="inlineStr">
+        <is>
+          <t>2,107</t>
+        </is>
+      </c>
+      <c r="K178" s="7" t="inlineStr">
+        <is>
+          <t>1,205</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="5" t="inlineStr">
+        <is>
+          <t>448424651</t>
+        </is>
+      </c>
+      <c r="B179" s="6" t="inlineStr">
+        <is>
+          <t>შპს გოსაპპორტ</t>
+        </is>
+      </c>
+      <c r="C179" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D179" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t>3,017</t>
+        </is>
+      </c>
+      <c r="F179" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t>757</t>
+        </is>
+      </c>
+      <c r="H179" s="5" t="inlineStr">
+        <is>
+          <t>25.1%</t>
+        </is>
+      </c>
+      <c r="I179" s="5" t="inlineStr">
+        <is>
+          <t>601</t>
+        </is>
+      </c>
+      <c r="J179" s="5" t="inlineStr">
+        <is>
+          <t>1,025</t>
+        </is>
+      </c>
+      <c r="K179" s="5" t="inlineStr">
+        <is>
+          <t>601</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="7" t="inlineStr">
+        <is>
+          <t>405225439</t>
+        </is>
+      </c>
+      <c r="B180" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნიუ დიჯითალ თექნოლოჯიზ</t>
+        </is>
+      </c>
+      <c r="C180" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D180" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E180" s="7" t="inlineStr">
+        <is>
+          <t>2,986</t>
+        </is>
+      </c>
+      <c r="F180" s="7" t="inlineStr">
+        <is>
+          <t>-8.3%</t>
+        </is>
+      </c>
+      <c r="G180" s="7" t="inlineStr">
+        <is>
+          <t>826</t>
+        </is>
+      </c>
+      <c r="H180" s="7" t="inlineStr">
+        <is>
+          <t>27.7%</t>
+        </is>
+      </c>
+      <c r="I180" s="7" t="inlineStr">
+        <is>
+          <t>883</t>
+        </is>
+      </c>
+      <c r="J180" s="7" t="inlineStr">
+        <is>
+          <t>60,135</t>
+        </is>
+      </c>
+      <c r="K180" s="7" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="inlineStr">
+        <is>
+          <t>405519648</t>
+        </is>
+      </c>
+      <c r="B181" s="6" t="inlineStr">
+        <is>
+          <t>შპს მარტექ სოლუშენს</t>
+        </is>
+      </c>
+      <c r="C181" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D181" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t>2,893</t>
+        </is>
+      </c>
+      <c r="F181" s="5" t="inlineStr">
+        <is>
+          <t>15.7%</t>
+        </is>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t>414</t>
+        </is>
+      </c>
+      <c r="H181" s="5" t="inlineStr">
+        <is>
+          <t>14.3%</t>
+        </is>
+      </c>
+      <c r="I181" s="5" t="inlineStr">
+        <is>
+          <t>388</t>
+        </is>
+      </c>
+      <c r="J181" s="5" t="inlineStr">
+        <is>
+          <t>1,159</t>
+        </is>
+      </c>
+      <c r="K181" s="5" t="inlineStr">
+        <is>
+          <t>1,108</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="7" t="inlineStr">
+        <is>
+          <t>405512574</t>
+        </is>
+      </c>
+      <c r="B182" s="8" t="inlineStr">
+        <is>
+          <t>შპს სერალტეკი</t>
+        </is>
+      </c>
+      <c r="C182" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D182" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E182" s="7" t="inlineStr">
+        <is>
+          <t>2,850</t>
+        </is>
+      </c>
+      <c r="F182" s="7" t="inlineStr">
+        <is>
+          <t>-18.7%</t>
+        </is>
+      </c>
+      <c r="G182" s="7" t="inlineStr">
+        <is>
+          <t>375</t>
+        </is>
+      </c>
+      <c r="H182" s="7" t="inlineStr">
+        <is>
+          <t>13.2%</t>
+        </is>
+      </c>
+      <c r="I182" s="7" t="inlineStr">
+        <is>
+          <t>275</t>
+        </is>
+      </c>
+      <c r="J182" s="7" t="inlineStr">
+        <is>
+          <t>385</t>
+        </is>
+      </c>
+      <c r="K182" s="7" t="inlineStr">
+        <is>
+          <t>375</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="inlineStr">
+        <is>
+          <t>406102275</t>
+        </is>
+      </c>
+      <c r="B183" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სს ვაბაკო</t>
+        </is>
+      </c>
+      <c r="C183" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D183" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E183" s="5" t="inlineStr">
+        <is>
+          <t>2,849</t>
+        </is>
+      </c>
+      <c r="F183" s="5" t="inlineStr">
+        <is>
+          <t>15.7%</t>
+        </is>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t>-713</t>
+        </is>
+      </c>
+      <c r="H183" s="5" t="inlineStr">
+        <is>
+          <t>-25.0%</t>
+        </is>
+      </c>
+      <c r="I183" s="5" t="inlineStr">
+        <is>
+          <t>-1,008</t>
+        </is>
+      </c>
+      <c r="J183" s="5" t="inlineStr">
+        <is>
+          <t>6,069</t>
+        </is>
+      </c>
+      <c r="K183" s="5" t="inlineStr">
+        <is>
+          <t>4,240</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="7" t="inlineStr">
+        <is>
+          <t>404869898</t>
+        </is>
+      </c>
+      <c r="B184" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯი-თრასთ</t>
+        </is>
+      </c>
+      <c r="C184" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D184" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E184" s="7" t="inlineStr">
+        <is>
+          <t>2,833</t>
+        </is>
+      </c>
+      <c r="F184" s="7" t="inlineStr">
+        <is>
+          <t>21.2%</t>
+        </is>
+      </c>
+      <c r="G184" s="7" t="inlineStr">
+        <is>
+          <t>479</t>
+        </is>
+      </c>
+      <c r="H184" s="7" t="inlineStr">
+        <is>
+          <t>16.9%</t>
+        </is>
+      </c>
+      <c r="I184" s="7" t="inlineStr">
+        <is>
+          <t>494</t>
+        </is>
+      </c>
+      <c r="J184" s="7" t="inlineStr">
+        <is>
+          <t>700</t>
+        </is>
+      </c>
+      <c r="K184" s="7" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="5" t="inlineStr">
+        <is>
+          <t>204564961</t>
+        </is>
+      </c>
+      <c r="B185" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს საბანკო სისტემების სერვის კომპანია</t>
+        </is>
+      </c>
+      <c r="C185" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D185" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t>2,802</t>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t>15.4%</t>
+        </is>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t>1,423</t>
+        </is>
+      </c>
+      <c r="H185" s="5" t="inlineStr">
+        <is>
+          <t>50.8%</t>
+        </is>
+      </c>
+      <c r="I185" s="5" t="inlineStr">
+        <is>
+          <t>330</t>
+        </is>
+      </c>
+      <c r="J185" s="5" t="inlineStr">
+        <is>
+          <t>938</t>
+        </is>
+      </c>
+      <c r="K185" s="5" t="inlineStr">
+        <is>
+          <t>863</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="7" t="inlineStr">
+        <is>
+          <t>405538663</t>
+        </is>
+      </c>
+      <c r="B186" s="8" t="inlineStr">
+        <is>
+          <t>შპს ენიდესქ სოფთვეარ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C186" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D186" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E186" s="7" t="inlineStr">
+        <is>
+          <t>2,794</t>
+        </is>
+      </c>
+      <c r="F186" s="7" t="inlineStr">
+        <is>
+          <t>15.2%</t>
+        </is>
+      </c>
+      <c r="G186" s="7" t="inlineStr">
+        <is>
+          <t>234</t>
+        </is>
+      </c>
+      <c r="H186" s="7" t="inlineStr">
+        <is>
+          <t>8.4%</t>
+        </is>
+      </c>
+      <c r="I186" s="7" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="J186" s="7" t="inlineStr">
+        <is>
+          <t>459</t>
+        </is>
+      </c>
+      <c r="K186" s="7" t="inlineStr">
+        <is>
+          <t>348</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="5" t="inlineStr">
+        <is>
+          <t>405700040</t>
+        </is>
+      </c>
+      <c r="B187" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნეთვრიქს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C187" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D187" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t>2,768</t>
+        </is>
+      </c>
+      <c r="F187" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="H187" s="5" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
+      </c>
+      <c r="I187" s="5" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="J187" s="5" t="inlineStr">
+        <is>
+          <t>2,779</t>
+        </is>
+      </c>
+      <c r="K187" s="5" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="7" t="inlineStr">
+        <is>
+          <t>405018243</t>
+        </is>
+      </c>
+      <c r="B188" s="8" t="inlineStr">
+        <is>
+          <t>შპს სოლვითი</t>
+        </is>
+      </c>
+      <c r="C188" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D188" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E188" s="7" t="inlineStr">
+        <is>
+          <t>2,764</t>
+        </is>
+      </c>
+      <c r="F188" s="7" t="inlineStr">
+        <is>
+          <t>31.5%</t>
+        </is>
+      </c>
+      <c r="G188" s="7" t="inlineStr">
+        <is>
+          <t>930</t>
+        </is>
+      </c>
+      <c r="H188" s="7" t="inlineStr">
+        <is>
+          <t>33.6%</t>
+        </is>
+      </c>
+      <c r="I188" s="7" t="inlineStr">
+        <is>
+          <t>887</t>
+        </is>
+      </c>
+      <c r="J188" s="7" t="inlineStr">
+        <is>
+          <t>2,163</t>
+        </is>
+      </c>
+      <c r="K188" s="7" t="inlineStr">
+        <is>
+          <t>2,081</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="5" t="inlineStr">
+        <is>
+          <t>205152172</t>
+        </is>
+      </c>
+      <c r="B189" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გრინ პროჯექტი</t>
+        </is>
+      </c>
+      <c r="C189" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D189" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E189" s="5" t="inlineStr">
+        <is>
+          <t>2,604</t>
+        </is>
+      </c>
+      <c r="F189" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G189" s="5" t="inlineStr">
+        <is>
+          <t>976</t>
+        </is>
+      </c>
+      <c r="H189" s="5" t="inlineStr">
+        <is>
+          <t>37.5%</t>
+        </is>
+      </c>
+      <c r="I189" s="5" t="inlineStr">
+        <is>
+          <t>1,313</t>
+        </is>
+      </c>
+      <c r="J189" s="5" t="inlineStr">
+        <is>
+          <t>21,244</t>
+        </is>
+      </c>
+      <c r="K189" s="5" t="inlineStr">
+        <is>
+          <t>14,537</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="7" t="inlineStr">
+        <is>
+          <t>405560245</t>
+        </is>
+      </c>
+      <c r="B190" s="8" t="inlineStr">
+        <is>
+          <t>შპს სი არ ეს საქართველო</t>
+        </is>
+      </c>
+      <c r="C190" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D190" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E190" s="7" t="inlineStr">
+        <is>
+          <t>2,555</t>
+        </is>
+      </c>
+      <c r="F190" s="7" t="inlineStr">
+        <is>
+          <t>-50.1%</t>
+        </is>
+      </c>
+      <c r="G190" s="7" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="H190" s="7" t="inlineStr">
+        <is>
+          <t>1.3%</t>
+        </is>
+      </c>
+      <c r="I190" s="7" t="inlineStr">
+        <is>
+          <t>-27</t>
+        </is>
+      </c>
+      <c r="J190" s="7" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+      <c r="K190" s="7" t="inlineStr">
+        <is>
+          <t>161</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="5" t="inlineStr">
+        <is>
+          <t>421274203</t>
+        </is>
+      </c>
+      <c r="B191" s="6" t="inlineStr">
+        <is>
+          <t>შპს ზუმი</t>
+        </is>
+      </c>
+      <c r="C191" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D191" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t>2,538</t>
+        </is>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t>14.9%</t>
+        </is>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t>-477</t>
+        </is>
+      </c>
+      <c r="H191" s="5" t="inlineStr">
+        <is>
+          <t>-18.8%</t>
+        </is>
+      </c>
+      <c r="I191" s="5" t="inlineStr">
+        <is>
+          <t>-480</t>
+        </is>
+      </c>
+      <c r="J191" s="5" t="inlineStr">
+        <is>
+          <t>2,184</t>
+        </is>
+      </c>
+      <c r="K191" s="5" t="inlineStr">
+        <is>
+          <t>-147</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="7" t="inlineStr">
+        <is>
+          <t>402000614</t>
+        </is>
+      </c>
+      <c r="B192" s="8" t="inlineStr">
+        <is>
+          <t>შპს პროქსიმა სისტემს</t>
+        </is>
+      </c>
+      <c r="C192" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D192" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E192" s="7" t="inlineStr">
+        <is>
+          <t>2,457</t>
+        </is>
+      </c>
+      <c r="F192" s="7" t="inlineStr">
+        <is>
+          <t>13.4%</t>
+        </is>
+      </c>
+      <c r="G192" s="7" t="inlineStr">
+        <is>
+          <t>-171</t>
+        </is>
+      </c>
+      <c r="H192" s="7" t="inlineStr">
+        <is>
+          <t>-6.9%</t>
+        </is>
+      </c>
+      <c r="I192" s="7" t="inlineStr">
+        <is>
+          <t>-206</t>
+        </is>
+      </c>
+      <c r="J192" s="7" t="inlineStr">
+        <is>
+          <t>1,120</t>
+        </is>
+      </c>
+      <c r="K192" s="7" t="inlineStr">
+        <is>
+          <t>1,027</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="5" t="inlineStr">
+        <is>
+          <t>204480515</t>
+        </is>
+      </c>
+      <c r="B193" s="6" t="inlineStr">
+        <is>
+          <t>შპს ოპტიმუმი</t>
+        </is>
+      </c>
+      <c r="C193" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D193" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E193" s="5" t="inlineStr">
+        <is>
+          <t>2,390</t>
+        </is>
+      </c>
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t>22.6%</t>
+        </is>
+      </c>
+      <c r="G193" s="5" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="H193" s="5" t="inlineStr">
+        <is>
+          <t>13.9%</t>
+        </is>
+      </c>
+      <c r="I193" s="5" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="J193" s="5" t="inlineStr">
+        <is>
+          <t>1,311</t>
+        </is>
+      </c>
+      <c r="K193" s="5" t="inlineStr">
+        <is>
+          <t>1,298</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="7" t="inlineStr">
+        <is>
+          <t>400327767</t>
+        </is>
+      </c>
+      <c r="B194" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეიჩ აი ქიუ ოუ სოლუშენს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C194" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D194" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E194" s="7" t="inlineStr">
+        <is>
+          <t>2,344</t>
+        </is>
+      </c>
+      <c r="F194" s="7" t="inlineStr">
+        <is>
+          <t>-15.4%</t>
+        </is>
+      </c>
+      <c r="G194" s="7" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="H194" s="7" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="I194" s="7" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J194" s="7" t="inlineStr">
+        <is>
+          <t>999</t>
+        </is>
+      </c>
+      <c r="K194" s="7" t="inlineStr">
+        <is>
+          <t>850</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="5" t="inlineStr">
+        <is>
+          <t>206261007</t>
+        </is>
+      </c>
+      <c r="B195" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფინა</t>
+        </is>
+      </c>
+      <c r="C195" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D195" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E195" s="5" t="inlineStr">
+        <is>
+          <t>2,320</t>
+        </is>
+      </c>
+      <c r="F195" s="5" t="inlineStr">
+        <is>
+          <t>90.6%</t>
+        </is>
+      </c>
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t>1,189</t>
+        </is>
+      </c>
+      <c r="H195" s="5" t="inlineStr">
+        <is>
+          <t>51.2%</t>
+        </is>
+      </c>
+      <c r="I195" s="5" t="inlineStr">
+        <is>
+          <t>1,237</t>
+        </is>
+      </c>
+      <c r="J195" s="5" t="inlineStr">
+        <is>
+          <t>3,960</t>
+        </is>
+      </c>
+      <c r="K195" s="5" t="inlineStr">
+        <is>
+          <t>3,949</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="7" t="inlineStr">
+        <is>
+          <t>405066244</t>
+        </is>
+      </c>
+      <c r="B196" s="8" t="inlineStr">
+        <is>
+          <t>შპს  კასა ჯი</t>
+        </is>
+      </c>
+      <c r="C196" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D196" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E196" s="7" t="inlineStr">
+        <is>
+          <t>2,308</t>
+        </is>
+      </c>
+      <c r="F196" s="7" t="inlineStr">
+        <is>
+          <t>-6.4%</t>
+        </is>
+      </c>
+      <c r="G196" s="7" t="inlineStr">
+        <is>
+          <t>1,066</t>
+        </is>
+      </c>
+      <c r="H196" s="7" t="inlineStr">
+        <is>
+          <t>46.2%</t>
+        </is>
+      </c>
+      <c r="I196" s="7" t="inlineStr">
+        <is>
+          <t>930</t>
+        </is>
+      </c>
+      <c r="J196" s="7" t="inlineStr">
+        <is>
+          <t>1,579</t>
+        </is>
+      </c>
+      <c r="K196" s="7" t="inlineStr">
+        <is>
+          <t>1,406</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="5" t="inlineStr">
+        <is>
+          <t>406359925</t>
+        </is>
+      </c>
+      <c r="B197" s="6" t="inlineStr">
+        <is>
+          <t>შპს მაზარს კონსალტინგ</t>
+        </is>
+      </c>
+      <c r="C197" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D197" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E197" s="5" t="inlineStr">
+        <is>
+          <t>2,283</t>
+        </is>
+      </c>
+      <c r="F197" s="5" t="inlineStr">
+        <is>
+          <t>-77.7%</t>
+        </is>
+      </c>
+      <c r="G197" s="5" t="inlineStr">
+        <is>
+          <t>-817</t>
+        </is>
+      </c>
+      <c r="H197" s="5" t="inlineStr">
+        <is>
+          <t>-35.8%</t>
+        </is>
+      </c>
+      <c r="I197" s="5" t="inlineStr">
+        <is>
+          <t>-890</t>
+        </is>
+      </c>
+      <c r="J197" s="5" t="inlineStr">
+        <is>
+          <t>789</t>
+        </is>
+      </c>
+      <c r="K197" s="5" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="7" t="inlineStr">
+        <is>
+          <t>400284278</t>
+        </is>
+      </c>
+      <c r="B198" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნუგიოს სისტემს</t>
+        </is>
+      </c>
+      <c r="C198" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D198" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E198" s="7" t="inlineStr">
+        <is>
+          <t>2,260</t>
+        </is>
+      </c>
+      <c r="F198" s="7" t="inlineStr">
+        <is>
+          <t>18.4%</t>
+        </is>
+      </c>
+      <c r="G198" s="7" t="inlineStr">
+        <is>
+          <t>-388</t>
+        </is>
+      </c>
+      <c r="H198" s="7" t="inlineStr">
+        <is>
+          <t>-17.2%</t>
+        </is>
+      </c>
+      <c r="I198" s="7" t="inlineStr">
+        <is>
+          <t>-379</t>
+        </is>
+      </c>
+      <c r="J198" s="7" t="inlineStr">
+        <is>
+          <t>2,284</t>
+        </is>
+      </c>
+      <c r="K198" s="7" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="5" t="inlineStr">
+        <is>
+          <t>404631626</t>
+        </is>
+      </c>
+      <c r="B199" s="6" t="inlineStr">
+        <is>
+          <t>შპს აიბიეი აიტი ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C199" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D199" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t>2,244</t>
+        </is>
+      </c>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t>9.4%</t>
+        </is>
+      </c>
+      <c r="G199" s="5" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="H199" s="5" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="I199" s="5" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J199" s="5" t="inlineStr">
+        <is>
+          <t>886</t>
+        </is>
+      </c>
+      <c r="K199" s="5" t="inlineStr">
+        <is>
+          <t>296</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="7" t="inlineStr">
+        <is>
+          <t>441487909</t>
+        </is>
+      </c>
+      <c r="B200" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნუგა დეველოფმენთ გე</t>
+        </is>
+      </c>
+      <c r="C200" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D200" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E200" s="7" t="inlineStr">
+        <is>
+          <t>2,230</t>
+        </is>
+      </c>
+      <c r="F200" s="7" t="inlineStr">
+        <is>
+          <t>-75.6%</t>
+        </is>
+      </c>
+      <c r="G200" s="7" t="inlineStr">
+        <is>
+          <t>-6,319</t>
+        </is>
+      </c>
+      <c r="H200" s="7" t="inlineStr">
+        <is>
+          <t>-283.4%</t>
+        </is>
+      </c>
+      <c r="I200" s="7" t="inlineStr">
+        <is>
+          <t>-6,353</t>
+        </is>
+      </c>
+      <c r="J200" s="7" t="inlineStr">
+        <is>
+          <t>2,031</t>
+        </is>
+      </c>
+      <c r="K200" s="7" t="inlineStr">
+        <is>
+          <t>1,512</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="5" t="inlineStr">
+        <is>
+          <t>445744375</t>
+        </is>
+      </c>
+      <c r="B201" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლაიმ სისტემს ინოვეიშენ</t>
+        </is>
+      </c>
+      <c r="C201" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D201" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t>2,223</t>
+        </is>
+      </c>
+      <c r="F201" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G201" s="5" t="inlineStr">
+        <is>
+          <t>1,491</t>
+        </is>
+      </c>
+      <c r="H201" s="5" t="inlineStr">
+        <is>
+          <t>67.1%</t>
+        </is>
+      </c>
+      <c r="I201" s="5" t="inlineStr">
+        <is>
+          <t>1,504</t>
+        </is>
+      </c>
+      <c r="J201" s="5" t="inlineStr">
+        <is>
+          <t>1,504</t>
+        </is>
+      </c>
+      <c r="K201" s="5" t="inlineStr">
+        <is>
+          <t>1,504</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="7" t="inlineStr">
+        <is>
+          <t>405357769</t>
+        </is>
+      </c>
+      <c r="B202" s="8" t="inlineStr">
+        <is>
+          <t>შპს ორბიტალი</t>
+        </is>
+      </c>
+      <c r="C202" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D202" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E202" s="7" t="inlineStr">
+        <is>
+          <t>2,187</t>
+        </is>
+      </c>
+      <c r="F202" s="7" t="inlineStr">
+        <is>
+          <t>50.2%</t>
+        </is>
+      </c>
+      <c r="G202" s="7" t="inlineStr">
+        <is>
+          <t>1,398</t>
+        </is>
+      </c>
+      <c r="H202" s="7" t="inlineStr">
+        <is>
+          <t>63.9%</t>
+        </is>
+      </c>
+      <c r="I202" s="7" t="inlineStr">
+        <is>
+          <t>1,031</t>
+        </is>
+      </c>
+      <c r="J202" s="7" t="inlineStr">
+        <is>
+          <t>2,544</t>
+        </is>
+      </c>
+      <c r="K202" s="7" t="inlineStr">
+        <is>
+          <t>2,343</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="5" t="inlineStr">
+        <is>
+          <t>445591495</t>
+        </is>
+      </c>
+      <c r="B203" s="6" t="inlineStr">
+        <is>
+          <t>შპს სიზმრების დამჭერი</t>
+        </is>
+      </c>
+      <c r="C203" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D203" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E203" s="5" t="inlineStr">
+        <is>
+          <t>2,165</t>
+        </is>
+      </c>
+      <c r="F203" s="5" t="inlineStr">
+        <is>
+          <t>-40.0%</t>
+        </is>
+      </c>
+      <c r="G203" s="5" t="inlineStr">
+        <is>
+          <t>1,395</t>
+        </is>
+      </c>
+      <c r="H203" s="5" t="inlineStr">
+        <is>
+          <t>64.4%</t>
+        </is>
+      </c>
+      <c r="I203" s="5" t="inlineStr">
+        <is>
+          <t>1,032</t>
+        </is>
+      </c>
+      <c r="J203" s="5" t="inlineStr">
+        <is>
+          <t>10,237</t>
+        </is>
+      </c>
+      <c r="K203" s="5" t="inlineStr">
+        <is>
+          <t>10,139</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="7" t="inlineStr">
+        <is>
+          <t>404714993</t>
+        </is>
+      </c>
+      <c r="B204" s="8" t="inlineStr">
+        <is>
+          <t>შპს მარადისო</t>
+        </is>
+      </c>
+      <c r="C204" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D204" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E204" s="7" t="inlineStr">
+        <is>
+          <t>2,158</t>
+        </is>
+      </c>
+      <c r="F204" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G204" s="7" t="inlineStr">
+        <is>
+          <t>503</t>
+        </is>
+      </c>
+      <c r="H204" s="7" t="inlineStr">
+        <is>
+          <t>23.3%</t>
+        </is>
+      </c>
+      <c r="I204" s="7" t="inlineStr">
+        <is>
+          <t>527</t>
+        </is>
+      </c>
+      <c r="J204" s="7" t="inlineStr">
+        <is>
+          <t>511</t>
+        </is>
+      </c>
+      <c r="K204" s="7" t="inlineStr">
+        <is>
+          <t>502</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="5" t="inlineStr">
+        <is>
+          <t>416309729</t>
+        </is>
+      </c>
+      <c r="B205" s="6" t="inlineStr">
+        <is>
+          <t>შპს პროდვერ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C205" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D205" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E205" s="5" t="inlineStr">
+        <is>
+          <t>2,128</t>
+        </is>
+      </c>
+      <c r="F205" s="5" t="inlineStr">
+        <is>
+          <t>-73.0%</t>
+        </is>
+      </c>
+      <c r="G205" s="5" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="H205" s="5" t="inlineStr">
+        <is>
+          <t>4.4%</t>
+        </is>
+      </c>
+      <c r="I205" s="5" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="J205" s="5" t="inlineStr">
+        <is>
+          <t>3,969</t>
+        </is>
+      </c>
+      <c r="K205" s="5" t="inlineStr">
+        <is>
+          <t>3,725</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="7" t="inlineStr">
+        <is>
+          <t>404672608</t>
+        </is>
+      </c>
+      <c r="B206" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტელეპერფორმანს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C206" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D206" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E206" s="7" t="inlineStr">
+        <is>
+          <t>2,106</t>
+        </is>
+      </c>
+      <c r="F206" s="7" t="inlineStr">
+        <is>
+          <t>-26.4%</t>
+        </is>
+      </c>
+      <c r="G206" s="7" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="H206" s="7" t="inlineStr">
+        <is>
+          <t>9.8%</t>
+        </is>
+      </c>
+      <c r="I206" s="7" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="J206" s="7" t="inlineStr">
+        <is>
+          <t>618</t>
+        </is>
+      </c>
+      <c r="K206" s="7" t="inlineStr">
+        <is>
+          <t>533</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="5" t="inlineStr">
+        <is>
+          <t>405105997</t>
+        </is>
+      </c>
+      <c r="B207" s="6" t="inlineStr">
+        <is>
+          <t>შპს სმართ-ნეთვორქ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C207" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D207" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E207" s="5" t="inlineStr">
+        <is>
+          <t>2,082</t>
+        </is>
+      </c>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t>-45.4%</t>
+        </is>
+      </c>
+      <c r="G207" s="5" t="inlineStr">
+        <is>
+          <t>-62</t>
+        </is>
+      </c>
+      <c r="H207" s="5" t="inlineStr">
+        <is>
+          <t>-3.0%</t>
+        </is>
+      </c>
+      <c r="I207" s="5" t="inlineStr">
+        <is>
+          <t>-13</t>
+        </is>
+      </c>
+      <c r="J207" s="5" t="inlineStr">
+        <is>
+          <t>3,465</t>
+        </is>
+      </c>
+      <c r="K207" s="5" t="inlineStr">
+        <is>
+          <t>641</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="7" t="inlineStr">
+        <is>
+          <t>205278527</t>
+        </is>
+      </c>
+      <c r="B208" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მაიქროსოფთ საქართველო</t>
+        </is>
+      </c>
+      <c r="C208" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D208" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E208" s="7" t="inlineStr">
+        <is>
+          <t>1,975</t>
+        </is>
+      </c>
+      <c r="F208" s="7" t="inlineStr">
+        <is>
+          <t>-24.4%</t>
+        </is>
+      </c>
+      <c r="G208" s="7" t="inlineStr">
+        <is>
+          <t>253</t>
+        </is>
+      </c>
+      <c r="H208" s="7" t="inlineStr">
+        <is>
+          <t>12.8%</t>
+        </is>
+      </c>
+      <c r="I208" s="7" t="inlineStr">
+        <is>
+          <t>373</t>
+        </is>
+      </c>
+      <c r="J208" s="7" t="inlineStr">
+        <is>
+          <t>2,750</t>
+        </is>
+      </c>
+      <c r="K208" s="7" t="inlineStr">
+        <is>
+          <t>2,476</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="5" t="inlineStr">
+        <is>
+          <t>204558353</t>
+        </is>
+      </c>
+      <c r="B209" s="6" t="inlineStr">
+        <is>
+          <t>სს გაერთიანებული კლირინგ ცენტრი</t>
+        </is>
+      </c>
+      <c r="C209" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D209" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t>1,943</t>
+        </is>
+      </c>
+      <c r="F209" s="5" t="inlineStr">
+        <is>
+          <t>21.2%</t>
+        </is>
+      </c>
+      <c r="G209" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H209" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I209" s="5" t="inlineStr">
+        <is>
+          <t>177</t>
+        </is>
+      </c>
+      <c r="J209" s="5" t="inlineStr">
+        <is>
+          <t>8,140</t>
+        </is>
+      </c>
+      <c r="K209" s="5" t="inlineStr">
+        <is>
+          <t>1,191</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="7" t="inlineStr">
+        <is>
+          <t>204445706</t>
+        </is>
+      </c>
+      <c r="B210" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ეკვანტ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C210" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D210" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E210" s="7" t="inlineStr">
+        <is>
+          <t>1,933</t>
+        </is>
+      </c>
+      <c r="F210" s="7" t="inlineStr">
+        <is>
+          <t>-7.1%</t>
+        </is>
+      </c>
+      <c r="G210" s="7" t="inlineStr">
+        <is>
+          <t>400</t>
+        </is>
+      </c>
+      <c r="H210" s="7" t="inlineStr">
+        <is>
+          <t>20.7%</t>
+        </is>
+      </c>
+      <c r="I210" s="7" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
+      <c r="J210" s="7" t="inlineStr">
+        <is>
+          <t>5,087</t>
+        </is>
+      </c>
+      <c r="K210" s="7" t="inlineStr">
+        <is>
+          <t>1,568</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="5" t="inlineStr">
+        <is>
+          <t>404418778</t>
+        </is>
+      </c>
+      <c r="B211" s="6" t="inlineStr">
+        <is>
+          <t>შპს Integration Point Georgia</t>
+        </is>
+      </c>
+      <c r="C211" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D211" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E211" s="5" t="inlineStr">
+        <is>
+          <t>1,918</t>
+        </is>
+      </c>
+      <c r="F211" s="5" t="inlineStr">
+        <is>
+          <t>-17.9%</t>
+        </is>
+      </c>
+      <c r="G211" s="5" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="H211" s="5" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
+      </c>
+      <c r="I211" s="5" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="J211" s="5" t="inlineStr">
+        <is>
+          <t>1,613</t>
+        </is>
+      </c>
+      <c r="K211" s="5" t="inlineStr">
+        <is>
+          <t>1,463</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="7" t="inlineStr">
+        <is>
+          <t>402199599</t>
+        </is>
+      </c>
+      <c r="B212" s="8" t="inlineStr">
+        <is>
+          <t>სს ექიმო</t>
+        </is>
+      </c>
+      <c r="C212" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D212" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E212" s="7" t="inlineStr">
+        <is>
+          <t>1,906</t>
+        </is>
+      </c>
+      <c r="F212" s="7" t="inlineStr">
+        <is>
+          <t>20.6%</t>
+        </is>
+      </c>
+      <c r="G212" s="7" t="inlineStr">
+        <is>
+          <t>469</t>
+        </is>
+      </c>
+      <c r="H212" s="7" t="inlineStr">
+        <is>
+          <t>24.6%</t>
+        </is>
+      </c>
+      <c r="I212" s="7" t="inlineStr">
+        <is>
+          <t>-2,370</t>
+        </is>
+      </c>
+      <c r="J212" s="7" t="inlineStr">
+        <is>
+          <t>6,233</t>
+        </is>
+      </c>
+      <c r="K212" s="7" t="inlineStr">
+        <is>
+          <t>-9,289</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="5" t="inlineStr">
+        <is>
+          <t>405444372</t>
+        </is>
+      </c>
+      <c r="B213" s="6" t="inlineStr">
+        <is>
+          <t>შპს სი ვი აი ლაბ</t>
+        </is>
+      </c>
+      <c r="C213" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D213" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E213" s="5" t="inlineStr">
+        <is>
+          <t>1,768</t>
+        </is>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t>-35.1%</t>
+        </is>
+      </c>
+      <c r="G213" s="5" t="inlineStr">
+        <is>
+          <t>-78</t>
+        </is>
+      </c>
+      <c r="H213" s="5" t="inlineStr">
+        <is>
+          <t>-4.4%</t>
+        </is>
+      </c>
+      <c r="I213" s="5" t="inlineStr">
+        <is>
+          <t>-45</t>
+        </is>
+      </c>
+      <c r="J213" s="5" t="inlineStr">
+        <is>
+          <t>1,110</t>
+        </is>
+      </c>
+      <c r="K213" s="5" t="inlineStr">
+        <is>
+          <t>782</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="7" t="inlineStr">
+        <is>
+          <t>202376026</t>
+        </is>
+      </c>
+      <c r="B214" s="8" t="inlineStr">
+        <is>
+          <t>სს იმანი ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C214" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D214" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E214" s="7" t="inlineStr">
+        <is>
+          <t>1,734</t>
+        </is>
+      </c>
+      <c r="F214" s="7" t="inlineStr">
+        <is>
+          <t>-39.0%</t>
+        </is>
+      </c>
+      <c r="G214" s="7" t="inlineStr">
+        <is>
+          <t>-1,699</t>
+        </is>
+      </c>
+      <c r="H214" s="7" t="inlineStr">
+        <is>
+          <t>-97.9%</t>
+        </is>
+      </c>
+      <c r="I214" s="7" t="inlineStr">
+        <is>
+          <t>-1,699</t>
+        </is>
+      </c>
+      <c r="J214" s="7" t="inlineStr">
+        <is>
+          <t>4,554</t>
+        </is>
+      </c>
+      <c r="K214" s="7" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="5" t="inlineStr">
+        <is>
+          <t>405112676</t>
+        </is>
+      </c>
+      <c r="B215" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ენ-ჯი-ეს გრუპი</t>
+        </is>
+      </c>
+      <c r="C215" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D215" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E215" s="5" t="inlineStr">
+        <is>
+          <t>1,726</t>
+        </is>
+      </c>
+      <c r="F215" s="5" t="inlineStr">
+        <is>
+          <t>-35.3%</t>
+        </is>
+      </c>
+      <c r="G215" s="5" t="inlineStr">
+        <is>
+          <t>-121</t>
+        </is>
+      </c>
+      <c r="H215" s="5" t="inlineStr">
+        <is>
+          <t>-7.0%</t>
+        </is>
+      </c>
+      <c r="I215" s="5" t="inlineStr">
+        <is>
+          <t>-166</t>
+        </is>
+      </c>
+      <c r="J215" s="5" t="inlineStr">
+        <is>
+          <t>1,573</t>
+        </is>
+      </c>
+      <c r="K215" s="5" t="inlineStr">
+        <is>
+          <t>431</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="7" t="inlineStr">
+        <is>
+          <t>206033754</t>
+        </is>
+      </c>
+      <c r="B216" s="8" t="inlineStr">
+        <is>
+          <t>შპს ორისი</t>
+        </is>
+      </c>
+      <c r="C216" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D216" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E216" s="7" t="inlineStr">
+        <is>
+          <t>1,592</t>
+        </is>
+      </c>
+      <c r="F216" s="7" t="inlineStr">
+        <is>
+          <t>-4.0%</t>
+        </is>
+      </c>
+      <c r="G216" s="7" t="inlineStr">
+        <is>
+          <t>660</t>
+        </is>
+      </c>
+      <c r="H216" s="7" t="inlineStr">
+        <is>
+          <t>41.5%</t>
+        </is>
+      </c>
+      <c r="I216" s="7" t="inlineStr">
+        <is>
+          <t>1,234</t>
+        </is>
+      </c>
+      <c r="J216" s="7" t="inlineStr">
+        <is>
+          <t>9,384</t>
+        </is>
+      </c>
+      <c r="K216" s="7" t="inlineStr">
+        <is>
+          <t>9,379</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="5" t="inlineStr">
+        <is>
+          <t>211383304</t>
+        </is>
+      </c>
+      <c r="B217" s="6" t="inlineStr">
+        <is>
+          <t>შპს სერვისი</t>
+        </is>
+      </c>
+      <c r="C217" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D217" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E217" s="5" t="inlineStr">
+        <is>
+          <t>1,518</t>
+        </is>
+      </c>
+      <c r="F217" s="5" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="G217" s="5" t="inlineStr">
+        <is>
+          <t>1,393</t>
+        </is>
+      </c>
+      <c r="H217" s="5" t="inlineStr">
+        <is>
+          <t>91.8%</t>
+        </is>
+      </c>
+      <c r="I217" s="5" t="inlineStr">
+        <is>
+          <t>1,356</t>
+        </is>
+      </c>
+      <c r="J217" s="5" t="inlineStr">
+        <is>
+          <t>5,790</t>
+        </is>
+      </c>
+      <c r="K217" s="5" t="inlineStr">
+        <is>
+          <t>5,774</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="7" t="inlineStr">
+        <is>
+          <t>402030592</t>
+        </is>
+      </c>
+      <c r="B218" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სინკრა</t>
+        </is>
+      </c>
+      <c r="C218" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D218" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E218" s="7" t="inlineStr">
+        <is>
+          <t>1,314</t>
+        </is>
+      </c>
+      <c r="F218" s="7" t="inlineStr">
+        <is>
+          <t>-52.8%</t>
+        </is>
+      </c>
+      <c r="G218" s="7" t="inlineStr">
+        <is>
+          <t>795</t>
+        </is>
+      </c>
+      <c r="H218" s="7" t="inlineStr">
+        <is>
+          <t>60.5%</t>
+        </is>
+      </c>
+      <c r="I218" s="7" t="inlineStr">
+        <is>
+          <t>457</t>
+        </is>
+      </c>
+      <c r="J218" s="7" t="inlineStr">
+        <is>
+          <t>939</t>
+        </is>
+      </c>
+      <c r="K218" s="7" t="inlineStr">
+        <is>
+          <t>700</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="5" t="inlineStr">
+        <is>
+          <t>205275833</t>
+        </is>
+      </c>
+      <c r="B219" s="6" t="inlineStr">
+        <is>
+          <t>შპს კონექტი</t>
+        </is>
+      </c>
+      <c r="C219" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D219" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E219" s="5" t="inlineStr">
+        <is>
+          <t>1,295</t>
+        </is>
+      </c>
+      <c r="F219" s="5" t="inlineStr">
+        <is>
+          <t>0.8%</t>
+        </is>
+      </c>
+      <c r="G219" s="5" t="inlineStr">
+        <is>
+          <t>544</t>
+        </is>
+      </c>
+      <c r="H219" s="5" t="inlineStr">
+        <is>
+          <t>42.0%</t>
+        </is>
+      </c>
+      <c r="I219" s="5" t="inlineStr">
+        <is>
+          <t>-22</t>
+        </is>
+      </c>
+      <c r="J219" s="5" t="inlineStr">
+        <is>
+          <t>5,397</t>
+        </is>
+      </c>
+      <c r="K219" s="5" t="inlineStr">
+        <is>
+          <t>819</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="7" t="inlineStr">
+        <is>
+          <t>405334357</t>
+        </is>
+      </c>
+      <c r="B220" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეოსკადა</t>
+        </is>
+      </c>
+      <c r="C220" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D220" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E220" s="7" t="inlineStr">
+        <is>
+          <t>1,173</t>
+        </is>
+      </c>
+      <c r="F220" s="7" t="inlineStr">
+        <is>
+          <t>-37.4%</t>
+        </is>
+      </c>
+      <c r="G220" s="7" t="inlineStr">
+        <is>
+          <t>409</t>
+        </is>
+      </c>
+      <c r="H220" s="7" t="inlineStr">
+        <is>
+          <t>34.8%</t>
+        </is>
+      </c>
+      <c r="I220" s="7" t="inlineStr">
+        <is>
+          <t>433</t>
+        </is>
+      </c>
+      <c r="J220" s="7" t="inlineStr">
+        <is>
+          <t>2,457</t>
+        </is>
+      </c>
+      <c r="K220" s="7" t="inlineStr">
+        <is>
+          <t>1,790</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="5" t="inlineStr">
+        <is>
+          <t>412708413</t>
+        </is>
+      </c>
+      <c r="B221" s="6" t="inlineStr">
+        <is>
+          <t>შპს დაქსი</t>
+        </is>
+      </c>
+      <c r="C221" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D221" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E221" s="5" t="inlineStr">
+        <is>
+          <t>1,166</t>
+        </is>
+      </c>
+      <c r="F221" s="5" t="inlineStr">
+        <is>
+          <t>17.3%</t>
+        </is>
+      </c>
+      <c r="G221" s="5" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="H221" s="5" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
+      </c>
+      <c r="I221" s="5" t="inlineStr">
+        <is>
+          <t>-63</t>
+        </is>
+      </c>
+      <c r="J221" s="5" t="inlineStr">
+        <is>
+          <t>2,323</t>
+        </is>
+      </c>
+      <c r="K221" s="5" t="inlineStr">
+        <is>
+          <t>429</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="7" t="inlineStr">
+        <is>
+          <t>405557017</t>
+        </is>
+      </c>
+      <c r="B222" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქასტომერთაიმს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C222" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D222" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E222" s="7" t="inlineStr">
+        <is>
+          <t>1,099</t>
+        </is>
+      </c>
+      <c r="F222" s="7" t="inlineStr">
+        <is>
+          <t>-63.5%</t>
+        </is>
+      </c>
+      <c r="G222" s="7" t="inlineStr">
+        <is>
+          <t>-3</t>
+        </is>
+      </c>
+      <c r="H222" s="7" t="inlineStr">
+        <is>
+          <t>-0.3%</t>
+        </is>
+      </c>
+      <c r="I222" s="7" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J222" s="7" t="inlineStr">
+        <is>
+          <t>1,496</t>
+        </is>
+      </c>
+      <c r="K222" s="7" t="inlineStr">
+        <is>
+          <t>1,483</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="5" t="inlineStr">
+        <is>
+          <t>405517631</t>
+        </is>
+      </c>
+      <c r="B223" s="6" t="inlineStr">
+        <is>
+          <t>შპს მიქსორტ საქართველო</t>
+        </is>
+      </c>
+      <c r="C223" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D223" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E223" s="5" t="inlineStr">
+        <is>
+          <t>914</t>
+        </is>
+      </c>
+      <c r="F223" s="5" t="inlineStr">
+        <is>
+          <t>-71.8%</t>
+        </is>
+      </c>
+      <c r="G223" s="5" t="inlineStr">
+        <is>
+          <t>-18</t>
+        </is>
+      </c>
+      <c r="H223" s="5" t="inlineStr">
+        <is>
+          <t>-2.0%</t>
+        </is>
+      </c>
+      <c r="I223" s="5" t="inlineStr">
+        <is>
+          <t>-23</t>
+        </is>
+      </c>
+      <c r="J223" s="5" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="K223" s="5" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="7" t="inlineStr">
+        <is>
+          <t>405047220</t>
+        </is>
+      </c>
+      <c r="B224" s="8" t="inlineStr">
+        <is>
+          <t>შპს აიტი ვენჩარი</t>
+        </is>
+      </c>
+      <c r="C224" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D224" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E224" s="7" t="inlineStr">
+        <is>
+          <t>902</t>
+        </is>
+      </c>
+      <c r="F224" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G224" s="7" t="inlineStr">
+        <is>
+          <t>-69</t>
+        </is>
+      </c>
+      <c r="H224" s="7" t="inlineStr">
+        <is>
+          <t>-7.7%</t>
+        </is>
+      </c>
+      <c r="I224" s="7" t="inlineStr">
+        <is>
+          <t>29,341</t>
+        </is>
+      </c>
+      <c r="J224" s="7" t="inlineStr">
+        <is>
+          <t>103,283</t>
+        </is>
+      </c>
+      <c r="K224" s="7" t="inlineStr">
+        <is>
+          <t>67,204</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="5" t="inlineStr">
+        <is>
+          <t>402177880</t>
+        </is>
+      </c>
+      <c r="B225" s="6" t="inlineStr">
+        <is>
+          <t>შპს გლოვო ჯორჯია ინფრასთრაქჩა</t>
+        </is>
+      </c>
+      <c r="C225" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D225" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E225" s="5" t="inlineStr">
+        <is>
+          <t>874</t>
+        </is>
+      </c>
+      <c r="F225" s="5" t="inlineStr">
+        <is>
+          <t>-79.7%</t>
+        </is>
+      </c>
+      <c r="G225" s="5" t="inlineStr">
+        <is>
+          <t>-747</t>
+        </is>
+      </c>
+      <c r="H225" s="5" t="inlineStr">
+        <is>
+          <t>-85.5%</t>
+        </is>
+      </c>
+      <c r="I225" s="5" t="inlineStr">
+        <is>
+          <t>-3,072</t>
+        </is>
+      </c>
+      <c r="J225" s="5" t="inlineStr">
+        <is>
+          <t>8,110</t>
+        </is>
+      </c>
+      <c r="K225" s="5" t="inlineStr">
+        <is>
+          <t>-8,789</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="7" t="inlineStr">
+        <is>
+          <t>404561764</t>
+        </is>
+      </c>
+      <c r="B226" s="8" t="inlineStr">
+        <is>
+          <t>შპს სმარტ კაპიტალ ქონსალთენს</t>
+        </is>
+      </c>
+      <c r="C226" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D226" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E226" s="7" t="inlineStr">
+        <is>
+          <t>768</t>
+        </is>
+      </c>
+      <c r="F226" s="7" t="inlineStr">
+        <is>
+          <t>-1.2%</t>
+        </is>
+      </c>
+      <c r="G226" s="7" t="inlineStr">
+        <is>
+          <t>-3,883</t>
+        </is>
+      </c>
+      <c r="H226" s="7" t="inlineStr">
+        <is>
+          <t>-505.6%</t>
+        </is>
+      </c>
+      <c r="I226" s="7" t="inlineStr">
+        <is>
+          <t>-3,890</t>
+        </is>
+      </c>
+      <c r="J226" s="7" t="inlineStr">
+        <is>
+          <t>6,605</t>
+        </is>
+      </c>
+      <c r="K226" s="7" t="inlineStr">
+        <is>
+          <t>-11,431</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="5" t="inlineStr">
+        <is>
+          <t>443871972</t>
+        </is>
+      </c>
+      <c r="B227" s="6" t="inlineStr">
+        <is>
+          <t>შპს დოტ ტექნოლოგი</t>
+        </is>
+      </c>
+      <c r="C227" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D227" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E227" s="5" t="inlineStr">
+        <is>
+          <t>742</t>
+        </is>
+      </c>
+      <c r="F227" s="5" t="inlineStr">
+        <is>
+          <t>-87.1%</t>
+        </is>
+      </c>
+      <c r="G227" s="5" t="inlineStr">
+        <is>
+          <t>-56</t>
+        </is>
+      </c>
+      <c r="H227" s="5" t="inlineStr">
+        <is>
+          <t>-7.6%</t>
+        </is>
+      </c>
+      <c r="I227" s="5" t="inlineStr">
+        <is>
+          <t>-53</t>
+        </is>
+      </c>
+      <c r="J227" s="5" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="K227" s="5" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="7" t="inlineStr">
+        <is>
+          <t>400236384</t>
+        </is>
+      </c>
+      <c r="B228" s="8" t="inlineStr">
+        <is>
+          <t>შპს სოლიტერ კლასიკ</t>
+        </is>
+      </c>
+      <c r="C228" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D228" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E228" s="7" t="inlineStr">
+        <is>
+          <t>724</t>
+        </is>
+      </c>
+      <c r="F228" s="7" t="inlineStr">
+        <is>
+          <t>-90.5%</t>
+        </is>
+      </c>
+      <c r="G228" s="7" t="inlineStr">
+        <is>
+          <t>-107</t>
+        </is>
+      </c>
+      <c r="H228" s="7" t="inlineStr">
+        <is>
+          <t>-14.8%</t>
+        </is>
+      </c>
+      <c r="I228" s="7" t="inlineStr">
+        <is>
+          <t>-105</t>
+        </is>
+      </c>
+      <c r="J228" s="7" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K228" s="7" t="inlineStr">
+        <is>
+          <t>-105</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="5" t="inlineStr">
+        <is>
+          <t>404963651</t>
+        </is>
+      </c>
+      <c r="B229" s="6" t="inlineStr">
+        <is>
+          <t>შპს სმარტ ნეტი</t>
+        </is>
+      </c>
+      <c r="C229" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D229" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E229" s="5" t="inlineStr">
+        <is>
+          <t>705</t>
+        </is>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t>-62.8%</t>
+        </is>
+      </c>
+      <c r="G229" s="5" t="inlineStr">
+        <is>
+          <t>-945</t>
+        </is>
+      </c>
+      <c r="H229" s="5" t="inlineStr">
+        <is>
+          <t>-134.0%</t>
+        </is>
+      </c>
+      <c r="I229" s="5" t="inlineStr">
+        <is>
+          <t>-971</t>
+        </is>
+      </c>
+      <c r="J229" s="5" t="inlineStr">
+        <is>
+          <t>11,034</t>
+        </is>
+      </c>
+      <c r="K229" s="5" t="inlineStr">
+        <is>
+          <t>-406</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="7" t="inlineStr">
+        <is>
+          <t>406237521</t>
+        </is>
+      </c>
+      <c r="B230" s="8" t="inlineStr">
+        <is>
+          <t>შპს მაქსინ ეი აი</t>
+        </is>
+      </c>
+      <c r="C230" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D230" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E230" s="7" t="inlineStr">
+        <is>
+          <t>695</t>
+        </is>
+      </c>
+      <c r="F230" s="7" t="inlineStr">
+        <is>
+          <t>-72.8%</t>
+        </is>
+      </c>
+      <c r="G230" s="7" t="inlineStr">
+        <is>
+          <t>-229</t>
+        </is>
+      </c>
+      <c r="H230" s="7" t="inlineStr">
+        <is>
+          <t>-32.9%</t>
+        </is>
+      </c>
+      <c r="I230" s="7" t="inlineStr">
+        <is>
+          <t>-253</t>
+        </is>
+      </c>
+      <c r="J230" s="7" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="K230" s="7" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="5" t="inlineStr">
+        <is>
+          <t>404425500</t>
+        </is>
+      </c>
+      <c r="B231" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს Trident</t>
+        </is>
+      </c>
+      <c r="C231" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D231" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E231" s="5" t="inlineStr">
+        <is>
+          <t>526</t>
+        </is>
+      </c>
+      <c r="F231" s="5" t="inlineStr">
+        <is>
+          <t>-83.6%</t>
+        </is>
+      </c>
+      <c r="G231" s="5" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="H231" s="5" t="inlineStr">
+        <is>
+          <t>-5.7%</t>
+        </is>
+      </c>
+      <c r="I231" s="5" t="inlineStr">
+        <is>
+          <t>-42</t>
+        </is>
+      </c>
+      <c r="J231" s="5" t="inlineStr">
+        <is>
+          <t>1,594</t>
+        </is>
+      </c>
+      <c r="K231" s="5" t="inlineStr">
+        <is>
+          <t>-98</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="7" t="inlineStr">
+        <is>
+          <t>405255405</t>
+        </is>
+      </c>
+      <c r="B232" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯეო მეინთენანსი</t>
+        </is>
+      </c>
+      <c r="C232" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D232" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E232" s="7" t="inlineStr">
+        <is>
+          <t>308</t>
+        </is>
+      </c>
+      <c r="F232" s="7" t="inlineStr">
+        <is>
+          <t>-87.2%</t>
+        </is>
+      </c>
+      <c r="G232" s="7" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
+      <c r="H232" s="7" t="inlineStr">
+        <is>
+          <t>60.3%</t>
+        </is>
+      </c>
+      <c r="I232" s="7" t="inlineStr">
+        <is>
+          <t>-467</t>
+        </is>
+      </c>
+      <c r="J232" s="7" t="inlineStr">
+        <is>
+          <t>1,777</t>
+        </is>
+      </c>
+      <c r="K232" s="7" t="inlineStr">
+        <is>
+          <t>1,624</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="5" t="inlineStr">
+        <is>
+          <t>405515624</t>
+        </is>
+      </c>
+      <c r="B233" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯეიარ</t>
+        </is>
+      </c>
+      <c r="C233" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D233" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E233" s="5" t="inlineStr">
+        <is>
+          <t>307</t>
+        </is>
+      </c>
+      <c r="F233" s="5" t="inlineStr">
+        <is>
+          <t>-89.7%</t>
+        </is>
+      </c>
+      <c r="G233" s="5" t="inlineStr">
+        <is>
+          <t>-293</t>
+        </is>
+      </c>
+      <c r="H233" s="5" t="inlineStr">
+        <is>
+          <t>-95.7%</t>
+        </is>
+      </c>
+      <c r="I233" s="5" t="inlineStr">
+        <is>
+          <t>-303</t>
+        </is>
+      </c>
+      <c r="J233" s="5" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K233" s="5" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="7" t="inlineStr">
+        <is>
+          <t>405514803</t>
+        </is>
+      </c>
+      <c r="B234" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტრეიდინგ სოლუშენს გე</t>
+        </is>
+      </c>
+      <c r="C234" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D234" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E234" s="7" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="F234" s="7" t="inlineStr">
+        <is>
+          <t>-98.7%</t>
+        </is>
+      </c>
+      <c r="G234" s="7" t="inlineStr">
+        <is>
+          <t>-47</t>
+        </is>
+      </c>
+      <c r="H234" s="7" t="inlineStr">
+        <is>
+          <t>-23.7%</t>
+        </is>
+      </c>
+      <c r="I234" s="7" t="inlineStr">
+        <is>
+          <t>-70</t>
+        </is>
+      </c>
+      <c r="J234" s="7" t="inlineStr">
+        <is>
+          <t>2,644</t>
+        </is>
+      </c>
+      <c r="K234" s="7" t="inlineStr">
+        <is>
+          <t>2,635</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="5" t="inlineStr">
+        <is>
+          <t>402170501</t>
+        </is>
+      </c>
+      <c r="B235" s="6" t="inlineStr">
+        <is>
+          <t>აპგეიმინგ აგ-საქართველოს ფილიალი</t>
+        </is>
+      </c>
+      <c r="C235" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D235" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E235" s="5" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t>-98.5%</t>
+        </is>
+      </c>
+      <c r="G235" s="5" t="inlineStr">
+        <is>
+          <t>-107</t>
+        </is>
+      </c>
+      <c r="H235" s="5" t="inlineStr">
+        <is>
+          <t>-70.0%</t>
+        </is>
+      </c>
+      <c r="I235" s="5" t="inlineStr">
+        <is>
+          <t>-279</t>
+        </is>
+      </c>
+      <c r="J235" s="5" t="inlineStr">
+        <is>
+          <t>432</t>
+        </is>
+      </c>
+      <c r="K235" s="5" t="inlineStr">
+        <is>
+          <t>318</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="7" t="inlineStr">
+        <is>
+          <t>404952636</t>
+        </is>
+      </c>
+      <c r="B236" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს MTG</t>
+        </is>
+      </c>
+      <c r="C236" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D236" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E236" s="7" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="F236" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G236" s="7" t="inlineStr">
+        <is>
+          <t>-89</t>
+        </is>
+      </c>
+      <c r="H236" s="7" t="inlineStr">
+        <is>
+          <t>-72.5%</t>
+        </is>
+      </c>
+      <c r="I236" s="7" t="inlineStr">
+        <is>
+          <t>-101</t>
+        </is>
+      </c>
+      <c r="J236" s="7" t="inlineStr">
+        <is>
+          <t>933</t>
+        </is>
+      </c>
+      <c r="K236" s="7" t="inlineStr">
+        <is>
+          <t>-253</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="5" t="inlineStr">
+        <is>
+          <t>405258661</t>
+        </is>
+      </c>
+      <c r="B237" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქლეარდ სისტემს</t>
+        </is>
+      </c>
+      <c r="C237" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D237" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E237" s="5" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="F237" s="5" t="inlineStr">
+        <is>
+          <t>-43.5%</t>
+        </is>
+      </c>
+      <c r="G237" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H237" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I237" s="5" t="inlineStr">
+        <is>
+          <t>-1,022</t>
+        </is>
+      </c>
+      <c r="J237" s="5" t="inlineStr">
+        <is>
+          <t>4,481</t>
+        </is>
+      </c>
+      <c r="K237" s="5" t="inlineStr">
+        <is>
+          <t>1,364</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="7" t="inlineStr">
+        <is>
+          <t>404995877</t>
+        </is>
+      </c>
+      <c r="B238" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სმარტ ტექნოლოჯი</t>
+        </is>
+      </c>
+      <c r="C238" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D238" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E238" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F238" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G238" s="7" t="inlineStr">
+        <is>
+          <t>-7</t>
+        </is>
+      </c>
+      <c r="H238" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I238" s="7" t="inlineStr">
+        <is>
+          <t>401</t>
+        </is>
+      </c>
+      <c r="J238" s="7" t="inlineStr">
+        <is>
+          <t>2,396</t>
+        </is>
+      </c>
+      <c r="K238" s="7" t="inlineStr">
+        <is>
+          <t>670</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="5" t="inlineStr">
+        <is>
+          <t>405273252</t>
+        </is>
+      </c>
+      <c r="B239" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  სვიფტ დიჯიტალ ეჯენსი</t>
+        </is>
+      </c>
+      <c r="C239" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D239" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E239" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F239" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G239" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H239" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I239" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J239" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="K239" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="7" t="inlineStr">
+        <is>
+          <t>405383801</t>
+        </is>
+      </c>
+      <c r="B240" s="8" t="inlineStr">
+        <is>
+          <t>შპს სმარტ სორსი</t>
+        </is>
+      </c>
+      <c r="C240" s="7" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D240" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E240" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F240" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G240" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H240" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I240" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J240" s="7" t="inlineStr">
+        <is>
+          <t>2,821</t>
+        </is>
+      </c>
+      <c r="K240" s="7" t="inlineStr">
+        <is>
+          <t>2,469</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="5" t="inlineStr">
+        <is>
+          <t>405401667</t>
+        </is>
+      </c>
+      <c r="B241" s="6" t="inlineStr">
+        <is>
+          <t>შპს  მილენიუმ</t>
+        </is>
+      </c>
+      <c r="C241" s="5" t="inlineStr">
+        <is>
+          <t>Tech &amp; IT</t>
+        </is>
+      </c>
+      <c r="D241" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E241" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F241" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G241" s="5" t="inlineStr">
+        <is>
           <t>-16</t>
         </is>
       </c>
-      <c r="H161" s="5" t="n">
+      <c r="H241" s="5" t="n">
         <v/>
       </c>
-      <c r="I161" s="5" t="inlineStr">
+      <c r="I241" s="5" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="J161" s="5" t="inlineStr">
+      <c r="J241" s="5" t="inlineStr">
         <is>
           <t>1,285</t>
         </is>
       </c>
-      <c r="K161" s="5" t="inlineStr">
+      <c r="K241" s="5" t="inlineStr">
         <is>
           <t>1,269</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>