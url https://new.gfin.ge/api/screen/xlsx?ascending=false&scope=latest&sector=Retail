--- v0 (2026-07-31)
+++ v1 (2026-09-24)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K493"/>
+  <dimension ref="A1:K615"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>489 matches · latest filings · money in GEL thousands</t>
+          <t>611 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -1016,209 +1016,209 @@
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>8.6%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
           <t>3,165</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t>64,242</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
           <t>-1,900</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>202458893</t>
+          <t>203827449</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>შპს სუფთა სახლი</t>
+          <t>შპს თრეიდლაინ</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>177,879</t>
+          <t>169,133</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>31.2%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>20,347</t>
+          <t>36,815</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>21.8%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>7,062</t>
+          <t>12,124</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>133,858</t>
+          <t>156,995</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>31,920</t>
+          <t>43,053</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>203827449</t>
+          <t>245565669</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს თრეიდლაინ</t>
+          <t>შპს მოდუსი</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>169,133</t>
+          <t>150,422</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>31.2%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>36,815</t>
+          <t>16,443</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>21.8%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>12,124</t>
+          <t>14,206</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>156,995</t>
+          <t>153,016</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>43,053</t>
+          <t>142,514</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>245565669</t>
+          <t>202907943</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს მოდუსი</t>
+          <t>შპს საერთაშორისო კორპორაცია აი სი არ</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>150,422</t>
+          <t>136,793</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>16,443</t>
+          <t>28,143</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>14,206</t>
+          <t>15,268</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>153,016</t>
+          <t>129,222</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>142,514</t>
+          <t>78,288</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>211334830</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>შპს ომეგა</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
           <t>124,970</t>
@@ -1346,374 +1346,374 @@
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>23.1%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
           <t>21,810</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t>22,300</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
           <t>14,667</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>404981098</t>
+          <t>405135651</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს ემტექნიკსი</t>
+          <t>შპს აი სი არ ტრეიდი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>90,610</t>
+          <t>97,205</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>38.1%</t>
+          <t>10.7%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>13,725</t>
+          <t>21,084</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>21.7%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>7,731</t>
+          <t>9,623</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>68,742</t>
+          <t>67,088</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>23,867</t>
+          <t>24,325</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>205254892</t>
+          <t>404981098</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბიბლუსი</t>
+          <t>შპს ემტექნიკსი</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>76,359</t>
+          <t>90,610</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>38.1%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>5,560</t>
+          <t>13,725</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>1,337</t>
+          <t>7,731</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>56,122</t>
+          <t>68,742</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>6,586</t>
+          <t>23,867</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>405060543</t>
+          <t>448383749</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს აიპლიუსი</t>
+          <t>შპს მაქსიმა</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>72,311</t>
+          <t>89,484</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>-32.0%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>1,358</t>
+          <t>10,360</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>929</t>
+          <t>10,634</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>14,163</t>
+          <t>71,010</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>5,503</t>
+          <t>68,516</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>402083311</t>
+          <t>205254892</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს ეიესბისი</t>
+          <t>⚠ შპს ბიბლუსი</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>72,142</t>
+          <t>76,359</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>1,754</t>
+          <t>5,560</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>972</t>
+          <t>1,337</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>14,838</t>
+          <t>56,122</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>8,341</t>
+          <t>6,586</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>205038252</t>
+          <t>405060543</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს პრესტიჟი</t>
+          <t>შპს აიპლიუსი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>70,167</t>
+          <t>72,311</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>-32.0%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>12,340</t>
+          <t>1,358</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>17.6%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>10,484</t>
+          <t>929</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>32,892</t>
+          <t>14,163</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>21,820</t>
+          <t>5,503</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>205046074</t>
+          <t>402083311</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს ივერია ფრანსი</t>
+          <t>შპს ეიესბისი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>68,137</t>
+          <t>72,142</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>38.8%</t>
+          <t>-19.4%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>12,747</t>
+          <t>1,754</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>18.7%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>9,268</t>
+          <t>972</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>37,198</t>
+          <t>14,838</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>18,553</t>
+          <t>8,341</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>404901282</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
           <t>შპს სან სთორზ</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>65,386</t>
@@ -1841,25632 +1841,32328 @@
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>19.0%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
           <t>3,624</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t>35,577</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t>15,536</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>404395141</t>
+          <t>406249625</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს დუთი ფრი ჯორჯია</t>
+          <t>შპს ჯი თი სი თრეიდინგ</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>59,912</t>
+          <t>63,877</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>10,698</t>
+          <t>3,131</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>17.9%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>1,826</t>
+          <t>-1,235</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>176,720</t>
+          <t>56,924</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>77,724</t>
+          <t>2,608</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>406221921</t>
+          <t>200031241</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს  კორეან ელექტრონიქს</t>
+          <t>შპს  კომპანია ჯაოკენი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>58,987</t>
+          <t>60,233</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>102.5%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>5,457</t>
+          <t>7,421</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>4,037</t>
+          <t>1,958</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>31,464</t>
+          <t>74,823</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>7,785</t>
+          <t>48,399</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>404590518</t>
+          <t>404395141</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს პან ეუროფიან ფეშენ გრუფ</t>
+          <t>შპს დუთი ფრი ჯორჯია</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>55,588</t>
+          <t>59,912</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>11.4%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>6,137</t>
+          <t>10,698</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>17.9%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>6,232</t>
+          <t>1,826</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>36,921</t>
+          <t>176,720</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>24,236</t>
+          <t>77,724</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>205277608</t>
+          <t>406221921</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს ტექნოჰაუს</t>
+          <t>შპს  კორეან ელექტრონიქს</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>54,536</t>
+          <t>58,987</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>102.5%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>1,577</t>
+          <t>5,457</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>-723</t>
+          <t>4,037</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>42,360</t>
+          <t>31,464</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>18,557</t>
+          <t>7,785</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>406325187</t>
+          <t>404590518</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს ელვარე</t>
+          <t>შპს პან ეუროფიან ფეშენ გრუფ</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>51,768</t>
+          <t>55,588</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>17.6%</t>
+          <t>17.3%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>1,549</t>
+          <t>6,137</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>1,533</t>
+          <t>6,232</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>13,977</t>
+          <t>36,921</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>1,993</t>
+          <t>24,236</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>205240470</t>
+          <t>205277608</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს დიუთი ფრი ალიანსი</t>
+          <t>შპს ტექნოჰაუს</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>50,426</t>
+          <t>54,536</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>18,215</t>
+          <t>1,577</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>36.1%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>15,987</t>
+          <t>-723</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>38,233</t>
+          <t>42,360</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>1,432</t>
+          <t>18,557</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>405164192</t>
+          <t>406325187</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს  ეიჩ ენდ ემ ჰენეს ენდ მაურიც ჯორჯია</t>
+          <t>შპს ელვარე</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>50,333</t>
+          <t>51,768</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>17.6%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>5,124</t>
+          <t>1,549</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>5,382</t>
+          <t>1,533</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>21,513</t>
+          <t>13,977</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>16,998</t>
+          <t>1,993</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>205048330</t>
+          <t>200271721</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს ელექტრონი</t>
+          <t>შპს იონფაშ ჯორჯია</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>48,144</t>
+          <t>51,270</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>24.2%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>9,923</t>
+          <t>5,869</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>11.4%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>7,825</t>
+          <t>3,026</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>68,314</t>
+          <t>106,486</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>55,510</t>
+          <t>58,850</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>204560901</t>
+          <t>205240470</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ოქეი</t>
+          <t>შპს დიუთი ფრი ალიანსი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>47,551</t>
+          <t>50,426</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>18,215</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>36.1%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>1,641</t>
+          <t>15,987</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>22,280</t>
+          <t>38,233</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>6,981</t>
+          <t>1,432</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>401975662</t>
+          <t>405164192</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მეტრომარტ</t>
+          <t>შპს  ეიჩ ენდ ემ ჰენეს ენდ მაურიც ჯორჯია</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>47,090</t>
+          <t>50,333</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>14.4%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>2,468</t>
+          <t>5,124</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>5,382</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>14,728</t>
+          <t>21,513</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>-1,122</t>
+          <t>16,998</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>405485915</t>
+          <t>205048330</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ეი ბი სი - ტელეკომ ჯი</t>
+          <t>შპს ელექტრონი</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>43,625</t>
+          <t>48,144</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>18.9%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>-1,642</t>
+          <t>9,923</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>-2,134</t>
+          <t>7,825</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>28,246</t>
+          <t>68,314</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>18,384</t>
+          <t>55,510</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>203836974</t>
+          <t>204560901</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს რონიკო</t>
+          <t>⚠ შპს ოქეი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>43,490</t>
+          <t>47,551</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>-9.0%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>9,850</t>
+          <t>659</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>22.6%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>7,527</t>
+          <t>1,641</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>39,451</t>
+          <t>22,280</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>35,545</t>
+          <t>6,981</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>405324340</t>
+          <t>401975662</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს აკადემი გრუპ</t>
+          <t>⚠ შპს მეტრომარტ</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>41,690</t>
+          <t>47,090</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>3,154</t>
+          <t>2,468</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>3,387</t>
+          <t>13</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>19,609</t>
+          <t>14,728</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>17,502</t>
+          <t>-1,122</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>404404774</t>
+          <t>243918132</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს Spanish Retail Georgia</t>
+          <t>შპს GEO 2008</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>41,498</t>
+          <t>46,325</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>-34.2%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>402</t>
+          <t>4,008</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>8.7%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>3,720</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>39,768</t>
+          <t>17,932</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>20,846</t>
+          <t>15,960</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>404900531</t>
+          <t>405485915</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს აიტექნიკი</t>
+          <t>შპს ეი ბი სი - ტელეკომ ჯი</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>40,128</t>
+          <t>43,625</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>18.9%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>2,011</t>
+          <t>-1,642</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>-3.8%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>-2,134</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>9,785</t>
+          <t>28,246</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>1,831</t>
+          <t>18,384</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>206328918</t>
+          <t>203836974</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს ელმა 2008</t>
+          <t>შპს რონიკო</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>38,923</t>
+          <t>43,490</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
           <t>13.5%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>11,475</t>
+          <t>9,850</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>29.5%</t>
+          <t>22.6%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>10,017</t>
+          <t>7,527</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>26,537</t>
+          <t>39,451</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>25,612</t>
+          <t>35,545</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>406263378</t>
+          <t>60001054036</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰუალინგი-სამშენებლო მასალების ჰიპერმარკეტი</t>
+          <t>სალომე აბჟანდაძე</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>37,978</t>
+          <t>42,260</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>20.9%</t>
+          <t>-9.7%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>1,362</t>
+          <t>6,770</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>16.0%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>1,023</t>
+          <t>6,320</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>17,207</t>
+          <t>501</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>10,622</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>205218147</t>
+          <t>404404774</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს ლეგია 2007</t>
+          <t>⚠ შპს Spanish Retail Georgia</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>36,294</t>
+          <t>41,498</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>-34.2%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>402</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>596</t>
+          <t>-55</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>8,836</t>
+          <t>39,768</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>7,483</t>
+          <t>20,846</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>406228577</t>
+          <t>205234744</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს ვეგა</t>
+          <t>შპს ჯითექსი</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>34,916</t>
+          <t>40,624</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>-26.2%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>1,659</t>
+          <t>11,013</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>27.1%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>2,144</t>
+          <t>2,298</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>6,397</t>
+          <t>47,257</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>6,018</t>
+          <t>17,149</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>404441136</t>
+          <t>404900531</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს KOTON TEXTILE LIMITED</t>
+          <t>შპს აიტექნიკი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>34,409</t>
+          <t>40,128</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>10,319</t>
+          <t>2,011</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>30.0%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>3,651</t>
+          <t>326</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>29,147</t>
+          <t>9,785</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>10,118</t>
+          <t>1,831</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>406115797</t>
+          <t>206328918</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>შპს აისითი</t>
+          <t>შპს ელმა 2008</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>33,424</t>
+          <t>38,923</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>-24.2%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>11,475</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>1.5%</t>
+          <t>29.5%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>10,017</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>7,527</t>
+          <t>26,537</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>2,459</t>
+          <t>25,612</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>431173829</t>
+          <t>200118425</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს გლობალ დისტრიბუშენ</t>
+          <t>შპს ლთბ</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>31,462</t>
+          <t>38,267</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>-44.9%</t>
+          <t>1.2%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>4,561</t>
+          <t>4,389</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>14.5%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>3,378</t>
+          <t>1,226</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>39,544</t>
+          <t>47,997</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>21,916</t>
+          <t>28,272</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>204575469</t>
+          <t>406263378</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს კმპ</t>
+          <t>შპს ჰუალინგი-სამშენებლო მასალების ჰიპერმარკეტი</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>31,205</t>
+          <t>37,978</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>20.9%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>1,512</t>
+          <t>1,362</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>1,700</t>
+          <t>1,023</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>3,766</t>
+          <t>17,207</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>3,300</t>
+          <t>10,622</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>405164879</t>
+          <t>436051022</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს მინისო ჯორჯია</t>
+          <t>შპს ბეღელი პ ვ ჯ</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>29,662</t>
+          <t>37,705</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>6,120</t>
+          <t>-175</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>4,992</t>
+          <t>-72</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>14,180</t>
+          <t>4,559</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>10,512</t>
+          <t>-396</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>402039888</t>
+          <t>206281147</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს ფლო ჯორჯია</t>
+          <t>შპს პაგი ჯგუფი</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>28,899</t>
+          <t>36,944</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>33.2%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>1,913</t>
+          <t>2,293</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>-908</t>
+          <t>2,019</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>24,521</t>
+          <t>9,685</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>10,060</t>
+          <t>8,563</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>203868635</t>
+          <t>202066156</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს ედესი ჯგუფი</t>
+          <t>შპს ახალი ნათება</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>28,476</t>
+          <t>36,581</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>-4.4%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>5,881</t>
+          <t>6,717</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>20.7%</t>
+          <t>18.4%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>4,491</t>
+          <t>4,441</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>49,940</t>
+          <t>40,428</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>33,942</t>
+          <t>28,658</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>253070484</t>
+          <t>205218147</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს ვიქტორია-98</t>
+          <t>შპს ლეგია 2007</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>28,273</t>
+          <t>36,294</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>21.3%</t>
+          <t>-15.9%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>1,978</t>
+          <t>800</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>2,816</t>
+          <t>596</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>41,512</t>
+          <t>8,836</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>4,420</t>
+          <t>7,483</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>404543561</t>
+          <t>401957218</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს ონლაინ მოლი</t>
+          <t>შპს ნავნე</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>27,849</t>
+          <t>35,680</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>1,419</t>
+          <t>706</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>1,038</t>
+          <t>-218</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>11,926</t>
+          <t>28,993</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>6,105</t>
+          <t>10,885</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>202362530</t>
+          <t>406228577</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს გრანდ ელექტრონიქსი</t>
+          <t>შპს ვეგა</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>27,186</t>
+          <t>34,916</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>-26.2%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>1,659</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>2,144</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>6,992</t>
+          <t>6,397</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>-486</t>
+          <t>6,018</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>206258182</t>
+          <t>404441136</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს ულტრა</t>
+          <t>შპს KOTON TEXTILE LIMITED</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>26,949</t>
+          <t>34,409</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>1,309</t>
+          <t>10,319</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>30.0%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>1,185</t>
+          <t>3,651</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>9,992</t>
+          <t>29,147</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>7,884</t>
+          <t>10,118</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>412704863</t>
+          <t>406115797</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს ზ.მ.+</t>
+          <t>შპს აისითი</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>25,117</t>
+          <t>33,424</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>23.7%</t>
+          <t>-24.2%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>-743</t>
+          <t>493</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>-790</t>
+          <t>216</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>6,878</t>
+          <t>7,527</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>6,166</t>
+          <t>2,459</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>404489433</t>
+          <t>205286199</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს დეფაქტო რითეილ ჯი</t>
+          <t>შპს ტექნო ბუმი</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>25,101</t>
+          <t>32,767</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>157.1%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>3,260</t>
+          <t>2,378</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>1,017</t>
+          <t>2,325</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>19,455</t>
+          <t>9,580</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>424</t>
+          <t>-33,166</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>205198481</t>
+          <t>202060303</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს პისიშოპ.ჯი</t>
+          <t>⚠ შპს 501</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>23,679</t>
+          <t>30,964</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>13.6%</t>
+          <t>42.1%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>4,626</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>14.9%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>1,011</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>8,821</t>
+          <t>17,988</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>6,929</t>
+          <t>5,543</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>401975449</t>
+          <t>205014143</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს BMB MATARACI TRANS GEORGIA</t>
+          <t>შპს ნომი</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>23,240</t>
+          <t>30,035</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>9,683</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>32.2%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>7,413</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>10,716</t>
+          <t>19,869</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>3,255</t>
+          <t>15,071</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>402042687</t>
+          <t>405164879</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს მანე ლუქსი</t>
+          <t>შპს მინისო ჯორჯია</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>22,468</t>
+          <t>29,662</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>571.1%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>-994</t>
+          <t>6,120</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>-1,281</t>
+          <t>4,992</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>53,196</t>
+          <t>14,180</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>1,464</t>
+          <t>10,512</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>404954377</t>
+          <t>237978113</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს  Made To Make</t>
+          <t>შპს მაქსთერმი</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>22,099</t>
+          <t>29,383</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>18.2%</t>
+          <t>-3.9%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>6,835</t>
+          <t>2,361</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>30.9%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>6,479</t>
+          <t>1,624</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>21,943</t>
+          <t>16,121</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>20,877</t>
+          <t>8,911</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>404907115</t>
+          <t>402039888</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს ზოომარტი</t>
+          <t>შპს ფლო ჯორჯია</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>21,633</t>
+          <t>28,899</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>3,524</t>
+          <t>1,913</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>3,176</t>
+          <t>-908</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>10,172</t>
+          <t>24,521</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>9,572</t>
+          <t>10,060</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>405026788</t>
+          <t>203868635</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს ლბ ალუმინი</t>
+          <t>შპს ედესი ჯგუფი</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>21,059</t>
+          <t>28,476</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>16.6%</t>
+          <t>-7.8%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>2,180</t>
+          <t>5,881</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>20.7%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>1,894</t>
+          <t>4,491</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>9,935</t>
+          <t>49,940</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>8,575</t>
+          <t>33,942</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>404404809</t>
+          <t>253070484</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს Fashion Retail Georgia</t>
+          <t>შპს ვიქტორია-98</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>20,982</t>
+          <t>28,273</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>-35.0%</t>
+          <t>21.3%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>-4,887</t>
+          <t>1,978</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>-23.3%</t>
+          <t>7.0%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>-4,544</t>
+          <t>2,816</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>26,830</t>
+          <t>41,512</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>12,848</t>
+          <t>4,420</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>202906588</t>
+          <t>404404765</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>შპს სტაილი</t>
+          <t>⚠ შპს Master Retail Georgia</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>20,909</t>
+          <t>28,249</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>30.2%</t>
+          <t>105.8%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>2,950</t>
+          <t>6,962</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>24.6%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>1,336</t>
+          <t>6,877</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>13,204</t>
+          <t>34,176</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>1,098</t>
+          <t>30,784</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>445473764</t>
+          <t>206143047</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ნაზილბე +</t>
+          <t>შპს გიორგი-2004</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>20,183</t>
-[...3 lines deleted...]
-        <v/>
+          <t>28,106</t>
+        </is>
+      </c>
+      <c r="F68" s="7" t="inlineStr">
+        <is>
+          <t>-22.0%</t>
+        </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>6,151</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>21.9%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>4,990</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>3,042</t>
+          <t>64,335</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>50,462</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>404979369</t>
+          <t>406133599</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  ევრო ბრენდი</t>
+          <t>⚠ შპს მარტ სთილი</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>19,594</t>
-[...5 lines deleted...]
-        </is>
+          <t>28,025</t>
+        </is>
+      </c>
+      <c r="F69" s="5" t="n">
+        <v/>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>4,730</t>
+          <t>842</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>24.1%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>4,182</t>
+          <t>842</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>10,636</t>
+          <t>7,892</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>8,143</t>
+          <t>2,252</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>218039174</t>
+          <t>404543561</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჰერმესი</t>
+          <t>შპს ონლაინ მოლი</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>19,185</t>
+          <t>27,849</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>17.9%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>1,419</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>1,038</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>1,761</t>
+          <t>11,926</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>643</t>
+          <t>6,105</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>205077593</t>
+          <t>412675298</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს ივერსი</t>
+          <t>შპს ვიტო</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>19,070</t>
+          <t>27,678</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>1,976</t>
+          <t>4,613</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>16.7%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>1,501</t>
+          <t>4,624</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>7,324</t>
+          <t>15,703</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>7,101</t>
+          <t>13,652</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>400108744</t>
+          <t>406274437</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სონნივა ჯორჯია</t>
+          <t>შპს ალნეო ჯორჯია</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>18,813</t>
+          <t>27,406</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>21.3%</t>
+          <t>38.5%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>3,017</t>
+          <t>3,336</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>16.0%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>2,492</t>
+          <t>3,252</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>15,736</t>
+          <t>11,659</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>8,533</t>
+          <t>10,630</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>405164254</t>
+          <t>202362530</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>შპს რეალი</t>
+          <t>შპს გრანდ ელექტრონიქსი</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>18,659</t>
+          <t>27,186</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>3,883</t>
+          <t>617</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>20.8%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>3,518</t>
+          <t>285</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>20,460</t>
+          <t>6,992</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>15,272</t>
+          <t>-486</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>400154747</t>
+          <t>406086621</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს ო+მარი</t>
+          <t>შპს Timeless</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>18,095</t>
+          <t>26,200</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>90.1%</t>
+          <t>29.3%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>3,871</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>14.8%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>2,915</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>1,774</t>
+          <t>15,166</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>1,592</t>
+          <t>6,321</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>412675813</t>
+          <t>202061053</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს თელგი</t>
+          <t>შპს ზახარ</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>18,039</t>
+          <t>25,782</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>11.2%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>1,428</t>
+          <t>2,150</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>1,372</t>
+          <t>1,371</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>3,780</t>
+          <t>16,184</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>1,716</t>
+          <t>6,718</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>415082760</t>
+          <t>404489433</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს ხალიბი</t>
+          <t>შპს დეფაქტო რითეილ ჯი</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>17,648</t>
+          <t>25,101</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>24.7%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>1,096</t>
+          <t>3,260</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>1,017</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>5,544</t>
+          <t>19,455</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>3,643</t>
+          <t>424</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>405601825</t>
+          <t>205198481</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკასუს მეშინერი</t>
+          <t>შპს პისიშოპ.ჯი</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>17,550</t>
+          <t>23,679</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>330.0%</t>
+          <t>13.6%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>1,555</t>
+          <t>436</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>677</t>
+          <t>236</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>15,158</t>
+          <t>8,821</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>6,929</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>404460999</t>
+          <t>401975449</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბი-თი-ჯი</t>
+          <t>შპს BMB MATARACI TRANS GEORGIA</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>17,549</t>
+          <t>23,240</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>198.2%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>3,735</t>
+          <t>898</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>21.3%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>3,445</t>
+          <t>-13</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>10,716</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>-299</t>
+          <t>3,255</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>404870760</t>
+          <t>402042687</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს პენსან ჯორჯია</t>
+          <t>შპს მანე ლუქსი</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>17,491</t>
+          <t>22,468</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>571.1%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>1,137</t>
+          <t>-994</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>-4.4%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>-1,281</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>11,714</t>
+          <t>53,196</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>7,546</t>
+          <t>1,464</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>405100297</t>
+          <t>404986477</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს მასპინძელი</t>
+          <t>შპს მარველ გეორგია</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>17,463</t>
+          <t>22,397</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>-2,186</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>-9.8%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>-2,208</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>2,559</t>
+          <t>11,237</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>-7,660</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>431171199</t>
+          <t>404954377</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს ფრანკო</t>
+          <t>შპს  Made To Make</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>17,432</t>
+          <t>22,099</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>5,010</t>
+          <t>6,835</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>28.7%</t>
+          <t>30.9%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>4,808</t>
+          <t>6,479</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>40,156</t>
+          <t>21,943</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>25,233</t>
+          <t>20,877</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>400031309</t>
+          <t>404907115</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს გლობალ ტრეიდი</t>
+          <t>შპს ზოომარტი</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>17,389</t>
+          <t>21,633</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>-1,083</t>
+          <t>3,524</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>-397</t>
+          <t>3,176</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>19,375</t>
+          <t>10,172</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>14,723</t>
+          <t>9,572</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>405447486</t>
+          <t>445392557</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს ბალტიკ ტექსტაილ თრეიდინგ ჯორჯია</t>
+          <t>შპს ARTLINE WINGS</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>17,276</t>
+          <t>21,189</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>47.0%</t>
+          <t>-2.5%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>2,109</t>
+          <t>907</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>12.2%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>1,642</t>
+          <t>-999</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>3,196</t>
+          <t>23,207</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>2,583</t>
+          <t>-1,903</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>405165164</t>
+          <t>405026788</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს სი.სი.</t>
+          <t>შპს ლბ ალუმინი</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>17,201</t>
+          <t>21,059</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>349.9%</t>
+          <t>16.6%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>1,384</t>
+          <t>2,180</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>1,364</t>
+          <t>1,894</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>4,675</t>
+          <t>9,935</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>1,647</t>
+          <t>8,575</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>406143926</t>
+          <t>404404809</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს ვესტა</t>
+          <t>⚠ შპს Fashion Retail Georgia</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>17,177</t>
+          <t>20,982</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>-23.5%</t>
+          <t>-35.0%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>4,286</t>
+          <t>-4,887</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>25.0%</t>
+          <t>-23.3%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>4,336</t>
+          <t>-4,544</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>21,092</t>
+          <t>26,830</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>20,176</t>
+          <t>12,848</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>405193302</t>
+          <t>445391399</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს ნაბუ</t>
+          <t>შპს მინია</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>17,128</t>
+          <t>20,607</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>23.6%</t>
+          <t>-4.4%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>3,357</t>
+          <t>3,305</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>19.6%</t>
+          <t>16.0%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>3,366</t>
+          <t>2,164</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>13,748</t>
+          <t>24,628</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>9,209</t>
+          <t>16,233</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>245619790</t>
+          <t>445473764</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს ალალი 2008</t>
+          <t>⚠ შპს ნაზილბე +</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>17,011</t>
-[...5 lines deleted...]
-        </is>
+          <t>20,183</t>
+        </is>
+      </c>
+      <c r="F87" s="5" t="n">
+        <v/>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>-1,813</t>
+          <t>487</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>-2,449</t>
+          <t>491</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>13,804</t>
+          <t>3,042</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>2,307</t>
+          <t>608</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>400260454</t>
+          <t>405046356</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს მარინა</t>
+          <t>შპს ნანო</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>16,743</t>
+          <t>19,858</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>86.2%</t>
+          <t>37.5%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>-94</t>
+          <t>5,567</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>28.0%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>2,572</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>1,660</t>
+          <t>28,481</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>-305</t>
+          <t>18,400</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>445384726</t>
+          <t>404506325</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>შპს NEW TECHNICS</t>
+          <t>შპს ფრესკო ნიუ სტანდარტს</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>16,636</t>
+          <t>19,807</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>22.6%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>3,930</t>
+          <t>1,830</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>23.6%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>3,852</t>
+          <t>1,836</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>19,897</t>
+          <t>7,396</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>19,675</t>
+          <t>4,409</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>404406497</t>
+          <t>400113854</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს ვოჩ ვორლდი</t>
+          <t>შპს ენერჯი</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>16,149</t>
+          <t>19,641</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>4,314</t>
+          <t>3,650</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>26.7%</t>
+          <t>18.6%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>5,517</t>
+          <t>1,645</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>27,592</t>
+          <t>19,880</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>5,818</t>
+          <t>6,717</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>205244216</t>
+          <t>404979369</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს მეგასპორტი</t>
+          <t>⚠ შპს  ევრო ბრენდი</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>15,812</t>
+          <t>19,594</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>43.1%</t>
+          <t>14.3%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>1,242</t>
+          <t>4,730</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>4,182</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>8,455</t>
+          <t>10,636</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>8,143</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>202360970</t>
+          <t>412673879</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>შპს მაქს კომფორტი</t>
+          <t>შპს უნიკომი</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>15,597</t>
+          <t>19,295</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>19.5%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>1,485</t>
+          <t>681</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>1,181</t>
+          <t>345</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>14,113</t>
+          <t>5,812</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>10,138</t>
+          <t>1,546</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>202356672</t>
+          <t>454411752</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>შპს ართთაიმი</t>
+          <t>შპს კავკასიის იბერია</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>15,370</t>
+          <t>19,235</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>1,924</t>
+          <t>826</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>1,965</t>
+          <t>612</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>11,509</t>
+          <t>4,330</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>9,694</t>
+          <t>1,456</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>400009637</t>
+          <t>402239662</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>შპს ნიუ ლამ ჯორჯია</t>
+          <t>შპს ბოიგარს</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>15,304</t>
-[...5 lines deleted...]
-        </is>
+          <t>19,190</t>
+        </is>
+      </c>
+      <c r="F94" s="7" t="n">
+        <v/>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>1,375</t>
+          <t>-599</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>-3.1%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>-1,254</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>16,338</t>
+          <t>26,971</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>13,165</t>
+          <t>19,899</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>231285365</t>
+          <t>218039174</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს ნიუსიტი</t>
+          <t>⚠ შპს ჰერმესი</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>15,032</t>
+          <t>19,185</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>17.9%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>236</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>1.2%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>998</t>
+          <t>88</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>7,327</t>
+          <t>1,761</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>6,730</t>
+          <t>643</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>204549836</t>
+          <t>400108744</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს ერთობა +</t>
+          <t>⚠ შპს სონნივა ჯორჯია</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>14,960</t>
+          <t>18,813</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>21.3%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>4,723</t>
+          <t>3,017</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>31.6%</t>
+          <t>16.0%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>3,734</t>
+          <t>2,492</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>19,345</t>
+          <t>15,736</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>19,135</t>
+          <t>8,533</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>402009278</t>
+          <t>405164254</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეი ეფ ჯორჯია</t>
+          <t>შპს რეალი</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>14,946</t>
+          <t>18,659</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>28.9%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>1,387</t>
+          <t>3,883</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>1,044</t>
+          <t>3,518</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>10,820</t>
+          <t>20,460</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>5,790</t>
+          <t>15,272</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>245565035</t>
+          <t>400154747</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>შპს KTM</t>
+          <t>შპს ო+მარი</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>14,674</t>
+          <t>18,095</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>-19.1%</t>
+          <t>90.1%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>1,969</t>
+          <t>23</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>13.4%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>2,534</t>
+          <t>23</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>5,689</t>
+          <t>1,774</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>5,096</t>
+          <t>1,592</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>416330349</t>
+          <t>412675813</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>შპს ემ სერვისი</t>
+          <t>შპს თელგი</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>14,300</t>
+          <t>18,039</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>-36.1%</t>
+          <t>15.9%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>2,643</t>
+          <t>1,428</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>2,437</t>
+          <t>1,372</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>8,043</t>
+          <t>3,780</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>4,248</t>
+          <t>1,716</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>405050233</t>
+          <t>404460999</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>შპს ტევრი</t>
+          <t>⚠ შპს ბი-თი-ჯი</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>14,279</t>
+          <t>17,549</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>198.2%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>3,006</t>
+          <t>3,735</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>21.1%</t>
+          <t>21.3%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>4,374</t>
+          <t>3,445</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>9,380</t>
+          <t>983</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>8,167</t>
+          <t>-299</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>405319560</t>
+          <t>404870760</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>შპს თბილისი მარკეტ</t>
+          <t>შპს პენსან ჯორჯია</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>14,109</t>
+          <t>17,491</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>-202</t>
+          <t>1,137</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>-158</t>
+          <t>812</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>1,447</t>
+          <t>11,714</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>-214</t>
+          <t>7,546</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>417893015</t>
+          <t>431171199</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>შპს გარმენტს ჰაბი</t>
+          <t>შპს ფრანკო</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>13,992</t>
+          <t>17,432</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>30.6%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>2,060</t>
+          <t>5,010</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>28.7%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>1,955</t>
+          <t>4,808</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>9,779</t>
+          <t>40,156</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>5,010</t>
+          <t>25,233</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>400255399</t>
+          <t>405447486</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>შპს როიალ თრეიდინგ გრუფ</t>
+          <t>შპს ბალტიკ ტექსტაილ თრეიდინგ ჯორჯია</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>13,878</t>
+          <t>17,276</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>24.4%</t>
+          <t>47.0%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>1,156</t>
+          <t>2,109</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>1,642</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>8,476</t>
+          <t>3,196</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>5,851</t>
+          <t>2,583</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>401983136</t>
+          <t>405165164</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>შპს  KMT GROUP</t>
+          <t>შპს სი.სი.</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>13,817</t>
+          <t>17,201</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>349.9%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>2,075</t>
+          <t>1,384</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>1,162</t>
+          <t>1,364</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>9,547</t>
+          <t>4,675</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>6,930</t>
+          <t>1,647</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>401943545</t>
+          <t>406143926</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ნ.ჯ.მ. ჯგუფი</t>
+          <t>შპს ვესტა</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>13,475</t>
+          <t>17,177</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>-67.8%</t>
+          <t>-23.5%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>4,286</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>25.0%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>-52</t>
+          <t>4,336</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>2,020</t>
+          <t>21,092</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>1,603</t>
+          <t>20,176</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>405418935</t>
+          <t>205289105</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს ეკო ტექნიკა</t>
+          <t>⚠ შპს სმაილი</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>13,417</t>
+          <t>17,131</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>32.1%</t>
+          <t>-21.7%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>-5,119</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>-29.9%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>-5,490</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>3,812</t>
+          <t>9,844</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>409</t>
+          <t>-4,692</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>205174808</t>
+          <t>405193302</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პეპელა</t>
+          <t>შპს ნაბუ</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>13,319</t>
+          <t>17,128</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>389</t>
+          <t>3,357</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>19.6%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>-299</t>
+          <t>3,366</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>11,450</t>
+          <t>13,748</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>2,581</t>
+          <t>9,209</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>412711686</t>
+          <t>245619790</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>შპს ცნო</t>
+          <t>შპს ალალი 2008</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>13,198</t>
+          <t>17,011</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>1,097</t>
+          <t>-1,813</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>-10.7%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>1,042</t>
+          <t>-2,449</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>7,231</t>
+          <t>13,804</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>6,187</t>
+          <t>2,307</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>448395987</t>
+          <t>400260454</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მმმ ჯგუფი</t>
+          <t>შპს მარინა</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>13,015</t>
+          <t>16,743</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>86.2%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>-94</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>4.3%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>-166</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>17,104</t>
+          <t>1,660</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>3,586</t>
+          <t>-305</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>445387796</t>
+          <t>404406497</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>შპს ბათ გლასი</t>
+          <t>შპს ვოჩ ვორლდი</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>12,711</t>
+          <t>16,149</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>1,864</t>
+          <t>4,314</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>26.7%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>1,098</t>
+          <t>5,517</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>12,680</t>
+          <t>27,592</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>6,152</t>
+          <t>5,818</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>405622919</t>
+          <t>205244216</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>შპს ბიუთი იმპორტი</t>
+          <t>შპს მეგასპორტი</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>12,533</t>
+          <t>15,812</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>61.9%</t>
+          <t>43.1%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>1,242</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>382</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>3,347</t>
+          <t>8,455</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>375</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>412733957</t>
+          <t>404395463</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>შპს გოგე და კომპანია</t>
+          <t>შპს RS Line</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>12,454</t>
+          <t>15,704</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>84.6%</t>
+          <t>-29.6%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>1,645</t>
+          <t>3,893</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>24.8%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>1,569</t>
+          <t>4,598</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>10,931</t>
+          <t>37,259</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>3,395</t>
+          <t>35,561</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>205211126</t>
+          <t>202360970</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>შპს ბებე +</t>
+          <t>შპს მაქს კომფორტი</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>12,332</t>
+          <t>15,597</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>12.7%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>1,270</t>
+          <t>1,485</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>1,753</t>
+          <t>1,181</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>10,432</t>
+          <t>14,113</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>4,707</t>
+          <t>10,138</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>404439318</t>
+          <t>404886450</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>შპს რეფიქსი</t>
+          <t>შპს თბილისი ლამ</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>12,292</t>
+          <t>15,568</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>-22.3%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>1,468</t>
+          <t>426</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>11.9%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>1,998</t>
+          <t>-141</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>8,883</t>
+          <t>14,835</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>7,192</t>
+          <t>4,909</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>431166784</t>
+          <t>202356672</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯემი</t>
+          <t>შპს ართთაიმი</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>12,116</t>
+          <t>15,370</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>1,492</t>
+          <t>1,924</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>1,366</t>
+          <t>1,965</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>11,022</t>
+          <t>11,509</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>4,269</t>
+          <t>9,694</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>205102280</t>
+          <t>400009637</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>შპს ინოვატორი</t>
+          <t>შპს ნიუ ლამ ჯორჯია</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>11,957</t>
+          <t>15,304</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>70.6%</t>
+          <t>-12.8%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>1,397</t>
+          <t>1,375</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>1,243</t>
+          <t>457</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>3,732</t>
+          <t>16,338</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>1,053</t>
+          <t>13,165</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>401945632</t>
+          <t>431165516</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>შპს თ.ზ.დ.</t>
+          <t>შპს გოლდენ ეიე</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>11,877</t>
+          <t>15,076</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>26.4%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>1,059</t>
+          <t>3,628</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>1,001</t>
+          <t>3,609</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>4,108</t>
+          <t>14,698</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>4,095</t>
+          <t>13,131</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>211357850</t>
+          <t>231285365</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯისი</t>
+          <t>შპს ნიუსიტი</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>11,845</t>
+          <t>15,032</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>1,338</t>
+          <t>965</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>1,284</t>
+          <t>998</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>4,291</t>
+          <t>7,327</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>1,748</t>
+          <t>6,730</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>406162575</t>
+          <t>204549836</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>შპს კალიბრი</t>
+          <t>შპს ერთობა +</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>11,835</t>
+          <t>14,960</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>28.7%</t>
+          <t>-4.2%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>3,069</t>
+          <t>4,723</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>25.9%</t>
+          <t>31.6%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>3,065</t>
+          <t>3,734</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>26,610</t>
+          <t>19,345</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>18,616</t>
+          <t>19,135</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>212709434</t>
+          <t>202218698</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>შპს ზ.მ.</t>
+          <t>⚠ შპს მირა</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>11,272</t>
+          <t>14,927</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>51.3%</t>
+          <t>-37.6%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>-1,003</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>-6.7%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>3,635</t>
+          <t>289</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>9,150</t>
+          <t>28,899</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>3,575</t>
+          <t>25,785</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>404392224</t>
+          <t>245565035</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>შპს კენარი</t>
+          <t>შპს KTM</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>11,262</t>
+          <t>14,674</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>-19.1%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>1,207</t>
+          <t>1,969</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>2,534</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>5,766</t>
+          <t>5,689</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>5,232</t>
+          <t>5,096</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>404867818</t>
+          <t>204527609</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>შპს ლეთრე</t>
+          <t>⚠ შპს ამერიტექი</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>11,257</t>
+          <t>14,592</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>65.9%</t>
         </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>4,773</t>
+          <t>376</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>42.4%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>4,606</t>
+          <t>840</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>6,669</t>
+          <t>12,894</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>5,493</t>
+          <t>1,878</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>404935816</t>
+          <t>416330349</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>შპს ESS</t>
+          <t>შპს ემ სერვისი</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>11,128</t>
+          <t>14,300</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>-36.1%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>1,933</t>
+          <t>2,643</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>1,698</t>
+          <t>2,437</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>12,682</t>
+          <t>8,043</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>9,904</t>
+          <t>4,248</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>204892802</t>
+          <t>405050233</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>შპს პეანი</t>
+          <t>შპს ტევრი</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>11,017</t>
+          <t>14,279</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>2,352</t>
+          <t>3,006</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>21.4%</t>
+          <t>21.1%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>4,437</t>
+          <t>4,374</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>22,959</t>
+          <t>9,380</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>21,974</t>
+          <t>8,167</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>400218545</t>
+          <t>205243388</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ეარქონ სერვის კომპანი</t>
+          <t>შპს ბოში - გრუპ</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>10,986</t>
+          <t>14,117</t>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>44.3%</t>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>2,845</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>20.2%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>557</t>
+          <t>2,808</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>4,149</t>
+          <t>7,990</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>7,398</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>406029523</t>
+          <t>417893015</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ემ ეს ჯგუფი</t>
+          <t>შპს გარმენტს ჰაბი</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>10,965</t>
+          <t>13,992</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>30.6%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>1,611</t>
+          <t>2,060</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
           <t>14.7%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>1,355</t>
+          <t>1,955</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>15,545</t>
+          <t>9,779</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>12,522</t>
+          <t>5,010</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>404915623</t>
+          <t>400255399</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>შპს ოცნების სამყარო</t>
+          <t>შპს როიალ თრეიდინგ გრუფ</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>10,965</t>
+          <t>13,878</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>24.4%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>962</t>
+          <t>1,156</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>786</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>10,305</t>
+          <t>8,476</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>6,890</t>
+          <t>5,851</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>405543602</t>
+          <t>401983136</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტაპროქს</t>
+          <t>შპს  KMT GROUP</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>10,824</t>
+          <t>13,817</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>-32.7%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>609</t>
+          <t>2,075</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>1,162</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>1,055</t>
+          <t>9,547</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>6,930</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>202217127</t>
+          <t>404404738</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>შპს დვ სპორტი</t>
+          <t>⚠ შპს Best Retail Georgia</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>10,807</t>
+          <t>13,479</t>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
-          <t>40.0%</t>
+          <t>81.0%</t>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>4,017</t>
+          <t>1,676</t>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>37.2%</t>
+          <t>12.4%</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>3,534</t>
+          <t>2,174</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>18,625</t>
+          <t>13,060</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>17,975</t>
+          <t>11,118</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
-          <t>204566807</t>
+          <t>401958048</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>შპს ზოოლაიფი +</t>
+          <t>შპს იუნიქი</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E130" s="7" t="inlineStr">
         <is>
-          <t>10,715</t>
+          <t>13,474</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>23.8%</t>
+          <t>63.8%</t>
         </is>
       </c>
       <c r="G130" s="7" t="inlineStr">
         <is>
-          <t>1,614</t>
+          <t>8,072</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>59.9%</t>
         </is>
       </c>
       <c r="I130" s="7" t="inlineStr">
         <is>
-          <t>1,359</t>
+          <t>6,880</t>
         </is>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
-          <t>5,622</t>
+          <t>10,162</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>4,736</t>
+          <t>9,270</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>412720202</t>
+          <t>405418935</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr">
         <is>
-          <t>შპს ასეთი ჯგუფი</t>
+          <t>შპს ეკო ტექნიკა</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>10,679</t>
+          <t>13,417</t>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
-          <t>68.1%</t>
+          <t>32.1%</t>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>271</t>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>11</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>3,065</t>
+          <t>3,812</t>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>409</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="7" t="inlineStr">
         <is>
-          <t>405233572</t>
+          <t>401979187</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>შპს არომატეკა ჯეორჯია</t>
+          <t>შპს  ვერონა</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D132" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E132" s="7" t="inlineStr">
         <is>
-          <t>10,581</t>
+          <t>13,338</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>54.4%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="G132" s="7" t="inlineStr">
         <is>
-          <t>3,252</t>
+          <t>2,032</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
-          <t>30.7%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="I132" s="7" t="inlineStr">
         <is>
-          <t>3,149</t>
+          <t>1,501</t>
         </is>
       </c>
       <c r="J132" s="7" t="inlineStr">
         <is>
-          <t>10,828</t>
+          <t>12,965</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>8,214</t>
+          <t>4,390</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>429651165</t>
+          <t>205174808</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr">
         <is>
-          <t>შპს ემ პლიუსი</t>
+          <t>⚠ შპს პეპელა</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
-          <t>10,572</t>
+          <t>13,319</t>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>389</t>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>-177</t>
+          <t>-299</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>8,540</t>
+          <t>11,450</t>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>1,210</t>
+          <t>2,581</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="7" t="inlineStr">
         <is>
-          <t>400015229</t>
+          <t>445389179</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>შპს მარულა</t>
+          <t>შპს მაინფმა ზუმერი</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D134" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E134" s="7" t="inlineStr">
         <is>
-          <t>10,476</t>
+          <t>13,200</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>16.0%</t>
         </is>
       </c>
       <c r="G134" s="7" t="inlineStr">
         <is>
-          <t>1,400</t>
+          <t>189</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>13.4%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I134" s="7" t="inlineStr">
         <is>
-          <t>1,358</t>
+          <t>134</t>
         </is>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
-          <t>12,577</t>
+          <t>3,056</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>12,400</t>
+          <t>1,428</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>405086570</t>
+          <t>412711686</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
-          <t>შპს  ანკო</t>
+          <t>შპს ცნო</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
-          <t>10,240</t>
+          <t>13,198</t>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
-          <t>1,157</t>
+          <t>1,097</t>
         </is>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>1,042</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
-          <t>13,552</t>
+          <t>7,231</t>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>6,432</t>
+          <t>6,187</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="7" t="inlineStr">
         <is>
-          <t>404431432</t>
+          <t>406352628</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>შპს allmarket.ge</t>
+          <t>შპს კბდ გრუპი</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D136" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E136" s="7" t="inlineStr">
         <is>
-          <t>10,231</t>
+          <t>13,056</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>-10.4%</t>
         </is>
       </c>
       <c r="G136" s="7" t="inlineStr">
         <is>
-          <t>1,459</t>
+          <t>1,580</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
-          <t>14.3%</t>
+          <t>12.1%</t>
         </is>
       </c>
       <c r="I136" s="7" t="inlineStr">
         <is>
-          <t>1,334</t>
+          <t>1,507</t>
         </is>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
-          <t>5,291</t>
+          <t>3,214</t>
         </is>
       </c>
       <c r="K136" s="7" t="inlineStr">
         <is>
-          <t>4,548</t>
+          <t>3,178</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
-          <t>405401346</t>
+          <t>448395987</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr">
         <is>
-          <t>შპს ოლ სთარ</t>
+          <t>⚠ შპს მმმ ჯგუფი</t>
         </is>
       </c>
       <c r="C137" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D137" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
-          <t>10,226</t>
+          <t>13,015</t>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
-          <t>54.1%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>562</t>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I137" s="5" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>788</t>
         </is>
       </c>
       <c r="J137" s="5" t="inlineStr">
         <is>
-          <t>1,319</t>
+          <t>17,104</t>
         </is>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>3,586</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="7" t="inlineStr">
         <is>
-          <t>200251164</t>
+          <t>443859460</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>შპს არტ-დეკორი+</t>
+          <t>შპს ფეიდალ ჯორჯია</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D138" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E138" s="7" t="inlineStr">
         <is>
-          <t>10,225</t>
+          <t>13,005</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>27.0%</t>
         </is>
       </c>
       <c r="G138" s="7" t="inlineStr">
         <is>
-          <t>4,201</t>
+          <t>2,688</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>41.1%</t>
+          <t>20.7%</t>
         </is>
       </c>
       <c r="I138" s="7" t="inlineStr">
         <is>
-          <t>3,496</t>
+          <t>1,963</t>
         </is>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
-          <t>4,393</t>
+          <t>14,711</t>
         </is>
       </c>
       <c r="K138" s="7" t="inlineStr">
         <is>
-          <t>4,212</t>
+          <t>10,645</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="inlineStr">
         <is>
-          <t>205026540</t>
+          <t>404383779</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr">
         <is>
-          <t>შპს ელეკო</t>
+          <t>შპს ფრესკო რითეილ გრუპი</t>
         </is>
       </c>
       <c r="C139" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D139" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
-          <t>10,147</t>
+          <t>12,987</t>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
-          <t>3,214</t>
+          <t>796</t>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>31.7%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="I139" s="5" t="inlineStr">
         <is>
-          <t>3,201</t>
+          <t>718</t>
         </is>
       </c>
       <c r="J139" s="5" t="inlineStr">
         <is>
-          <t>17,789</t>
+          <t>4,769</t>
         </is>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>14,923</t>
+          <t>-561</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="7" t="inlineStr">
         <is>
-          <t>402031617</t>
+          <t>405048078</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>შპს პირველი</t>
+          <t>შპს თიფოქსი</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D140" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E140" s="7" t="inlineStr">
         <is>
-          <t>10,020</t>
+          <t>12,925</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>66.7%</t>
         </is>
       </c>
       <c r="G140" s="7" t="inlineStr">
         <is>
-          <t>-147</t>
+          <t>563</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I140" s="7" t="inlineStr">
         <is>
-          <t>-131</t>
+          <t>391</t>
         </is>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
-          <t>1,081</t>
+          <t>2,968</t>
         </is>
       </c>
       <c r="K140" s="7" t="inlineStr">
         <is>
-          <t>-127</t>
+          <t>369</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="inlineStr">
         <is>
-          <t>416336236</t>
+          <t>404404756</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr">
         <is>
-          <t>შპს სანდო</t>
+          <t>⚠ შპს Mega Store Georgia</t>
         </is>
       </c>
       <c r="C141" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D141" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
-          <t>9,925</t>
+          <t>12,673</t>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
-          <t>-26.6%</t>
+          <t>98.0%</t>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
-          <t>-0</t>
+          <t>2,069</t>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="I141" s="5" t="inlineStr">
         <is>
-          <t>-329</t>
+          <t>2,026</t>
         </is>
       </c>
       <c r="J141" s="5" t="inlineStr">
         <is>
-          <t>2,047</t>
+          <t>11,458</t>
         </is>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>10,123</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="7" t="inlineStr">
         <is>
-          <t>426518752</t>
+          <t>406105691</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>შპს მასტერ პარკე</t>
+          <t>შპს უნო</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D142" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E142" s="7" t="inlineStr">
         <is>
-          <t>9,805</t>
+          <t>12,537</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>-7.5%</t>
         </is>
       </c>
       <c r="G142" s="7" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>1,856</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>14.8%</t>
         </is>
       </c>
       <c r="I142" s="7" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>1,540</t>
         </is>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
-          <t>8,122</t>
+          <t>8,476</t>
         </is>
       </c>
       <c r="K142" s="7" t="inlineStr">
         <is>
-          <t>4,981</t>
+          <t>8,339</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="inlineStr">
         <is>
-          <t>400005533</t>
+          <t>404404747</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr">
         <is>
-          <t>შპს სტატიო</t>
+          <t>⚠ შპს Pro Retail Georgia</t>
         </is>
       </c>
       <c r="C143" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D143" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
-          <t>9,728</t>
+          <t>12,480</t>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>99.4%</t>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
-          <t>2,029</t>
+          <t>2,705</t>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>20.9%</t>
+          <t>21.7%</t>
         </is>
       </c>
       <c r="I143" s="5" t="inlineStr">
         <is>
-          <t>1,556</t>
+          <t>2,656</t>
         </is>
       </c>
       <c r="J143" s="5" t="inlineStr">
         <is>
-          <t>11,125</t>
+          <t>11,893</t>
         </is>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>6,029</t>
+          <t>10,657</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="7" t="inlineStr">
         <is>
-          <t>205292752</t>
+          <t>412733957</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>შპს ლი 2010</t>
+          <t>შპს გოგე და კომპანია</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D144" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E144" s="7" t="inlineStr">
         <is>
-          <t>9,628</t>
+          <t>12,454</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>84.6%</t>
         </is>
       </c>
       <c r="G144" s="7" t="inlineStr">
         <is>
-          <t>2,807</t>
+          <t>1,645</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
-          <t>29.2%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="I144" s="7" t="inlineStr">
         <is>
-          <t>2,681</t>
+          <t>1,569</t>
         </is>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
-          <t>11,621</t>
+          <t>10,931</t>
         </is>
       </c>
       <c r="K144" s="7" t="inlineStr">
         <is>
-          <t>9,507</t>
+          <t>3,395</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="inlineStr">
         <is>
-          <t>401997069</t>
+          <t>205211126</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr">
         <is>
-          <t>შპს ახალი ტექნოლოგიები</t>
+          <t>შპს ბებე +</t>
         </is>
       </c>
       <c r="C145" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D145" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
-          <t>9,533</t>
+          <t>12,332</t>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>12.7%</t>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>1,270</t>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="I145" s="5" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>1,753</t>
         </is>
       </c>
       <c r="J145" s="5" t="inlineStr">
         <is>
-          <t>1,431</t>
+          <t>10,432</t>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>1,039</t>
+          <t>4,707</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="7" t="inlineStr">
         <is>
-          <t>415105193</t>
+          <t>404439318</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>შპს გლობალ თრეიდ</t>
+          <t>შპს რეფიქსი</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D146" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E146" s="7" t="inlineStr">
         <is>
-          <t>9,524</t>
+          <t>12,292</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>-32.1%</t>
+          <t>-1.6%</t>
         </is>
       </c>
       <c r="G146" s="7" t="inlineStr">
         <is>
-          <t>1,349</t>
+          <t>1,468</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="I146" s="7" t="inlineStr">
         <is>
-          <t>3,490</t>
+          <t>1,998</t>
         </is>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
-          <t>31,100</t>
+          <t>8,883</t>
         </is>
       </c>
       <c r="K146" s="7" t="inlineStr">
         <is>
-          <t>19,126</t>
+          <t>7,192</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="inlineStr">
         <is>
-          <t>400007078</t>
+          <t>404410188</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr">
         <is>
-          <t>შპს ძმები</t>
+          <t>შპს ფრესკო თრეიდ ჰაუსი</t>
         </is>
       </c>
       <c r="C147" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D147" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
-          <t>9,523</t>
+          <t>12,283</t>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>689</t>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="I147" s="5" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>659</t>
         </is>
       </c>
       <c r="J147" s="5" t="inlineStr">
         <is>
-          <t>5,127</t>
+          <t>4,702</t>
         </is>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>2,869</t>
+          <t>-2,353</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="7" t="inlineStr">
         <is>
-          <t>202191886</t>
+          <t>431166784</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>შპს ქარავანი+</t>
+          <t>შპს ჯემი</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D148" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E148" s="7" t="inlineStr">
         <is>
-          <t>9,491</t>
+          <t>12,116</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>25.9%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="G148" s="7" t="inlineStr">
         <is>
-          <t>1,030</t>
+          <t>1,492</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I148" s="7" t="inlineStr">
         <is>
-          <t>1,046</t>
+          <t>1,366</t>
         </is>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
-          <t>13,174</t>
+          <t>11,022</t>
         </is>
       </c>
       <c r="K148" s="7" t="inlineStr">
         <is>
-          <t>13,174</t>
+          <t>4,269</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="inlineStr">
         <is>
-          <t>205177495</t>
+          <t>205102280</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr">
         <is>
-          <t>შპს ბეიბი ლაინი</t>
+          <t>შპს ინოვატორი</t>
         </is>
       </c>
       <c r="C149" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D149" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
-          <t>9,375</t>
+          <t>11,957</t>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>70.6%</t>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>1,397</t>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I149" s="5" t="inlineStr">
         <is>
-          <t>767</t>
+          <t>1,243</t>
         </is>
       </c>
       <c r="J149" s="5" t="inlineStr">
         <is>
-          <t>5,672</t>
+          <t>3,732</t>
         </is>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>2,317</t>
+          <t>1,053</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="7" t="inlineStr">
         <is>
-          <t>404877530</t>
+          <t>401945632</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>შპს ქოლორ-მასტერი</t>
+          <t>შპს თ.ზ.დ.</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D150" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E150" s="7" t="inlineStr">
         <is>
-          <t>9,131</t>
+          <t>11,877</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="G150" s="7" t="inlineStr">
         <is>
-          <t>2,058</t>
+          <t>1,059</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I150" s="7" t="inlineStr">
         <is>
-          <t>1,805</t>
+          <t>1,001</t>
         </is>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
-          <t>5,310</t>
+          <t>4,108</t>
         </is>
       </c>
       <c r="K150" s="7" t="inlineStr">
         <is>
-          <t>4,219</t>
+          <t>4,095</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="inlineStr">
         <is>
-          <t>400067315</t>
+          <t>211357850</t>
         </is>
       </c>
       <c r="B151" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს Bai Group</t>
+          <t>შპს ჯისი</t>
         </is>
       </c>
       <c r="C151" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D151" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
-          <t>9,039</t>
+          <t>11,845</t>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
-          <t>74.4%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
-          <t>2,145</t>
+          <t>1,338</t>
         </is>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>23.7%</t>
+          <t>11.3%</t>
         </is>
       </c>
       <c r="I151" s="5" t="inlineStr">
         <is>
-          <t>2,078</t>
+          <t>1,284</t>
         </is>
       </c>
       <c r="J151" s="5" t="inlineStr">
         <is>
-          <t>5,191</t>
+          <t>4,291</t>
         </is>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>4,514</t>
+          <t>1,748</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="7" t="inlineStr">
         <is>
-          <t>405081058</t>
+          <t>406162575</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სხივი +</t>
+          <t>შპს კალიბრი</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D152" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E152" s="7" t="inlineStr">
         <is>
-          <t>8,986</t>
+          <t>11,835</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>28.7%</t>
         </is>
       </c>
       <c r="G152" s="7" t="inlineStr">
         <is>
-          <t>2,364</t>
+          <t>3,069</t>
         </is>
       </c>
       <c r="H152" s="7" t="inlineStr">
         <is>
-          <t>26.3%</t>
+          <t>25.9%</t>
         </is>
       </c>
       <c r="I152" s="7" t="inlineStr">
         <is>
-          <t>2,334</t>
+          <t>3,065</t>
         </is>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
-          <t>11,955</t>
+          <t>26,610</t>
         </is>
       </c>
       <c r="K152" s="7" t="inlineStr">
         <is>
-          <t>10,640</t>
+          <t>18,616</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="inlineStr">
         <is>
-          <t>204995700</t>
+          <t>448391829</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr">
         <is>
-          <t>შპს ზმპ კომპანი</t>
+          <t>შპს ბრენდ ჰაუსი - BRAND HAUS</t>
         </is>
       </c>
       <c r="C153" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D153" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
-          <t>8,937</t>
+          <t>11,699</t>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>79.6%</t>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>5,136</t>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>43.9%</t>
         </is>
       </c>
       <c r="I153" s="5" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>1,532</t>
         </is>
       </c>
       <c r="J153" s="5" t="inlineStr">
         <is>
-          <t>8,444</t>
+          <t>11,699</t>
         </is>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>7,239</t>
+          <t>9,727</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="7" t="inlineStr">
         <is>
-          <t>202457652</t>
+          <t>436042480</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>შპს კუპერი</t>
+          <t>შპს ჯი.ჯი. ჯგუფი</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D154" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E154" s="7" t="inlineStr">
         <is>
-          <t>8,883</t>
+          <t>11,583</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>100.1%</t>
         </is>
       </c>
       <c r="G154" s="7" t="inlineStr">
         <is>
-          <t>-88</t>
+          <t>848</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I154" s="7" t="inlineStr">
         <is>
-          <t>-190</t>
+          <t>935</t>
         </is>
       </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
-          <t>4,210</t>
+          <t>5,638</t>
         </is>
       </c>
       <c r="K154" s="7" t="inlineStr">
         <is>
-          <t>2,813</t>
+          <t>2,001</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="inlineStr">
         <is>
-          <t>416332123</t>
+          <t>404988527</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს თერმო სახლი</t>
+          <t>⚠ შპს VTM</t>
         </is>
       </c>
       <c r="C155" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D155" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
-          <t>8,822</t>
+          <t>11,423</t>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
-          <t>49.5%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
-          <t>1,639</t>
+          <t>972</t>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>18.6%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="I155" s="5" t="inlineStr">
         <is>
-          <t>1,565</t>
+          <t>195</t>
         </is>
       </c>
       <c r="J155" s="5" t="inlineStr">
         <is>
-          <t>4,302</t>
+          <t>5,356</t>
         </is>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>4,092</t>
+          <t>2,786</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="7" t="inlineStr">
         <is>
-          <t>211404531</t>
+          <t>202345426</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>შპს სიდო</t>
+          <t>შპს ლევორი</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D156" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E156" s="7" t="inlineStr">
         <is>
-          <t>8,782</t>
+          <t>11,347</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>-8.8%</t>
         </is>
       </c>
       <c r="G156" s="7" t="inlineStr">
         <is>
-          <t>1,359</t>
+          <t>2,246</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>19.8%</t>
         </is>
       </c>
       <c r="I156" s="7" t="inlineStr">
         <is>
-          <t>1,368</t>
+          <t>-396</t>
         </is>
       </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
-          <t>7,626</t>
+          <t>15,690</t>
         </is>
       </c>
       <c r="K156" s="7" t="inlineStr">
         <is>
-          <t>6,906</t>
+          <t>3,180</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="inlineStr">
         <is>
-          <t>405324288</t>
+          <t>404979494</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დეკორ გრუპი</t>
+          <t>⚠ შპს ანვოლ</t>
         </is>
       </c>
       <c r="C157" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D157" s="5" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
-          <t>8,661</t>
+          <t>11,346</t>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>2,172</t>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="I157" s="5" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>1,393</t>
         </is>
       </c>
       <c r="J157" s="5" t="inlineStr">
         <is>
-          <t>4,254</t>
+          <t>12,775</t>
         </is>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>1,838</t>
+          <t>6,126</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="7" t="inlineStr">
         <is>
-          <t>405209322</t>
+          <t>212709434</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>შპს  სი-ეიჩ გრუპი</t>
+          <t>შპს ზ.მ.</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D158" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E158" s="7" t="inlineStr">
         <is>
-          <t>8,636</t>
+          <t>11,272</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>197.9%</t>
+          <t>51.3%</t>
         </is>
       </c>
       <c r="G158" s="7" t="inlineStr">
         <is>
-          <t>1,412</t>
+          <t>310</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="I158" s="7" t="inlineStr">
         <is>
-          <t>1,364</t>
+          <t>3,635</t>
         </is>
       </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
-          <t>1,790</t>
+          <t>9,150</t>
         </is>
       </c>
       <c r="K158" s="7" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>3,575</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="inlineStr">
         <is>
-          <t>211346603</t>
+          <t>404392224</t>
         </is>
       </c>
       <c r="B159" s="6" t="inlineStr">
         <is>
-          <t>შპს ვიურტ-გეორგია</t>
+          <t>შპს კენარი</t>
         </is>
       </c>
       <c r="C159" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D159" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
-          <t>8,547</t>
+          <t>11,262</t>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
-          <t>1,026</t>
+          <t>1,207</t>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>10.7%</t>
         </is>
       </c>
       <c r="I159" s="5" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>957</t>
         </is>
       </c>
       <c r="J159" s="5" t="inlineStr">
         <is>
-          <t>7,625</t>
+          <t>5,766</t>
         </is>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>5,460</t>
+          <t>5,232</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="7" t="inlineStr">
         <is>
-          <t>405418613</t>
+          <t>404867818</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>შპს დიჯი გრუპი</t>
+          <t>შპს ლეთრე</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D160" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E160" s="7" t="inlineStr">
         <is>
-          <t>8,435</t>
+          <t>11,257</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="G160" s="7" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>4,773</t>
         </is>
       </c>
       <c r="H160" s="7" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>42.4%</t>
         </is>
       </c>
       <c r="I160" s="7" t="inlineStr">
         <is>
-          <t>-133</t>
+          <t>4,606</t>
         </is>
       </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
-          <t>2,638</t>
+          <t>6,669</t>
         </is>
       </c>
       <c r="K160" s="7" t="inlineStr">
         <is>
-          <t>-275</t>
+          <t>5,493</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="inlineStr">
         <is>
-          <t>404960690</t>
+          <t>404935816</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი-ელ-ჯი LTD GLG</t>
+          <t>შპს ESS</t>
         </is>
       </c>
       <c r="C161" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D161" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
-          <t>8,388</t>
+          <t>11,128</t>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
-          <t>44.7%</t>
+          <t>7.0%</t>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
-          <t>1,008</t>
+          <t>1,933</t>
         </is>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="I161" s="5" t="inlineStr">
         <is>
-          <t>870</t>
+          <t>1,698</t>
         </is>
       </c>
       <c r="J161" s="5" t="inlineStr">
         <is>
-          <t>2,442</t>
+          <t>12,682</t>
         </is>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>736</t>
+          <t>9,904</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="7" t="inlineStr">
         <is>
-          <t>216338611</t>
+          <t>204892802</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>შპს ფლორეალი</t>
+          <t>შპს პეანი</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D162" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E162" s="7" t="inlineStr">
         <is>
-          <t>8,302</t>
+          <t>11,017</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="G162" s="7" t="inlineStr">
         <is>
-          <t>2,132</t>
+          <t>2,352</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
-          <t>25.7%</t>
+          <t>21.4%</t>
         </is>
       </c>
       <c r="I162" s="7" t="inlineStr">
         <is>
-          <t>1,586</t>
+          <t>4,437</t>
         </is>
       </c>
       <c r="J162" s="7" t="inlineStr">
         <is>
-          <t>13,655</t>
+          <t>22,959</t>
         </is>
       </c>
       <c r="K162" s="7" t="inlineStr">
         <is>
-          <t>10,880</t>
+          <t>21,974</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="inlineStr">
         <is>
-          <t>406029925</t>
+          <t>400218545</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr">
         <is>
-          <t>შპს ევრო ფიქსი</t>
+          <t>⚠ შპს ეარქონ სერვის კომპანი</t>
         </is>
       </c>
       <c r="C163" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D163" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
-          <t>8,275</t>
+          <t>10,986</t>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>190</t>
         </is>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I163" s="5" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>557</t>
         </is>
       </c>
       <c r="J163" s="5" t="inlineStr">
         <is>
-          <t>1,818</t>
+          <t>4,149</t>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>1,584</t>
+          <t>575</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="7" t="inlineStr">
         <is>
-          <t>205261134</t>
+          <t>406029523</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯასკო</t>
+          <t>⚠ შპს ემ ეს ჯგუფი</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D164" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E164" s="7" t="inlineStr">
         <is>
-          <t>8,170</t>
+          <t>10,965</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>15.9%</t>
         </is>
       </c>
       <c r="G164" s="7" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>1,611</t>
         </is>
       </c>
       <c r="H164" s="7" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="I164" s="7" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>1,355</t>
         </is>
       </c>
       <c r="J164" s="7" t="inlineStr">
         <is>
-          <t>1,408</t>
+          <t>15,545</t>
         </is>
       </c>
       <c r="K164" s="7" t="inlineStr">
         <is>
-          <t>1,408</t>
+          <t>12,522</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="inlineStr">
         <is>
-          <t>404936343</t>
+          <t>404915623</t>
         </is>
       </c>
       <c r="B165" s="6" t="inlineStr">
         <is>
-          <t>შპს      INPAS International South</t>
+          <t>შპს ოცნების სამყარო</t>
         </is>
       </c>
       <c r="C165" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D165" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
-          <t>8,139</t>
+          <t>10,965</t>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>15.9%</t>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
-          <t>3,788</t>
+          <t>962</t>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>46.5%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="I165" s="5" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>657</t>
         </is>
       </c>
       <c r="J165" s="5" t="inlineStr">
         <is>
-          <t>8,146</t>
+          <t>10,305</t>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>1,609</t>
+          <t>6,890</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="7" t="inlineStr">
         <is>
-          <t>220410936</t>
+          <t>405543602</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>შპს ლაზები</t>
+          <t>შპს მეტაპროქს</t>
         </is>
       </c>
       <c r="C166" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D166" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E166" s="7" t="inlineStr">
         <is>
-          <t>8,131</t>
+          <t>10,824</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>-32.7%</t>
         </is>
       </c>
       <c r="G166" s="7" t="inlineStr">
         <is>
-          <t>1,418</t>
+          <t>609</t>
         </is>
       </c>
       <c r="H166" s="7" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="I166" s="7" t="inlineStr">
         <is>
-          <t>1,329</t>
+          <t>581</t>
         </is>
       </c>
       <c r="J166" s="7" t="inlineStr">
         <is>
-          <t>4,345</t>
+          <t>1,055</t>
         </is>
       </c>
       <c r="K166" s="7" t="inlineStr">
         <is>
-          <t>4,258</t>
+          <t>72</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="inlineStr">
         <is>
-          <t>205184959</t>
+          <t>202217127</t>
         </is>
       </c>
       <c r="B167" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აკადემია</t>
+          <t>შპს დვ სპორტი</t>
         </is>
       </c>
       <c r="C167" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D167" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
-          <t>8,053</t>
+          <t>10,807</t>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>40.0%</t>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
-          <t>1,567</t>
+          <t>4,017</t>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>37.2%</t>
         </is>
       </c>
       <c r="I167" s="5" t="inlineStr">
         <is>
-          <t>991</t>
+          <t>3,534</t>
         </is>
       </c>
       <c r="J167" s="5" t="inlineStr">
         <is>
-          <t>2,023</t>
+          <t>18,625</t>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>2,014</t>
+          <t>17,975</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="7" t="inlineStr">
         <is>
-          <t>206287846</t>
+          <t>204566807</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>შპს პანცილიონი</t>
+          <t>შპს ზოოლაიფი +</t>
         </is>
       </c>
       <c r="C168" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D168" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E168" s="7" t="inlineStr">
         <is>
-          <t>8,028</t>
+          <t>10,715</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>49.2%</t>
+          <t>23.8%</t>
         </is>
       </c>
       <c r="G168" s="7" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>1,614</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="I168" s="7" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>1,359</t>
         </is>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
-          <t>5,463</t>
+          <t>5,622</t>
         </is>
       </c>
       <c r="K168" s="7" t="inlineStr">
         <is>
-          <t>4,663</t>
+          <t>4,736</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="inlineStr">
         <is>
-          <t>405120444</t>
+          <t>412720202</t>
         </is>
       </c>
       <c r="B169" s="6" t="inlineStr">
         <is>
-          <t>შპს ნ-ვ</t>
+          <t>შპს ასეთი ჯგუფი</t>
         </is>
       </c>
       <c r="C169" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D169" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
-          <t>7,786</t>
+          <t>10,679</t>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>68.1%</t>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
-          <t>1,867</t>
+          <t>484</t>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>24.0%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="I169" s="5" t="inlineStr">
         <is>
-          <t>1,471</t>
+          <t>121</t>
         </is>
       </c>
       <c r="J169" s="5" t="inlineStr">
         <is>
-          <t>15,601</t>
+          <t>3,065</t>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>11,144</t>
+          <t>182</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="7" t="inlineStr">
         <is>
-          <t>405535327</t>
+          <t>401981129</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>შპს ბრიტანია გლობალ</t>
+          <t>შპს   ამბარი</t>
         </is>
       </c>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D170" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E170" s="7" t="inlineStr">
         <is>
-          <t>7,726</t>
-[...3 lines deleted...]
-        <v/>
+          <t>10,619</t>
+        </is>
+      </c>
+      <c r="F170" s="7" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
       </c>
       <c r="G170" s="7" t="inlineStr">
         <is>
-          <t>-462</t>
+          <t>127</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>1.2%</t>
         </is>
       </c>
       <c r="I170" s="7" t="inlineStr">
         <is>
-          <t>-501</t>
+          <t>86</t>
         </is>
       </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
-          <t>3,902</t>
+          <t>1,425</t>
         </is>
       </c>
       <c r="K170" s="7" t="inlineStr">
         <is>
-          <t>3,144</t>
+          <t>974</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="inlineStr">
         <is>
-          <t>404885914</t>
+          <t>404967489</t>
         </is>
       </c>
       <c r="B171" s="6" t="inlineStr">
         <is>
-          <t>შპს ქალამანი</t>
+          <t>შპს Nova Mix / ნოვა მიქსი</t>
         </is>
       </c>
       <c r="C171" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D171" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
-          <t>7,708</t>
+          <t>10,580</t>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>46.1%</t>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>1,781</t>
         </is>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="I171" s="5" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>1,743</t>
         </is>
       </c>
       <c r="J171" s="5" t="inlineStr">
         <is>
-          <t>4,000</t>
+          <t>2,037</t>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>664</t>
+          <t>1,841</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="7" t="inlineStr">
         <is>
-          <t>205097633</t>
+          <t>429651165</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>შპს ლუქსი ინტერიერი</t>
+          <t>შპს ემ პლიუსი</t>
         </is>
       </c>
       <c r="C172" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D172" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E172" s="7" t="inlineStr">
         <is>
-          <t>7,698</t>
+          <t>10,572</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="G172" s="7" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>325</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I172" s="7" t="inlineStr">
         <is>
-          <t>1,010</t>
+          <t>-177</t>
         </is>
       </c>
       <c r="J172" s="7" t="inlineStr">
         <is>
-          <t>3,290</t>
+          <t>8,540</t>
         </is>
       </c>
       <c r="K172" s="7" t="inlineStr">
         <is>
-          <t>2,912</t>
+          <t>1,210</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="inlineStr">
         <is>
-          <t>404538283</t>
+          <t>400015229</t>
         </is>
       </c>
       <c r="B173" s="6" t="inlineStr">
         <is>
-          <t>შპს პსპ</t>
+          <t>შპს მარულა</t>
         </is>
       </c>
       <c r="C173" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D173" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
-          <t>7,686</t>
-[...3 lines deleted...]
-        <v/>
+          <t>10,476</t>
+        </is>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t>-0.2%</t>
+        </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
-          <t>1,525</t>
+          <t>1,400</t>
         </is>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="I173" s="5" t="inlineStr">
         <is>
-          <t>1,532</t>
+          <t>1,358</t>
         </is>
       </c>
       <c r="J173" s="5" t="inlineStr">
         <is>
-          <t>10,897</t>
+          <t>12,577</t>
         </is>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>10,570</t>
+          <t>12,400</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="7" t="inlineStr">
         <is>
-          <t>404383421</t>
+          <t>205185459</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>შპს აეროსოფტი</t>
+          <t>შპს ბელუქსი</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D174" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E174" s="7" t="inlineStr">
         <is>
-          <t>7,674</t>
+          <t>10,329</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="G174" s="7" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>3,188</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>30.9%</t>
         </is>
       </c>
       <c r="I174" s="7" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>3,068</t>
         </is>
       </c>
       <c r="J174" s="7" t="inlineStr">
         <is>
-          <t>1,851</t>
+          <t>8,928</t>
         </is>
       </c>
       <c r="K174" s="7" t="inlineStr">
         <is>
-          <t>1,655</t>
+          <t>7,280</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="inlineStr">
         <is>
-          <t>404870715</t>
+          <t>405086570</t>
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr">
         <is>
-          <t>შპს კოლხი ჯგუფი</t>
+          <t>შპს  ანკო</t>
         </is>
       </c>
       <c r="C175" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D175" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
-          <t>7,561</t>
+          <t>10,240</t>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
-          <t>2,121</t>
+          <t>1,157</t>
         </is>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>28.1%</t>
+          <t>11.3%</t>
         </is>
       </c>
       <c r="I175" s="5" t="inlineStr">
         <is>
-          <t>1,870</t>
+          <t>803</t>
         </is>
       </c>
       <c r="J175" s="5" t="inlineStr">
         <is>
-          <t>11,293</t>
+          <t>13,552</t>
         </is>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>7,518</t>
+          <t>6,432</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="7" t="inlineStr">
         <is>
-          <t>01009005243</t>
+          <t>404431432</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>⚠ გიორგი კანდელაკი-ვესტა</t>
+          <t>შპს allmarket.ge</t>
         </is>
       </c>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D176" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E176" s="7" t="inlineStr">
         <is>
-          <t>7,559</t>
+          <t>10,231</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>-29.1%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="G176" s="7" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>1,459</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>14.3%</t>
         </is>
       </c>
       <c r="I176" s="7" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>1,334</t>
         </is>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
-          <t>5,831</t>
+          <t>5,291</t>
         </is>
       </c>
       <c r="K176" s="7" t="inlineStr">
         <is>
-          <t>5,622</t>
+          <t>4,548</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="inlineStr">
         <is>
-          <t>402184168</t>
+          <t>200251164</t>
         </is>
       </c>
       <c r="B177" s="6" t="inlineStr">
         <is>
-          <t>შპს ფოტომეიტ ევრაზია</t>
+          <t>შპს არტ-დეკორი+</t>
         </is>
       </c>
       <c r="C177" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D177" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
-          <t>7,472</t>
+          <t>10,225</t>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
-          <t>46.7%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
-          <t>-440</t>
+          <t>4,201</t>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>41.1%</t>
         </is>
       </c>
       <c r="I177" s="5" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>3,496</t>
         </is>
       </c>
       <c r="J177" s="5" t="inlineStr">
         <is>
-          <t>7,146</t>
+          <t>4,393</t>
         </is>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
-          <t>-359</t>
+          <t>4,212</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="7" t="inlineStr">
         <is>
-          <t>245628780</t>
+          <t>424067173</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>შპს ქართული აბრაზიული კომპანია</t>
+          <t>შპს უმუთ</t>
         </is>
       </c>
       <c r="C178" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D178" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E178" s="7" t="inlineStr">
         <is>
-          <t>7,472</t>
+          <t>10,202</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="G178" s="7" t="inlineStr">
         <is>
-          <t>1,244</t>
+          <t>962</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
-          <t>16.6%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="I178" s="7" t="inlineStr">
         <is>
-          <t>1,053</t>
+          <t>922</t>
         </is>
       </c>
       <c r="J178" s="7" t="inlineStr">
         <is>
-          <t>6,471</t>
+          <t>4,156</t>
         </is>
       </c>
       <c r="K178" s="7" t="inlineStr">
         <is>
-          <t>5,514</t>
+          <t>4,156</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="inlineStr">
         <is>
-          <t>418469231</t>
+          <t>205026540</t>
         </is>
       </c>
       <c r="B179" s="6" t="inlineStr">
         <is>
-          <t>შპს გენ</t>
+          <t>შპს ელეკო</t>
         </is>
       </c>
       <c r="C179" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D179" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
-          <t>7,434</t>
+          <t>10,147</t>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
-          <t>1,837</t>
+          <t>3,214</t>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>24.7%</t>
+          <t>31.7%</t>
         </is>
       </c>
       <c r="I179" s="5" t="inlineStr">
         <is>
-          <t>1,605</t>
+          <t>3,201</t>
         </is>
       </c>
       <c r="J179" s="5" t="inlineStr">
         <is>
-          <t>11,668</t>
+          <t>17,789</t>
         </is>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
-          <t>11,656</t>
+          <t>14,923</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="7" t="inlineStr">
         <is>
-          <t>406282393</t>
+          <t>405063693</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>შპს მაი საიდი</t>
+          <t>შპს ნიდო</t>
         </is>
       </c>
       <c r="C180" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D180" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E180" s="7" t="inlineStr">
         <is>
-          <t>7,429</t>
+          <t>10,056</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>63.9%</t>
         </is>
       </c>
       <c r="G180" s="7" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>2,348</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>23.4%</t>
         </is>
       </c>
       <c r="I180" s="7" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>2,107</t>
         </is>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
-          <t>3,073</t>
+          <t>4,905</t>
         </is>
       </c>
       <c r="K180" s="7" t="inlineStr">
         <is>
-          <t>1,541</t>
+          <t>3,477</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="inlineStr">
         <is>
-          <t>401965959</t>
+          <t>445436779</t>
         </is>
       </c>
       <c r="B181" s="6" t="inlineStr">
         <is>
-          <t>შპს რედი</t>
+          <t>შპს კინგ ჯგუფი</t>
         </is>
       </c>
       <c r="C181" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D181" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
-          <t>7,410</t>
+          <t>9,992</t>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>-8.1%</t>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
-          <t>815</t>
+          <t>660</t>
         </is>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I181" s="5" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>222</t>
         </is>
       </c>
       <c r="J181" s="5" t="inlineStr">
         <is>
-          <t>7,987</t>
+          <t>7,373</t>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>7,212</t>
+          <t>3,016</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="7" t="inlineStr">
         <is>
-          <t>402231704</t>
+          <t>402022832</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>შპს ბი პი მენეჯმენტი</t>
+          <t>შპს ერქ გეორგია</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D182" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E182" s="7" t="inlineStr">
         <is>
-          <t>7,389</t>
+          <t>9,815</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>36.6%</t>
+          <t>10.8%</t>
         </is>
       </c>
       <c r="G182" s="7" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>1,408</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>14.3%</t>
         </is>
       </c>
       <c r="I182" s="7" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>1,239</t>
         </is>
       </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
-          <t>4,012</t>
+          <t>7,088</t>
         </is>
       </c>
       <c r="K182" s="7" t="inlineStr">
         <is>
-          <t>-570</t>
+          <t>6,872</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="inlineStr">
         <is>
-          <t>406032029</t>
+          <t>426518752</t>
         </is>
       </c>
       <c r="B183" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ლანჩ გრუპ</t>
+          <t>შპს მასტერ პარკე</t>
         </is>
       </c>
       <c r="C183" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D183" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
-          <t>7,296</t>
+          <t>9,805</t>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
-          <t>-22.2%</t>
+          <t>-9.9%</t>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>532</t>
         </is>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="I183" s="5" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>374</t>
         </is>
       </c>
       <c r="J183" s="5" t="inlineStr">
         <is>
-          <t>5,780</t>
+          <t>8,122</t>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>4,848</t>
+          <t>4,981</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="7" t="inlineStr">
         <is>
-          <t>400113088</t>
+          <t>416288421</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>შპს მზერო</t>
+          <t>ტიტანი 2010</t>
         </is>
       </c>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D184" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E184" s="7" t="inlineStr">
         <is>
-          <t>7,260</t>
+          <t>9,791</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>44.4%</t>
         </is>
       </c>
       <c r="G184" s="7" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>661</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I184" s="7" t="inlineStr">
         <is>
-          <t>814</t>
+          <t>-607</t>
         </is>
       </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
-          <t>6,357</t>
+          <t>4,007</t>
         </is>
       </c>
       <c r="K184" s="7" t="inlineStr">
         <is>
-          <t>4,021</t>
+          <t>1,441</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="inlineStr">
         <is>
-          <t>426110665</t>
+          <t>400005533</t>
         </is>
       </c>
       <c r="B185" s="6" t="inlineStr">
         <is>
-          <t>შპს ჩანკო</t>
+          <t>შპს სტატიო</t>
         </is>
       </c>
       <c r="C185" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D185" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
-          <t>7,240</t>
+          <t>9,728</t>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
-          <t>29.3%</t>
+          <t>-4.1%</t>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>2,029</t>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>20.9%</t>
         </is>
       </c>
       <c r="I185" s="5" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>1,556</t>
         </is>
       </c>
       <c r="J185" s="5" t="inlineStr">
         <is>
-          <t>2,469</t>
+          <t>11,125</t>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>2,178</t>
+          <t>6,029</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="7" t="inlineStr">
         <is>
-          <t>401991172</t>
+          <t>205292752</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>შპს ბრენდ დილერ BRAND DEALER</t>
+          <t>შპს ლი 2010</t>
         </is>
       </c>
       <c r="C186" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D186" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E186" s="7" t="inlineStr">
         <is>
-          <t>7,215</t>
+          <t>9,628</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="G186" s="7" t="inlineStr">
         <is>
-          <t>934</t>
+          <t>2,807</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>29.2%</t>
         </is>
       </c>
       <c r="I186" s="7" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>2,681</t>
         </is>
       </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
-          <t>8,161</t>
+          <t>11,621</t>
         </is>
       </c>
       <c r="K186" s="7" t="inlineStr">
         <is>
-          <t>7,849</t>
+          <t>9,507</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="inlineStr">
         <is>
-          <t>404878021</t>
+          <t>402087763</t>
         </is>
       </c>
       <c r="B187" s="6" t="inlineStr">
         <is>
-          <t>შპს ქალთა ბედნიერება</t>
+          <t>შპს  თ &amp; დ</t>
         </is>
       </c>
       <c r="C187" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D187" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
-          <t>7,192</t>
+          <t>9,612</t>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>187</t>
         </is>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I187" s="5" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>-196</t>
         </is>
       </c>
       <c r="J187" s="5" t="inlineStr">
         <is>
-          <t>2,956</t>
+          <t>5,224</t>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>1,420</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="7" t="inlineStr">
         <is>
-          <t>434162201</t>
+          <t>208142810</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს დიმაბე</t>
+          <t>შპს დიკა</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D188" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E188" s="7" t="inlineStr">
         <is>
-          <t>7,165</t>
+          <t>9,561</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>22.1%</t>
         </is>
       </c>
       <c r="G188" s="7" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>2,152</t>
         </is>
       </c>
       <c r="H188" s="7" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="I188" s="7" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>2,247</t>
         </is>
       </c>
       <c r="J188" s="7" t="inlineStr">
         <is>
-          <t>1,845</t>
+          <t>12,497</t>
         </is>
       </c>
       <c r="K188" s="7" t="inlineStr">
         <is>
-          <t>1,604</t>
+          <t>11,890</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="inlineStr">
         <is>
-          <t>445519779</t>
+          <t>401997069</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr">
         <is>
-          <t>შპს გეიმინგ საპლაის</t>
+          <t>შპს ახალი ტექნოლოგიები</t>
         </is>
       </c>
       <c r="C189" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D189" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
-          <t>7,107</t>
+          <t>9,533</t>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
-          <t>41.6%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
-          <t>-109</t>
+          <t>508</t>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I189" s="5" t="inlineStr">
         <is>
-          <t>-155</t>
+          <t>437</t>
         </is>
       </c>
       <c r="J189" s="5" t="inlineStr">
         <is>
-          <t>8,185</t>
+          <t>1,431</t>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>7,873</t>
+          <t>1,039</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="7" t="inlineStr">
         <is>
-          <t>404469099</t>
+          <t>400007078</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>შპს ტექნეტი</t>
+          <t>შპს ძმები</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D190" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E190" s="7" t="inlineStr">
         <is>
-          <t>7,054</t>
+          <t>9,523</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>22.4%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="G190" s="7" t="inlineStr">
         <is>
-          <t>-639</t>
+          <t>428</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="I190" s="7" t="inlineStr">
         <is>
-          <t>-782</t>
+          <t>102</t>
         </is>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>5,127</t>
         </is>
       </c>
       <c r="K190" s="7" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>2,869</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="inlineStr">
         <is>
-          <t>430803687</t>
+          <t>202191886</t>
         </is>
       </c>
       <c r="B191" s="6" t="inlineStr">
         <is>
-          <t>შპს სალო</t>
+          <t>შპს ქარავანი+</t>
         </is>
       </c>
       <c r="C191" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D191" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
-          <t>7,027</t>
+          <t>9,491</t>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
-          <t>80.7%</t>
+          <t>25.9%</t>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>1,030</t>
         </is>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I191" s="5" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>1,046</t>
         </is>
       </c>
       <c r="J191" s="5" t="inlineStr">
         <is>
-          <t>2,310</t>
+          <t>13,174</t>
         </is>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>13,174</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="7" t="inlineStr">
         <is>
-          <t>448391268</t>
+          <t>205177495</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ელდორადო</t>
+          <t>შპს ბეიბი ლაინი</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D192" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E192" s="7" t="inlineStr">
         <is>
-          <t>6,995</t>
+          <t>9,375</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="G192" s="7" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>819</t>
         </is>
       </c>
       <c r="H192" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>8.7%</t>
         </is>
       </c>
       <c r="I192" s="7" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>767</t>
         </is>
       </c>
       <c r="J192" s="7" t="inlineStr">
         <is>
-          <t>7,783</t>
+          <t>5,672</t>
         </is>
       </c>
       <c r="K192" s="7" t="inlineStr">
         <is>
-          <t>4,774</t>
+          <t>2,317</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="inlineStr">
         <is>
-          <t>405456475</t>
+          <t>445437493</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr">
         <is>
-          <t>შპს ევროჰოუმმარკეტი</t>
+          <t>შპს  ქაშვეთი Qashveti</t>
         </is>
       </c>
       <c r="C193" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D193" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
-          <t>6,918</t>
+          <t>9,263</t>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>-2.7%</t>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>1,437</t>
         </is>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="I193" s="5" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>971</t>
         </is>
       </c>
       <c r="J193" s="5" t="inlineStr">
         <is>
-          <t>1,406</t>
+          <t>12,505</t>
         </is>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>-235</t>
+          <t>9,390</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="7" t="inlineStr">
         <is>
-          <t>405375776</t>
+          <t>200157169</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>შპს მაიგრინვეი ჯორჯია</t>
+          <t>შპს მატექს ჯორჯია</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D194" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E194" s="7" t="inlineStr">
         <is>
-          <t>6,903</t>
+          <t>9,246</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>-24.6%</t>
         </is>
       </c>
       <c r="G194" s="7" t="inlineStr">
         <is>
-          <t>1,742</t>
+          <t>-319</t>
         </is>
       </c>
       <c r="H194" s="7" t="inlineStr">
         <is>
-          <t>25.2%</t>
+          <t>-3.4%</t>
         </is>
       </c>
       <c r="I194" s="7" t="inlineStr">
         <is>
-          <t>1,681</t>
+          <t>-917</t>
         </is>
       </c>
       <c r="J194" s="7" t="inlineStr">
         <is>
-          <t>4,607</t>
+          <t>3,941</t>
         </is>
       </c>
       <c r="K194" s="7" t="inlineStr">
         <is>
-          <t>4,442</t>
+          <t>1,161</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="inlineStr">
         <is>
-          <t>404557136</t>
+          <t>406027151</t>
         </is>
       </c>
       <c r="B195" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი დი ჯი</t>
+          <t>⚠ შპს ინტელექტი</t>
         </is>
       </c>
       <c r="C195" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D195" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
-          <t>6,891</t>
+          <t>9,218</t>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>1,815</t>
         </is>
       </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>19.7%</t>
         </is>
       </c>
       <c r="I195" s="5" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>1,717</t>
         </is>
       </c>
       <c r="J195" s="5" t="inlineStr">
         <is>
-          <t>2,960</t>
+          <t>6,907</t>
         </is>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>1,993</t>
+          <t>6,413</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="7" t="inlineStr">
         <is>
-          <t>204565274</t>
+          <t>400067315</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰაიდელბერგ ჯორჯია</t>
+          <t>⚠ შპს Bai Group</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D196" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E196" s="7" t="inlineStr">
         <is>
-          <t>6,884</t>
+          <t>9,039</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>74.4%</t>
         </is>
       </c>
       <c r="G196" s="7" t="inlineStr">
         <is>
-          <t>1,581</t>
+          <t>2,145</t>
         </is>
       </c>
       <c r="H196" s="7" t="inlineStr">
         <is>
-          <t>23.0%</t>
+          <t>23.7%</t>
         </is>
       </c>
       <c r="I196" s="7" t="inlineStr">
         <is>
-          <t>1,836</t>
+          <t>2,078</t>
         </is>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
-          <t>10,902</t>
+          <t>5,191</t>
         </is>
       </c>
       <c r="K196" s="7" t="inlineStr">
         <is>
-          <t>10,816</t>
+          <t>4,514</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="inlineStr">
         <is>
-          <t>400091609</t>
+          <t>405081058</t>
         </is>
       </c>
       <c r="B197" s="6" t="inlineStr">
         <is>
-          <t>შპს ნეო გლასი</t>
+          <t>⚠ შპს სხივი +</t>
         </is>
       </c>
       <c r="C197" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D197" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
-          <t>6,805</t>
+          <t>8,986</t>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
-          <t>1,182</t>
+          <t>2,364</t>
         </is>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>26.3%</t>
         </is>
       </c>
       <c r="I197" s="5" t="inlineStr">
         <is>
-          <t>-148</t>
+          <t>2,334</t>
         </is>
       </c>
       <c r="J197" s="5" t="inlineStr">
         <is>
-          <t>12,758</t>
+          <t>11,955</t>
         </is>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
-          <t>3,803</t>
+          <t>10,640</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="7" t="inlineStr">
         <is>
-          <t>400136973</t>
+          <t>204995700</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>შპს ნოვკო რიტეილ ჯორჯია</t>
+          <t>შპს ზმპ კომპანი</t>
         </is>
       </c>
       <c r="C198" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D198" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E198" s="7" t="inlineStr">
         <is>
-          <t>6,761</t>
+          <t>8,937</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="G198" s="7" t="inlineStr">
         <is>
-          <t>1,325</t>
+          <t>522</t>
         </is>
       </c>
       <c r="H198" s="7" t="inlineStr">
         <is>
-          <t>19.6%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I198" s="7" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>458</t>
         </is>
       </c>
       <c r="J198" s="7" t="inlineStr">
         <is>
-          <t>2,880</t>
+          <t>8,444</t>
         </is>
       </c>
       <c r="K198" s="7" t="inlineStr">
         <is>
-          <t>1,727</t>
+          <t>7,239</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="inlineStr">
         <is>
-          <t>400221185</t>
+          <t>202457652</t>
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr">
         <is>
-          <t>შპს ალგეთი</t>
+          <t>შპს კუპერი</t>
         </is>
       </c>
       <c r="C199" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D199" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
-          <t>6,732</t>
+          <t>8,883</t>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>-11.4%</t>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
-          <t>1,021</t>
+          <t>-88</t>
         </is>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>-1.0%</t>
         </is>
       </c>
       <c r="I199" s="5" t="inlineStr">
         <is>
-          <t>1,021</t>
+          <t>-190</t>
         </is>
       </c>
       <c r="J199" s="5" t="inlineStr">
         <is>
-          <t>3,450</t>
+          <t>4,210</t>
         </is>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
-          <t>3,450</t>
+          <t>2,813</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="7" t="inlineStr">
         <is>
-          <t>406062228</t>
+          <t>416332123</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>შპს Donia</t>
+          <t>⚠ შპს თერმო სახლი</t>
         </is>
       </c>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D200" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E200" s="7" t="inlineStr">
         <is>
-          <t>6,723</t>
+          <t>8,822</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>49.5%</t>
         </is>
       </c>
       <c r="G200" s="7" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>1,639</t>
         </is>
       </c>
       <c r="H200" s="7" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>18.6%</t>
         </is>
       </c>
       <c r="I200" s="7" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>1,565</t>
         </is>
       </c>
       <c r="J200" s="7" t="inlineStr">
         <is>
-          <t>3,804</t>
+          <t>4,302</t>
         </is>
       </c>
       <c r="K200" s="7" t="inlineStr">
         <is>
-          <t>989</t>
+          <t>4,092</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="inlineStr">
         <is>
-          <t>405038631</t>
+          <t>445575958</t>
         </is>
       </c>
       <c r="B201" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბობერი</t>
+          <t>შპს ოთისი</t>
         </is>
       </c>
       <c r="C201" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D201" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
-          <t>6,705</t>
+          <t>8,794</t>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>80.0%</t>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>7,379</t>
         </is>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>83.9%</t>
         </is>
       </c>
       <c r="I201" s="5" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>6,581</t>
         </is>
       </c>
       <c r="J201" s="5" t="inlineStr">
         <is>
-          <t>2,989</t>
+          <t>13,048</t>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
-          <t>1,324</t>
+          <t>10,447</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="7" t="inlineStr">
         <is>
-          <t>202454058</t>
+          <t>211404531</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>შპს პეპელა +</t>
+          <t>შპს სიდო</t>
         </is>
       </c>
       <c r="C202" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D202" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E202" s="7" t="inlineStr">
         <is>
-          <t>6,646</t>
+          <t>8,782</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="G202" s="7" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>1,359</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="I202" s="7" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>1,368</t>
         </is>
       </c>
       <c r="J202" s="7" t="inlineStr">
         <is>
-          <t>8,227</t>
+          <t>7,626</t>
         </is>
       </c>
       <c r="K202" s="7" t="inlineStr">
         <is>
-          <t>8,157</t>
+          <t>6,906</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="inlineStr">
         <is>
-          <t>405278284</t>
+          <t>404873614</t>
         </is>
       </c>
       <c r="B203" s="6" t="inlineStr">
         <is>
-          <t>შპს ვიგრუპ</t>
+          <t>შპს კომპანია GEOSM</t>
         </is>
       </c>
       <c r="C203" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D203" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
-          <t>6,457</t>
+          <t>8,746</t>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
-          <t>25.5%</t>
+          <t>12.9%</t>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
-          <t>2,293</t>
+          <t>1,087</t>
         </is>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>35.5%</t>
+          <t>12.4%</t>
         </is>
       </c>
       <c r="I203" s="5" t="inlineStr">
         <is>
-          <t>1,921</t>
+          <t>736</t>
         </is>
       </c>
       <c r="J203" s="5" t="inlineStr">
         <is>
-          <t>8,019</t>
+          <t>6,794</t>
         </is>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
-          <t>4,681</t>
+          <t>3,845</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="7" t="inlineStr">
         <is>
-          <t>445575315</t>
+          <t>204951819</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ინ ჰომ</t>
+          <t>შპს ჯიო</t>
         </is>
       </c>
       <c r="C204" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D204" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E204" s="7" t="inlineStr">
         <is>
-          <t>6,448</t>
+          <t>8,724</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
-          <t>-23.6%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="G204" s="7" t="inlineStr">
         <is>
-          <t>1,017</t>
+          <t>2,004</t>
         </is>
       </c>
       <c r="H204" s="7" t="inlineStr">
         <is>
-          <t>15.8%</t>
+          <t>23.0%</t>
         </is>
       </c>
       <c r="I204" s="7" t="inlineStr">
         <is>
-          <t>939</t>
+          <t>1,552</t>
         </is>
       </c>
       <c r="J204" s="7" t="inlineStr">
         <is>
-          <t>2,917</t>
+          <t>10,115</t>
         </is>
       </c>
       <c r="K204" s="7" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>10,025</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="inlineStr">
         <is>
-          <t>200232257</t>
+          <t>405324288</t>
         </is>
       </c>
       <c r="B205" s="6" t="inlineStr">
         <is>
-          <t>შპს გეო ლატექსი</t>
+          <t>⚠ შპს დეკორ გრუპი</t>
         </is>
       </c>
       <c r="C205" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D205" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
-          <t>6,445</t>
+          <t>8,661</t>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
-          <t>1,886</t>
+          <t>202</t>
         </is>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>29.3%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I205" s="5" t="inlineStr">
         <is>
-          <t>2,070</t>
+          <t>230</t>
         </is>
       </c>
       <c r="J205" s="5" t="inlineStr">
         <is>
-          <t>23,693</t>
+          <t>4,254</t>
         </is>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
-          <t>18,070</t>
+          <t>1,838</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="7" t="inlineStr">
         <is>
-          <t>402160674</t>
+          <t>205073212</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ვოვ</t>
+          <t>შპს შოუ ტექნიკის ცენტრი</t>
         </is>
       </c>
       <c r="C206" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D206" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E206" s="7" t="inlineStr">
         <is>
-          <t>6,430</t>
+          <t>8,538</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>-24.2%</t>
+          <t>53.6%</t>
         </is>
       </c>
       <c r="G206" s="7" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>782</t>
         </is>
       </c>
       <c r="H206" s="7" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I206" s="7" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>430</t>
         </is>
       </c>
       <c r="J206" s="7" t="inlineStr">
         <is>
-          <t>3,069</t>
+          <t>3,490</t>
         </is>
       </c>
       <c r="K206" s="7" t="inlineStr">
         <is>
-          <t>1,947</t>
+          <t>2,141</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="inlineStr">
         <is>
-          <t>400004446</t>
+          <t>404513353</t>
         </is>
       </c>
       <c r="B207" s="6" t="inlineStr">
         <is>
-          <t>შპს იაკობი</t>
+          <t>შპს მერკური</t>
         </is>
       </c>
       <c r="C207" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D207" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
-          <t>6,426</t>
+          <t>8,397</t>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
-          <t>20.3%</t>
+          <t>11.4%</t>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
-          <t>986</t>
+          <t>-441</t>
         </is>
       </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="I207" s="5" t="inlineStr">
         <is>
-          <t>913</t>
+          <t>-419</t>
         </is>
       </c>
       <c r="J207" s="5" t="inlineStr">
         <is>
-          <t>4,768</t>
+          <t>6,103</t>
         </is>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
-          <t>4,675</t>
+          <t>-645</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="7" t="inlineStr">
         <is>
-          <t>01020005835</t>
+          <t>404960690</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>⚠ ხვთისო ოდიშვილი</t>
+          <t>შპს ჯი-ელ-ჯი LTD GLG</t>
         </is>
       </c>
       <c r="C208" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D208" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E208" s="7" t="inlineStr">
         <is>
-          <t>6,343</t>
+          <t>8,388</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>23.4%</t>
+          <t>44.7%</t>
         </is>
       </c>
       <c r="G208" s="7" t="inlineStr">
         <is>
-          <t>1,113</t>
+          <t>1,008</t>
         </is>
       </c>
       <c r="H208" s="7" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="I208" s="7" t="inlineStr">
         <is>
-          <t>1,113</t>
+          <t>870</t>
         </is>
       </c>
       <c r="J208" s="7" t="inlineStr">
         <is>
-          <t>8,575</t>
+          <t>2,442</t>
         </is>
       </c>
       <c r="K208" s="7" t="inlineStr">
         <is>
-          <t>8,539</t>
+          <t>736</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="inlineStr">
         <is>
-          <t>205267487</t>
+          <t>406029925</t>
         </is>
       </c>
       <c r="B209" s="6" t="inlineStr">
         <is>
-          <t>შპს ეფ1</t>
+          <t>შპს ევრო ფიქსი</t>
         </is>
       </c>
       <c r="C209" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D209" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
-          <t>6,332</t>
+          <t>8,275</t>
         </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
-          <t>-261</t>
+          <t>576</t>
         </is>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>7.0%</t>
         </is>
       </c>
       <c r="I209" s="5" t="inlineStr">
         <is>
-          <t>-285</t>
+          <t>472</t>
         </is>
       </c>
       <c r="J209" s="5" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>1,818</t>
         </is>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
-          <t>-1,003</t>
+          <t>1,584</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="7" t="inlineStr">
         <is>
-          <t>415589063</t>
+          <t>405321628</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
-          <t>შპს ბესა</t>
+          <t>⚠ შპს მეგადიზაინჯორჯია</t>
         </is>
       </c>
       <c r="C210" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D210" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E210" s="7" t="inlineStr">
         <is>
-          <t>6,275</t>
+          <t>8,266</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>20.4%</t>
         </is>
       </c>
       <c r="G210" s="7" t="inlineStr">
         <is>
-          <t>2,169</t>
+          <t>1,365</t>
         </is>
       </c>
       <c r="H210" s="7" t="inlineStr">
         <is>
-          <t>34.6%</t>
+          <t>16.5%</t>
         </is>
       </c>
       <c r="I210" s="7" t="inlineStr">
         <is>
-          <t>2,127</t>
+          <t>1,155</t>
         </is>
       </c>
       <c r="J210" s="7" t="inlineStr">
         <is>
-          <t>7,914</t>
+          <t>3,439</t>
         </is>
       </c>
       <c r="K210" s="7" t="inlineStr">
         <is>
-          <t>7,620</t>
+          <t>1,268</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="inlineStr">
         <is>
-          <t>439394941</t>
+          <t>416350068</t>
         </is>
       </c>
       <c r="B211" s="6" t="inlineStr">
         <is>
-          <t>შპს ინსპირეიშენ</t>
+          <t>შპს კრისტალი</t>
         </is>
       </c>
       <c r="C211" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D211" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
-          <t>6,272</t>
+          <t>8,262</t>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
-          <t>-39.2%</t>
+          <t>-12.5%</t>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
-          <t>1,817</t>
+          <t>325</t>
         </is>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
-          <t>29.0%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I211" s="5" t="inlineStr">
         <is>
-          <t>1,575</t>
+          <t>60</t>
         </is>
       </c>
       <c r="J211" s="5" t="inlineStr">
         <is>
-          <t>6,330</t>
+          <t>1,771</t>
         </is>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
-          <t>5,424</t>
+          <t>271</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="7" t="inlineStr">
         <is>
-          <t>405387709</t>
+          <t>406145675</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეო ტრეიდი</t>
+          <t>შპს თბილისი 2015</t>
         </is>
       </c>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D212" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E212" s="7" t="inlineStr">
         <is>
-          <t>6,247</t>
+          <t>8,179</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
-          <t>-12.4%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="G212" s="7" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>-214</t>
         </is>
       </c>
       <c r="H212" s="7" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>-2.6%</t>
         </is>
       </c>
       <c r="I212" s="7" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>-270</t>
         </is>
       </c>
       <c r="J212" s="7" t="inlineStr">
         <is>
-          <t>3,835</t>
+          <t>7,800</t>
         </is>
       </c>
       <c r="K212" s="7" t="inlineStr">
         <is>
-          <t>1,775</t>
+          <t>3,920</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="inlineStr">
         <is>
-          <t>404953751</t>
+          <t>220410936</t>
         </is>
       </c>
       <c r="B213" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს Softprom Georgia</t>
+          <t>შპს ლაზები</t>
         </is>
       </c>
       <c r="C213" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D213" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
-          <t>6,186</t>
+          <t>8,131</t>
         </is>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>1,418</t>
         </is>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="I213" s="5" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>1,329</t>
         </is>
       </c>
       <c r="J213" s="5" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>4,345</t>
         </is>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
-          <t>544</t>
+          <t>4,258</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="7" t="inlineStr">
         <is>
-          <t>405482446</t>
+          <t>206287846</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
-          <t>შპს სმარტ გრუპ</t>
+          <t>შპს პანცილიონი</t>
         </is>
       </c>
       <c r="C214" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D214" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E214" s="7" t="inlineStr">
         <is>
-          <t>6,151</t>
+          <t>8,028</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
-          <t>119.2%</t>
+          <t>49.2%</t>
         </is>
       </c>
       <c r="G214" s="7" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>931</t>
         </is>
       </c>
       <c r="H214" s="7" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="I214" s="7" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>778</t>
         </is>
       </c>
       <c r="J214" s="7" t="inlineStr">
         <is>
-          <t>2,993</t>
+          <t>5,463</t>
         </is>
       </c>
       <c r="K214" s="7" t="inlineStr">
         <is>
-          <t>1,241</t>
+          <t>4,663</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="inlineStr">
         <is>
-          <t>406091786</t>
+          <t>202331930</t>
         </is>
       </c>
       <c r="B215" s="6" t="inlineStr">
         <is>
-          <t>შპს კახი</t>
+          <t>შპს სითი სპორტი</t>
         </is>
       </c>
       <c r="C215" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D215" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
-          <t>6,136</t>
+          <t>8,024</t>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>11.3%</t>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>488</t>
         </is>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="I215" s="5" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>-118</t>
         </is>
       </c>
       <c r="J215" s="5" t="inlineStr">
         <is>
-          <t>3,857</t>
+          <t>9,313</t>
         </is>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
-          <t>2,311</t>
+          <t>4,756</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="7" t="inlineStr">
         <is>
-          <t>445389393</t>
+          <t>412709350</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
-          <t>შპს EMI</t>
+          <t>შპს ეკოლ გრუპი</t>
         </is>
       </c>
       <c r="C216" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D216" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E216" s="7" t="inlineStr">
         <is>
-          <t>6,125</t>
+          <t>7,937</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
-          <t>45.7%</t>
+          <t>15.8%</t>
         </is>
       </c>
       <c r="G216" s="7" t="inlineStr">
         <is>
-          <t>884</t>
+          <t>1,349</t>
         </is>
       </c>
       <c r="H216" s="7" t="inlineStr">
         <is>
-          <t>14.4%</t>
+          <t>17.0%</t>
         </is>
       </c>
       <c r="I216" s="7" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>1,202</t>
         </is>
       </c>
       <c r="J216" s="7" t="inlineStr">
         <is>
-          <t>6,553</t>
+          <t>5,626</t>
         </is>
       </c>
       <c r="K216" s="7" t="inlineStr">
         <is>
-          <t>2,249</t>
+          <t>5,020</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="inlineStr">
         <is>
-          <t>401964255</t>
+          <t>204964039</t>
         </is>
       </c>
       <c r="B217" s="6" t="inlineStr">
         <is>
-          <t>შპს რაკო</t>
+          <t>შპს ოფის 1</t>
         </is>
       </c>
       <c r="C217" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D217" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
-          <t>6,116</t>
+          <t>7,914</t>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
-          <t>47.1%</t>
+          <t>-16.7%</t>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
-          <t>1,297</t>
+          <t>1,840</t>
         </is>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
-          <t>21.2%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="I217" s="5" t="inlineStr">
         <is>
-          <t>1,257</t>
+          <t>1,825</t>
         </is>
       </c>
       <c r="J217" s="5" t="inlineStr">
         <is>
-          <t>7,805</t>
+          <t>8,511</t>
         </is>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
-          <t>3,138</t>
+          <t>8,459</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="7" t="inlineStr">
         <is>
-          <t>415596769</t>
+          <t>400258127</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
-          <t>შპს თომა</t>
+          <t>შპს ევროსტანდარტი</t>
         </is>
       </c>
       <c r="C218" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D218" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E218" s="7" t="inlineStr">
         <is>
-          <t>6,081</t>
+          <t>7,800</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>-19.8%</t>
         </is>
       </c>
       <c r="G218" s="7" t="inlineStr">
         <is>
-          <t>1,808</t>
+          <t>72</t>
         </is>
       </c>
       <c r="H218" s="7" t="inlineStr">
         <is>
-          <t>29.7%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="I218" s="7" t="inlineStr">
         <is>
-          <t>1,571</t>
+          <t>-24</t>
         </is>
       </c>
       <c r="J218" s="7" t="inlineStr">
         <is>
-          <t>5,477</t>
+          <t>8,696</t>
         </is>
       </c>
       <c r="K218" s="7" t="inlineStr">
         <is>
-          <t>3,192</t>
+          <t>2,798</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="inlineStr">
         <is>
-          <t>204508862</t>
+          <t>405120444</t>
         </is>
       </c>
       <c r="B219" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯემინი</t>
+          <t>შპს ნ-ვ</t>
         </is>
       </c>
       <c r="C219" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D219" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
-          <t>6,059</t>
+          <t>7,786</t>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
-          <t>17.2%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>1,867</t>
         </is>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>24.0%</t>
         </is>
       </c>
       <c r="I219" s="5" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>1,471</t>
         </is>
       </c>
       <c r="J219" s="5" t="inlineStr">
         <is>
-          <t>2,970</t>
+          <t>15,601</t>
         </is>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
-          <t>2,793</t>
+          <t>11,144</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="7" t="inlineStr">
         <is>
-          <t>405445727</t>
+          <t>405248511</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
-          <t>შპს  შაომი საქართველო</t>
+          <t>შპს დრესარიუმი</t>
         </is>
       </c>
       <c r="C220" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D220" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E220" s="7" t="inlineStr">
         <is>
-          <t>6,050</t>
+          <t>7,754</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>-31.4%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="G220" s="7" t="inlineStr">
         <is>
-          <t>-407</t>
+          <t>643</t>
         </is>
       </c>
       <c r="H220" s="7" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I220" s="7" t="inlineStr">
         <is>
-          <t>-436</t>
+          <t>476</t>
         </is>
       </c>
       <c r="J220" s="7" t="inlineStr">
         <is>
-          <t>1,764</t>
+          <t>4,191</t>
         </is>
       </c>
       <c r="K220" s="7" t="inlineStr">
         <is>
-          <t>-379</t>
+          <t>1,595</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="inlineStr">
         <is>
-          <t>406138923</t>
+          <t>405535327</t>
         </is>
       </c>
       <c r="B221" s="6" t="inlineStr">
         <is>
-          <t>შპს ევრო გრუპ</t>
+          <t>შპს ბრიტანია გლობალ</t>
         </is>
       </c>
       <c r="C221" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D221" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
-          <t>5,955</t>
-[...5 lines deleted...]
-        </is>
+          <t>7,726</t>
+        </is>
+      </c>
+      <c r="F221" s="5" t="n">
+        <v/>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
-          <t>974</t>
+          <t>-462</t>
         </is>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>-6.0%</t>
         </is>
       </c>
       <c r="I221" s="5" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>-501</t>
         </is>
       </c>
       <c r="J221" s="5" t="inlineStr">
         <is>
-          <t>3,058</t>
+          <t>3,902</t>
         </is>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
-          <t>2,761</t>
+          <t>3,144</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="7" t="inlineStr">
         <is>
-          <t>416355884</t>
+          <t>404885914</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
-          <t>შპს დაგი</t>
+          <t>შპს ქალამანი</t>
         </is>
       </c>
       <c r="C222" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D222" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E222" s="7" t="inlineStr">
         <is>
-          <t>5,953</t>
+          <t>7,708</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>-51.1%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="G222" s="7" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>488</t>
         </is>
       </c>
       <c r="H222" s="7" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I222" s="7" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>234</t>
         </is>
       </c>
       <c r="J222" s="7" t="inlineStr">
         <is>
-          <t>6,650</t>
+          <t>4,000</t>
         </is>
       </c>
       <c r="K222" s="7" t="inlineStr">
         <is>
-          <t>6,037</t>
+          <t>664</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="inlineStr">
         <is>
-          <t>442736194</t>
+          <t>205097633</t>
         </is>
       </c>
       <c r="B223" s="6" t="inlineStr">
         <is>
-          <t>შპს რაგი პლიუსი</t>
+          <t>შპს ლუქსი ინტერიერი</t>
         </is>
       </c>
       <c r="C223" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D223" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
-          <t>5,919</t>
-[...3 lines deleted...]
-        <v/>
+          <t>7,698</t>
+        </is>
+      </c>
+      <c r="F223" s="5" t="inlineStr">
+        <is>
+          <t>13.3%</t>
+        </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>796</t>
         </is>
       </c>
       <c r="H223" s="5" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="I223" s="5" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>1,010</t>
         </is>
       </c>
       <c r="J223" s="5" t="inlineStr">
         <is>
-          <t>1,641</t>
+          <t>3,290</t>
         </is>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
-          <t>1,220</t>
+          <t>2,912</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="7" t="inlineStr">
         <is>
-          <t>443868593</t>
+          <t>405278122</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბიზნესოპერატორი</t>
+          <t>შპს  ნიუ სტანდარტ გრუპ</t>
         </is>
       </c>
       <c r="C224" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D224" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E224" s="7" t="inlineStr">
         <is>
-          <t>5,866</t>
+          <t>7,678</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>16.0%</t>
         </is>
       </c>
       <c r="G224" s="7" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1,089</t>
         </is>
       </c>
       <c r="H224" s="7" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="I224" s="7" t="inlineStr">
         <is>
-          <t>-0</t>
+          <t>779</t>
         </is>
       </c>
       <c r="J224" s="7" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>6,998</t>
         </is>
       </c>
       <c r="K224" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1,931</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="inlineStr">
         <is>
-          <t>404916971</t>
+          <t>404383421</t>
         </is>
       </c>
       <c r="B225" s="6" t="inlineStr">
         <is>
-          <t>შპს Innovatech</t>
+          <t>შპს აეროსოფტი</t>
         </is>
       </c>
       <c r="C225" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D225" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
-          <t>5,821</t>
+          <t>7,674</t>
         </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>-4.9%</t>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
-          <t>1,091</t>
+          <t>120</t>
         </is>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
-          <t>18.7%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I225" s="5" t="inlineStr">
         <is>
-          <t>1,134</t>
+          <t>135</t>
         </is>
       </c>
       <c r="J225" s="5" t="inlineStr">
         <is>
-          <t>5,660</t>
+          <t>1,851</t>
         </is>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
-          <t>4,091</t>
+          <t>1,655</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="7" t="inlineStr">
         <is>
-          <t>205294705</t>
+          <t>01009005243</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
-          <t>შპს მაი მობაილ +</t>
+          <t>⚠ გიორგი კანდელაკი-ვესტა</t>
         </is>
       </c>
       <c r="C226" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D226" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E226" s="7" t="inlineStr">
         <is>
-          <t>5,787</t>
+          <t>7,559</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
-          <t>76.7%</t>
+          <t>-29.1%</t>
         </is>
       </c>
       <c r="G226" s="7" t="inlineStr">
         <is>
-          <t>609</t>
+          <t>716</t>
         </is>
       </c>
       <c r="H226" s="7" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="I226" s="7" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>635</t>
         </is>
       </c>
       <c r="J226" s="7" t="inlineStr">
         <is>
-          <t>3,799</t>
+          <t>5,831</t>
         </is>
       </c>
       <c r="K226" s="7" t="inlineStr">
         <is>
-          <t>1,044</t>
+          <t>5,622</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="inlineStr">
         <is>
-          <t>400294711</t>
+          <t>402184168</t>
         </is>
       </c>
       <c r="B227" s="6" t="inlineStr">
         <is>
-          <t>შპს ზოოჰაბი</t>
+          <t>შპს ფოტომეიტ ევრაზია</t>
         </is>
       </c>
       <c r="C227" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D227" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
-          <t>5,731</t>
+          <t>7,472</t>
         </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>46.7%</t>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>-440</t>
         </is>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>-5.9%</t>
         </is>
       </c>
       <c r="I227" s="5" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>219</t>
         </is>
       </c>
       <c r="J227" s="5" t="inlineStr">
         <is>
-          <t>1,637</t>
+          <t>7,146</t>
         </is>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>-359</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="7" t="inlineStr">
         <is>
-          <t>404568222</t>
+          <t>418469231</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
-          <t>შპს ერიტაჟი</t>
+          <t>შპს გენ</t>
         </is>
       </c>
       <c r="C228" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D228" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E228" s="7" t="inlineStr">
         <is>
-          <t>5,701</t>
+          <t>7,434</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
-          <t>6.1%</t>
+          <t>-10.5%</t>
         </is>
       </c>
       <c r="G228" s="7" t="inlineStr">
         <is>
-          <t>847</t>
+          <t>1,837</t>
         </is>
       </c>
       <c r="H228" s="7" t="inlineStr">
         <is>
-          <t>14.9%</t>
+          <t>24.7%</t>
         </is>
       </c>
       <c r="I228" s="7" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>1,605</t>
         </is>
       </c>
       <c r="J228" s="7" t="inlineStr">
         <is>
-          <t>5,395</t>
+          <t>11,668</t>
         </is>
       </c>
       <c r="K228" s="7" t="inlineStr">
         <is>
-          <t>3,730</t>
+          <t>11,656</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="inlineStr">
         <is>
-          <t>427742936</t>
+          <t>406282393</t>
         </is>
       </c>
       <c r="B229" s="6" t="inlineStr">
         <is>
-          <t>შპს ელექტრონიქსი</t>
+          <t>შპს მაი საიდი</t>
         </is>
       </c>
       <c r="C229" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D229" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E229" s="5" t="inlineStr">
         <is>
-          <t>5,598</t>
+          <t>7,429</t>
         </is>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>368</t>
         </is>
       </c>
       <c r="H229" s="5" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="I229" s="5" t="inlineStr">
         <is>
-          <t>529</t>
+          <t>221</t>
         </is>
       </c>
       <c r="J229" s="5" t="inlineStr">
         <is>
-          <t>1,326</t>
+          <t>3,073</t>
         </is>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
-          <t>1,159</t>
+          <t>1,541</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="7" t="inlineStr">
         <is>
-          <t>445535341</t>
+          <t>402231704</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს თომა</t>
+          <t>შპს ბი პი მენეჯმენტი</t>
         </is>
       </c>
       <c r="C230" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D230" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E230" s="7" t="inlineStr">
         <is>
-          <t>5,583</t>
+          <t>7,389</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>36.6%</t>
         </is>
       </c>
       <c r="G230" s="7" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>238</t>
         </is>
       </c>
       <c r="H230" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I230" s="7" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>226</t>
         </is>
       </c>
       <c r="J230" s="7" t="inlineStr">
         <is>
-          <t>1,672</t>
+          <t>4,012</t>
         </is>
       </c>
       <c r="K230" s="7" t="inlineStr">
         <is>
-          <t>1,162</t>
+          <t>-570</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="inlineStr">
         <is>
-          <t>204501226</t>
+          <t>406032029</t>
         </is>
       </c>
       <c r="B231" s="6" t="inlineStr">
         <is>
-          <t>შპს მალსი</t>
+          <t>⚠ შპს ლანჩ გრუპ</t>
         </is>
       </c>
       <c r="C231" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D231" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
-          <t>5,577</t>
+          <t>7,296</t>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>-22.2%</t>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>955</t>
         </is>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
-          <t>17.6%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="I231" s="5" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>846</t>
         </is>
       </c>
       <c r="J231" s="5" t="inlineStr">
         <is>
-          <t>4,721</t>
+          <t>5,780</t>
         </is>
       </c>
       <c r="K231" s="5" t="inlineStr">
         <is>
-          <t>4,639</t>
+          <t>4,848</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="7" t="inlineStr">
         <is>
-          <t>434184278</t>
+          <t>400113088</t>
         </is>
       </c>
       <c r="B232" s="8" t="inlineStr">
         <is>
-          <t>შპს ისთანბულ მოლი</t>
+          <t>შპს მზერო</t>
         </is>
       </c>
       <c r="C232" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D232" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E232" s="7" t="inlineStr">
         <is>
-          <t>5,572</t>
+          <t>7,260</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
-          <t>48.6%</t>
+          <t>-1.7%</t>
         </is>
       </c>
       <c r="G232" s="7" t="inlineStr">
         <is>
-          <t>1,264</t>
+          <t>955</t>
         </is>
       </c>
       <c r="H232" s="7" t="inlineStr">
         <is>
-          <t>22.7%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="I232" s="7" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>814</t>
         </is>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
-          <t>3,599</t>
+          <t>6,357</t>
         </is>
       </c>
       <c r="K232" s="7" t="inlineStr">
         <is>
-          <t>2,163</t>
+          <t>4,021</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="inlineStr">
         <is>
-          <t>400014248</t>
+          <t>426110665</t>
         </is>
       </c>
       <c r="B233" s="6" t="inlineStr">
         <is>
-          <t>შპს ეთკა</t>
+          <t>შპს ჩანკო</t>
         </is>
       </c>
       <c r="C233" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D233" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
-          <t>5,563</t>
+          <t>7,240</t>
         </is>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>29.3%</t>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
+          <t>778</t>
+        </is>
+      </c>
+      <c r="H233" s="5" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="I233" s="5" t="inlineStr">
+        <is>
           <t>680</t>
         </is>
       </c>
-      <c r="H233" s="5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="J233" s="5" t="inlineStr">
         <is>
-          <t>4,413</t>
+          <t>2,469</t>
         </is>
       </c>
       <c r="K233" s="5" t="inlineStr">
         <is>
-          <t>4,073</t>
+          <t>2,178</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="7" t="inlineStr">
         <is>
-          <t>434160524</t>
+          <t>212777146</t>
         </is>
       </c>
       <c r="B234" s="8" t="inlineStr">
         <is>
-          <t>შპს GALAKTIKA</t>
+          <t>შპს ელო-07</t>
         </is>
       </c>
       <c r="C234" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D234" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E234" s="7" t="inlineStr">
         <is>
-          <t>5,554</t>
+          <t>7,217</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="G234" s="7" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>176</t>
         </is>
       </c>
       <c r="H234" s="7" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="I234" s="7" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>111</t>
         </is>
       </c>
       <c r="J234" s="7" t="inlineStr">
         <is>
-          <t>2,187</t>
+          <t>1,035</t>
         </is>
       </c>
       <c r="K234" s="7" t="inlineStr">
         <is>
-          <t>1,613</t>
+          <t>-173</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="inlineStr">
         <is>
-          <t>237112995</t>
+          <t>434162201</t>
         </is>
       </c>
       <c r="B235" s="6" t="inlineStr">
         <is>
-          <t>შპს მოდერნი 2009</t>
+          <t>⚠ შპს დიმაბე</t>
         </is>
       </c>
       <c r="C235" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D235" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E235" s="5" t="inlineStr">
         <is>
-          <t>5,512</t>
+          <t>7,165</t>
         </is>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>713</t>
         </is>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="I235" s="5" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>724</t>
         </is>
       </c>
       <c r="J235" s="5" t="inlineStr">
         <is>
-          <t>1,307</t>
+          <t>1,845</t>
         </is>
       </c>
       <c r="K235" s="5" t="inlineStr">
         <is>
-          <t>1,017</t>
+          <t>1,604</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="7" t="inlineStr">
         <is>
-          <t>204567414</t>
+          <t>402013726</t>
         </is>
       </c>
       <c r="B236" s="8" t="inlineStr">
         <is>
-          <t>შპს აი სი ემ ჯი</t>
+          <t>შპს სოლო</t>
         </is>
       </c>
       <c r="C236" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D236" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E236" s="7" t="inlineStr">
         <is>
-          <t>5,510</t>
+          <t>7,129</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
-          <t>70.3%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="G236" s="7" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>1,039</t>
         </is>
       </c>
       <c r="H236" s="7" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I236" s="7" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>941</t>
         </is>
       </c>
       <c r="J236" s="7" t="inlineStr">
         <is>
-          <t>1,428</t>
+          <t>5,548</t>
         </is>
       </c>
       <c r="K236" s="7" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>5,319</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="inlineStr">
         <is>
-          <t>405209554</t>
+          <t>448391268</t>
         </is>
       </c>
       <c r="B237" s="6" t="inlineStr">
         <is>
-          <t>სს პრაქტიკა</t>
+          <t>⚠ შპს ელდორადო</t>
         </is>
       </c>
       <c r="C237" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D237" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
-          <t>5,503</t>
+          <t>6,995</t>
         </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
-          <t>10.8%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>761</t>
         </is>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I237" s="5" t="inlineStr">
         <is>
-          <t>-34</t>
+          <t>595</t>
         </is>
       </c>
       <c r="J237" s="5" t="inlineStr">
         <is>
-          <t>2,030</t>
+          <t>7,783</t>
         </is>
       </c>
       <c r="K237" s="5" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>4,774</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="7" t="inlineStr">
         <is>
-          <t>424070427</t>
+          <t>405456475</t>
         </is>
       </c>
       <c r="B238" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ვაბე</t>
+          <t>შპს ევროჰოუმმარკეტი</t>
         </is>
       </c>
       <c r="C238" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D238" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E238" s="7" t="inlineStr">
         <is>
-          <t>5,480</t>
+          <t>6,918</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
-          <t>171.8%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="G238" s="7" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>32</t>
         </is>
       </c>
       <c r="H238" s="7" t="inlineStr">
         <is>
-          <t>13.6%</t>
+          <t>0.5%</t>
         </is>
       </c>
       <c r="I238" s="7" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J238" s="7" t="inlineStr">
         <is>
-          <t>2,950</t>
+          <t>1,406</t>
         </is>
       </c>
       <c r="K238" s="7" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>-235</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="inlineStr">
         <is>
-          <t>434184937</t>
+          <t>404557136</t>
         </is>
       </c>
       <c r="B239" s="6" t="inlineStr">
         <is>
-          <t>შპს სუპერ-გეო 2023</t>
+          <t>შპს ჯი დი ჯი</t>
         </is>
       </c>
       <c r="C239" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D239" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
-          <t>5,456</t>
+          <t>6,891</t>
         </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
-          <t>86.7%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>262</t>
         </is>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="I239" s="5" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>181</t>
         </is>
       </c>
       <c r="J239" s="5" t="inlineStr">
         <is>
-          <t>4,547</t>
+          <t>2,960</t>
         </is>
       </c>
       <c r="K239" s="5" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>1,993</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="7" t="inlineStr">
         <is>
-          <t>416347466</t>
+          <t>406031743</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
-          <t>შპს ტამირა</t>
+          <t>შპს ფრეგატ-ჯორჯია</t>
         </is>
       </c>
       <c r="C240" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D240" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E240" s="7" t="inlineStr">
         <is>
-          <t>5,452</t>
+          <t>6,838</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
-          <t>88.3%</t>
+          <t>-1.0%</t>
         </is>
       </c>
       <c r="G240" s="7" t="inlineStr">
         <is>
-          <t>1,219</t>
+          <t>194</t>
         </is>
       </c>
       <c r="H240" s="7" t="inlineStr">
         <is>
-          <t>22.4%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="I240" s="7" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>393</t>
         </is>
       </c>
       <c r="J240" s="7" t="inlineStr">
         <is>
-          <t>4,798</t>
+          <t>7,149</t>
         </is>
       </c>
       <c r="K240" s="7" t="inlineStr">
         <is>
-          <t>1,710</t>
+          <t>7,039</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="inlineStr">
         <is>
-          <t>202462744</t>
+          <t>212693851</t>
         </is>
       </c>
       <c r="B241" s="6" t="inlineStr">
         <is>
-          <t>შპს სალი ელექტრონი</t>
+          <t>შპს ორგსერვისი</t>
         </is>
       </c>
       <c r="C241" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D241" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E241" s="5" t="inlineStr">
         <is>
-          <t>5,435</t>
+          <t>6,817</t>
         </is>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
-          <t>25.2%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
-          <t>2,041</t>
+          <t>726</t>
         </is>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
-          <t>37.6%</t>
+          <t>10.7%</t>
         </is>
       </c>
       <c r="I241" s="5" t="inlineStr">
         <is>
-          <t>1,861</t>
+          <t>278</t>
         </is>
       </c>
       <c r="J241" s="5" t="inlineStr">
         <is>
-          <t>6,616</t>
+          <t>4,338</t>
         </is>
       </c>
       <c r="K241" s="5" t="inlineStr">
         <is>
-          <t>6,566</t>
+          <t>2,493</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="7" t="inlineStr">
         <is>
-          <t>205210403</t>
+          <t>406035776</t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
-          <t>შპს ფეშენ ჰაუზი</t>
+          <t>შპს შამი</t>
         </is>
       </c>
       <c r="C242" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D242" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E242" s="7" t="inlineStr">
         <is>
-          <t>5,416</t>
+          <t>6,805</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
-          <t>50.6%</t>
+          <t>-11.3%</t>
         </is>
       </c>
       <c r="G242" s="7" t="inlineStr">
         <is>
-          <t>983</t>
+          <t>1,130</t>
         </is>
       </c>
       <c r="H242" s="7" t="inlineStr">
         <is>
-          <t>18.1%</t>
+          <t>16.6%</t>
         </is>
       </c>
       <c r="I242" s="7" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>1,124</t>
         </is>
       </c>
       <c r="J242" s="7" t="inlineStr">
         <is>
-          <t>8,590</t>
+          <t>4,940</t>
         </is>
       </c>
       <c r="K242" s="7" t="inlineStr">
         <is>
-          <t>8,590</t>
+          <t>4,704</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="inlineStr">
         <is>
-          <t>204971744</t>
+          <t>400091609</t>
         </is>
       </c>
       <c r="B243" s="6" t="inlineStr">
         <is>
-          <t>შპს მზე</t>
+          <t>შპს ნეო გლასი</t>
         </is>
       </c>
       <c r="C243" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D243" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
-          <t>5,385</t>
+          <t>6,805</t>
         </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>-19.0%</t>
         </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>1,182</t>
         </is>
       </c>
       <c r="H243" s="5" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="I243" s="5" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>-148</t>
         </is>
       </c>
       <c r="J243" s="5" t="inlineStr">
         <is>
-          <t>15,283</t>
+          <t>12,758</t>
         </is>
       </c>
       <c r="K243" s="5" t="inlineStr">
         <is>
-          <t>5,990</t>
+          <t>3,803</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="7" t="inlineStr">
         <is>
-          <t>400140593</t>
+          <t>445514952</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
-          <t>შპს ბიუთი ჰაბი</t>
+          <t>შპს ძმები ბრ</t>
         </is>
       </c>
       <c r="C244" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D244" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E244" s="7" t="inlineStr">
         <is>
-          <t>5,332</t>
+          <t>6,790</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="G244" s="7" t="inlineStr">
         <is>
-          <t>541</t>
+          <t>1,716</t>
         </is>
       </c>
       <c r="H244" s="7" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>25.3%</t>
         </is>
       </c>
       <c r="I244" s="7" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>2,060</t>
         </is>
       </c>
       <c r="J244" s="7" t="inlineStr">
         <is>
-          <t>5,363</t>
+          <t>8,673</t>
         </is>
       </c>
       <c r="K244" s="7" t="inlineStr">
         <is>
-          <t>4,445</t>
+          <t>7,233</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="inlineStr">
         <is>
-          <t>434176198</t>
+          <t>445431541</t>
         </is>
       </c>
       <c r="B245" s="6" t="inlineStr">
         <is>
-          <t>შპს ალფა</t>
+          <t>შპს ჰელიოსი</t>
         </is>
       </c>
       <c r="C245" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D245" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
-          <t>5,273</t>
+          <t>6,780</t>
         </is>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>-3.6%</t>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>2,185</t>
         </is>
       </c>
       <c r="H245" s="5" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>32.2%</t>
         </is>
       </c>
       <c r="I245" s="5" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>1,644</t>
         </is>
       </c>
       <c r="J245" s="5" t="inlineStr">
         <is>
-          <t>1,733</t>
+          <t>7,279</t>
         </is>
       </c>
       <c r="K245" s="5" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>4,366</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="7" t="inlineStr">
         <is>
-          <t>405381091</t>
+          <t>400136973</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
-          <t>შპს სილქ ფოსტ</t>
+          <t>შპს ნოვკო რიტეილ ჯორჯია</t>
         </is>
       </c>
       <c r="C246" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D246" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E246" s="7" t="inlineStr">
         <is>
-          <t>5,271</t>
+          <t>6,761</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>38.7%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="G246" s="7" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>1,325</t>
         </is>
       </c>
       <c r="H246" s="7" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>19.6%</t>
         </is>
       </c>
       <c r="I246" s="7" t="inlineStr">
         <is>
-          <t>696</t>
+          <t>762</t>
         </is>
       </c>
       <c r="J246" s="7" t="inlineStr">
         <is>
-          <t>485</t>
+          <t>2,880</t>
         </is>
       </c>
       <c r="K246" s="7" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>1,727</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="inlineStr">
         <is>
-          <t>206342910</t>
+          <t>406062228</t>
         </is>
       </c>
       <c r="B247" s="6" t="inlineStr">
         <is>
-          <t>შპს თემური 777</t>
+          <t>შპს Donia</t>
         </is>
       </c>
       <c r="C247" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D247" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
-          <t>5,258</t>
+          <t>6,723</t>
         </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>259</t>
         </is>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
-          <t>19.4%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="I247" s="5" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>212</t>
         </is>
       </c>
       <c r="J247" s="5" t="inlineStr">
         <is>
-          <t>8,068</t>
+          <t>3,804</t>
         </is>
       </c>
       <c r="K247" s="5" t="inlineStr">
         <is>
-          <t>7,468</t>
+          <t>989</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="7" t="inlineStr">
         <is>
-          <t>245439271</t>
+          <t>404491821</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
-          <t>შპს ივიჯი</t>
+          <t>შპს ზიგი</t>
         </is>
       </c>
       <c r="C248" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D248" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E248" s="7" t="inlineStr">
         <is>
-          <t>5,245</t>
+          <t>6,712</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="G248" s="7" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>1,172</t>
         </is>
       </c>
       <c r="H248" s="7" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="I248" s="7" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>1,014</t>
         </is>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
-          <t>3,057</t>
+          <t>7,363</t>
         </is>
       </c>
       <c r="K248" s="7" t="inlineStr">
         <is>
-          <t>3,030</t>
+          <t>5,079</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="inlineStr">
         <is>
-          <t>445388704</t>
+          <t>405038631</t>
         </is>
       </c>
       <c r="B249" s="6" t="inlineStr">
         <is>
-          <t>შპს კუპერჰანტერ</t>
+          <t>⚠ შპს ბობერი</t>
         </is>
       </c>
       <c r="C249" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D249" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
-          <t>5,217</t>
+          <t>6,705</t>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>296</t>
         </is>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I249" s="5" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>186</t>
         </is>
       </c>
       <c r="J249" s="5" t="inlineStr">
         <is>
-          <t>4,428</t>
+          <t>2,989</t>
         </is>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
-          <t>3,858</t>
+          <t>1,324</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="7" t="inlineStr">
         <is>
-          <t>412764762</t>
+          <t>245558793</t>
         </is>
       </c>
       <c r="B250" s="8" t="inlineStr">
         <is>
-          <t>შპს ზეემი</t>
+          <t>შპს TRG Group</t>
         </is>
       </c>
       <c r="C250" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D250" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E250" s="7" t="inlineStr">
         <is>
-          <t>5,151</t>
+          <t>6,671</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="G250" s="7" t="inlineStr">
         <is>
-          <t>-42</t>
+          <t>934</t>
         </is>
       </c>
       <c r="H250" s="7" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="I250" s="7" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>645</t>
         </is>
       </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
-          <t>1,265</t>
+          <t>4,282</t>
         </is>
       </c>
       <c r="K250" s="7" t="inlineStr">
         <is>
-          <t>-277</t>
+          <t>3,128</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="inlineStr">
         <is>
-          <t>402172670</t>
+          <t>202454058</t>
         </is>
       </c>
       <c r="B251" s="6" t="inlineStr">
         <is>
-          <t>შპს ვინ-ვინ</t>
+          <t>შპს პეპელა +</t>
         </is>
       </c>
       <c r="C251" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D251" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
-          <t>5,079</t>
+          <t>6,646</t>
         </is>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
-          <t>60.4%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>750</t>
         </is>
       </c>
       <c r="H251" s="5" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>11.3%</t>
         </is>
       </c>
       <c r="I251" s="5" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>613</t>
         </is>
       </c>
       <c r="J251" s="5" t="inlineStr">
         <is>
-          <t>4,015</t>
+          <t>8,227</t>
         </is>
       </c>
       <c r="K251" s="5" t="inlineStr">
         <is>
-          <t>1,565</t>
+          <t>8,157</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="7" t="inlineStr">
         <is>
-          <t>206164238</t>
+          <t>445394662</t>
         </is>
       </c>
       <c r="B252" s="8" t="inlineStr">
         <is>
-          <t>შპს იბერია 2005</t>
+          <t>შპს NBN</t>
         </is>
       </c>
       <c r="C252" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D252" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E252" s="7" t="inlineStr">
         <is>
-          <t>5,056</t>
+          <t>6,526</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
-          <t>-20.2%</t>
+          <t>-19.1%</t>
         </is>
       </c>
       <c r="G252" s="7" t="inlineStr">
         <is>
-          <t>1,098</t>
+          <t>1,425</t>
         </is>
       </c>
       <c r="H252" s="7" t="inlineStr">
         <is>
-          <t>21.7%</t>
+          <t>21.8%</t>
         </is>
       </c>
       <c r="I252" s="7" t="inlineStr">
         <is>
-          <t>997</t>
+          <t>1,241</t>
         </is>
       </c>
       <c r="J252" s="7" t="inlineStr">
         <is>
-          <t>6,414</t>
+          <t>8,949</t>
         </is>
       </c>
       <c r="K252" s="7" t="inlineStr">
         <is>
-          <t>2,807</t>
+          <t>7,658</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="inlineStr">
         <is>
-          <t>406054371</t>
+          <t>406024617</t>
         </is>
       </c>
       <c r="B253" s="6" t="inlineStr">
         <is>
-          <t>შპს უნი ექვიფმენთ</t>
+          <t>შპს ელიტ ლაით</t>
         </is>
       </c>
       <c r="C253" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D253" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
-          <t>5,002</t>
+          <t>6,483</t>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
-          <t>54.3%</t>
+          <t>20.5%</t>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>1,873</t>
         </is>
       </c>
       <c r="H253" s="5" t="inlineStr">
         <is>
-          <t>17.6%</t>
+          <t>28.9%</t>
         </is>
       </c>
       <c r="I253" s="5" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>1,839</t>
         </is>
       </c>
       <c r="J253" s="5" t="inlineStr">
         <is>
-          <t>4,977</t>
+          <t>7,386</t>
         </is>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
-          <t>3,327</t>
+          <t>6,965</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="7" t="inlineStr">
         <is>
-          <t>402036042</t>
+          <t>405278284</t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
-          <t>შპს ფულ</t>
+          <t>შპს ვიგრუპ</t>
         </is>
       </c>
       <c r="C254" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D254" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E254" s="7" t="inlineStr">
         <is>
-          <t>4,983</t>
+          <t>6,457</t>
         </is>
       </c>
       <c r="F254" s="7" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>25.5%</t>
         </is>
       </c>
       <c r="G254" s="7" t="inlineStr">
         <is>
-          <t>1,033</t>
+          <t>2,293</t>
         </is>
       </c>
       <c r="H254" s="7" t="inlineStr">
         <is>
-          <t>20.7%</t>
+          <t>35.5%</t>
         </is>
       </c>
       <c r="I254" s="7" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>1,921</t>
         </is>
       </c>
       <c r="J254" s="7" t="inlineStr">
         <is>
-          <t>10,432</t>
+          <t>8,019</t>
         </is>
       </c>
       <c r="K254" s="7" t="inlineStr">
         <is>
-          <t>9,571</t>
+          <t>4,681</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="inlineStr">
         <is>
-          <t>416327246</t>
+          <t>445575315</t>
         </is>
       </c>
       <c r="B255" s="6" t="inlineStr">
         <is>
-          <t>შპს ლონგი</t>
+          <t>⚠ შპს ინ ჰომ</t>
         </is>
       </c>
       <c r="C255" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D255" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
-          <t>4,907</t>
+          <t>6,448</t>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>-23.6%</t>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
-          <t>1,098</t>
+          <t>1,017</t>
         </is>
       </c>
       <c r="H255" s="5" t="inlineStr">
         <is>
-          <t>22.4%</t>
+          <t>15.8%</t>
         </is>
       </c>
       <c r="I255" s="5" t="inlineStr">
         <is>
-          <t>1,050</t>
+          <t>939</t>
         </is>
       </c>
       <c r="J255" s="5" t="inlineStr">
         <is>
-          <t>8,165</t>
+          <t>2,917</t>
         </is>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
-          <t>7,357</t>
+          <t>301</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="7" t="inlineStr">
         <is>
-          <t>204529885</t>
+          <t>200232257</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
-          <t>შპს სიპიეს ჯორჯია</t>
+          <t>შპს გეო ლატექსი</t>
         </is>
       </c>
       <c r="C256" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D256" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E256" s="7" t="inlineStr">
         <is>
-          <t>4,897</t>
+          <t>6,445</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="G256" s="7" t="inlineStr">
         <is>
-          <t>1,014</t>
+          <t>1,886</t>
         </is>
       </c>
       <c r="H256" s="7" t="inlineStr">
         <is>
-          <t>20.7%</t>
+          <t>29.3%</t>
         </is>
       </c>
       <c r="I256" s="7" t="inlineStr">
         <is>
-          <t>1,029</t>
+          <t>2,070</t>
         </is>
       </c>
       <c r="J256" s="7" t="inlineStr">
         <is>
-          <t>5,113</t>
+          <t>23,693</t>
         </is>
       </c>
       <c r="K256" s="7" t="inlineStr">
         <is>
-          <t>4,740</t>
+          <t>18,070</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="inlineStr">
         <is>
-          <t>405481526</t>
+          <t>402160674</t>
         </is>
       </c>
       <c r="B257" s="6" t="inlineStr">
         <is>
-          <t>შპს ლუქსარტი</t>
+          <t>⚠ შპს ვოვ</t>
         </is>
       </c>
       <c r="C257" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D257" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
-          <t>4,880</t>
+          <t>6,430</t>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
-          <t>134.1%</t>
+          <t>-24.2%</t>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
-          <t>1,126</t>
+          <t>525</t>
         </is>
       </c>
       <c r="H257" s="5" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="I257" s="5" t="inlineStr">
         <is>
-          <t>995</t>
+          <t>575</t>
         </is>
       </c>
       <c r="J257" s="5" t="inlineStr">
         <is>
-          <t>3,085</t>
+          <t>3,069</t>
         </is>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>1,947</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="7" t="inlineStr">
         <is>
-          <t>401985401</t>
+          <t>400004446</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
-          <t>შპს ბორა</t>
+          <t>შპს იაკობი</t>
         </is>
       </c>
       <c r="C258" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D258" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E258" s="7" t="inlineStr">
         <is>
-          <t>4,862</t>
+          <t>6,426</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>20.3%</t>
         </is>
       </c>
       <c r="G258" s="7" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>986</t>
         </is>
       </c>
       <c r="H258" s="7" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="I258" s="7" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>913</t>
         </is>
       </c>
       <c r="J258" s="7" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>4,768</t>
         </is>
       </c>
       <c r="K258" s="7" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>4,675</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="inlineStr">
         <is>
-          <t>404861896</t>
+          <t>445389614</t>
         </is>
       </c>
       <c r="B259" s="6" t="inlineStr">
         <is>
-          <t>შპს ექსელ ელექტრონიქსი</t>
+          <t>შპს საბა 007</t>
         </is>
       </c>
       <c r="C259" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D259" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
-          <t>4,776</t>
+          <t>6,367</t>
         </is>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>1,514</t>
         </is>
       </c>
       <c r="H259" s="5" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>23.8%</t>
         </is>
       </c>
       <c r="I259" s="5" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>1,365</t>
         </is>
       </c>
       <c r="J259" s="5" t="inlineStr">
         <is>
-          <t>2,338</t>
+          <t>4,683</t>
         </is>
       </c>
       <c r="K259" s="5" t="inlineStr">
         <is>
-          <t>1,761</t>
+          <t>4,116</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="7" t="inlineStr">
         <is>
-          <t>434174029</t>
+          <t>01020005835</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
-          <t>შპს მმ. სტარ</t>
+          <t>⚠ ხვთისო ოდიშვილი</t>
         </is>
       </c>
       <c r="C260" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D260" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E260" s="7" t="inlineStr">
         <is>
-          <t>4,729</t>
+          <t>6,343</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>23.4%</t>
         </is>
       </c>
       <c r="G260" s="7" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>1,113</t>
         </is>
       </c>
       <c r="H260" s="7" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="I260" s="7" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>1,113</t>
         </is>
       </c>
       <c r="J260" s="7" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>8,575</t>
         </is>
       </c>
       <c r="K260" s="7" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>8,539</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="inlineStr">
         <is>
-          <t>430026615</t>
+          <t>205267487</t>
         </is>
       </c>
       <c r="B261" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აქსონი</t>
+          <t>შპს ეფ1</t>
         </is>
       </c>
       <c r="C261" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D261" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
-          <t>4,718</t>
+          <t>6,332</t>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
-          <t>69.3%</t>
+          <t>-11.6%</t>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>-261</t>
         </is>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>-4.1%</t>
         </is>
       </c>
       <c r="I261" s="5" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>-285</t>
         </is>
       </c>
       <c r="J261" s="5" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>571</t>
         </is>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
-          <t>-110</t>
+          <t>-1,003</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="7" t="inlineStr">
         <is>
-          <t>238143031</t>
+          <t>415589063</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
-          <t>შპს ევროპა</t>
+          <t>შპს ბესა</t>
         </is>
       </c>
       <c r="C262" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D262" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E262" s="7" t="inlineStr">
         <is>
-          <t>4,704</t>
+          <t>6,275</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="G262" s="7" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>2,169</t>
         </is>
       </c>
       <c r="H262" s="7" t="inlineStr">
         <is>
-          <t>12.2%</t>
+          <t>34.6%</t>
         </is>
       </c>
       <c r="I262" s="7" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>2,127</t>
         </is>
       </c>
       <c r="J262" s="7" t="inlineStr">
         <is>
-          <t>4,036</t>
+          <t>7,914</t>
         </is>
       </c>
       <c r="K262" s="7" t="inlineStr">
         <is>
-          <t>4,026</t>
+          <t>7,620</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="inlineStr">
         <is>
-          <t>400207691</t>
+          <t>439394941</t>
         </is>
       </c>
       <c r="B263" s="6" t="inlineStr">
         <is>
-          <t>შპს შოპ მარინა</t>
+          <t>შპს ინსპირეიშენ</t>
         </is>
       </c>
       <c r="C263" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D263" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
-          <t>4,633</t>
+          <t>6,272</t>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
-          <t>28.6%</t>
+          <t>-39.2%</t>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
-          <t>1,888</t>
+          <t>1,817</t>
         </is>
       </c>
       <c r="H263" s="5" t="inlineStr">
         <is>
-          <t>40.8%</t>
+          <t>29.0%</t>
         </is>
       </c>
       <c r="I263" s="5" t="inlineStr">
         <is>
-          <t>1,672</t>
+          <t>1,575</t>
         </is>
       </c>
       <c r="J263" s="5" t="inlineStr">
         <is>
-          <t>1,558</t>
+          <t>6,330</t>
         </is>
       </c>
       <c r="K263" s="5" t="inlineStr">
         <is>
-          <t>1,522</t>
+          <t>5,424</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="7" t="inlineStr">
         <is>
-          <t>205276388</t>
+          <t>405387709</t>
         </is>
       </c>
       <c r="B264" s="8" t="inlineStr">
         <is>
-          <t>შპს იდეალ ჯორჯია</t>
+          <t>შპს ჯეო ტრეიდი</t>
         </is>
       </c>
       <c r="C264" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D264" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E264" s="7" t="inlineStr">
         <is>
-          <t>4,619</t>
+          <t>6,247</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>-12.4%</t>
         </is>
       </c>
       <c r="G264" s="7" t="inlineStr">
         <is>
-          <t>1,039</t>
+          <t>605</t>
         </is>
       </c>
       <c r="H264" s="7" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I264" s="7" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>482</t>
         </is>
       </c>
       <c r="J264" s="7" t="inlineStr">
         <is>
-          <t>2,595</t>
+          <t>3,835</t>
         </is>
       </c>
       <c r="K264" s="7" t="inlineStr">
         <is>
-          <t>2,448</t>
+          <t>1,775</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="inlineStr">
         <is>
-          <t>405221488</t>
+          <t>405482446</t>
         </is>
       </c>
       <c r="B265" s="6" t="inlineStr">
         <is>
-          <t>შპს ბენიტა</t>
+          <t>შპს სმარტ გრუპ</t>
         </is>
       </c>
       <c r="C265" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D265" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
-          <t>4,601</t>
+          <t>6,151</t>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>119.2%</t>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
-          <t>2,037</t>
+          <t>629</t>
         </is>
       </c>
       <c r="H265" s="5" t="inlineStr">
         <is>
-          <t>44.3%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="I265" s="5" t="inlineStr">
         <is>
-          <t>1,847</t>
+          <t>519</t>
         </is>
       </c>
       <c r="J265" s="5" t="inlineStr">
         <is>
-          <t>5,165</t>
+          <t>2,993</t>
         </is>
       </c>
       <c r="K265" s="5" t="inlineStr">
         <is>
-          <t>4,095</t>
+          <t>1,241</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="7" t="inlineStr">
         <is>
-          <t>404863288</t>
+          <t>406091786</t>
         </is>
       </c>
       <c r="B266" s="8" t="inlineStr">
         <is>
-          <t>შპს ანდანი</t>
+          <t>შპს კახი</t>
         </is>
       </c>
       <c r="C266" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D266" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E266" s="7" t="inlineStr">
         <is>
-          <t>4,568</t>
+          <t>6,136</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>-14.9%</t>
         </is>
       </c>
       <c r="G266" s="7" t="inlineStr">
         <is>
-          <t>1,003</t>
+          <t>293</t>
         </is>
       </c>
       <c r="H266" s="7" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I266" s="7" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>221</t>
         </is>
       </c>
       <c r="J266" s="7" t="inlineStr">
         <is>
-          <t>5,464</t>
+          <t>3,857</t>
         </is>
       </c>
       <c r="K266" s="7" t="inlineStr">
         <is>
-          <t>3,376</t>
+          <t>2,311</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="inlineStr">
         <is>
-          <t>200211127</t>
+          <t>445389393</t>
         </is>
       </c>
       <c r="B267" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ACC Distribution</t>
+          <t>შპს EMI</t>
         </is>
       </c>
       <c r="C267" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D267" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
-          <t>4,564</t>
+          <t>6,125</t>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
-          <t>-81.8%</t>
+          <t>45.7%</t>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
-          <t>-287</t>
+          <t>884</t>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="I267" s="5" t="inlineStr">
         <is>
-          <t>-433</t>
+          <t>661</t>
         </is>
       </c>
       <c r="J267" s="5" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>6,553</t>
         </is>
       </c>
       <c r="K267" s="5" t="inlineStr">
         <is>
-          <t>-3,848</t>
+          <t>2,249</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="7" t="inlineStr">
         <is>
-          <t>418477062</t>
+          <t>415596769</t>
         </is>
       </c>
       <c r="B268" s="8" t="inlineStr">
         <is>
-          <t>შპს კრიალა +</t>
+          <t>შპს თომა</t>
         </is>
       </c>
       <c r="C268" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D268" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E268" s="7" t="inlineStr">
         <is>
-          <t>4,548</t>
+          <t>6,081</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>-6.8%</t>
         </is>
       </c>
       <c r="G268" s="7" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>1,808</t>
         </is>
       </c>
       <c r="H268" s="7" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>29.7%</t>
         </is>
       </c>
       <c r="I268" s="7" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>1,571</t>
         </is>
       </c>
       <c r="J268" s="7" t="inlineStr">
         <is>
-          <t>647</t>
+          <t>5,477</t>
         </is>
       </c>
       <c r="K268" s="7" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>3,192</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="inlineStr">
         <is>
-          <t>406340142</t>
+          <t>204508862</t>
         </is>
       </c>
       <c r="B269" s="6" t="inlineStr">
         <is>
-          <t>შპს ინჯენიუმ ინდასტრი &amp; თრეიდ კომპანი</t>
+          <t>შპს ჯემინი</t>
         </is>
       </c>
       <c r="C269" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D269" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
-          <t>4,520</t>
+          <t>6,059</t>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
-          <t>59.5%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
-          <t>1,027</t>
+          <t>983</t>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
-          <t>22.7%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="I269" s="5" t="inlineStr">
         <is>
-          <t>1,025</t>
+          <t>895</t>
         </is>
       </c>
       <c r="J269" s="5" t="inlineStr">
         <is>
-          <t>2,206</t>
+          <t>2,970</t>
         </is>
       </c>
       <c r="K269" s="5" t="inlineStr">
         <is>
-          <t>2,036</t>
+          <t>2,793</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="7" t="inlineStr">
         <is>
-          <t>405307047</t>
+          <t>202341457</t>
         </is>
       </c>
       <c r="B270" s="8" t="inlineStr">
         <is>
-          <t>შპს იზი გრუპი</t>
+          <t>შპს სერვისის ჯგუფი</t>
         </is>
       </c>
       <c r="C270" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D270" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E270" s="7" t="inlineStr">
         <is>
-          <t>4,497</t>
+          <t>6,057</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>14.8%</t>
         </is>
       </c>
       <c r="G270" s="7" t="inlineStr">
         <is>
-          <t>1,995</t>
+          <t>-320</t>
         </is>
       </c>
       <c r="H270" s="7" t="inlineStr">
         <is>
-          <t>44.4%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="I270" s="7" t="inlineStr">
         <is>
-          <t>1,919</t>
+          <t>-327</t>
         </is>
       </c>
       <c r="J270" s="7" t="inlineStr">
         <is>
-          <t>5,510</t>
+          <t>2,041</t>
         </is>
       </c>
       <c r="K270" s="7" t="inlineStr">
         <is>
-          <t>4,904</t>
+          <t>1,515</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="inlineStr">
         <is>
-          <t>400030186</t>
+          <t>405445727</t>
         </is>
       </c>
       <c r="B271" s="6" t="inlineStr">
         <is>
-          <t>შპს NEW PORT</t>
+          <t>შპს  შაომი საქართველო</t>
         </is>
       </c>
       <c r="C271" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D271" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
-          <t>4,483</t>
+          <t>6,050</t>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>-31.4%</t>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
-          <t>1,084</t>
+          <t>-407</t>
         </is>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
-          <t>24.2%</t>
+          <t>-6.7%</t>
         </is>
       </c>
       <c r="I271" s="5" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>-436</t>
         </is>
       </c>
       <c r="J271" s="5" t="inlineStr">
         <is>
-          <t>3,926</t>
+          <t>1,764</t>
         </is>
       </c>
       <c r="K271" s="5" t="inlineStr">
         <is>
-          <t>3,153</t>
+          <t>-379</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="7" t="inlineStr">
         <is>
-          <t>211387970</t>
+          <t>434160374</t>
         </is>
       </c>
       <c r="B272" s="8" t="inlineStr">
         <is>
-          <t>შპს კუწურიე ი.მ.ს.</t>
+          <t>შპს LIDER</t>
         </is>
       </c>
       <c r="C272" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D272" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E272" s="7" t="inlineStr">
         <is>
-          <t>4,465</t>
+          <t>5,994</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>17.8%</t>
         </is>
       </c>
       <c r="G272" s="7" t="inlineStr">
         <is>
-          <t>1,083</t>
+          <t>1,531</t>
         </is>
       </c>
       <c r="H272" s="7" t="inlineStr">
         <is>
-          <t>24.3%</t>
+          <t>25.5%</t>
         </is>
       </c>
       <c r="I272" s="7" t="inlineStr">
         <is>
-          <t>1,313</t>
+          <t>1,244</t>
         </is>
       </c>
       <c r="J272" s="7" t="inlineStr">
         <is>
-          <t>10,483</t>
+          <t>4,569</t>
         </is>
       </c>
       <c r="K272" s="7" t="inlineStr">
         <is>
-          <t>10,402</t>
+          <t>3,753</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="inlineStr">
         <is>
-          <t>400109084</t>
+          <t>416355884</t>
         </is>
       </c>
       <c r="B273" s="6" t="inlineStr">
         <is>
-          <t>შპს დოკუტეკს ჯორჯია</t>
+          <t>შპს დაგი</t>
         </is>
       </c>
       <c r="C273" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D273" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
-          <t>4,452</t>
+          <t>5,953</t>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>-51.1%</t>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>1,020</t>
         </is>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="I273" s="5" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>1,020</t>
         </is>
       </c>
       <c r="J273" s="5" t="inlineStr">
         <is>
-          <t>2,708</t>
+          <t>6,650</t>
         </is>
       </c>
       <c r="K273" s="5" t="inlineStr">
         <is>
-          <t>1,603</t>
+          <t>6,037</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="7" t="inlineStr">
         <is>
-          <t>405670876</t>
+          <t>442736194</t>
         </is>
       </c>
       <c r="B274" s="8" t="inlineStr">
         <is>
-          <t>შპს  ეარ ტოპ</t>
+          <t>შპს რაგი პლიუსი</t>
         </is>
       </c>
       <c r="C274" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D274" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E274" s="7" t="inlineStr">
         <is>
-          <t>4,448</t>
+          <t>5,919</t>
         </is>
       </c>
       <c r="F274" s="7" t="n">
         <v/>
       </c>
       <c r="G274" s="7" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>711</t>
         </is>
       </c>
       <c r="H274" s="7" t="inlineStr">
         <is>
-          <t>17.2%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="I274" s="7" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>696</t>
         </is>
       </c>
       <c r="J274" s="7" t="inlineStr">
         <is>
-          <t>1,415</t>
+          <t>1,641</t>
         </is>
       </c>
       <c r="K274" s="7" t="inlineStr">
         <is>
-          <t>726</t>
+          <t>1,220</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="inlineStr">
         <is>
-          <t>412675010</t>
+          <t>443868593</t>
         </is>
       </c>
       <c r="B275" s="6" t="inlineStr">
         <is>
-          <t>შპს ათელუქსი</t>
+          <t>⚠ შპს ბიზნესოპერატორი</t>
         </is>
       </c>
       <c r="C275" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D275" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
-          <t>4,445</t>
+          <t>5,866</t>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>-24.3%</t>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
-          <t>1,090</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H275" s="5" t="inlineStr">
         <is>
-          <t>24.5%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="I275" s="5" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>-0</t>
         </is>
       </c>
       <c r="J275" s="5" t="inlineStr">
         <is>
-          <t>2,565</t>
+          <t>320</t>
         </is>
       </c>
       <c r="K275" s="5" t="inlineStr">
         <is>
-          <t>1,982</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="7" t="inlineStr">
         <is>
-          <t>401949031</t>
+          <t>404916971</t>
         </is>
       </c>
       <c r="B276" s="8" t="inlineStr">
         <is>
-          <t>შპს კარერა</t>
+          <t>შპს Innovatech</t>
         </is>
       </c>
       <c r="C276" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D276" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E276" s="7" t="inlineStr">
         <is>
-          <t>4,429</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,821</t>
+        </is>
+      </c>
+      <c r="F276" s="7" t="inlineStr">
+        <is>
+          <t>5.8%</t>
+        </is>
       </c>
       <c r="G276" s="7" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>1,091</t>
         </is>
       </c>
       <c r="H276" s="7" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="I276" s="7" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>1,134</t>
         </is>
       </c>
       <c r="J276" s="7" t="inlineStr">
         <is>
-          <t>1,306</t>
+          <t>5,660</t>
         </is>
       </c>
       <c r="K276" s="7" t="inlineStr">
         <is>
-          <t>1,180</t>
+          <t>4,091</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="inlineStr">
         <is>
-          <t>205260288</t>
+          <t>245439994</t>
         </is>
       </c>
       <c r="B277" s="6" t="inlineStr">
         <is>
-          <t>შპს ტექნოპორტ კავკასია</t>
+          <t>შპს მეფა</t>
         </is>
       </c>
       <c r="C277" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D277" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
-          <t>4,397</t>
+          <t>5,799</t>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>-14.5%</t>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>233</t>
         </is>
       </c>
       <c r="H277" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I277" s="5" t="inlineStr">
         <is>
-          <t>456</t>
+          <t>196</t>
         </is>
       </c>
       <c r="J277" s="5" t="inlineStr">
         <is>
-          <t>3,272</t>
+          <t>1,653</t>
         </is>
       </c>
       <c r="K277" s="5" t="inlineStr">
         <is>
-          <t>2,894</t>
+          <t>971</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="7" t="inlineStr">
         <is>
-          <t>202452381</t>
+          <t>205294705</t>
         </is>
       </c>
       <c r="B278" s="8" t="inlineStr">
         <is>
-          <t>შპს ელ-სს</t>
+          <t>შპს მაი მობაილ +</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D278" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E278" s="7" t="inlineStr">
         <is>
-          <t>4,391</t>
+          <t>5,787</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>76.7%</t>
         </is>
       </c>
       <c r="G278" s="7" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>609</t>
         </is>
       </c>
       <c r="H278" s="7" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="I278" s="7" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>774</t>
         </is>
       </c>
       <c r="J278" s="7" t="inlineStr">
         <is>
-          <t>3,233</t>
+          <t>3,799</t>
         </is>
       </c>
       <c r="K278" s="7" t="inlineStr">
         <is>
-          <t>2,792</t>
+          <t>1,044</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="inlineStr">
         <is>
-          <t>406292453</t>
+          <t>400294711</t>
         </is>
       </c>
       <c r="B279" s="6" t="inlineStr">
         <is>
-          <t>შპს კომპი</t>
+          <t>შპს ზოოჰაბი</t>
         </is>
       </c>
       <c r="C279" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D279" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
-          <t>4,357</t>
+          <t>5,731</t>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
-          <t>46.1%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>410</t>
         </is>
       </c>
       <c r="H279" s="5" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="I279" s="5" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>356</t>
         </is>
       </c>
       <c r="J279" s="5" t="inlineStr">
         <is>
-          <t>1,040</t>
+          <t>1,637</t>
         </is>
       </c>
       <c r="K279" s="5" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>602</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="7" t="inlineStr">
         <is>
-          <t>400282396</t>
+          <t>404568222</t>
         </is>
       </c>
       <c r="B280" s="8" t="inlineStr">
         <is>
-          <t>შპს აკუსტიკა</t>
+          <t>შპს ერიტაჟი</t>
         </is>
       </c>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D280" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E280" s="7" t="inlineStr">
         <is>
-          <t>4,357</t>
+          <t>5,701</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
+          <t>6.1%</t>
+        </is>
+      </c>
+      <c r="G280" s="7" t="inlineStr">
+        <is>
+          <t>847</t>
+        </is>
+      </c>
+      <c r="H280" s="7" t="inlineStr">
+        <is>
           <t>14.9%</t>
         </is>
       </c>
-      <c r="G280" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="I280" s="7" t="inlineStr">
         <is>
-          <t>1,093</t>
+          <t>829</t>
         </is>
       </c>
       <c r="J280" s="7" t="inlineStr">
         <is>
-          <t>4,471</t>
+          <t>5,395</t>
         </is>
       </c>
       <c r="K280" s="7" t="inlineStr">
         <is>
-          <t>3,604</t>
+          <t>3,730</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="inlineStr">
         <is>
-          <t>431952149</t>
+          <t>427742936</t>
         </is>
       </c>
       <c r="B281" s="6" t="inlineStr">
         <is>
-          <t>შპს  სუფთა</t>
+          <t>შპს ელექტრონიქსი</t>
         </is>
       </c>
       <c r="C281" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D281" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
-          <t>4,352</t>
+          <t>5,598</t>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
-          <t>12.7%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
-          <t>1,036</t>
+          <t>585</t>
         </is>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
-          <t>23.8%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="I281" s="5" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>529</t>
         </is>
       </c>
       <c r="J281" s="5" t="inlineStr">
         <is>
-          <t>1,035</t>
+          <t>1,326</t>
         </is>
       </c>
       <c r="K281" s="5" t="inlineStr">
         <is>
-          <t>1,014</t>
+          <t>1,159</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="7" t="inlineStr">
         <is>
-          <t>402036836</t>
+          <t>445535341</t>
         </is>
       </c>
       <c r="B282" s="8" t="inlineStr">
         <is>
-          <t>შპს კმ ჯორჯია</t>
+          <t>⚠ შპს თომა</t>
         </is>
       </c>
       <c r="C282" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D282" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E282" s="7" t="inlineStr">
         <is>
-          <t>4,334</t>
+          <t>5,583</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>-7.5%</t>
         </is>
       </c>
       <c r="G282" s="7" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>37</t>
         </is>
       </c>
       <c r="H282" s="7" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="I282" s="7" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>274</t>
         </is>
       </c>
       <c r="J282" s="7" t="inlineStr">
         <is>
-          <t>2,891</t>
+          <t>1,672</t>
         </is>
       </c>
       <c r="K282" s="7" t="inlineStr">
         <is>
-          <t>1,249</t>
+          <t>1,162</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="inlineStr">
         <is>
-          <t>400137357</t>
+          <t>204501226</t>
         </is>
       </c>
       <c r="B283" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ინტეგრა</t>
+          <t>შპს მალსი</t>
         </is>
       </c>
       <c r="C283" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D283" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
-          <t>4,319</t>
+          <t>5,577</t>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>-12.8%</t>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
-          <t>305</t>
+          <t>979</t>
         </is>
       </c>
       <c r="H283" s="5" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>17.6%</t>
         </is>
       </c>
       <c r="I283" s="5" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>834</t>
         </is>
       </c>
       <c r="J283" s="5" t="inlineStr">
         <is>
-          <t>2,047</t>
+          <t>4,721</t>
         </is>
       </c>
       <c r="K283" s="5" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>4,639</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="7" t="inlineStr">
         <is>
-          <t>245621368</t>
+          <t>434184278</t>
         </is>
       </c>
       <c r="B284" s="8" t="inlineStr">
         <is>
-          <t>შპს კინტრიში</t>
+          <t>შპს ისთანბულ მოლი</t>
         </is>
       </c>
       <c r="C284" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D284" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E284" s="7" t="inlineStr">
         <is>
-          <t>4,242</t>
+          <t>5,572</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>48.6%</t>
         </is>
       </c>
       <c r="G284" s="7" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>1,264</t>
         </is>
       </c>
       <c r="H284" s="7" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>22.7%</t>
         </is>
       </c>
       <c r="I284" s="7" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>964</t>
         </is>
       </c>
       <c r="J284" s="7" t="inlineStr">
         <is>
-          <t>3,870</t>
+          <t>3,599</t>
         </is>
       </c>
       <c r="K284" s="7" t="inlineStr">
         <is>
-          <t>3,166</t>
+          <t>2,163</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="inlineStr">
         <is>
-          <t>426117533</t>
+          <t>434160524</t>
         </is>
       </c>
       <c r="B285" s="6" t="inlineStr">
         <is>
-          <t>შპს არჩევანი</t>
+          <t>შპს GALAKTIKA</t>
         </is>
       </c>
       <c r="C285" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D285" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
-          <t>4,234</t>
+          <t>5,554</t>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
-          <t>643</t>
+          <t>457</t>
         </is>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="I285" s="5" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>363</t>
         </is>
       </c>
       <c r="J285" s="5" t="inlineStr">
         <is>
-          <t>5,849</t>
+          <t>2,187</t>
         </is>
       </c>
       <c r="K285" s="5" t="inlineStr">
         <is>
-          <t>3,308</t>
+          <t>1,613</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="7" t="inlineStr">
         <is>
-          <t>405131094</t>
+          <t>202172246</t>
         </is>
       </c>
       <c r="B286" s="8" t="inlineStr">
         <is>
-          <t>შპს  მორეპოვერი</t>
+          <t>შპს ავთანდილ ცქვიტინიძე</t>
         </is>
       </c>
       <c r="C286" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D286" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E286" s="7" t="inlineStr">
         <is>
-          <t>4,234</t>
+          <t>5,523</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>-51.2%</t>
         </is>
       </c>
       <c r="G286" s="7" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>-14</t>
         </is>
       </c>
       <c r="H286" s="7" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="I286" s="7" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>-54</t>
         </is>
       </c>
       <c r="J286" s="7" t="inlineStr">
         <is>
-          <t>3,311</t>
+          <t>946</t>
         </is>
       </c>
       <c r="K286" s="7" t="inlineStr">
         <is>
-          <t>3,187</t>
+          <t>845</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="inlineStr">
         <is>
-          <t>430032378</t>
+          <t>405209554</t>
         </is>
       </c>
       <c r="B287" s="6" t="inlineStr">
         <is>
-          <t>შპს 777</t>
+          <t>სს პრაქტიკა</t>
         </is>
       </c>
       <c r="C287" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D287" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
-          <t>4,203</t>
+          <t>5,503</t>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
-          <t>15.6%</t>
+          <t>10.8%</t>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
-          <t>1,005</t>
+          <t>92</t>
         </is>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
-          <t>23.9%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I287" s="5" t="inlineStr">
         <is>
-          <t>1,001</t>
+          <t>-34</t>
         </is>
       </c>
       <c r="J287" s="5" t="inlineStr">
         <is>
-          <t>5,658</t>
+          <t>2,030</t>
         </is>
       </c>
       <c r="K287" s="5" t="inlineStr">
         <is>
-          <t>5,489</t>
+          <t>390</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="7" t="inlineStr">
         <is>
-          <t>404911690</t>
+          <t>404856964</t>
         </is>
       </c>
       <c r="B288" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯი-თი-ეს გრუპი</t>
+          <t>შპს ანსა</t>
         </is>
       </c>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D288" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E288" s="7" t="inlineStr">
         <is>
-          <t>4,200</t>
+          <t>5,486</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="G288" s="7" t="inlineStr">
         <is>
-          <t>991</t>
+          <t>779</t>
         </is>
       </c>
       <c r="H288" s="7" t="inlineStr">
         <is>
-          <t>23.6%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="I288" s="7" t="inlineStr">
         <is>
-          <t>864</t>
+          <t>804</t>
         </is>
       </c>
       <c r="J288" s="7" t="inlineStr">
         <is>
-          <t>3,024</t>
+          <t>2,708</t>
         </is>
       </c>
       <c r="K288" s="7" t="inlineStr">
         <is>
-          <t>2,474</t>
+          <t>1,491</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="inlineStr">
         <is>
-          <t>444552397</t>
+          <t>204546688</t>
         </is>
       </c>
       <c r="B289" s="6" t="inlineStr">
         <is>
-          <t>შპს გეგმარი</t>
+          <t>შპს ნოვი სტილი ჯორჯია</t>
         </is>
       </c>
       <c r="C289" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D289" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
-          <t>4,188</t>
+          <t>5,484</t>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
-          <t>65.8%</t>
+          <t>-3.9%</t>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>1,290</t>
         </is>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>23.5%</t>
         </is>
       </c>
       <c r="I289" s="5" t="inlineStr">
         <is>
-          <t>544</t>
+          <t>1,049</t>
         </is>
       </c>
       <c r="J289" s="5" t="inlineStr">
         <is>
-          <t>2,303</t>
+          <t>7,212</t>
         </is>
       </c>
       <c r="K289" s="5" t="inlineStr">
         <is>
-          <t>1,213</t>
+          <t>6,334</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="7" t="inlineStr">
         <is>
-          <t>404506959</t>
+          <t>404915035</t>
         </is>
       </c>
       <c r="B290" s="8" t="inlineStr">
         <is>
-          <t>შპს ეიჯი გრუპ</t>
+          <t>შპს ლაქშერი გრუპ</t>
         </is>
       </c>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D290" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E290" s="7" t="inlineStr">
         <is>
-          <t>4,074</t>
+          <t>5,475</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>77.1%</t>
         </is>
       </c>
       <c r="G290" s="7" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>2,518</t>
         </is>
       </c>
       <c r="H290" s="7" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>46.0%</t>
         </is>
       </c>
       <c r="I290" s="7" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>2,402</t>
         </is>
       </c>
       <c r="J290" s="7" t="inlineStr">
         <is>
-          <t>2,479</t>
+          <t>4,350</t>
         </is>
       </c>
       <c r="K290" s="7" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>4,256</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="inlineStr">
         <is>
-          <t>448407153</t>
+          <t>406029907</t>
         </is>
       </c>
       <c r="B291" s="6" t="inlineStr">
         <is>
-          <t>შპს აკმა</t>
+          <t>შპს აფინოქს</t>
         </is>
       </c>
       <c r="C291" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D291" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
-          <t>4,065</t>
+          <t>5,468</t>
         </is>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
-          <t>569</t>
+          <t>1,150</t>
         </is>
       </c>
       <c r="H291" s="5" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>21.0%</t>
         </is>
       </c>
       <c r="I291" s="5" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>1,072</t>
         </is>
       </c>
       <c r="J291" s="5" t="inlineStr">
         <is>
-          <t>4,055</t>
+          <t>2,482</t>
         </is>
       </c>
       <c r="K291" s="5" t="inlineStr">
         <is>
-          <t>3,542</t>
+          <t>1,905</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="7" t="inlineStr">
         <is>
-          <t>428887243</t>
+          <t>416347466</t>
         </is>
       </c>
       <c r="B292" s="8" t="inlineStr">
         <is>
-          <t>შპს ეკო მობილ სერვისი</t>
+          <t>შპს ტამირა</t>
         </is>
       </c>
       <c r="C292" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D292" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E292" s="7" t="inlineStr">
         <is>
-          <t>4,057</t>
+          <t>5,452</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
-          <t>18.3%</t>
+          <t>88.3%</t>
         </is>
       </c>
       <c r="G292" s="7" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>1,219</t>
         </is>
       </c>
       <c r="H292" s="7" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="I292" s="7" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>1,016</t>
         </is>
       </c>
       <c r="J292" s="7" t="inlineStr">
         <is>
-          <t>1,836</t>
+          <t>4,798</t>
         </is>
       </c>
       <c r="K292" s="7" t="inlineStr">
         <is>
-          <t>1,629</t>
+          <t>1,710</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="inlineStr">
         <is>
-          <t>406187077</t>
+          <t>202462744</t>
         </is>
       </c>
       <c r="B293" s="6" t="inlineStr">
         <is>
-          <t>შპს სევტექს</t>
+          <t>შპს სალი ელექტრონი</t>
         </is>
       </c>
       <c r="C293" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D293" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E293" s="5" t="inlineStr">
         <is>
-          <t>3,995</t>
+          <t>5,435</t>
         </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
-          <t>-13.2%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
-          <t>1,195</t>
+          <t>2,041</t>
         </is>
       </c>
       <c r="H293" s="5" t="inlineStr">
         <is>
-          <t>29.9%</t>
+          <t>37.6%</t>
         </is>
       </c>
       <c r="I293" s="5" t="inlineStr">
         <is>
-          <t>1,092</t>
+          <t>1,861</t>
         </is>
       </c>
       <c r="J293" s="5" t="inlineStr">
         <is>
-          <t>8,395</t>
+          <t>6,616</t>
         </is>
       </c>
       <c r="K293" s="5" t="inlineStr">
         <is>
-          <t>7,760</t>
+          <t>6,566</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="7" t="inlineStr">
         <is>
-          <t>434158644</t>
+          <t>404539825</t>
         </is>
       </c>
       <c r="B294" s="8" t="inlineStr">
         <is>
-          <t>შპს MMG</t>
+          <t>⚠ შპს მარგი</t>
         </is>
       </c>
       <c r="C294" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D294" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E294" s="7" t="inlineStr">
         <is>
-          <t>3,980</t>
+          <t>5,418</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>86.0%</t>
         </is>
       </c>
       <c r="G294" s="7" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>178</t>
         </is>
       </c>
       <c r="H294" s="7" t="inlineStr">
         <is>
-          <t>6.1%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I294" s="7" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>116</t>
         </is>
       </c>
       <c r="J294" s="7" t="inlineStr">
         <is>
-          <t>3,833</t>
+          <t>1,795</t>
         </is>
       </c>
       <c r="K294" s="7" t="inlineStr">
         <is>
-          <t>2,422</t>
+          <t>885</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="inlineStr">
         <is>
-          <t>406174946</t>
+          <t>205210403</t>
         </is>
       </c>
       <c r="B295" s="6" t="inlineStr">
         <is>
-          <t>შპს მუსიკ რუმ</t>
+          <t>შპს ფეშენ ჰაუზი</t>
         </is>
       </c>
       <c r="C295" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D295" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
-          <t>3,976</t>
+          <t>5,416</t>
         </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
-          <t>20.4%</t>
+          <t>50.6%</t>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>983</t>
         </is>
       </c>
       <c r="H295" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>18.1%</t>
         </is>
       </c>
       <c r="I295" s="5" t="inlineStr">
         <is>
-          <t>466</t>
+          <t>949</t>
         </is>
       </c>
       <c r="J295" s="5" t="inlineStr">
         <is>
-          <t>1,708</t>
+          <t>8,590</t>
         </is>
       </c>
       <c r="K295" s="5" t="inlineStr">
         <is>
-          <t>1,416</t>
+          <t>8,590</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="7" t="inlineStr">
         <is>
-          <t>404503079</t>
+          <t>205268315</t>
         </is>
       </c>
       <c r="B296" s="8" t="inlineStr">
         <is>
-          <t>შპს ლორდი</t>
+          <t>შპს ჰაი-ტექ სოლუშენს</t>
         </is>
       </c>
       <c r="C296" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D296" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E296" s="7" t="inlineStr">
         <is>
-          <t>3,967</t>
+          <t>5,409</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>38.8%</t>
         </is>
       </c>
       <c r="G296" s="7" t="inlineStr">
         <is>
-          <t>1,332</t>
+          <t>221</t>
         </is>
       </c>
       <c r="H296" s="7" t="inlineStr">
         <is>
-          <t>33.6%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I296" s="7" t="inlineStr">
         <is>
-          <t>1,144</t>
+          <t>138</t>
         </is>
       </c>
       <c r="J296" s="7" t="inlineStr">
         <is>
-          <t>3,898</t>
+          <t>4,102</t>
         </is>
       </c>
       <c r="K296" s="7" t="inlineStr">
         <is>
-          <t>3,608</t>
+          <t>3,656</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="inlineStr">
         <is>
-          <t>406031208</t>
+          <t>445585037</t>
         </is>
       </c>
       <c r="B297" s="6" t="inlineStr">
         <is>
-          <t>შპს ლეირა</t>
+          <t>შპს ჯ3</t>
         </is>
       </c>
       <c r="C297" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D297" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
-          <t>3,956</t>
+          <t>5,389</t>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>925</t>
         </is>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="I297" s="5" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>790</t>
         </is>
       </c>
       <c r="J297" s="5" t="inlineStr">
         <is>
-          <t>3,431</t>
+          <t>3,672</t>
         </is>
       </c>
       <c r="K297" s="5" t="inlineStr">
         <is>
-          <t>3,252</t>
+          <t>1,628</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="7" t="inlineStr">
         <is>
-          <t>418477776</t>
+          <t>415094105</t>
         </is>
       </c>
       <c r="B298" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჰოუმ ეფლაიენსის</t>
+          <t>შპს  კავლათექს ჯორჯია</t>
         </is>
       </c>
       <c r="C298" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D298" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E298" s="7" t="inlineStr">
         <is>
-          <t>3,945</t>
+          <t>5,380</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
-          <t>68.4%</t>
+          <t>58.0%</t>
         </is>
       </c>
       <c r="G298" s="7" t="inlineStr">
         <is>
-          <t>-372</t>
+          <t>1,160</t>
         </is>
       </c>
       <c r="H298" s="7" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>21.6%</t>
         </is>
       </c>
       <c r="I298" s="7" t="inlineStr">
         <is>
-          <t>-689</t>
+          <t>684</t>
         </is>
       </c>
       <c r="J298" s="7" t="inlineStr">
         <is>
-          <t>4,215</t>
+          <t>5,521</t>
         </is>
       </c>
       <c r="K298" s="7" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>2,051</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="inlineStr">
         <is>
-          <t>434179514</t>
+          <t>404538096</t>
         </is>
       </c>
       <c r="B299" s="6" t="inlineStr">
         <is>
-          <t>შპს გრანდფარ თბილისი</t>
+          <t>შპს კოპტერ ტექ</t>
         </is>
       </c>
       <c r="C299" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D299" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
-          <t>3,944</t>
+          <t>5,308</t>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>-13.5%</t>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>379</t>
         </is>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I299" s="5" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>286</t>
         </is>
       </c>
       <c r="J299" s="5" t="inlineStr">
         <is>
-          <t>2,824</t>
+          <t>3,634</t>
         </is>
       </c>
       <c r="K299" s="5" t="inlineStr">
         <is>
-          <t>2,521</t>
+          <t>2,529</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="7" t="inlineStr">
         <is>
-          <t>404921572</t>
+          <t>434176198</t>
         </is>
       </c>
       <c r="B300" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რითეილერ</t>
+          <t>შპს ალფა</t>
         </is>
       </c>
       <c r="C300" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D300" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E300" s="7" t="inlineStr">
         <is>
-          <t>3,942</t>
+          <t>5,273</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>-12.6%</t>
         </is>
       </c>
       <c r="G300" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>439</t>
         </is>
       </c>
       <c r="H300" s="7" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I300" s="7" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>293</t>
         </is>
       </c>
       <c r="J300" s="7" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>1,733</t>
         </is>
       </c>
       <c r="K300" s="7" t="inlineStr">
         <is>
-          <t>586</t>
+          <t>951</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="inlineStr">
         <is>
-          <t>412670275</t>
+          <t>206342910</t>
         </is>
       </c>
       <c r="B301" s="6" t="inlineStr">
         <is>
-          <t>მორიკა</t>
+          <t>შპს თემური 777</t>
         </is>
       </c>
       <c r="C301" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D301" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
-          <t>3,930</t>
+          <t>5,258</t>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>-8.5%</t>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
-          <t>-309</t>
+          <t>1,020</t>
         </is>
       </c>
       <c r="H301" s="5" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>19.4%</t>
         </is>
       </c>
       <c r="I301" s="5" t="inlineStr">
         <is>
-          <t>-861</t>
+          <t>789</t>
         </is>
       </c>
       <c r="J301" s="5" t="inlineStr">
         <is>
-          <t>5,088</t>
+          <t>8,068</t>
         </is>
       </c>
       <c r="K301" s="5" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>7,468</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="7" t="inlineStr">
         <is>
-          <t>405381457</t>
+          <t>245439271</t>
         </is>
       </c>
       <c r="B302" s="8" t="inlineStr">
         <is>
-          <t>შპს მოზაიკს</t>
+          <t>შპს ივიჯი</t>
         </is>
       </c>
       <c r="C302" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D302" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E302" s="7" t="inlineStr">
         <is>
-          <t>3,899</t>
+          <t>5,245</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="G302" s="7" t="inlineStr">
         <is>
-          <t>485</t>
+          <t>738</t>
         </is>
       </c>
       <c r="H302" s="7" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>14.1%</t>
         </is>
       </c>
       <c r="I302" s="7" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>703</t>
         </is>
       </c>
       <c r="J302" s="7" t="inlineStr">
         <is>
-          <t>2,622</t>
+          <t>3,057</t>
         </is>
       </c>
       <c r="K302" s="7" t="inlineStr">
         <is>
-          <t>1,422</t>
+          <t>3,030</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="inlineStr">
         <is>
-          <t>405111212</t>
+          <t>445388704</t>
         </is>
       </c>
       <c r="B303" s="6" t="inlineStr">
         <is>
-          <t>შპს ოფისელი</t>
+          <t>შპს კუპერჰანტერ</t>
         </is>
       </c>
       <c r="C303" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D303" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
-          <t>3,845</t>
+          <t>5,217</t>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
-          <t>47.5%</t>
+          <t>-3.7%</t>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
-          <t>-157</t>
+          <t>713</t>
         </is>
       </c>
       <c r="H303" s="5" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="I303" s="5" t="inlineStr">
         <is>
-          <t>-201</t>
+          <t>634</t>
         </is>
       </c>
       <c r="J303" s="5" t="inlineStr">
         <is>
-          <t>1,022</t>
+          <t>4,428</t>
         </is>
       </c>
       <c r="K303" s="5" t="inlineStr">
         <is>
-          <t>-249</t>
+          <t>3,858</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="7" t="inlineStr">
         <is>
-          <t>402163564</t>
+          <t>406238959</t>
         </is>
       </c>
       <c r="B304" s="8" t="inlineStr">
         <is>
-          <t>შპს 2020</t>
+          <t>შპს კონკია</t>
         </is>
       </c>
       <c r="C304" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D304" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E304" s="7" t="inlineStr">
         <is>
-          <t>3,816</t>
+          <t>5,117</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
-          <t>11.2%</t>
+          <t>31.1%</t>
         </is>
       </c>
       <c r="G304" s="7" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>-62</t>
         </is>
       </c>
       <c r="H304" s="7" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>-1.2%</t>
         </is>
       </c>
       <c r="I304" s="7" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>-62</t>
         </is>
       </c>
       <c r="J304" s="7" t="inlineStr">
         <is>
-          <t>1,823</t>
+          <t>1,058</t>
         </is>
       </c>
       <c r="K304" s="7" t="inlineStr">
         <is>
-          <t>1,823</t>
+          <t>209</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="inlineStr">
         <is>
-          <t>205208979</t>
+          <t>402172670</t>
         </is>
       </c>
       <c r="B305" s="6" t="inlineStr">
         <is>
-          <t>შპს ემბონი</t>
+          <t>შპს ვინ-ვინ</t>
         </is>
       </c>
       <c r="C305" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D305" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E305" s="5" t="inlineStr">
         <is>
-          <t>3,816</t>
+          <t>5,079</t>
         </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
-          <t>32.1%</t>
+          <t>60.4%</t>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>881</t>
         </is>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>17.3%</t>
         </is>
       </c>
       <c r="I305" s="5" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>740</t>
         </is>
       </c>
       <c r="J305" s="5" t="inlineStr">
         <is>
-          <t>2,746</t>
+          <t>4,015</t>
         </is>
       </c>
       <c r="K305" s="5" t="inlineStr">
         <is>
-          <t>2,636</t>
+          <t>1,565</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="7" t="inlineStr">
         <is>
-          <t>202253480</t>
+          <t>206164238</t>
         </is>
       </c>
       <c r="B306" s="8" t="inlineStr">
         <is>
-          <t>შპს მაგნუმი</t>
+          <t>შპს იბერია 2005</t>
         </is>
       </c>
       <c r="C306" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D306" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E306" s="7" t="inlineStr">
         <is>
-          <t>3,792</t>
+          <t>5,056</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>-20.2%</t>
         </is>
       </c>
       <c r="G306" s="7" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>1,098</t>
         </is>
       </c>
       <c r="H306" s="7" t="inlineStr">
         <is>
-          <t>22.7%</t>
+          <t>21.7%</t>
         </is>
       </c>
       <c r="I306" s="7" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>997</t>
         </is>
       </c>
       <c r="J306" s="7" t="inlineStr">
         <is>
-          <t>5,934</t>
+          <t>6,414</t>
         </is>
       </c>
       <c r="K306" s="7" t="inlineStr">
         <is>
-          <t>3,761</t>
+          <t>2,807</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="inlineStr">
         <is>
-          <t>417878933</t>
+          <t>200264356</t>
         </is>
       </c>
       <c r="B307" s="6" t="inlineStr">
         <is>
-          <t>შპს ქავთარა</t>
+          <t>შპს ინტელექტრო</t>
         </is>
       </c>
       <c r="C307" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D307" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E307" s="5" t="inlineStr">
         <is>
-          <t>3,751</t>
+          <t>5,010</t>
         </is>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>45.9%</t>
         </is>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>1,025</t>
         </is>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>20.5%</t>
         </is>
       </c>
       <c r="I307" s="5" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>905</t>
         </is>
       </c>
       <c r="J307" s="5" t="inlineStr">
         <is>
-          <t>1,774</t>
+          <t>3,221</t>
         </is>
       </c>
       <c r="K307" s="5" t="inlineStr">
         <is>
-          <t>1,722</t>
+          <t>2,590</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="7" t="inlineStr">
         <is>
-          <t>206341305</t>
+          <t>402036042</t>
         </is>
       </c>
       <c r="B308" s="8" t="inlineStr">
         <is>
-          <t>შპს კაპი</t>
+          <t>შპს ფულ</t>
         </is>
       </c>
       <c r="C308" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D308" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E308" s="7" t="inlineStr">
         <is>
-          <t>3,737</t>
+          <t>4,983</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
-          <t>33.3%</t>
+          <t>-12.5%</t>
         </is>
       </c>
       <c r="G308" s="7" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>1,033</t>
         </is>
       </c>
       <c r="H308" s="7" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>20.7%</t>
         </is>
       </c>
       <c r="I308" s="7" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>829</t>
         </is>
       </c>
       <c r="J308" s="7" t="inlineStr">
         <is>
-          <t>1,343</t>
+          <t>10,432</t>
         </is>
       </c>
       <c r="K308" s="7" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>9,571</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="inlineStr">
         <is>
-          <t>404970901</t>
+          <t>416327246</t>
         </is>
       </c>
       <c r="B309" s="6" t="inlineStr">
         <is>
-          <t>შპს ომაქსი</t>
+          <t>შპს ლონგი</t>
         </is>
       </c>
       <c r="C309" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D309" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E309" s="5" t="inlineStr">
         <is>
-          <t>3,734</t>
+          <t>4,907</t>
         </is>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
-          <t>1,076</t>
+          <t>1,098</t>
         </is>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
-          <t>28.8%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="I309" s="5" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>1,050</t>
         </is>
       </c>
       <c r="J309" s="5" t="inlineStr">
         <is>
-          <t>3,343</t>
+          <t>8,165</t>
         </is>
       </c>
       <c r="K309" s="5" t="inlineStr">
         <is>
-          <t>2,460</t>
+          <t>7,357</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="7" t="inlineStr">
         <is>
-          <t>438117477</t>
+          <t>401985401</t>
         </is>
       </c>
       <c r="B310" s="8" t="inlineStr">
         <is>
-          <t>შპს პროტექი</t>
+          <t>შპს ბორა</t>
         </is>
       </c>
       <c r="C310" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D310" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E310" s="7" t="inlineStr">
         <is>
-          <t>3,675</t>
+          <t>4,862</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
-          <t>50.8%</t>
+          <t>-1.7%</t>
         </is>
       </c>
       <c r="G310" s="7" t="inlineStr">
         <is>
-          <t>1,220</t>
+          <t>390</t>
         </is>
       </c>
       <c r="H310" s="7" t="inlineStr">
         <is>
-          <t>33.2%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I310" s="7" t="inlineStr">
         <is>
-          <t>1,187</t>
+          <t>363</t>
         </is>
       </c>
       <c r="J310" s="7" t="inlineStr">
         <is>
-          <t>3,148</t>
+          <t>490</t>
         </is>
       </c>
       <c r="K310" s="7" t="inlineStr">
         <is>
-          <t>2,794</t>
+          <t>249</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="inlineStr">
         <is>
-          <t>416316258</t>
+          <t>202234509</t>
         </is>
       </c>
       <c r="B311" s="6" t="inlineStr">
         <is>
-          <t>შპს დიამონდ</t>
+          <t>შპს თორნიკე</t>
         </is>
       </c>
       <c r="C311" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D311" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E311" s="5" t="inlineStr">
         <is>
-          <t>3,672</t>
+          <t>4,834</t>
         </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>-19.1%</t>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>2,159</t>
         </is>
       </c>
       <c r="H311" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>44.7%</t>
         </is>
       </c>
       <c r="I311" s="5" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>2,171</t>
         </is>
       </c>
       <c r="J311" s="5" t="inlineStr">
         <is>
-          <t>4,149</t>
+          <t>10,043</t>
         </is>
       </c>
       <c r="K311" s="5" t="inlineStr">
         <is>
-          <t>3,148</t>
+          <t>9,617</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="7" t="inlineStr">
         <is>
-          <t>405110543</t>
+          <t>204570678</t>
         </is>
       </c>
       <c r="B312" s="8" t="inlineStr">
         <is>
-          <t>შპს ოლ ტრეიდი</t>
+          <t>შპს ლენდ ლორდ</t>
         </is>
       </c>
       <c r="C312" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D312" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E312" s="7" t="inlineStr">
         <is>
-          <t>3,670</t>
+          <t>4,807</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
-          <t>13.9%</t>
+          <t>-17.4%</t>
         </is>
       </c>
       <c r="G312" s="7" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>624</t>
         </is>
       </c>
       <c r="H312" s="7" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I312" s="7" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>664</t>
         </is>
       </c>
       <c r="J312" s="7" t="inlineStr">
         <is>
-          <t>1,473</t>
+          <t>5,800</t>
         </is>
       </c>
       <c r="K312" s="7" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>3,385</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="inlineStr">
         <is>
-          <t>402120450</t>
+          <t>404861896</t>
         </is>
       </c>
       <c r="B313" s="6" t="inlineStr">
         <is>
-          <t>შპს მეგა სთარ</t>
+          <t>შპს ექსელ ელექტრონიქსი</t>
         </is>
       </c>
       <c r="C313" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D313" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E313" s="5" t="inlineStr">
         <is>
-          <t>3,643</t>
+          <t>4,776</t>
         </is>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
-          <t>12.6%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>395</t>
         </is>
       </c>
       <c r="H313" s="5" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I313" s="5" t="inlineStr">
         <is>
-          <t>644</t>
+          <t>359</t>
         </is>
       </c>
       <c r="J313" s="5" t="inlineStr">
         <is>
-          <t>4,706</t>
+          <t>2,338</t>
         </is>
       </c>
       <c r="K313" s="5" t="inlineStr">
         <is>
-          <t>2,803</t>
+          <t>1,761</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="7" t="inlineStr">
         <is>
-          <t>203838277</t>
+          <t>434174029</t>
         </is>
       </c>
       <c r="B314" s="8" t="inlineStr">
         <is>
-          <t>შპს მბს</t>
+          <t>შპს მმ. სტარ</t>
         </is>
       </c>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D314" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E314" s="7" t="inlineStr">
         <is>
-          <t>3,602</t>
+          <t>4,729</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="G314" s="7" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>435</t>
         </is>
       </c>
       <c r="H314" s="7" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I314" s="7" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>357</t>
         </is>
       </c>
       <c r="J314" s="7" t="inlineStr">
         <is>
-          <t>1,555</t>
+          <t>780</t>
         </is>
       </c>
       <c r="K314" s="7" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>635</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="inlineStr">
         <is>
-          <t>28001001903</t>
+          <t>430026615</t>
         </is>
       </c>
       <c r="B315" s="6" t="inlineStr">
         <is>
-          <t>ილიაზ ნასიბოვი</t>
+          <t>⚠ შპს აქსონი</t>
         </is>
       </c>
       <c r="C315" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D315" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E315" s="5" t="inlineStr">
         <is>
-          <t>3,592</t>
+          <t>4,718</t>
         </is>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>69.3%</t>
         </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>173</t>
         </is>
       </c>
       <c r="H315" s="5" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I315" s="5" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>154</t>
         </is>
       </c>
       <c r="J315" s="5" t="inlineStr">
         <is>
-          <t>5,431</t>
+          <t>436</t>
         </is>
       </c>
       <c r="K315" s="5" t="inlineStr">
         <is>
-          <t>3,291</t>
+          <t>-110</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="7" t="inlineStr">
         <is>
-          <t>202192509</t>
+          <t>238143031</t>
         </is>
       </c>
       <c r="B316" s="8" t="inlineStr">
         <is>
-          <t>შპს გეორგინა</t>
+          <t>შპს ევროპა</t>
         </is>
       </c>
       <c r="C316" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D316" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E316" s="7" t="inlineStr">
         <is>
-          <t>3,577</t>
+          <t>4,704</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="G316" s="7" t="inlineStr">
         <is>
-          <t>1,013</t>
+          <t>575</t>
         </is>
       </c>
       <c r="H316" s="7" t="inlineStr">
         <is>
-          <t>28.3%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="I316" s="7" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>462</t>
         </is>
       </c>
       <c r="J316" s="7" t="inlineStr">
         <is>
-          <t>5,494</t>
+          <t>4,036</t>
         </is>
       </c>
       <c r="K316" s="7" t="inlineStr">
         <is>
-          <t>4,572</t>
+          <t>4,026</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="inlineStr">
         <is>
-          <t>202460880</t>
+          <t>400207691</t>
         </is>
       </c>
       <c r="B317" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეოსანპიპე</t>
+          <t>შპს შოპ მარინა</t>
         </is>
       </c>
       <c r="C317" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D317" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E317" s="5" t="inlineStr">
         <is>
-          <t>3,559</t>
+          <t>4,633</t>
         </is>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>28.6%</t>
         </is>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>1,888</t>
         </is>
       </c>
       <c r="H317" s="5" t="inlineStr">
         <is>
-          <t>4.3%</t>
+          <t>40.8%</t>
         </is>
       </c>
       <c r="I317" s="5" t="inlineStr">
         <is>
-          <t>-152</t>
+          <t>1,672</t>
         </is>
       </c>
       <c r="J317" s="5" t="inlineStr">
         <is>
-          <t>2,399</t>
+          <t>1,558</t>
         </is>
       </c>
       <c r="K317" s="5" t="inlineStr">
         <is>
-          <t>2,141</t>
+          <t>1,522</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="7" t="inlineStr">
         <is>
-          <t>416320644</t>
+          <t>205276388</t>
         </is>
       </c>
       <c r="B318" s="8" t="inlineStr">
         <is>
-          <t>შპს  გეოსან</t>
+          <t>შპს იდეალ ჯორჯია</t>
         </is>
       </c>
       <c r="C318" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D318" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E318" s="7" t="inlineStr">
         <is>
-          <t>3,537</t>
+          <t>4,619</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="G318" s="7" t="inlineStr">
         <is>
-          <t>646</t>
+          <t>1,039</t>
         </is>
       </c>
       <c r="H318" s="7" t="inlineStr">
         <is>
-          <t>18.3%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="I318" s="7" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>949</t>
         </is>
       </c>
       <c r="J318" s="7" t="inlineStr">
         <is>
-          <t>8,211</t>
+          <t>2,595</t>
         </is>
       </c>
       <c r="K318" s="7" t="inlineStr">
         <is>
-          <t>8,025</t>
+          <t>2,448</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="inlineStr">
         <is>
-          <t>406272732</t>
+          <t>405221488</t>
         </is>
       </c>
       <c r="B319" s="6" t="inlineStr">
         <is>
-          <t>შპს მადაგასკარი</t>
+          <t>შპს ბენიტა</t>
         </is>
       </c>
       <c r="C319" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D319" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E319" s="5" t="inlineStr">
         <is>
-          <t>3,495</t>
+          <t>4,601</t>
         </is>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
-          <t>30.1%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>2,037</t>
         </is>
       </c>
       <c r="H319" s="5" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>44.3%</t>
         </is>
       </c>
       <c r="I319" s="5" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>1,847</t>
         </is>
       </c>
       <c r="J319" s="5" t="inlineStr">
         <is>
-          <t>4,475</t>
+          <t>5,165</t>
         </is>
       </c>
       <c r="K319" s="5" t="inlineStr">
         <is>
-          <t>2,490</t>
+          <t>4,095</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="7" t="inlineStr">
         <is>
-          <t>212858852</t>
+          <t>404863288</t>
         </is>
       </c>
       <c r="B320" s="8" t="inlineStr">
         <is>
-          <t>შპს კომლენდი</t>
+          <t>შპს ანდანი</t>
         </is>
       </c>
       <c r="C320" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D320" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E320" s="7" t="inlineStr">
         <is>
-          <t>3,448</t>
+          <t>4,568</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
-          <t>35.0%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="G320" s="7" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>1,003</t>
         </is>
       </c>
       <c r="H320" s="7" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="I320" s="7" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>744</t>
         </is>
       </c>
       <c r="J320" s="7" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>5,464</t>
         </is>
       </c>
       <c r="K320" s="7" t="inlineStr">
         <is>
-          <t>-956</t>
+          <t>3,376</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="inlineStr">
         <is>
-          <t>206050066</t>
+          <t>406340142</t>
         </is>
       </c>
       <c r="B321" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი-თი-ვი</t>
+          <t>შპს ინჯენიუმ ინდასტრი &amp; თრეიდ კომპანი</t>
         </is>
       </c>
       <c r="C321" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D321" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E321" s="5" t="inlineStr">
         <is>
-          <t>3,439</t>
+          <t>4,520</t>
         </is>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>59.5%</t>
         </is>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
-          <t>305</t>
+          <t>1,027</t>
         </is>
       </c>
       <c r="H321" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>22.7%</t>
         </is>
       </c>
       <c r="I321" s="5" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>1,025</t>
         </is>
       </c>
       <c r="J321" s="5" t="inlineStr">
         <is>
-          <t>2,123</t>
+          <t>2,206</t>
         </is>
       </c>
       <c r="K321" s="5" t="inlineStr">
         <is>
-          <t>1,708</t>
+          <t>2,036</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="7" t="inlineStr">
         <is>
-          <t>400099415</t>
+          <t>400279088</t>
         </is>
       </c>
       <c r="B322" s="8" t="inlineStr">
         <is>
-          <t>შპს VILLANUS BALTIC ვილანუს ბალტიკი</t>
+          <t>შპს განსხვავებული</t>
         </is>
       </c>
       <c r="C322" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D322" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E322" s="7" t="inlineStr">
         <is>
-          <t>3,430</t>
+          <t>4,501</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
-          <t>25.6%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="G322" s="7" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>586</t>
         </is>
       </c>
       <c r="H322" s="7" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I322" s="7" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>513</t>
         </is>
       </c>
       <c r="J322" s="7" t="inlineStr">
         <is>
-          <t>1,794</t>
+          <t>1,015</t>
         </is>
       </c>
       <c r="K322" s="7" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>210</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="inlineStr">
         <is>
-          <t>434157066</t>
+          <t>404851807</t>
         </is>
       </c>
       <c r="B323" s="6" t="inlineStr">
         <is>
-          <t>მ.მ.M.M.</t>
+          <t>შპს ილიტეკ</t>
         </is>
       </c>
       <c r="C323" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D323" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E323" s="5" t="inlineStr">
         <is>
-          <t>3,426</t>
+          <t>4,501</t>
         </is>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>1,092</t>
         </is>
       </c>
       <c r="H323" s="5" t="inlineStr">
         <is>
-          <t>17.9%</t>
+          <t>24.3%</t>
         </is>
       </c>
       <c r="I323" s="5" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>925</t>
         </is>
       </c>
       <c r="J323" s="5" t="inlineStr">
         <is>
-          <t>3,021</t>
+          <t>7,503</t>
         </is>
       </c>
       <c r="K323" s="5" t="inlineStr">
         <is>
-          <t>2,998</t>
+          <t>5,129</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="7" t="inlineStr">
         <is>
-          <t>406061611</t>
+          <t>405307047</t>
         </is>
       </c>
       <c r="B324" s="8" t="inlineStr">
         <is>
-          <t>შპს რეალ გრუპი</t>
+          <t>შპს იზი გრუპი</t>
         </is>
       </c>
       <c r="C324" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D324" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E324" s="7" t="inlineStr">
         <is>
-          <t>3,420</t>
+          <t>4,497</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
-          <t>23.5%</t>
+          <t>10.7%</t>
         </is>
       </c>
       <c r="G324" s="7" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>1,995</t>
         </is>
       </c>
       <c r="H324" s="7" t="inlineStr">
         <is>
-          <t>14.4%</t>
+          <t>44.4%</t>
         </is>
       </c>
       <c r="I324" s="7" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>1,919</t>
         </is>
       </c>
       <c r="J324" s="7" t="inlineStr">
         <is>
-          <t>2,793</t>
+          <t>5,510</t>
         </is>
       </c>
       <c r="K324" s="7" t="inlineStr">
         <is>
-          <t>2,031</t>
+          <t>4,904</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="inlineStr">
         <is>
-          <t>443855302</t>
+          <t>400030186</t>
         </is>
       </c>
       <c r="B325" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს არჩევანი</t>
+          <t>შპს NEW PORT</t>
         </is>
       </c>
       <c r="C325" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D325" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E325" s="5" t="inlineStr">
         <is>
-          <t>3,410</t>
+          <t>4,483</t>
         </is>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>-2.3%</t>
         </is>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>1,084</t>
         </is>
       </c>
       <c r="H325" s="5" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="I325" s="5" t="inlineStr">
         <is>
-          <t>550</t>
+          <t>861</t>
         </is>
       </c>
       <c r="J325" s="5" t="inlineStr">
         <is>
-          <t>2,946</t>
+          <t>3,926</t>
         </is>
       </c>
       <c r="K325" s="5" t="inlineStr">
         <is>
-          <t>1,574</t>
+          <t>3,153</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="7" t="inlineStr">
         <is>
-          <t>202456172</t>
+          <t>211387970</t>
         </is>
       </c>
       <c r="B326" s="8" t="inlineStr">
         <is>
-          <t>შპს ფიტინგი</t>
+          <t>შპს კუწურიე ი.მ.ს.</t>
         </is>
       </c>
       <c r="C326" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D326" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E326" s="7" t="inlineStr">
         <is>
-          <t>3,372</t>
+          <t>4,465</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>-11.7%</t>
         </is>
       </c>
       <c r="G326" s="7" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>1,083</t>
         </is>
       </c>
       <c r="H326" s="7" t="inlineStr">
         <is>
-          <t>23.7%</t>
+          <t>24.3%</t>
         </is>
       </c>
       <c r="I326" s="7" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>1,313</t>
         </is>
       </c>
       <c r="J326" s="7" t="inlineStr">
         <is>
-          <t>4,356</t>
+          <t>10,483</t>
         </is>
       </c>
       <c r="K326" s="7" t="inlineStr">
         <is>
-          <t>4,338</t>
+          <t>10,402</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="inlineStr">
         <is>
-          <t>405105513</t>
+          <t>400109084</t>
         </is>
       </c>
       <c r="B327" s="6" t="inlineStr">
         <is>
-          <t>შპს სავაჭრო ჯგუფი</t>
+          <t>შპს დოკუტეკს ჯორჯია</t>
         </is>
       </c>
       <c r="C327" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D327" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E327" s="5" t="inlineStr">
         <is>
-          <t>3,362</t>
+          <t>4,452</t>
         </is>
       </c>
       <c r="F327" s="5" t="inlineStr">
         <is>
-          <t>59.1%</t>
+          <t>-22.1%</t>
         </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>403</t>
         </is>
       </c>
       <c r="H327" s="5" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="I327" s="5" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>275</t>
         </is>
       </c>
       <c r="J327" s="5" t="inlineStr">
         <is>
-          <t>2,623</t>
+          <t>2,708</t>
         </is>
       </c>
       <c r="K327" s="5" t="inlineStr">
         <is>
-          <t>2,279</t>
+          <t>1,603</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="7" t="inlineStr">
         <is>
-          <t>204535654</t>
+          <t>412675010</t>
         </is>
       </c>
       <c r="B328" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს უორვიკშირ ესთეითის საქართველოს წარმომადგენლობა</t>
+          <t>შპს ათელუქსი</t>
         </is>
       </c>
       <c r="C328" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D328" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E328" s="7" t="inlineStr">
         <is>
-          <t>3,314</t>
+          <t>4,445</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
-          <t>-48.6%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="G328" s="7" t="inlineStr">
         <is>
-          <t>-1,420</t>
+          <t>1,090</t>
         </is>
       </c>
       <c r="H328" s="7" t="inlineStr">
         <is>
-          <t>-42.9%</t>
+          <t>24.5%</t>
         </is>
       </c>
       <c r="I328" s="7" t="inlineStr">
         <is>
-          <t>-3,956</t>
+          <t>894</t>
         </is>
       </c>
       <c r="J328" s="7" t="inlineStr">
         <is>
-          <t>26,310</t>
+          <t>2,565</t>
         </is>
       </c>
       <c r="K328" s="7" t="inlineStr">
         <is>
-          <t>8,496</t>
+          <t>1,982</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="inlineStr">
         <is>
-          <t>405303318</t>
+          <t>401949031</t>
         </is>
       </c>
       <c r="B329" s="6" t="inlineStr">
         <is>
-          <t>შპს პროქურმენტ სერვის გრუპ</t>
+          <t>შპს კარერა</t>
         </is>
       </c>
       <c r="C329" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D329" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E329" s="5" t="inlineStr">
         <is>
-          <t>3,294</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,429</t>
+        </is>
+      </c>
+      <c r="F329" s="5" t="n">
+        <v/>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>475</t>
         </is>
       </c>
       <c r="H329" s="5" t="inlineStr">
         <is>
           <t>10.7%</t>
         </is>
       </c>
       <c r="I329" s="5" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>475</t>
         </is>
       </c>
       <c r="J329" s="5" t="inlineStr">
         <is>
-          <t>989</t>
+          <t>1,306</t>
         </is>
       </c>
       <c r="K329" s="5" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>1,180</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="7" t="inlineStr">
         <is>
-          <t>434158298</t>
+          <t>445470605</t>
         </is>
       </c>
       <c r="B330" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რადუგა</t>
+          <t>შპს ევო ფეშენ</t>
         </is>
       </c>
       <c r="C330" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D330" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E330" s="7" t="inlineStr">
         <is>
-          <t>3,293</t>
+          <t>4,426</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>24.4%</t>
+          <t>44.3%</t>
         </is>
       </c>
       <c r="G330" s="7" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>1,069</t>
         </is>
       </c>
       <c r="H330" s="7" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="I330" s="7" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>490</t>
         </is>
       </c>
       <c r="J330" s="7" t="inlineStr">
         <is>
-          <t>2,698</t>
+          <t>10,195</t>
         </is>
       </c>
       <c r="K330" s="7" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>6,031</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="inlineStr">
         <is>
-          <t>405290215</t>
+          <t>202452381</t>
         </is>
       </c>
       <c r="B331" s="6" t="inlineStr">
         <is>
-          <t>შპს სპარტნერი</t>
+          <t>შპს ელ-სს</t>
         </is>
       </c>
       <c r="C331" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D331" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E331" s="5" t="inlineStr">
         <is>
-          <t>3,253</t>
+          <t>4,391</t>
         </is>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
-          <t>-20.1%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>763</t>
         </is>
       </c>
       <c r="H331" s="5" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="I331" s="5" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>738</t>
         </is>
       </c>
       <c r="J331" s="5" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>3,233</t>
         </is>
       </c>
       <c r="K331" s="5" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>2,792</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="7" t="inlineStr">
         <is>
-          <t>430030888</t>
+          <t>205066391</t>
         </is>
       </c>
       <c r="B332" s="8" t="inlineStr">
         <is>
-          <t>შპს სანდა</t>
+          <t>შპს კლასიკა</t>
         </is>
       </c>
       <c r="C332" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D332" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E332" s="7" t="inlineStr">
         <is>
-          <t>3,251</t>
+          <t>4,368</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>-10.8%</t>
         </is>
       </c>
       <c r="G332" s="7" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>509</t>
         </is>
       </c>
       <c r="H332" s="7" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I332" s="7" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>220</t>
         </is>
       </c>
       <c r="J332" s="7" t="inlineStr">
         <is>
-          <t>3,398</t>
+          <t>5,250</t>
         </is>
       </c>
       <c r="K332" s="7" t="inlineStr">
         <is>
-          <t>3,368</t>
+          <t>4,228</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="inlineStr">
         <is>
-          <t>205254598</t>
+          <t>400282396</t>
         </is>
       </c>
       <c r="B333" s="6" t="inlineStr">
         <is>
-          <t>შპს ბეარინგ.ჯი</t>
+          <t>შპს აკუსტიკა</t>
         </is>
       </c>
       <c r="C333" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D333" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E333" s="5" t="inlineStr">
         <is>
-          <t>3,248</t>
+          <t>4,357</t>
         </is>
       </c>
       <c r="F333" s="5" t="inlineStr">
         <is>
-          <t>21.5%</t>
+          <t>14.9%</t>
         </is>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>1,155</t>
         </is>
       </c>
       <c r="H333" s="5" t="inlineStr">
         <is>
-          <t>17.7%</t>
+          <t>26.5%</t>
         </is>
       </c>
       <c r="I333" s="5" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>1,093</t>
         </is>
       </c>
       <c r="J333" s="5" t="inlineStr">
         <is>
-          <t>1,532</t>
+          <t>4,471</t>
         </is>
       </c>
       <c r="K333" s="5" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>3,604</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="7" t="inlineStr">
         <is>
-          <t>400003321</t>
+          <t>431952149</t>
         </is>
       </c>
       <c r="B334" s="8" t="inlineStr">
         <is>
-          <t>შპს ს.მ.ს.</t>
+          <t>შპს  სუფთა</t>
         </is>
       </c>
       <c r="C334" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D334" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E334" s="7" t="inlineStr">
         <is>
-          <t>3,196</t>
+          <t>4,352</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>12.7%</t>
         </is>
       </c>
       <c r="G334" s="7" t="inlineStr">
         <is>
-          <t>1,468</t>
+          <t>1,036</t>
         </is>
       </c>
       <c r="H334" s="7" t="inlineStr">
         <is>
-          <t>45.9%</t>
+          <t>23.8%</t>
         </is>
       </c>
       <c r="I334" s="7" t="inlineStr">
         <is>
-          <t>1,343</t>
+          <t>963</t>
         </is>
       </c>
       <c r="J334" s="7" t="inlineStr">
         <is>
-          <t>4,276</t>
+          <t>1,035</t>
         </is>
       </c>
       <c r="K334" s="7" t="inlineStr">
         <is>
-          <t>4,273</t>
+          <t>1,014</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="inlineStr">
         <is>
-          <t>400167341</t>
+          <t>402036836</t>
         </is>
       </c>
       <c r="B335" s="6" t="inlineStr">
         <is>
-          <t>შპს აიმ ჯგუფი</t>
+          <t>შპს კმ ჯორჯია</t>
         </is>
       </c>
       <c r="C335" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D335" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E335" s="5" t="inlineStr">
         <is>
-          <t>3,193</t>
+          <t>4,334</t>
         </is>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>-4.3%</t>
         </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
-          <t>642</t>
+          <t>230</t>
         </is>
       </c>
       <c r="H335" s="5" t="inlineStr">
         <is>
-          <t>20.1%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I335" s="5" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>299</t>
         </is>
       </c>
       <c r="J335" s="5" t="inlineStr">
         <is>
-          <t>2,893</t>
+          <t>2,891</t>
         </is>
       </c>
       <c r="K335" s="5" t="inlineStr">
         <is>
-          <t>2,579</t>
+          <t>1,249</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="7" t="inlineStr">
         <is>
-          <t>400018896</t>
+          <t>404987804</t>
         </is>
       </c>
       <c r="B336" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეო გრუპი</t>
+          <t>შპს RIDEX GEORGIA</t>
         </is>
       </c>
       <c r="C336" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D336" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E336" s="7" t="inlineStr">
         <is>
-          <t>3,193</t>
+          <t>4,332</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>27.2%</t>
         </is>
       </c>
       <c r="G336" s="7" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>116</t>
         </is>
       </c>
       <c r="H336" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I336" s="7" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>52</t>
         </is>
       </c>
       <c r="J336" s="7" t="inlineStr">
         <is>
-          <t>3,150</t>
+          <t>1,457</t>
         </is>
       </c>
       <c r="K336" s="7" t="inlineStr">
         <is>
-          <t>3,150</t>
+          <t>452</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="inlineStr">
         <is>
-          <t>400117191</t>
+          <t>200126782</t>
         </is>
       </c>
       <c r="B337" s="6" t="inlineStr">
         <is>
-          <t>შპს პარფიუმი</t>
+          <t>შპს წიგნის სამყარო</t>
         </is>
       </c>
       <c r="C337" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D337" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E337" s="5" t="inlineStr">
         <is>
-          <t>3,192</t>
+          <t>4,329</t>
         </is>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>278</t>
         </is>
       </c>
       <c r="H337" s="5" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I337" s="5" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>222</t>
         </is>
       </c>
       <c r="J337" s="5" t="inlineStr">
         <is>
-          <t>2,082</t>
+          <t>5,369</t>
         </is>
       </c>
       <c r="K337" s="5" t="inlineStr">
         <is>
-          <t>1,476</t>
+          <t>1,073</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="7" t="inlineStr">
         <is>
-          <t>404515805</t>
+          <t>400137357</t>
         </is>
       </c>
       <c r="B338" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ქროსთი გლობალ</t>
+          <t>⚠ შპს ინტეგრა</t>
         </is>
       </c>
       <c r="C338" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D338" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E338" s="7" t="inlineStr">
         <is>
-          <t>3,179</t>
+          <t>4,319</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
-          <t>33.5%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="G338" s="7" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>305</t>
         </is>
       </c>
       <c r="H338" s="7" t="inlineStr">
         <is>
-          <t>23.2%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I338" s="7" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>403</t>
         </is>
       </c>
       <c r="J338" s="7" t="inlineStr">
         <is>
-          <t>2,053</t>
+          <t>2,047</t>
         </is>
       </c>
       <c r="K338" s="7" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>865</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="inlineStr">
         <is>
-          <t>404445249</t>
+          <t>245621368</t>
         </is>
       </c>
       <c r="B339" s="6" t="inlineStr">
         <is>
-          <t>შპს ფარმასი +</t>
+          <t>შპს კინტრიში</t>
         </is>
       </c>
       <c r="C339" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D339" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E339" s="5" t="inlineStr">
         <is>
-          <t>3,141</t>
+          <t>4,242</t>
         </is>
       </c>
       <c r="F339" s="5" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>-6.1%</t>
         </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>637</t>
         </is>
       </c>
       <c r="H339" s="5" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="I339" s="5" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>599</t>
         </is>
       </c>
       <c r="J339" s="5" t="inlineStr">
         <is>
-          <t>1,287</t>
+          <t>3,870</t>
         </is>
       </c>
       <c r="K339" s="5" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>3,166</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="7" t="inlineStr">
         <is>
-          <t>404853841</t>
+          <t>405131094</t>
         </is>
       </c>
       <c r="B340" s="8" t="inlineStr">
         <is>
-          <t>შპს ორნამენტი</t>
+          <t>შპს  მორეპოვერი</t>
         </is>
       </c>
       <c r="C340" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D340" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E340" s="7" t="inlineStr">
         <is>
-          <t>3,130</t>
+          <t>4,234</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="G340" s="7" t="inlineStr">
         <is>
-          <t>-282</t>
+          <t>827</t>
         </is>
       </c>
       <c r="H340" s="7" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>19.5%</t>
         </is>
       </c>
       <c r="I340" s="7" t="inlineStr">
         <is>
-          <t>-295</t>
+          <t>743</t>
         </is>
       </c>
       <c r="J340" s="7" t="inlineStr">
         <is>
-          <t>1,333</t>
+          <t>3,311</t>
         </is>
       </c>
       <c r="K340" s="7" t="inlineStr">
         <is>
-          <t>1,175</t>
+          <t>3,187</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="inlineStr">
         <is>
-          <t>442260991</t>
+          <t>404853592</t>
         </is>
       </c>
       <c r="B341" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბლოკ სტანდარტი</t>
+          <t>შპს ლოქსი</t>
         </is>
       </c>
       <c r="C341" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D341" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E341" s="5" t="inlineStr">
         <is>
-          <t>3,108</t>
+          <t>4,227</t>
         </is>
       </c>
       <c r="F341" s="5" t="inlineStr">
         <is>
-          <t>21.6%</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>532</t>
         </is>
       </c>
       <c r="H341" s="5" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="I341" s="5" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>471</t>
         </is>
       </c>
       <c r="J341" s="5" t="inlineStr">
         <is>
-          <t>1,193</t>
+          <t>2,865</t>
         </is>
       </c>
       <c r="K341" s="5" t="inlineStr">
         <is>
-          <t>1,126</t>
+          <t>2,083</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="7" t="inlineStr">
         <is>
-          <t>404542385</t>
+          <t>404911690</t>
         </is>
       </c>
       <c r="B342" s="8" t="inlineStr">
         <is>
-          <t>შპს  სტეფანო რიჩი თბილისი</t>
+          <t>შპს ჯი-თი-ეს გრუპი</t>
         </is>
       </c>
       <c r="C342" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D342" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E342" s="7" t="inlineStr">
         <is>
-          <t>3,107</t>
+          <t>4,200</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="G342" s="7" t="inlineStr">
         <is>
-          <t>644</t>
+          <t>991</t>
         </is>
       </c>
       <c r="H342" s="7" t="inlineStr">
         <is>
-          <t>20.7%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="I342" s="7" t="inlineStr">
         <is>
-          <t>528</t>
+          <t>864</t>
         </is>
       </c>
       <c r="J342" s="7" t="inlineStr">
         <is>
-          <t>3,176</t>
+          <t>3,024</t>
         </is>
       </c>
       <c r="K342" s="7" t="inlineStr">
         <is>
-          <t>2,704</t>
+          <t>2,474</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="inlineStr">
         <is>
-          <t>400158501</t>
+          <t>444552397</t>
         </is>
       </c>
       <c r="B343" s="6" t="inlineStr">
         <is>
-          <t>შპს ინვესტორი</t>
+          <t>შპს გეგმარი</t>
         </is>
       </c>
       <c r="C343" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D343" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E343" s="5" t="inlineStr">
         <is>
-          <t>3,094</t>
+          <t>4,188</t>
         </is>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
-          <t>40.1%</t>
+          <t>65.8%</t>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>552</t>
         </is>
       </c>
       <c r="H343" s="5" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="I343" s="5" t="inlineStr">
         <is>
-          <t>-0</t>
+          <t>544</t>
         </is>
       </c>
       <c r="J343" s="5" t="inlineStr">
         <is>
-          <t>1,987</t>
+          <t>2,303</t>
         </is>
       </c>
       <c r="K343" s="5" t="inlineStr">
         <is>
-          <t>1,374</t>
+          <t>1,213</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="7" t="inlineStr">
         <is>
-          <t>401966994</t>
+          <t>218082018</t>
         </is>
       </c>
       <c r="B344" s="8" t="inlineStr">
         <is>
-          <t>შპს სოლვეი</t>
+          <t>შპს ჯი და ჯი  G&amp;G</t>
         </is>
       </c>
       <c r="C344" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D344" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E344" s="7" t="inlineStr">
         <is>
-          <t>3,068</t>
+          <t>4,172</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="G344" s="7" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>552</t>
         </is>
       </c>
       <c r="H344" s="7" t="inlineStr">
         <is>
-          <t>10.6%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="I344" s="7" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>462</t>
         </is>
       </c>
       <c r="J344" s="7" t="inlineStr">
         <is>
-          <t>2,144</t>
+          <t>1,369</t>
         </is>
       </c>
       <c r="K344" s="7" t="inlineStr">
         <is>
-          <t>1,673</t>
+          <t>1,177</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="inlineStr">
         <is>
-          <t>206347381</t>
+          <t>400080693</t>
         </is>
       </c>
       <c r="B345" s="6" t="inlineStr">
         <is>
-          <t>შპს რომა - 2010</t>
+          <t>შპს Delfos Group</t>
         </is>
       </c>
       <c r="C345" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D345" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E345" s="5" t="inlineStr">
         <is>
-          <t>3,063</t>
+          <t>4,131</t>
         </is>
       </c>
       <c r="F345" s="5" t="inlineStr">
         <is>
-          <t>21.7%</t>
+          <t>19.7%</t>
         </is>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>421</t>
         </is>
       </c>
       <c r="H345" s="5" t="inlineStr">
         <is>
-          <t>19.6%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="I345" s="5" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>249</t>
         </is>
       </c>
       <c r="J345" s="5" t="inlineStr">
         <is>
-          <t>5,092</t>
+          <t>2,404</t>
         </is>
       </c>
       <c r="K345" s="5" t="inlineStr">
         <is>
-          <t>4,235</t>
+          <t>607</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="7" t="inlineStr">
         <is>
-          <t>405342222</t>
+          <t>406187077</t>
         </is>
       </c>
       <c r="B346" s="8" t="inlineStr">
         <is>
-          <t>შპს დოკი</t>
+          <t>შპს სევტექს</t>
         </is>
       </c>
       <c r="C346" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D346" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E346" s="7" t="inlineStr">
         <is>
-          <t>3,062</t>
+          <t>3,995</t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
-          <t>-65.7%</t>
+          <t>-13.2%</t>
         </is>
       </c>
       <c r="G346" s="7" t="inlineStr">
         <is>
-          <t>-2,364</t>
+          <t>1,195</t>
         </is>
       </c>
       <c r="H346" s="7" t="inlineStr">
         <is>
-          <t>-77.2%</t>
+          <t>29.9%</t>
         </is>
       </c>
       <c r="I346" s="7" t="inlineStr">
         <is>
-          <t>-2,629</t>
+          <t>1,092</t>
         </is>
       </c>
       <c r="J346" s="7" t="inlineStr">
         <is>
-          <t>7,037</t>
+          <t>8,395</t>
         </is>
       </c>
       <c r="K346" s="7" t="inlineStr">
         <is>
-          <t>-2,975</t>
+          <t>7,760</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="inlineStr">
         <is>
-          <t>445474442</t>
+          <t>400187445</t>
         </is>
       </c>
       <c r="B347" s="6" t="inlineStr">
         <is>
-          <t>შპს გეგა 2016</t>
+          <t>შპს სხივი 1</t>
         </is>
       </c>
       <c r="C347" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D347" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E347" s="5" t="inlineStr">
         <is>
-          <t>3,048</t>
+          <t>3,983</t>
         </is>
       </c>
       <c r="F347" s="5" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>-4.6%</t>
         </is>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
-          <t>687</t>
+          <t>1,000</t>
         </is>
       </c>
       <c r="H347" s="5" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>25.1%</t>
         </is>
       </c>
       <c r="I347" s="5" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>984</t>
         </is>
       </c>
       <c r="J347" s="5" t="inlineStr">
         <is>
-          <t>2,901</t>
+          <t>5,824</t>
         </is>
       </c>
       <c r="K347" s="5" t="inlineStr">
         <is>
-          <t>1,105</t>
+          <t>4,898</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="7" t="inlineStr">
         <is>
-          <t>400240020</t>
+          <t>434158644</t>
         </is>
       </c>
       <c r="B348" s="8" t="inlineStr">
         <is>
-          <t>შპს ევრო ჰაუს</t>
+          <t>შპს MMG</t>
         </is>
       </c>
       <c r="C348" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D348" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E348" s="7" t="inlineStr">
         <is>
-          <t>3,031</t>
+          <t>3,980</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="G348" s="7" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>244</t>
         </is>
       </c>
       <c r="H348" s="7" t="inlineStr">
         <is>
-          <t>29.5%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="I348" s="7" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>238</t>
         </is>
       </c>
       <c r="J348" s="7" t="inlineStr">
         <is>
-          <t>2,899</t>
+          <t>3,833</t>
         </is>
       </c>
       <c r="K348" s="7" t="inlineStr">
         <is>
-          <t>1,953</t>
+          <t>2,422</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="inlineStr">
         <is>
-          <t>405497920</t>
+          <t>406174946</t>
         </is>
       </c>
       <c r="B349" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰეფი სითი</t>
+          <t>შპს მუსიკ რუმ</t>
         </is>
       </c>
       <c r="C349" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D349" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E349" s="5" t="inlineStr">
         <is>
-          <t>3,025</t>
+          <t>3,976</t>
         </is>
       </c>
       <c r="F349" s="5" t="inlineStr">
         <is>
-          <t>66.8%</t>
+          <t>20.4%</t>
         </is>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
-          <t>-664</t>
+          <t>522</t>
         </is>
       </c>
       <c r="H349" s="5" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="I349" s="5" t="inlineStr">
         <is>
-          <t>-1,270</t>
+          <t>466</t>
         </is>
       </c>
       <c r="J349" s="5" t="inlineStr">
         <is>
-          <t>1,636</t>
+          <t>1,708</t>
         </is>
       </c>
       <c r="K349" s="5" t="inlineStr">
         <is>
-          <t>-2,732</t>
+          <t>1,416</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="7" t="inlineStr">
         <is>
-          <t>200276593</t>
+          <t>404503079</t>
         </is>
       </c>
       <c r="B350" s="8" t="inlineStr">
         <is>
-          <t>შპს ვიბი</t>
+          <t>შპს ლორდი</t>
         </is>
       </c>
       <c r="C350" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D350" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E350" s="7" t="inlineStr">
         <is>
-          <t>3,001</t>
+          <t>3,967</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>-1.7%</t>
         </is>
       </c>
       <c r="G350" s="7" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>1,332</t>
         </is>
       </c>
       <c r="H350" s="7" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>33.6%</t>
         </is>
       </c>
       <c r="I350" s="7" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>1,144</t>
         </is>
       </c>
       <c r="J350" s="7" t="inlineStr">
         <is>
-          <t>432</t>
+          <t>3,898</t>
         </is>
       </c>
       <c r="K350" s="7" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>3,608</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="inlineStr">
         <is>
-          <t>431167523</t>
+          <t>406031208</t>
         </is>
       </c>
       <c r="B351" s="6" t="inlineStr">
         <is>
-          <t>შპს LEO-2012</t>
+          <t>შპს ლეირა</t>
         </is>
       </c>
       <c r="C351" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D351" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E351" s="5" t="inlineStr">
         <is>
-          <t>2,998</t>
+          <t>3,956</t>
         </is>
       </c>
       <c r="F351" s="5" t="inlineStr">
         <is>
-          <t>43.8%</t>
+          <t>-7.5%</t>
         </is>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>98</t>
         </is>
       </c>
       <c r="H351" s="5" t="inlineStr">
         <is>
-          <t>28.1%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I351" s="5" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>99</t>
         </is>
       </c>
       <c r="J351" s="5" t="inlineStr">
         <is>
-          <t>6,677</t>
+          <t>3,431</t>
         </is>
       </c>
       <c r="K351" s="5" t="inlineStr">
         <is>
-          <t>5,140</t>
+          <t>3,252</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="7" t="inlineStr">
         <is>
-          <t>405131977</t>
+          <t>445388946</t>
         </is>
       </c>
       <c r="B352" s="8" t="inlineStr">
         <is>
-          <t>შპს  ვი-ტაკ ჯორჯია</t>
+          <t>შპს ლიკა-2011</t>
         </is>
       </c>
       <c r="C352" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D352" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E352" s="7" t="inlineStr">
         <is>
-          <t>2,998</t>
+          <t>3,951</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>-22.5%</t>
         </is>
       </c>
       <c r="G352" s="7" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>719</t>
         </is>
       </c>
       <c r="H352" s="7" t="inlineStr">
         <is>
-          <t>29.4%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="I352" s="7" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>421</t>
         </is>
       </c>
       <c r="J352" s="7" t="inlineStr">
         <is>
-          <t>5,694</t>
+          <t>9,988</t>
         </is>
       </c>
       <c r="K352" s="7" t="inlineStr">
         <is>
-          <t>3,707</t>
+          <t>7,005</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="inlineStr">
         <is>
-          <t>402174393</t>
+          <t>245621331</t>
         </is>
       </c>
       <c r="B353" s="6" t="inlineStr">
         <is>
-          <t>შპს შენიქსი</t>
+          <t>შპს სტარ-X</t>
         </is>
       </c>
       <c r="C353" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D353" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E353" s="5" t="inlineStr">
         <is>
-          <t>2,972</t>
+          <t>3,946</t>
         </is>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>14.1%</t>
         </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
-          <t>663</t>
+          <t>991</t>
         </is>
       </c>
       <c r="H353" s="5" t="inlineStr">
         <is>
-          <t>22.3%</t>
+          <t>25.1%</t>
         </is>
       </c>
       <c r="I353" s="5" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>901</t>
         </is>
       </c>
       <c r="J353" s="5" t="inlineStr">
         <is>
-          <t>1,906</t>
+          <t>3,461</t>
         </is>
       </c>
       <c r="K353" s="5" t="inlineStr">
         <is>
-          <t>1,670</t>
+          <t>3,126</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="7" t="inlineStr">
         <is>
-          <t>446983417</t>
+          <t>418477776</t>
         </is>
       </c>
       <c r="B354" s="8" t="inlineStr">
         <is>
-          <t>შპს გიფთოი</t>
+          <t>შპს  ჰოუმ ეფლაიენსის</t>
         </is>
       </c>
       <c r="C354" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D354" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E354" s="7" t="inlineStr">
         <is>
-          <t>2,955</t>
+          <t>3,945</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
-          <t>62.1%</t>
+          <t>68.4%</t>
         </is>
       </c>
       <c r="G354" s="7" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>-372</t>
         </is>
       </c>
       <c r="H354" s="7" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>-9.4%</t>
         </is>
       </c>
       <c r="I354" s="7" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>-689</t>
         </is>
       </c>
       <c r="J354" s="7" t="inlineStr">
         <is>
-          <t>2,188</t>
+          <t>4,215</t>
         </is>
       </c>
       <c r="K354" s="7" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>316</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="inlineStr">
         <is>
-          <t>406024234</t>
+          <t>434179514</t>
         </is>
       </c>
       <c r="B355" s="6" t="inlineStr">
         <is>
-          <t>ბასა სერამიკა</t>
+          <t>შპს გრანდფარ თბილისი</t>
         </is>
       </c>
       <c r="C355" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D355" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E355" s="5" t="inlineStr">
         <is>
-          <t>2,937</t>
+          <t>3,944</t>
         </is>
       </c>
       <c r="F355" s="5" t="inlineStr">
         <is>
-          <t>-24.9%</t>
+          <t>-13.4%</t>
         </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>675</t>
         </is>
       </c>
       <c r="H355" s="5" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="I355" s="5" t="inlineStr">
         <is>
-          <t>-88</t>
+          <t>601</t>
         </is>
       </c>
       <c r="J355" s="5" t="inlineStr">
         <is>
-          <t>5,637</t>
+          <t>2,824</t>
         </is>
       </c>
       <c r="K355" s="5" t="inlineStr">
         <is>
-          <t>1,122</t>
+          <t>2,521</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="7" t="inlineStr">
         <is>
-          <t>405031932</t>
+          <t>404921572</t>
         </is>
       </c>
       <c r="B356" s="8" t="inlineStr">
         <is>
-          <t>შპს ტესტ ჯორჯია</t>
+          <t>⚠ შპს რითეილერ</t>
         </is>
       </c>
       <c r="C356" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D356" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E356" s="7" t="inlineStr">
         <is>
-          <t>2,915</t>
+          <t>3,942</t>
         </is>
       </c>
       <c r="F356" s="7" t="inlineStr">
         <is>
-          <t>-34.0%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="G356" s="7" t="inlineStr">
         <is>
-          <t>-270</t>
+          <t>105</t>
         </is>
       </c>
       <c r="H356" s="7" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I356" s="7" t="inlineStr">
         <is>
-          <t>-270</t>
+          <t>144</t>
         </is>
       </c>
       <c r="J356" s="7" t="inlineStr">
         <is>
-          <t>1,907</t>
+          <t>770</t>
         </is>
       </c>
       <c r="K356" s="7" t="inlineStr">
         <is>
-          <t>1,014</t>
+          <t>586</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="inlineStr">
         <is>
-          <t>400140076</t>
+          <t>412670275</t>
         </is>
       </c>
       <c r="B357" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეოიმპორტი</t>
+          <t>მორიკა</t>
         </is>
       </c>
       <c r="C357" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D357" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
-          <t>2,912</t>
+          <t>3,930</t>
         </is>
       </c>
       <c r="F357" s="5" t="inlineStr">
         <is>
-          <t>24.2%</t>
+          <t>-20.9%</t>
         </is>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
-          <t>1,138</t>
+          <t>-309</t>
         </is>
       </c>
       <c r="H357" s="5" t="inlineStr">
         <is>
-          <t>39.1%</t>
+          <t>-7.9%</t>
         </is>
       </c>
       <c r="I357" s="5" t="inlineStr">
         <is>
-          <t>1,205</t>
+          <t>-861</t>
         </is>
       </c>
       <c r="J357" s="5" t="inlineStr">
         <is>
-          <t>4,554</t>
+          <t>5,088</t>
         </is>
       </c>
       <c r="K357" s="5" t="inlineStr">
         <is>
-          <t>4,467</t>
+          <t>342</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="7" t="inlineStr">
         <is>
-          <t>406303673</t>
+          <t>405381457</t>
         </is>
       </c>
       <c r="B358" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მარგალიტი</t>
+          <t>შპს მოზაიკს</t>
         </is>
       </c>
       <c r="C358" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D358" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E358" s="7" t="inlineStr">
         <is>
-          <t>2,906</t>
+          <t>3,899</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
-          <t>26.7%</t>
+          <t>-2.0%</t>
         </is>
       </c>
       <c r="G358" s="7" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>485</t>
         </is>
       </c>
       <c r="H358" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>12.4%</t>
         </is>
       </c>
       <c r="I358" s="7" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>551</t>
         </is>
       </c>
       <c r="J358" s="7" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>2,622</t>
         </is>
       </c>
       <c r="K358" s="7" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>1,422</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="inlineStr">
         <is>
-          <t>445747041</t>
+          <t>405181306</t>
         </is>
       </c>
       <c r="B359" s="6" t="inlineStr">
         <is>
-          <t>შპს კროკო შოპ</t>
+          <t>შპს სბმ თიმ</t>
         </is>
       </c>
       <c r="C359" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D359" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
-          <t>2,903</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,894</t>
+        </is>
+      </c>
+      <c r="F359" s="5" t="inlineStr">
+        <is>
+          <t>1.0%</t>
+        </is>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
-          <t>-264</t>
+          <t>615</t>
         </is>
       </c>
       <c r="H359" s="5" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>15.8%</t>
         </is>
       </c>
       <c r="I359" s="5" t="inlineStr">
         <is>
-          <t>-286</t>
+          <t>538</t>
         </is>
       </c>
       <c r="J359" s="5" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>1,910</t>
         </is>
       </c>
       <c r="K359" s="5" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>1,446</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="7" t="inlineStr">
         <is>
-          <t>411322331</t>
+          <t>402088860</t>
         </is>
       </c>
       <c r="B360" s="8" t="inlineStr">
         <is>
-          <t>შპს სიემ ტექ</t>
+          <t>შპს ემქეიემ რითეილ გრუპი</t>
         </is>
       </c>
       <c r="C360" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D360" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E360" s="7" t="inlineStr">
         <is>
-          <t>2,855</t>
+          <t>3,887</t>
         </is>
       </c>
       <c r="F360" s="7" t="inlineStr">
         <is>
-          <t>-52.2%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="G360" s="7" t="inlineStr">
         <is>
-          <t>-867</t>
+          <t>-123</t>
         </is>
       </c>
       <c r="H360" s="7" t="inlineStr">
         <is>
-          <t>-30.3%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="I360" s="7" t="inlineStr">
         <is>
-          <t>-1,541</t>
+          <t>-289</t>
         </is>
       </c>
       <c r="J360" s="7" t="inlineStr">
         <is>
-          <t>5,871</t>
+          <t>1,687</t>
         </is>
       </c>
       <c r="K360" s="7" t="inlineStr">
         <is>
-          <t>4,377</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="inlineStr">
         <is>
-          <t>406127445</t>
+          <t>205221302</t>
         </is>
       </c>
       <c r="B361" s="6" t="inlineStr">
         <is>
-          <t>შპს ზოო აქსესუარები</t>
+          <t>შპს ჯი-სთაილ</t>
         </is>
       </c>
       <c r="C361" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D361" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E361" s="5" t="inlineStr">
         <is>
-          <t>2,852</t>
+          <t>3,876</t>
         </is>
       </c>
       <c r="F361" s="5" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
-          <t>1,177</t>
+          <t>901</t>
         </is>
       </c>
       <c r="H361" s="5" t="inlineStr">
         <is>
-          <t>41.3%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="I361" s="5" t="inlineStr">
         <is>
-          <t>1,112</t>
+          <t>803</t>
         </is>
       </c>
       <c r="J361" s="5" t="inlineStr">
         <is>
-          <t>2,658</t>
+          <t>1,648</t>
         </is>
       </c>
       <c r="K361" s="5" t="inlineStr">
         <is>
-          <t>2,545</t>
+          <t>1,576</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="7" t="inlineStr">
         <is>
-          <t>222726913</t>
+          <t>400293801</t>
         </is>
       </c>
       <c r="B362" s="8" t="inlineStr">
         <is>
-          <t>შპს თორნიკე</t>
+          <t>შპს კავკასიელი</t>
         </is>
       </c>
       <c r="C362" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D362" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E362" s="7" t="inlineStr">
         <is>
-          <t>2,839</t>
+          <t>3,863</t>
         </is>
       </c>
       <c r="F362" s="7" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="G362" s="7" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>392</t>
         </is>
       </c>
       <c r="H362" s="7" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="I362" s="7" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>379</t>
         </is>
       </c>
       <c r="J362" s="7" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>2,778</t>
         </is>
       </c>
       <c r="K362" s="7" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>696</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="inlineStr">
         <is>
-          <t>35001029851</t>
+          <t>245628487</t>
         </is>
       </c>
       <c r="B363" s="6" t="inlineStr">
         <is>
-          <t>საიატ კიაზიმოვი</t>
+          <t>შპს ლედ ელეკტრიკ LED ELECTRIC</t>
         </is>
       </c>
       <c r="C363" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D363" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E363" s="5" t="inlineStr">
         <is>
-          <t>2,793</t>
+          <t>3,862</t>
         </is>
       </c>
       <c r="F363" s="5" t="inlineStr">
         <is>
-          <t>-13.6%</t>
+          <t>20.5%</t>
         </is>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
-          <t>470</t>
+          <t>529</t>
         </is>
       </c>
       <c r="H363" s="5" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="I363" s="5" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>414</t>
         </is>
       </c>
       <c r="J363" s="5" t="inlineStr">
         <is>
-          <t>6,024</t>
+          <t>2,537</t>
         </is>
       </c>
       <c r="K363" s="5" t="inlineStr">
         <is>
-          <t>5,119</t>
+          <t>1,776</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="7" t="inlineStr">
         <is>
-          <t>420423278</t>
+          <t>405111212</t>
         </is>
       </c>
       <c r="B364" s="8" t="inlineStr">
         <is>
-          <t>შპს ემ-ჯი ავეჯის აქსესუარები</t>
+          <t>შპს ოფისელი</t>
         </is>
       </c>
       <c r="C364" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D364" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E364" s="7" t="inlineStr">
         <is>
-          <t>2,787</t>
+          <t>3,845</t>
         </is>
       </c>
       <c r="F364" s="7" t="inlineStr">
         <is>
-          <t>24.5%</t>
+          <t>47.5%</t>
         </is>
       </c>
       <c r="G364" s="7" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>-157</t>
         </is>
       </c>
       <c r="H364" s="7" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>-4.1%</t>
         </is>
       </c>
       <c r="I364" s="7" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>-201</t>
         </is>
       </c>
       <c r="J364" s="7" t="inlineStr">
         <is>
-          <t>1,581</t>
+          <t>1,022</t>
         </is>
       </c>
       <c r="K364" s="7" t="inlineStr">
         <is>
-          <t>1,476</t>
+          <t>-249</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="inlineStr">
         <is>
-          <t>443854134</t>
+          <t>445464257</t>
         </is>
       </c>
       <c r="B365" s="6" t="inlineStr">
         <is>
-          <t>შპს შვიდი</t>
+          <t>შპს მარი-2015</t>
         </is>
       </c>
       <c r="C365" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D365" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E365" s="5" t="inlineStr">
         <is>
-          <t>2,747</t>
+          <t>3,834</t>
         </is>
       </c>
       <c r="F365" s="5" t="inlineStr">
         <is>
-          <t>37.5%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>892</t>
         </is>
       </c>
       <c r="H365" s="5" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="I365" s="5" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>787</t>
         </is>
       </c>
       <c r="J365" s="5" t="inlineStr">
         <is>
-          <t>2,133</t>
+          <t>1,879</t>
         </is>
       </c>
       <c r="K365" s="5" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>956</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="7" t="inlineStr">
         <is>
-          <t>43001023258</t>
+          <t>427717321</t>
         </is>
       </c>
       <c r="B366" s="8" t="inlineStr">
         <is>
-          <t>მალხაზ გოგიჩაშვილი</t>
+          <t>შპს ემენჯი 25</t>
         </is>
       </c>
       <c r="C366" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D366" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E366" s="7" t="inlineStr">
         <is>
-          <t>2,747</t>
+          <t>3,826</t>
         </is>
       </c>
       <c r="F366" s="7" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>-2.3%</t>
         </is>
       </c>
       <c r="G366" s="7" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>206</t>
         </is>
       </c>
       <c r="H366" s="7" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="I366" s="7" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>91</t>
         </is>
       </c>
       <c r="J366" s="7" t="inlineStr">
         <is>
-          <t>2,526</t>
+          <t>1,538</t>
         </is>
       </c>
       <c r="K366" s="7" t="inlineStr">
         <is>
-          <t>2,068</t>
+          <t>791</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="inlineStr">
         <is>
-          <t>205224201</t>
+          <t>402163564</t>
         </is>
       </c>
       <c r="B367" s="6" t="inlineStr">
         <is>
-          <t>შპს სმართ ჰაუს ენდ ოფის</t>
+          <t>შპს 2020</t>
         </is>
       </c>
       <c r="C367" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D367" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E367" s="5" t="inlineStr">
         <is>
-          <t>2,732</t>
+          <t>3,816</t>
         </is>
       </c>
       <c r="F367" s="5" t="inlineStr">
         <is>
-          <t>12.7%</t>
+          <t>11.2%</t>
         </is>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>206</t>
         </is>
       </c>
       <c r="H367" s="5" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="I367" s="5" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>196</t>
         </is>
       </c>
       <c r="J367" s="5" t="inlineStr">
         <is>
-          <t>1,519</t>
+          <t>1,823</t>
         </is>
       </c>
       <c r="K367" s="5" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>1,823</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="7" t="inlineStr">
         <is>
-          <t>402020255</t>
+          <t>205208979</t>
         </is>
       </c>
       <c r="B368" s="8" t="inlineStr">
         <is>
-          <t>შპს ტოტი</t>
+          <t>შპს ემბონი</t>
         </is>
       </c>
       <c r="C368" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D368" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E368" s="7" t="inlineStr">
         <is>
-          <t>2,721</t>
+          <t>3,816</t>
         </is>
       </c>
       <c r="F368" s="7" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>32.1%</t>
         </is>
       </c>
       <c r="G368" s="7" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>445</t>
         </is>
       </c>
       <c r="H368" s="7" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I368" s="7" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>439</t>
         </is>
       </c>
       <c r="J368" s="7" t="inlineStr">
         <is>
-          <t>2,098</t>
+          <t>2,746</t>
         </is>
       </c>
       <c r="K368" s="7" t="inlineStr">
         <is>
-          <t>1,885</t>
+          <t>2,636</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="inlineStr">
         <is>
-          <t>204568235</t>
+          <t>202253480</t>
         </is>
       </c>
       <c r="B369" s="6" t="inlineStr">
         <is>
-          <t>შპს მაგდა+</t>
+          <t>შპს მაგნუმი</t>
         </is>
       </c>
       <c r="C369" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D369" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E369" s="5" t="inlineStr">
         <is>
-          <t>2,717</t>
+          <t>3,792</t>
         </is>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>859</t>
         </is>
       </c>
       <c r="H369" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>22.7%</t>
         </is>
       </c>
       <c r="I369" s="5" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>681</t>
         </is>
       </c>
       <c r="J369" s="5" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>5,934</t>
         </is>
       </c>
       <c r="K369" s="5" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>3,761</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="7" t="inlineStr">
         <is>
-          <t>402024910</t>
+          <t>417878933</t>
         </is>
       </c>
       <c r="B370" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  სმარტფონი</t>
+          <t>შპს ქავთარა</t>
         </is>
       </c>
       <c r="C370" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D370" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E370" s="7" t="inlineStr">
         <is>
-          <t>2,715</t>
+          <t>3,751</t>
         </is>
       </c>
       <c r="F370" s="7" t="inlineStr">
         <is>
-          <t>-45.6%</t>
+          <t>12.9%</t>
         </is>
       </c>
       <c r="G370" s="7" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>411</t>
         </is>
       </c>
       <c r="H370" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="I370" s="7" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>407</t>
         </is>
       </c>
       <c r="J370" s="7" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>1,774</t>
         </is>
       </c>
       <c r="K370" s="7" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>1,722</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="inlineStr">
         <is>
-          <t>406137014</t>
+          <t>206341305</t>
         </is>
       </c>
       <c r="B371" s="6" t="inlineStr">
         <is>
-          <t>შპს მ+</t>
+          <t>შპს კაპი</t>
         </is>
       </c>
       <c r="C371" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D371" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E371" s="5" t="inlineStr">
         <is>
-          <t>2,698</t>
+          <t>3,737</t>
         </is>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>33.3%</t>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>274</t>
         </is>
       </c>
       <c r="H371" s="5" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I371" s="5" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>93</t>
         </is>
       </c>
       <c r="J371" s="5" t="inlineStr">
         <is>
-          <t>1,429</t>
+          <t>1,343</t>
         </is>
       </c>
       <c r="K371" s="5" t="inlineStr">
         <is>
-          <t>1,429</t>
+          <t>707</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="7" t="inlineStr">
         <is>
-          <t>402211879</t>
+          <t>448381992</t>
         </is>
       </c>
       <c r="B372" s="8" t="inlineStr">
         <is>
-          <t>შპს რეგალია</t>
+          <t>შპს E-2010</t>
         </is>
       </c>
       <c r="C372" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D372" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E372" s="7" t="inlineStr">
         <is>
-          <t>2,695</t>
+          <t>3,732</t>
         </is>
       </c>
       <c r="F372" s="7" t="inlineStr">
         <is>
-          <t>48.3%</t>
+          <t>-10.5%</t>
         </is>
       </c>
       <c r="G372" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>669</t>
         </is>
       </c>
       <c r="H372" s="7" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>17.9%</t>
         </is>
       </c>
       <c r="I372" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>586</t>
         </is>
       </c>
       <c r="J372" s="7" t="inlineStr">
         <is>
-          <t>1,473</t>
+          <t>5,105</t>
         </is>
       </c>
       <c r="K372" s="7" t="inlineStr">
         <is>
-          <t>1,248</t>
+          <t>4,429</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="inlineStr">
         <is>
-          <t>405211346</t>
+          <t>404904421</t>
         </is>
       </c>
       <c r="B373" s="6" t="inlineStr">
         <is>
-          <t>შპს თორელი</t>
+          <t>შპს სანიტექი</t>
         </is>
       </c>
       <c r="C373" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D373" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E373" s="5" t="inlineStr">
         <is>
-          <t>2,679</t>
+          <t>3,724</t>
         </is>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>-13.5%</t>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>427</t>
         </is>
       </c>
       <c r="H373" s="5" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I373" s="5" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>884</t>
         </is>
       </c>
       <c r="J373" s="5" t="inlineStr">
         <is>
-          <t>1,181</t>
+          <t>3,863</t>
         </is>
       </c>
       <c r="K373" s="5" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>2,654</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="7" t="inlineStr">
         <is>
-          <t>417878728</t>
+          <t>405050242</t>
         </is>
       </c>
       <c r="B374" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიდერი</t>
+          <t>⚠ შპს ვეგა ჯორჯია</t>
         </is>
       </c>
       <c r="C374" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D374" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E374" s="7" t="inlineStr">
         <is>
-          <t>2,662</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,694</t>
+        </is>
+      </c>
+      <c r="F374" s="7" t="n">
+        <v/>
       </c>
       <c r="G374" s="7" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>-15</t>
         </is>
       </c>
       <c r="H374" s="7" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I374" s="7" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>-15</t>
         </is>
       </c>
       <c r="J374" s="7" t="inlineStr">
         <is>
-          <t>2,151</t>
+          <t>1,376</t>
         </is>
       </c>
       <c r="K374" s="7" t="inlineStr">
         <is>
-          <t>2,074</t>
+          <t>340</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="inlineStr">
         <is>
-          <t>436040099</t>
+          <t>438117477</t>
         </is>
       </c>
       <c r="B375" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ვიქტორ წიკლაური</t>
+          <t>შპს პროტექი</t>
         </is>
       </c>
       <c r="C375" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D375" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E375" s="5" t="inlineStr">
         <is>
-          <t>2,654</t>
+          <t>3,675</t>
         </is>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
-          <t>20.9%</t>
+          <t>50.8%</t>
         </is>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>1,220</t>
         </is>
       </c>
       <c r="H375" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>33.2%</t>
         </is>
       </c>
       <c r="I375" s="5" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>1,187</t>
         </is>
       </c>
       <c r="J375" s="5" t="inlineStr">
         <is>
-          <t>1,565</t>
+          <t>3,148</t>
         </is>
       </c>
       <c r="K375" s="5" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>2,794</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="7" t="inlineStr">
         <is>
-          <t>35001017952</t>
+          <t>416316258</t>
         </is>
       </c>
       <c r="B376" s="8" t="inlineStr">
         <is>
-          <t>აკიფ ზამანოვ</t>
+          <t>შპს დიამონდ</t>
         </is>
       </c>
       <c r="C376" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D376" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E376" s="7" t="inlineStr">
         <is>
-          <t>2,647</t>
+          <t>3,672</t>
         </is>
       </c>
       <c r="F376" s="7" t="inlineStr">
         <is>
-          <t>26.8%</t>
+          <t>-23.0%</t>
         </is>
       </c>
       <c r="G376" s="7" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>150</t>
         </is>
       </c>
       <c r="H376" s="7" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I376" s="7" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>103</t>
         </is>
       </c>
       <c r="J376" s="7" t="inlineStr">
         <is>
-          <t>3,606</t>
+          <t>4,149</t>
         </is>
       </c>
       <c r="K376" s="7" t="inlineStr">
         <is>
-          <t>2,522</t>
+          <t>3,148</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="inlineStr">
         <is>
-          <t>445542752</t>
+          <t>404884979</t>
         </is>
       </c>
       <c r="B377" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯიენდსი გრუპი</t>
+          <t>შპს ვესტა</t>
         </is>
       </c>
       <c r="C377" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D377" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E377" s="5" t="inlineStr">
         <is>
-          <t>2,645</t>
+          <t>3,662</t>
         </is>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
-          <t>28.0%</t>
+          <t>13.6%</t>
         </is>
       </c>
       <c r="G377" s="5" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>864</t>
         </is>
       </c>
       <c r="H377" s="5" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="I377" s="5" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>739</t>
         </is>
       </c>
       <c r="J377" s="5" t="inlineStr">
         <is>
-          <t>1,131</t>
+          <t>2,779</t>
         </is>
       </c>
       <c r="K377" s="5" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>739</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="7" t="inlineStr">
         <is>
-          <t>406034946</t>
+          <t>402120450</t>
         </is>
       </c>
       <c r="B378" s="8" t="inlineStr">
         <is>
-          <t>შპს ევრონექსი</t>
+          <t>შპს მეგა სთარ</t>
         </is>
       </c>
       <c r="C378" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D378" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E378" s="7" t="inlineStr">
         <is>
-          <t>2,635</t>
+          <t>3,643</t>
         </is>
       </c>
       <c r="F378" s="7" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="G378" s="7" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>752</t>
         </is>
       </c>
       <c r="H378" s="7" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="I378" s="7" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>644</t>
         </is>
       </c>
       <c r="J378" s="7" t="inlineStr">
         <is>
-          <t>642</t>
+          <t>4,706</t>
         </is>
       </c>
       <c r="K378" s="7" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>2,803</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="inlineStr">
         <is>
-          <t>434179480</t>
+          <t>203838277</t>
         </is>
       </c>
       <c r="B379" s="6" t="inlineStr">
         <is>
-          <t>შპს გრანდფარ ქუთაისი</t>
+          <t>შპს მბს</t>
         </is>
       </c>
       <c r="C379" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D379" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E379" s="5" t="inlineStr">
         <is>
-          <t>2,623</t>
+          <t>3,602</t>
         </is>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
-          <t>383</t>
+          <t>17</t>
         </is>
       </c>
       <c r="H379" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>0.5%</t>
         </is>
       </c>
       <c r="I379" s="5" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>-105</t>
         </is>
       </c>
       <c r="J379" s="5" t="inlineStr">
         <is>
-          <t>1,219</t>
+          <t>1,555</t>
         </is>
       </c>
       <c r="K379" s="5" t="inlineStr">
         <is>
-          <t>1,198</t>
+          <t>566</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="7" t="inlineStr">
         <is>
-          <t>202459286</t>
+          <t>202192509</t>
         </is>
       </c>
       <c r="B380" s="8" t="inlineStr">
         <is>
-          <t>შპს წითელქუდა XXI</t>
+          <t>შპს გეორგინა</t>
         </is>
       </c>
       <c r="C380" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D380" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E380" s="7" t="inlineStr">
         <is>
-          <t>2,615</t>
+          <t>3,577</t>
         </is>
       </c>
       <c r="F380" s="7" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>-10.3%</t>
         </is>
       </c>
       <c r="G380" s="7" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>1,013</t>
         </is>
       </c>
       <c r="H380" s="7" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>28.3%</t>
         </is>
       </c>
       <c r="I380" s="7" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>617</t>
         </is>
       </c>
       <c r="J380" s="7" t="inlineStr">
         <is>
-          <t>2,578</t>
+          <t>5,494</t>
         </is>
       </c>
       <c r="K380" s="7" t="inlineStr">
         <is>
-          <t>2,144</t>
+          <t>4,572</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="inlineStr">
         <is>
-          <t>404884764</t>
+          <t>412671504</t>
         </is>
       </c>
       <c r="B381" s="6" t="inlineStr">
         <is>
-          <t>შპს საკანცელარიო სახლი</t>
+          <t>შპს აზიტა</t>
         </is>
       </c>
       <c r="C381" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D381" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E381" s="5" t="inlineStr">
         <is>
-          <t>2,608</t>
+          <t>3,570</t>
         </is>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
-          <t>419</t>
+          <t>478</t>
         </is>
       </c>
       <c r="H381" s="5" t="inlineStr">
         <is>
-          <t>16.1%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="I381" s="5" t="inlineStr">
         <is>
-          <t>383</t>
+          <t>272</t>
         </is>
       </c>
       <c r="J381" s="5" t="inlineStr">
         <is>
-          <t>2,713</t>
+          <t>1,523</t>
         </is>
       </c>
       <c r="K381" s="5" t="inlineStr">
         <is>
-          <t>2,215</t>
+          <t>957</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="7" t="inlineStr">
         <is>
-          <t>402042543</t>
+          <t>400139079</t>
         </is>
       </c>
       <c r="B382" s="8" t="inlineStr">
         <is>
-          <t>შპს ფრეგრანს ვორლდ</t>
+          <t>შპს ტრიტონ</t>
         </is>
       </c>
       <c r="C382" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D382" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E382" s="7" t="inlineStr">
         <is>
-          <t>2,594</t>
+          <t>3,542</t>
         </is>
       </c>
       <c r="F382" s="7" t="inlineStr">
         <is>
-          <t>23.0%</t>
+          <t>-18.1%</t>
         </is>
       </c>
       <c r="G382" s="7" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>69</t>
         </is>
       </c>
       <c r="H382" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I382" s="7" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>272</t>
         </is>
       </c>
       <c r="J382" s="7" t="inlineStr">
         <is>
-          <t>2,580</t>
+          <t>2,675</t>
         </is>
       </c>
       <c r="K382" s="7" t="inlineStr">
         <is>
-          <t>1,205</t>
+          <t>1,943</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="inlineStr">
         <is>
-          <t>401965806</t>
+          <t>416320644</t>
         </is>
       </c>
       <c r="B383" s="6" t="inlineStr">
         <is>
-          <t>შპს მოდერნი</t>
+          <t>შპს  გეოსან</t>
         </is>
       </c>
       <c r="C383" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D383" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E383" s="5" t="inlineStr">
         <is>
-          <t>2,574</t>
+          <t>3,537</t>
         </is>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
-          <t>26.3%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>646</t>
         </is>
       </c>
       <c r="H383" s="5" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>18.3%</t>
         </is>
       </c>
       <c r="I383" s="5" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>675</t>
         </is>
       </c>
       <c r="J383" s="5" t="inlineStr">
         <is>
-          <t>3,823</t>
+          <t>8,211</t>
         </is>
       </c>
       <c r="K383" s="5" t="inlineStr">
         <is>
-          <t>1,821</t>
+          <t>8,025</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="7" t="inlineStr">
         <is>
-          <t>211348460</t>
+          <t>406116572</t>
         </is>
       </c>
       <c r="B384" s="8" t="inlineStr">
         <is>
-          <t>შპს პოლიგრაფი</t>
+          <t>შპს ირმა სილვერ</t>
         </is>
       </c>
       <c r="C384" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D384" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E384" s="7" t="inlineStr">
         <is>
-          <t>2,549</t>
+          <t>3,531</t>
         </is>
       </c>
       <c r="F384" s="7" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>-50.3%</t>
         </is>
       </c>
       <c r="G384" s="7" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>660</t>
         </is>
       </c>
       <c r="H384" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="I384" s="7" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>342</t>
         </is>
       </c>
       <c r="J384" s="7" t="inlineStr">
         <is>
-          <t>2,156</t>
+          <t>4,794</t>
         </is>
       </c>
       <c r="K384" s="7" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>2,874</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="inlineStr">
         <is>
-          <t>404589682</t>
+          <t>445389749</t>
         </is>
       </c>
       <c r="B385" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯინვენტორი</t>
+          <t>შპს არჩევანი</t>
         </is>
       </c>
       <c r="C385" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D385" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E385" s="5" t="inlineStr">
         <is>
-          <t>2,544</t>
+          <t>3,518</t>
         </is>
       </c>
       <c r="F385" s="5" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>-6.6%</t>
         </is>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
-          <t>-162</t>
+          <t>172</t>
         </is>
       </c>
       <c r="H385" s="5" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I385" s="5" t="inlineStr">
         <is>
-          <t>-600</t>
+          <t>141</t>
         </is>
       </c>
       <c r="J385" s="5" t="inlineStr">
         <is>
-          <t>2,255</t>
+          <t>1,503</t>
         </is>
       </c>
       <c r="K385" s="5" t="inlineStr">
         <is>
-          <t>-1,142</t>
+          <t>1,086</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="7" t="inlineStr">
         <is>
-          <t>406190474</t>
+          <t>445437386</t>
         </is>
       </c>
       <c r="B386" s="8" t="inlineStr">
         <is>
-          <t>შპს მარიკო</t>
+          <t>შპს გენ ელექტრიკ-Gen Electric</t>
         </is>
       </c>
       <c r="C386" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D386" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E386" s="7" t="inlineStr">
         <is>
-          <t>2,542</t>
+          <t>3,515</t>
         </is>
       </c>
       <c r="F386" s="7" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>-1.5%</t>
         </is>
       </c>
       <c r="G386" s="7" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>579</t>
         </is>
       </c>
       <c r="H386" s="7" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>16.5%</t>
         </is>
       </c>
       <c r="I386" s="7" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>370</t>
         </is>
       </c>
       <c r="J386" s="7" t="inlineStr">
         <is>
-          <t>2,453</t>
+          <t>4,148</t>
         </is>
       </c>
       <c r="K386" s="7" t="inlineStr">
         <is>
-          <t>1,447</t>
+          <t>1,010</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="inlineStr">
         <is>
-          <t>406113478</t>
+          <t>406272732</t>
         </is>
       </c>
       <c r="B387" s="6" t="inlineStr">
         <is>
-          <t>შპს ვ ს ს</t>
+          <t>შპს მადაგასკარი</t>
         </is>
       </c>
       <c r="C387" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D387" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E387" s="5" t="inlineStr">
         <is>
-          <t>2,539</t>
+          <t>3,495</t>
         </is>
       </c>
       <c r="F387" s="5" t="inlineStr">
         <is>
-          <t>-19.1%</t>
+          <t>30.1%</t>
         </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>300</t>
         </is>
       </c>
       <c r="H387" s="5" t="inlineStr">
         <is>
-          <t>20.2%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="I387" s="5" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>166</t>
         </is>
       </c>
       <c r="J387" s="5" t="inlineStr">
         <is>
-          <t>1,966</t>
+          <t>4,475</t>
         </is>
       </c>
       <c r="K387" s="5" t="inlineStr">
         <is>
-          <t>1,952</t>
+          <t>2,490</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="7" t="inlineStr">
         <is>
-          <t>202050564</t>
+          <t>406167366</t>
         </is>
       </c>
       <c r="B388" s="8" t="inlineStr">
         <is>
-          <t>შპს ეკობრენდს ჯორჯია</t>
+          <t>შპს ტოპ ელექტრო</t>
         </is>
       </c>
       <c r="C388" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D388" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E388" s="7" t="inlineStr">
         <is>
-          <t>2,515</t>
+          <t>3,476</t>
         </is>
       </c>
       <c r="F388" s="7" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="G388" s="7" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>687</t>
         </is>
       </c>
       <c r="H388" s="7" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>19.8%</t>
         </is>
       </c>
       <c r="I388" s="7" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>687</t>
         </is>
       </c>
       <c r="J388" s="7" t="inlineStr">
         <is>
-          <t>2,559</t>
+          <t>3,570</t>
         </is>
       </c>
       <c r="K388" s="7" t="inlineStr">
         <is>
-          <t>1,985</t>
+          <t>2,108</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="inlineStr">
         <is>
-          <t>400105373</t>
+          <t>208218132</t>
         </is>
       </c>
       <c r="B389" s="6" t="inlineStr">
         <is>
-          <t>შპს ფორკლიფტ სერვის ჯორჯია</t>
+          <t>⚠ შპს ელექტრონი</t>
         </is>
       </c>
       <c r="C389" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D389" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E389" s="5" t="inlineStr">
         <is>
-          <t>2,500</t>
+          <t>3,468</t>
         </is>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
-          <t>34.1%</t>
+          <t>46.9%</t>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>711</t>
         </is>
       </c>
       <c r="H389" s="5" t="inlineStr">
         <is>
-          <t>14.3%</t>
+          <t>20.5%</t>
         </is>
       </c>
       <c r="I389" s="5" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>539</t>
         </is>
       </c>
       <c r="J389" s="5" t="inlineStr">
         <is>
-          <t>5,976</t>
+          <t>7,306</t>
         </is>
       </c>
       <c r="K389" s="5" t="inlineStr">
         <is>
-          <t>4,682</t>
+          <t>7,026</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="7" t="inlineStr">
         <is>
-          <t>445395590</t>
+          <t>212858852</t>
         </is>
       </c>
       <c r="B390" s="8" t="inlineStr">
         <is>
-          <t>შპს რეზო+</t>
+          <t>შპს კომლენდი</t>
         </is>
       </c>
       <c r="C390" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D390" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E390" s="7" t="inlineStr">
         <is>
-          <t>2,491</t>
+          <t>3,448</t>
         </is>
       </c>
       <c r="F390" s="7" t="inlineStr">
         <is>
-          <t>-26.4%</t>
+          <t>35.0%</t>
         </is>
       </c>
       <c r="G390" s="7" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>-73</t>
         </is>
       </c>
       <c r="H390" s="7" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="I390" s="7" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>-65</t>
         </is>
       </c>
       <c r="J390" s="7" t="inlineStr">
         <is>
-          <t>3,210</t>
+          <t>988</t>
         </is>
       </c>
       <c r="K390" s="7" t="inlineStr">
         <is>
-          <t>2,372</t>
+          <t>-956</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="inlineStr">
         <is>
-          <t>400018468</t>
+          <t>206050066</t>
         </is>
       </c>
       <c r="B391" s="6" t="inlineStr">
         <is>
-          <t>შპს ევრო კავკასუს სუპლიეს</t>
+          <t>შპს ჯი-თი-ვი</t>
         </is>
       </c>
       <c r="C391" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D391" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E391" s="5" t="inlineStr">
         <is>
-          <t>2,484</t>
+          <t>3,439</t>
         </is>
       </c>
       <c r="F391" s="5" t="inlineStr">
         <is>
-          <t>-23.9%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>305</t>
         </is>
       </c>
       <c r="H391" s="5" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I391" s="5" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>280</t>
         </is>
       </c>
       <c r="J391" s="5" t="inlineStr">
         <is>
-          <t>2,298</t>
+          <t>2,123</t>
         </is>
       </c>
       <c r="K391" s="5" t="inlineStr">
         <is>
-          <t>1,918</t>
+          <t>1,708</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="7" t="inlineStr">
         <is>
-          <t>400124851</t>
+          <t>434157066</t>
         </is>
       </c>
       <c r="B392" s="8" t="inlineStr">
         <is>
-          <t>შპს ფრიზინგ კომპანია</t>
+          <t>მ.მ.M.M.</t>
         </is>
       </c>
       <c r="C392" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D392" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E392" s="7" t="inlineStr">
         <is>
-          <t>2,482</t>
+          <t>3,426</t>
         </is>
       </c>
       <c r="F392" s="7" t="inlineStr">
         <is>
-          <t>52.6%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="G392" s="7" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>615</t>
         </is>
       </c>
       <c r="H392" s="7" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>17.9%</t>
         </is>
       </c>
       <c r="I392" s="7" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>617</t>
         </is>
       </c>
       <c r="J392" s="7" t="inlineStr">
         <is>
-          <t>3,694</t>
+          <t>3,021</t>
         </is>
       </c>
       <c r="K392" s="7" t="inlineStr">
         <is>
-          <t>1,981</t>
+          <t>2,998</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="inlineStr">
         <is>
-          <t>445466120</t>
+          <t>405015479</t>
         </is>
       </c>
       <c r="B393" s="6" t="inlineStr">
         <is>
-          <t>შპს ნიუ სთარ</t>
+          <t>შპს ნეოტეკი</t>
         </is>
       </c>
       <c r="C393" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D393" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E393" s="5" t="inlineStr">
         <is>
-          <t>2,475</t>
+          <t>3,423</t>
         </is>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>-3.1%</t>
         </is>
       </c>
       <c r="G393" s="5" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>-244</t>
         </is>
       </c>
       <c r="H393" s="5" t="inlineStr">
         <is>
-          <t>16.6%</t>
+          <t>-7.1%</t>
         </is>
       </c>
       <c r="I393" s="5" t="inlineStr">
         <is>
-          <t>317</t>
+          <t>-343</t>
         </is>
       </c>
       <c r="J393" s="5" t="inlineStr">
         <is>
-          <t>2,380</t>
+          <t>3,193</t>
         </is>
       </c>
       <c r="K393" s="5" t="inlineStr">
         <is>
-          <t>1,359</t>
+          <t>1,541</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="7" t="inlineStr">
         <is>
-          <t>402019551</t>
+          <t>406061611</t>
         </is>
       </c>
       <c r="B394" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯენტო ტრეიდინგი</t>
+          <t>შპს რეალ გრუპი</t>
         </is>
       </c>
       <c r="C394" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D394" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E394" s="7" t="inlineStr">
         <is>
-          <t>2,469</t>
+          <t>3,420</t>
         </is>
       </c>
       <c r="F394" s="7" t="inlineStr">
         <is>
-          <t>-33.1%</t>
+          <t>23.5%</t>
         </is>
       </c>
       <c r="G394" s="7" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>494</t>
         </is>
       </c>
       <c r="H394" s="7" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="I394" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>464</t>
         </is>
       </c>
       <c r="J394" s="7" t="inlineStr">
         <is>
-          <t>2,579</t>
+          <t>2,793</t>
         </is>
       </c>
       <c r="K394" s="7" t="inlineStr">
         <is>
-          <t>1,648</t>
+          <t>2,031</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="inlineStr">
         <is>
-          <t>405025896</t>
+          <t>446969148</t>
         </is>
       </c>
       <c r="B395" s="6" t="inlineStr">
         <is>
-          <t>შპს ვიდეოსკოპი</t>
+          <t>შპს უნივერსალ კომპანი საქართველო</t>
         </is>
       </c>
       <c r="C395" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D395" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E395" s="5" t="inlineStr">
         <is>
-          <t>2,465</t>
+          <t>3,383</t>
         </is>
       </c>
       <c r="F395" s="5" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>17.7%</t>
         </is>
       </c>
       <c r="G395" s="5" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>483</t>
         </is>
       </c>
       <c r="H395" s="5" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>14.3%</t>
         </is>
       </c>
       <c r="I395" s="5" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>500</t>
         </is>
       </c>
       <c r="J395" s="5" t="inlineStr">
         <is>
-          <t>2,204</t>
+          <t>2,649</t>
         </is>
       </c>
       <c r="K395" s="5" t="inlineStr">
         <is>
-          <t>1,572</t>
+          <t>1,782</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="7" t="inlineStr">
         <is>
-          <t>445391683</t>
+          <t>405105513</t>
         </is>
       </c>
       <c r="B396" s="8" t="inlineStr">
         <is>
-          <t>შპს სხივი-2010</t>
+          <t>შპს სავაჭრო ჯგუფი</t>
         </is>
       </c>
       <c r="C396" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D396" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E396" s="7" t="inlineStr">
         <is>
-          <t>2,459</t>
+          <t>3,362</t>
         </is>
       </c>
       <c r="F396" s="7" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>59.1%</t>
         </is>
       </c>
       <c r="G396" s="7" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>582</t>
         </is>
       </c>
       <c r="H396" s="7" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>17.3%</t>
         </is>
       </c>
       <c r="I396" s="7" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>680</t>
         </is>
       </c>
       <c r="J396" s="7" t="inlineStr">
         <is>
-          <t>3,061</t>
+          <t>2,623</t>
         </is>
       </c>
       <c r="K396" s="7" t="inlineStr">
         <is>
-          <t>2,732</t>
+          <t>2,279</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="5" t="inlineStr">
         <is>
-          <t>406101613</t>
+          <t>401970658</t>
         </is>
       </c>
       <c r="B397" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კომპანია G.A.R</t>
+          <t>შპს თერმოსთრიმი</t>
         </is>
       </c>
       <c r="C397" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D397" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E397" s="5" t="inlineStr">
         <is>
-          <t>2,437</t>
+          <t>3,334</t>
         </is>
       </c>
       <c r="F397" s="5" t="inlineStr">
         <is>
-          <t>-21.6%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="G397" s="5" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>305</t>
         </is>
       </c>
       <c r="H397" s="5" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="I397" s="5" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>294</t>
         </is>
       </c>
       <c r="J397" s="5" t="inlineStr">
         <is>
-          <t>1,064</t>
+          <t>2,553</t>
         </is>
       </c>
       <c r="K397" s="5" t="inlineStr">
         <is>
-          <t>1,038</t>
+          <t>2,005</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="7" t="inlineStr">
         <is>
-          <t>445604855</t>
+          <t>445427119</t>
         </is>
       </c>
       <c r="B398" s="8" t="inlineStr">
         <is>
-          <t>შპს თავისუფლება</t>
+          <t>⚠ შპს პროვაიდერ.ჯი PROVIDER.GE</t>
         </is>
       </c>
       <c r="C398" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D398" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E398" s="7" t="inlineStr">
         <is>
-          <t>2,414</t>
+          <t>3,326</t>
         </is>
       </c>
       <c r="F398" s="7" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>38.0%</t>
         </is>
       </c>
       <c r="G398" s="7" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>229</t>
         </is>
       </c>
       <c r="H398" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I398" s="7" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>97</t>
         </is>
       </c>
       <c r="J398" s="7" t="inlineStr">
         <is>
-          <t>1,617</t>
+          <t>1,813</t>
         </is>
       </c>
       <c r="K398" s="7" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>191</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="inlineStr">
         <is>
-          <t>404518777</t>
+          <t>224086094</t>
         </is>
       </c>
       <c r="B399" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯითი ჯგუფი</t>
+          <t>შპს დაგი</t>
         </is>
       </c>
       <c r="C399" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D399" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E399" s="5" t="inlineStr">
         <is>
-          <t>2,377</t>
+          <t>3,296</t>
         </is>
       </c>
       <c r="F399" s="5" t="inlineStr">
         <is>
-          <t>-52.3%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="G399" s="5" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>274</t>
         </is>
       </c>
       <c r="H399" s="5" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I399" s="5" t="inlineStr">
         <is>
-          <t>-391</t>
+          <t>255</t>
         </is>
       </c>
       <c r="J399" s="5" t="inlineStr">
         <is>
-          <t>9,329</t>
+          <t>2,306</t>
         </is>
       </c>
       <c r="K399" s="5" t="inlineStr">
         <is>
-          <t>1,921</t>
+          <t>2,193</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="7" t="inlineStr">
         <is>
-          <t>445468388</t>
+          <t>405303318</t>
         </is>
       </c>
       <c r="B400" s="8" t="inlineStr">
         <is>
-          <t>შპს კანცბუმი</t>
+          <t>შპს პროქურმენტ სერვის გრუპ</t>
         </is>
       </c>
       <c r="C400" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D400" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E400" s="7" t="inlineStr">
         <is>
-          <t>2,375</t>
+          <t>3,294</t>
         </is>
       </c>
       <c r="F400" s="7" t="inlineStr">
         <is>
-          <t>-41.7%</t>
+          <t>-25.9%</t>
         </is>
       </c>
       <c r="G400" s="7" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>353</t>
         </is>
       </c>
       <c r="H400" s="7" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>10.7%</t>
         </is>
       </c>
       <c r="I400" s="7" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>146</t>
         </is>
       </c>
       <c r="J400" s="7" t="inlineStr">
         <is>
-          <t>1,405</t>
+          <t>989</t>
         </is>
       </c>
       <c r="K400" s="7" t="inlineStr">
         <is>
-          <t>1,322</t>
+          <t>248</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="inlineStr">
         <is>
-          <t>406262306</t>
+          <t>434158298</t>
         </is>
       </c>
       <c r="B401" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს თი2000 ჰოუმ პროდაქთს</t>
+          <t>⚠ შპს რადუგა</t>
         </is>
       </c>
       <c r="C401" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D401" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E401" s="5" t="inlineStr">
         <is>
-          <t>2,364</t>
+          <t>3,293</t>
         </is>
       </c>
       <c r="F401" s="5" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>24.4%</t>
         </is>
       </c>
       <c r="G401" s="5" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>98</t>
         </is>
       </c>
       <c r="H401" s="5" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="I401" s="5" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>54</t>
         </is>
       </c>
       <c r="J401" s="5" t="inlineStr">
         <is>
-          <t>1,203</t>
+          <t>2,698</t>
         </is>
       </c>
       <c r="K401" s="5" t="inlineStr">
         <is>
-          <t>732</t>
+          <t>486</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="7" t="inlineStr">
         <is>
-          <t>445410136</t>
+          <t>204445145</t>
         </is>
       </c>
       <c r="B402" s="8" t="inlineStr">
         <is>
-          <t>შპს VIP GEORGIA</t>
+          <t>შპს ეკოლაინი</t>
         </is>
       </c>
       <c r="C402" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D402" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E402" s="7" t="inlineStr">
         <is>
-          <t>2,360</t>
+          <t>3,261</t>
         </is>
       </c>
       <c r="F402" s="7" t="inlineStr">
         <is>
           <t>-2.1%</t>
         </is>
       </c>
       <c r="G402" s="7" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>558</t>
         </is>
       </c>
       <c r="H402" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="I402" s="7" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>549</t>
         </is>
       </c>
       <c r="J402" s="7" t="inlineStr">
         <is>
-          <t>2,705</t>
+          <t>1,878</t>
         </is>
       </c>
       <c r="K402" s="7" t="inlineStr">
         <is>
-          <t>1,536</t>
+          <t>1,797</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="inlineStr">
         <is>
-          <t>406123546</t>
+          <t>205254598</t>
         </is>
       </c>
       <c r="B403" s="6" t="inlineStr">
         <is>
-          <t>შპს ემ.ბი.ჯი ჯგუფი</t>
+          <t>შპს ბეარინგ.ჯი</t>
         </is>
       </c>
       <c r="C403" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D403" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E403" s="5" t="inlineStr">
         <is>
-          <t>2,324</t>
+          <t>3,248</t>
         </is>
       </c>
       <c r="F403" s="5" t="inlineStr">
         <is>
-          <t>13.6%</t>
+          <t>21.5%</t>
         </is>
       </c>
       <c r="G403" s="5" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>575</t>
         </is>
       </c>
       <c r="H403" s="5" t="inlineStr">
         <is>
-          <t>24.1%</t>
+          <t>17.7%</t>
         </is>
       </c>
       <c r="I403" s="5" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>628</t>
         </is>
       </c>
       <c r="J403" s="5" t="inlineStr">
         <is>
-          <t>2,350</t>
+          <t>1,532</t>
         </is>
       </c>
       <c r="K403" s="5" t="inlineStr">
         <is>
-          <t>2,314</t>
+          <t>811</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="7" t="inlineStr">
         <is>
-          <t>404897616</t>
+          <t>404884014</t>
         </is>
       </c>
       <c r="B404" s="8" t="inlineStr">
         <is>
-          <t>შპს იტს</t>
+          <t>შპს ოთო-2011</t>
         </is>
       </c>
       <c r="C404" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D404" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E404" s="7" t="inlineStr">
         <is>
-          <t>2,305</t>
+          <t>3,236</t>
         </is>
       </c>
       <c r="F404" s="7" t="inlineStr">
         <is>
-          <t>-58.6%</t>
+          <t>25.9%</t>
         </is>
       </c>
       <c r="G404" s="7" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>589</t>
         </is>
       </c>
       <c r="H404" s="7" t="inlineStr">
         <is>
-          <t>25.2%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="I404" s="7" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>555</t>
         </is>
       </c>
       <c r="J404" s="7" t="inlineStr">
         <is>
-          <t>5,109</t>
+          <t>3,337</t>
         </is>
       </c>
       <c r="K404" s="7" t="inlineStr">
         <is>
-          <t>5,071</t>
+          <t>2,849</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="inlineStr">
         <is>
-          <t>404521139</t>
+          <t>400003321</t>
         </is>
       </c>
       <c r="B405" s="6" t="inlineStr">
         <is>
-          <t>შპს პიანო ჯორჯია</t>
+          <t>შპს ს.მ.ს.</t>
         </is>
       </c>
       <c r="C405" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D405" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E405" s="5" t="inlineStr">
         <is>
-          <t>2,299</t>
+          <t>3,196</t>
         </is>
       </c>
       <c r="F405" s="5" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>-1.7%</t>
         </is>
       </c>
       <c r="G405" s="5" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>1,468</t>
         </is>
       </c>
       <c r="H405" s="5" t="inlineStr">
         <is>
-          <t>26.7%</t>
+          <t>45.9%</t>
         </is>
       </c>
       <c r="I405" s="5" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>1,343</t>
         </is>
       </c>
       <c r="J405" s="5" t="inlineStr">
         <is>
-          <t>2,144</t>
+          <t>4,276</t>
         </is>
       </c>
       <c r="K405" s="5" t="inlineStr">
         <is>
-          <t>2,101</t>
+          <t>4,273</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="7" t="inlineStr">
         <is>
-          <t>202461763</t>
+          <t>400167341</t>
         </is>
       </c>
       <c r="B406" s="8" t="inlineStr">
         <is>
-          <t>შპს ბარაქა 2010</t>
+          <t>შპს აიმ ჯგუფი</t>
         </is>
       </c>
       <c r="C406" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D406" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E406" s="7" t="inlineStr">
         <is>
-          <t>2,298</t>
+          <t>3,193</t>
         </is>
       </c>
       <c r="F406" s="7" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="G406" s="7" t="inlineStr">
         <is>
-          <t>-185</t>
+          <t>642</t>
         </is>
       </c>
       <c r="H406" s="7" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>20.1%</t>
         </is>
       </c>
       <c r="I406" s="7" t="inlineStr">
         <is>
-          <t>-204</t>
+          <t>607</t>
         </is>
       </c>
       <c r="J406" s="7" t="inlineStr">
         <is>
-          <t>3,634</t>
+          <t>2,893</t>
         </is>
       </c>
       <c r="K406" s="7" t="inlineStr">
         <is>
-          <t>1,892</t>
+          <t>2,579</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="inlineStr">
         <is>
-          <t>405673604</t>
+          <t>402105351</t>
         </is>
       </c>
       <c r="B407" s="6" t="inlineStr">
         <is>
-          <t>შპს იქეიეს ჯორჯია</t>
+          <t>შპს  მშენებლობა და რემონტი</t>
         </is>
       </c>
       <c r="C407" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D407" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E407" s="5" t="inlineStr">
         <is>
-          <t>2,290</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,189</t>
+        </is>
+      </c>
+      <c r="F407" s="5" t="inlineStr">
+        <is>
+          <t>11.5%</t>
+        </is>
       </c>
       <c r="G407" s="5" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>201</t>
         </is>
       </c>
       <c r="H407" s="5" t="inlineStr">
         <is>
-          <t>31.8%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I407" s="5" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>184</t>
         </is>
       </c>
       <c r="J407" s="5" t="inlineStr">
         <is>
-          <t>1,736</t>
+          <t>1,864</t>
         </is>
       </c>
       <c r="K407" s="5" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>1,425</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="7" t="inlineStr">
         <is>
-          <t>405221816</t>
+          <t>202405691</t>
         </is>
       </c>
       <c r="B408" s="8" t="inlineStr">
         <is>
-          <t>შპს ემ და ე მომსახურების სერვისი</t>
+          <t>შპს ალფა ფორვარდი</t>
         </is>
       </c>
       <c r="C408" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D408" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E408" s="7" t="inlineStr">
         <is>
-          <t>2,282</t>
+          <t>3,183</t>
         </is>
       </c>
       <c r="F408" s="7" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>-44.5%</t>
         </is>
       </c>
       <c r="G408" s="7" t="inlineStr">
         <is>
-          <t>-159</t>
+          <t>660</t>
         </is>
       </c>
       <c r="H408" s="7" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>20.7%</t>
         </is>
       </c>
       <c r="I408" s="7" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>702</t>
         </is>
       </c>
       <c r="J408" s="7" t="inlineStr">
         <is>
-          <t>2,392</t>
+          <t>2,847</t>
         </is>
       </c>
       <c r="K408" s="7" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>2,825</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="inlineStr">
         <is>
-          <t>402020870</t>
+          <t>404515805</t>
         </is>
       </c>
       <c r="B409" s="6" t="inlineStr">
         <is>
-          <t>შპს ბაო</t>
+          <t>⚠ შპს  ქროსთი გლობალ</t>
         </is>
       </c>
       <c r="C409" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D409" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E409" s="5" t="inlineStr">
         <is>
-          <t>2,279</t>
+          <t>3,179</t>
         </is>
       </c>
       <c r="F409" s="5" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>33.5%</t>
         </is>
       </c>
       <c r="G409" s="5" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>738</t>
         </is>
       </c>
       <c r="H409" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>23.2%</t>
         </is>
       </c>
       <c r="I409" s="5" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>448</t>
         </is>
       </c>
       <c r="J409" s="5" t="inlineStr">
         <is>
-          <t>1,750</t>
+          <t>2,053</t>
         </is>
       </c>
       <c r="K409" s="5" t="inlineStr">
         <is>
-          <t>1,744</t>
+          <t>61</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="7" t="inlineStr">
         <is>
-          <t>402088897</t>
+          <t>404883122</t>
         </is>
       </c>
       <c r="B410" s="8" t="inlineStr">
         <is>
-          <t>შპს დიჯიტალტექ</t>
+          <t>შპს ბლექსი ინვესტი</t>
         </is>
       </c>
       <c r="C410" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D410" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E410" s="7" t="inlineStr">
         <is>
-          <t>2,273</t>
+          <t>3,169</t>
         </is>
       </c>
       <c r="F410" s="7" t="inlineStr">
         <is>
-          <t>-16.9%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="G410" s="7" t="inlineStr">
         <is>
-          <t>-696</t>
+          <t>710</t>
         </is>
       </c>
       <c r="H410" s="7" t="inlineStr">
         <is>
-          <t>-30.6%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="I410" s="7" t="inlineStr">
         <is>
-          <t>-819</t>
+          <t>355</t>
         </is>
       </c>
       <c r="J410" s="7" t="inlineStr">
         <is>
-          <t>1,172</t>
+          <t>8,721</t>
         </is>
       </c>
       <c r="K410" s="7" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>4,379</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="5" t="inlineStr">
         <is>
-          <t>222729206</t>
+          <t>200276487</t>
         </is>
       </c>
       <c r="B411" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი ენ პი</t>
+          <t>შპს თორიჯორჯია</t>
         </is>
       </c>
       <c r="C411" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D411" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E411" s="5" t="inlineStr">
         <is>
-          <t>2,226</t>
+          <t>3,163</t>
         </is>
       </c>
       <c r="F411" s="5" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="G411" s="5" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>465</t>
         </is>
       </c>
       <c r="H411" s="5" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="I411" s="5" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>178</t>
         </is>
       </c>
       <c r="J411" s="5" t="inlineStr">
         <is>
-          <t>1,277</t>
+          <t>4,267</t>
         </is>
       </c>
       <c r="K411" s="5" t="inlineStr">
         <is>
-          <t>1,252</t>
+          <t>2,397</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="7" t="inlineStr">
         <is>
-          <t>37001015437</t>
+          <t>405033823</t>
         </is>
       </c>
       <c r="B412" s="8" t="inlineStr">
         <is>
-          <t>⚠ ვერონიკა ელიზბარაშვილი</t>
+          <t>შპს დი კვანტრი ჯგუფი</t>
         </is>
       </c>
       <c r="C412" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D412" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E412" s="7" t="inlineStr">
         <is>
-          <t>2,218</t>
+          <t>3,145</t>
         </is>
       </c>
       <c r="F412" s="7" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="G412" s="7" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>-514</t>
         </is>
       </c>
       <c r="H412" s="7" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>-16.4%</t>
         </is>
       </c>
       <c r="I412" s="7" t="inlineStr">
         <is>
-          <t>-78</t>
+          <t>-626</t>
         </is>
       </c>
       <c r="J412" s="7" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>1,509</t>
         </is>
       </c>
       <c r="K412" s="7" t="inlineStr">
         <is>
-          <t>-211</t>
+          <t>408</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="5" t="inlineStr">
         <is>
-          <t>440390550</t>
+          <t>405275394</t>
         </is>
       </c>
       <c r="B413" s="6" t="inlineStr">
         <is>
-          <t>შპს წნორისიტი</t>
+          <t>შპს  ნიუ რითეილ გრუპ</t>
         </is>
       </c>
       <c r="C413" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D413" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E413" s="5" t="inlineStr">
         <is>
-          <t>2,179</t>
+          <t>3,135</t>
         </is>
       </c>
       <c r="F413" s="5" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="G413" s="5" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>33</t>
         </is>
       </c>
       <c r="H413" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I413" s="5" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>418</t>
         </is>
       </c>
       <c r="J413" s="5" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>2,133</t>
         </is>
       </c>
       <c r="K413" s="5" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>2,020</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="7" t="inlineStr">
         <is>
-          <t>412736106</t>
+          <t>404853841</t>
         </is>
       </c>
       <c r="B414" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ამბერ თრეიდინგ</t>
+          <t>შპს ორნამენტი</t>
         </is>
       </c>
       <c r="C414" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D414" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E414" s="7" t="inlineStr">
         <is>
-          <t>2,163</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,130</t>
+        </is>
+      </c>
+      <c r="F414" s="7" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
       </c>
       <c r="G414" s="7" t="inlineStr">
         <is>
-          <t>2,037</t>
+          <t>-282</t>
         </is>
       </c>
       <c r="H414" s="7" t="inlineStr">
         <is>
-          <t>94.1%</t>
+          <t>-9.0%</t>
         </is>
       </c>
       <c r="I414" s="7" t="inlineStr">
         <is>
-          <t>2,324</t>
+          <t>-295</t>
         </is>
       </c>
       <c r="J414" s="7" t="inlineStr">
         <is>
-          <t>3,538</t>
+          <t>1,333</t>
         </is>
       </c>
       <c r="K414" s="7" t="inlineStr">
         <is>
-          <t>2,324</t>
+          <t>1,175</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="inlineStr">
         <is>
-          <t>429323350</t>
+          <t>442260991</t>
         </is>
       </c>
       <c r="B415" s="6" t="inlineStr">
         <is>
-          <t>შპს  ლიდერ ჯგუფი</t>
+          <t>⚠ შპს ბლოკ სტანდარტი</t>
         </is>
       </c>
       <c r="C415" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D415" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E415" s="5" t="inlineStr">
         <is>
-          <t>2,154</t>
+          <t>3,108</t>
         </is>
       </c>
       <c r="F415" s="5" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>21.6%</t>
         </is>
       </c>
       <c r="G415" s="5" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>343</t>
         </is>
       </c>
       <c r="H415" s="5" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="I415" s="5" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>283</t>
         </is>
       </c>
       <c r="J415" s="5" t="inlineStr">
         <is>
-          <t>3,224</t>
+          <t>1,193</t>
         </is>
       </c>
       <c r="K415" s="5" t="inlineStr">
         <is>
-          <t>2,237</t>
+          <t>1,126</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="7" t="inlineStr">
         <is>
-          <t>61004007714</t>
+          <t>404542385</t>
         </is>
       </c>
       <c r="B416" s="8" t="inlineStr">
         <is>
-          <t>მურად ასლანიძე</t>
+          <t>შპს  სტეფანო რიჩი თბილისი</t>
         </is>
       </c>
       <c r="C416" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D416" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E416" s="7" t="inlineStr">
         <is>
-          <t>2,098</t>
+          <t>3,107</t>
         </is>
       </c>
       <c r="F416" s="7" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="G416" s="7" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>644</t>
         </is>
       </c>
       <c r="H416" s="7" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>20.7%</t>
         </is>
       </c>
       <c r="I416" s="7" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>528</t>
         </is>
       </c>
       <c r="J416" s="7" t="inlineStr">
         <is>
-          <t>1,131</t>
+          <t>3,176</t>
         </is>
       </c>
       <c r="K416" s="7" t="inlineStr">
         <is>
-          <t>1,131</t>
+          <t>2,704</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="5" t="inlineStr">
         <is>
-          <t>434157627</t>
+          <t>400158501</t>
         </is>
       </c>
       <c r="B417" s="6" t="inlineStr">
         <is>
-          <t>შპს ტერმიკელ ჯორჯია</t>
+          <t>შპს ინვესტორი</t>
         </is>
       </c>
       <c r="C417" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D417" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E417" s="5" t="inlineStr">
         <is>
-          <t>2,098</t>
+          <t>3,094</t>
         </is>
       </c>
       <c r="F417" s="5" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>40.1%</t>
         </is>
       </c>
       <c r="G417" s="5" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>113</t>
         </is>
       </c>
       <c r="H417" s="5" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I417" s="5" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>-0</t>
         </is>
       </c>
       <c r="J417" s="5" t="inlineStr">
         <is>
-          <t>2,877</t>
+          <t>1,987</t>
         </is>
       </c>
       <c r="K417" s="5" t="inlineStr">
         <is>
-          <t>1,351</t>
+          <t>1,374</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="7" t="inlineStr">
         <is>
-          <t>404591072</t>
+          <t>401966994</t>
         </is>
       </c>
       <c r="B418" s="8" t="inlineStr">
         <is>
-          <t>შპს ეშვი</t>
+          <t>შპს სოლვეი</t>
         </is>
       </c>
       <c r="C418" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D418" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E418" s="7" t="inlineStr">
         <is>
-          <t>2,096</t>
+          <t>3,068</t>
         </is>
       </c>
       <c r="F418" s="7" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="G418" s="7" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>324</t>
         </is>
       </c>
       <c r="H418" s="7" t="inlineStr">
         <is>
-          <t>31.2%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="I418" s="7" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>234</t>
         </is>
       </c>
       <c r="J418" s="7" t="inlineStr">
         <is>
-          <t>980</t>
+          <t>2,144</t>
         </is>
       </c>
       <c r="K418" s="7" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>1,673</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="inlineStr">
         <is>
-          <t>405749828</t>
+          <t>206347381</t>
         </is>
       </c>
       <c r="B419" s="6" t="inlineStr">
         <is>
-          <t>შპს საქართველოს საიუველირო კომპანია</t>
+          <t>შპს რომა - 2010</t>
         </is>
       </c>
       <c r="C419" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D419" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E419" s="5" t="inlineStr">
         <is>
-          <t>2,096</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,063</t>
+        </is>
+      </c>
+      <c r="F419" s="5" t="inlineStr">
+        <is>
+          <t>21.7%</t>
+        </is>
       </c>
       <c r="G419" s="5" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>599</t>
         </is>
       </c>
       <c r="H419" s="5" t="inlineStr">
         <is>
-          <t>31.2%</t>
+          <t>19.6%</t>
         </is>
       </c>
       <c r="I419" s="5" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>566</t>
         </is>
       </c>
       <c r="J419" s="5" t="inlineStr">
         <is>
-          <t>1,730</t>
+          <t>5,092</t>
         </is>
       </c>
       <c r="K419" s="5" t="inlineStr">
         <is>
-          <t>1,573</t>
+          <t>4,235</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="7" t="inlineStr">
         <is>
-          <t>402010319</t>
+          <t>405342222</t>
         </is>
       </c>
       <c r="B420" s="8" t="inlineStr">
         <is>
-          <t>შპს მოა</t>
+          <t>შპს დოკი</t>
         </is>
       </c>
       <c r="C420" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D420" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E420" s="7" t="inlineStr">
         <is>
-          <t>2,092</t>
+          <t>3,062</t>
         </is>
       </c>
       <c r="F420" s="7" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>-65.7%</t>
         </is>
       </c>
       <c r="G420" s="7" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>-2,364</t>
         </is>
       </c>
       <c r="H420" s="7" t="inlineStr">
         <is>
-          <t>29.4%</t>
+          <t>-77.2%</t>
         </is>
       </c>
       <c r="I420" s="7" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>-2,629</t>
         </is>
       </c>
       <c r="J420" s="7" t="inlineStr">
         <is>
-          <t>3,697</t>
+          <t>7,037</t>
         </is>
       </c>
       <c r="K420" s="7" t="inlineStr">
         <is>
-          <t>1,722</t>
+          <t>-2,975</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="inlineStr">
         <is>
-          <t>402302922</t>
+          <t>445474442</t>
         </is>
       </c>
       <c r="B421" s="6" t="inlineStr">
         <is>
-          <t>შპს იბერია ინვესტი 2024</t>
+          <t>შპს გეგა 2016</t>
         </is>
       </c>
       <c r="C421" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D421" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E421" s="5" t="inlineStr">
         <is>
-          <t>2,088</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,048</t>
+        </is>
+      </c>
+      <c r="F421" s="5" t="inlineStr">
+        <is>
+          <t>-9.9%</t>
+        </is>
       </c>
       <c r="G421" s="5" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>687</t>
         </is>
       </c>
       <c r="H421" s="5" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="I421" s="5" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>374</t>
         </is>
       </c>
       <c r="J421" s="5" t="inlineStr">
         <is>
-          <t>14,590</t>
+          <t>2,901</t>
         </is>
       </c>
       <c r="K421" s="5" t="inlineStr">
         <is>
-          <t>456</t>
+          <t>1,105</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="7" t="inlineStr">
         <is>
-          <t>402303057</t>
+          <t>245442882</t>
         </is>
       </c>
       <c r="B422" s="8" t="inlineStr">
         <is>
-          <t>შპს სლოვაკ ბიზნეს ჰაუს</t>
+          <t>⚠ შპს ტექნოლიდერ</t>
         </is>
       </c>
       <c r="C422" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D422" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E422" s="7" t="inlineStr">
         <is>
-          <t>2,088</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,038</t>
+        </is>
+      </c>
+      <c r="F422" s="7" t="inlineStr">
+        <is>
+          <t>-34.2%</t>
+        </is>
       </c>
       <c r="G422" s="7" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>283</t>
         </is>
       </c>
       <c r="H422" s="7" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="I422" s="7" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>133</t>
         </is>
       </c>
       <c r="J422" s="7" t="inlineStr">
         <is>
-          <t>13,160</t>
+          <t>2,962</t>
         </is>
       </c>
       <c r="K422" s="7" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>1,128</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="5" t="inlineStr">
         <is>
-          <t>200273177</t>
+          <t>445605471</t>
         </is>
       </c>
       <c r="B423" s="6" t="inlineStr">
         <is>
-          <t>შპს გვანცა 2009</t>
+          <t>შპს ბერი</t>
         </is>
       </c>
       <c r="C423" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D423" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E423" s="5" t="inlineStr">
         <is>
-          <t>2,080</t>
+          <t>3,034</t>
         </is>
       </c>
       <c r="F423" s="5" t="inlineStr">
         <is>
-          <t>-15.2%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="G423" s="5" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>80</t>
         </is>
       </c>
       <c r="H423" s="5" t="inlineStr">
         <is>
-          <t>24.4%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I423" s="5" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>21</t>
         </is>
       </c>
       <c r="J423" s="5" t="inlineStr">
         <is>
-          <t>2,024</t>
+          <t>2,641</t>
         </is>
       </c>
       <c r="K423" s="5" t="inlineStr">
         <is>
-          <t>1,647</t>
+          <t>1,410</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="7" t="inlineStr">
         <is>
-          <t>404543954</t>
+          <t>400240020</t>
         </is>
       </c>
       <c r="B424" s="8" t="inlineStr">
         <is>
-          <t>⚠ ე.მიროგლიო საქართველო</t>
+          <t>შპს ევრო ჰაუს</t>
         </is>
       </c>
       <c r="C424" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D424" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E424" s="7" t="inlineStr">
         <is>
-          <t>2,068</t>
+          <t>3,031</t>
         </is>
       </c>
       <c r="F424" s="7" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="G424" s="7" t="inlineStr">
         <is>
-          <t>402</t>
+          <t>895</t>
         </is>
       </c>
       <c r="H424" s="7" t="inlineStr">
         <is>
-          <t>19.4%</t>
+          <t>29.5%</t>
         </is>
       </c>
       <c r="I424" s="7" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>792</t>
         </is>
       </c>
       <c r="J424" s="7" t="inlineStr">
         <is>
-          <t>1,071</t>
+          <t>2,899</t>
         </is>
       </c>
       <c r="K424" s="7" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>1,953</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="5" t="inlineStr">
         <is>
-          <t>204491406</t>
+          <t>405497920</t>
         </is>
       </c>
       <c r="B425" s="6" t="inlineStr">
         <is>
-          <t>შპს უნიმეტი</t>
+          <t>შპს ჰეფი სითი</t>
         </is>
       </c>
       <c r="C425" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D425" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E425" s="5" t="inlineStr">
         <is>
-          <t>2,055</t>
+          <t>3,025</t>
         </is>
       </c>
       <c r="F425" s="5" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>66.8%</t>
         </is>
       </c>
       <c r="G425" s="5" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>-664</t>
         </is>
       </c>
       <c r="H425" s="5" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>-22.0%</t>
         </is>
       </c>
       <c r="I425" s="5" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>-1,270</t>
         </is>
       </c>
       <c r="J425" s="5" t="inlineStr">
         <is>
-          <t>1,222</t>
+          <t>1,636</t>
         </is>
       </c>
       <c r="K425" s="5" t="inlineStr">
         <is>
-          <t>1,106</t>
+          <t>-2,732</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="7" t="inlineStr">
         <is>
-          <t>405287167</t>
+          <t>445562178</t>
         </is>
       </c>
       <c r="B426" s="8" t="inlineStr">
         <is>
-          <t>შპს ინექს დიზაინ</t>
+          <t>შპს გუნეშ ტექსტილ სანაი დიშ თიჯარეთ</t>
         </is>
       </c>
       <c r="C426" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D426" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E426" s="7" t="inlineStr">
         <is>
-          <t>2,035</t>
+          <t>3,016</t>
         </is>
       </c>
       <c r="F426" s="7" t="inlineStr">
         <is>
-          <t>-27.9%</t>
+          <t>-50.6%</t>
         </is>
       </c>
       <c r="G426" s="7" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>100</t>
         </is>
       </c>
       <c r="H426" s="7" t="inlineStr">
         <is>
-          <t>31.1%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I426" s="7" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>124</t>
         </is>
       </c>
       <c r="J426" s="7" t="inlineStr">
         <is>
-          <t>3,609</t>
+          <t>1,405</t>
         </is>
       </c>
       <c r="K426" s="7" t="inlineStr">
         <is>
-          <t>2,460</t>
+          <t>1,014</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="inlineStr">
         <is>
-          <t>404537300</t>
+          <t>200276593</t>
         </is>
       </c>
       <c r="B427" s="6" t="inlineStr">
         <is>
-          <t>შპს დეკმაკა</t>
+          <t>შპს ვიბი</t>
         </is>
       </c>
       <c r="C427" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D427" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E427" s="5" t="inlineStr">
         <is>
-          <t>2,032</t>
+          <t>3,001</t>
         </is>
       </c>
       <c r="F427" s="5" t="inlineStr">
         <is>
-          <t>29.2%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="G427" s="5" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>-95</t>
         </is>
       </c>
       <c r="H427" s="5" t="inlineStr">
         <is>
-          <t>28.7%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="I427" s="5" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="J427" s="5" t="inlineStr">
         <is>
-          <t>6,485</t>
+          <t>432</t>
         </is>
       </c>
       <c r="K427" s="5" t="inlineStr">
         <is>
-          <t>6,419</t>
+          <t>145</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="7" t="inlineStr">
         <is>
-          <t>404512023</t>
+          <t>431167523</t>
         </is>
       </c>
       <c r="B428" s="8" t="inlineStr">
         <is>
-          <t>შპს კარმა ტექნიკ</t>
+          <t>შპს LEO-2012</t>
         </is>
       </c>
       <c r="C428" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D428" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E428" s="7" t="inlineStr">
         <is>
-          <t>2,015</t>
+          <t>2,998</t>
         </is>
       </c>
       <c r="F428" s="7" t="inlineStr">
         <is>
-          <t>-50.3%</t>
+          <t>43.8%</t>
         </is>
       </c>
       <c r="G428" s="7" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>842</t>
         </is>
       </c>
       <c r="H428" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>28.1%</t>
         </is>
       </c>
       <c r="I428" s="7" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>861</t>
         </is>
       </c>
       <c r="J428" s="7" t="inlineStr">
         <is>
-          <t>6,499</t>
+          <t>6,677</t>
         </is>
       </c>
       <c r="K428" s="7" t="inlineStr">
         <is>
-          <t>-63</t>
+          <t>5,140</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="5" t="inlineStr">
         <is>
-          <t>234216167</t>
+          <t>405131977</t>
         </is>
       </c>
       <c r="B429" s="6" t="inlineStr">
         <is>
-          <t>შპს "გოლდენ როუსი"</t>
+          <t>შპს  ვი-ტაკ ჯორჯია</t>
         </is>
       </c>
       <c r="C429" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D429" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E429" s="5" t="inlineStr">
         <is>
-          <t>1,996</t>
+          <t>2,998</t>
         </is>
       </c>
       <c r="F429" s="5" t="inlineStr">
         <is>
-          <t>-21.3%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="G429" s="5" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>881</t>
         </is>
       </c>
       <c r="H429" s="5" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>29.4%</t>
         </is>
       </c>
       <c r="I429" s="5" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>756</t>
         </is>
       </c>
       <c r="J429" s="5" t="inlineStr">
         <is>
-          <t>2,514</t>
+          <t>5,694</t>
         </is>
       </c>
       <c r="K429" s="5" t="inlineStr">
         <is>
-          <t>2,006</t>
+          <t>3,707</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="7" t="inlineStr">
         <is>
-          <t>205268529</t>
+          <t>400131530</t>
         </is>
       </c>
       <c r="B430" s="8" t="inlineStr">
         <is>
-          <t>შპს რითეილ ბიზნეს გრუპ</t>
+          <t>შპს  ფემილი ჰაუს იმპორტ.</t>
         </is>
       </c>
       <c r="C430" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D430" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E430" s="7" t="inlineStr">
         <is>
-          <t>1,972</t>
+          <t>2,995</t>
         </is>
       </c>
       <c r="F430" s="7" t="inlineStr">
         <is>
-          <t>41.3%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="G430" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>192</t>
         </is>
       </c>
       <c r="H430" s="7" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I430" s="7" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>118</t>
         </is>
       </c>
       <c r="J430" s="7" t="inlineStr">
         <is>
-          <t>1,073</t>
+          <t>2,088</t>
         </is>
       </c>
       <c r="K430" s="7" t="inlineStr">
         <is>
-          <t>930</t>
+          <t>1,103</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="5" t="inlineStr">
         <is>
-          <t>431175435</t>
+          <t>405067779</t>
         </is>
       </c>
       <c r="B431" s="6" t="inlineStr">
         <is>
-          <t>შპს გალერეა თელავი</t>
+          <t>შპს მობილია</t>
         </is>
       </c>
       <c r="C431" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D431" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E431" s="5" t="inlineStr">
         <is>
-          <t>1,932</t>
+          <t>2,975</t>
         </is>
       </c>
       <c r="F431" s="5" t="inlineStr">
         <is>
-          <t>30.1%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="G431" s="5" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>1,179</t>
         </is>
       </c>
       <c r="H431" s="5" t="inlineStr">
         <is>
-          <t>29.0%</t>
+          <t>39.6%</t>
         </is>
       </c>
       <c r="I431" s="5" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>1,124</t>
         </is>
       </c>
       <c r="J431" s="5" t="inlineStr">
         <is>
-          <t>3,618</t>
+          <t>8,032</t>
         </is>
       </c>
       <c r="K431" s="5" t="inlineStr">
         <is>
-          <t>1,066</t>
+          <t>6,696</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="7" t="inlineStr">
         <is>
-          <t>426525245</t>
+          <t>402174393</t>
         </is>
       </c>
       <c r="B432" s="8" t="inlineStr">
         <is>
-          <t>შპს ნეო პლასტიკ</t>
+          <t>შპს შენიქსი</t>
         </is>
       </c>
       <c r="C432" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D432" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E432" s="7" t="inlineStr">
         <is>
-          <t>1,924</t>
+          <t>2,972</t>
         </is>
       </c>
       <c r="F432" s="7" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>-15.1%</t>
         </is>
       </c>
       <c r="G432" s="7" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>663</t>
         </is>
       </c>
       <c r="H432" s="7" t="inlineStr">
         <is>
-          <t>14.5%</t>
+          <t>22.3%</t>
         </is>
       </c>
       <c r="I432" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>625</t>
         </is>
       </c>
       <c r="J432" s="7" t="inlineStr">
         <is>
-          <t>2,614</t>
+          <t>1,906</t>
         </is>
       </c>
       <c r="K432" s="7" t="inlineStr">
         <is>
-          <t>1,553</t>
+          <t>1,670</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="5" t="inlineStr">
         <is>
-          <t>405208332</t>
+          <t>446983417</t>
         </is>
       </c>
       <c r="B433" s="6" t="inlineStr">
         <is>
-          <t>შპს პანდა</t>
+          <t>შპს გიფთოი</t>
         </is>
       </c>
       <c r="C433" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D433" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E433" s="5" t="inlineStr">
         <is>
-          <t>1,885</t>
+          <t>2,955</t>
         </is>
       </c>
       <c r="F433" s="5" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>62.1%</t>
         </is>
       </c>
       <c r="G433" s="5" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>513</t>
         </is>
       </c>
       <c r="H433" s="5" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="I433" s="5" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>400</t>
         </is>
       </c>
       <c r="J433" s="5" t="inlineStr">
         <is>
-          <t>2,876</t>
+          <t>2,188</t>
         </is>
       </c>
       <c r="K433" s="5" t="inlineStr">
         <is>
-          <t>1,481</t>
+          <t>595</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="7" t="inlineStr">
         <is>
-          <t>405514019</t>
+          <t>406024234</t>
         </is>
       </c>
       <c r="B434" s="8" t="inlineStr">
         <is>
-          <t>შპს ნამი 8</t>
+          <t>ბასა სერამიკა</t>
         </is>
       </c>
       <c r="C434" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D434" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E434" s="7" t="inlineStr">
         <is>
-          <t>1,838</t>
+          <t>2,937</t>
         </is>
       </c>
       <c r="F434" s="7" t="inlineStr">
         <is>
-          <t>203.6%</t>
+          <t>-24.9%</t>
         </is>
       </c>
       <c r="G434" s="7" t="inlineStr">
         <is>
-          <t>-204</t>
+          <t>223</t>
         </is>
       </c>
       <c r="H434" s="7" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="I434" s="7" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>-88</t>
         </is>
       </c>
       <c r="J434" s="7" t="inlineStr">
         <is>
-          <t>3,029</t>
+          <t>5,637</t>
         </is>
       </c>
       <c r="K434" s="7" t="inlineStr">
         <is>
-          <t>-318</t>
+          <t>1,122</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="5" t="inlineStr">
         <is>
-          <t>205145582</t>
+          <t>406113110</t>
         </is>
       </c>
       <c r="B435" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ანტე</t>
+          <t>შპს ა.მ.პ. საქართველო-A.M.P. Georgia</t>
         </is>
       </c>
       <c r="C435" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D435" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E435" s="5" t="inlineStr">
         <is>
-          <t>1,828</t>
+          <t>2,917</t>
         </is>
       </c>
       <c r="F435" s="5" t="inlineStr">
         <is>
-          <t>67.0%</t>
+          <t>-3.8%</t>
         </is>
       </c>
       <c r="G435" s="5" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>201</t>
         </is>
       </c>
       <c r="H435" s="5" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I435" s="5" t="inlineStr">
         <is>
-          <t>-171</t>
+          <t>307</t>
         </is>
       </c>
       <c r="J435" s="5" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>1,884</t>
         </is>
       </c>
       <c r="K435" s="5" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>1,649</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="7" t="inlineStr">
         <is>
-          <t>431169834</t>
+          <t>405031932</t>
         </is>
       </c>
       <c r="B436" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სევენ 7 სტარ SEVEN 7 STAR</t>
+          <t>შპს ტესტ ჯორჯია</t>
         </is>
       </c>
       <c r="C436" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D436" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E436" s="7" t="inlineStr">
         <is>
-          <t>1,817</t>
+          <t>2,915</t>
         </is>
       </c>
       <c r="F436" s="7" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>-34.0%</t>
         </is>
       </c>
       <c r="G436" s="7" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>-270</t>
         </is>
       </c>
       <c r="H436" s="7" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>-9.3%</t>
         </is>
       </c>
       <c r="I436" s="7" t="inlineStr">
         <is>
-          <t>-117</t>
+          <t>-270</t>
         </is>
       </c>
       <c r="J436" s="7" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>1,907</t>
         </is>
       </c>
       <c r="K436" s="7" t="inlineStr">
         <is>
-          <t>-463</t>
+          <t>1,014</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="5" t="inlineStr">
         <is>
-          <t>412694071</t>
+          <t>400140076</t>
         </is>
       </c>
       <c r="B437" s="6" t="inlineStr">
         <is>
-          <t>შპს მაიპისი</t>
+          <t>შპს ჯეოიმპორტი</t>
         </is>
       </c>
       <c r="C437" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D437" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E437" s="5" t="inlineStr">
         <is>
-          <t>1,802</t>
+          <t>2,912</t>
         </is>
       </c>
       <c r="F437" s="5" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="G437" s="5" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>1,138</t>
         </is>
       </c>
       <c r="H437" s="5" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>39.1%</t>
         </is>
       </c>
       <c r="I437" s="5" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>1,205</t>
         </is>
       </c>
       <c r="J437" s="5" t="inlineStr">
         <is>
-          <t>1,751</t>
+          <t>4,554</t>
         </is>
       </c>
       <c r="K437" s="5" t="inlineStr">
         <is>
-          <t>1,567</t>
+          <t>4,467</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="7" t="inlineStr">
         <is>
-          <t>406048067</t>
+          <t>406303673</t>
         </is>
       </c>
       <c r="B438" s="8" t="inlineStr">
         <is>
-          <t>შპს HANSA-FLEX Georgien</t>
+          <t>⚠ შპს მარგალიტი</t>
         </is>
       </c>
       <c r="C438" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D438" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E438" s="7" t="inlineStr">
         <is>
-          <t>1,794</t>
+          <t>2,906</t>
         </is>
       </c>
       <c r="F438" s="7" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>26.7%</t>
         </is>
       </c>
       <c r="G438" s="7" t="inlineStr">
         <is>
-          <t>-51</t>
+          <t>67</t>
         </is>
       </c>
       <c r="H438" s="7" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I438" s="7" t="inlineStr">
         <is>
-          <t>-420</t>
+          <t>70</t>
         </is>
       </c>
       <c r="J438" s="7" t="inlineStr">
         <is>
-          <t>3,020</t>
+          <t>645</t>
         </is>
       </c>
       <c r="K438" s="7" t="inlineStr">
         <is>
-          <t>-2,055</t>
+          <t>319</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="5" t="inlineStr">
         <is>
-          <t>401961793</t>
+          <t>445747041</t>
         </is>
       </c>
       <c r="B439" s="6" t="inlineStr">
         <is>
-          <t>შპს Diamti</t>
+          <t>შპს კროკო შოპ</t>
         </is>
       </c>
       <c r="C439" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D439" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E439" s="5" t="inlineStr">
         <is>
-          <t>1,794</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,903</t>
+        </is>
+      </c>
+      <c r="F439" s="5" t="n">
+        <v/>
       </c>
       <c r="G439" s="5" t="inlineStr">
         <is>
-          <t>-196</t>
+          <t>-264</t>
         </is>
       </c>
       <c r="H439" s="5" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="I439" s="5" t="inlineStr">
         <is>
-          <t>-146</t>
+          <t>-286</t>
         </is>
       </c>
       <c r="J439" s="5" t="inlineStr">
         <is>
-          <t>2,735</t>
+          <t>482</t>
         </is>
       </c>
       <c r="K439" s="5" t="inlineStr">
         <is>
-          <t>2,695</t>
+          <t>290</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="7" t="inlineStr">
         <is>
-          <t>405082066</t>
+          <t>404426126</t>
         </is>
       </c>
       <c r="B440" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ექსპოტექნიკა</t>
+          <t>⚠ შპს LUCKY ELECTRONICS</t>
         </is>
       </c>
       <c r="C440" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D440" s="7" t="n">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="E440" s="7" t="inlineStr">
         <is>
-          <t>1,792</t>
+          <t>2,896</t>
         </is>
       </c>
       <c r="F440" s="7" t="inlineStr">
         <is>
-          <t>-43.5%</t>
+          <t>-35.8%</t>
         </is>
       </c>
       <c r="G440" s="7" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>557</t>
         </is>
       </c>
       <c r="H440" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="I440" s="7" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>542</t>
         </is>
       </c>
       <c r="J440" s="7" t="inlineStr">
         <is>
-          <t>1,012</t>
+          <t>8,964</t>
         </is>
       </c>
       <c r="K440" s="7" t="inlineStr">
         <is>
-          <t>659</t>
+          <t>8,730</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="5" t="inlineStr">
         <is>
-          <t>405244757</t>
+          <t>406055487</t>
         </is>
       </c>
       <c r="B441" s="6" t="inlineStr">
         <is>
-          <t>შპს ენიგმა ფეიერვერკს ჯორჯია</t>
+          <t>შპს მ.ტ.მ.</t>
         </is>
       </c>
       <c r="C441" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D441" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E441" s="5" t="inlineStr">
         <is>
-          <t>1,764</t>
+          <t>2,886</t>
         </is>
       </c>
       <c r="F441" s="5" t="inlineStr">
         <is>
-          <t>-28.9%</t>
+          <t>-15.5%</t>
         </is>
       </c>
       <c r="G441" s="5" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>-353</t>
         </is>
       </c>
       <c r="H441" s="5" t="inlineStr">
         <is>
-          <t>36.4%</t>
+          <t>-12.2%</t>
         </is>
       </c>
       <c r="I441" s="5" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>-679</t>
         </is>
       </c>
       <c r="J441" s="5" t="inlineStr">
         <is>
-          <t>7,031</t>
+          <t>7,566</t>
         </is>
       </c>
       <c r="K441" s="5" t="inlineStr">
         <is>
-          <t>3,466</t>
+          <t>4,001</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="7" t="inlineStr">
         <is>
-          <t>402090731</t>
+          <t>400161445</t>
         </is>
       </c>
       <c r="B442" s="8" t="inlineStr">
         <is>
-          <t>შპს  ფორსაგე ჯორჯია</t>
+          <t>შპს პირაზლი გრუპი</t>
         </is>
       </c>
       <c r="C442" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D442" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E442" s="7" t="inlineStr">
         <is>
-          <t>1,746</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,865</t>
+        </is>
+      </c>
+      <c r="F442" s="7" t="n">
+        <v/>
       </c>
       <c r="G442" s="7" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>715</t>
         </is>
       </c>
       <c r="H442" s="7" t="inlineStr">
         <is>
-          <t>19.4%</t>
+          <t>24.9%</t>
         </is>
       </c>
       <c r="I442" s="7" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>691</t>
         </is>
       </c>
       <c r="J442" s="7" t="inlineStr">
         <is>
-          <t>2,132</t>
+          <t>1,749</t>
         </is>
       </c>
       <c r="K442" s="7" t="inlineStr">
         <is>
-          <t>1,861</t>
+          <t>1,356</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="5" t="inlineStr">
         <is>
-          <t>427741517</t>
+          <t>406127445</t>
         </is>
       </c>
       <c r="B443" s="6" t="inlineStr">
         <is>
-          <t>შპს პანდა</t>
+          <t>შპს ზოო აქსესუარები</t>
         </is>
       </c>
       <c r="C443" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D443" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E443" s="5" t="inlineStr">
         <is>
-          <t>1,691</t>
+          <t>2,852</t>
         </is>
       </c>
       <c r="F443" s="5" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>12.9%</t>
         </is>
       </c>
       <c r="G443" s="5" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>1,177</t>
         </is>
       </c>
       <c r="H443" s="5" t="inlineStr">
         <is>
-          <t>26.7%</t>
+          <t>41.3%</t>
         </is>
       </c>
       <c r="I443" s="5" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>1,112</t>
         </is>
       </c>
       <c r="J443" s="5" t="inlineStr">
         <is>
-          <t>1,268</t>
+          <t>2,658</t>
         </is>
       </c>
       <c r="K443" s="5" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>2,545</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="7" t="inlineStr">
         <is>
-          <t>211359689</t>
+          <t>222726913</t>
         </is>
       </c>
       <c r="B444" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ორიონი</t>
+          <t>შპს თორნიკე</t>
         </is>
       </c>
       <c r="C444" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D444" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E444" s="7" t="inlineStr">
         <is>
-          <t>1,690</t>
+          <t>2,839</t>
         </is>
       </c>
       <c r="F444" s="7" t="inlineStr">
         <is>
-          <t>-59.3%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="G444" s="7" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>112</t>
         </is>
       </c>
       <c r="H444" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I444" s="7" t="inlineStr">
         <is>
-          <t>-723</t>
+          <t>88</t>
         </is>
       </c>
       <c r="J444" s="7" t="inlineStr">
         <is>
-          <t>2,297</t>
+          <t>711</t>
         </is>
       </c>
       <c r="K444" s="7" t="inlineStr">
         <is>
-          <t>-2,366</t>
+          <t>665</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="5" t="inlineStr">
         <is>
-          <t>200256338</t>
+          <t>202391795</t>
         </is>
       </c>
       <c r="B445" s="6" t="inlineStr">
         <is>
-          <t>შპს გრაფიკ სერვისი</t>
+          <t>⚠ შპს რეჰაუ</t>
         </is>
       </c>
       <c r="C445" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D445" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E445" s="5" t="inlineStr">
         <is>
-          <t>1,664</t>
+          <t>2,823</t>
         </is>
       </c>
       <c r="F445" s="5" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>-8.0%</t>
         </is>
       </c>
       <c r="G445" s="5" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>296</t>
         </is>
       </c>
       <c r="H445" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="I445" s="5" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>248</t>
         </is>
       </c>
       <c r="J445" s="5" t="inlineStr">
         <is>
-          <t>1,710</t>
+          <t>1,442</t>
         </is>
       </c>
       <c r="K445" s="5" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>1,272</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="7" t="inlineStr">
         <is>
-          <t>204541558</t>
+          <t>204975269</t>
         </is>
       </c>
       <c r="B446" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ვანდომ</t>
+          <t>შპს დი. ეი. სი</t>
         </is>
       </c>
       <c r="C446" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D446" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E446" s="7" t="inlineStr">
         <is>
-          <t>1,652</t>
+          <t>2,801</t>
         </is>
       </c>
       <c r="F446" s="7" t="inlineStr">
         <is>
-          <t>-53.7%</t>
+          <t>19.8%</t>
         </is>
       </c>
       <c r="G446" s="7" t="inlineStr">
         <is>
-          <t>-2,540</t>
+          <t>302</t>
         </is>
       </c>
       <c r="H446" s="7" t="inlineStr">
         <is>
-          <t>-153.8%</t>
+          <t>10.8%</t>
         </is>
       </c>
       <c r="I446" s="7" t="inlineStr">
         <is>
-          <t>-3,536</t>
+          <t>279</t>
         </is>
       </c>
       <c r="J446" s="7" t="inlineStr">
         <is>
-          <t>1,007</t>
+          <t>1,337</t>
         </is>
       </c>
       <c r="K446" s="7" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>1,337</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="5" t="inlineStr">
         <is>
-          <t>205168398</t>
+          <t>420423278</t>
         </is>
       </c>
       <c r="B447" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ნიუ სტაილ</t>
+          <t>შპს ემ-ჯი ავეჯის აქსესუარები</t>
         </is>
       </c>
       <c r="C447" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D447" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E447" s="5" t="inlineStr">
         <is>
-          <t>1,647</t>
+          <t>2,787</t>
         </is>
       </c>
       <c r="F447" s="5" t="inlineStr">
         <is>
-          <t>-62.2%</t>
+          <t>24.5%</t>
         </is>
       </c>
       <c r="G447" s="5" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>418</t>
         </is>
       </c>
       <c r="H447" s="5" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="I447" s="5" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>329</t>
         </is>
       </c>
       <c r="J447" s="5" t="inlineStr">
         <is>
-          <t>3,234</t>
+          <t>1,581</t>
         </is>
       </c>
       <c r="K447" s="5" t="inlineStr">
         <is>
-          <t>2,736</t>
+          <t>1,476</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="7" t="inlineStr">
         <is>
-          <t>245609863</t>
+          <t>445440817</t>
         </is>
       </c>
       <c r="B448" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ენმარი</t>
+          <t>შპს ლიგუ</t>
         </is>
       </c>
       <c r="C448" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D448" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E448" s="7" t="inlineStr">
         <is>
-          <t>1,615</t>
+          <t>2,785</t>
         </is>
       </c>
       <c r="F448" s="7" t="inlineStr">
         <is>
-          <t>-41.7%</t>
+          <t>32.8%</t>
         </is>
       </c>
       <c r="G448" s="7" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>293</t>
         </is>
       </c>
       <c r="H448" s="7" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="I448" s="7" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>-175</t>
         </is>
       </c>
       <c r="J448" s="7" t="inlineStr">
         <is>
-          <t>1,365</t>
+          <t>1,768</t>
         </is>
       </c>
       <c r="K448" s="7" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>-78</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="5" t="inlineStr">
         <is>
-          <t>404618062</t>
+          <t>434164272</t>
         </is>
       </c>
       <c r="B449" s="6" t="inlineStr">
         <is>
-          <t>შპს აქსიმპორტი</t>
+          <t>⚠ შპს საიონა ჯორჯია</t>
         </is>
       </c>
       <c r="C449" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D449" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E449" s="5" t="inlineStr">
         <is>
-          <t>1,597</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,762</t>
+        </is>
+      </c>
+      <c r="F449" s="5" t="n">
+        <v/>
       </c>
       <c r="G449" s="5" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>414</t>
         </is>
       </c>
       <c r="H449" s="5" t="inlineStr">
         <is>
-          <t>23.6%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="I449" s="5" t="inlineStr">
         <is>
-          <t>-116</t>
+          <t>311</t>
         </is>
       </c>
       <c r="J449" s="5" t="inlineStr">
         <is>
-          <t>1,151</t>
+          <t>1,304</t>
         </is>
       </c>
       <c r="K449" s="5" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>926</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="7" t="inlineStr">
         <is>
-          <t>400147872</t>
+          <t>404877237</t>
         </is>
       </c>
       <c r="B450" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მილი</t>
+          <t>შპს ეგრისი 2010</t>
         </is>
       </c>
       <c r="C450" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D450" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E450" s="7" t="inlineStr">
         <is>
-          <t>1,526</t>
+          <t>2,762</t>
         </is>
       </c>
       <c r="F450" s="7" t="inlineStr">
         <is>
-          <t>-38.8%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="G450" s="7" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>461</t>
         </is>
       </c>
       <c r="H450" s="7" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>16.7%</t>
         </is>
       </c>
       <c r="I450" s="7" t="inlineStr">
         <is>
-          <t>-154</t>
+          <t>460</t>
         </is>
       </c>
       <c r="J450" s="7" t="inlineStr">
         <is>
-          <t>1,177</t>
+          <t>3,309</t>
         </is>
       </c>
       <c r="K450" s="7" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>3,084</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="5" t="inlineStr">
         <is>
-          <t>205231890</t>
+          <t>431174864</t>
         </is>
       </c>
       <c r="B451" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს შორეთელი ჰოლდინგ გრუფ</t>
+          <t>შპს ელდარ</t>
         </is>
       </c>
       <c r="C451" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D451" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E451" s="5" t="inlineStr">
         <is>
-          <t>1,402</t>
+          <t>2,761</t>
         </is>
       </c>
       <c r="F451" s="5" t="inlineStr">
         <is>
-          <t>-44.4%</t>
+          <t>-5.5%</t>
         </is>
       </c>
       <c r="G451" s="5" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>417</t>
         </is>
       </c>
       <c r="H451" s="5" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="I451" s="5" t="inlineStr">
         <is>
-          <t>-249</t>
+          <t>399</t>
         </is>
       </c>
       <c r="J451" s="5" t="inlineStr">
         <is>
-          <t>4,026</t>
+          <t>2,053</t>
         </is>
       </c>
       <c r="K451" s="5" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>2,053</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="7" t="inlineStr">
         <is>
-          <t>434168330</t>
+          <t>443854134</t>
         </is>
       </c>
       <c r="B452" s="8" t="inlineStr">
         <is>
-          <t>შპს იაფა გროუპი</t>
+          <t>შპს შვიდი</t>
         </is>
       </c>
       <c r="C452" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D452" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E452" s="7" t="inlineStr">
         <is>
-          <t>1,370</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,747</t>
+        </is>
+      </c>
+      <c r="F452" s="7" t="n">
+        <v/>
       </c>
       <c r="G452" s="7" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>116</t>
         </is>
       </c>
       <c r="H452" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I452" s="7" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="J452" s="7" t="inlineStr">
         <is>
-          <t>6,873</t>
+          <t>2,133</t>
         </is>
       </c>
       <c r="K452" s="7" t="inlineStr">
         <is>
-          <t>4,728</t>
+          <t>308</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="5" t="inlineStr">
         <is>
-          <t>404967773</t>
+          <t>43001023258</t>
         </is>
       </c>
       <c r="B453" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს შიკ ბებე</t>
+          <t>მალხაზ გოგიჩაშვილი</t>
         </is>
       </c>
       <c r="C453" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D453" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E453" s="5" t="inlineStr">
         <is>
-          <t>1,309</t>
+          <t>2,747</t>
         </is>
       </c>
       <c r="F453" s="5" t="inlineStr">
         <is>
-          <t>-13.2%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="G453" s="5" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>343</t>
         </is>
       </c>
       <c r="H453" s="5" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="I453" s="5" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>343</t>
         </is>
       </c>
       <c r="J453" s="5" t="inlineStr">
         <is>
-          <t>998</t>
+          <t>2,526</t>
         </is>
       </c>
       <c r="K453" s="5" t="inlineStr">
         <is>
-          <t>-267</t>
+          <t>2,068</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="7" t="inlineStr">
         <is>
-          <t>405109868</t>
+          <t>400304489</t>
         </is>
       </c>
       <c r="B454" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლიდინგ საფლი სოლუშენ</t>
+          <t>შპს სავსე</t>
         </is>
       </c>
       <c r="C454" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D454" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E454" s="7" t="inlineStr">
         <is>
-          <t>1,283</t>
+          <t>2,739</t>
         </is>
       </c>
       <c r="F454" s="7" t="inlineStr">
         <is>
-          <t>-74.7%</t>
+          <t>17.8%</t>
         </is>
       </c>
       <c r="G454" s="7" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>272</t>
         </is>
       </c>
       <c r="H454" s="7" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I454" s="7" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>227</t>
         </is>
       </c>
       <c r="J454" s="7" t="inlineStr">
         <is>
-          <t>4,549</t>
+          <t>810</t>
         </is>
       </c>
       <c r="K454" s="7" t="inlineStr">
         <is>
-          <t>3,961</t>
+          <t>351</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="5" t="inlineStr">
         <is>
-          <t>417875419</t>
+          <t>205224201</t>
         </is>
       </c>
       <c r="B455" s="6" t="inlineStr">
         <is>
-          <t>შპს იო-მახა</t>
+          <t>შპს სმართ ჰაუს ენდ ოფის</t>
         </is>
       </c>
       <c r="C455" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D455" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E455" s="5" t="inlineStr">
         <is>
-          <t>1,204</t>
+          <t>2,732</t>
         </is>
       </c>
       <c r="F455" s="5" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>12.7%</t>
         </is>
       </c>
       <c r="G455" s="5" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="H455" s="5" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="I455" s="5" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>-65</t>
         </is>
       </c>
       <c r="J455" s="5" t="inlineStr">
         <is>
-          <t>3,585</t>
+          <t>1,519</t>
         </is>
       </c>
       <c r="K455" s="5" t="inlineStr">
         <is>
-          <t>1,403</t>
+          <t>438</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="7" t="inlineStr">
         <is>
-          <t>404935905</t>
+          <t>402020255</t>
         </is>
       </c>
       <c r="B456" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აი თი სი ჯგუფი</t>
+          <t>შპს ტოტი</t>
         </is>
       </c>
       <c r="C456" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D456" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E456" s="7" t="inlineStr">
         <is>
-          <t>1,136</t>
+          <t>2,721</t>
         </is>
       </c>
       <c r="F456" s="7" t="inlineStr">
         <is>
-          <t>-37.0%</t>
+          <t>-3.8%</t>
         </is>
       </c>
       <c r="G456" s="7" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>153</t>
         </is>
       </c>
       <c r="H456" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="I456" s="7" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>111</t>
         </is>
       </c>
       <c r="J456" s="7" t="inlineStr">
         <is>
-          <t>1,122</t>
+          <t>2,098</t>
         </is>
       </c>
       <c r="K456" s="7" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>1,885</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="5" t="inlineStr">
         <is>
-          <t>205037093</t>
+          <t>204568235</t>
         </is>
       </c>
       <c r="B457" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ედრესი</t>
+          <t>შპს მაგდა+</t>
         </is>
       </c>
       <c r="C457" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D457" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E457" s="5" t="inlineStr">
         <is>
-          <t>1,042</t>
+          <t>2,717</t>
         </is>
       </c>
       <c r="F457" s="5" t="inlineStr">
         <is>
-          <t>-59.7%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="G457" s="5" t="inlineStr">
         <is>
-          <t>-772</t>
+          <t>71</t>
         </is>
       </c>
       <c r="H457" s="5" t="inlineStr">
         <is>
-          <t>-74.1%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I457" s="5" t="inlineStr">
         <is>
-          <t>-771</t>
+          <t>76</t>
         </is>
       </c>
       <c r="J457" s="5" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>446</t>
         </is>
       </c>
       <c r="K457" s="5" t="inlineStr">
         <is>
-          <t>-3,924</t>
+          <t>130</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="7" t="inlineStr">
         <is>
-          <t>404971955</t>
+          <t>402024910</t>
         </is>
       </c>
       <c r="B458" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს SKYGLASS</t>
+          <t>⚠ შპს  სმარტფონი</t>
         </is>
       </c>
       <c r="C458" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D458" s="7" t="n">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E458" s="7" t="inlineStr">
         <is>
-          <t>1,034</t>
+          <t>2,715</t>
         </is>
       </c>
       <c r="F458" s="7" t="inlineStr">
         <is>
-          <t>-52.4%</t>
+          <t>-45.6%</t>
         </is>
       </c>
       <c r="G458" s="7" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>18</t>
         </is>
       </c>
       <c r="H458" s="7" t="inlineStr">
         <is>
-          <t>42.1%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="I458" s="7" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>-3</t>
         </is>
       </c>
       <c r="J458" s="7" t="inlineStr">
         <is>
-          <t>3,766</t>
+          <t>356</t>
         </is>
       </c>
       <c r="K458" s="7" t="inlineStr">
         <is>
-          <t>1,280</t>
+          <t>178</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="5" t="inlineStr">
         <is>
-          <t>206267412</t>
+          <t>439420011</t>
         </is>
       </c>
       <c r="B459" s="6" t="inlineStr">
         <is>
-          <t>შპს ბაუვეგი</t>
+          <t>შპს ფარმინა საქართველო</t>
         </is>
       </c>
       <c r="C459" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D459" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E459" s="5" t="inlineStr">
         <is>
-          <t>1,032</t>
+          <t>2,713</t>
         </is>
       </c>
       <c r="F459" s="5" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="G459" s="5" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>859</t>
         </is>
       </c>
       <c r="H459" s="5" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>31.7%</t>
         </is>
       </c>
       <c r="I459" s="5" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>852</t>
         </is>
       </c>
       <c r="J459" s="5" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>1,860</t>
         </is>
       </c>
       <c r="K459" s="5" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>1,803</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="7" t="inlineStr">
         <is>
-          <t>445474111</t>
+          <t>406137014</t>
         </is>
       </c>
       <c r="B460" s="8" t="inlineStr">
         <is>
-          <t>შპს ლუკა-2015</t>
+          <t>შპს მ+</t>
         </is>
       </c>
       <c r="C460" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D460" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E460" s="7" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>2,698</t>
         </is>
       </c>
       <c r="F460" s="7" t="inlineStr">
         <is>
-          <t>-35.7%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="G460" s="7" t="inlineStr">
         <is>
-          <t>-261</t>
+          <t>556</t>
         </is>
       </c>
       <c r="H460" s="7" t="inlineStr">
         <is>
-          <t>-27.9%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="I460" s="7" t="inlineStr">
         <is>
-          <t>-261</t>
+          <t>526</t>
         </is>
       </c>
       <c r="J460" s="7" t="inlineStr">
         <is>
-          <t>3,870</t>
+          <t>1,429</t>
         </is>
       </c>
       <c r="K460" s="7" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>1,429</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="5" t="inlineStr">
         <is>
-          <t>245385355</t>
+          <t>402211879</t>
         </is>
       </c>
       <c r="B461" s="6" t="inlineStr">
         <is>
-          <t>შპს პოლიგრაფ-სერვისი</t>
+          <t>შპს რეგალია</t>
         </is>
       </c>
       <c r="C461" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D461" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E461" s="5" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>2,695</t>
         </is>
       </c>
       <c r="F461" s="5" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>48.3%</t>
         </is>
       </c>
       <c r="G461" s="5" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>122</t>
         </is>
       </c>
       <c r="H461" s="5" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="I461" s="5" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>192</t>
         </is>
       </c>
       <c r="J461" s="5" t="inlineStr">
         <is>
-          <t>2,006</t>
+          <t>1,473</t>
         </is>
       </c>
       <c r="K461" s="5" t="inlineStr">
         <is>
-          <t>1,988</t>
+          <t>1,248</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="7" t="inlineStr">
         <is>
-          <t>446965231</t>
+          <t>406492291</t>
         </is>
       </c>
       <c r="B462" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლიდერ-ბილდერი 777</t>
+          <t>შპს გრინ სთორ</t>
         </is>
       </c>
       <c r="C462" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D462" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E462" s="7" t="inlineStr">
         <is>
-          <t>925</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,684</t>
+        </is>
+      </c>
+      <c r="F462" s="7" t="n">
+        <v/>
       </c>
       <c r="G462" s="7" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>-0</t>
         </is>
       </c>
       <c r="H462" s="7" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>-0.0%</t>
         </is>
       </c>
       <c r="I462" s="7" t="inlineStr">
         <is>
-          <t>-224</t>
+          <t>3</t>
         </is>
       </c>
       <c r="J462" s="7" t="inlineStr">
         <is>
-          <t>2,030</t>
+          <t>3,440</t>
         </is>
       </c>
       <c r="K462" s="7" t="inlineStr">
         <is>
-          <t>-618</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="5" t="inlineStr">
         <is>
-          <t>405045972</t>
+          <t>405211346</t>
         </is>
       </c>
       <c r="B463" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კამარა გრუპ</t>
+          <t>შპს თორელი</t>
         </is>
       </c>
       <c r="C463" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D463" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E463" s="5" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>2,679</t>
         </is>
       </c>
       <c r="F463" s="5" t="inlineStr">
         <is>
-          <t>41.4%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="G463" s="5" t="inlineStr">
         <is>
-          <t>-119</t>
+          <t>66</t>
         </is>
       </c>
       <c r="H463" s="5" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I463" s="5" t="inlineStr">
         <is>
-          <t>-178</t>
+          <t>72</t>
         </is>
       </c>
       <c r="J463" s="5" t="inlineStr">
         <is>
-          <t>1,208</t>
+          <t>1,181</t>
         </is>
       </c>
       <c r="K463" s="5" t="inlineStr">
         <is>
-          <t>-451</t>
+          <t>615</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="7" t="inlineStr">
         <is>
-          <t>201945896</t>
+          <t>436040099</t>
         </is>
       </c>
       <c r="B464" s="8" t="inlineStr">
         <is>
-          <t>შპს გოა და კომპანია</t>
+          <t>⚠ შპს ვიქტორ წიკლაური</t>
         </is>
       </c>
       <c r="C464" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D464" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E464" s="7" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>2,654</t>
         </is>
       </c>
       <c r="F464" s="7" t="inlineStr">
         <is>
-          <t>-32.8%</t>
+          <t>20.9%</t>
         </is>
       </c>
       <c r="G464" s="7" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>289</t>
         </is>
       </c>
       <c r="H464" s="7" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I464" s="7" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>289</t>
         </is>
       </c>
       <c r="J464" s="7" t="inlineStr">
         <is>
-          <t>1,952</t>
+          <t>1,565</t>
         </is>
       </c>
       <c r="K464" s="7" t="inlineStr">
         <is>
-          <t>1,267</t>
+          <t>798</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="5" t="inlineStr">
         <is>
-          <t>405049488</t>
+          <t>445542752</t>
         </is>
       </c>
       <c r="B465" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პიკოლო</t>
+          <t>შპს ჯიენდსი გრუპი</t>
         </is>
       </c>
       <c r="C465" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D465" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E465" s="5" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>2,645</t>
         </is>
       </c>
       <c r="F465" s="5" t="inlineStr">
         <is>
-          <t>-54.8%</t>
+          <t>28.0%</t>
         </is>
       </c>
       <c r="G465" s="5" t="inlineStr">
         <is>
-          <t>-365</t>
+          <t>176</t>
         </is>
       </c>
       <c r="H465" s="5" t="inlineStr">
         <is>
-          <t>-44.0%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I465" s="5" t="inlineStr">
         <is>
-          <t>-618</t>
+          <t>145</t>
         </is>
       </c>
       <c r="J465" s="5" t="inlineStr">
         <is>
-          <t>1,210</t>
+          <t>1,131</t>
         </is>
       </c>
       <c r="K465" s="5" t="inlineStr">
         <is>
-          <t>-756</t>
+          <t>613</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="7" t="inlineStr">
         <is>
-          <t>416340784</t>
+          <t>434179480</t>
         </is>
       </c>
       <c r="B466" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჩაჩო</t>
+          <t>შპს გრანდფარ ქუთაისი</t>
         </is>
       </c>
       <c r="C466" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D466" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E466" s="7" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>2,623</t>
         </is>
       </c>
       <c r="F466" s="7" t="inlineStr">
         <is>
-          <t>-81.8%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="G466" s="7" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>383</t>
         </is>
       </c>
       <c r="H466" s="7" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I466" s="7" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>337</t>
         </is>
       </c>
       <c r="J466" s="7" t="inlineStr">
         <is>
-          <t>1,848</t>
+          <t>1,219</t>
         </is>
       </c>
       <c r="K466" s="7" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>1,198</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="5" t="inlineStr">
         <is>
-          <t>402168168</t>
+          <t>202459286</t>
         </is>
       </c>
       <c r="B467" s="6" t="inlineStr">
         <is>
-          <t>შპს გაზარდე</t>
+          <t>შპს წითელქუდა XXI</t>
         </is>
       </c>
       <c r="C467" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D467" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E467" s="5" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>2,615</t>
         </is>
       </c>
       <c r="F467" s="5" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="G467" s="5" t="inlineStr">
         <is>
-          <t>-239</t>
+          <t>539</t>
         </is>
       </c>
       <c r="H467" s="5" t="inlineStr">
         <is>
-          <t>-35.1%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="I467" s="5" t="inlineStr">
         <is>
-          <t>-253</t>
+          <t>439</t>
         </is>
       </c>
       <c r="J467" s="5" t="inlineStr">
         <is>
-          <t>945</t>
+          <t>2,578</t>
         </is>
       </c>
       <c r="K467" s="5" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>2,144</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="7" t="inlineStr">
         <is>
-          <t>405172030</t>
+          <t>406196263</t>
         </is>
       </c>
       <c r="B468" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  იფქლი პირველი დისტრიბუცია</t>
+          <t>შპს ბინგო</t>
         </is>
       </c>
       <c r="C468" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D468" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E468" s="7" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>2,610</t>
         </is>
       </c>
       <c r="F468" s="7" t="inlineStr">
         <is>
-          <t>-77.9%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="G468" s="7" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>550</t>
         </is>
       </c>
       <c r="H468" s="7" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>21.1%</t>
         </is>
       </c>
       <c r="I468" s="7" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>513</t>
         </is>
       </c>
       <c r="J468" s="7" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>3,174</t>
         </is>
       </c>
       <c r="K468" s="7" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>3,043</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="5" t="inlineStr">
         <is>
-          <t>205257210</t>
+          <t>404884764</t>
         </is>
       </c>
       <c r="B469" s="6" t="inlineStr">
         <is>
-          <t>შპს ქარგილი</t>
+          <t>შპს საკანცელარიო სახლი</t>
         </is>
       </c>
       <c r="C469" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D469" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E469" s="5" t="inlineStr">
         <is>
-          <t>603</t>
+          <t>2,608</t>
         </is>
       </c>
       <c r="F469" s="5" t="inlineStr">
         <is>
-          <t>-49.5%</t>
+          <t>-7.3%</t>
         </is>
       </c>
       <c r="G469" s="5" t="inlineStr">
         <is>
-          <t>-300</t>
+          <t>419</t>
         </is>
       </c>
       <c r="H469" s="5" t="inlineStr">
         <is>
-          <t>-49.8%</t>
+          <t>16.1%</t>
         </is>
       </c>
       <c r="I469" s="5" t="inlineStr">
         <is>
-          <t>-336</t>
+          <t>383</t>
         </is>
       </c>
       <c r="J469" s="5" t="inlineStr">
         <is>
-          <t>1,446</t>
+          <t>2,713</t>
         </is>
       </c>
       <c r="K469" s="5" t="inlineStr">
         <is>
-          <t>1,226</t>
+          <t>2,215</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="7" t="inlineStr">
         <is>
-          <t>406028748</t>
+          <t>401965806</t>
         </is>
       </c>
       <c r="B470" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ისნის სავაჭრო ცენტრი</t>
+          <t>შპს მოდერნი</t>
         </is>
       </c>
       <c r="C470" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D470" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E470" s="7" t="inlineStr">
         <is>
-          <t>569</t>
+          <t>2,574</t>
         </is>
       </c>
       <c r="F470" s="7" t="inlineStr">
         <is>
-          <t>-65.9%</t>
+          <t>26.3%</t>
         </is>
       </c>
       <c r="G470" s="7" t="inlineStr">
         <is>
-          <t>-468</t>
+          <t>195</t>
         </is>
       </c>
       <c r="H470" s="7" t="inlineStr">
         <is>
-          <t>-82.3%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="I470" s="7" t="inlineStr">
         <is>
-          <t>-1,728</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="J470" s="7" t="inlineStr">
         <is>
-          <t>5,457</t>
+          <t>3,823</t>
         </is>
       </c>
       <c r="K470" s="7" t="inlineStr">
         <is>
-          <t>-9,185</t>
+          <t>1,821</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="5" t="inlineStr">
         <is>
-          <t>404912494</t>
+          <t>402145362</t>
         </is>
       </c>
       <c r="B471" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ემბა ტრეიდი</t>
+          <t>შპს ვოლტა გრუპ</t>
         </is>
       </c>
       <c r="C471" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D471" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E471" s="5" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>2,551</t>
         </is>
       </c>
       <c r="F471" s="5" t="inlineStr">
         <is>
-          <t>-89.6%</t>
+          <t>20.0%</t>
         </is>
       </c>
       <c r="G471" s="5" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>587</t>
         </is>
       </c>
       <c r="H471" s="5" t="inlineStr">
         <is>
-          <t>63.6%</t>
+          <t>23.0%</t>
         </is>
       </c>
       <c r="I471" s="5" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>352</t>
         </is>
       </c>
       <c r="J471" s="5" t="inlineStr">
         <is>
-          <t>2,664</t>
+          <t>1,496</t>
         </is>
       </c>
       <c r="K471" s="5" t="inlineStr">
         <is>
-          <t>1,546</t>
+          <t>683</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="7" t="inlineStr">
         <is>
-          <t>404425500</t>
+          <t>404589682</t>
         </is>
       </c>
       <c r="B472" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს Trident</t>
+          <t>შპს ჯინვენტორი</t>
         </is>
       </c>
       <c r="C472" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D472" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E472" s="7" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>2,544</t>
         </is>
       </c>
       <c r="F472" s="7" t="inlineStr">
         <is>
-          <t>-83.6%</t>
+          <t>0.5%</t>
         </is>
       </c>
       <c r="G472" s="7" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-162</t>
         </is>
       </c>
       <c r="H472" s="7" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>-6.4%</t>
         </is>
       </c>
       <c r="I472" s="7" t="inlineStr">
         <is>
-          <t>-42</t>
+          <t>-600</t>
         </is>
       </c>
       <c r="J472" s="7" t="inlineStr">
         <is>
-          <t>1,594</t>
+          <t>2,255</t>
         </is>
       </c>
       <c r="K472" s="7" t="inlineStr">
         <is>
-          <t>-98</t>
+          <t>-1,142</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="5" t="inlineStr">
         <is>
-          <t>400203258</t>
+          <t>406190474</t>
         </is>
       </c>
       <c r="B473" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბამბუ</t>
+          <t>შპს მარიკო</t>
         </is>
       </c>
       <c r="C473" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D473" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E473" s="5" t="inlineStr">
         <is>
-          <t>516</t>
+          <t>2,542</t>
         </is>
       </c>
       <c r="F473" s="5" t="inlineStr">
         <is>
-          <t>-62.0%</t>
+          <t>-7.2%</t>
         </is>
       </c>
       <c r="G473" s="5" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>404</t>
         </is>
       </c>
       <c r="H473" s="5" t="inlineStr">
         <is>
-          <t>24.9%</t>
+          <t>15.9%</t>
         </is>
       </c>
       <c r="I473" s="5" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>404</t>
         </is>
       </c>
       <c r="J473" s="5" t="inlineStr">
         <is>
-          <t>2,115</t>
+          <t>2,453</t>
         </is>
       </c>
       <c r="K473" s="5" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>1,447</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="7" t="inlineStr">
         <is>
-          <t>405680838</t>
+          <t>406113478</t>
         </is>
       </c>
       <c r="B474" s="8" t="inlineStr">
         <is>
-          <t>შპს კონტემპო</t>
+          <t>შპს ვ ს ს</t>
         </is>
       </c>
       <c r="C474" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D474" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E474" s="7" t="inlineStr">
         <is>
-          <t>485</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,539</t>
+        </is>
+      </c>
+      <c r="F474" s="7" t="inlineStr">
+        <is>
+          <t>-19.1%</t>
+        </is>
       </c>
       <c r="G474" s="7" t="inlineStr">
         <is>
-          <t>-577</t>
+          <t>514</t>
         </is>
       </c>
       <c r="H474" s="7" t="inlineStr">
         <is>
-          <t>-118.9%</t>
+          <t>20.2%</t>
         </is>
       </c>
       <c r="I474" s="7" t="inlineStr">
         <is>
-          <t>-600</t>
+          <t>523</t>
         </is>
       </c>
       <c r="J474" s="7" t="inlineStr">
         <is>
-          <t>1,500</t>
+          <t>1,966</t>
         </is>
       </c>
       <c r="K474" s="7" t="inlineStr">
         <is>
-          <t>1,072</t>
+          <t>1,952</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="5" t="inlineStr">
         <is>
-          <t>205180436</t>
+          <t>202050564</t>
         </is>
       </c>
       <c r="B475" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ი.ს.ი. საქართველო</t>
+          <t>შპს ეკობრენდს ჯორჯია</t>
         </is>
       </c>
       <c r="C475" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D475" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E475" s="5" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>2,515</t>
         </is>
       </c>
       <c r="F475" s="5" t="inlineStr">
         <is>
-          <t>-85.3%</t>
+          <t>-5.8%</t>
         </is>
       </c>
       <c r="G475" s="5" t="inlineStr">
         <is>
-          <t>-114</t>
+          <t>245</t>
         </is>
       </c>
       <c r="H475" s="5" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I475" s="5" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>224</t>
         </is>
       </c>
       <c r="J475" s="5" t="inlineStr">
         <is>
-          <t>2,141</t>
+          <t>2,559</t>
         </is>
       </c>
       <c r="K475" s="5" t="inlineStr">
         <is>
-          <t>2,067</t>
+          <t>1,985</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="7" t="inlineStr">
         <is>
-          <t>405048158</t>
+          <t>445553348</t>
         </is>
       </c>
       <c r="B476" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ჯორჯიათრეიდი</t>
+          <t>შპს ლენდმარკ ჯორჯია</t>
         </is>
       </c>
       <c r="C476" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D476" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E476" s="7" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>2,514</t>
         </is>
       </c>
       <c r="F476" s="7" t="inlineStr">
         <is>
-          <t>-82.6%</t>
+          <t>-2.5%</t>
         </is>
       </c>
       <c r="G476" s="7" t="inlineStr">
         <is>
-          <t>-181</t>
+          <t>-1,290</t>
         </is>
       </c>
       <c r="H476" s="7" t="inlineStr">
         <is>
-          <t>-41.0%</t>
+          <t>-51.3%</t>
         </is>
       </c>
       <c r="I476" s="7" t="inlineStr">
         <is>
-          <t>-475</t>
+          <t>-1,553</t>
         </is>
       </c>
       <c r="J476" s="7" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>1,458</t>
         </is>
       </c>
       <c r="K476" s="7" t="inlineStr">
         <is>
-          <t>-1,479</t>
+          <t>1,359</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="5" t="inlineStr">
         <is>
-          <t>205000032</t>
+          <t>445395590</t>
         </is>
       </c>
       <c r="B477" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს როიალ ოპტიკა</t>
+          <t>შპს რეზო+</t>
         </is>
       </c>
       <c r="C477" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D477" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E477" s="5" t="inlineStr">
         <is>
-          <t>429</t>
+          <t>2,491</t>
         </is>
       </c>
       <c r="F477" s="5" t="inlineStr">
         <is>
-          <t>-32.4%</t>
+          <t>-26.4%</t>
         </is>
       </c>
       <c r="G477" s="5" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>382</t>
         </is>
       </c>
       <c r="H477" s="5" t="inlineStr">
         <is>
-          <t>41.6%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="I477" s="5" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>297</t>
         </is>
       </c>
       <c r="J477" s="5" t="inlineStr">
         <is>
-          <t>2,951</t>
+          <t>3,210</t>
         </is>
       </c>
       <c r="K477" s="5" t="inlineStr">
         <is>
-          <t>2,920</t>
+          <t>2,372</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="7" t="inlineStr">
         <is>
-          <t>204927589</t>
+          <t>400018468</t>
         </is>
       </c>
       <c r="B478" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჰერმესი</t>
+          <t>შპს ევრო კავკასუს სუპლიეს</t>
         </is>
       </c>
       <c r="C478" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D478" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E478" s="7" t="inlineStr">
         <is>
-          <t>324</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,484</t>
+        </is>
+      </c>
+      <c r="F478" s="7" t="inlineStr">
+        <is>
+          <t>-23.9%</t>
+        </is>
       </c>
       <c r="G478" s="7" t="inlineStr">
         <is>
-          <t>-1,084</t>
+          <t>-28</t>
         </is>
       </c>
       <c r="H478" s="7" t="inlineStr">
         <is>
-          <t>-335.0%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="I478" s="7" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>-82</t>
         </is>
       </c>
       <c r="J478" s="7" t="inlineStr">
         <is>
-          <t>2,444</t>
+          <t>2,298</t>
         </is>
       </c>
       <c r="K478" s="7" t="inlineStr">
         <is>
-          <t>1,021</t>
+          <t>1,918</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="5" t="inlineStr">
         <is>
-          <t>406187709</t>
+          <t>400124851</t>
         </is>
       </c>
       <c r="B479" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მზა ჩითილი</t>
+          <t>შპს ფრიზინგ კომპანია</t>
         </is>
       </c>
       <c r="C479" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D479" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E479" s="5" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>2,482</t>
         </is>
       </c>
       <c r="F479" s="5" t="inlineStr">
         <is>
-          <t>-43.6%</t>
+          <t>52.6%</t>
         </is>
       </c>
       <c r="G479" s="5" t="inlineStr">
         <is>
-          <t>-160</t>
+          <t>511</t>
         </is>
       </c>
       <c r="H479" s="5" t="inlineStr">
         <is>
-          <t>-51.6%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="I479" s="5" t="inlineStr">
         <is>
-          <t>-211</t>
+          <t>342</t>
         </is>
       </c>
       <c r="J479" s="5" t="inlineStr">
         <is>
-          <t>1,904</t>
+          <t>3,694</t>
         </is>
       </c>
       <c r="K479" s="5" t="inlineStr">
         <is>
-          <t>-2,442</t>
+          <t>1,981</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="7" t="inlineStr">
         <is>
-          <t>206066406</t>
+          <t>406101613</t>
         </is>
       </c>
       <c r="B480" s="8" t="inlineStr">
         <is>
-          <t>შპს ვივა პლასტიკი</t>
+          <t>⚠ შპს კომპანია G.A.R</t>
         </is>
       </c>
       <c r="C480" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D480" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E480" s="7" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>2,437</t>
         </is>
       </c>
       <c r="F480" s="7" t="inlineStr">
         <is>
-          <t>-66.8%</t>
+          <t>-21.6%</t>
         </is>
       </c>
       <c r="G480" s="7" t="inlineStr">
         <is>
-          <t>-136</t>
+          <t>180</t>
         </is>
       </c>
       <c r="H480" s="7" t="inlineStr">
         <is>
-          <t>-45.8%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I480" s="7" t="inlineStr">
         <is>
-          <t>-196</t>
+          <t>111</t>
         </is>
       </c>
       <c r="J480" s="7" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>1,064</t>
         </is>
       </c>
       <c r="K480" s="7" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>1,038</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="5" t="inlineStr">
         <is>
-          <t>202451550</t>
+          <t>445604855</t>
         </is>
       </c>
       <c r="B481" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პრემიუმ კლას</t>
+          <t>შპს თავისუფლება</t>
         </is>
       </c>
       <c r="C481" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D481" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E481" s="5" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>2,414</t>
         </is>
       </c>
       <c r="F481" s="5" t="inlineStr">
         <is>
-          <t>-73.1%</t>
+          <t>-13.9%</t>
         </is>
       </c>
       <c r="G481" s="5" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>98</t>
         </is>
       </c>
       <c r="H481" s="5" t="inlineStr">
         <is>
-          <t>83.4%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I481" s="5" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>26</t>
         </is>
       </c>
       <c r="J481" s="5" t="inlineStr">
         <is>
-          <t>1,349</t>
+          <t>1,617</t>
         </is>
       </c>
       <c r="K481" s="5" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>746</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="7" t="inlineStr">
         <is>
-          <t>404952636</t>
+          <t>404598333</t>
         </is>
       </c>
       <c r="B482" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს MTG</t>
+          <t>შპს ჯორჯიან რითეილ</t>
         </is>
       </c>
       <c r="C482" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D482" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E482" s="7" t="inlineStr">
         <is>
-          <t>123</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,380</t>
+        </is>
+      </c>
+      <c r="F482" s="7" t="inlineStr">
+        <is>
+          <t>12.4%</t>
+        </is>
       </c>
       <c r="G482" s="7" t="inlineStr">
         <is>
-          <t>-89</t>
+          <t>266</t>
         </is>
       </c>
       <c r="H482" s="7" t="inlineStr">
         <is>
-          <t>-72.5%</t>
+          <t>11.2%</t>
         </is>
       </c>
       <c r="I482" s="7" t="inlineStr">
         <is>
-          <t>-101</t>
+          <t>196</t>
         </is>
       </c>
       <c r="J482" s="7" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>1,359</t>
         </is>
       </c>
       <c r="K482" s="7" t="inlineStr">
         <is>
-          <t>-253</t>
+          <t>757</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="5" t="inlineStr">
         <is>
-          <t>402077319</t>
+          <t>445468388</t>
         </is>
       </c>
       <c r="B483" s="6" t="inlineStr">
         <is>
-          <t>შპს მირა</t>
+          <t>შპს კანცბუმი</t>
         </is>
       </c>
       <c r="C483" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D483" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E483" s="5" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>2,375</t>
         </is>
       </c>
       <c r="F483" s="5" t="inlineStr">
         <is>
-          <t>-99.5%</t>
+          <t>-41.7%</t>
         </is>
       </c>
       <c r="G483" s="5" t="inlineStr">
         <is>
-          <t>-233</t>
+          <t>229</t>
         </is>
       </c>
       <c r="H483" s="5" t="inlineStr">
         <is>
-          <t>-732.5%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I483" s="5" t="inlineStr">
         <is>
-          <t>-233</t>
+          <t>169</t>
         </is>
       </c>
       <c r="J483" s="5" t="inlineStr">
         <is>
-          <t>1,083</t>
+          <t>1,405</t>
         </is>
       </c>
       <c r="K483" s="5" t="inlineStr">
         <is>
-          <t>-1,423</t>
+          <t>1,322</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="7" t="inlineStr">
         <is>
-          <t>202299066</t>
+          <t>400013347</t>
         </is>
       </c>
       <c r="B484" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს თა-ბე</t>
+          <t>შპს ვეტაგრო</t>
         </is>
       </c>
       <c r="C484" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D484" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E484" s="7" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>2,367</t>
         </is>
       </c>
       <c r="F484" s="7" t="inlineStr">
         <is>
-          <t>-99.7%</t>
+          <t>-9.3%</t>
         </is>
       </c>
       <c r="G484" s="7" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>327</t>
         </is>
       </c>
       <c r="H484" s="7" t="inlineStr">
         <is>
-          <t>-108.4%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="I484" s="7" t="inlineStr">
         <is>
-          <t>-290</t>
+          <t>293</t>
         </is>
       </c>
       <c r="J484" s="7" t="inlineStr">
         <is>
-          <t>4,666</t>
+          <t>2,407</t>
         </is>
       </c>
       <c r="K484" s="7" t="inlineStr">
         <is>
-          <t>1,738</t>
+          <t>1,939</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="5" t="inlineStr">
         <is>
-          <t>204378173</t>
+          <t>406262306</t>
         </is>
       </c>
       <c r="B485" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ესაბი</t>
+          <t>⚠ შპს თი2000 ჰოუმ პროდაქთს</t>
         </is>
       </c>
       <c r="C485" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D485" s="5" t="n">
         <v>2021</v>
       </c>
       <c r="E485" s="5" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>2,364</t>
         </is>
       </c>
       <c r="F485" s="5" t="inlineStr">
         <is>
-          <t>-99.4%</t>
+          <t>12.4%</t>
         </is>
       </c>
       <c r="G485" s="5" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>284</t>
         </is>
       </c>
       <c r="H485" s="5" t="inlineStr">
         <is>
-          <t>-374.6%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="I485" s="5" t="inlineStr">
         <is>
-          <t>-101</t>
+          <t>284</t>
         </is>
       </c>
       <c r="J485" s="5" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>1,203</t>
         </is>
       </c>
       <c r="K485" s="5" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>732</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="7" t="inlineStr">
         <is>
-          <t>206268741</t>
+          <t>445410136</t>
         </is>
       </c>
       <c r="B486" s="8" t="inlineStr">
         <is>
-          <t>სს ლილო 1</t>
+          <t>შპს VIP GEORGIA</t>
         </is>
       </c>
       <c r="C486" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D486" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E486" s="7" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>2,360</t>
         </is>
       </c>
       <c r="F486" s="7" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="G486" s="7" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>257</t>
         </is>
       </c>
       <c r="H486" s="7" t="inlineStr">
         <is>
-          <t>56.6%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I486" s="7" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>162</t>
         </is>
       </c>
       <c r="J486" s="7" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>2,705</t>
         </is>
       </c>
       <c r="K486" s="7" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>1,536</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="5" t="inlineStr">
         <is>
-          <t>202066655</t>
+          <t>406030334</t>
         </is>
       </c>
       <c r="B487" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დი და ჯი</t>
+          <t>შპს  ამორე</t>
         </is>
       </c>
       <c r="C487" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D487" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E487" s="5" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2,359</t>
         </is>
       </c>
       <c r="F487" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="G487" s="5" t="inlineStr">
         <is>
-          <t>-68</t>
+          <t>435</t>
         </is>
       </c>
       <c r="H487" s="5" t="inlineStr">
         <is>
-          <t>-7405.6%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="I487" s="5" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>309</t>
         </is>
       </c>
       <c r="J487" s="5" t="inlineStr">
         <is>
-          <t>2,604</t>
+          <t>3,164</t>
         </is>
       </c>
       <c r="K487" s="5" t="inlineStr">
         <is>
-          <t>-1,313</t>
+          <t>1,317</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="7" t="inlineStr">
         <is>
-          <t>204540005</t>
+          <t>445495679</t>
         </is>
       </c>
       <c r="B488" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფაბერლიკი - საქართველო</t>
+          <t>შპს დუსონ ჯორჯია</t>
         </is>
       </c>
       <c r="C488" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D488" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E488" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2,343</t>
         </is>
       </c>
       <c r="F488" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="G488" s="7" t="inlineStr">
         <is>
-          <t>-25</t>
-[...3 lines deleted...]
-        <v/>
+          <t>187</t>
+        </is>
+      </c>
+      <c r="H488" s="7" t="inlineStr">
+        <is>
+          <t>8.0%</t>
+        </is>
       </c>
       <c r="I488" s="7" t="inlineStr">
         <is>
-          <t>-651</t>
+          <t>155</t>
         </is>
       </c>
       <c r="J488" s="7" t="inlineStr">
         <is>
-          <t>5,018</t>
+          <t>503</t>
         </is>
       </c>
       <c r="K488" s="7" t="inlineStr">
         <is>
-          <t>-4,179</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="5" t="inlineStr">
         <is>
-          <t>401976590</t>
+          <t>404897616</t>
         </is>
       </c>
       <c r="B489" s="6" t="inlineStr">
         <is>
-          <t>შპს აუთლეთ სერვისი</t>
+          <t>შპს იტს</t>
         </is>
       </c>
       <c r="C489" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D489" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E489" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2,305</t>
         </is>
       </c>
       <c r="F489" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-58.6%</t>
         </is>
       </c>
       <c r="G489" s="5" t="inlineStr">
         <is>
-          <t>-2</t>
-[...3 lines deleted...]
-        <v/>
+          <t>580</t>
+        </is>
+      </c>
+      <c r="H489" s="5" t="inlineStr">
+        <is>
+          <t>25.2%</t>
+        </is>
       </c>
       <c r="I489" s="5" t="inlineStr">
         <is>
-          <t>-3,270</t>
+          <t>258</t>
         </is>
       </c>
       <c r="J489" s="5" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>5,109</t>
         </is>
       </c>
       <c r="K489" s="5" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>5,071</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="7" t="inlineStr">
         <is>
-          <t>404995877</t>
+          <t>404521139</t>
         </is>
       </c>
       <c r="B490" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სმარტ ტექნოლოჯი</t>
+          <t>შპს პიანო ჯორჯია</t>
         </is>
       </c>
       <c r="C490" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D490" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E490" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2,299</t>
         </is>
       </c>
       <c r="F490" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="G490" s="7" t="inlineStr">
         <is>
-          <t>-7</t>
-[...3 lines deleted...]
-        <v/>
+          <t>614</t>
+        </is>
+      </c>
+      <c r="H490" s="7" t="inlineStr">
+        <is>
+          <t>26.7%</t>
+        </is>
       </c>
       <c r="I490" s="7" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>587</t>
         </is>
       </c>
       <c r="J490" s="7" t="inlineStr">
         <is>
-          <t>2,396</t>
+          <t>2,144</t>
         </is>
       </c>
       <c r="K490" s="7" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>2,101</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="5" t="inlineStr">
         <is>
-          <t>405365304</t>
+          <t>202461763</t>
         </is>
       </c>
       <c r="B491" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრეიდ კომპანი</t>
+          <t>შპს ბარაქა 2010</t>
         </is>
       </c>
       <c r="C491" s="5" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D491" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E491" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2,298</t>
         </is>
       </c>
       <c r="F491" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-20.8%</t>
         </is>
       </c>
       <c r="G491" s="5" t="inlineStr">
         <is>
-          <t>-9</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-185</t>
+        </is>
+      </c>
+      <c r="H491" s="5" t="inlineStr">
+        <is>
+          <t>-8.1%</t>
+        </is>
       </c>
       <c r="I491" s="5" t="inlineStr">
         <is>
-          <t>-176</t>
+          <t>-204</t>
         </is>
       </c>
       <c r="J491" s="5" t="inlineStr">
         <is>
-          <t>2,168</t>
+          <t>3,634</t>
         </is>
       </c>
       <c r="K491" s="5" t="inlineStr">
         <is>
-          <t>1,049</t>
+          <t>1,892</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="7" t="inlineStr">
         <is>
-          <t>426119684</t>
+          <t>405673604</t>
         </is>
       </c>
       <c r="B492" s="8" t="inlineStr">
         <is>
-          <t>შპს მედეა ინთერნეიშენალ</t>
+          <t>შპს იქეიეს ჯორჯია</t>
         </is>
       </c>
       <c r="C492" s="7" t="inlineStr">
         <is>
           <t>Retail</t>
         </is>
       </c>
       <c r="D492" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E492" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,290</t>
+        </is>
+      </c>
+      <c r="F492" s="7" t="n">
+        <v/>
       </c>
       <c r="G492" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>728</t>
+        </is>
+      </c>
+      <c r="H492" s="7" t="inlineStr">
+        <is>
+          <t>31.8%</t>
+        </is>
       </c>
       <c r="I492" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>727</t>
         </is>
       </c>
       <c r="J492" s="7" t="inlineStr">
         <is>
-          <t>5,161</t>
+          <t>1,736</t>
         </is>
       </c>
       <c r="K492" s="7" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>727</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="5" t="inlineStr">
         <is>
+          <t>401951456</t>
+        </is>
+      </c>
+      <c r="B493" s="6" t="inlineStr">
+        <is>
+          <t>შპს ოფის მიქსი</t>
+        </is>
+      </c>
+      <c r="C493" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D493" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E493" s="5" t="inlineStr">
+        <is>
+          <t>2,288</t>
+        </is>
+      </c>
+      <c r="F493" s="5" t="inlineStr">
+        <is>
+          <t>-3.4%</t>
+        </is>
+      </c>
+      <c r="G493" s="5" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="H493" s="5" t="inlineStr">
+        <is>
+          <t>3.0%</t>
+        </is>
+      </c>
+      <c r="I493" s="5" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="J493" s="5" t="inlineStr">
+        <is>
+          <t>311</t>
+        </is>
+      </c>
+      <c r="K493" s="5" t="inlineStr">
+        <is>
+          <t>184</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="7" t="inlineStr">
+        <is>
+          <t>405221816</t>
+        </is>
+      </c>
+      <c r="B494" s="8" t="inlineStr">
+        <is>
+          <t>შპს ემ და ე მომსახურების სერვისი</t>
+        </is>
+      </c>
+      <c r="C494" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D494" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E494" s="7" t="inlineStr">
+        <is>
+          <t>2,282</t>
+        </is>
+      </c>
+      <c r="F494" s="7" t="inlineStr">
+        <is>
+          <t>-15.9%</t>
+        </is>
+      </c>
+      <c r="G494" s="7" t="inlineStr">
+        <is>
+          <t>-159</t>
+        </is>
+      </c>
+      <c r="H494" s="7" t="inlineStr">
+        <is>
+          <t>-7.0%</t>
+        </is>
+      </c>
+      <c r="I494" s="7" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="J494" s="7" t="inlineStr">
+        <is>
+          <t>2,392</t>
+        </is>
+      </c>
+      <c r="K494" s="7" t="inlineStr">
+        <is>
+          <t>935</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="5" t="inlineStr">
+        <is>
+          <t>402020870</t>
+        </is>
+      </c>
+      <c r="B495" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბაო</t>
+        </is>
+      </c>
+      <c r="C495" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D495" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E495" s="5" t="inlineStr">
+        <is>
+          <t>2,279</t>
+        </is>
+      </c>
+      <c r="F495" s="5" t="inlineStr">
+        <is>
+          <t>4.6%</t>
+        </is>
+      </c>
+      <c r="G495" s="5" t="inlineStr">
+        <is>
+          <t>259</t>
+        </is>
+      </c>
+      <c r="H495" s="5" t="inlineStr">
+        <is>
+          <t>11.4%</t>
+        </is>
+      </c>
+      <c r="I495" s="5" t="inlineStr">
+        <is>
+          <t>182</t>
+        </is>
+      </c>
+      <c r="J495" s="5" t="inlineStr">
+        <is>
+          <t>1,750</t>
+        </is>
+      </c>
+      <c r="K495" s="5" t="inlineStr">
+        <is>
+          <t>1,744</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="7" t="inlineStr">
+        <is>
+          <t>402088897</t>
+        </is>
+      </c>
+      <c r="B496" s="8" t="inlineStr">
+        <is>
+          <t>შპს დიჯიტალტექ</t>
+        </is>
+      </c>
+      <c r="C496" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D496" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E496" s="7" t="inlineStr">
+        <is>
+          <t>2,273</t>
+        </is>
+      </c>
+      <c r="F496" s="7" t="inlineStr">
+        <is>
+          <t>-16.9%</t>
+        </is>
+      </c>
+      <c r="G496" s="7" t="inlineStr">
+        <is>
+          <t>-696</t>
+        </is>
+      </c>
+      <c r="H496" s="7" t="inlineStr">
+        <is>
+          <t>-30.6%</t>
+        </is>
+      </c>
+      <c r="I496" s="7" t="inlineStr">
+        <is>
+          <t>-819</t>
+        </is>
+      </c>
+      <c r="J496" s="7" t="inlineStr">
+        <is>
+          <t>1,172</t>
+        </is>
+      </c>
+      <c r="K496" s="7" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="5" t="inlineStr">
+        <is>
+          <t>222729206</t>
+        </is>
+      </c>
+      <c r="B497" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯი ენ პი</t>
+        </is>
+      </c>
+      <c r="C497" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D497" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E497" s="5" t="inlineStr">
+        <is>
+          <t>2,226</t>
+        </is>
+      </c>
+      <c r="F497" s="5" t="inlineStr">
+        <is>
+          <t>-9.2%</t>
+        </is>
+      </c>
+      <c r="G497" s="5" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="H497" s="5" t="inlineStr">
+        <is>
+          <t>9.2%</t>
+        </is>
+      </c>
+      <c r="I497" s="5" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="J497" s="5" t="inlineStr">
+        <is>
+          <t>1,277</t>
+        </is>
+      </c>
+      <c r="K497" s="5" t="inlineStr">
+        <is>
+          <t>1,252</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="7" t="inlineStr">
+        <is>
+          <t>405017217</t>
+        </is>
+      </c>
+      <c r="B498" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სმარტ სეტ SMART SET</t>
+        </is>
+      </c>
+      <c r="C498" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D498" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E498" s="7" t="inlineStr">
+        <is>
+          <t>2,226</t>
+        </is>
+      </c>
+      <c r="F498" s="7" t="inlineStr">
+        <is>
+          <t>11.7%</t>
+        </is>
+      </c>
+      <c r="G498" s="7" t="inlineStr">
+        <is>
+          <t>523</t>
+        </is>
+      </c>
+      <c r="H498" s="7" t="inlineStr">
+        <is>
+          <t>23.5%</t>
+        </is>
+      </c>
+      <c r="I498" s="7" t="inlineStr">
+        <is>
+          <t>509</t>
+        </is>
+      </c>
+      <c r="J498" s="7" t="inlineStr">
+        <is>
+          <t>1,422</t>
+        </is>
+      </c>
+      <c r="K498" s="7" t="inlineStr">
+        <is>
+          <t>1,228</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="5" t="inlineStr">
+        <is>
+          <t>37001015437</t>
+        </is>
+      </c>
+      <c r="B499" s="6" t="inlineStr">
+        <is>
+          <t>⚠ ვერონიკა ელიზბარაშვილი</t>
+        </is>
+      </c>
+      <c r="C499" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D499" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E499" s="5" t="inlineStr">
+        <is>
+          <t>2,218</t>
+        </is>
+      </c>
+      <c r="F499" s="5" t="inlineStr">
+        <is>
+          <t>-4.6%</t>
+        </is>
+      </c>
+      <c r="G499" s="5" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="H499" s="5" t="inlineStr">
+        <is>
+          <t>2.6%</t>
+        </is>
+      </c>
+      <c r="I499" s="5" t="inlineStr">
+        <is>
+          <t>-78</t>
+        </is>
+      </c>
+      <c r="J499" s="5" t="inlineStr">
+        <is>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="K499" s="5" t="inlineStr">
+        <is>
+          <t>-211</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="7" t="inlineStr">
+        <is>
+          <t>406024804</t>
+        </is>
+      </c>
+      <c r="B500" s="8" t="inlineStr">
+        <is>
+          <t>შპს დომუს</t>
+        </is>
+      </c>
+      <c r="C500" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D500" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E500" s="7" t="inlineStr">
+        <is>
+          <t>2,203</t>
+        </is>
+      </c>
+      <c r="F500" s="7" t="inlineStr">
+        <is>
+          <t>-9.5%</t>
+        </is>
+      </c>
+      <c r="G500" s="7" t="inlineStr">
+        <is>
+          <t>356</t>
+        </is>
+      </c>
+      <c r="H500" s="7" t="inlineStr">
+        <is>
+          <t>16.2%</t>
+        </is>
+      </c>
+      <c r="I500" s="7" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="J500" s="7" t="inlineStr">
+        <is>
+          <t>2,578</t>
+        </is>
+      </c>
+      <c r="K500" s="7" t="inlineStr">
+        <is>
+          <t>1,573</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="5" t="inlineStr">
+        <is>
+          <t>440390550</t>
+        </is>
+      </c>
+      <c r="B501" s="6" t="inlineStr">
+        <is>
+          <t>შპს წნორისიტი</t>
+        </is>
+      </c>
+      <c r="C501" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D501" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E501" s="5" t="inlineStr">
+        <is>
+          <t>2,179</t>
+        </is>
+      </c>
+      <c r="F501" s="5" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="G501" s="5" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="H501" s="5" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="I501" s="5" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="J501" s="5" t="inlineStr">
+        <is>
+          <t>784</t>
+        </is>
+      </c>
+      <c r="K501" s="5" t="inlineStr">
+        <is>
+          <t>418</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="7" t="inlineStr">
+        <is>
+          <t>448382296</t>
+        </is>
+      </c>
+      <c r="B502" s="8" t="inlineStr">
+        <is>
+          <t>შპს ისიდა</t>
+        </is>
+      </c>
+      <c r="C502" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D502" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E502" s="7" t="inlineStr">
+        <is>
+          <t>2,175</t>
+        </is>
+      </c>
+      <c r="F502" s="7" t="inlineStr">
+        <is>
+          <t>-17.9%</t>
+        </is>
+      </c>
+      <c r="G502" s="7" t="inlineStr">
+        <is>
+          <t>-54</t>
+        </is>
+      </c>
+      <c r="H502" s="7" t="inlineStr">
+        <is>
+          <t>-2.5%</t>
+        </is>
+      </c>
+      <c r="I502" s="7" t="inlineStr">
+        <is>
+          <t>-122</t>
+        </is>
+      </c>
+      <c r="J502" s="7" t="inlineStr">
+        <is>
+          <t>3,981</t>
+        </is>
+      </c>
+      <c r="K502" s="7" t="inlineStr">
+        <is>
+          <t>3,726</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="5" t="inlineStr">
+        <is>
+          <t>412736106</t>
+        </is>
+      </c>
+      <c r="B503" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ამბერ თრეიდინგ</t>
+        </is>
+      </c>
+      <c r="C503" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D503" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E503" s="5" t="inlineStr">
+        <is>
+          <t>2,163</t>
+        </is>
+      </c>
+      <c r="F503" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G503" s="5" t="inlineStr">
+        <is>
+          <t>2,037</t>
+        </is>
+      </c>
+      <c r="H503" s="5" t="inlineStr">
+        <is>
+          <t>94.1%</t>
+        </is>
+      </c>
+      <c r="I503" s="5" t="inlineStr">
+        <is>
+          <t>2,324</t>
+        </is>
+      </c>
+      <c r="J503" s="5" t="inlineStr">
+        <is>
+          <t>3,538</t>
+        </is>
+      </c>
+      <c r="K503" s="5" t="inlineStr">
+        <is>
+          <t>2,324</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="7" t="inlineStr">
+        <is>
+          <t>429323350</t>
+        </is>
+      </c>
+      <c r="B504" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ლიდერ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C504" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D504" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E504" s="7" t="inlineStr">
+        <is>
+          <t>2,154</t>
+        </is>
+      </c>
+      <c r="F504" s="7" t="inlineStr">
+        <is>
+          <t>-12.2%</t>
+        </is>
+      </c>
+      <c r="G504" s="7" t="inlineStr">
+        <is>
+          <t>291</t>
+        </is>
+      </c>
+      <c r="H504" s="7" t="inlineStr">
+        <is>
+          <t>13.5%</t>
+        </is>
+      </c>
+      <c r="I504" s="7" t="inlineStr">
+        <is>
+          <t>290</t>
+        </is>
+      </c>
+      <c r="J504" s="7" t="inlineStr">
+        <is>
+          <t>3,224</t>
+        </is>
+      </c>
+      <c r="K504" s="7" t="inlineStr">
+        <is>
+          <t>2,237</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="5" t="inlineStr">
+        <is>
+          <t>438119251</t>
+        </is>
+      </c>
+      <c r="B505" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჰომე თექსტილი</t>
+        </is>
+      </c>
+      <c r="C505" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D505" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E505" s="5" t="inlineStr">
+        <is>
+          <t>2,126</t>
+        </is>
+      </c>
+      <c r="F505" s="5" t="inlineStr">
+        <is>
+          <t>-43.0%</t>
+        </is>
+      </c>
+      <c r="G505" s="5" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="H505" s="5" t="inlineStr">
+        <is>
+          <t>12.8%</t>
+        </is>
+      </c>
+      <c r="I505" s="5" t="inlineStr">
+        <is>
+          <t>280</t>
+        </is>
+      </c>
+      <c r="J505" s="5" t="inlineStr">
+        <is>
+          <t>1,444</t>
+        </is>
+      </c>
+      <c r="K505" s="5" t="inlineStr">
+        <is>
+          <t>1,245</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="7" t="inlineStr">
+        <is>
+          <t>1009005243</t>
+        </is>
+      </c>
+      <c r="B506" s="8" t="inlineStr">
+        <is>
+          <t>გიორგი კანდელაკი-ვესტა</t>
+        </is>
+      </c>
+      <c r="C506" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D506" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E506" s="7" t="inlineStr">
+        <is>
+          <t>2,125</t>
+        </is>
+      </c>
+      <c r="F506" s="7" t="inlineStr">
+        <is>
+          <t>-71.9%</t>
+        </is>
+      </c>
+      <c r="G506" s="7" t="inlineStr">
+        <is>
+          <t>411</t>
+        </is>
+      </c>
+      <c r="H506" s="7" t="inlineStr">
+        <is>
+          <t>19.3%</t>
+        </is>
+      </c>
+      <c r="I506" s="7" t="inlineStr">
+        <is>
+          <t>402</t>
+        </is>
+      </c>
+      <c r="J506" s="7" t="inlineStr">
+        <is>
+          <t>5,674</t>
+        </is>
+      </c>
+      <c r="K506" s="7" t="inlineStr">
+        <is>
+          <t>5,453</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="5" t="inlineStr">
+        <is>
+          <t>405378764</t>
+        </is>
+      </c>
+      <c r="B507" s="6" t="inlineStr">
+        <is>
+          <t>შპს კაი +</t>
+        </is>
+      </c>
+      <c r="C507" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D507" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E507" s="5" t="inlineStr">
+        <is>
+          <t>2,117</t>
+        </is>
+      </c>
+      <c r="F507" s="5" t="inlineStr">
+        <is>
+          <t>-11.4%</t>
+        </is>
+      </c>
+      <c r="G507" s="5" t="inlineStr">
+        <is>
+          <t>363</t>
+        </is>
+      </c>
+      <c r="H507" s="5" t="inlineStr">
+        <is>
+          <t>17.2%</t>
+        </is>
+      </c>
+      <c r="I507" s="5" t="inlineStr">
+        <is>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="J507" s="5" t="inlineStr">
+        <is>
+          <t>1,756</t>
+        </is>
+      </c>
+      <c r="K507" s="5" t="inlineStr">
+        <is>
+          <t>834</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="7" t="inlineStr">
+        <is>
+          <t>61004007714</t>
+        </is>
+      </c>
+      <c r="B508" s="8" t="inlineStr">
+        <is>
+          <t>მურად ასლანიძე</t>
+        </is>
+      </c>
+      <c r="C508" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D508" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E508" s="7" t="inlineStr">
+        <is>
+          <t>2,098</t>
+        </is>
+      </c>
+      <c r="F508" s="7" t="inlineStr">
+        <is>
+          <t>-13.4%</t>
+        </is>
+      </c>
+      <c r="G508" s="7" t="inlineStr">
+        <is>
+          <t>354</t>
+        </is>
+      </c>
+      <c r="H508" s="7" t="inlineStr">
+        <is>
+          <t>16.9%</t>
+        </is>
+      </c>
+      <c r="I508" s="7" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="J508" s="7" t="inlineStr">
+        <is>
+          <t>1,131</t>
+        </is>
+      </c>
+      <c r="K508" s="7" t="inlineStr">
+        <is>
+          <t>1,131</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="5" t="inlineStr">
+        <is>
+          <t>434157627</t>
+        </is>
+      </c>
+      <c r="B509" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტერმიკელ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C509" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D509" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E509" s="5" t="inlineStr">
+        <is>
+          <t>2,098</t>
+        </is>
+      </c>
+      <c r="F509" s="5" t="inlineStr">
+        <is>
+          <t>-9.2%</t>
+        </is>
+      </c>
+      <c r="G509" s="5" t="inlineStr">
+        <is>
+          <t>224</t>
+        </is>
+      </c>
+      <c r="H509" s="5" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="I509" s="5" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="J509" s="5" t="inlineStr">
+        <is>
+          <t>2,877</t>
+        </is>
+      </c>
+      <c r="K509" s="5" t="inlineStr">
+        <is>
+          <t>1,351</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="7" t="inlineStr">
+        <is>
+          <t>406184560</t>
+        </is>
+      </c>
+      <c r="B510" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფარგო</t>
+        </is>
+      </c>
+      <c r="C510" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D510" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E510" s="7" t="inlineStr">
+        <is>
+          <t>2,096</t>
+        </is>
+      </c>
+      <c r="F510" s="7" t="inlineStr">
+        <is>
+          <t>-41.5%</t>
+        </is>
+      </c>
+      <c r="G510" s="7" t="inlineStr">
+        <is>
+          <t>-499</t>
+        </is>
+      </c>
+      <c r="H510" s="7" t="inlineStr">
+        <is>
+          <t>-23.8%</t>
+        </is>
+      </c>
+      <c r="I510" s="7" t="inlineStr">
+        <is>
+          <t>-637</t>
+        </is>
+      </c>
+      <c r="J510" s="7" t="inlineStr">
+        <is>
+          <t>1,715</t>
+        </is>
+      </c>
+      <c r="K510" s="7" t="inlineStr">
+        <is>
+          <t>916</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="5" t="inlineStr">
+        <is>
+          <t>404591072</t>
+        </is>
+      </c>
+      <c r="B511" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეშვი</t>
+        </is>
+      </c>
+      <c r="C511" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D511" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E511" s="5" t="inlineStr">
+        <is>
+          <t>2,096</t>
+        </is>
+      </c>
+      <c r="F511" s="5" t="inlineStr">
+        <is>
+          <t>-12.2%</t>
+        </is>
+      </c>
+      <c r="G511" s="5" t="inlineStr">
+        <is>
+          <t>654</t>
+        </is>
+      </c>
+      <c r="H511" s="5" t="inlineStr">
+        <is>
+          <t>31.2%</t>
+        </is>
+      </c>
+      <c r="I511" s="5" t="inlineStr">
+        <is>
+          <t>501</t>
+        </is>
+      </c>
+      <c r="J511" s="5" t="inlineStr">
+        <is>
+          <t>980</t>
+        </is>
+      </c>
+      <c r="K511" s="5" t="inlineStr">
+        <is>
+          <t>823</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="7" t="inlineStr">
+        <is>
+          <t>405749828</t>
+        </is>
+      </c>
+      <c r="B512" s="8" t="inlineStr">
+        <is>
+          <t>შპს საქართველოს საიუველირო კომპანია</t>
+        </is>
+      </c>
+      <c r="C512" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D512" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E512" s="7" t="inlineStr">
+        <is>
+          <t>2,096</t>
+        </is>
+      </c>
+      <c r="F512" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G512" s="7" t="inlineStr">
+        <is>
+          <t>654</t>
+        </is>
+      </c>
+      <c r="H512" s="7" t="inlineStr">
+        <is>
+          <t>31.2%</t>
+        </is>
+      </c>
+      <c r="I512" s="7" t="inlineStr">
+        <is>
+          <t>501</t>
+        </is>
+      </c>
+      <c r="J512" s="7" t="inlineStr">
+        <is>
+          <t>1,730</t>
+        </is>
+      </c>
+      <c r="K512" s="7" t="inlineStr">
+        <is>
+          <t>1,573</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="5" t="inlineStr">
+        <is>
+          <t>402010319</t>
+        </is>
+      </c>
+      <c r="B513" s="6" t="inlineStr">
+        <is>
+          <t>შპს მოა</t>
+        </is>
+      </c>
+      <c r="C513" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D513" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E513" s="5" t="inlineStr">
+        <is>
+          <t>2,092</t>
+        </is>
+      </c>
+      <c r="F513" s="5" t="inlineStr">
+        <is>
+          <t>-5.4%</t>
+        </is>
+      </c>
+      <c r="G513" s="5" t="inlineStr">
+        <is>
+          <t>615</t>
+        </is>
+      </c>
+      <c r="H513" s="5" t="inlineStr">
+        <is>
+          <t>29.4%</t>
+        </is>
+      </c>
+      <c r="I513" s="5" t="inlineStr">
+        <is>
+          <t>278</t>
+        </is>
+      </c>
+      <c r="J513" s="5" t="inlineStr">
+        <is>
+          <t>3,697</t>
+        </is>
+      </c>
+      <c r="K513" s="5" t="inlineStr">
+        <is>
+          <t>1,722</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="7" t="inlineStr">
+        <is>
+          <t>402302922</t>
+        </is>
+      </c>
+      <c r="B514" s="8" t="inlineStr">
+        <is>
+          <t>შპს იბერია ინვესტი 2024</t>
+        </is>
+      </c>
+      <c r="C514" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D514" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E514" s="7" t="inlineStr">
+        <is>
+          <t>2,088</t>
+        </is>
+      </c>
+      <c r="F514" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G514" s="7" t="inlineStr">
+        <is>
+          <t>-8</t>
+        </is>
+      </c>
+      <c r="H514" s="7" t="inlineStr">
+        <is>
+          <t>-0.4%</t>
+        </is>
+      </c>
+      <c r="I514" s="7" t="inlineStr">
+        <is>
+          <t>450</t>
+        </is>
+      </c>
+      <c r="J514" s="7" t="inlineStr">
+        <is>
+          <t>14,590</t>
+        </is>
+      </c>
+      <c r="K514" s="7" t="inlineStr">
+        <is>
+          <t>456</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="5" t="inlineStr">
+        <is>
+          <t>402303057</t>
+        </is>
+      </c>
+      <c r="B515" s="6" t="inlineStr">
+        <is>
+          <t>შპს სლოვაკ ბიზნეს ჰაუს</t>
+        </is>
+      </c>
+      <c r="C515" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D515" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E515" s="5" t="inlineStr">
+        <is>
+          <t>2,088</t>
+        </is>
+      </c>
+      <c r="F515" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G515" s="5" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H515" s="5" t="inlineStr">
+        <is>
+          <t>0.2%</t>
+        </is>
+      </c>
+      <c r="I515" s="5" t="inlineStr">
+        <is>
+          <t>-132</t>
+        </is>
+      </c>
+      <c r="J515" s="5" t="inlineStr">
+        <is>
+          <t>13,160</t>
+        </is>
+      </c>
+      <c r="K515" s="5" t="inlineStr">
+        <is>
+          <t>-132</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="7" t="inlineStr">
+        <is>
+          <t>200273177</t>
+        </is>
+      </c>
+      <c r="B516" s="8" t="inlineStr">
+        <is>
+          <t>შპს გვანცა 2009</t>
+        </is>
+      </c>
+      <c r="C516" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D516" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E516" s="7" t="inlineStr">
+        <is>
+          <t>2,080</t>
+        </is>
+      </c>
+      <c r="F516" s="7" t="inlineStr">
+        <is>
+          <t>-15.2%</t>
+        </is>
+      </c>
+      <c r="G516" s="7" t="inlineStr">
+        <is>
+          <t>508</t>
+        </is>
+      </c>
+      <c r="H516" s="7" t="inlineStr">
+        <is>
+          <t>24.4%</t>
+        </is>
+      </c>
+      <c r="I516" s="7" t="inlineStr">
+        <is>
+          <t>490</t>
+        </is>
+      </c>
+      <c r="J516" s="7" t="inlineStr">
+        <is>
+          <t>2,024</t>
+        </is>
+      </c>
+      <c r="K516" s="7" t="inlineStr">
+        <is>
+          <t>1,647</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="5" t="inlineStr">
+        <is>
+          <t>404543954</t>
+        </is>
+      </c>
+      <c r="B517" s="6" t="inlineStr">
+        <is>
+          <t>⚠ ე.მიროგლიო საქართველო</t>
+        </is>
+      </c>
+      <c r="C517" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D517" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E517" s="5" t="inlineStr">
+        <is>
+          <t>2,068</t>
+        </is>
+      </c>
+      <c r="F517" s="5" t="inlineStr">
+        <is>
+          <t>-4.7%</t>
+        </is>
+      </c>
+      <c r="G517" s="5" t="inlineStr">
+        <is>
+          <t>402</t>
+        </is>
+      </c>
+      <c r="H517" s="5" t="inlineStr">
+        <is>
+          <t>19.4%</t>
+        </is>
+      </c>
+      <c r="I517" s="5" t="inlineStr">
+        <is>
+          <t>362</t>
+        </is>
+      </c>
+      <c r="J517" s="5" t="inlineStr">
+        <is>
+          <t>1,071</t>
+        </is>
+      </c>
+      <c r="K517" s="5" t="inlineStr">
+        <is>
+          <t>239</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="7" t="inlineStr">
+        <is>
+          <t>204491406</t>
+        </is>
+      </c>
+      <c r="B518" s="8" t="inlineStr">
+        <is>
+          <t>შპს უნიმეტი</t>
+        </is>
+      </c>
+      <c r="C518" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D518" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E518" s="7" t="inlineStr">
+        <is>
+          <t>2,055</t>
+        </is>
+      </c>
+      <c r="F518" s="7" t="inlineStr">
+        <is>
+          <t>8.7%</t>
+        </is>
+      </c>
+      <c r="G518" s="7" t="inlineStr">
+        <is>
+          <t>179</t>
+        </is>
+      </c>
+      <c r="H518" s="7" t="inlineStr">
+        <is>
+          <t>8.7%</t>
+        </is>
+      </c>
+      <c r="I518" s="7" t="inlineStr">
+        <is>
+          <t>172</t>
+        </is>
+      </c>
+      <c r="J518" s="7" t="inlineStr">
+        <is>
+          <t>1,222</t>
+        </is>
+      </c>
+      <c r="K518" s="7" t="inlineStr">
+        <is>
+          <t>1,106</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="5" t="inlineStr">
+        <is>
+          <t>405287167</t>
+        </is>
+      </c>
+      <c r="B519" s="6" t="inlineStr">
+        <is>
+          <t>შპს ინექს დიზაინ</t>
+        </is>
+      </c>
+      <c r="C519" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D519" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E519" s="5" t="inlineStr">
+        <is>
+          <t>2,035</t>
+        </is>
+      </c>
+      <c r="F519" s="5" t="inlineStr">
+        <is>
+          <t>-27.9%</t>
+        </is>
+      </c>
+      <c r="G519" s="5" t="inlineStr">
+        <is>
+          <t>634</t>
+        </is>
+      </c>
+      <c r="H519" s="5" t="inlineStr">
+        <is>
+          <t>31.1%</t>
+        </is>
+      </c>
+      <c r="I519" s="5" t="inlineStr">
+        <is>
+          <t>608</t>
+        </is>
+      </c>
+      <c r="J519" s="5" t="inlineStr">
+        <is>
+          <t>3,609</t>
+        </is>
+      </c>
+      <c r="K519" s="5" t="inlineStr">
+        <is>
+          <t>2,460</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="7" t="inlineStr">
+        <is>
+          <t>406084231</t>
+        </is>
+      </c>
+      <c r="B520" s="8" t="inlineStr">
+        <is>
+          <t>შპს Geobotanic</t>
+        </is>
+      </c>
+      <c r="C520" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D520" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E520" s="7" t="inlineStr">
+        <is>
+          <t>1,998</t>
+        </is>
+      </c>
+      <c r="F520" s="7" t="inlineStr">
+        <is>
+          <t>-6.5%</t>
+        </is>
+      </c>
+      <c r="G520" s="7" t="inlineStr">
+        <is>
+          <t>336</t>
+        </is>
+      </c>
+      <c r="H520" s="7" t="inlineStr">
+        <is>
+          <t>16.8%</t>
+        </is>
+      </c>
+      <c r="I520" s="7" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="J520" s="7" t="inlineStr">
+        <is>
+          <t>2,328</t>
+        </is>
+      </c>
+      <c r="K520" s="7" t="inlineStr">
+        <is>
+          <t>1,533</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="5" t="inlineStr">
+        <is>
+          <t>205268529</t>
+        </is>
+      </c>
+      <c r="B521" s="6" t="inlineStr">
+        <is>
+          <t>შპს რითეილ ბიზნეს გრუპ</t>
+        </is>
+      </c>
+      <c r="C521" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D521" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E521" s="5" t="inlineStr">
+        <is>
+          <t>1,972</t>
+        </is>
+      </c>
+      <c r="F521" s="5" t="inlineStr">
+        <is>
+          <t>41.3%</t>
+        </is>
+      </c>
+      <c r="G521" s="5" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="H521" s="5" t="inlineStr">
+        <is>
+          <t>10.2%</t>
+        </is>
+      </c>
+      <c r="I521" s="5" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="J521" s="5" t="inlineStr">
+        <is>
+          <t>1,073</t>
+        </is>
+      </c>
+      <c r="K521" s="5" t="inlineStr">
+        <is>
+          <t>930</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="7" t="inlineStr">
+        <is>
+          <t>431175435</t>
+        </is>
+      </c>
+      <c r="B522" s="8" t="inlineStr">
+        <is>
+          <t>შპს გალერეა თელავი</t>
+        </is>
+      </c>
+      <c r="C522" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D522" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E522" s="7" t="inlineStr">
+        <is>
+          <t>1,932</t>
+        </is>
+      </c>
+      <c r="F522" s="7" t="inlineStr">
+        <is>
+          <t>30.1%</t>
+        </is>
+      </c>
+      <c r="G522" s="7" t="inlineStr">
+        <is>
+          <t>561</t>
+        </is>
+      </c>
+      <c r="H522" s="7" t="inlineStr">
+        <is>
+          <t>29.0%</t>
+        </is>
+      </c>
+      <c r="I522" s="7" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="J522" s="7" t="inlineStr">
+        <is>
+          <t>3,618</t>
+        </is>
+      </c>
+      <c r="K522" s="7" t="inlineStr">
+        <is>
+          <t>1,066</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="5" t="inlineStr">
+        <is>
+          <t>405460157</t>
+        </is>
+      </c>
+      <c r="B523" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტრესორი</t>
+        </is>
+      </c>
+      <c r="C523" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D523" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E523" s="5" t="inlineStr">
+        <is>
+          <t>1,925</t>
+        </is>
+      </c>
+      <c r="F523" s="5" t="inlineStr">
+        <is>
+          <t>36.4%</t>
+        </is>
+      </c>
+      <c r="G523" s="5" t="inlineStr">
+        <is>
+          <t>376</t>
+        </is>
+      </c>
+      <c r="H523" s="5" t="inlineStr">
+        <is>
+          <t>19.5%</t>
+        </is>
+      </c>
+      <c r="I523" s="5" t="inlineStr">
+        <is>
+          <t>353</t>
+        </is>
+      </c>
+      <c r="J523" s="5" t="inlineStr">
+        <is>
+          <t>1,832</t>
+        </is>
+      </c>
+      <c r="K523" s="5" t="inlineStr">
+        <is>
+          <t>1,691</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="7" t="inlineStr">
+        <is>
+          <t>426525245</t>
+        </is>
+      </c>
+      <c r="B524" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნეო პლასტიკ</t>
+        </is>
+      </c>
+      <c r="C524" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D524" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E524" s="7" t="inlineStr">
+        <is>
+          <t>1,924</t>
+        </is>
+      </c>
+      <c r="F524" s="7" t="inlineStr">
+        <is>
+          <t>-9.6%</t>
+        </is>
+      </c>
+      <c r="G524" s="7" t="inlineStr">
+        <is>
+          <t>279</t>
+        </is>
+      </c>
+      <c r="H524" s="7" t="inlineStr">
+        <is>
+          <t>14.5%</t>
+        </is>
+      </c>
+      <c r="I524" s="7" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="J524" s="7" t="inlineStr">
+        <is>
+          <t>2,614</t>
+        </is>
+      </c>
+      <c r="K524" s="7" t="inlineStr">
+        <is>
+          <t>1,553</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="5" t="inlineStr">
+        <is>
+          <t>405208332</t>
+        </is>
+      </c>
+      <c r="B525" s="6" t="inlineStr">
+        <is>
+          <t>შპს პანდა</t>
+        </is>
+      </c>
+      <c r="C525" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D525" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E525" s="5" t="inlineStr">
+        <is>
+          <t>1,885</t>
+        </is>
+      </c>
+      <c r="F525" s="5" t="inlineStr">
+        <is>
+          <t>-1.7%</t>
+        </is>
+      </c>
+      <c r="G525" s="5" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="H525" s="5" t="inlineStr">
+        <is>
+          <t>5.9%</t>
+        </is>
+      </c>
+      <c r="I525" s="5" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="J525" s="5" t="inlineStr">
+        <is>
+          <t>2,876</t>
+        </is>
+      </c>
+      <c r="K525" s="5" t="inlineStr">
+        <is>
+          <t>1,481</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="7" t="inlineStr">
+        <is>
+          <t>405228230</t>
+        </is>
+      </c>
+      <c r="B526" s="8" t="inlineStr">
+        <is>
+          <t>შპს ესფიიქს</t>
+        </is>
+      </c>
+      <c r="C526" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D526" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E526" s="7" t="inlineStr">
+        <is>
+          <t>1,882</t>
+        </is>
+      </c>
+      <c r="F526" s="7" t="inlineStr">
+        <is>
+          <t>-20.4%</t>
+        </is>
+      </c>
+      <c r="G526" s="7" t="inlineStr">
+        <is>
+          <t>-86</t>
+        </is>
+      </c>
+      <c r="H526" s="7" t="inlineStr">
+        <is>
+          <t>-4.6%</t>
+        </is>
+      </c>
+      <c r="I526" s="7" t="inlineStr">
+        <is>
+          <t>-901</t>
+        </is>
+      </c>
+      <c r="J526" s="7" t="inlineStr">
+        <is>
+          <t>3,179</t>
+        </is>
+      </c>
+      <c r="K526" s="7" t="inlineStr">
+        <is>
+          <t>782</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="5" t="inlineStr">
+        <is>
+          <t>412714077</t>
+        </is>
+      </c>
+      <c r="B527" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბელგიუმ ტექსტილი</t>
+        </is>
+      </c>
+      <c r="C527" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D527" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E527" s="5" t="inlineStr">
+        <is>
+          <t>1,868</t>
+        </is>
+      </c>
+      <c r="F527" s="5" t="inlineStr">
+        <is>
+          <t>-26.4%</t>
+        </is>
+      </c>
+      <c r="G527" s="5" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H527" s="5" t="inlineStr">
+        <is>
+          <t>0.2%</t>
+        </is>
+      </c>
+      <c r="I527" s="5" t="inlineStr">
+        <is>
+          <t>-132</t>
+        </is>
+      </c>
+      <c r="J527" s="5" t="inlineStr">
+        <is>
+          <t>831</t>
+        </is>
+      </c>
+      <c r="K527" s="5" t="inlineStr">
+        <is>
+          <t>-175</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="7" t="inlineStr">
+        <is>
+          <t>405514019</t>
+        </is>
+      </c>
+      <c r="B528" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნამი 8</t>
+        </is>
+      </c>
+      <c r="C528" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D528" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E528" s="7" t="inlineStr">
+        <is>
+          <t>1,838</t>
+        </is>
+      </c>
+      <c r="F528" s="7" t="inlineStr">
+        <is>
+          <t>203.6%</t>
+        </is>
+      </c>
+      <c r="G528" s="7" t="inlineStr">
+        <is>
+          <t>-204</t>
+        </is>
+      </c>
+      <c r="H528" s="7" t="inlineStr">
+        <is>
+          <t>-11.1%</t>
+        </is>
+      </c>
+      <c r="I528" s="7" t="inlineStr">
+        <is>
+          <t>390</t>
+        </is>
+      </c>
+      <c r="J528" s="7" t="inlineStr">
+        <is>
+          <t>3,029</t>
+        </is>
+      </c>
+      <c r="K528" s="7" t="inlineStr">
+        <is>
+          <t>-318</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="5" t="inlineStr">
+        <is>
+          <t>205145582</t>
+        </is>
+      </c>
+      <c r="B529" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ანტე</t>
+        </is>
+      </c>
+      <c r="C529" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D529" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E529" s="5" t="inlineStr">
+        <is>
+          <t>1,828</t>
+        </is>
+      </c>
+      <c r="F529" s="5" t="inlineStr">
+        <is>
+          <t>67.0%</t>
+        </is>
+      </c>
+      <c r="G529" s="5" t="inlineStr">
+        <is>
+          <t>-16</t>
+        </is>
+      </c>
+      <c r="H529" s="5" t="inlineStr">
+        <is>
+          <t>-0.9%</t>
+        </is>
+      </c>
+      <c r="I529" s="5" t="inlineStr">
+        <is>
+          <t>-171</t>
+        </is>
+      </c>
+      <c r="J529" s="5" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="K529" s="5" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="7" t="inlineStr">
+        <is>
+          <t>431169834</t>
+        </is>
+      </c>
+      <c r="B530" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სევენ 7 სტარ SEVEN 7 STAR</t>
+        </is>
+      </c>
+      <c r="C530" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D530" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E530" s="7" t="inlineStr">
+        <is>
+          <t>1,817</t>
+        </is>
+      </c>
+      <c r="F530" s="7" t="inlineStr">
+        <is>
+          <t>-18.9%</t>
+        </is>
+      </c>
+      <c r="G530" s="7" t="inlineStr">
+        <is>
+          <t>-20</t>
+        </is>
+      </c>
+      <c r="H530" s="7" t="inlineStr">
+        <is>
+          <t>-1.1%</t>
+        </is>
+      </c>
+      <c r="I530" s="7" t="inlineStr">
+        <is>
+          <t>-117</t>
+        </is>
+      </c>
+      <c r="J530" s="7" t="inlineStr">
+        <is>
+          <t>783</t>
+        </is>
+      </c>
+      <c r="K530" s="7" t="inlineStr">
+        <is>
+          <t>-463</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="5" t="inlineStr">
+        <is>
+          <t>412694071</t>
+        </is>
+      </c>
+      <c r="B531" s="6" t="inlineStr">
+        <is>
+          <t>შპს მაიპისი</t>
+        </is>
+      </c>
+      <c r="C531" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D531" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E531" s="5" t="inlineStr">
+        <is>
+          <t>1,802</t>
+        </is>
+      </c>
+      <c r="F531" s="5" t="inlineStr">
+        <is>
+          <t>-1.9%</t>
+        </is>
+      </c>
+      <c r="G531" s="5" t="inlineStr">
+        <is>
+          <t>316</t>
+        </is>
+      </c>
+      <c r="H531" s="5" t="inlineStr">
+        <is>
+          <t>17.5%</t>
+        </is>
+      </c>
+      <c r="I531" s="5" t="inlineStr">
+        <is>
+          <t>270</t>
+        </is>
+      </c>
+      <c r="J531" s="5" t="inlineStr">
+        <is>
+          <t>1,751</t>
+        </is>
+      </c>
+      <c r="K531" s="5" t="inlineStr">
+        <is>
+          <t>1,567</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="7" t="inlineStr">
+        <is>
+          <t>406048067</t>
+        </is>
+      </c>
+      <c r="B532" s="8" t="inlineStr">
+        <is>
+          <t>შპს HANSA-FLEX Georgien</t>
+        </is>
+      </c>
+      <c r="C532" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D532" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E532" s="7" t="inlineStr">
+        <is>
+          <t>1,794</t>
+        </is>
+      </c>
+      <c r="F532" s="7" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="G532" s="7" t="inlineStr">
+        <is>
+          <t>-51</t>
+        </is>
+      </c>
+      <c r="H532" s="7" t="inlineStr">
+        <is>
+          <t>-2.8%</t>
+        </is>
+      </c>
+      <c r="I532" s="7" t="inlineStr">
+        <is>
+          <t>-420</t>
+        </is>
+      </c>
+      <c r="J532" s="7" t="inlineStr">
+        <is>
+          <t>3,020</t>
+        </is>
+      </c>
+      <c r="K532" s="7" t="inlineStr">
+        <is>
+          <t>-2,055</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="5" t="inlineStr">
+        <is>
+          <t>448383936</t>
+        </is>
+      </c>
+      <c r="B533" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სიახლე</t>
+        </is>
+      </c>
+      <c r="C533" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D533" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E533" s="5" t="inlineStr">
+        <is>
+          <t>1,785</t>
+        </is>
+      </c>
+      <c r="F533" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G533" s="5" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H533" s="5" t="inlineStr">
+        <is>
+          <t>0.2%</t>
+        </is>
+      </c>
+      <c r="I533" s="5" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J533" s="5" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K533" s="5" t="inlineStr">
+        <is>
+          <t>-264</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="7" t="inlineStr">
+        <is>
+          <t>204872575</t>
+        </is>
+      </c>
+      <c r="B534" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფორმატი</t>
+        </is>
+      </c>
+      <c r="C534" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D534" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E534" s="7" t="inlineStr">
+        <is>
+          <t>1,778</t>
+        </is>
+      </c>
+      <c r="F534" s="7" t="inlineStr">
+        <is>
+          <t>-2.7%</t>
+        </is>
+      </c>
+      <c r="G534" s="7" t="inlineStr">
+        <is>
+          <t>257</t>
+        </is>
+      </c>
+      <c r="H534" s="7" t="inlineStr">
+        <is>
+          <t>14.5%</t>
+        </is>
+      </c>
+      <c r="I534" s="7" t="inlineStr">
+        <is>
+          <t>224</t>
+        </is>
+      </c>
+      <c r="J534" s="7" t="inlineStr">
+        <is>
+          <t>1,424</t>
+        </is>
+      </c>
+      <c r="K534" s="7" t="inlineStr">
+        <is>
+          <t>1,343</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="5" t="inlineStr">
+        <is>
+          <t>405244757</t>
+        </is>
+      </c>
+      <c r="B535" s="6" t="inlineStr">
+        <is>
+          <t>შპს ენიგმა ფეიერვერკს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C535" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D535" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E535" s="5" t="inlineStr">
+        <is>
+          <t>1,764</t>
+        </is>
+      </c>
+      <c r="F535" s="5" t="inlineStr">
+        <is>
+          <t>-28.9%</t>
+        </is>
+      </c>
+      <c r="G535" s="5" t="inlineStr">
+        <is>
+          <t>641</t>
+        </is>
+      </c>
+      <c r="H535" s="5" t="inlineStr">
+        <is>
+          <t>36.4%</t>
+        </is>
+      </c>
+      <c r="I535" s="5" t="inlineStr">
+        <is>
+          <t>542</t>
+        </is>
+      </c>
+      <c r="J535" s="5" t="inlineStr">
+        <is>
+          <t>7,031</t>
+        </is>
+      </c>
+      <c r="K535" s="5" t="inlineStr">
+        <is>
+          <t>3,466</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="7" t="inlineStr">
+        <is>
+          <t>402090731</t>
+        </is>
+      </c>
+      <c r="B536" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ფორსაგე ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C536" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D536" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E536" s="7" t="inlineStr">
+        <is>
+          <t>1,746</t>
+        </is>
+      </c>
+      <c r="F536" s="7" t="inlineStr">
+        <is>
+          <t>-16.1%</t>
+        </is>
+      </c>
+      <c r="G536" s="7" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+      <c r="H536" s="7" t="inlineStr">
+        <is>
+          <t>19.4%</t>
+        </is>
+      </c>
+      <c r="I536" s="7" t="inlineStr">
+        <is>
+          <t>246</t>
+        </is>
+      </c>
+      <c r="J536" s="7" t="inlineStr">
+        <is>
+          <t>2,132</t>
+        </is>
+      </c>
+      <c r="K536" s="7" t="inlineStr">
+        <is>
+          <t>1,861</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="5" t="inlineStr">
+        <is>
+          <t>427741517</t>
+        </is>
+      </c>
+      <c r="B537" s="6" t="inlineStr">
+        <is>
+          <t>შპს პანდა</t>
+        </is>
+      </c>
+      <c r="C537" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D537" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E537" s="5" t="inlineStr">
+        <is>
+          <t>1,691</t>
+        </is>
+      </c>
+      <c r="F537" s="5" t="inlineStr">
+        <is>
+          <t>0.4%</t>
+        </is>
+      </c>
+      <c r="G537" s="5" t="inlineStr">
+        <is>
+          <t>451</t>
+        </is>
+      </c>
+      <c r="H537" s="5" t="inlineStr">
+        <is>
+          <t>26.7%</t>
+        </is>
+      </c>
+      <c r="I537" s="5" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="J537" s="5" t="inlineStr">
+        <is>
+          <t>1,268</t>
+        </is>
+      </c>
+      <c r="K537" s="5" t="inlineStr">
+        <is>
+          <t>379</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="7" t="inlineStr">
+        <is>
+          <t>401958226</t>
+        </is>
+      </c>
+      <c r="B538" s="8" t="inlineStr">
+        <is>
+          <t>შპს სანი</t>
+        </is>
+      </c>
+      <c r="C538" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D538" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E538" s="7" t="inlineStr">
+        <is>
+          <t>1,666</t>
+        </is>
+      </c>
+      <c r="F538" s="7" t="inlineStr">
+        <is>
+          <t>15.0%</t>
+        </is>
+      </c>
+      <c r="G538" s="7" t="inlineStr">
+        <is>
+          <t>505</t>
+        </is>
+      </c>
+      <c r="H538" s="7" t="inlineStr">
+        <is>
+          <t>30.3%</t>
+        </is>
+      </c>
+      <c r="I538" s="7" t="inlineStr">
+        <is>
+          <t>488</t>
+        </is>
+      </c>
+      <c r="J538" s="7" t="inlineStr">
+        <is>
+          <t>2,431</t>
+        </is>
+      </c>
+      <c r="K538" s="7" t="inlineStr">
+        <is>
+          <t>2,417</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="5" t="inlineStr">
+        <is>
+          <t>200256338</t>
+        </is>
+      </c>
+      <c r="B539" s="6" t="inlineStr">
+        <is>
+          <t>შპს გრაფიკ სერვისი</t>
+        </is>
+      </c>
+      <c r="C539" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D539" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E539" s="5" t="inlineStr">
+        <is>
+          <t>1,664</t>
+        </is>
+      </c>
+      <c r="F539" s="5" t="inlineStr">
+        <is>
+          <t>-0.8%</t>
+        </is>
+      </c>
+      <c r="G539" s="5" t="inlineStr">
+        <is>
+          <t>216</t>
+        </is>
+      </c>
+      <c r="H539" s="5" t="inlineStr">
+        <is>
+          <t>13.0%</t>
+        </is>
+      </c>
+      <c r="I539" s="5" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="J539" s="5" t="inlineStr">
+        <is>
+          <t>1,710</t>
+        </is>
+      </c>
+      <c r="K539" s="5" t="inlineStr">
+        <is>
+          <t>818</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="7" t="inlineStr">
+        <is>
+          <t>454406633</t>
+        </is>
+      </c>
+      <c r="B540" s="8" t="inlineStr">
+        <is>
+          <t>შპს სელექტი</t>
+        </is>
+      </c>
+      <c r="C540" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D540" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E540" s="7" t="inlineStr">
+        <is>
+          <t>1,658</t>
+        </is>
+      </c>
+      <c r="F540" s="7" t="inlineStr">
+        <is>
+          <t>-22.6%</t>
+        </is>
+      </c>
+      <c r="G540" s="7" t="inlineStr">
+        <is>
+          <t>-91</t>
+        </is>
+      </c>
+      <c r="H540" s="7" t="inlineStr">
+        <is>
+          <t>-5.5%</t>
+        </is>
+      </c>
+      <c r="I540" s="7" t="inlineStr">
+        <is>
+          <t>-353</t>
+        </is>
+      </c>
+      <c r="J540" s="7" t="inlineStr">
+        <is>
+          <t>3,734</t>
+        </is>
+      </c>
+      <c r="K540" s="7" t="inlineStr">
+        <is>
+          <t>-202</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="5" t="inlineStr">
+        <is>
+          <t>204541558</t>
+        </is>
+      </c>
+      <c r="B541" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვანდომ</t>
+        </is>
+      </c>
+      <c r="C541" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D541" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E541" s="5" t="inlineStr">
+        <is>
+          <t>1,652</t>
+        </is>
+      </c>
+      <c r="F541" s="5" t="inlineStr">
+        <is>
+          <t>-53.7%</t>
+        </is>
+      </c>
+      <c r="G541" s="5" t="inlineStr">
+        <is>
+          <t>-2,540</t>
+        </is>
+      </c>
+      <c r="H541" s="5" t="inlineStr">
+        <is>
+          <t>-153.8%</t>
+        </is>
+      </c>
+      <c r="I541" s="5" t="inlineStr">
+        <is>
+          <t>-3,536</t>
+        </is>
+      </c>
+      <c r="J541" s="5" t="inlineStr">
+        <is>
+          <t>1,007</t>
+        </is>
+      </c>
+      <c r="K541" s="5" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="7" t="inlineStr">
+        <is>
+          <t>205168398</t>
+        </is>
+      </c>
+      <c r="B542" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნიუ სტაილ</t>
+        </is>
+      </c>
+      <c r="C542" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D542" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E542" s="7" t="inlineStr">
+        <is>
+          <t>1,647</t>
+        </is>
+      </c>
+      <c r="F542" s="7" t="inlineStr">
+        <is>
+          <t>-62.2%</t>
+        </is>
+      </c>
+      <c r="G542" s="7" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
+      <c r="H542" s="7" t="inlineStr">
+        <is>
+          <t>-0.5%</t>
+        </is>
+      </c>
+      <c r="I542" s="7" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="J542" s="7" t="inlineStr">
+        <is>
+          <t>3,234</t>
+        </is>
+      </c>
+      <c r="K542" s="7" t="inlineStr">
+        <is>
+          <t>2,736</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="5" t="inlineStr">
+        <is>
+          <t>405249271</t>
+        </is>
+      </c>
+      <c r="B543" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჰეფი ჰაუსი</t>
+        </is>
+      </c>
+      <c r="C543" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D543" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E543" s="5" t="inlineStr">
+        <is>
+          <t>1,621</t>
+        </is>
+      </c>
+      <c r="F543" s="5" t="inlineStr">
+        <is>
+          <t>-0.4%</t>
+        </is>
+      </c>
+      <c r="G543" s="5" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="H543" s="5" t="inlineStr">
+        <is>
+          <t>6.1%</t>
+        </is>
+      </c>
+      <c r="I543" s="5" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="J543" s="5" t="inlineStr">
+        <is>
+          <t>1,187</t>
+        </is>
+      </c>
+      <c r="K543" s="5" t="inlineStr">
+        <is>
+          <t>486</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="7" t="inlineStr">
+        <is>
+          <t>404618062</t>
+        </is>
+      </c>
+      <c r="B544" s="8" t="inlineStr">
+        <is>
+          <t>შპს აქსიმპორტი</t>
+        </is>
+      </c>
+      <c r="C544" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D544" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E544" s="7" t="inlineStr">
+        <is>
+          <t>1,597</t>
+        </is>
+      </c>
+      <c r="F544" s="7" t="inlineStr">
+        <is>
+          <t>7.5%</t>
+        </is>
+      </c>
+      <c r="G544" s="7" t="inlineStr">
+        <is>
+          <t>377</t>
+        </is>
+      </c>
+      <c r="H544" s="7" t="inlineStr">
+        <is>
+          <t>23.6%</t>
+        </is>
+      </c>
+      <c r="I544" s="7" t="inlineStr">
+        <is>
+          <t>-116</t>
+        </is>
+      </c>
+      <c r="J544" s="7" t="inlineStr">
+        <is>
+          <t>1,151</t>
+        </is>
+      </c>
+      <c r="K544" s="7" t="inlineStr">
+        <is>
+          <t>758</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="5" t="inlineStr">
+        <is>
+          <t>401961409</t>
+        </is>
+      </c>
+      <c r="B545" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეიჩ - ეს - ეს</t>
+        </is>
+      </c>
+      <c r="C545" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D545" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E545" s="5" t="inlineStr">
+        <is>
+          <t>1,592</t>
+        </is>
+      </c>
+      <c r="F545" s="5" t="inlineStr">
+        <is>
+          <t>-14.3%</t>
+        </is>
+      </c>
+      <c r="G545" s="5" t="inlineStr">
+        <is>
+          <t>-283</t>
+        </is>
+      </c>
+      <c r="H545" s="5" t="inlineStr">
+        <is>
+          <t>-17.8%</t>
+        </is>
+      </c>
+      <c r="I545" s="5" t="inlineStr">
+        <is>
+          <t>-366</t>
+        </is>
+      </c>
+      <c r="J545" s="5" t="inlineStr">
+        <is>
+          <t>1,111</t>
+        </is>
+      </c>
+      <c r="K545" s="5" t="inlineStr">
+        <is>
+          <t>317</t>
+        </is>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="7" t="inlineStr">
+        <is>
+          <t>404463488</t>
+        </is>
+      </c>
+      <c r="B546" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მაგიო</t>
+        </is>
+      </c>
+      <c r="C546" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D546" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E546" s="7" t="inlineStr">
+        <is>
+          <t>1,572</t>
+        </is>
+      </c>
+      <c r="F546" s="7" t="inlineStr">
+        <is>
+          <t>-48.7%</t>
+        </is>
+      </c>
+      <c r="G546" s="7" t="inlineStr">
+        <is>
+          <t>-165</t>
+        </is>
+      </c>
+      <c r="H546" s="7" t="inlineStr">
+        <is>
+          <t>-10.5%</t>
+        </is>
+      </c>
+      <c r="I546" s="7" t="inlineStr">
+        <is>
+          <t>-483</t>
+        </is>
+      </c>
+      <c r="J546" s="7" t="inlineStr">
+        <is>
+          <t>586</t>
+        </is>
+      </c>
+      <c r="K546" s="7" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="5" t="inlineStr">
+        <is>
+          <t>400294114</t>
+        </is>
+      </c>
+      <c r="B547" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კამორა</t>
+        </is>
+      </c>
+      <c r="C547" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D547" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E547" s="5" t="inlineStr">
+        <is>
+          <t>1,567</t>
+        </is>
+      </c>
+      <c r="F547" s="5" t="inlineStr">
+        <is>
+          <t>-61.7%</t>
+        </is>
+      </c>
+      <c r="G547" s="5" t="inlineStr">
+        <is>
+          <t>-188</t>
+        </is>
+      </c>
+      <c r="H547" s="5" t="inlineStr">
+        <is>
+          <t>-12.0%</t>
+        </is>
+      </c>
+      <c r="I547" s="5" t="inlineStr">
+        <is>
+          <t>-233</t>
+        </is>
+      </c>
+      <c r="J547" s="5" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="K547" s="5" t="inlineStr">
+        <is>
+          <t>510</t>
+        </is>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="7" t="inlineStr">
+        <is>
+          <t>204454090</t>
+        </is>
+      </c>
+      <c r="B548" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლარკი</t>
+        </is>
+      </c>
+      <c r="C548" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D548" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E548" s="7" t="inlineStr">
+        <is>
+          <t>1,532</t>
+        </is>
+      </c>
+      <c r="F548" s="7" t="inlineStr">
+        <is>
+          <t>-38.6%</t>
+        </is>
+      </c>
+      <c r="G548" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H548" s="7" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+      <c r="I548" s="7" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
+      <c r="J548" s="7" t="inlineStr">
+        <is>
+          <t>436</t>
+        </is>
+      </c>
+      <c r="K548" s="7" t="inlineStr">
+        <is>
+          <t>425</t>
+        </is>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="5" t="inlineStr">
+        <is>
+          <t>400147872</t>
+        </is>
+      </c>
+      <c r="B549" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მილი</t>
+        </is>
+      </c>
+      <c r="C549" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D549" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E549" s="5" t="inlineStr">
+        <is>
+          <t>1,526</t>
+        </is>
+      </c>
+      <c r="F549" s="5" t="inlineStr">
+        <is>
+          <t>-38.8%</t>
+        </is>
+      </c>
+      <c r="G549" s="5" t="inlineStr">
+        <is>
+          <t>-19</t>
+        </is>
+      </c>
+      <c r="H549" s="5" t="inlineStr">
+        <is>
+          <t>-1.2%</t>
+        </is>
+      </c>
+      <c r="I549" s="5" t="inlineStr">
+        <is>
+          <t>-154</t>
+        </is>
+      </c>
+      <c r="J549" s="5" t="inlineStr">
+        <is>
+          <t>1,177</t>
+        </is>
+      </c>
+      <c r="K549" s="5" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="7" t="inlineStr">
+        <is>
+          <t>406108705</t>
+        </is>
+      </c>
+      <c r="B550" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს დეკორი - Decor</t>
+        </is>
+      </c>
+      <c r="C550" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D550" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E550" s="7" t="inlineStr">
+        <is>
+          <t>1,504</t>
+        </is>
+      </c>
+      <c r="F550" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G550" s="7" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="H550" s="7" t="inlineStr">
+        <is>
+          <t>3.9%</t>
+        </is>
+      </c>
+      <c r="I550" s="7" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="J550" s="7" t="inlineStr">
+        <is>
+          <t>1,134</t>
+        </is>
+      </c>
+      <c r="K550" s="7" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="5" t="inlineStr">
+        <is>
+          <t>445398766</t>
+        </is>
+      </c>
+      <c r="B551" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლუკა</t>
+        </is>
+      </c>
+      <c r="C551" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D551" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E551" s="5" t="inlineStr">
+        <is>
+          <t>1,487</t>
+        </is>
+      </c>
+      <c r="F551" s="5" t="inlineStr">
+        <is>
+          <t>-44.6%</t>
+        </is>
+      </c>
+      <c r="G551" s="5" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="H551" s="5" t="inlineStr">
+        <is>
+          <t>3.1%</t>
+        </is>
+      </c>
+      <c r="I551" s="5" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="J551" s="5" t="inlineStr">
+        <is>
+          <t>2,684</t>
+        </is>
+      </c>
+      <c r="K551" s="5" t="inlineStr">
+        <is>
+          <t>1,426</t>
+        </is>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="7" t="inlineStr">
+        <is>
+          <t>405696457</t>
+        </is>
+      </c>
+      <c r="B552" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზერონი</t>
+        </is>
+      </c>
+      <c r="C552" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D552" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E552" s="7" t="inlineStr">
+        <is>
+          <t>1,459</t>
+        </is>
+      </c>
+      <c r="F552" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G552" s="7" t="inlineStr">
+        <is>
+          <t>177</t>
+        </is>
+      </c>
+      <c r="H552" s="7" t="inlineStr">
+        <is>
+          <t>12.1%</t>
+        </is>
+      </c>
+      <c r="I552" s="7" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="J552" s="7" t="inlineStr">
+        <is>
+          <t>1,225</t>
+        </is>
+      </c>
+      <c r="K552" s="7" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="5" t="inlineStr">
+        <is>
+          <t>406184855</t>
+        </is>
+      </c>
+      <c r="B553" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კ მ კ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C553" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D553" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E553" s="5" t="inlineStr">
+        <is>
+          <t>1,433</t>
+        </is>
+      </c>
+      <c r="F553" s="5" t="inlineStr">
+        <is>
+          <t>-40.2%</t>
+        </is>
+      </c>
+      <c r="G553" s="5" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="H553" s="5" t="inlineStr">
+        <is>
+          <t>7.3%</t>
+        </is>
+      </c>
+      <c r="I553" s="5" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="J553" s="5" t="inlineStr">
+        <is>
+          <t>1,013</t>
+        </is>
+      </c>
+      <c r="K553" s="5" t="inlineStr">
+        <is>
+          <t>1,004</t>
+        </is>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="7" t="inlineStr">
+        <is>
+          <t>405137016</t>
+        </is>
+      </c>
+      <c r="B554" s="8" t="inlineStr">
+        <is>
+          <t>შპს ალტერ სოქს</t>
+        </is>
+      </c>
+      <c r="C554" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D554" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E554" s="7" t="inlineStr">
+        <is>
+          <t>1,413</t>
+        </is>
+      </c>
+      <c r="F554" s="7" t="inlineStr">
+        <is>
+          <t>-5.2%</t>
+        </is>
+      </c>
+      <c r="G554" s="7" t="inlineStr">
+        <is>
+          <t>345</t>
+        </is>
+      </c>
+      <c r="H554" s="7" t="inlineStr">
+        <is>
+          <t>24.4%</t>
+        </is>
+      </c>
+      <c r="I554" s="7" t="inlineStr">
+        <is>
+          <t>247</t>
+        </is>
+      </c>
+      <c r="J554" s="7" t="inlineStr">
+        <is>
+          <t>798</t>
+        </is>
+      </c>
+      <c r="K554" s="7" t="inlineStr">
+        <is>
+          <t>763</t>
+        </is>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="5" t="inlineStr">
+        <is>
+          <t>400007041</t>
+        </is>
+      </c>
+      <c r="B555" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სხივი</t>
+        </is>
+      </c>
+      <c r="C555" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D555" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E555" s="5" t="inlineStr">
+        <is>
+          <t>1,386</t>
+        </is>
+      </c>
+      <c r="F555" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G555" s="5" t="inlineStr">
+        <is>
+          <t>-132</t>
+        </is>
+      </c>
+      <c r="H555" s="5" t="inlineStr">
+        <is>
+          <t>-9.6%</t>
+        </is>
+      </c>
+      <c r="I555" s="5" t="inlineStr">
+        <is>
+          <t>-371</t>
+        </is>
+      </c>
+      <c r="J555" s="5" t="inlineStr">
+        <is>
+          <t>1,398</t>
+        </is>
+      </c>
+      <c r="K555" s="5" t="inlineStr">
+        <is>
+          <t>461</t>
+        </is>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="7" t="inlineStr">
+        <is>
+          <t>434168330</t>
+        </is>
+      </c>
+      <c r="B556" s="8" t="inlineStr">
+        <is>
+          <t>შპს იაფა გროუპი</t>
+        </is>
+      </c>
+      <c r="C556" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D556" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E556" s="7" t="inlineStr">
+        <is>
+          <t>1,370</t>
+        </is>
+      </c>
+      <c r="F556" s="7" t="inlineStr">
+        <is>
+          <t>-56.0%</t>
+        </is>
+      </c>
+      <c r="G556" s="7" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H556" s="7" t="inlineStr">
+        <is>
+          <t>1.8%</t>
+        </is>
+      </c>
+      <c r="I556" s="7" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J556" s="7" t="inlineStr">
+        <is>
+          <t>6,873</t>
+        </is>
+      </c>
+      <c r="K556" s="7" t="inlineStr">
+        <is>
+          <t>4,728</t>
+        </is>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="5" t="inlineStr">
+        <is>
+          <t>201991023</t>
+        </is>
+      </c>
+      <c r="B557" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვოგგ</t>
+        </is>
+      </c>
+      <c r="C557" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D557" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E557" s="5" t="inlineStr">
+        <is>
+          <t>1,367</t>
+        </is>
+      </c>
+      <c r="F557" s="5" t="inlineStr">
+        <is>
+          <t>-42.2%</t>
+        </is>
+      </c>
+      <c r="G557" s="5" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="H557" s="5" t="inlineStr">
+        <is>
+          <t>14.6%</t>
+        </is>
+      </c>
+      <c r="I557" s="5" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="J557" s="5" t="inlineStr">
+        <is>
+          <t>1,717</t>
+        </is>
+      </c>
+      <c r="K557" s="5" t="inlineStr">
+        <is>
+          <t>1,334</t>
+        </is>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="7" t="inlineStr">
+        <is>
+          <t>234243226</t>
+        </is>
+      </c>
+      <c r="B558" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეაგლე</t>
+        </is>
+      </c>
+      <c r="C558" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D558" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E558" s="7" t="inlineStr">
+        <is>
+          <t>1,350</t>
+        </is>
+      </c>
+      <c r="F558" s="7" t="inlineStr">
+        <is>
+          <t>-34.6%</t>
+        </is>
+      </c>
+      <c r="G558" s="7" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="H558" s="7" t="inlineStr">
+        <is>
+          <t>7.0%</t>
+        </is>
+      </c>
+      <c r="I558" s="7" t="inlineStr">
+        <is>
+          <t>-179</t>
+        </is>
+      </c>
+      <c r="J558" s="7" t="inlineStr">
+        <is>
+          <t>1,799</t>
+        </is>
+      </c>
+      <c r="K558" s="7" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="5" t="inlineStr">
+        <is>
+          <t>420000082</t>
+        </is>
+      </c>
+      <c r="B559" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ბე ენ ჰაშ</t>
+        </is>
+      </c>
+      <c r="C559" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D559" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E559" s="5" t="inlineStr">
+        <is>
+          <t>1,310</t>
+        </is>
+      </c>
+      <c r="F559" s="5" t="inlineStr">
+        <is>
+          <t>-65.0%</t>
+        </is>
+      </c>
+      <c r="G559" s="5" t="inlineStr">
+        <is>
+          <t>-33</t>
+        </is>
+      </c>
+      <c r="H559" s="5" t="inlineStr">
+        <is>
+          <t>-2.5%</t>
+        </is>
+      </c>
+      <c r="I559" s="5" t="inlineStr">
+        <is>
+          <t>-44</t>
+        </is>
+      </c>
+      <c r="J559" s="5" t="inlineStr">
+        <is>
+          <t>1,258</t>
+        </is>
+      </c>
+      <c r="K559" s="5" t="inlineStr">
+        <is>
+          <t>676</t>
+        </is>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="7" t="inlineStr">
+        <is>
+          <t>405109868</t>
+        </is>
+      </c>
+      <c r="B560" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლიდინგ საფლი სოლუშენ</t>
+        </is>
+      </c>
+      <c r="C560" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D560" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E560" s="7" t="inlineStr">
+        <is>
+          <t>1,283</t>
+        </is>
+      </c>
+      <c r="F560" s="7" t="inlineStr">
+        <is>
+          <t>-74.7%</t>
+        </is>
+      </c>
+      <c r="G560" s="7" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="H560" s="7" t="inlineStr">
+        <is>
+          <t>1.3%</t>
+        </is>
+      </c>
+      <c r="I560" s="7" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
+      <c r="J560" s="7" t="inlineStr">
+        <is>
+          <t>4,549</t>
+        </is>
+      </c>
+      <c r="K560" s="7" t="inlineStr">
+        <is>
+          <t>3,961</t>
+        </is>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="5" t="inlineStr">
+        <is>
+          <t>206331094</t>
+        </is>
+      </c>
+      <c r="B561" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს დიბა თრეიდინგ კომპანი</t>
+        </is>
+      </c>
+      <c r="C561" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D561" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E561" s="5" t="inlineStr">
+        <is>
+          <t>1,234</t>
+        </is>
+      </c>
+      <c r="F561" s="5" t="inlineStr">
+        <is>
+          <t>-41.0%</t>
+        </is>
+      </c>
+      <c r="G561" s="5" t="inlineStr">
+        <is>
+          <t>-3</t>
+        </is>
+      </c>
+      <c r="H561" s="5" t="inlineStr">
+        <is>
+          <t>-0.3%</t>
+        </is>
+      </c>
+      <c r="I561" s="5" t="inlineStr">
+        <is>
+          <t>-3</t>
+        </is>
+      </c>
+      <c r="J561" s="5" t="inlineStr">
+        <is>
+          <t>1,182</t>
+        </is>
+      </c>
+      <c r="K561" s="5" t="inlineStr">
+        <is>
+          <t>1,126</t>
+        </is>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="7" t="inlineStr">
+        <is>
+          <t>426537562</t>
+        </is>
+      </c>
+      <c r="B562" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კალე</t>
+        </is>
+      </c>
+      <c r="C562" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D562" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E562" s="7" t="inlineStr">
+        <is>
+          <t>1,209</t>
+        </is>
+      </c>
+      <c r="F562" s="7" t="inlineStr">
+        <is>
+          <t>-40.4%</t>
+        </is>
+      </c>
+      <c r="G562" s="7" t="inlineStr">
+        <is>
+          <t>-98</t>
+        </is>
+      </c>
+      <c r="H562" s="7" t="inlineStr">
+        <is>
+          <t>-8.1%</t>
+        </is>
+      </c>
+      <c r="I562" s="7" t="inlineStr">
+        <is>
+          <t>-98</t>
+        </is>
+      </c>
+      <c r="J562" s="7" t="inlineStr">
+        <is>
+          <t>609</t>
+        </is>
+      </c>
+      <c r="K562" s="7" t="inlineStr">
+        <is>
+          <t>567</t>
+        </is>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="5" t="inlineStr">
+        <is>
+          <t>417875419</t>
+        </is>
+      </c>
+      <c r="B563" s="6" t="inlineStr">
+        <is>
+          <t>შპს იო-მახა</t>
+        </is>
+      </c>
+      <c r="C563" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D563" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E563" s="5" t="inlineStr">
+        <is>
+          <t>1,204</t>
+        </is>
+      </c>
+      <c r="F563" s="5" t="inlineStr">
+        <is>
+          <t>-7.4%</t>
+        </is>
+      </c>
+      <c r="G563" s="5" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="H563" s="5" t="inlineStr">
+        <is>
+          <t>8.6%</t>
+        </is>
+      </c>
+      <c r="I563" s="5" t="inlineStr">
+        <is>
+          <t>-48</t>
+        </is>
+      </c>
+      <c r="J563" s="5" t="inlineStr">
+        <is>
+          <t>3,585</t>
+        </is>
+      </c>
+      <c r="K563" s="5" t="inlineStr">
+        <is>
+          <t>1,403</t>
+        </is>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="7" t="inlineStr">
+        <is>
+          <t>205029921</t>
+        </is>
+      </c>
+      <c r="B564" s="8" t="inlineStr">
+        <is>
+          <t>შპს სინათლის სახლი ორიონი</t>
+        </is>
+      </c>
+      <c r="C564" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D564" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E564" s="7" t="inlineStr">
+        <is>
+          <t>1,160</t>
+        </is>
+      </c>
+      <c r="F564" s="7" t="inlineStr">
+        <is>
+          <t>-25.9%</t>
+        </is>
+      </c>
+      <c r="G564" s="7" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="H564" s="7" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="I564" s="7" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J564" s="7" t="inlineStr">
+        <is>
+          <t>2,052</t>
+        </is>
+      </c>
+      <c r="K564" s="7" t="inlineStr">
+        <is>
+          <t>1,744</t>
+        </is>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="5" t="inlineStr">
+        <is>
+          <t>431180125</t>
+        </is>
+      </c>
+      <c r="B565" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს თოთი 2020</t>
+        </is>
+      </c>
+      <c r="C565" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D565" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E565" s="5" t="inlineStr">
+        <is>
+          <t>1,157</t>
+        </is>
+      </c>
+      <c r="F565" s="5" t="inlineStr">
+        <is>
+          <t>-44.9%</t>
+        </is>
+      </c>
+      <c r="G565" s="5" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="H565" s="5" t="inlineStr">
+        <is>
+          <t>5.2%</t>
+        </is>
+      </c>
+      <c r="I565" s="5" t="inlineStr">
+        <is>
+          <t>-69</t>
+        </is>
+      </c>
+      <c r="J565" s="5" t="inlineStr">
+        <is>
+          <t>3,492</t>
+        </is>
+      </c>
+      <c r="K565" s="5" t="inlineStr">
+        <is>
+          <t>682</t>
+        </is>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="7" t="inlineStr">
+        <is>
+          <t>445478750</t>
+        </is>
+      </c>
+      <c r="B566" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ეკო სტილი</t>
+        </is>
+      </c>
+      <c r="C566" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D566" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E566" s="7" t="inlineStr">
+        <is>
+          <t>1,155</t>
+        </is>
+      </c>
+      <c r="F566" s="7" t="inlineStr">
+        <is>
+          <t>-41.7%</t>
+        </is>
+      </c>
+      <c r="G566" s="7" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="H566" s="7" t="inlineStr">
+        <is>
+          <t>1.1%</t>
+        </is>
+      </c>
+      <c r="I566" s="7" t="inlineStr">
+        <is>
+          <t>-152</t>
+        </is>
+      </c>
+      <c r="J566" s="7" t="inlineStr">
+        <is>
+          <t>2,792</t>
+        </is>
+      </c>
+      <c r="K566" s="7" t="inlineStr">
+        <is>
+          <t>493</t>
+        </is>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="5" t="inlineStr">
+        <is>
+          <t>404935905</t>
+        </is>
+      </c>
+      <c r="B567" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აი თი სი ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C567" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D567" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E567" s="5" t="inlineStr">
+        <is>
+          <t>1,136</t>
+        </is>
+      </c>
+      <c r="F567" s="5" t="inlineStr">
+        <is>
+          <t>-37.0%</t>
+        </is>
+      </c>
+      <c r="G567" s="5" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="H567" s="5" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="I567" s="5" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="J567" s="5" t="inlineStr">
+        <is>
+          <t>1,122</t>
+        </is>
+      </c>
+      <c r="K567" s="5" t="inlineStr">
+        <is>
+          <t>576</t>
+        </is>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="7" t="inlineStr">
+        <is>
+          <t>434169464</t>
+        </is>
+      </c>
+      <c r="B568" s="8" t="inlineStr">
+        <is>
+          <t>შპს გოლდ</t>
+        </is>
+      </c>
+      <c r="C568" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D568" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E568" s="7" t="inlineStr">
+        <is>
+          <t>1,067</t>
+        </is>
+      </c>
+      <c r="F568" s="7" t="inlineStr">
+        <is>
+          <t>-35.5%</t>
+        </is>
+      </c>
+      <c r="G568" s="7" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="H568" s="7" t="inlineStr">
+        <is>
+          <t>0.7%</t>
+        </is>
+      </c>
+      <c r="I568" s="7" t="inlineStr">
+        <is>
+          <t>-13</t>
+        </is>
+      </c>
+      <c r="J568" s="7" t="inlineStr">
+        <is>
+          <t>1,046</t>
+        </is>
+      </c>
+      <c r="K568" s="7" t="inlineStr">
+        <is>
+          <t>1,025</t>
+        </is>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="5" t="inlineStr">
+        <is>
+          <t>205037093</t>
+        </is>
+      </c>
+      <c r="B569" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ედრესი</t>
+        </is>
+      </c>
+      <c r="C569" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D569" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E569" s="5" t="inlineStr">
+        <is>
+          <t>1,042</t>
+        </is>
+      </c>
+      <c r="F569" s="5" t="inlineStr">
+        <is>
+          <t>-59.7%</t>
+        </is>
+      </c>
+      <c r="G569" s="5" t="inlineStr">
+        <is>
+          <t>-772</t>
+        </is>
+      </c>
+      <c r="H569" s="5" t="inlineStr">
+        <is>
+          <t>-74.1%</t>
+        </is>
+      </c>
+      <c r="I569" s="5" t="inlineStr">
+        <is>
+          <t>-771</t>
+        </is>
+      </c>
+      <c r="J569" s="5" t="inlineStr">
+        <is>
+          <t>513</t>
+        </is>
+      </c>
+      <c r="K569" s="5" t="inlineStr">
+        <is>
+          <t>-3,924</t>
+        </is>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="7" t="inlineStr">
+        <is>
+          <t>206267412</t>
+        </is>
+      </c>
+      <c r="B570" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბაუვეგი</t>
+        </is>
+      </c>
+      <c r="C570" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D570" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E570" s="7" t="inlineStr">
+        <is>
+          <t>1,032</t>
+        </is>
+      </c>
+      <c r="F570" s="7" t="inlineStr">
+        <is>
+          <t>7.7%</t>
+        </is>
+      </c>
+      <c r="G570" s="7" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="H570" s="7" t="inlineStr">
+        <is>
+          <t>19.5%</t>
+        </is>
+      </c>
+      <c r="I570" s="7" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="J570" s="7" t="inlineStr">
+        <is>
+          <t>876</t>
+        </is>
+      </c>
+      <c r="K570" s="7" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="5" t="inlineStr">
+        <is>
+          <t>212821990</t>
+        </is>
+      </c>
+      <c r="B571" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლევანტო</t>
+        </is>
+      </c>
+      <c r="C571" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D571" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E571" s="5" t="inlineStr">
+        <is>
+          <t>1,030</t>
+        </is>
+      </c>
+      <c r="F571" s="5" t="inlineStr">
+        <is>
+          <t>-26.3%</t>
+        </is>
+      </c>
+      <c r="G571" s="5" t="inlineStr">
+        <is>
+          <t>-186</t>
+        </is>
+      </c>
+      <c r="H571" s="5" t="inlineStr">
+        <is>
+          <t>-18.1%</t>
+        </is>
+      </c>
+      <c r="I571" s="5" t="inlineStr">
+        <is>
+          <t>-412</t>
+        </is>
+      </c>
+      <c r="J571" s="5" t="inlineStr">
+        <is>
+          <t>3,097</t>
+        </is>
+      </c>
+      <c r="K571" s="5" t="inlineStr">
+        <is>
+          <t>-1,589</t>
+        </is>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="7" t="inlineStr">
+        <is>
+          <t>445421115</t>
+        </is>
+      </c>
+      <c r="B572" s="8" t="inlineStr">
+        <is>
+          <t>შპს არდიჩლი დიშ თიჯარეთ ტექსტილ ინშაათ გიდა სანაი</t>
+        </is>
+      </c>
+      <c r="C572" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D572" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E572" s="7" t="inlineStr">
+        <is>
+          <t>989</t>
+        </is>
+      </c>
+      <c r="F572" s="7" t="inlineStr">
+        <is>
+          <t>-71.8%</t>
+        </is>
+      </c>
+      <c r="G572" s="7" t="inlineStr">
+        <is>
+          <t>-244</t>
+        </is>
+      </c>
+      <c r="H572" s="7" t="inlineStr">
+        <is>
+          <t>-24.7%</t>
+        </is>
+      </c>
+      <c r="I572" s="7" t="inlineStr">
+        <is>
+          <t>-491</t>
+        </is>
+      </c>
+      <c r="J572" s="7" t="inlineStr">
+        <is>
+          <t>4,075</t>
+        </is>
+      </c>
+      <c r="K572" s="7" t="inlineStr">
+        <is>
+          <t>2,144</t>
+        </is>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="5" t="inlineStr">
+        <is>
+          <t>404421345</t>
+        </is>
+      </c>
+      <c r="B573" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სპორტ სალერ ცენტრი</t>
+        </is>
+      </c>
+      <c r="C573" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D573" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E573" s="5" t="inlineStr">
+        <is>
+          <t>984</t>
+        </is>
+      </c>
+      <c r="F573" s="5" t="inlineStr">
+        <is>
+          <t>60.3%</t>
+        </is>
+      </c>
+      <c r="G573" s="5" t="inlineStr">
+        <is>
+          <t>233</t>
+        </is>
+      </c>
+      <c r="H573" s="5" t="inlineStr">
+        <is>
+          <t>23.7%</t>
+        </is>
+      </c>
+      <c r="I573" s="5" t="inlineStr">
+        <is>
+          <t>188</t>
+        </is>
+      </c>
+      <c r="J573" s="5" t="inlineStr">
+        <is>
+          <t>1,595</t>
+        </is>
+      </c>
+      <c r="K573" s="5" t="inlineStr">
+        <is>
+          <t>-124</t>
+        </is>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="7" t="inlineStr">
+        <is>
+          <t>404404792</t>
+        </is>
+      </c>
+      <c r="B574" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს GLOBAL APPAREL GEORGIA</t>
+        </is>
+      </c>
+      <c r="C574" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D574" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E574" s="7" t="inlineStr">
+        <is>
+          <t>962</t>
+        </is>
+      </c>
+      <c r="F574" s="7" t="inlineStr">
+        <is>
+          <t>-54.1%</t>
+        </is>
+      </c>
+      <c r="G574" s="7" t="inlineStr">
+        <is>
+          <t>-1,544</t>
+        </is>
+      </c>
+      <c r="H574" s="7" t="inlineStr">
+        <is>
+          <t>-160.5%</t>
+        </is>
+      </c>
+      <c r="I574" s="7" t="inlineStr">
+        <is>
+          <t>-1,480</t>
+        </is>
+      </c>
+      <c r="J574" s="7" t="inlineStr">
+        <is>
+          <t>2,309</t>
+        </is>
+      </c>
+      <c r="K574" s="7" t="inlineStr">
+        <is>
+          <t>1,898</t>
+        </is>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="5" t="inlineStr">
+        <is>
+          <t>446965231</t>
+        </is>
+      </c>
+      <c r="B575" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლიდერ-ბილდერი 777</t>
+        </is>
+      </c>
+      <c r="C575" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D575" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E575" s="5" t="inlineStr">
+        <is>
+          <t>925</t>
+        </is>
+      </c>
+      <c r="F575" s="5" t="inlineStr">
+        <is>
+          <t>-64.6%</t>
+        </is>
+      </c>
+      <c r="G575" s="5" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="H575" s="5" t="inlineStr">
+        <is>
+          <t>5.3%</t>
+        </is>
+      </c>
+      <c r="I575" s="5" t="inlineStr">
+        <is>
+          <t>-224</t>
+        </is>
+      </c>
+      <c r="J575" s="5" t="inlineStr">
+        <is>
+          <t>2,030</t>
+        </is>
+      </c>
+      <c r="K575" s="5" t="inlineStr">
+        <is>
+          <t>-618</t>
+        </is>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="7" t="inlineStr">
+        <is>
+          <t>205004305</t>
+        </is>
+      </c>
+      <c r="B576" s="8" t="inlineStr">
+        <is>
+          <t>შპს ირაო +</t>
+        </is>
+      </c>
+      <c r="C576" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D576" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E576" s="7" t="inlineStr">
+        <is>
+          <t>875</t>
+        </is>
+      </c>
+      <c r="F576" s="7" t="inlineStr">
+        <is>
+          <t>-16.8%</t>
+        </is>
+      </c>
+      <c r="G576" s="7" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="H576" s="7" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="I576" s="7" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="J576" s="7" t="inlineStr">
+        <is>
+          <t>1,331</t>
+        </is>
+      </c>
+      <c r="K576" s="7" t="inlineStr">
+        <is>
+          <t>1,177</t>
+        </is>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="5" t="inlineStr">
+        <is>
+          <t>204553900</t>
+        </is>
+      </c>
+      <c r="B577" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გაბ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C577" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D577" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E577" s="5" t="inlineStr">
+        <is>
+          <t>874</t>
+        </is>
+      </c>
+      <c r="F577" s="5" t="inlineStr">
+        <is>
+          <t>-50.2%</t>
+        </is>
+      </c>
+      <c r="G577" s="5" t="inlineStr">
+        <is>
+          <t>597</t>
+        </is>
+      </c>
+      <c r="H577" s="5" t="inlineStr">
+        <is>
+          <t>68.3%</t>
+        </is>
+      </c>
+      <c r="I577" s="5" t="inlineStr">
+        <is>
+          <t>597</t>
+        </is>
+      </c>
+      <c r="J577" s="5" t="inlineStr">
+        <is>
+          <t>2,514</t>
+        </is>
+      </c>
+      <c r="K577" s="5" t="inlineStr">
+        <is>
+          <t>1,249</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="7" t="inlineStr">
+        <is>
+          <t>201945896</t>
+        </is>
+      </c>
+      <c r="B578" s="8" t="inlineStr">
+        <is>
+          <t>შპს გოა და კომპანია</t>
+        </is>
+      </c>
+      <c r="C578" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D578" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E578" s="7" t="inlineStr">
+        <is>
+          <t>859</t>
+        </is>
+      </c>
+      <c r="F578" s="7" t="inlineStr">
+        <is>
+          <t>-32.8%</t>
+        </is>
+      </c>
+      <c r="G578" s="7" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="H578" s="7" t="inlineStr">
+        <is>
+          <t>10.5%</t>
+        </is>
+      </c>
+      <c r="I578" s="7" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
+      <c r="J578" s="7" t="inlineStr">
+        <is>
+          <t>1,952</t>
+        </is>
+      </c>
+      <c r="K578" s="7" t="inlineStr">
+        <is>
+          <t>1,267</t>
+        </is>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="5" t="inlineStr">
+        <is>
+          <t>405049488</t>
+        </is>
+      </c>
+      <c r="B579" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს პიკოლო</t>
+        </is>
+      </c>
+      <c r="C579" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D579" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E579" s="5" t="inlineStr">
+        <is>
+          <t>830</t>
+        </is>
+      </c>
+      <c r="F579" s="5" t="inlineStr">
+        <is>
+          <t>-54.8%</t>
+        </is>
+      </c>
+      <c r="G579" s="5" t="inlineStr">
+        <is>
+          <t>-365</t>
+        </is>
+      </c>
+      <c r="H579" s="5" t="inlineStr">
+        <is>
+          <t>-44.0%</t>
+        </is>
+      </c>
+      <c r="I579" s="5" t="inlineStr">
+        <is>
+          <t>-618</t>
+        </is>
+      </c>
+      <c r="J579" s="5" t="inlineStr">
+        <is>
+          <t>1,210</t>
+        </is>
+      </c>
+      <c r="K579" s="5" t="inlineStr">
+        <is>
+          <t>-756</t>
+        </is>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="7" t="inlineStr">
+        <is>
+          <t>205224577</t>
+        </is>
+      </c>
+      <c r="B580" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯენტო</t>
+        </is>
+      </c>
+      <c r="C580" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D580" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E580" s="7" t="inlineStr">
+        <is>
+          <t>778</t>
+        </is>
+      </c>
+      <c r="F580" s="7" t="inlineStr">
+        <is>
+          <t>-22.4%</t>
+        </is>
+      </c>
+      <c r="G580" s="7" t="inlineStr">
+        <is>
+          <t>-95</t>
+        </is>
+      </c>
+      <c r="H580" s="7" t="inlineStr">
+        <is>
+          <t>-12.2%</t>
+        </is>
+      </c>
+      <c r="I580" s="7" t="inlineStr">
+        <is>
+          <t>-108</t>
+        </is>
+      </c>
+      <c r="J580" s="7" t="inlineStr">
+        <is>
+          <t>522</t>
+        </is>
+      </c>
+      <c r="K580" s="7" t="inlineStr">
+        <is>
+          <t>496</t>
+        </is>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="5" t="inlineStr">
+        <is>
+          <t>416340784</t>
+        </is>
+      </c>
+      <c r="B581" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჩაჩო</t>
+        </is>
+      </c>
+      <c r="C581" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D581" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E581" s="5" t="inlineStr">
+        <is>
+          <t>764</t>
+        </is>
+      </c>
+      <c r="F581" s="5" t="inlineStr">
+        <is>
+          <t>-81.8%</t>
+        </is>
+      </c>
+      <c r="G581" s="5" t="inlineStr">
+        <is>
+          <t>-20</t>
+        </is>
+      </c>
+      <c r="H581" s="5" t="inlineStr">
+        <is>
+          <t>-2.6%</t>
+        </is>
+      </c>
+      <c r="I581" s="5" t="inlineStr">
+        <is>
+          <t>-20</t>
+        </is>
+      </c>
+      <c r="J581" s="5" t="inlineStr">
+        <is>
+          <t>1,848</t>
+        </is>
+      </c>
+      <c r="K581" s="5" t="inlineStr">
+        <is>
+          <t>869</t>
+        </is>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="7" t="inlineStr">
+        <is>
+          <t>405067494</t>
+        </is>
+      </c>
+      <c r="B582" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბრიკო კავკასუს</t>
+        </is>
+      </c>
+      <c r="C582" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D582" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E582" s="7" t="inlineStr">
+        <is>
+          <t>758</t>
+        </is>
+      </c>
+      <c r="F582" s="7" t="inlineStr">
+        <is>
+          <t>-79.5%</t>
+        </is>
+      </c>
+      <c r="G582" s="7" t="inlineStr">
+        <is>
+          <t>-414</t>
+        </is>
+      </c>
+      <c r="H582" s="7" t="inlineStr">
+        <is>
+          <t>-54.6%</t>
+        </is>
+      </c>
+      <c r="I582" s="7" t="inlineStr">
+        <is>
+          <t>-546</t>
+        </is>
+      </c>
+      <c r="J582" s="7" t="inlineStr">
+        <is>
+          <t>2,800</t>
+        </is>
+      </c>
+      <c r="K582" s="7" t="inlineStr">
+        <is>
+          <t>1,662</t>
+        </is>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="5" t="inlineStr">
+        <is>
+          <t>205281354</t>
+        </is>
+      </c>
+      <c r="B583" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს საბაჰ გრუპ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C583" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D583" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E583" s="5" t="inlineStr">
+        <is>
+          <t>738</t>
+        </is>
+      </c>
+      <c r="F583" s="5" t="inlineStr">
+        <is>
+          <t>-38.2%</t>
+        </is>
+      </c>
+      <c r="G583" s="5" t="inlineStr">
+        <is>
+          <t>-292</t>
+        </is>
+      </c>
+      <c r="H583" s="5" t="inlineStr">
+        <is>
+          <t>-39.5%</t>
+        </is>
+      </c>
+      <c r="I583" s="5" t="inlineStr">
+        <is>
+          <t>-324</t>
+        </is>
+      </c>
+      <c r="J583" s="5" t="inlineStr">
+        <is>
+          <t>832</t>
+        </is>
+      </c>
+      <c r="K583" s="5" t="inlineStr">
+        <is>
+          <t>-3,550</t>
+        </is>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="7" t="inlineStr">
+        <is>
+          <t>205266148</t>
+        </is>
+      </c>
+      <c r="B584" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სერვის 1</t>
+        </is>
+      </c>
+      <c r="C584" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D584" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E584" s="7" t="inlineStr">
+        <is>
+          <t>708</t>
+        </is>
+      </c>
+      <c r="F584" s="7" t="inlineStr">
+        <is>
+          <t>20.0%</t>
+        </is>
+      </c>
+      <c r="G584" s="7" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+      <c r="H584" s="7" t="inlineStr">
+        <is>
+          <t>33.2%</t>
+        </is>
+      </c>
+      <c r="I584" s="7" t="inlineStr">
+        <is>
+          <t>229</t>
+        </is>
+      </c>
+      <c r="J584" s="7" t="inlineStr">
+        <is>
+          <t>1,372</t>
+        </is>
+      </c>
+      <c r="K584" s="7" t="inlineStr">
+        <is>
+          <t>1,306</t>
+        </is>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="5" t="inlineStr">
+        <is>
+          <t>400107558</t>
+        </is>
+      </c>
+      <c r="B585" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სევილ</t>
+        </is>
+      </c>
+      <c r="C585" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D585" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E585" s="5" t="inlineStr">
+        <is>
+          <t>628</t>
+        </is>
+      </c>
+      <c r="F585" s="5" t="inlineStr">
+        <is>
+          <t>-59.8%</t>
+        </is>
+      </c>
+      <c r="G585" s="5" t="inlineStr">
+        <is>
+          <t>-151</t>
+        </is>
+      </c>
+      <c r="H585" s="5" t="inlineStr">
+        <is>
+          <t>-24.1%</t>
+        </is>
+      </c>
+      <c r="I585" s="5" t="inlineStr">
+        <is>
+          <t>-157</t>
+        </is>
+      </c>
+      <c r="J585" s="5" t="inlineStr">
+        <is>
+          <t>1,114</t>
+        </is>
+      </c>
+      <c r="K585" s="5" t="inlineStr">
+        <is>
+          <t>1,010</t>
+        </is>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="7" t="inlineStr">
+        <is>
+          <t>205274237</t>
+        </is>
+      </c>
+      <c r="B586" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბიბლუსი კო</t>
+        </is>
+      </c>
+      <c r="C586" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D586" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E586" s="7" t="inlineStr">
+        <is>
+          <t>617</t>
+        </is>
+      </c>
+      <c r="F586" s="7" t="inlineStr">
+        <is>
+          <t>-73.2%</t>
+        </is>
+      </c>
+      <c r="G586" s="7" t="inlineStr">
+        <is>
+          <t>-448</t>
+        </is>
+      </c>
+      <c r="H586" s="7" t="inlineStr">
+        <is>
+          <t>-72.6%</t>
+        </is>
+      </c>
+      <c r="I586" s="7" t="inlineStr">
+        <is>
+          <t>-476</t>
+        </is>
+      </c>
+      <c r="J586" s="7" t="inlineStr">
+        <is>
+          <t>3,685</t>
+        </is>
+      </c>
+      <c r="K586" s="7" t="inlineStr">
+        <is>
+          <t>1,135</t>
+        </is>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="5" t="inlineStr">
+        <is>
+          <t>405172030</t>
+        </is>
+      </c>
+      <c r="B587" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  იფქლი პირველი დისტრიბუცია</t>
+        </is>
+      </c>
+      <c r="C587" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D587" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E587" s="5" t="inlineStr">
+        <is>
+          <t>610</t>
+        </is>
+      </c>
+      <c r="F587" s="5" t="inlineStr">
+        <is>
+          <t>-77.9%</t>
+        </is>
+      </c>
+      <c r="G587" s="5" t="inlineStr">
+        <is>
+          <t>-3</t>
+        </is>
+      </c>
+      <c r="H587" s="5" t="inlineStr">
+        <is>
+          <t>-0.5%</t>
+        </is>
+      </c>
+      <c r="I587" s="5" t="inlineStr">
+        <is>
+          <t>-12</t>
+        </is>
+      </c>
+      <c r="J587" s="5" t="inlineStr">
+        <is>
+          <t>319</t>
+        </is>
+      </c>
+      <c r="K587" s="5" t="inlineStr">
+        <is>
+          <t>-65</t>
+        </is>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="7" t="inlineStr">
+        <is>
+          <t>205257210</t>
+        </is>
+      </c>
+      <c r="B588" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქარგილი</t>
+        </is>
+      </c>
+      <c r="C588" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D588" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E588" s="7" t="inlineStr">
+        <is>
+          <t>603</t>
+        </is>
+      </c>
+      <c r="F588" s="7" t="inlineStr">
+        <is>
+          <t>-49.5%</t>
+        </is>
+      </c>
+      <c r="G588" s="7" t="inlineStr">
+        <is>
+          <t>-300</t>
+        </is>
+      </c>
+      <c r="H588" s="7" t="inlineStr">
+        <is>
+          <t>-49.8%</t>
+        </is>
+      </c>
+      <c r="I588" s="7" t="inlineStr">
+        <is>
+          <t>-336</t>
+        </is>
+      </c>
+      <c r="J588" s="7" t="inlineStr">
+        <is>
+          <t>1,446</t>
+        </is>
+      </c>
+      <c r="K588" s="7" t="inlineStr">
+        <is>
+          <t>1,226</t>
+        </is>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="5" t="inlineStr">
+        <is>
+          <t>404393786</t>
+        </is>
+      </c>
+      <c r="B589" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს Georgian Fashion Group</t>
+        </is>
+      </c>
+      <c r="C589" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D589" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E589" s="5" t="inlineStr">
+        <is>
+          <t>569</t>
+        </is>
+      </c>
+      <c r="F589" s="5" t="inlineStr">
+        <is>
+          <t>83.0%</t>
+        </is>
+      </c>
+      <c r="G589" s="5" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="H589" s="5" t="inlineStr">
+        <is>
+          <t>24.1%</t>
+        </is>
+      </c>
+      <c r="I589" s="5" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="J589" s="5" t="inlineStr">
+        <is>
+          <t>1,655</t>
+        </is>
+      </c>
+      <c r="K589" s="5" t="inlineStr">
+        <is>
+          <t>-20</t>
+        </is>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="7" t="inlineStr">
+        <is>
+          <t>406028748</t>
+        </is>
+      </c>
+      <c r="B590" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ისნის სავაჭრო ცენტრი</t>
+        </is>
+      </c>
+      <c r="C590" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D590" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E590" s="7" t="inlineStr">
+        <is>
+          <t>569</t>
+        </is>
+      </c>
+      <c r="F590" s="7" t="inlineStr">
+        <is>
+          <t>-65.9%</t>
+        </is>
+      </c>
+      <c r="G590" s="7" t="inlineStr">
+        <is>
+          <t>-468</t>
+        </is>
+      </c>
+      <c r="H590" s="7" t="inlineStr">
+        <is>
+          <t>-82.3%</t>
+        </is>
+      </c>
+      <c r="I590" s="7" t="inlineStr">
+        <is>
+          <t>-1,728</t>
+        </is>
+      </c>
+      <c r="J590" s="7" t="inlineStr">
+        <is>
+          <t>5,457</t>
+        </is>
+      </c>
+      <c r="K590" s="7" t="inlineStr">
+        <is>
+          <t>-9,185</t>
+        </is>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="5" t="inlineStr">
+        <is>
+          <t>400203258</t>
+        </is>
+      </c>
+      <c r="B591" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბამბუ</t>
+        </is>
+      </c>
+      <c r="C591" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D591" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E591" s="5" t="inlineStr">
+        <is>
+          <t>516</t>
+        </is>
+      </c>
+      <c r="F591" s="5" t="inlineStr">
+        <is>
+          <t>-62.0%</t>
+        </is>
+      </c>
+      <c r="G591" s="5" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="H591" s="5" t="inlineStr">
+        <is>
+          <t>24.9%</t>
+        </is>
+      </c>
+      <c r="I591" s="5" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="J591" s="5" t="inlineStr">
+        <is>
+          <t>2,115</t>
+        </is>
+      </c>
+      <c r="K591" s="5" t="inlineStr">
+        <is>
+          <t>503</t>
+        </is>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="7" t="inlineStr">
+        <is>
+          <t>405680838</t>
+        </is>
+      </c>
+      <c r="B592" s="8" t="inlineStr">
+        <is>
+          <t>შპს კონტემპო</t>
+        </is>
+      </c>
+      <c r="C592" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D592" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E592" s="7" t="inlineStr">
+        <is>
+          <t>485</t>
+        </is>
+      </c>
+      <c r="F592" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G592" s="7" t="inlineStr">
+        <is>
+          <t>-577</t>
+        </is>
+      </c>
+      <c r="H592" s="7" t="inlineStr">
+        <is>
+          <t>-118.9%</t>
+        </is>
+      </c>
+      <c r="I592" s="7" t="inlineStr">
+        <is>
+          <t>-600</t>
+        </is>
+      </c>
+      <c r="J592" s="7" t="inlineStr">
+        <is>
+          <t>1,500</t>
+        </is>
+      </c>
+      <c r="K592" s="7" t="inlineStr">
+        <is>
+          <t>1,072</t>
+        </is>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="5" t="inlineStr">
+        <is>
+          <t>405048158</t>
+        </is>
+      </c>
+      <c r="B593" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სს ჯორჯიათრეიდი</t>
+        </is>
+      </c>
+      <c r="C593" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D593" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E593" s="5" t="inlineStr">
+        <is>
+          <t>442</t>
+        </is>
+      </c>
+      <c r="F593" s="5" t="inlineStr">
+        <is>
+          <t>-82.6%</t>
+        </is>
+      </c>
+      <c r="G593" s="5" t="inlineStr">
+        <is>
+          <t>-181</t>
+        </is>
+      </c>
+      <c r="H593" s="5" t="inlineStr">
+        <is>
+          <t>-41.0%</t>
+        </is>
+      </c>
+      <c r="I593" s="5" t="inlineStr">
+        <is>
+          <t>-475</t>
+        </is>
+      </c>
+      <c r="J593" s="5" t="inlineStr">
+        <is>
+          <t>598</t>
+        </is>
+      </c>
+      <c r="K593" s="5" t="inlineStr">
+        <is>
+          <t>-1,479</t>
+        </is>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="7" t="inlineStr">
+        <is>
+          <t>205000032</t>
+        </is>
+      </c>
+      <c r="B594" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს როიალ ოპტიკა</t>
+        </is>
+      </c>
+      <c r="C594" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D594" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E594" s="7" t="inlineStr">
+        <is>
+          <t>429</t>
+        </is>
+      </c>
+      <c r="F594" s="7" t="inlineStr">
+        <is>
+          <t>-32.4%</t>
+        </is>
+      </c>
+      <c r="G594" s="7" t="inlineStr">
+        <is>
+          <t>179</t>
+        </is>
+      </c>
+      <c r="H594" s="7" t="inlineStr">
+        <is>
+          <t>41.6%</t>
+        </is>
+      </c>
+      <c r="I594" s="7" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="J594" s="7" t="inlineStr">
+        <is>
+          <t>2,951</t>
+        </is>
+      </c>
+      <c r="K594" s="7" t="inlineStr">
+        <is>
+          <t>2,920</t>
+        </is>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="5" t="inlineStr">
+        <is>
+          <t>415093179</t>
+        </is>
+      </c>
+      <c r="B595" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს პონტე ვეკიო</t>
+        </is>
+      </c>
+      <c r="C595" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D595" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E595" s="5" t="inlineStr">
+        <is>
+          <t>377</t>
+        </is>
+      </c>
+      <c r="F595" s="5" t="inlineStr">
+        <is>
+          <t>-20.6%</t>
+        </is>
+      </c>
+      <c r="G595" s="5" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="H595" s="5" t="inlineStr">
+        <is>
+          <t>16.0%</t>
+        </is>
+      </c>
+      <c r="I595" s="5" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J595" s="5" t="inlineStr">
+        <is>
+          <t>1,681</t>
+        </is>
+      </c>
+      <c r="K595" s="5" t="inlineStr">
+        <is>
+          <t>-144</t>
+        </is>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="7" t="inlineStr">
+        <is>
+          <t>404419232</t>
+        </is>
+      </c>
+      <c r="B596" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბრესლეს</t>
+        </is>
+      </c>
+      <c r="C596" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D596" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E596" s="7" t="inlineStr">
+        <is>
+          <t>350</t>
+        </is>
+      </c>
+      <c r="F596" s="7" t="inlineStr">
+        <is>
+          <t>-60.5%</t>
+        </is>
+      </c>
+      <c r="G596" s="7" t="inlineStr">
+        <is>
+          <t>-291</t>
+        </is>
+      </c>
+      <c r="H596" s="7" t="inlineStr">
+        <is>
+          <t>-83.2%</t>
+        </is>
+      </c>
+      <c r="I596" s="7" t="inlineStr">
+        <is>
+          <t>-172</t>
+        </is>
+      </c>
+      <c r="J596" s="7" t="inlineStr">
+        <is>
+          <t>693</t>
+        </is>
+      </c>
+      <c r="K596" s="7" t="inlineStr">
+        <is>
+          <t>-1,363</t>
+        </is>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="5" t="inlineStr">
+        <is>
+          <t>404495676</t>
+        </is>
+      </c>
+      <c r="B597" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გლორია ჯინს საუს კაუკასუს</t>
+        </is>
+      </c>
+      <c r="C597" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D597" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E597" s="5" t="inlineStr">
+        <is>
+          <t>317</t>
+        </is>
+      </c>
+      <c r="F597" s="5" t="inlineStr">
+        <is>
+          <t>-90.3%</t>
+        </is>
+      </c>
+      <c r="G597" s="5" t="inlineStr">
+        <is>
+          <t>-299</t>
+        </is>
+      </c>
+      <c r="H597" s="5" t="inlineStr">
+        <is>
+          <t>-94.2%</t>
+        </is>
+      </c>
+      <c r="I597" s="5" t="inlineStr">
+        <is>
+          <t>-530</t>
+        </is>
+      </c>
+      <c r="J597" s="5" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="K597" s="5" t="inlineStr">
+        <is>
+          <t>-3,706</t>
+        </is>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="7" t="inlineStr">
+        <is>
+          <t>406187709</t>
+        </is>
+      </c>
+      <c r="B598" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მზა ჩითილი</t>
+        </is>
+      </c>
+      <c r="C598" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D598" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E598" s="7" t="inlineStr">
+        <is>
+          <t>311</t>
+        </is>
+      </c>
+      <c r="F598" s="7" t="inlineStr">
+        <is>
+          <t>-43.6%</t>
+        </is>
+      </c>
+      <c r="G598" s="7" t="inlineStr">
+        <is>
+          <t>-160</t>
+        </is>
+      </c>
+      <c r="H598" s="7" t="inlineStr">
+        <is>
+          <t>-51.6%</t>
+        </is>
+      </c>
+      <c r="I598" s="7" t="inlineStr">
+        <is>
+          <t>-211</t>
+        </is>
+      </c>
+      <c r="J598" s="7" t="inlineStr">
+        <is>
+          <t>1,904</t>
+        </is>
+      </c>
+      <c r="K598" s="7" t="inlineStr">
+        <is>
+          <t>-2,442</t>
+        </is>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="5" t="inlineStr">
+        <is>
+          <t>206066406</t>
+        </is>
+      </c>
+      <c r="B599" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვივა პლასტიკი</t>
+        </is>
+      </c>
+      <c r="C599" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D599" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E599" s="5" t="inlineStr">
+        <is>
+          <t>297</t>
+        </is>
+      </c>
+      <c r="F599" s="5" t="inlineStr">
+        <is>
+          <t>-66.8%</t>
+        </is>
+      </c>
+      <c r="G599" s="5" t="inlineStr">
+        <is>
+          <t>-136</t>
+        </is>
+      </c>
+      <c r="H599" s="5" t="inlineStr">
+        <is>
+          <t>-45.8%</t>
+        </is>
+      </c>
+      <c r="I599" s="5" t="inlineStr">
+        <is>
+          <t>-196</t>
+        </is>
+      </c>
+      <c r="J599" s="5" t="inlineStr">
+        <is>
+          <t>947</t>
+        </is>
+      </c>
+      <c r="K599" s="5" t="inlineStr">
+        <is>
+          <t>540</t>
+        </is>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="7" t="inlineStr">
+        <is>
+          <t>404876700</t>
+        </is>
+      </c>
+      <c r="B600" s="8" t="inlineStr">
+        <is>
+          <t>შპს თბილისი ლაითინგ</t>
+        </is>
+      </c>
+      <c r="C600" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D600" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E600" s="7" t="inlineStr">
+        <is>
+          <t>261</t>
+        </is>
+      </c>
+      <c r="F600" s="7" t="inlineStr">
+        <is>
+          <t>22.2%</t>
+        </is>
+      </c>
+      <c r="G600" s="7" t="inlineStr">
+        <is>
+          <t>-76</t>
+        </is>
+      </c>
+      <c r="H600" s="7" t="inlineStr">
+        <is>
+          <t>-29.1%</t>
+        </is>
+      </c>
+      <c r="I600" s="7" t="inlineStr">
+        <is>
+          <t>-77</t>
+        </is>
+      </c>
+      <c r="J600" s="7" t="inlineStr">
+        <is>
+          <t>1,056</t>
+        </is>
+      </c>
+      <c r="K600" s="7" t="inlineStr">
+        <is>
+          <t>893</t>
+        </is>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="5" t="inlineStr">
+        <is>
+          <t>400000039</t>
+        </is>
+      </c>
+      <c r="B601" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯეოტექნიკსი</t>
+        </is>
+      </c>
+      <c r="C601" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D601" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E601" s="5" t="inlineStr">
+        <is>
+          <t>258</t>
+        </is>
+      </c>
+      <c r="F601" s="5" t="inlineStr">
+        <is>
+          <t>-88.4%</t>
+        </is>
+      </c>
+      <c r="G601" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H601" s="5" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+      <c r="I601" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J601" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="K601" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="7" t="inlineStr">
+        <is>
+          <t>204574479</t>
+        </is>
+      </c>
+      <c r="B602" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვანის სათბურები</t>
+        </is>
+      </c>
+      <c r="C602" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D602" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E602" s="7" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
+      <c r="F602" s="7" t="inlineStr">
+        <is>
+          <t>-73.1%</t>
+        </is>
+      </c>
+      <c r="G602" s="7" t="inlineStr">
+        <is>
+          <t>-373</t>
+        </is>
+      </c>
+      <c r="H602" s="7" t="inlineStr">
+        <is>
+          <t>-170.0%</t>
+        </is>
+      </c>
+      <c r="I602" s="7" t="inlineStr">
+        <is>
+          <t>-374</t>
+        </is>
+      </c>
+      <c r="J602" s="7" t="inlineStr">
+        <is>
+          <t>1,512</t>
+        </is>
+      </c>
+      <c r="K602" s="7" t="inlineStr">
+        <is>
+          <t>-4,672</t>
+        </is>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="5" t="inlineStr">
+        <is>
+          <t>405150330</t>
+        </is>
+      </c>
+      <c r="B603" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სმაილი 2016</t>
+        </is>
+      </c>
+      <c r="C603" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D603" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E603" s="5" t="inlineStr">
+        <is>
+          <t>159</t>
+        </is>
+      </c>
+      <c r="F603" s="5" t="inlineStr">
+        <is>
+          <t>-96.9%</t>
+        </is>
+      </c>
+      <c r="G603" s="5" t="inlineStr">
+        <is>
+          <t>-7</t>
+        </is>
+      </c>
+      <c r="H603" s="5" t="inlineStr">
+        <is>
+          <t>-4.5%</t>
+        </is>
+      </c>
+      <c r="I603" s="5" t="inlineStr">
+        <is>
+          <t>-7</t>
+        </is>
+      </c>
+      <c r="J603" s="5" t="inlineStr">
+        <is>
+          <t>402</t>
+        </is>
+      </c>
+      <c r="K603" s="5" t="inlineStr">
+        <is>
+          <t>-451</t>
+        </is>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="7" t="inlineStr">
+        <is>
+          <t>405310532</t>
+        </is>
+      </c>
+      <c r="B604" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ტრეიდ შიფტი</t>
+        </is>
+      </c>
+      <c r="C604" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D604" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E604" s="7" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="F604" s="7" t="inlineStr">
+        <is>
+          <t>-89.8%</t>
+        </is>
+      </c>
+      <c r="G604" s="7" t="inlineStr">
+        <is>
+          <t>-788</t>
+        </is>
+      </c>
+      <c r="H604" s="7" t="inlineStr">
+        <is>
+          <t>-560.2%</t>
+        </is>
+      </c>
+      <c r="I604" s="7" t="inlineStr">
+        <is>
+          <t>-472</t>
+        </is>
+      </c>
+      <c r="J604" s="7" t="inlineStr">
+        <is>
+          <t>1,923</t>
+        </is>
+      </c>
+      <c r="K604" s="7" t="inlineStr">
+        <is>
+          <t>-524</t>
+        </is>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="5" t="inlineStr">
+        <is>
+          <t>402077319</t>
+        </is>
+      </c>
+      <c r="B605" s="6" t="inlineStr">
+        <is>
+          <t>შპს მირა</t>
+        </is>
+      </c>
+      <c r="C605" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D605" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E605" s="5" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F605" s="5" t="inlineStr">
+        <is>
+          <t>-99.5%</t>
+        </is>
+      </c>
+      <c r="G605" s="5" t="inlineStr">
+        <is>
+          <t>-233</t>
+        </is>
+      </c>
+      <c r="H605" s="5" t="inlineStr">
+        <is>
+          <t>-732.5%</t>
+        </is>
+      </c>
+      <c r="I605" s="5" t="inlineStr">
+        <is>
+          <t>-233</t>
+        </is>
+      </c>
+      <c r="J605" s="5" t="inlineStr">
+        <is>
+          <t>1,083</t>
+        </is>
+      </c>
+      <c r="K605" s="5" t="inlineStr">
+        <is>
+          <t>-1,423</t>
+        </is>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="7" t="inlineStr">
+        <is>
+          <t>202299066</t>
+        </is>
+      </c>
+      <c r="B606" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს თა-ბე</t>
+        </is>
+      </c>
+      <c r="C606" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D606" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E606" s="7" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F606" s="7" t="inlineStr">
+        <is>
+          <t>-99.7%</t>
+        </is>
+      </c>
+      <c r="G606" s="7" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="H606" s="7" t="inlineStr">
+        <is>
+          <t>-108.4%</t>
+        </is>
+      </c>
+      <c r="I606" s="7" t="inlineStr">
+        <is>
+          <t>-290</t>
+        </is>
+      </c>
+      <c r="J606" s="7" t="inlineStr">
+        <is>
+          <t>4,666</t>
+        </is>
+      </c>
+      <c r="K606" s="7" t="inlineStr">
+        <is>
+          <t>1,738</t>
+        </is>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="5" t="inlineStr">
+        <is>
+          <t>204378173</t>
+        </is>
+      </c>
+      <c r="B607" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ესაბი</t>
+        </is>
+      </c>
+      <c r="C607" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D607" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E607" s="5" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="F607" s="5" t="inlineStr">
+        <is>
+          <t>-99.4%</t>
+        </is>
+      </c>
+      <c r="G607" s="5" t="inlineStr">
+        <is>
+          <t>-74</t>
+        </is>
+      </c>
+      <c r="H607" s="5" t="inlineStr">
+        <is>
+          <t>-374.6%</t>
+        </is>
+      </c>
+      <c r="I607" s="5" t="inlineStr">
+        <is>
+          <t>-101</t>
+        </is>
+      </c>
+      <c r="J607" s="5" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K607" s="5" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="7" t="inlineStr">
+        <is>
+          <t>202066655</t>
+        </is>
+      </c>
+      <c r="B608" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს დი და ჯი</t>
+        </is>
+      </c>
+      <c r="C608" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D608" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E608" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F608" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G608" s="7" t="inlineStr">
+        <is>
+          <t>-68</t>
+        </is>
+      </c>
+      <c r="H608" s="7" t="inlineStr">
+        <is>
+          <t>-7405.6%</t>
+        </is>
+      </c>
+      <c r="I608" s="7" t="inlineStr">
+        <is>
+          <t>508</t>
+        </is>
+      </c>
+      <c r="J608" s="7" t="inlineStr">
+        <is>
+          <t>2,604</t>
+        </is>
+      </c>
+      <c r="K608" s="7" t="inlineStr">
+        <is>
+          <t>-1,313</t>
+        </is>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="5" t="inlineStr">
+        <is>
+          <t>404887985</t>
+        </is>
+      </c>
+      <c r="B609" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გამა</t>
+        </is>
+      </c>
+      <c r="C609" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D609" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E609" s="5" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F609" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G609" s="5" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="H609" s="5" t="inlineStr">
+        <is>
+          <t>-771.0%</t>
+        </is>
+      </c>
+      <c r="I609" s="5" t="inlineStr">
+        <is>
+          <t>-479</t>
+        </is>
+      </c>
+      <c r="J609" s="5" t="inlineStr">
+        <is>
+          <t>1,190</t>
+        </is>
+      </c>
+      <c r="K609" s="5" t="inlineStr">
+        <is>
+          <t>-1,500</t>
+        </is>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="7" t="inlineStr">
+        <is>
+          <t>404531967</t>
+        </is>
+      </c>
+      <c r="B610" s="8" t="inlineStr">
+        <is>
+          <t>შპს პროვენიუ</t>
+        </is>
+      </c>
+      <c r="C610" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D610" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E610" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F610" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G610" s="7" t="inlineStr">
+        <is>
+          <t>-65</t>
+        </is>
+      </c>
+      <c r="H610" s="7" t="inlineStr">
+        <is>
+          <t>-6461400.0%</t>
+        </is>
+      </c>
+      <c r="I610" s="7" t="inlineStr">
+        <is>
+          <t>172</t>
+        </is>
+      </c>
+      <c r="J610" s="7" t="inlineStr">
+        <is>
+          <t>4,016</t>
+        </is>
+      </c>
+      <c r="K610" s="7" t="inlineStr">
+        <is>
+          <t>4,013</t>
+        </is>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="5" t="inlineStr">
+        <is>
+          <t>404979608</t>
+        </is>
+      </c>
+      <c r="B611" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სადისტრიბუციო კომპანია ირიათონი</t>
+        </is>
+      </c>
+      <c r="C611" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D611" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E611" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F611" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G611" s="5" t="inlineStr">
+        <is>
+          <t>-11</t>
+        </is>
+      </c>
+      <c r="H611" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I611" s="5" t="inlineStr">
+        <is>
+          <t>-40</t>
+        </is>
+      </c>
+      <c r="J611" s="5" t="inlineStr">
+        <is>
+          <t>951</t>
+        </is>
+      </c>
+      <c r="K611" s="5" t="inlineStr">
+        <is>
+          <t>-2,577</t>
+        </is>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="7" t="inlineStr">
+        <is>
+          <t>405203998</t>
+        </is>
+      </c>
+      <c r="B612" s="8" t="inlineStr">
+        <is>
+          <t>შპს ემსა ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C612" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D612" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E612" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F612" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G612" s="7" t="inlineStr">
+        <is>
+          <t>-17</t>
+        </is>
+      </c>
+      <c r="H612" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I612" s="7" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J612" s="7" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="K612" s="7" t="inlineStr">
+        <is>
+          <t>-3,272</t>
+        </is>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="5" t="inlineStr">
+        <is>
+          <t>405365304</t>
+        </is>
+      </c>
+      <c r="B613" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტრეიდ კომპანი</t>
+        </is>
+      </c>
+      <c r="C613" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D613" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E613" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F613" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G613" s="5" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
+      <c r="H613" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I613" s="5" t="inlineStr">
+        <is>
+          <t>-176</t>
+        </is>
+      </c>
+      <c r="J613" s="5" t="inlineStr">
+        <is>
+          <t>2,168</t>
+        </is>
+      </c>
+      <c r="K613" s="5" t="inlineStr">
+        <is>
+          <t>1,049</t>
+        </is>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="7" t="inlineStr">
+        <is>
           <t>445472916</t>
         </is>
       </c>
-      <c r="B493" s="6" t="inlineStr">
+      <c r="B614" s="8" t="inlineStr">
         <is>
           <t>⚠ შპს სამ-ბათ ჯორჯია</t>
         </is>
       </c>
-      <c r="C493" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D493" s="5" t="n">
+      <c r="C614" s="7" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D614" s="7" t="n">
         <v>2021</v>
       </c>
-      <c r="E493" s="5" t="inlineStr">
+      <c r="E614" s="7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="F493" s="5" t="inlineStr">
+      <c r="F614" s="7" t="inlineStr">
         <is>
           <t>-100.0%</t>
         </is>
       </c>
-      <c r="G493" s="5" t="inlineStr">
+      <c r="G614" s="7" t="inlineStr">
         <is>
           <t>-26</t>
         </is>
       </c>
-      <c r="H493" s="5" t="n">
+      <c r="H614" s="7" t="n">
         <v/>
       </c>
-      <c r="I493" s="5" t="inlineStr">
+      <c r="I614" s="7" t="inlineStr">
         <is>
           <t>-28</t>
         </is>
       </c>
-      <c r="J493" s="5" t="inlineStr">
+      <c r="J614" s="7" t="inlineStr">
         <is>
           <t>237</t>
         </is>
       </c>
-      <c r="K493" s="5" t="inlineStr">
+      <c r="K614" s="7" t="inlineStr">
         <is>
           <t>228</t>
+        </is>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="5" t="inlineStr">
+        <is>
+          <t>445482102</t>
+        </is>
+      </c>
+      <c r="B615" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ილგაზლი</t>
+        </is>
+      </c>
+      <c r="C615" s="5" t="inlineStr">
+        <is>
+          <t>Retail</t>
+        </is>
+      </c>
+      <c r="D615" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E615" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F615" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G615" s="5" t="inlineStr">
+        <is>
+          <t>-397</t>
+        </is>
+      </c>
+      <c r="H615" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I615" s="5" t="inlineStr">
+        <is>
+          <t>-397</t>
+        </is>
+      </c>
+      <c r="J615" s="5" t="inlineStr">
+        <is>
+          <t>1,070</t>
+        </is>
+      </c>
+      <c r="K615" s="5" t="inlineStr">
+        <is>
+          <t>456</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>