--- v0 (2026-07-31)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K350"/>
+  <dimension ref="A1:K436"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>346 matches · latest filings · money in GEL thousands</t>
+          <t>432 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -796,209 +796,209 @@
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t>1.2%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
           <t>-12,027</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t>339,940</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
           <t>113,237</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>404909934</t>
+          <t>204517399</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სითი ლოფტი</t>
+          <t>სს საქართველოს უძრავი ქონება</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>235,123</t>
+          <t>200,655</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>46.7%</t>
+          <t>-15.1%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>142,907</t>
+          <t>-10,889</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>60.8%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>48,653</t>
+          <t>-27,016</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>323,130</t>
+          <t>331,401</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>-83,593</t>
+          <t>2,909</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>204517399</t>
+          <t>405116716</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>სს საქართველოს უძრავი ქონება</t>
+          <t>⚠ შპს ემკვადრატის პარკი</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>200,655</t>
+          <t>115,120</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>23.1%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>-10,889</t>
+          <t>16,439</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>14.3%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>-27,016</t>
+          <t>10,941</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>331,401</t>
+          <t>172,296</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>2,909</t>
+          <t>78,921</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>405116716</t>
+          <t>405160819</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ემკვადრატის პარკი</t>
+          <t>⚠ შპს ოპტიმა</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>115,120</t>
+          <t>103,153</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>32.8%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>16,439</t>
+          <t>-8,705</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>14.3%</t>
+          <t>-8.4%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>10,941</t>
+          <t>-12,985</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>172,296</t>
+          <t>119,580</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>78,921</t>
+          <t>24,290</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t>404851503</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>შპს აი ჯი დეველოფმენტ ჯორჯია</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
           <t>100,621</t>
@@ -1126,18412 +1126,23144 @@
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
           <t>15.7%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
           <t>40,237</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t>743,321</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
           <t>670,068</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>406132929</t>
+          <t>445471285</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პრაიმ არქი</t>
+          <t>შპს ელთ ბილდინგი</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>60,834</t>
+          <t>65,077</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>-33.8%</t>
+          <t>27.1%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>28,952</t>
+          <t>13,331</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>47.6%</t>
+          <t>20.5%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>37,816</t>
+          <t>8,692</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>129,142</t>
+          <t>208,003</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>55,631</t>
+          <t>16,826</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>404382921</t>
+          <t>406132929</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს CBD Development</t>
+          <t>⚠ შპს პრაიმ არქი</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>47,979</t>
+          <t>60,834</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>-33.8%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>36,975</t>
+          <t>28,952</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>77.1%</t>
+          <t>47.6%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>25,112</t>
+          <t>37,816</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>209,790</t>
+          <t>129,142</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>72,627</t>
+          <t>55,631</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>445420875</t>
+          <t>406072538</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს DAR BUILDING</t>
+          <t>⚠ შპს G &amp; G Invest</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>43,979</t>
+          <t>58,789</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>120.7%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>-54,272</t>
+          <t>14,500</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>-123.4%</t>
+          <t>24.7%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>-51,901</t>
+          <t>16,654</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>89,163</t>
+          <t>106,829</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>80,959</t>
+          <t>72,893</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>406125429</t>
+          <t>206314898</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აქსის თაუერს ჰოლდინგი</t>
+          <t>⚠ შპს ლიბო გრუპ</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>42,306</t>
+          <t>57,576</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>124.6%</t>
+          <t>27.5%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>1,394</t>
+          <t>7,240</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>11,919</t>
+          <t>5,893</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>281,374</t>
+          <t>31,226</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>-10,782</t>
+          <t>21,760</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>405077704</t>
+          <t>404614869</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს აქსის თაუერსი</t>
+          <t>შპს  ბკ ჰოლდინგი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>42,305</t>
+          <t>48,269</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>124.6%</t>
+          <t>1096.3%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>1,413</t>
+          <t>-22,951</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>-47.5%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>11,939</t>
+          <t>-23,799</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>281,351</t>
+          <t>274,388</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>-10,786</t>
+          <t>-32,880</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>404859792</t>
+          <t>404382921</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს ლისი ფო</t>
+          <t>შპს CBD Development</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>41,684</t>
+          <t>47,979</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>64.5%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>1,524</t>
+          <t>36,975</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>77.1%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>4,782</t>
+          <t>25,112</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>139,440</t>
+          <t>209,790</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>109,584</t>
+          <t>72,627</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>208150506</t>
+          <t>445420875</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს ლილო-მოლი</t>
+          <t>შპს DAR BUILDING</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>41,150</t>
+          <t>43,979</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>-3.4%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>28,875</t>
+          <t>-54,272</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>70.2%</t>
+          <t>-123.4%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>23,442</t>
+          <t>-51,901</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>129,608</t>
+          <t>89,163</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>124,913</t>
+          <t>80,959</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>204558497</t>
+          <t>406125429</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს გალერია თბილისი</t>
+          <t>⚠ შპს აქსის თაუერს ჰოლდინგი</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>39,963</t>
+          <t>42,306</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>124.6%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>25,637</t>
+          <t>1,394</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>64.2%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>6,586</t>
+          <t>11,919</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>178,959</t>
+          <t>281,374</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>17,976</t>
+          <t>-10,782</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>404541215</t>
+          <t>405077704</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს გალერია ჰოლდინგი</t>
+          <t>⚠ სს აქსის თაუერსი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>39,963</t>
+          <t>42,305</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>124.6%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>25,954</t>
+          <t>1,413</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>64.9%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>7,226</t>
+          <t>11,939</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>202,198</t>
+          <t>281,351</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>41,298</t>
+          <t>-10,786</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>205210261</t>
+          <t>404859792</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს დომუს დეველოპმენტ</t>
+          <t>შპს ლისი ფო</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>36,162</t>
+          <t>41,684</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>-50.3%</t>
+          <t>64.5%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>-3,693</t>
+          <t>1,524</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>-10.2%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>-8,878</t>
+          <t>4,782</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>237,647</t>
+          <t>139,440</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>-22,976</t>
+          <t>109,584</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>400273280</t>
+          <t>208150506</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს სმართფილდ დიველოფმენთ</t>
+          <t>შპს ლილო-მოლი</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>32,339</t>
+          <t>41,150</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>96.5%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>7,488</t>
+          <t>28,875</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>23.2%</t>
+          <t>70.2%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>6,225</t>
+          <t>23,442</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>112,081</t>
+          <t>129,608</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>-2,382</t>
+          <t>124,913</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>405185222</t>
+          <t>404922474</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჩემი სახლი</t>
+          <t>შპს PP</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>29,789</t>
+          <t>40,734</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>363.9%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>4,337</t>
+          <t>24,097</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>59.2%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>22,494</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>20,298</t>
+          <t>32,043</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>9,002</t>
+          <t>27,739</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>404908864</t>
+          <t>204558497</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს დომუსი</t>
+          <t>შპს გალერია თბილისი</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>29,772</t>
+          <t>39,963</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>56.8%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>5,673</t>
+          <t>25,637</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>64.2%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>5,536</t>
+          <t>6,586</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>18,635</t>
+          <t>178,959</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>14,078</t>
+          <t>17,976</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>405323699</t>
+          <t>404541215</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ვარკეთილი დიველოფმენთ</t>
+          <t>შპს გალერია ჰოლდინგი</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>29,631</t>
+          <t>39,963</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>43.7%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>1,460</t>
+          <t>25,954</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>64.9%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>7,226</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>16,692</t>
+          <t>202,198</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>41,298</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>405148415</t>
+          <t>405028205</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს რედ-კო</t>
+          <t>შპს კომერც გრუპი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>26,886</t>
+          <t>39,060</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>-31.9%</t>
+          <t>354.1%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>3,988</t>
+          <t>24,560</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>14.8%</t>
+          <t>62.9%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>2,017</t>
+          <t>22,992</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>144,880</t>
+          <t>26,461</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>35,272</t>
+          <t>25,662</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>404960217</t>
+          <t>205210261</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს მპ დეველოპმენტი</t>
+          <t>შპს დომუს დეველოპმენტ</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>26,502</t>
+          <t>36,162</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>25.4%</t>
+          <t>-50.3%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>20,491</t>
+          <t>-3,693</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>77.3%</t>
+          <t>-10.2%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>11,402</t>
+          <t>-8,878</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>130,907</t>
+          <t>237,647</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>12,229</t>
+          <t>-22,976</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>405375277</t>
+          <t>405195854</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>სს ნიუ დეველოპმენტი</t>
+          <t>შპს  ალფა რეზიდენსი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>25,516</t>
+          <t>34,409</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>-37.0%</t>
+          <t>110.2%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>5,815</t>
+          <t>1,083</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>22.8%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>5,227</t>
+          <t>2,286</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>29,799</t>
+          <t>1,050</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>20,971</t>
+          <t>870</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>445524479</t>
+          <t>405017627</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს გრანდ მოლი</t>
+          <t>შპს მონოლით ჯგუფი</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>23,472</t>
+          <t>32,654</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>441.5%</t>
+          <t>214.2%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>13,826</t>
+          <t>7,645</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>58.9%</t>
+          <t>23.4%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>9,789</t>
+          <t>4,174</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>71,579</t>
+          <t>159,170</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>14,391</t>
+          <t>11,458</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>400052287</t>
+          <t>406175758</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს ბარამბო და კომპანია</t>
+          <t>შპს ემ.ჯი. ალიანსი</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>22,634</t>
+          <t>32,381</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>264.7%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>7,943</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>24.5%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>-254</t>
+          <t>3,754</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>9,440</t>
+          <t>156,532</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>2,253</t>
+          <t>9,151</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>204544154</t>
+          <t>400273280</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რას ალ ხაიმა ინვესტმენტ აუტორიტი ჯორჯია</t>
+          <t>შპს სმართფილდ დიველოფმენთ</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>21,570</t>
+          <t>32,339</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>742.9%</t>
+          <t>96.5%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>1,667</t>
+          <t>7,488</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>23.2%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>-44,876</t>
+          <t>6,225</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>270,878</t>
+          <t>112,081</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>-50,160</t>
+          <t>-2,382</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>202908513</t>
+          <t>405185222</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს ისთ გეით გრუპ</t>
+          <t>შპს  ჩემი სახლი</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>21,270</t>
+          <t>29,789</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>3,859</t>
+          <t>4,337</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>18.1%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>879</t>
+          <t>89</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>38,950</t>
+          <t>20,298</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>19,816</t>
+          <t>9,002</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>405707702</t>
+          <t>404908864</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს თბილისი მოლ ჰოლდინგ</t>
+          <t>შპს დომუსი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>20,192</t>
-[...3 lines deleted...]
-        <v/>
+          <t>29,772</t>
+        </is>
+      </c>
+      <c r="F36" s="7" t="inlineStr">
+        <is>
+          <t>56.8%</t>
+        </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>13,451</t>
+          <t>5,673</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>66.6%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>3,930</t>
+          <t>5,536</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>203,923</t>
+          <t>18,635</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>97,477</t>
+          <t>14,078</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>402116866</t>
+          <t>405323699</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს რუსტარ ჰოლდინგს</t>
+          <t>⚠ შპს  ვარკეთილი დიველოფმენთ</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>19,896</t>
+          <t>29,631</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>10.6%</t>
+          <t>43.7%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>-398</t>
+          <t>1,460</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>-592</t>
+          <t>525</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>9,943</t>
+          <t>16,692</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>6,889</t>
+          <t>337</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>404483019</t>
+          <t>405148415</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ბათუმი თაუერი</t>
+          <t>⚠ შპს რედ-კო</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>17,497</t>
+          <t>26,886</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>-31.9%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>1,575</t>
+          <t>3,988</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>14.8%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>-118</t>
+          <t>2,017</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>199,114</t>
+          <t>144,880</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>109,731</t>
+          <t>35,272</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>245547396</t>
+          <t>404960217</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>სს აჭარის კურორტები</t>
+          <t>შპს მპ დეველოპმენტი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>17,193</t>
+          <t>26,502</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>84.8%</t>
+          <t>25.4%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>5,219</t>
+          <t>20,491</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>30.4%</t>
+          <t>77.3%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>3,576</t>
+          <t>11,402</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>47,481</t>
+          <t>130,907</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>29,266</t>
+          <t>12,229</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>406344745</t>
+          <t>404618767</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>სს  მენეჯმენტ ფროფერთი</t>
+          <t>შპს თეთრი კვადრატი</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>16,977</t>
+          <t>25,997</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>41.8%</t>
+          <t>536.2%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>6,244</t>
+          <t>-9,927</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>36.8%</t>
+          <t>-38.2%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>6,431</t>
+          <t>-9,093</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>31,812</t>
+          <t>254,420</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>24,405</t>
+          <t>-6,037</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>205129653</t>
+          <t>405498929</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>სს თბილისი ცენტრალი</t>
+          <t>შპს ფილიგრინი</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>16,865</t>
+          <t>25,705</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>28.5%</t>
+          <t>143.1%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>9,156</t>
+          <t>5,774</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>54.3%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>8,632</t>
+          <t>3,958</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>78,103</t>
+          <t>10,475</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>7,939</t>
+          <t>3,034</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>404700640</t>
+          <t>405375277</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს  ბარნალი</t>
+          <t>სს ნიუ დეველოპმენტი</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>16,303</t>
+          <t>25,516</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>90.4%</t>
+          <t>-37.0%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>1,199</t>
+          <t>5,815</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>22.8%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>2,167</t>
+          <t>5,227</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>36,207</t>
+          <t>29,799</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>36,194</t>
+          <t>20,971</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>426118104</t>
+          <t>445524479</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს არქტური +</t>
+          <t>შპს გრანდ მოლი</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>16,238</t>
+          <t>23,472</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>441.5%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>3,076</t>
+          <t>13,826</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>18.9%</t>
+          <t>58.9%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>3,220</t>
+          <t>9,789</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>23,812</t>
+          <t>71,579</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>20,536</t>
+          <t>14,391</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>445533959</t>
+          <t>226119438</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს გლობალ ფუდს</t>
+          <t>⚠ შპს არქტური</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>15,284</t>
+          <t>23,218</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>27.0%</t>
+          <t>-45.4%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>4,686</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>20.2%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>1,974</t>
+          <t>-1,535</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>5,131</t>
+          <t>116,312</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>3,372</t>
+          <t>52,205</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>204452412</t>
+          <t>206345454</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს გრინ დეველოპმენტი</t>
+          <t>⚠ შპს დონა გრუპ</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>14,994</t>
+          <t>21,926</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>1024.8%</t>
+          <t>16.1%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>4,193</t>
+          <t>5,881</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>28.0%</t>
+          <t>26.8%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>3,288</t>
+          <t>4,151</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>25,965</t>
+          <t>35,494</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>29,095</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>445482727</t>
+          <t>204544154</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს ბათთაუერსი</t>
+          <t>⚠ შპს რას ალ ხაიმა ინვესტმენტ აუტორიტი ჯორჯია</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>14,809</t>
+          <t>21,570</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>188.2%</t>
+          <t>742.9%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>7,950</t>
+          <t>-300</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>53.7%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>6,627</t>
+          <t>-44,876</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>30,951</t>
+          <t>270,878</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>1,152</t>
+          <t>-50,160</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>215127565</t>
+          <t>202908513</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან სერვის გრუპი</t>
+          <t>შპს ისთ გეით გრუპ</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>14,724</t>
+          <t>21,270</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>19.4%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>1,077</t>
+          <t>3,859</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>18.1%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>998</t>
+          <t>879</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>4,185</t>
+          <t>38,950</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>3,702</t>
+          <t>19,816</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>205011217</t>
+          <t>404940150</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>შპს კალასი</t>
+          <t>შპს თი ელ ჯი</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>14,629</t>
+          <t>20,889</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>1570.8%</t>
+          <t>74.7%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>1,159</t>
+          <t>4,752</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>22.7%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>4,475</t>
+          <t>-1,784</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>46,740</t>
+          <t>56,161</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>12,824</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>404979779</t>
+          <t>404462256</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს არქი დეველოპმენტი</t>
+          <t>შპს მრმუ ჯორჯია</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>14,023</t>
+          <t>20,432</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>71.2%</t>
+          <t>39.2%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>2,749</t>
+          <t>749</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>19.6%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>2,951</t>
+          <t>1,410</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>9,451</t>
+          <t>74,294</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>5,729</t>
+          <t>-3,540</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>245550933</t>
+          <t>405707702</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ორბი 2005</t>
+          <t>შპს თბილისი მოლ ჰოლდინგ</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>13,651</t>
-[...5 lines deleted...]
-        </is>
+          <t>20,192</t>
+        </is>
+      </c>
+      <c r="F50" s="7" t="n">
+        <v/>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>-1,587</t>
+          <t>13,451</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>66.6%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>-3,733</t>
+          <t>3,930</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>124,592</t>
+          <t>203,923</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>14,741</t>
+          <t>97,477</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>245621849</t>
+          <t>402116866</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ორბი ჯგუფი</t>
+          <t>შპს რუსტარ ჰოლდინგს</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>13,651</t>
+          <t>19,896</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>101.7%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>-1,564</t>
+          <t>-398</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>-2.0%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>-3,698</t>
+          <t>-592</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>124,508</t>
+          <t>9,943</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>14,926</t>
+          <t>6,889</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>404567713</t>
+          <t>404481379</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ანაგი დეველოპმენტი 1</t>
+          <t>შპს პრიმერა გოლფ ენდ რეზიდენც</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>13,580</t>
+          <t>19,034</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>1099.5%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>8,758</t>
+          <t>-2,626</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>64.5%</t>
+          <t>-13.8%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>8,834</t>
+          <t>89,170</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>111,791</t>
+          <t>474,482</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>-5,137</t>
+          <t>273,128</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>236037285</t>
+          <t>204853088</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართლი</t>
+          <t>შპს ბიზნეს ცენტრი ვაჟაზე</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>13,169</t>
+          <t>17,958</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>98.0%</t>
+          <t>35.5%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>12,114</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>67.5%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>6,119</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>3,663</t>
+          <t>117,976</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>2,596</t>
+          <t>695</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>204517433</t>
+          <t>404483019</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს რაკიინ დეველოპმენტი</t>
+          <t>შპს ბათუმი თაუერი</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>12,283</t>
+          <t>17,497</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>-57.3%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>6,987</t>
+          <t>1,575</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>56.9%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>38,613</t>
+          <t>-118</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>34,058</t>
+          <t>199,114</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>21,544</t>
+          <t>109,731</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>204557014</t>
+          <t>245547396</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს რაკიინ აფთაუნ დეველოპმენტი</t>
+          <t>სს აჭარის კურორტები</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>12,283</t>
+          <t>17,193</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>-57.3%</t>
+          <t>84.8%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>8,080</t>
+          <t>5,219</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>65.8%</t>
+          <t>30.4%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>15,820</t>
+          <t>3,576</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>3,646</t>
+          <t>47,481</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>3,136</t>
+          <t>29,266</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>202351365</t>
+          <t>406344745</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს ქართული დეველოპერული კომპანია</t>
+          <t>სს  მენეჯმენტ ფროფერთი</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>12,029</t>
+          <t>16,977</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>254.0%</t>
+          <t>41.8%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>3,190</t>
+          <t>6,244</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>26.5%</t>
+          <t>36.8%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>6,431</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>42,677</t>
+          <t>31,812</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>22,286</t>
+          <t>24,405</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>402010658</t>
+          <t>205129653</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰობ დეველოპმენტი</t>
+          <t>სს თბილისი ცენტრალი</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>11,206</t>
+          <t>16,865</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>385.9%</t>
+          <t>28.5%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>10,405</t>
+          <t>9,156</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>92.9%</t>
+          <t>54.3%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>3,881</t>
+          <t>8,632</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>11,708</t>
+          <t>78,103</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>7,939</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>404862314</t>
+          <t>404618927</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს პიქსელ მენეჯმენტი</t>
+          <t>⚠ შპს თეთრი კვადრატი ჯიქიაზე</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>11,144</t>
+          <t>16,603</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>118.8%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>1,508</t>
+          <t>-216</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>-1.3%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>1,510</t>
+          <t>-207</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>1,484</t>
+          <t>16,557</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>-2,860</t>
+          <t>317</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>400280469</t>
+          <t>404700640</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მერკადო</t>
+          <t>შპს  ბარნალი</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>11,039</t>
+          <t>16,303</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>40.9%</t>
+          <t>90.4%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>-2,250</t>
+          <t>1,199</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>-20.4%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>-2,813</t>
+          <t>2,167</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>11,842</t>
+          <t>36,207</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>2,052</t>
+          <t>36,194</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>405246363</t>
+          <t>426118104</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს გაბილდი</t>
+          <t>⚠ შპს არქტური +</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>10,763</t>
+          <t>16,238</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>17.7%</t>
+          <t>-13.1%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>3,076</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>18.9%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>3,220</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>6,260</t>
+          <t>23,812</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>917</t>
+          <t>20,536</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>416289377</t>
+          <t>401948041</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს რუსთავის ავტობაზრობა</t>
+          <t>შპს  ბაჯითი</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>10,666</t>
+          <t>16,020</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>-34.9%</t>
+          <t>70.8%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>1,049</t>
+          <t>4,515</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>28.2%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>4,355</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>1,541</t>
+          <t>32,498</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>1,469</t>
+          <t>10,737</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>202393551</t>
+          <t>404389372</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს მიკადო ჯორჯია</t>
+          <t>⚠ შპს სახელმწიფო მომსახურების ბიურო</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>10,584</t>
+          <t>15,540</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>28.5%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>6,661</t>
+          <t>1,294</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>62.9%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>5,574</t>
+          <t>1,813</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>26,402</t>
+          <t>283,856</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>275,230</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>400235027</t>
+          <t>445533959</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს ლივინ დეველოპმენტი</t>
+          <t>შპს გლობალ ფუდს</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>10,290</t>
+          <t>15,284</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>-13.2%</t>
+          <t>27.0%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>3,927</t>
+          <t>250</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>38.2%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>3,330</t>
+          <t>1,974</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>16,902</t>
+          <t>5,131</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>7,445</t>
+          <t>3,372</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>400229070</t>
+          <t>204452412</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ტიბინი დეველოპმენტი</t>
+          <t>შპს გრინ დეველოპმენტი</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>10,122</t>
+          <t>14,994</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>1024.8%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>2,111</t>
+          <t>4,193</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>20.9%</t>
+          <t>28.0%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>2,323</t>
+          <t>3,288</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>43,112</t>
+          <t>25,965</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>10,103</t>
+          <t>640</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>404648707</t>
+          <t>445482727</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს კოსტავა 14</t>
+          <t>შპს ბათთაუერსი</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>10,103</t>
+          <t>14,809</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>252.6%</t>
+          <t>188.2%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>9,415</t>
+          <t>7,950</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>93.2%</t>
+          <t>53.7%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>6,227</t>
+          <t>6,627</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>74,876</t>
+          <t>30,951</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>57,620</t>
+          <t>1,152</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>445406631</t>
+          <t>215127565</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს მეტრო ატლას ჯორჯია</t>
+          <t>შპს ჯორჯიან სერვის გრუპი</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>10,058</t>
+          <t>14,724</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>83.5%</t>
+          <t>19.4%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>1,077</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>-9,994</t>
+          <t>998</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>216,966</t>
+          <t>4,185</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>81,345</t>
+          <t>3,702</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>404541484</t>
+          <t>205011217</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მეიდანზე</t>
+          <t>შპს კალასი</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>9,977</t>
+          <t>14,629</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>21.9%</t>
+          <t>1570.8%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>4,430</t>
+          <t>1,159</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>44.4%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>4,767</t>
+          <t>4,475</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>86,677</t>
+          <t>46,740</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>75,335</t>
+          <t>340</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>404581902</t>
+          <t>245550933</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კაჭრეთი დეველოპმენტი</t>
+          <t>⚠ შპს ორბი 2005</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>9,862</t>
+          <t>13,651</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>101.7%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>1,147</t>
+          <t>-1,587</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>-11.6%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>1,243</t>
+          <t>-3,733</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>7,938</t>
+          <t>124,592</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>-290</t>
+          <t>14,741</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>404890891</t>
+          <t>245621849</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს ჭავჭავაძის 64ბ</t>
+          <t>⚠ შპს ორბი ჯგუფი</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>9,792</t>
+          <t>13,651</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>30.4%</t>
+          <t>101.7%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>8,378</t>
+          <t>-1,564</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>85.6%</t>
+          <t>-11.5%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>5,994</t>
+          <t>-3,698</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>96,415</t>
+          <t>124,508</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>29,939</t>
+          <t>14,926</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>404887280</t>
+          <t>404567713</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯი-ეს ჯგუფი</t>
+          <t>⚠ შპს ანაგი დეველოპმენტი 1</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>9,416</t>
+          <t>13,580</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>26.3%</t>
+          <t>1099.5%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>1,202</t>
+          <t>8,758</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>12.8%</t>
+          <t>64.5%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>1,120</t>
+          <t>8,834</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>14,430</t>
+          <t>111,791</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>4,274</t>
+          <t>-5,137</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>205030214</t>
+          <t>236037285</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს ფინსერვისი-XXI</t>
+          <t>შპს ქართლი</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>9,222</t>
+          <t>13,169</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>98.0%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>4,520</t>
+          <t>637</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>49.0%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>5,678</t>
+          <t>473</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>177,919</t>
+          <t>3,663</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>159,481</t>
+          <t>2,596</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>402233052</t>
+          <t>204513847</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>შპს ზოტი ჰოლდინგი</t>
+          <t>შპს ფროფერთი მენეჯმენტი</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>9,141</t>
+          <t>12,767</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>89.2%</t>
+          <t>-1.3%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>4,301</t>
+          <t>286</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>47.0%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>2,617</t>
+          <t>255</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>29,101</t>
+          <t>3,427</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>18,997</t>
+          <t>1,696</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>405559088</t>
+          <t>204517433</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>შპს დომუს ფაბრილის</t>
+          <t>შპს რაკიინ დეველოპმენტი</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>9,036</t>
+          <t>12,283</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>64.3%</t>
+          <t>-57.3%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>-474</t>
+          <t>6,987</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>56.9%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>-498</t>
+          <t>38,613</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>8,908</t>
+          <t>34,058</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>1,413</t>
+          <t>21,544</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>402187450</t>
+          <t>204557014</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ფროფერთი მენეჯმენთ</t>
+          <t>შპს რაკიინ აფთაუნ დეველოპმენტი</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>8,912</t>
+          <t>12,283</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>-57.3%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>6,001</t>
+          <t>8,080</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>67.3%</t>
+          <t>65.8%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>6,413</t>
+          <t>15,820</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>130,701</t>
+          <t>3,646</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>93,921</t>
+          <t>3,136</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>205290219</t>
+          <t>231963818</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>კომპანია რეზიდ ჰოლდინგ ჯიემბიეიჩ-ის ფილიალი საქართველოში რეზიდ-თბილისი</t>
+          <t>შპს იბერკომპანი</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>8,452</t>
+          <t>12,081</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>-76.7%</t>
+          <t>51.2%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>2,353</t>
+          <t>-1,167</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>27.8%</t>
+          <t>-9.7%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>-538</t>
+          <t>-6,162</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>80,944</t>
+          <t>120,042</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>41,776</t>
+          <t>34,240</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>404611844</t>
+          <t>202351365</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს სტუდიო დეველოპმენტი</t>
+          <t>შპს ქართული დეველოპერული კომპანია</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>8,250</t>
+          <t>12,029</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>254.0%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>7,414</t>
+          <t>3,190</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>89.9%</t>
+          <t>26.5%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>1,949</t>
+          <t>731</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>4,759</t>
+          <t>42,677</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>4,394</t>
+          <t>22,286</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>202358625</t>
+          <t>405133010</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>აზერბაიჯანის რესპუბლიკის სახელმწიფო ნავთობის კომპანიის წარმომადგენლობა (ფილიალი) საქართველოში</t>
+          <t>შპს  რ-ჯგუფი</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>8,019</t>
-[...5 lines deleted...]
-        </is>
+          <t>11,312</t>
+        </is>
+      </c>
+      <c r="F77" s="5" t="n">
+        <v/>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>-6,636</t>
+          <t>4,794</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>-82.8%</t>
+          <t>42.4%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>-10,971</t>
+          <t>4,414</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>71,460</t>
+          <t>2,207</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>70,591</t>
+          <t>1,587</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>405092652</t>
+          <t>402010658</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გეო ბილდერსი</t>
+          <t>შპს ჰობ დეველოპმენტი</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>7,978</t>
-[...3 lines deleted...]
-        <v/>
+          <t>11,206</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="inlineStr">
+        <is>
+          <t>385.9%</t>
+        </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>6,403</t>
+          <t>10,405</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>80.3%</t>
+          <t>92.9%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>6,403</t>
+          <t>3,881</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>2,109</t>
+          <t>11,708</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>-10</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>438729823</t>
+          <t>404862314</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს იუნიქს დეველოპმენტ</t>
+          <t>შპს პიქსელ მენეჯმენტი</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>7,272</t>
+          <t>11,144</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>48.2%</t>
+          <t>-5.6%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>2,571</t>
+          <t>1,508</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>35.4%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>2,486</t>
+          <t>1,510</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>4,252</t>
+          <t>1,484</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>3,681</t>
+          <t>-2,860</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>417881215</t>
+          <t>400280469</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გრინლაიფ - Greenlife</t>
+          <t>⚠ შპს მერკადო</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>7,083</t>
+          <t>11,039</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>-45.1%</t>
+          <t>40.9%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>4,070</t>
+          <t>-2,250</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>57.5%</t>
+          <t>-20.4%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>3,985</t>
+          <t>-2,813</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>15,500</t>
+          <t>11,842</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>8,308</t>
+          <t>2,052</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>404989241</t>
+          <t>405246363</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს პორტალ</t>
+          <t>შპს გაბილდი</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>7,047</t>
+          <t>10,763</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>232.8%</t>
+          <t>17.7%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>5,669</t>
+          <t>120</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>80.4%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>5,655</t>
+          <t>54</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>1,740</t>
+          <t>6,260</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>1,110</t>
+          <t>917</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>204533282</t>
+          <t>416289377</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს პიქსელ ინვესტ გრუპ</t>
+          <t>შპს რუსთავის ავტობაზრობა</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>6,995</t>
+          <t>10,666</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>-34.9%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>4,811</t>
+          <t>1,049</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>68.8%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>2,708</t>
+          <t>502</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>16,420</t>
+          <t>1,541</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>-16,627</t>
+          <t>1,469</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>405010063</t>
+          <t>202393551</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს გრეიპ ლენდი grape land</t>
+          <t>შპს მიკადო ჯორჯია</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>6,788</t>
+          <t>10,584</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>-21.4%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>1,046</t>
+          <t>6,661</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>62.9%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>5,574</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>23,414</t>
+          <t>26,402</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>8,063</t>
+          <t>94</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>248381709</t>
+          <t>400235027</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს ანთა დეველოპმენტი</t>
+          <t>შპს ლივინ დეველოპმენტი</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>6,762</t>
+          <t>10,290</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>-13.2%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>3,927</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>12.6%</t>
+          <t>38.2%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>1,041</t>
+          <t>3,330</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>65,194</t>
+          <t>16,902</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>20,418</t>
+          <t>7,445</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>445411750</t>
+          <t>400229070</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დს გრუპი  DS GROUP</t>
+          <t>⚠ შპს  ტიბინი დეველოპმენტი</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>6,716</t>
-[...3 lines deleted...]
-        <v/>
+          <t>10,122</t>
+        </is>
+      </c>
+      <c r="F85" s="5" t="inlineStr">
+        <is>
+          <t>-14.3%</t>
+        </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>-1,458</t>
+          <t>2,111</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>20.9%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>-1,458</t>
+          <t>2,323</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>65,682</t>
+          <t>43,112</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>-2,477</t>
+          <t>10,103</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>406038639</t>
+          <t>404648707</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გეგმეტი</t>
+          <t>შპს კოსტავა 14</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>6,701</t>
+          <t>10,103</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>-55.1%</t>
+          <t>252.6%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>-1,477</t>
+          <t>9,415</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>93.2%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>-1,733</t>
+          <t>6,227</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>939</t>
+          <t>74,876</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>-8,470</t>
+          <t>57,620</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>404943709</t>
+          <t>445406631</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს Real Estate Development Company</t>
+          <t>⚠ სს მეტრო ატლას ჯორჯია</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>6,676</t>
+          <t>10,058</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>-66.2%</t>
+          <t>83.5%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>1,320</t>
+          <t>-54</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>-9,994</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>5,733</t>
+          <t>216,966</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>-382</t>
+          <t>81,345</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>405448715</t>
+          <t>404541484</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს ანკო სამგორი</t>
+          <t>⚠ შპს მეიდანზე</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>6,581</t>
+          <t>9,977</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>65.2%</t>
+          <t>21.9%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>3,891</t>
+          <t>4,430</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>59.1%</t>
+          <t>44.4%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>3,732</t>
+          <t>4,767</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>17,089</t>
+          <t>86,677</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>2,592</t>
+          <t>75,335</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>405206995</t>
+          <t>445414212</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>⚠ შაჰარტ შეზღუდული პასუხისმგებლობის საზოგადოების ფილიალი საქართველოში</t>
+          <t>შპს BS METAL GROUP</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>6,457</t>
-[...3 lines deleted...]
-        <v/>
+          <t>9,938</t>
+        </is>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t>19.9%</t>
+        </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>-1,162</t>
+          <t>1,344</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>-18.0%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>-1,338</t>
+          <t>871</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>857</t>
+          <t>12,068</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>-1,316</t>
+          <t>5,292</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>204506472</t>
+          <t>404581902</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბ &amp; ნ</t>
+          <t>⚠ შპს კაჭრეთი დეველოპმენტი</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>6,437</t>
+          <t>9,862</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>-40.7%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>1,340</t>
+          <t>1,147</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>20.8%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>-124</t>
+          <t>1,243</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>22,756</t>
+          <t>7,938</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>14,586</t>
+          <t>-290</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>205208719</t>
+          <t>404890891</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს ბლექ სი ინდასტრი</t>
+          <t>შპს ჭავჭავაძის 64ბ</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>6,311</t>
+          <t>9,792</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>30.4%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>6,129</t>
+          <t>8,378</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>97.1%</t>
+          <t>85.6%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>5,084</t>
+          <t>5,994</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>43,459</t>
+          <t>96,415</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>43,255</t>
+          <t>29,939</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>445394369</t>
+          <t>404887280</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>შპს PIAZZA MANAGEMENT</t>
+          <t>შპს ჯი-ეს ჯგუფი</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>6,144</t>
+          <t>9,416</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>18.1%</t>
+          <t>26.3%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>-274</t>
+          <t>1,202</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>12.8%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>-929</t>
+          <t>1,120</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>2,312</t>
+          <t>14,430</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>-13,707</t>
+          <t>4,274</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>400302490</t>
+          <t>205030214</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიდერი</t>
+          <t>შპს ფინსერვისი-XXI</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>6,101</t>
+          <t>9,222</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>4,520</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>49.0%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>5,678</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>177,919</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>459</t>
+          <t>159,481</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>201990104</t>
+          <t>406124536</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს გამოფენების ცენტრი</t>
+          <t>⚠ შპს ოცნების სახლი</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>6,088</t>
+          <t>9,176</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>26.1%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>1,836</t>
+          <t>799</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>30.2%</t>
+          <t>8.7%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>6,224</t>
+          <t>600</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>130,095</t>
+          <t>16,122</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>125,063</t>
+          <t>10,692</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>205221909</t>
+          <t>402233052</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს ბლოკ-ინვესტი</t>
+          <t>შპს ზოტი ჰოლდინგი</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>6,084</t>
+          <t>9,141</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>27.1%</t>
+          <t>89.2%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>-4,886</t>
+          <t>4,301</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>-80.3%</t>
+          <t>47.0%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>-6,475</t>
+          <t>2,617</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>64,009</t>
+          <t>29,101</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>18,997</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>405205790</t>
+          <t>405559088</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს ტერმინალ</t>
+          <t>შპს დომუს ფაბრილის</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>6,061</t>
+          <t>9,036</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>64.3%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>1,201</t>
+          <t>-474</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>-5.2%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>-181</t>
+          <t>-498</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>14,153</t>
+          <t>8,908</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>12,289</t>
+          <t>1,413</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>434184152</t>
+          <t>402187450</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>შპს ინვესტმენტ ლუქს დეველოპმენტი</t>
+          <t>შპს ჯორჯიან ფროფერთი მენეჯმენთ</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>6,053</t>
+          <t>8,912</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>582.3%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>785</t>
+          <t>6,001</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>67.3%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>6,413</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>5,595</t>
+          <t>130,701</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>93,921</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>404568605</t>
+          <t>404515681</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>შპს კასს ლენდი</t>
+          <t>შპს გრინლანდია</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>6,019</t>
+          <t>8,903</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>31.9%</t>
+          <t>9694.6%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>1,513</t>
+          <t>8,233</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>25.1%</t>
+          <t>92.5%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>-2,823</t>
+          <t>8,962</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>27,937</t>
+          <t>23,094</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>-5,855</t>
+          <t>16,897</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>404591116</t>
+          <t>205290219</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>შპს  კასს დაიმონდ 1</t>
+          <t>კომპანია რეზიდ ჰოლდინგ ჯიემბიეიჩ-ის ფილიალი საქართველოში რეზიდ-თბილისი</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>6,019</t>
+          <t>8,452</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>31.9%</t>
+          <t>-76.7%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>1,510</t>
+          <t>2,353</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>25.1%</t>
+          <t>27.8%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>-2,095</t>
+          <t>-538</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>27,939</t>
+          <t>80,944</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>-3,831</t>
+          <t>41,776</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>405108244</t>
+          <t>202358625</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ემკვადრატი იპოდრომთან</t>
+          <t>აზერბაიჯანის რესპუბლიკის სახელმწიფო ნავთობის კომპანიის წარმომადგენლობა (ფილიალი) საქართველოში</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>5,898</t>
+          <t>8,019</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>-89.3%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>-1,934</t>
+          <t>-6,636</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>-32.8%</t>
+          <t>-82.8%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>4,130</t>
+          <t>-10,971</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>74,968</t>
+          <t>71,460</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>74,591</t>
+          <t>70,591</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>245560879</t>
+          <t>405092652</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>შპს მარი ჯგუფი</t>
+          <t>⚠ შპს გეო ბილდერსი</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>5,832</t>
-[...5 lines deleted...]
-        </is>
+          <t>7,978</t>
+        </is>
+      </c>
+      <c r="F101" s="5" t="n">
+        <v/>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>6,403</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>80.3%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>-6,631</t>
+          <t>6,403</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>22,353</t>
+          <t>2,109</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>-64,032</t>
+          <t>253</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>404646763</t>
+          <t>212673356</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>შპს ტულე ისტეიტი</t>
+          <t>შპს იმერეთი</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>5,795</t>
+          <t>7,734</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>53.1%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>3,948</t>
+          <t>4,944</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>68.1%</t>
+          <t>63.9%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>-699</t>
+          <t>4,607</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>51,233</t>
+          <t>52,524</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>12,425</t>
+          <t>52,267</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>445595767</t>
+          <t>205133461</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>შპს პალმ რეზიდენსი</t>
+          <t>⚠ შპს ირბის</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>5,750</t>
+          <t>7,464</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>240.2%</t>
+          <t>61.8%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>2,477</t>
+          <t>2,284</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>43.1%</t>
+          <t>30.6%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>2,413</t>
+          <t>2,125</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>13,202</t>
+          <t>27,406</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>1,830</t>
+          <t>14,503</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>401991760</t>
+          <t>417881215</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ს.გ</t>
+          <t>⚠ შპს გრინლაიფ - Greenlife</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>5,736</t>
+          <t>7,083</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>-49.6%</t>
+          <t>-45.1%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>-516</t>
+          <t>4,070</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>57.5%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>-1,004</t>
+          <t>3,985</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>18,055</t>
+          <t>15,500</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>3,476</t>
+          <t>8,308</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>405329764</t>
+          <t>404989241</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს  აპარტ დეველოპმენტი</t>
+          <t>შპს პორტალ</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>5,707</t>
+          <t>7,047</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>547.5%</t>
+          <t>232.8%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>1,793</t>
+          <t>5,669</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>31.4%</t>
+          <t>80.4%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>1,105</t>
+          <t>5,655</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>11,841</t>
+          <t>1,740</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>-2,309</t>
+          <t>1,110</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>405354085</t>
+          <t>204533282</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს მოდერნ სითი დეველოპმენტი</t>
+          <t>შპს პიქსელ ინვესტ გრუპ</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>5,594</t>
+          <t>6,995</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>20.0%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>1,745</t>
+          <t>4,811</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>31.2%</t>
+          <t>68.8%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>1,698</t>
+          <t>2,708</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>18,610</t>
+          <t>16,420</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>3,457</t>
+          <t>-16,627</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>400331422</t>
+          <t>405010063</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>შპს ბანი 22</t>
+          <t>შპს გრეიპ ლენდი grape land</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>5,409</t>
+          <t>6,788</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>103.0%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>1,046</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>15.4%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>796</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>1,618</t>
+          <t>23,414</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>543</t>
+          <t>8,063</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>208145130</t>
+          <t>445411750</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>შპს ავიასაწვავსერვისი</t>
+          <t>⚠ შპს დს გრუპი  DS GROUP</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>5,406</t>
-[...5 lines deleted...]
-        </is>
+          <t>6,716</t>
+        </is>
+      </c>
+      <c r="F108" s="7" t="n">
+        <v/>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>2,048</t>
+          <t>-1,458</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>37.9%</t>
+          <t>-21.7%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>2,152</t>
+          <t>-1,458</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>35,253</t>
+          <t>65,682</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>35,123</t>
+          <t>-2,477</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>405176982</t>
+          <t>404943709</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს არქი საბურთალო</t>
+          <t>⚠ შპს Real Estate Development Company</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>5,255</t>
+          <t>6,676</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>-86.1%</t>
+          <t>-66.2%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>1,002</t>
+          <t>1,320</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>19.8%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>3,558</t>
+          <t>-150</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>30,878</t>
+          <t>5,733</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>25,591</t>
+          <t>-382</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>434180799</t>
+          <t>405034378</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>შპს პრემიუმ დეველოპმენტი</t>
+          <t>⚠ შპს უბიკი</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>5,161</t>
+          <t>6,609</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>-37.9%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>2,717</t>
+          <t>442</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>52.7%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>2,402</t>
+          <t>376</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>2,525</t>
+          <t>961</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>2,182</t>
+          <t>816</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>215143725</t>
+          <t>405448715</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>SJS USA INC-ის წარმომადგენლობა საქართველოში SJS POTI</t>
+          <t>შპს ანკო სამგორი</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>5,002</t>
+          <t>6,581</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>65.2%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>1,406</t>
+          <t>3,891</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>28.1%</t>
+          <t>59.1%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>3,732</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>24,440</t>
+          <t>17,089</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>22,021</t>
+          <t>2,592</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>405004917</t>
+          <t>405206995</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>შპს ბიზნეს ცენტრი კოსტავაზე</t>
+          <t>⚠ შაჰარტ შეზღუდული პასუხისმგებლობის საზოგადოების ფილიალი საქართველოში</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>4,972</t>
-[...5 lines deleted...]
-        </is>
+          <t>6,457</t>
+        </is>
+      </c>
+      <c r="F112" s="7" t="n">
+        <v/>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>4,124</t>
+          <t>-1,162</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>83.0%</t>
+          <t>-18.0%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>1,518</t>
+          <t>-1,338</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>33,802</t>
+          <t>857</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>1,528</t>
+          <t>-1,316</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>202220756</t>
+          <t>204506472</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>შპს სავაჭრო ცენტრი დიდუბე</t>
+          <t>⚠ შპს ბ &amp; ნ</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>4,898</t>
+          <t>6,437</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>-40.7%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>1,340</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>-124</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>22,756</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>-1,207</t>
+          <t>14,586</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>234159022</t>
+          <t>406117492</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>შპს ალგეთი</t>
+          <t>⚠ შპს ტიბინი ჯგუფი</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>4,883</t>
+          <t>6,437</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>-17.9%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>575</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>193</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>8,111</t>
+          <t>28,968</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>3,826</t>
+          <t>9,771</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>212819360</t>
+          <t>243859749</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>შპს ანი</t>
+          <t>შპს ლიტ ჯეო ინვესტი</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>4,832</t>
+          <t>6,325</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>-57.3%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>3,822</t>
+          <t>1,149</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>79.1%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>2,948</t>
+          <t>-224</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>7,574</t>
+          <t>53,256</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>7,002</t>
+          <t>31,523</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>404935139</t>
+          <t>205208719</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯი-ი-ეს</t>
+          <t>შპს ბლექ სი ინდასტრი</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>4,812</t>
+          <t>6,311</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>-43.7%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>-670</t>
+          <t>6,129</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>97.1%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>-1,512</t>
+          <t>5,084</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>4,717</t>
+          <t>43,459</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>-4,274</t>
+          <t>43,255</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>412724164</t>
+          <t>404606066</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>შპს ველე დეველოპმენტ</t>
+          <t>შპს მერანი ჰაბი</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>4,788</t>
+          <t>6,160</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>11.2%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>2,475</t>
+          <t>3,514</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>51.7%</t>
+          <t>57.0%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>2,475</t>
+          <t>-2,317</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>4,209</t>
+          <t>69,856</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>1,968</t>
+          <t>22,666</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>405276990</t>
+          <t>445394369</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>შპს ლაიონ დეველოპმენტ</t>
+          <t>შპს PIAZZA MANAGEMENT</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>4,766</t>
+          <t>6,144</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>3297.6%</t>
+          <t>18.1%</t>
         </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>-949</t>
+          <t>-274</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>-19.9%</t>
+          <t>-4.5%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>-2,380</t>
+          <t>-929</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>26,201</t>
+          <t>2,312</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>7,005</t>
+          <t>-13,707</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>404890882</t>
+          <t>400302490</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>შპს ბიზნეს ცენტრი ლეონიძეზე</t>
+          <t>შპს ლიდერი</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>4,691</t>
+          <t>6,101</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>3,981</t>
+          <t>316</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>84.9%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>2,829</t>
+          <t>242</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>18,310</t>
+          <t>540</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>17,334</t>
+          <t>459</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>445429858</t>
+          <t>201990104</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>შპს გერა გრუპ</t>
+          <t>⚠ სს გამოფენების ცენტრი</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>4,679</t>
+          <t>6,088</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>1455.6%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>-1,591</t>
+          <t>1,836</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>-34.0%</t>
+          <t>30.2%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>-1,591</t>
+          <t>6,224</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>2,488</t>
+          <t>130,095</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>-3,057</t>
+          <t>125,063</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>201943040</t>
+          <t>205221909</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>შპს ბიზნესი</t>
+          <t>შპს ბლოკ-ინვესტი</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>4,666</t>
+          <t>6,084</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>17.8%</t>
+          <t>27.1%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>-4,886</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>-80.3%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>-6,475</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>3,189</t>
+          <t>64,009</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>3,067</t>
+          <t>672</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>405710716</t>
+          <t>405205790</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>შპს ტესენ ინვესთმენთი</t>
+          <t>შპს ტერმინალ</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>4,648</t>
-[...3 lines deleted...]
-        <v/>
+          <t>6,061</t>
+        </is>
+      </c>
+      <c r="F122" s="7" t="inlineStr">
+        <is>
+          <t>-10.7%</t>
+        </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>2,176</t>
+          <t>1,201</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>46.8%</t>
+          <t>19.8%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>2,116</t>
+          <t>-181</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>8,088</t>
+          <t>14,153</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>6,442</t>
+          <t>12,289</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>245629636</t>
+          <t>404568605</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>შპს სახლი ბულვარში</t>
+          <t>შპს კასს ლენდი</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>4,595</t>
+          <t>6,019</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>31.9%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>2,452</t>
+          <t>1,513</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>53.4%</t>
+          <t>25.1%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>1,856</t>
+          <t>-2,823</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>19,384</t>
+          <t>27,937</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>17,940</t>
+          <t>-5,855</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>400355094</t>
+          <t>404591116</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>შპს რენტინნ</t>
+          <t>შპს  კასს დაიმონდ 1</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>4,549</t>
+          <t>6,019</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>56.0%</t>
+          <t>31.9%</t>
         </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>2,913</t>
+          <t>1,510</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>64.0%</t>
+          <t>25.1%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>1,056</t>
+          <t>-2,095</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>9,424</t>
+          <t>27,939</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>-3,831</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>405272565</t>
+          <t>405108244</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>შპს ბილდექსი</t>
+          <t>⚠ შპს ემკვადრატი იპოდრომთან</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>4,513</t>
+          <t>5,898</t>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
-          <t>-20.3%</t>
+          <t>-89.3%</t>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>3,969</t>
+          <t>-1,934</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>87.9%</t>
+          <t>-32.8%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>3,030</t>
+          <t>4,130</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>43,430</t>
+          <t>74,968</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>38,542</t>
+          <t>74,591</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>404497549</t>
+          <t>445669205</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ბომ ტერანო</t>
+          <t>შპს გუმბათი სეილს</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>4,485</t>
+          <t>5,851</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>24.1%</t>
+          <t>71.6%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>3,044</t>
+          <t>-1,534</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
-          <t>67.9%</t>
+          <t>-26.2%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>1,050</t>
+          <t>-1,566</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>23,933</t>
+          <t>1,227</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>-9,153</t>
+          <t>-1,179</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>405430911</t>
+          <t>245560879</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>შპს გორბი ევრაზია</t>
+          <t>შპს მარი ჯგუფი</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>4,430</t>
+          <t>5,832</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>75.6%</t>
+          <t>-18.7%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>829</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>-6,631</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>3,999</t>
+          <t>22,353</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>2,104</t>
+          <t>-64,032</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>205208568</t>
+          <t>406024270</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>შპს ინტერნეიშნლ დეველოპმენტ კომპანი</t>
+          <t>შპს ას ჯორჯია</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>4,290</t>
+          <t>5,809</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>33.2%</t>
+          <t>-61.7%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>3,908</t>
+          <t>-3,634</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>91.1%</t>
+          <t>-62.6%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>3,969</t>
+          <t>-14,308</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>6,639</t>
+          <t>274,234</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>-3,288</t>
+          <t>17,909</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>205236323</t>
+          <t>404646763</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტერნეიშნლ დეველოპმენტ კომპანი-2008</t>
+          <t>შპს ტულე ისტეიტი</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>4,290</t>
+          <t>5,795</t>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
-          <t>33.2%</t>
+          <t>53.1%</t>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>3,910</t>
+          <t>3,948</t>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>91.1%</t>
+          <t>68.1%</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>3,971</t>
+          <t>-699</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>6,867</t>
+          <t>51,233</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>-2,194</t>
+          <t>12,425</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
-          <t>402311832</t>
+          <t>445595767</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>შპს იბერია აზც ორბის</t>
+          <t>შპს პალმ რეზიდენსი</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E130" s="7" t="inlineStr">
         <is>
-          <t>4,176</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,750</t>
+        </is>
+      </c>
+      <c r="F130" s="7" t="inlineStr">
+        <is>
+          <t>240.2%</t>
+        </is>
       </c>
       <c r="G130" s="7" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>2,477</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>43.1%</t>
         </is>
       </c>
       <c r="I130" s="7" t="inlineStr">
         <is>
-          <t>-159</t>
+          <t>2,413</t>
         </is>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
-          <t>26,343</t>
+          <t>13,202</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>10,657</t>
+          <t>1,830</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>405443177</t>
+          <t>401991760</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr">
         <is>
-          <t>შპს გლემი</t>
+          <t>⚠ შპს ს.გ</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>4,164</t>
+          <t>5,736</t>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
-          <t>40.4%</t>
+          <t>-49.6%</t>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
-          <t>3,055</t>
+          <t>-516</t>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>73.4%</t>
+          <t>-9.0%</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
-          <t>2,564</t>
+          <t>-1,004</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>60,857</t>
+          <t>18,055</t>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>60,141</t>
+          <t>3,476</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="7" t="inlineStr">
         <is>
-          <t>201945244</t>
+          <t>205186957</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>შპს თერგი I</t>
+          <t>შპს ქარვასლა</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D132" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E132" s="7" t="inlineStr">
         <is>
-          <t>4,152</t>
+          <t>5,694</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="G132" s="7" t="inlineStr">
         <is>
-          <t>2,103</t>
+          <t>5,555</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
-          <t>50.7%</t>
+          <t>97.6%</t>
         </is>
       </c>
       <c r="I132" s="7" t="inlineStr">
         <is>
-          <t>1,559</t>
+          <t>3,077</t>
         </is>
       </c>
       <c r="J132" s="7" t="inlineStr">
         <is>
-          <t>27,101</t>
+          <t>28,422</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>23,487</t>
+          <t>26,414</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>405130923</t>
+          <t>405029810</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დისქავერ დეველოპმენტ</t>
+          <t>შპს კოლიერს ინტერნეიშენალ ჯორჯია</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
-          <t>4,146</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,687</t>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t>-14.5%</t>
+        </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
-          <t>1,575</t>
+          <t>334</t>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>38.0%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>1,481</t>
+          <t>784</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>2,556</t>
+          <t>3,671</t>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>2,365</t>
+          <t>2,822</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="7" t="inlineStr">
         <is>
-          <t>400271781</t>
+          <t>417892052</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>სს სკა</t>
+          <t>⚠ შპს ვარსკვლავი</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D134" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E134" s="7" t="inlineStr">
         <is>
-          <t>4,131</t>
+          <t>5,631</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>57.2%</t>
         </is>
       </c>
       <c r="G134" s="7" t="inlineStr">
         <is>
-          <t>2,616</t>
+          <t>1,951</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>63.3%</t>
+          <t>34.6%</t>
         </is>
       </c>
       <c r="I134" s="7" t="inlineStr">
         <is>
-          <t>655</t>
+          <t>1,652</t>
         </is>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
-          <t>23,566</t>
+          <t>2,225</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>9,948</t>
+          <t>2,003</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>404954117</t>
+          <t>405354085</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აქსის გრუპი</t>
+          <t>შპს მოდერნ სითი დეველოპმენტი</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
-          <t>4,096</t>
+          <t>5,594</t>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
-          <t>26.9%</t>
+          <t>20.0%</t>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
-          <t>-1,807</t>
+          <t>1,745</t>
         </is>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>-44.1%</t>
+          <t>31.2%</t>
         </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
-          <t>-2,244</t>
+          <t>1,698</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
-          <t>62,343</t>
+          <t>18,610</t>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>12,101</t>
+          <t>3,457</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="7" t="inlineStr">
         <is>
-          <t>404535446</t>
+          <t>443860485</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ბოსტონ დეველოპმენტ</t>
+          <t>შპს   რეკან გრუპ ჯორჯია</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D136" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E136" s="7" t="inlineStr">
         <is>
-          <t>4,061</t>
+          <t>5,593</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>-66.3%</t>
+          <t>90.3%</t>
         </is>
       </c>
       <c r="G136" s="7" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>-5,296</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>-94.7%</t>
         </is>
       </c>
       <c r="I136" s="7" t="inlineStr">
         <is>
-          <t>-1,468</t>
+          <t>-5,921</t>
         </is>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
-          <t>19,924</t>
+          <t>126,171</t>
         </is>
       </c>
       <c r="K136" s="7" t="inlineStr">
         <is>
-          <t>8,047</t>
+          <t>-16,503</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
-          <t>404449049</t>
+          <t>400126902</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გალაქსი ინვესტი</t>
+          <t>⚠ შპს პალა ჯგუფი</t>
         </is>
       </c>
       <c r="C137" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D137" s="5" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
-          <t>4,043</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,430</t>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t>-5.5%</t>
+        </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
-          <t>-1,005</t>
+          <t>2,739</t>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>-24.9%</t>
+          <t>50.4%</t>
         </is>
       </c>
       <c r="I137" s="5" t="inlineStr">
         <is>
-          <t>-1,053</t>
+          <t>3,361</t>
         </is>
       </c>
       <c r="J137" s="5" t="inlineStr">
         <is>
-          <t>6,405</t>
+          <t>8,514</t>
         </is>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>6,254</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="7" t="inlineStr">
         <is>
-          <t>404390967</t>
+          <t>400331422</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>შპს BD Property</t>
+          <t>შპს ბანი 22</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D138" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E138" s="7" t="inlineStr">
         <is>
-          <t>3,984</t>
+          <t>5,409</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>-95.0%</t>
+          <t>103.0%</t>
         </is>
       </c>
       <c r="G138" s="7" t="inlineStr">
         <is>
-          <t>-1,536</t>
+          <t>287</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>-38.6%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I138" s="7" t="inlineStr">
         <is>
-          <t>-2,142</t>
+          <t>237</t>
         </is>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
-          <t>49,452</t>
+          <t>1,618</t>
         </is>
       </c>
       <c r="K138" s="7" t="inlineStr">
         <is>
-          <t>19,566</t>
+          <t>543</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="inlineStr">
         <is>
-          <t>201943503</t>
+          <t>208145130</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr">
         <is>
-          <t>შპს რივერს ტაუერსი</t>
+          <t>შპს ავიასაწვავსერვისი</t>
         </is>
       </c>
       <c r="C139" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D139" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
-          <t>3,931</t>
+          <t>5,406</t>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
-          <t>-32.5%</t>
+          <t>11.4%</t>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
-          <t>3,859</t>
+          <t>2,048</t>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>98.2%</t>
+          <t>37.9%</t>
         </is>
       </c>
       <c r="I139" s="5" t="inlineStr">
         <is>
-          <t>4,070</t>
+          <t>2,152</t>
         </is>
       </c>
       <c r="J139" s="5" t="inlineStr">
         <is>
-          <t>2,979</t>
+          <t>35,253</t>
         </is>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>2,732</t>
+          <t>35,123</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="7" t="inlineStr">
         <is>
-          <t>405451540</t>
+          <t>405176982</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>შპს ვოლსი</t>
+          <t>⚠ შპს არქი საბურთალო</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D140" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E140" s="7" t="inlineStr">
         <is>
-          <t>3,832</t>
+          <t>5,255</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>-43.8%</t>
+          <t>-86.1%</t>
         </is>
       </c>
       <c r="G140" s="7" t="inlineStr">
         <is>
-          <t>1,625</t>
+          <t>1,002</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>42.4%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="I140" s="7" t="inlineStr">
         <is>
-          <t>-1,183</t>
+          <t>3,558</t>
         </is>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
-          <t>10,479</t>
+          <t>30,878</t>
         </is>
       </c>
       <c r="K140" s="7" t="inlineStr">
         <is>
-          <t>5,630</t>
+          <t>25,591</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="inlineStr">
         <is>
-          <t>406067410</t>
+          <t>405431215</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr">
         <is>
-          <t>შპს სითი რეალ ისთეით</t>
+          <t>შპს რეალთი ბოჭორმა</t>
         </is>
       </c>
       <c r="C141" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D141" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
-          <t>3,816</t>
-[...5 lines deleted...]
-        </is>
+          <t>5,230</t>
+        </is>
+      </c>
+      <c r="F141" s="5" t="n">
+        <v/>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
-          <t>2,439</t>
+          <t>-360</t>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>63.9%</t>
+          <t>-6.9%</t>
         </is>
       </c>
       <c r="I141" s="5" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>-349</t>
         </is>
       </c>
       <c r="J141" s="5" t="inlineStr">
         <is>
-          <t>28,915</t>
+          <t>3,114</t>
         </is>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>7,427</t>
+          <t>3,053</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="7" t="inlineStr">
         <is>
-          <t>202249673</t>
+          <t>215143725</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>შპს სანაპირო-საინვესტიციო ჯგუფი</t>
+          <t>SJS USA INC-ის წარმომადგენლობა საქართველოში SJS POTI</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D142" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E142" s="7" t="inlineStr">
         <is>
-          <t>3,814</t>
+          <t>5,002</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="G142" s="7" t="inlineStr">
         <is>
-          <t>2,804</t>
+          <t>1,406</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>73.5%</t>
+          <t>28.1%</t>
         </is>
       </c>
       <c r="I142" s="7" t="inlineStr">
         <is>
-          <t>2,293</t>
+          <t>702</t>
         </is>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
-          <t>14,143</t>
+          <t>24,440</t>
         </is>
       </c>
       <c r="K142" s="7" t="inlineStr">
         <is>
-          <t>13,682</t>
+          <t>22,021</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="inlineStr">
         <is>
-          <t>405336462</t>
+          <t>405004917</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr">
         <is>
-          <t>შპს მწვანე მუხები</t>
+          <t>შპს ბიზნეს ცენტრი კოსტავაზე</t>
         </is>
       </c>
       <c r="C143" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D143" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
-          <t>3,803</t>
+          <t>4,972</t>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
-          <t>-42.6%</t>
+          <t>39.8%</t>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
-          <t>2,041</t>
+          <t>4,124</t>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>53.7%</t>
+          <t>83.0%</t>
         </is>
       </c>
       <c r="I143" s="5" t="inlineStr">
         <is>
-          <t>-595</t>
+          <t>1,518</t>
         </is>
       </c>
       <c r="J143" s="5" t="inlineStr">
         <is>
-          <t>6,755</t>
+          <t>33,802</t>
         </is>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>6,457</t>
+          <t>1,528</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="7" t="inlineStr">
         <is>
-          <t>405455822</t>
+          <t>202220756</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>შპს ვოლსი ლისი</t>
+          <t>შპს სავაჭრო ცენტრი დიდუბე</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D144" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E144" s="7" t="inlineStr">
         <is>
-          <t>3,803</t>
+          <t>4,898</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>-42.6%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="G144" s="7" t="inlineStr">
         <is>
-          <t>2,038</t>
+          <t>451</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
-          <t>53.6%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I144" s="7" t="inlineStr">
         <is>
-          <t>-598</t>
+          <t>403</t>
         </is>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
-          <t>6,755</t>
+          <t>963</t>
         </is>
       </c>
       <c r="K144" s="7" t="inlineStr">
         <is>
-          <t>6,457</t>
+          <t>-1,207</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="inlineStr">
         <is>
-          <t>202886172</t>
+          <t>234159022</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr">
         <is>
-          <t>სს ბეჭდვითი სიტყვის კომბინატი</t>
+          <t>შპს ალგეთი</t>
         </is>
       </c>
       <c r="C145" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D145" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
-          <t>3,770</t>
+          <t>4,883</t>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
-          <t>11.9%</t>
+          <t>-17.9%</t>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
-          <t>1,521</t>
+          <t>446</t>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>40.3%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="I145" s="5" t="inlineStr">
         <is>
-          <t>1,623</t>
+          <t>331</t>
         </is>
       </c>
       <c r="J145" s="5" t="inlineStr">
         <is>
-          <t>26,322</t>
+          <t>8,111</t>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>26,098</t>
+          <t>3,826</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="7" t="inlineStr">
         <is>
-          <t>200004057</t>
+          <t>212819360</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>სს ანა ჯგუფი</t>
+          <t>შპს ანი</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D146" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E146" s="7" t="inlineStr">
         <is>
-          <t>3,628</t>
+          <t>4,832</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="G146" s="7" t="inlineStr">
         <is>
-          <t>1,786</t>
+          <t>3,822</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
-          <t>49.2%</t>
+          <t>79.1%</t>
         </is>
       </c>
       <c r="I146" s="7" t="inlineStr">
         <is>
-          <t>1,342</t>
+          <t>2,948</t>
         </is>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
-          <t>5,859</t>
+          <t>7,574</t>
         </is>
       </c>
       <c r="K146" s="7" t="inlineStr">
         <is>
-          <t>5,690</t>
+          <t>7,002</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="inlineStr">
         <is>
-          <t>404453113</t>
+          <t>404935139</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr">
         <is>
-          <t>შპს ივერია ცენტრი</t>
+          <t>შპს ჯი-ი-ეს</t>
         </is>
       </c>
       <c r="C147" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D147" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
-          <t>3,613</t>
+          <t>4,812</t>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>-43.7%</t>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
-          <t>2,416</t>
+          <t>-670</t>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>66.9%</t>
+          <t>-13.9%</t>
         </is>
       </c>
       <c r="I147" s="5" t="inlineStr">
         <is>
-          <t>2,278</t>
+          <t>-1,512</t>
         </is>
       </c>
       <c r="J147" s="5" t="inlineStr">
         <is>
-          <t>21,990</t>
+          <t>4,717</t>
         </is>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>19,207</t>
+          <t>-4,274</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="7" t="inlineStr">
         <is>
-          <t>402263732</t>
+          <t>404890882</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>შპს ყაზბეგის 15</t>
+          <t>შპს ბიზნეს ცენტრი ლეონიძეზე</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D148" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E148" s="7" t="inlineStr">
         <is>
-          <t>3,598</t>
+          <t>4,691</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>4936.5%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="G148" s="7" t="inlineStr">
         <is>
-          <t>-2,188</t>
+          <t>3,981</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
-          <t>-60.8%</t>
+          <t>84.9%</t>
         </is>
       </c>
       <c r="I148" s="7" t="inlineStr">
         <is>
-          <t>-2,447</t>
+          <t>2,829</t>
         </is>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
-          <t>23,894</t>
+          <t>18,310</t>
         </is>
       </c>
       <c r="K148" s="7" t="inlineStr">
         <is>
-          <t>23,431</t>
+          <t>17,334</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="inlineStr">
         <is>
-          <t>204413376</t>
+          <t>445429858</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr">
         <is>
-          <t>შპს ვოსაკი</t>
+          <t>შპს გერა გრუპ</t>
         </is>
       </c>
       <c r="C149" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D149" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
-          <t>3,596</t>
+          <t>4,679</t>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>1455.6%</t>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
-          <t>1,107</t>
+          <t>-1,591</t>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>30.8%</t>
+          <t>-34.0%</t>
         </is>
       </c>
       <c r="I149" s="5" t="inlineStr">
         <is>
-          <t>1,151</t>
+          <t>-1,591</t>
         </is>
       </c>
       <c r="J149" s="5" t="inlineStr">
         <is>
-          <t>5,192</t>
+          <t>2,488</t>
         </is>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>4,002</t>
+          <t>-3,057</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="7" t="inlineStr">
         <is>
-          <t>405208822</t>
+          <t>201943040</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>შპს თიარ უძრავი ქონება</t>
+          <t>შპს ბიზნესი</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D150" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E150" s="7" t="inlineStr">
         <is>
-          <t>3,594</t>
+          <t>4,666</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>52.8%</t>
+          <t>17.8%</t>
         </is>
       </c>
       <c r="G150" s="7" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>85</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
-          <t>24.8%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="I150" s="7" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>31</t>
         </is>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
-          <t>22,854</t>
+          <t>3,189</t>
         </is>
       </c>
       <c r="K150" s="7" t="inlineStr">
         <is>
-          <t>1,534</t>
+          <t>3,067</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="inlineStr">
         <is>
-          <t>204544378</t>
+          <t>405710716</t>
         </is>
       </c>
       <c r="B151" s="6" t="inlineStr">
         <is>
-          <t>შპს ტერა I ველი</t>
+          <t>შპს ტესენ ინვესთმენთი</t>
         </is>
       </c>
       <c r="C151" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D151" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
-          <t>3,440</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,648</t>
+        </is>
+      </c>
+      <c r="F151" s="5" t="n">
+        <v/>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
-          <t>-808</t>
+          <t>2,176</t>
         </is>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>-23.5%</t>
+          <t>46.8%</t>
         </is>
       </c>
       <c r="I151" s="5" t="inlineStr">
         <is>
-          <t>-1,353</t>
+          <t>2,116</t>
         </is>
       </c>
       <c r="J151" s="5" t="inlineStr">
         <is>
-          <t>2,771</t>
+          <t>8,088</t>
         </is>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>2,058</t>
+          <t>6,442</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="7" t="inlineStr">
         <is>
-          <t>400292973</t>
+          <t>245629636</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰაი დეველოპმენტი</t>
+          <t>შპს სახლი ბულვარში</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D152" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E152" s="7" t="inlineStr">
         <is>
-          <t>3,438</t>
+          <t>4,595</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>311.5%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="G152" s="7" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>2,452</t>
         </is>
       </c>
       <c r="H152" s="7" t="inlineStr">
         <is>
-          <t>21.3%</t>
+          <t>53.4%</t>
         </is>
       </c>
       <c r="I152" s="7" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>1,856</t>
         </is>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
-          <t>1,222</t>
+          <t>19,384</t>
         </is>
       </c>
       <c r="K152" s="7" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>17,940</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="inlineStr">
         <is>
-          <t>404539415</t>
+          <t>400355094</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr">
         <is>
-          <t>შპს ბელინსკის 10ა</t>
+          <t>შპს რენტინნ</t>
         </is>
       </c>
       <c r="C153" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D153" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
-          <t>3,405</t>
+          <t>4,549</t>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>56.0%</t>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>2,913</t>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>64.0%</t>
         </is>
       </c>
       <c r="I153" s="5" t="inlineStr">
         <is>
-          <t>1,264</t>
+          <t>1,056</t>
         </is>
       </c>
       <c r="J153" s="5" t="inlineStr">
         <is>
-          <t>33,351</t>
+          <t>9,424</t>
         </is>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>6,295</t>
+          <t>593</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="7" t="inlineStr">
         <is>
-          <t>204962745</t>
+          <t>405272565</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>შპს ნეპტუნი</t>
+          <t>შპს ბილდექსი</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D154" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E154" s="7" t="inlineStr">
         <is>
-          <t>3,338</t>
+          <t>4,513</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>-20.3%</t>
         </is>
       </c>
       <c r="G154" s="7" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>3,969</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>87.9%</t>
         </is>
       </c>
       <c r="I154" s="7" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>3,030</t>
         </is>
       </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
-          <t>5,685</t>
+          <t>43,430</t>
         </is>
       </c>
       <c r="K154" s="7" t="inlineStr">
         <is>
-          <t>2,774</t>
+          <t>38,542</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="inlineStr">
         <is>
-          <t>402128933</t>
+          <t>404497549</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr">
         <is>
-          <t>შპს კუბიქს დეველოპმენტი</t>
+          <t>⚠ სს ბომ ტერანო</t>
         </is>
       </c>
       <c r="C155" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D155" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
-          <t>3,327</t>
+          <t>4,485</t>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>3,044</t>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>67.9%</t>
         </is>
       </c>
       <c r="I155" s="5" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>1,050</t>
         </is>
       </c>
       <c r="J155" s="5" t="inlineStr">
         <is>
-          <t>1,818</t>
+          <t>23,933</t>
         </is>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>1,538</t>
+          <t>-9,153</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="7" t="inlineStr">
         <is>
-          <t>404465529</t>
+          <t>404530833</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მ2</t>
+          <t>შპს  ვესტ პოინტი</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D156" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E156" s="7" t="inlineStr">
         <is>
-          <t>3,287</t>
+          <t>4,380</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>-90.2%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="G156" s="7" t="inlineStr">
         <is>
-          <t>-2,053</t>
+          <t>2,799</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t>-62.5%</t>
+          <t>63.9%</t>
         </is>
       </c>
       <c r="I156" s="7" t="inlineStr">
         <is>
-          <t>-18,685</t>
+          <t>1,987</t>
         </is>
       </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
-          <t>52,118</t>
+          <t>14,231</t>
         </is>
       </c>
       <c r="K156" s="7" t="inlineStr">
         <is>
-          <t>20,178</t>
+          <t>5,030</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="inlineStr">
         <is>
-          <t>405353898</t>
+          <t>205208568</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰაუს დეველოპმენტი</t>
+          <t>შპს ინტერნეიშნლ დეველოპმენტ კომპანი</t>
         </is>
       </c>
       <c r="C157" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D157" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
-          <t>3,281</t>
+          <t>4,290</t>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
-          <t>-42.6%</t>
+          <t>33.2%</t>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>3,908</t>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>91.1%</t>
         </is>
       </c>
       <c r="I157" s="5" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>3,969</t>
         </is>
       </c>
       <c r="J157" s="5" t="inlineStr">
         <is>
-          <t>4,625</t>
+          <t>6,639</t>
         </is>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>2,058</t>
+          <t>-3,288</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="7" t="inlineStr">
         <is>
-          <t>445542743</t>
+          <t>205236323</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>შპს ბითუბი დეველოპმენტი</t>
+          <t>შპს ინტერნეიშნლ დეველოპმენტ კომპანი-2008</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D158" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E158" s="7" t="inlineStr">
         <is>
-          <t>3,274</t>
+          <t>4,290</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>-69.4%</t>
+          <t>33.2%</t>
         </is>
       </c>
       <c r="G158" s="7" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>3,910</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
-          <t>12.2%</t>
+          <t>91.1%</t>
         </is>
       </c>
       <c r="I158" s="7" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>3,971</t>
         </is>
       </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
-          <t>6,557</t>
+          <t>6,867</t>
         </is>
       </c>
       <c r="K158" s="7" t="inlineStr">
         <is>
-          <t>6,058</t>
+          <t>-2,194</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="inlineStr">
         <is>
-          <t>405676497</t>
+          <t>405443177</t>
         </is>
       </c>
       <c r="B159" s="6" t="inlineStr">
         <is>
-          <t>შპს ექსო გრინ სითი 1</t>
+          <t>შპს გლემი</t>
         </is>
       </c>
       <c r="C159" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D159" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
-          <t>3,266</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,164</t>
+        </is>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t>40.4%</t>
+        </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
-          <t>2,150</t>
+          <t>3,055</t>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>65.8%</t>
+          <t>73.4%</t>
         </is>
       </c>
       <c r="I159" s="5" t="inlineStr">
         <is>
-          <t>1,907</t>
+          <t>2,564</t>
         </is>
       </c>
       <c r="J159" s="5" t="inlineStr">
         <is>
-          <t>2,561</t>
+          <t>60,857</t>
         </is>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>60,141</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="7" t="inlineStr">
         <is>
-          <t>202231584</t>
+          <t>201945244</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>შპს თეთრი ქალაქი პლუსი</t>
+          <t>შპს თერგი I</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D160" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E160" s="7" t="inlineStr">
         <is>
-          <t>3,202</t>
+          <t>4,152</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="G160" s="7" t="inlineStr">
         <is>
-          <t>1,949</t>
+          <t>2,103</t>
         </is>
       </c>
       <c r="H160" s="7" t="inlineStr">
         <is>
-          <t>60.9%</t>
+          <t>50.7%</t>
         </is>
       </c>
       <c r="I160" s="7" t="inlineStr">
         <is>
-          <t>1,661</t>
+          <t>1,559</t>
         </is>
       </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
-          <t>24,704</t>
+          <t>27,101</t>
         </is>
       </c>
       <c r="K160" s="7" t="inlineStr">
         <is>
-          <t>24,588</t>
+          <t>23,487</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="inlineStr">
         <is>
-          <t>245607339</t>
+          <t>400271781</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ორბი 2010</t>
+          <t>სს სკა</t>
         </is>
       </c>
       <c r="C161" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D161" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
-          <t>3,198</t>
+          <t>4,131</t>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
-          <t>114.1%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>2,616</t>
         </is>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>16.0%</t>
+          <t>63.3%</t>
         </is>
       </c>
       <c r="I161" s="5" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>655</t>
         </is>
       </c>
       <c r="J161" s="5" t="inlineStr">
         <is>
-          <t>1,019</t>
+          <t>23,566</t>
         </is>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>9,948</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="7" t="inlineStr">
         <is>
-          <t>405292106</t>
+          <t>404954117</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>შპს მოედანი</t>
+          <t>⚠ შპს აქსის გრუპი</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D162" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E162" s="7" t="inlineStr">
         <is>
-          <t>3,195</t>
+          <t>4,096</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
-          <t>-76.0%</t>
+          <t>26.9%</t>
         </is>
       </c>
       <c r="G162" s="7" t="inlineStr">
         <is>
-          <t>5,074</t>
+          <t>-1,807</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
-          <t>158.8%</t>
+          <t>-44.1%</t>
         </is>
       </c>
       <c r="I162" s="7" t="inlineStr">
         <is>
-          <t>2,592</t>
+          <t>-2,244</t>
         </is>
       </c>
       <c r="J162" s="7" t="inlineStr">
         <is>
-          <t>17,225</t>
+          <t>62,343</t>
         </is>
       </c>
       <c r="K162" s="7" t="inlineStr">
         <is>
-          <t>11,571</t>
+          <t>12,101</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="inlineStr">
         <is>
-          <t>405467123</t>
+          <t>209441200</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr">
         <is>
-          <t>შპს ვისტა დეველოპმენტი</t>
+          <t>შპს ბალავარი-სბ</t>
         </is>
       </c>
       <c r="C163" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D163" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
-          <t>3,039</t>
+          <t>4,078</t>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
-          <t>354.1%</t>
+          <t>-73.3%</t>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
-          <t>-3,174</t>
+          <t>-3,865</t>
         </is>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>-104.5%</t>
+          <t>-94.8%</t>
         </is>
       </c>
       <c r="I163" s="5" t="inlineStr">
         <is>
-          <t>-3,188</t>
+          <t>-3,361</t>
         </is>
       </c>
       <c r="J163" s="5" t="inlineStr">
         <is>
-          <t>2,868</t>
+          <t>7,514</t>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>1,632</t>
+          <t>6,860</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="7" t="inlineStr">
         <is>
-          <t>200002914</t>
+          <t>404535446</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>სს ჩარხი ხაზი</t>
+          <t>⚠ შპს  ბოსტონ დეველოპმენტ</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D164" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E164" s="7" t="inlineStr">
         <is>
-          <t>2,994</t>
+          <t>4,061</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>63.0%</t>
+          <t>-66.3%</t>
         </is>
       </c>
       <c r="G164" s="7" t="inlineStr">
         <is>
-          <t>1,544</t>
+          <t>42</t>
         </is>
       </c>
       <c r="H164" s="7" t="inlineStr">
         <is>
-          <t>51.5%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I164" s="7" t="inlineStr">
         <is>
-          <t>1,398</t>
+          <t>-1,468</t>
         </is>
       </c>
       <c r="J164" s="7" t="inlineStr">
         <is>
-          <t>6,703</t>
+          <t>19,924</t>
         </is>
       </c>
       <c r="K164" s="7" t="inlineStr">
         <is>
-          <t>6,410</t>
+          <t>8,047</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="inlineStr">
         <is>
-          <t>405323680</t>
+          <t>404449049</t>
         </is>
       </c>
       <c r="B165" s="6" t="inlineStr">
         <is>
-          <t>შპს ვესთ დეველოპმენტი</t>
+          <t>⚠ შპს გალაქსი ინვესტი</t>
         </is>
       </c>
       <c r="C165" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D165" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
-          <t>2,972</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,043</t>
+        </is>
+      </c>
+      <c r="F165" s="5" t="n">
+        <v/>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
-          <t>993</t>
+          <t>-1,005</t>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>33.4%</t>
+          <t>-24.9%</t>
         </is>
       </c>
       <c r="I165" s="5" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>-1,053</t>
         </is>
       </c>
       <c r="J165" s="5" t="inlineStr">
         <is>
-          <t>9,491</t>
+          <t>6,405</t>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>1,163</t>
+          <t>918</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="7" t="inlineStr">
         <is>
-          <t>405429790</t>
+          <t>404390967</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>შპს ქართუ ჯგუფი</t>
+          <t>შპს BD Property</t>
         </is>
       </c>
       <c r="C166" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D166" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E166" s="7" t="inlineStr">
         <is>
-          <t>2,948</t>
+          <t>3,984</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>-95.0%</t>
         </is>
       </c>
       <c r="G166" s="7" t="inlineStr">
         <is>
-          <t>-64</t>
+          <t>-1,536</t>
         </is>
       </c>
       <c r="H166" s="7" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>-38.6%</t>
         </is>
       </c>
       <c r="I166" s="7" t="inlineStr">
         <is>
-          <t>-624</t>
+          <t>-2,142</t>
         </is>
       </c>
       <c r="J166" s="7" t="inlineStr">
         <is>
-          <t>36,511</t>
+          <t>49,452</t>
         </is>
       </c>
       <c r="K166" s="7" t="inlineStr">
         <is>
-          <t>36,266</t>
+          <t>19,566</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="inlineStr">
         <is>
-          <t>204559067</t>
+          <t>201943503</t>
         </is>
       </c>
       <c r="B167" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ახალი ოფისი</t>
+          <t>შპს რივერს ტაუერსი</t>
         </is>
       </c>
       <c r="C167" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D167" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
-          <t>2,944</t>
+          <t>3,931</t>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
-          <t>762.7%</t>
+          <t>-32.5%</t>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
-          <t>-898</t>
+          <t>3,859</t>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>-30.5%</t>
+          <t>98.2%</t>
         </is>
       </c>
       <c r="I167" s="5" t="inlineStr">
         <is>
-          <t>2,557</t>
+          <t>4,070</t>
         </is>
       </c>
       <c r="J167" s="5" t="inlineStr">
         <is>
-          <t>31,057</t>
+          <t>2,979</t>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>6,661</t>
+          <t>2,732</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="7" t="inlineStr">
         <is>
-          <t>405261639</t>
+          <t>400199245</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს პალა</t>
+          <t>⚠ შპს კ 1</t>
         </is>
       </c>
       <c r="C168" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D168" s="7" t="n">
         <v>2021</v>
       </c>
       <c r="E168" s="7" t="inlineStr">
         <is>
-          <t>2,935</t>
+          <t>3,913</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>2711.9%</t>
+          <t>-81.7%</t>
         </is>
       </c>
       <c r="G168" s="7" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>-303</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
-          <t>30.9%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="I168" s="7" t="inlineStr">
         <is>
-          <t>907</t>
+          <t>-297</t>
         </is>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
-          <t>6,123</t>
+          <t>1,959</t>
         </is>
       </c>
       <c r="K168" s="7" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>1,726</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="inlineStr">
         <is>
-          <t>405714222</t>
+          <t>406120870</t>
         </is>
       </c>
       <c r="B169" s="6" t="inlineStr">
         <is>
-          <t>შპს იბერია ორბის თხილი</t>
+          <t>შპს ზღაპარი</t>
         </is>
       </c>
       <c r="C169" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D169" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
-          <t>2,894</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,836</t>
+        </is>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t>100.2%</t>
+        </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
-          <t>-256</t>
+          <t>1,845</t>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>48.1%</t>
         </is>
       </c>
       <c r="I169" s="5" t="inlineStr">
         <is>
-          <t>-355</t>
+          <t>1,624</t>
         </is>
       </c>
       <c r="J169" s="5" t="inlineStr">
         <is>
-          <t>5,026</t>
+          <t>11,191</t>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>3,333</t>
+          <t>8,908</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="7" t="inlineStr">
         <is>
-          <t>404956776</t>
+          <t>405451540</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>შპს ამერი დეველოპმენტი</t>
+          <t>შპს ვოლსი</t>
         </is>
       </c>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D170" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E170" s="7" t="inlineStr">
         <is>
-          <t>2,890</t>
+          <t>3,832</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>-43.8%</t>
         </is>
       </c>
       <c r="G170" s="7" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>1,625</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
-          <t>31.9%</t>
+          <t>42.4%</t>
         </is>
       </c>
       <c r="I170" s="7" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>-1,183</t>
         </is>
       </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
-          <t>12,251</t>
+          <t>10,479</t>
         </is>
       </c>
       <c r="K170" s="7" t="inlineStr">
         <is>
-          <t>12,076</t>
+          <t>5,630</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="inlineStr">
         <is>
-          <t>402067357</t>
+          <t>203825851</t>
         </is>
       </c>
       <c r="B171" s="6" t="inlineStr">
         <is>
-          <t>შპს მოზაიკ დეველოპმენტი</t>
+          <t>⚠ შპს სილქ როუდ ბიზნეს ცენტრი</t>
         </is>
       </c>
       <c r="C171" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D171" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
-          <t>2,813</t>
+          <t>3,831</t>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
-          <t>-80.6%</t>
+          <t>261.5%</t>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>-4,180</t>
         </is>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>21.5%</t>
+          <t>-109.1%</t>
         </is>
       </c>
       <c r="I171" s="5" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>2,032</t>
         </is>
       </c>
       <c r="J171" s="5" t="inlineStr">
         <is>
-          <t>2,428</t>
+          <t>71,481</t>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>2,591</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="7" t="inlineStr">
         <is>
-          <t>208213878</t>
+          <t>404449272</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>სს ორბელი-91</t>
+          <t>⚠ შპს ოლ ფროფერთი ჯი</t>
         </is>
       </c>
       <c r="C172" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D172" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E172" s="7" t="inlineStr">
         <is>
-          <t>2,781</t>
+          <t>3,828</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>51.8%</t>
         </is>
       </c>
       <c r="G172" s="7" t="inlineStr">
         <is>
-          <t>-148</t>
+          <t>331</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="I172" s="7" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>85</t>
         </is>
       </c>
       <c r="J172" s="7" t="inlineStr">
         <is>
-          <t>28,306</t>
+          <t>2,907</t>
         </is>
       </c>
       <c r="K172" s="7" t="inlineStr">
         <is>
-          <t>24,793</t>
+          <t>2,074</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="inlineStr">
         <is>
-          <t>448389994</t>
+          <t>406067410</t>
         </is>
       </c>
       <c r="B173" s="6" t="inlineStr">
         <is>
-          <t>შპს არეალი</t>
+          <t>შპს სითი რეალ ისთეით</t>
         </is>
       </c>
       <c r="C173" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D173" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
-          <t>2,769</t>
+          <t>3,816</t>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
-          <t>202.8%</t>
+          <t>-8.2%</t>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>2,439</t>
         </is>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>20.0%</t>
+          <t>63.9%</t>
         </is>
       </c>
       <c r="I173" s="5" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>595</t>
         </is>
       </c>
       <c r="J173" s="5" t="inlineStr">
         <is>
-          <t>2,354</t>
+          <t>28,915</t>
         </is>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>-363</t>
+          <t>7,427</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="7" t="inlineStr">
         <is>
-          <t>405551353</t>
+          <t>202249673</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>შპს ინნ დეველოპმენტი+</t>
+          <t>შპს სანაპირო-საინვესტიციო ჯგუფი</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D174" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E174" s="7" t="inlineStr">
         <is>
-          <t>2,705</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,814</t>
+        </is>
+      </c>
+      <c r="F174" s="7" t="inlineStr">
+        <is>
+          <t>0.3%</t>
+        </is>
       </c>
       <c r="G174" s="7" t="inlineStr">
         <is>
-          <t>-445</t>
+          <t>2,804</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>73.5%</t>
         </is>
       </c>
       <c r="I174" s="7" t="inlineStr">
         <is>
-          <t>-2,363</t>
+          <t>2,293</t>
         </is>
       </c>
       <c r="J174" s="7" t="inlineStr">
         <is>
-          <t>60,732</t>
+          <t>14,143</t>
         </is>
       </c>
       <c r="K174" s="7" t="inlineStr">
         <is>
-          <t>-5,552</t>
+          <t>13,682</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="inlineStr">
         <is>
-          <t>205159362</t>
+          <t>405336462</t>
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr">
         <is>
-          <t>შპს სინქროტელი</t>
+          <t>შპს მწვანე მუხები</t>
         </is>
       </c>
       <c r="C175" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D175" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
-          <t>2,701</t>
+          <t>3,803</t>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>-42.6%</t>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
-          <t>2,273</t>
+          <t>2,041</t>
         </is>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>84.1%</t>
+          <t>53.7%</t>
         </is>
       </c>
       <c r="I175" s="5" t="inlineStr">
         <is>
-          <t>2,077</t>
+          <t>-595</t>
         </is>
       </c>
       <c r="J175" s="5" t="inlineStr">
         <is>
-          <t>8,465</t>
+          <t>6,755</t>
         </is>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>7,989</t>
+          <t>6,457</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="7" t="inlineStr">
         <is>
-          <t>205226218</t>
+          <t>405455822</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>შპს ტიტან სითი</t>
+          <t>შპს ვოლსი ლისი</t>
         </is>
       </c>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D176" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E176" s="7" t="inlineStr">
         <is>
-          <t>2,668</t>
+          <t>3,803</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>-55.8%</t>
+          <t>-42.6%</t>
         </is>
       </c>
       <c r="G176" s="7" t="inlineStr">
         <is>
-          <t>1,803</t>
+          <t>2,038</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
-          <t>67.6%</t>
+          <t>53.6%</t>
         </is>
       </c>
       <c r="I176" s="7" t="inlineStr">
         <is>
-          <t>4,732</t>
+          <t>-598</t>
         </is>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
-          <t>7,998</t>
+          <t>6,755</t>
         </is>
       </c>
       <c r="K176" s="7" t="inlineStr">
         <is>
-          <t>4,400</t>
+          <t>6,457</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="inlineStr">
         <is>
-          <t>416347082</t>
+          <t>202886172</t>
         </is>
       </c>
       <c r="B177" s="6" t="inlineStr">
         <is>
-          <t>შპს მოდერნ თაუნ</t>
+          <t>სს ბეჭდვითი სიტყვის კომბინატი</t>
         </is>
       </c>
       <c r="C177" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D177" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
-          <t>2,658</t>
+          <t>3,770</t>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
-          <t>-39.6%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>1,521</t>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>40.3%</t>
         </is>
       </c>
       <c r="I177" s="5" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>1,623</t>
         </is>
       </c>
       <c r="J177" s="5" t="inlineStr">
         <is>
-          <t>19,077</t>
+          <t>26,322</t>
         </is>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>26,098</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="7" t="inlineStr">
         <is>
-          <t>445740253</t>
+          <t>404401544</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>შპს ცენტრალ მენეჯმენტ გრუპ</t>
+          <t>შპს ღვინის ქარხანა #1</t>
         </is>
       </c>
       <c r="C178" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D178" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E178" s="7" t="inlineStr">
         <is>
-          <t>2,653</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,764</t>
+        </is>
+      </c>
+      <c r="F178" s="7" t="inlineStr">
+        <is>
+          <t>23.1%</t>
+        </is>
       </c>
       <c r="G178" s="7" t="inlineStr">
         <is>
-          <t>-1,149</t>
+          <t>2,401</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
-          <t>-43.3%</t>
+          <t>63.8%</t>
         </is>
       </c>
       <c r="I178" s="7" t="inlineStr">
         <is>
-          <t>-1,163</t>
+          <t>1,277</t>
         </is>
       </c>
       <c r="J178" s="7" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>13,903</t>
         </is>
       </c>
       <c r="K178" s="7" t="inlineStr">
         <is>
-          <t>-1,163</t>
+          <t>5,563</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="inlineStr">
         <is>
-          <t>405494594</t>
+          <t>200004057</t>
         </is>
       </c>
       <c r="B179" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ფროფერთი დეველოპმენტი</t>
+          <t>სს ანა ჯგუფი</t>
         </is>
       </c>
       <c r="C179" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D179" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
-          <t>2,564</t>
+          <t>3,628</t>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
-          <t>-53.3%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>1,786</t>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>49.2%</t>
         </is>
       </c>
       <c r="I179" s="5" t="inlineStr">
         <is>
-          <t>-145</t>
+          <t>1,342</t>
         </is>
       </c>
       <c r="J179" s="5" t="inlineStr">
         <is>
-          <t>13,118</t>
+          <t>5,859</t>
         </is>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
-          <t>2,006</t>
+          <t>5,690</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="7" t="inlineStr">
         <is>
-          <t>402009508</t>
+          <t>404453113</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>შპს ოქროს კიდობანი</t>
+          <t>შპს ივერია ცენტრი</t>
         </is>
       </c>
       <c r="C180" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D180" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E180" s="7" t="inlineStr">
         <is>
-          <t>2,536</t>
+          <t>3,613</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="G180" s="7" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>2,416</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
-          <t>22.6%</t>
+          <t>66.9%</t>
         </is>
       </c>
       <c r="I180" s="7" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>2,278</t>
         </is>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
-          <t>5,637</t>
+          <t>21,990</t>
         </is>
       </c>
       <c r="K180" s="7" t="inlineStr">
         <is>
-          <t>2,759</t>
+          <t>19,207</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="inlineStr">
         <is>
-          <t>404497834</t>
+          <t>204413376</t>
         </is>
       </c>
       <c r="B181" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ვილლა მონტე</t>
+          <t>შპს ვოსაკი</t>
         </is>
       </c>
       <c r="C181" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D181" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
-          <t>2,445</t>
+          <t>3,596</t>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
-          <t>-56.0%</t>
+          <t>-3.1%</t>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
-          <t>-382</t>
+          <t>1,107</t>
         </is>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>30.8%</t>
         </is>
       </c>
       <c r="I181" s="5" t="inlineStr">
         <is>
-          <t>-448</t>
+          <t>1,151</t>
         </is>
       </c>
       <c r="J181" s="5" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>5,192</t>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>-3,636</t>
+          <t>4,002</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="7" t="inlineStr">
         <is>
-          <t>404499440</t>
+          <t>405208822</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს საქართველოს უძრავი ქონების მართვის ჯგუფი</t>
+          <t>შპს თიარ უძრავი ქონება</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D182" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E182" s="7" t="inlineStr">
         <is>
-          <t>2,416</t>
+          <t>3,594</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>-25.1%</t>
+          <t>52.8%</t>
         </is>
       </c>
       <c r="G182" s="7" t="inlineStr">
         <is>
-          <t>-808</t>
+          <t>891</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
-          <t>-33.4%</t>
+          <t>24.8%</t>
         </is>
       </c>
       <c r="I182" s="7" t="inlineStr">
         <is>
-          <t>-13,535</t>
+          <t>843</t>
         </is>
       </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
-          <t>53,262</t>
+          <t>22,854</t>
         </is>
       </c>
       <c r="K182" s="7" t="inlineStr">
         <is>
-          <t>27,124</t>
+          <t>1,534</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="inlineStr">
         <is>
-          <t>211360944</t>
+          <t>208149779</t>
         </is>
       </c>
       <c r="B183" s="6" t="inlineStr">
         <is>
-          <t>შპს სპორტის სასახლე</t>
+          <t>შპს ვარკეთილი-96</t>
         </is>
       </c>
       <c r="C183" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D183" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
-          <t>2,342</t>
+          <t>3,468</t>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>8.7%</t>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>332</t>
         </is>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I183" s="5" t="inlineStr">
         <is>
-          <t>-43</t>
+          <t>177</t>
         </is>
       </c>
       <c r="J183" s="5" t="inlineStr">
         <is>
-          <t>2,966</t>
+          <t>4,905</t>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>2,851</t>
+          <t>2,295</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="7" t="inlineStr">
         <is>
-          <t>405279684</t>
+          <t>204504161</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეოივენთსი</t>
+          <t>შპს ბიზნეს ცენტრი ტაბიძის #1</t>
         </is>
       </c>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D184" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E184" s="7" t="inlineStr">
         <is>
-          <t>2,339</t>
+          <t>3,453</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>12.1%</t>
+          <t>25.4%</t>
         </is>
       </c>
       <c r="G184" s="7" t="inlineStr">
         <is>
-          <t>987</t>
+          <t>1,529</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
-          <t>42.2%</t>
+          <t>44.3%</t>
         </is>
       </c>
       <c r="I184" s="7" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>-4,503</t>
         </is>
       </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
-          <t>1,099</t>
+          <t>17,393</t>
         </is>
       </c>
       <c r="K184" s="7" t="inlineStr">
         <is>
-          <t>1,094</t>
+          <t>2,553</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="inlineStr">
         <is>
-          <t>405489449</t>
+          <t>404893727</t>
         </is>
       </c>
       <c r="B185" s="6" t="inlineStr">
         <is>
-          <t>შპს  ჰაუს დეველოპმენტი</t>
+          <t>შპს აგრომეტი</t>
         </is>
       </c>
       <c r="C185" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D185" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
-          <t>2,314</t>
+          <t>3,449</t>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
-          <t>-72.0%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
-          <t>471</t>
+          <t>-1,460</t>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>20.3%</t>
+          <t>-42.3%</t>
         </is>
       </c>
       <c r="I185" s="5" t="inlineStr">
         <is>
-          <t>-1,227</t>
+          <t>-6,150</t>
         </is>
       </c>
       <c r="J185" s="5" t="inlineStr">
         <is>
-          <t>23,827</t>
+          <t>64,942</t>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>40,096</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="7" t="inlineStr">
         <is>
-          <t>209437420</t>
+          <t>204544378</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიდერ თრეიდი</t>
+          <t>შპს ტერა I ველი</t>
         </is>
       </c>
       <c r="C186" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D186" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E186" s="7" t="inlineStr">
         <is>
-          <t>2,302</t>
+          <t>3,440</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>25.8%</t>
+          <t>-69.3%</t>
         </is>
       </c>
       <c r="G186" s="7" t="inlineStr">
         <is>
-          <t>1,768</t>
+          <t>-808</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
-          <t>76.8%</t>
+          <t>-23.5%</t>
         </is>
       </c>
       <c r="I186" s="7" t="inlineStr">
         <is>
-          <t>1,387</t>
+          <t>-1,353</t>
         </is>
       </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
-          <t>3,371</t>
+          <t>2,771</t>
         </is>
       </c>
       <c r="K186" s="7" t="inlineStr">
         <is>
-          <t>3,323</t>
+          <t>2,058</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="inlineStr">
         <is>
-          <t>405270077</t>
+          <t>405411512</t>
         </is>
       </c>
       <c r="B187" s="6" t="inlineStr">
         <is>
-          <t>შპს ვერიტას ბრაუნ</t>
+          <t>შპს გლდანი-ვარკეთილის ურბანული განვითარების ფონდი</t>
         </is>
       </c>
       <c r="C187" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D187" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
-          <t>2,300</t>
+          <t>3,415</t>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>-48.0%</t>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>3,335</t>
         </is>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>97.6%</t>
         </is>
       </c>
       <c r="I187" s="5" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>3,222</t>
         </is>
       </c>
       <c r="J187" s="5" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>845</t>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>507</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="7" t="inlineStr">
         <is>
-          <t>445543396</t>
+          <t>404539415</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>შპს მიქე დეველოპმენტი</t>
+          <t>შპს ბელინსკის 10ა</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D188" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E188" s="7" t="inlineStr">
         <is>
-          <t>2,292</t>
+          <t>3,405</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="G188" s="7" t="inlineStr">
         <is>
-          <t>-715</t>
+          <t>438</t>
         </is>
       </c>
       <c r="H188" s="7" t="inlineStr">
         <is>
-          <t>-31.2%</t>
+          <t>12.9%</t>
         </is>
       </c>
       <c r="I188" s="7" t="inlineStr">
         <is>
-          <t>-850</t>
+          <t>1,264</t>
         </is>
       </c>
       <c r="J188" s="7" t="inlineStr">
         <is>
-          <t>4,868</t>
+          <t>33,351</t>
         </is>
       </c>
       <c r="K188" s="7" t="inlineStr">
         <is>
-          <t>2,432</t>
+          <t>6,295</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="inlineStr">
         <is>
-          <t>404646834</t>
+          <t>202276517</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰილსაიდ ისთეით</t>
+          <t>⚠ შპს არკო</t>
         </is>
       </c>
       <c r="C189" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D189" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
-          <t>2,279</t>
+          <t>3,341</t>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
-          <t>-19.7%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>547</t>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>16.4%</t>
         </is>
       </c>
       <c r="I189" s="5" t="inlineStr">
         <is>
-          <t>-188</t>
+          <t>324</t>
         </is>
       </c>
       <c r="J189" s="5" t="inlineStr">
         <is>
-          <t>6,505</t>
+          <t>5,336</t>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>441</t>
+          <t>4,992</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="7" t="inlineStr">
         <is>
-          <t>404536016</t>
+          <t>204962745</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>შპს  ლიმონი რიალ ისთეით</t>
+          <t>შპს ნეპტუნი</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D190" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E190" s="7" t="inlineStr">
         <is>
-          <t>2,276</t>
+          <t>3,338</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>14.1%</t>
         </is>
       </c>
       <c r="G190" s="7" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>225</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
-          <t>40.1%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I190" s="7" t="inlineStr">
         <is>
-          <t>-5,765</t>
+          <t>-14</t>
         </is>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
-          <t>19,992</t>
+          <t>5,685</t>
         </is>
       </c>
       <c r="K190" s="7" t="inlineStr">
         <is>
-          <t>-34,434</t>
+          <t>2,774</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="inlineStr">
         <is>
-          <t>445493065</t>
+          <t>204535654</t>
         </is>
       </c>
       <c r="B191" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გურუ ჰოლდინგ</t>
+          <t>⚠ შპს უორვიკშირ ესთეითის საქართველოს წარმომადგენლობა</t>
         </is>
       </c>
       <c r="C191" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D191" s="5" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
-          <t>2,200</t>
+          <t>3,314</t>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
-          <t>-17.4%</t>
+          <t>-48.6%</t>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>-1,420</t>
         </is>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>38.6%</t>
+          <t>-42.9%</t>
         </is>
       </c>
       <c r="I191" s="5" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>-3,956</t>
         </is>
       </c>
       <c r="J191" s="5" t="inlineStr">
         <is>
-          <t>4,549</t>
+          <t>26,310</t>
         </is>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>2,371</t>
+          <t>8,496</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="7" t="inlineStr">
         <is>
-          <t>405357769</t>
+          <t>404891168</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>შპს ორბიტალი</t>
+          <t>შპს თენ</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D192" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E192" s="7" t="inlineStr">
         <is>
-          <t>2,187</t>
+          <t>3,291</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>50.2%</t>
+          <t>-78.3%</t>
         </is>
       </c>
       <c r="G192" s="7" t="inlineStr">
         <is>
-          <t>1,398</t>
+          <t>1,634</t>
         </is>
       </c>
       <c r="H192" s="7" t="inlineStr">
         <is>
-          <t>63.9%</t>
+          <t>49.6%</t>
         </is>
       </c>
       <c r="I192" s="7" t="inlineStr">
         <is>
-          <t>1,031</t>
+          <t>2,208</t>
         </is>
       </c>
       <c r="J192" s="7" t="inlineStr">
         <is>
-          <t>2,544</t>
+          <t>15,988</t>
         </is>
       </c>
       <c r="K192" s="7" t="inlineStr">
         <is>
-          <t>2,343</t>
+          <t>14,968</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="inlineStr">
         <is>
-          <t>402084221</t>
+          <t>404465529</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მ2 გუდაურში</t>
+          <t>⚠ შპს მ2</t>
         </is>
       </c>
       <c r="C193" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D193" s="5" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
-          <t>2,186</t>
+          <t>3,287</t>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>-90.2%</t>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
-          <t>951</t>
+          <t>-2,053</t>
         </is>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>43.5%</t>
+          <t>-62.5%</t>
         </is>
       </c>
       <c r="I193" s="5" t="inlineStr">
         <is>
-          <t>-1,083</t>
+          <t>-18,685</t>
         </is>
       </c>
       <c r="J193" s="5" t="inlineStr">
         <is>
-          <t>31,648</t>
+          <t>52,118</t>
         </is>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>9,043</t>
+          <t>20,178</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="7" t="inlineStr">
         <is>
-          <t>245442506</t>
+          <t>405676497</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>შპს ბათმშენი-2007</t>
+          <t>შპს ექსო გრინ სითი 1</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D194" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E194" s="7" t="inlineStr">
         <is>
-          <t>2,182</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,266</t>
+        </is>
+      </c>
+      <c r="F194" s="7" t="n">
+        <v/>
       </c>
       <c r="G194" s="7" t="inlineStr">
         <is>
-          <t>1,342</t>
+          <t>2,150</t>
         </is>
       </c>
       <c r="H194" s="7" t="inlineStr">
         <is>
-          <t>61.5%</t>
+          <t>65.8%</t>
         </is>
       </c>
       <c r="I194" s="7" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>1,907</t>
         </is>
       </c>
       <c r="J194" s="7" t="inlineStr">
         <is>
-          <t>12,389</t>
+          <t>2,561</t>
         </is>
       </c>
       <c r="K194" s="7" t="inlineStr">
         <is>
-          <t>10,657</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="inlineStr">
         <is>
-          <t>209467717</t>
+          <t>401961579</t>
         </is>
       </c>
       <c r="B195" s="6" t="inlineStr">
         <is>
-          <t>სს თრიალეთი</t>
+          <t>შპს დინამო არენა</t>
         </is>
       </c>
       <c r="C195" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D195" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
-          <t>2,143</t>
+          <t>3,236</t>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
-          <t>1,535</t>
+          <t>518</t>
         </is>
       </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>71.6%</t>
+          <t>16.0%</t>
         </is>
       </c>
       <c r="I195" s="5" t="inlineStr">
         <is>
-          <t>1,505</t>
+          <t>88</t>
         </is>
       </c>
       <c r="J195" s="5" t="inlineStr">
         <is>
-          <t>6,389</t>
+          <t>2,465</t>
         </is>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>6,210</t>
+          <t>459</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="7" t="inlineStr">
         <is>
-          <t>405549893</t>
+          <t>202231584</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>შპს გრადა დეველოპმენტი</t>
+          <t>შპს თეთრი ქალაქი პლუსი</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D196" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E196" s="7" t="inlineStr">
         <is>
-          <t>2,142</t>
+          <t>3,202</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
-          <t>-84.8%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="G196" s="7" t="inlineStr">
         <is>
-          <t>-83</t>
+          <t>1,949</t>
         </is>
       </c>
       <c r="H196" s="7" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>60.9%</t>
         </is>
       </c>
       <c r="I196" s="7" t="inlineStr">
         <is>
-          <t>18,646</t>
+          <t>1,661</t>
         </is>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
-          <t>20,911</t>
+          <t>24,704</t>
         </is>
       </c>
       <c r="K196" s="7" t="inlineStr">
         <is>
-          <t>20,802</t>
+          <t>24,588</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="inlineStr">
         <is>
-          <t>434161603</t>
+          <t>405292106</t>
         </is>
       </c>
       <c r="B197" s="6" t="inlineStr">
         <is>
-          <t>შპს ტირ პარკ მარნეული 2014</t>
+          <t>შპს მოედანი</t>
         </is>
       </c>
       <c r="C197" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D197" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
-          <t>2,097</t>
+          <t>3,195</t>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
-          <t>-33.1%</t>
+          <t>-76.0%</t>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>5,074</t>
         </is>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>27.0%</t>
+          <t>158.8%</t>
         </is>
       </c>
       <c r="I197" s="5" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>2,592</t>
         </is>
       </c>
       <c r="J197" s="5" t="inlineStr">
         <is>
-          <t>1,674</t>
+          <t>17,225</t>
         </is>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>11,571</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="7" t="inlineStr">
         <is>
-          <t>209439213</t>
+          <t>202283135</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>შპს გრატო სითი სენთერ</t>
+          <t>სს რეალ ინვესტი</t>
         </is>
       </c>
       <c r="C198" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D198" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E198" s="7" t="inlineStr">
         <is>
-          <t>2,092</t>
+          <t>3,195</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>24.4%</t>
         </is>
       </c>
       <c r="G198" s="7" t="inlineStr">
         <is>
-          <t>2,006</t>
+          <t>1,408</t>
         </is>
       </c>
       <c r="H198" s="7" t="inlineStr">
         <is>
-          <t>95.9%</t>
+          <t>44.1%</t>
         </is>
       </c>
       <c r="I198" s="7" t="inlineStr">
         <is>
-          <t>1,583</t>
+          <t>751</t>
         </is>
       </c>
       <c r="J198" s="7" t="inlineStr">
         <is>
-          <t>1,458</t>
+          <t>51,517</t>
         </is>
       </c>
       <c r="K198" s="7" t="inlineStr">
         <is>
-          <t>1,391</t>
+          <t>37,332</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="inlineStr">
         <is>
-          <t>445527136</t>
+          <t>445486983</t>
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr">
         <is>
-          <t>შპს სტრონგ დეველოპმენტ</t>
+          <t>შპს ლაიქ ბილდინგი</t>
         </is>
       </c>
       <c r="C199" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D199" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
-          <t>2,087</t>
+          <t>3,076</t>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
-          <t>13583.1%</t>
+          <t>1227.1%</t>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>1,436</t>
         </is>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>37.0%</t>
+          <t>46.7%</t>
         </is>
       </c>
       <c r="I199" s="5" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>1,054</t>
         </is>
       </c>
       <c r="J199" s="5" t="inlineStr">
         <is>
-          <t>31,738</t>
+          <t>1,094</t>
         </is>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
-          <t>-990</t>
+          <t>1,093</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="7" t="inlineStr">
         <is>
-          <t>205135780</t>
+          <t>212705820</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს იალონი</t>
+          <t>შპს ოაზისი 2002</t>
         </is>
       </c>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D200" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E200" s="7" t="inlineStr">
         <is>
-          <t>2,069</t>
+          <t>3,014</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>96.2%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="G200" s="7" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>2,155</t>
         </is>
       </c>
       <c r="H200" s="7" t="inlineStr">
         <is>
-          <t>43.1%</t>
+          <t>71.5%</t>
         </is>
       </c>
       <c r="I200" s="7" t="inlineStr">
         <is>
-          <t>-510</t>
+          <t>1,934</t>
         </is>
       </c>
       <c r="J200" s="7" t="inlineStr">
         <is>
-          <t>15,406</t>
+          <t>3,243</t>
         </is>
       </c>
       <c r="K200" s="7" t="inlineStr">
         <is>
-          <t>9,175</t>
+          <t>3,115</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="inlineStr">
         <is>
-          <t>211360089</t>
+          <t>245626835</t>
         </is>
       </c>
       <c r="B201" s="6" t="inlineStr">
         <is>
-          <t>სს ბახტრიონი</t>
+          <t>შპს სავაჭრო ცენტრი 2009</t>
         </is>
       </c>
       <c r="C201" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D201" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
-          <t>1,998</t>
+          <t>3,003</t>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
-          <t>1,334</t>
+          <t>310</t>
         </is>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>66.8%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="I201" s="5" t="inlineStr">
         <is>
-          <t>1,039</t>
+          <t>101</t>
         </is>
       </c>
       <c r="J201" s="5" t="inlineStr">
         <is>
-          <t>13,742</t>
+          <t>37,287</t>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
-          <t>13,741</t>
+          <t>37,115</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="7" t="inlineStr">
         <is>
-          <t>203836625</t>
+          <t>200002914</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს თბილისის სახელმწიფო საკონცერტო დარბაზი</t>
+          <t>სს ჩარხი ხაზი</t>
         </is>
       </c>
       <c r="C202" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D202" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E202" s="7" t="inlineStr">
         <is>
-          <t>1,993</t>
+          <t>2,994</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
-          <t>30.5%</t>
+          <t>63.0%</t>
         </is>
       </c>
       <c r="G202" s="7" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1,544</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>51.5%</t>
         </is>
       </c>
       <c r="I202" s="7" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>1,398</t>
         </is>
       </c>
       <c r="J202" s="7" t="inlineStr">
         <is>
-          <t>41,862</t>
+          <t>6,703</t>
         </is>
       </c>
       <c r="K202" s="7" t="inlineStr">
         <is>
-          <t>41,623</t>
+          <t>6,410</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="inlineStr">
         <is>
-          <t>245383883</t>
+          <t>405429790</t>
         </is>
       </c>
       <c r="B203" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  ბათუმყოფსერვისი</t>
+          <t>შპს ქართუ ჯგუფი</t>
         </is>
       </c>
       <c r="C203" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D203" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
-          <t>1,969</t>
+          <t>2,948</t>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
-          <t>-21.1%</t>
+          <t>-1.7%</t>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
-          <t>-316</t>
+          <t>-64</t>
         </is>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="I203" s="5" t="inlineStr">
         <is>
-          <t>-418</t>
+          <t>-624</t>
         </is>
       </c>
       <c r="J203" s="5" t="inlineStr">
         <is>
-          <t>2,104</t>
+          <t>36,511</t>
         </is>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
-          <t>1,945</t>
+          <t>36,266</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="7" t="inlineStr">
         <is>
-          <t>200004921</t>
+          <t>204559067</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>სს უნივერსალი</t>
+          <t>⚠ შპს ახალი ოფისი</t>
         </is>
       </c>
       <c r="C204" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D204" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E204" s="7" t="inlineStr">
         <is>
-          <t>1,938</t>
+          <t>2,944</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
-          <t>-68.0%</t>
+          <t>762.7%</t>
         </is>
       </c>
       <c r="G204" s="7" t="inlineStr">
         <is>
-          <t>1,564</t>
+          <t>-898</t>
         </is>
       </c>
       <c r="H204" s="7" t="inlineStr">
         <is>
-          <t>80.7%</t>
+          <t>-30.5%</t>
         </is>
       </c>
       <c r="I204" s="7" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>2,557</t>
         </is>
       </c>
       <c r="J204" s="7" t="inlineStr">
         <is>
-          <t>21,520</t>
+          <t>31,057</t>
         </is>
       </c>
       <c r="K204" s="7" t="inlineStr">
         <is>
-          <t>18,709</t>
+          <t>6,661</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="inlineStr">
         <is>
-          <t>404579862</t>
+          <t>405261639</t>
         </is>
       </c>
       <c r="B205" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს თრიალეთი</t>
+          <t>⚠ შპს პალა</t>
         </is>
       </c>
       <c r="C205" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D205" s="5" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
-          <t>1,936</t>
+          <t>2,935</t>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
-          <t>-56.5%</t>
+          <t>2711.9%</t>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
-          <t>1,387</t>
+          <t>907</t>
         </is>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>71.6%</t>
+          <t>30.9%</t>
         </is>
       </c>
       <c r="I205" s="5" t="inlineStr">
         <is>
-          <t>1,916</t>
+          <t>907</t>
         </is>
       </c>
       <c r="J205" s="5" t="inlineStr">
         <is>
-          <t>9,723</t>
+          <t>6,123</t>
         </is>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
-          <t>9,266</t>
+          <t>172</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="7" t="inlineStr">
         <is>
-          <t>400228160</t>
+          <t>418476125</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტრო პროჟე</t>
+          <t>შპს აგრო მოლი</t>
         </is>
       </c>
       <c r="C206" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D206" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E206" s="7" t="inlineStr">
         <is>
-          <t>1,905</t>
+          <t>2,912</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>-26.9%</t>
+          <t>55.8%</t>
         </is>
       </c>
       <c r="G206" s="7" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>1,548</t>
         </is>
       </c>
       <c r="H206" s="7" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>53.2%</t>
         </is>
       </c>
       <c r="I206" s="7" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>1,462</t>
         </is>
       </c>
       <c r="J206" s="7" t="inlineStr">
         <is>
-          <t>4,758</t>
+          <t>17,857</t>
         </is>
       </c>
       <c r="K206" s="7" t="inlineStr">
         <is>
-          <t>3,390</t>
+          <t>17,486</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="inlineStr">
         <is>
-          <t>201945262</t>
+          <t>404956776</t>
         </is>
       </c>
       <c r="B207" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართული ფილმი-უძრავი ქონება</t>
+          <t>შპს ამერი დეველოპმენტი</t>
         </is>
       </c>
       <c r="C207" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D207" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
-          <t>1,847</t>
+          <t>2,890</t>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
-          <t>414</t>
+          <t>921</t>
         </is>
       </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>22.4%</t>
+          <t>31.9%</t>
         </is>
       </c>
       <c r="I207" s="5" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>537</t>
         </is>
       </c>
       <c r="J207" s="5" t="inlineStr">
         <is>
-          <t>72,549</t>
+          <t>12,251</t>
         </is>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
-          <t>71,628</t>
+          <t>12,076</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="7" t="inlineStr">
         <is>
-          <t>212679877</t>
+          <t>208213878</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>შპს ფარი</t>
+          <t>სს ორბელი-91</t>
         </is>
       </c>
       <c r="C208" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D208" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E208" s="7" t="inlineStr">
         <is>
-          <t>1,845</t>
+          <t>2,781</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="G208" s="7" t="inlineStr">
         <is>
-          <t>778</t>
+          <t>-148</t>
         </is>
       </c>
       <c r="H208" s="7" t="inlineStr">
         <is>
-          <t>42.2%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="I208" s="7" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>314</t>
         </is>
       </c>
       <c r="J208" s="7" t="inlineStr">
         <is>
-          <t>2,915</t>
+          <t>28,306</t>
         </is>
       </c>
       <c r="K208" s="7" t="inlineStr">
         <is>
-          <t>2,820</t>
+          <t>24,793</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="inlineStr">
         <is>
-          <t>404385312</t>
+          <t>448389994</t>
         </is>
       </c>
       <c r="B209" s="6" t="inlineStr">
         <is>
-          <t>შპს ნორბი</t>
+          <t>შპს არეალი</t>
         </is>
       </c>
       <c r="C209" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D209" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
-          <t>1,802</t>
+          <t>2,769</t>
         </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>202.8%</t>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>553</t>
         </is>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>20.0%</t>
         </is>
       </c>
       <c r="I209" s="5" t="inlineStr">
         <is>
-          <t>-198</t>
+          <t>532</t>
         </is>
       </c>
       <c r="J209" s="5" t="inlineStr">
         <is>
-          <t>3,604</t>
+          <t>2,354</t>
         </is>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>-363</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="7" t="inlineStr">
         <is>
-          <t>202185553</t>
+          <t>445433665</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
-          <t>შპს გლობალური ტექნოლოგიები</t>
+          <t>⚠ შპს ეკო სითი</t>
         </is>
       </c>
       <c r="C210" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D210" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E210" s="7" t="inlineStr">
         <is>
-          <t>1,802</t>
+          <t>2,762</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>-15.7%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="G210" s="7" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>-175</t>
         </is>
       </c>
       <c r="H210" s="7" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>-6.3%</t>
         </is>
       </c>
       <c r="I210" s="7" t="inlineStr">
         <is>
-          <t>-4,644</t>
+          <t>-343</t>
         </is>
       </c>
       <c r="J210" s="7" t="inlineStr">
         <is>
-          <t>49,424</t>
+          <t>4,249</t>
         </is>
       </c>
       <c r="K210" s="7" t="inlineStr">
         <is>
-          <t>-17,733</t>
+          <t>1,394</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="inlineStr">
         <is>
-          <t>245574659</t>
+          <t>205159362</t>
         </is>
       </c>
       <c r="B211" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს შენი ბათუმი</t>
+          <t>შპს სინქროტელი</t>
         </is>
       </c>
       <c r="C211" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D211" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
-          <t>1,795</t>
+          <t>2,701</t>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
-          <t>-64.9%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
-          <t>706</t>
+          <t>2,273</t>
         </is>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
-          <t>39.3%</t>
+          <t>84.1%</t>
         </is>
       </c>
       <c r="I211" s="5" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>2,077</t>
         </is>
       </c>
       <c r="J211" s="5" t="inlineStr">
         <is>
-          <t>3,540</t>
+          <t>8,465</t>
         </is>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>7,989</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="7" t="inlineStr">
         <is>
-          <t>216298129</t>
+          <t>205226218</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
-          <t>შპს ერთობა</t>
+          <t>შპს ტიტან სითი</t>
         </is>
       </c>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D212" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E212" s="7" t="inlineStr">
         <is>
-          <t>1,749</t>
+          <t>2,668</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>-55.8%</t>
         </is>
       </c>
       <c r="G212" s="7" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>1,803</t>
         </is>
       </c>
       <c r="H212" s="7" t="inlineStr">
         <is>
-          <t>33.8%</t>
+          <t>67.6%</t>
         </is>
       </c>
       <c r="I212" s="7" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>4,732</t>
         </is>
       </c>
       <c r="J212" s="7" t="inlineStr">
         <is>
-          <t>2,969</t>
+          <t>7,998</t>
         </is>
       </c>
       <c r="K212" s="7" t="inlineStr">
         <is>
-          <t>2,224</t>
+          <t>4,400</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="inlineStr">
         <is>
-          <t>404571511</t>
+          <t>416347082</t>
         </is>
       </c>
       <c r="B213" s="6" t="inlineStr">
         <is>
-          <t>შპს ინო დეველოპმენტი</t>
+          <t>შპს მოდერნ თაუნ</t>
         </is>
       </c>
       <c r="C213" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D213" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
-          <t>1,733</t>
+          <t>2,658</t>
         </is>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
-          <t>-55.9%</t>
+          <t>-39.6%</t>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>333</t>
         </is>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="I213" s="5" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J213" s="5" t="inlineStr">
         <is>
-          <t>9,370</t>
+          <t>19,077</t>
         </is>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
-          <t>1,052</t>
+          <t>901</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="7" t="inlineStr">
         <is>
-          <t>402037915</t>
+          <t>445740253</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ეი თი დეველოპმენტი</t>
+          <t>შპს ცენტრალ მენეჯმენტ გრუპ</t>
         </is>
       </c>
       <c r="C214" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D214" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E214" s="7" t="inlineStr">
         <is>
-          <t>1,696</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,653</t>
+        </is>
+      </c>
+      <c r="F214" s="7" t="n">
+        <v/>
       </c>
       <c r="G214" s="7" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>-1,149</t>
         </is>
       </c>
       <c r="H214" s="7" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>-43.3%</t>
         </is>
       </c>
       <c r="I214" s="7" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>-1,163</t>
         </is>
       </c>
       <c r="J214" s="7" t="inlineStr">
         <is>
-          <t>3,639</t>
+          <t>444</t>
         </is>
       </c>
       <c r="K214" s="7" t="inlineStr">
         <is>
-          <t>1,378</t>
+          <t>-1,163</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="inlineStr">
         <is>
-          <t>405171852</t>
+          <t>402009508</t>
         </is>
       </c>
       <c r="B215" s="6" t="inlineStr">
         <is>
-          <t>შპს ლასკო ფროფერთის</t>
+          <t>შპს ოქროს კიდობანი</t>
         </is>
       </c>
       <c r="C215" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D215" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
-          <t>1,694</t>
+          <t>2,536</t>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
-          <t>420.1%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
-          <t>1,377</t>
+          <t>574</t>
         </is>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
-          <t>81.3%</t>
+          <t>22.6%</t>
         </is>
       </c>
       <c r="I215" s="5" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>418</t>
         </is>
       </c>
       <c r="J215" s="5" t="inlineStr">
         <is>
-          <t>8,089</t>
+          <t>5,637</t>
         </is>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
-          <t>-549</t>
+          <t>2,759</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="7" t="inlineStr">
         <is>
-          <t>438117994</t>
+          <t>405382429</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
-          <t>შპს სთოუნ ეიჯ დეველოპმენტ გრუპი</t>
+          <t>შპს ატენი</t>
         </is>
       </c>
       <c r="C216" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D216" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E216" s="7" t="inlineStr">
         <is>
-          <t>1,684</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,458</t>
+        </is>
+      </c>
+      <c r="F216" s="7" t="n">
+        <v/>
       </c>
       <c r="G216" s="7" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>1,481</t>
         </is>
       </c>
       <c r="H216" s="7" t="inlineStr">
         <is>
-          <t>18.7%</t>
+          <t>60.2%</t>
         </is>
       </c>
       <c r="I216" s="7" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>929</t>
         </is>
       </c>
       <c r="J216" s="7" t="inlineStr">
         <is>
-          <t>1,163</t>
+          <t>7,730</t>
         </is>
       </c>
       <c r="K216" s="7" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>4,365</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="inlineStr">
         <is>
-          <t>202460103</t>
+          <t>404497834</t>
         </is>
       </c>
       <c r="B217" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯიარ ქონების მართვა</t>
+          <t>⚠ შპს ვილლა მონტე</t>
         </is>
       </c>
       <c r="C217" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D217" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
-          <t>1,655</t>
+          <t>2,445</t>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>-56.0%</t>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
-          <t>-2,523</t>
+          <t>-382</t>
         </is>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
-          <t>-152.4%</t>
+          <t>-15.6%</t>
         </is>
       </c>
       <c r="I217" s="5" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>-448</t>
         </is>
       </c>
       <c r="J217" s="5" t="inlineStr">
         <is>
-          <t>63,919</t>
+          <t>651</t>
         </is>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
-          <t>62,193</t>
+          <t>-3,636</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="7" t="inlineStr">
         <is>
-          <t>406024948</t>
+          <t>404499440</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სტირლექს +</t>
+          <t>⚠ შპს საქართველოს უძრავი ქონების მართვის ჯგუფი</t>
         </is>
       </c>
       <c r="C218" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D218" s="7" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="E218" s="7" t="inlineStr">
         <is>
-          <t>1,632</t>
+          <t>2,416</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
-          <t>-44.2%</t>
+          <t>-25.1%</t>
         </is>
       </c>
       <c r="G218" s="7" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>-808</t>
         </is>
       </c>
       <c r="H218" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>-33.4%</t>
         </is>
       </c>
       <c r="I218" s="7" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>-13,535</t>
         </is>
       </c>
       <c r="J218" s="7" t="inlineStr">
         <is>
-          <t>1,125</t>
+          <t>53,262</t>
         </is>
       </c>
       <c r="K218" s="7" t="inlineStr">
         <is>
-          <t>506</t>
+          <t>27,124</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="inlineStr">
         <is>
-          <t>405182029</t>
+          <t>209440130</t>
         </is>
       </c>
       <c r="B219" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აპ დეველოპმენტი</t>
+          <t>შპს მუხიანი</t>
         </is>
       </c>
       <c r="C219" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D219" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
-          <t>1,628</t>
+          <t>2,389</t>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
-          <t>-26.2%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
-          <t>1,622</t>
+          <t>184</t>
         </is>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
-          <t>99.6%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="I219" s="5" t="inlineStr">
         <is>
-          <t>1,783</t>
+          <t>148</t>
         </is>
       </c>
       <c r="J219" s="5" t="inlineStr">
         <is>
-          <t>6,802</t>
+          <t>7,115</t>
         </is>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
-          <t>6,334</t>
+          <t>7,103</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="7" t="inlineStr">
         <is>
-          <t>404550464</t>
+          <t>404515618</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ასტორია გრუპი</t>
+          <t>⚠ შპს დისქავერი ა</t>
         </is>
       </c>
       <c r="C220" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D220" s="7" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E220" s="7" t="inlineStr">
         <is>
-          <t>1,626</t>
+          <t>2,359</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>-37.2%</t>
+          <t>-94.2%</t>
         </is>
       </c>
       <c r="G220" s="7" t="inlineStr">
         <is>
-          <t>-1,764</t>
+          <t>-8,731</t>
         </is>
       </c>
       <c r="H220" s="7" t="inlineStr">
         <is>
-          <t>-108.5%</t>
+          <t>-370.1%</t>
         </is>
       </c>
       <c r="I220" s="7" t="inlineStr">
         <is>
-          <t>-1,719</t>
+          <t>-24,536</t>
         </is>
       </c>
       <c r="J220" s="7" t="inlineStr">
         <is>
-          <t>5,384</t>
+          <t>2,410</t>
         </is>
       </c>
       <c r="K220" s="7" t="inlineStr">
         <is>
-          <t>5,184</t>
+          <t>-63,021</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="inlineStr">
         <is>
-          <t>405044198</t>
+          <t>211360944</t>
         </is>
       </c>
       <c r="B221" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დეველოპმენტ ჯორჯია</t>
+          <t>შპს სპორტის სასახლე</t>
         </is>
       </c>
       <c r="C221" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D221" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
-          <t>1,600</t>
+          <t>2,342</t>
         </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
-          <t>-52.6%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
-          <t>522</t>
+          <t>46</t>
         </is>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
-          <t>32.6%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I221" s="5" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>-43</t>
         </is>
       </c>
       <c r="J221" s="5" t="inlineStr">
         <is>
-          <t>7,979</t>
+          <t>2,966</t>
         </is>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
-          <t>7,755</t>
+          <t>2,851</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="7" t="inlineStr">
         <is>
-          <t>404906125</t>
+          <t>405279684</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ნიუ ვიჟენ ინფრასტრუქტურა</t>
+          <t>შპს ჯეოივენთსი</t>
         </is>
       </c>
       <c r="C222" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D222" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E222" s="7" t="inlineStr">
         <is>
-          <t>1,576</t>
+          <t>2,339</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>12.1%</t>
         </is>
       </c>
       <c r="G222" s="7" t="inlineStr">
         <is>
-          <t>1,368</t>
+          <t>987</t>
         </is>
       </c>
       <c r="H222" s="7" t="inlineStr">
         <is>
-          <t>86.8%</t>
+          <t>42.2%</t>
         </is>
       </c>
       <c r="I222" s="7" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>947</t>
         </is>
       </c>
       <c r="J222" s="7" t="inlineStr">
         <is>
-          <t>13,454</t>
+          <t>1,099</t>
         </is>
       </c>
       <c r="K222" s="7" t="inlineStr">
         <is>
-          <t>12,074</t>
+          <t>1,094</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="inlineStr">
         <is>
-          <t>405112391</t>
+          <t>405012837</t>
         </is>
       </c>
       <c r="B223" s="6" t="inlineStr">
         <is>
-          <t>შპს კომპაქტ დეველოპმენტი</t>
+          <t>შპს ელიტ ინვესტი</t>
         </is>
       </c>
       <c r="C223" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D223" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
-          <t>1,573</t>
+          <t>2,303</t>
         </is>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
-          <t>47.6%</t>
+          <t>-47.3%</t>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
-          <t>-207</t>
+          <t>1,298</t>
         </is>
       </c>
       <c r="H223" s="5" t="inlineStr">
         <is>
-          <t>-13.2%</t>
+          <t>56.3%</t>
         </is>
       </c>
       <c r="I223" s="5" t="inlineStr">
         <is>
-          <t>-217</t>
+          <t>1,268</t>
         </is>
       </c>
       <c r="J223" s="5" t="inlineStr">
         <is>
-          <t>1,980</t>
+          <t>32,792</t>
         </is>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>-4,166</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="7" t="inlineStr">
         <is>
-          <t>405703154</t>
+          <t>209437420</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიდერ დეველოპმენტ სარაჯიშვილი</t>
+          <t>შპს ლიდერ თრეიდი</t>
         </is>
       </c>
       <c r="C224" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D224" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E224" s="7" t="inlineStr">
         <is>
-          <t>1,547</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,302</t>
+        </is>
+      </c>
+      <c r="F224" s="7" t="inlineStr">
+        <is>
+          <t>25.8%</t>
+        </is>
       </c>
       <c r="G224" s="7" t="inlineStr">
         <is>
-          <t>972</t>
+          <t>1,768</t>
         </is>
       </c>
       <c r="H224" s="7" t="inlineStr">
         <is>
-          <t>62.8%</t>
+          <t>76.8%</t>
         </is>
       </c>
       <c r="I224" s="7" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>1,387</t>
         </is>
       </c>
       <c r="J224" s="7" t="inlineStr">
         <is>
-          <t>25,281</t>
+          <t>3,371</t>
         </is>
       </c>
       <c r="K224" s="7" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>3,323</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="inlineStr">
         <is>
-          <t>405115450</t>
+          <t>405270077</t>
         </is>
       </c>
       <c r="B225" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ვინჩი დეველოპმენტი</t>
+          <t>შპს ვერიტას ბრაუნ</t>
         </is>
       </c>
       <c r="C225" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D225" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
-          <t>1,545</t>
+          <t>2,300</t>
         </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
-          <t>-79.0%</t>
+          <t>-13.7%</t>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>222</t>
         </is>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I225" s="5" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>218</t>
         </is>
       </c>
       <c r="J225" s="5" t="inlineStr">
         <is>
-          <t>4,084</t>
+          <t>454</t>
         </is>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
-          <t>2,658</t>
+          <t>119</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="7" t="inlineStr">
         <is>
-          <t>405221512</t>
+          <t>204552108</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს პეტრა</t>
+          <t>⚠ შპს ევრაზიან სტილს</t>
         </is>
       </c>
       <c r="C226" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D226" s="7" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E226" s="7" t="inlineStr">
         <is>
-          <t>1,494</t>
+          <t>2,289</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
-          <t>-26.2%</t>
+          <t>-55.1%</t>
         </is>
       </c>
       <c r="G226" s="7" t="inlineStr">
         <is>
-          <t>639</t>
+          <t>-11</t>
         </is>
       </c>
       <c r="H226" s="7" t="inlineStr">
         <is>
-          <t>42.8%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="I226" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>-11</t>
         </is>
       </c>
       <c r="J226" s="7" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>10,764</t>
         </is>
       </c>
       <c r="K226" s="7" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>-22,887</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="inlineStr">
         <is>
-          <t>405255003</t>
+          <t>404646834</t>
         </is>
       </c>
       <c r="B227" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ენ სი დი ოქროყანა</t>
+          <t>შპს ჰილსაიდ ისთეით</t>
         </is>
       </c>
       <c r="C227" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D227" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
-          <t>1,488</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,279</t>
+        </is>
+      </c>
+      <c r="F227" s="5" t="inlineStr">
+        <is>
+          <t>-19.7%</t>
+        </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>17</t>
         </is>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I227" s="5" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>-188</t>
         </is>
       </c>
       <c r="J227" s="5" t="inlineStr">
         <is>
-          <t>7,569</t>
+          <t>6,505</t>
         </is>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
-          <t>-445</t>
+          <t>441</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="7" t="inlineStr">
         <is>
-          <t>204513179</t>
+          <t>404536016</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს დეველოპმენტ სოლუშენს</t>
+          <t>შპს  ლიმონი რიალ ისთეით</t>
         </is>
       </c>
       <c r="C228" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D228" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E228" s="7" t="inlineStr">
         <is>
-          <t>1,481</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,276</t>
+        </is>
+      </c>
+      <c r="F228" s="7" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
       </c>
       <c r="G228" s="7" t="inlineStr">
         <is>
-          <t>-2,619</t>
+          <t>912</t>
         </is>
       </c>
       <c r="H228" s="7" t="inlineStr">
         <is>
-          <t>-176.9%</t>
+          <t>40.1%</t>
         </is>
       </c>
       <c r="I228" s="7" t="inlineStr">
         <is>
-          <t>-2,639</t>
+          <t>-5,765</t>
         </is>
       </c>
       <c r="J228" s="7" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>19,992</t>
         </is>
       </c>
       <c r="K228" s="7" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>-34,434</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="inlineStr">
         <is>
-          <t>202224869</t>
+          <t>404430870</t>
         </is>
       </c>
       <c r="B229" s="6" t="inlineStr">
         <is>
-          <t>შპს ლინი</t>
+          <t>შპს პლაზა +</t>
         </is>
       </c>
       <c r="C229" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D229" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E229" s="5" t="inlineStr">
         <is>
-          <t>1,450</t>
+          <t>2,261</t>
         </is>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>867</t>
         </is>
       </c>
       <c r="H229" s="5" t="inlineStr">
         <is>
-          <t>9.4%</t>
+          <t>38.3%</t>
         </is>
       </c>
       <c r="I229" s="5" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>875</t>
         </is>
       </c>
       <c r="J229" s="5" t="inlineStr">
         <is>
-          <t>5,595</t>
+          <t>5,867</t>
         </is>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
-          <t>5,018</t>
+          <t>5,708</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="7" t="inlineStr">
         <is>
-          <t>426117481</t>
+          <t>445600314</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
-          <t>შპს ეკო ვილიჯ</t>
+          <t>⚠ შპს ზულუ ვი.აი.პი ბლუმუნ</t>
         </is>
       </c>
       <c r="C230" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D230" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E230" s="7" t="inlineStr">
         <is>
-          <t>1,445</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,243</t>
+        </is>
+      </c>
+      <c r="F230" s="7" t="n">
+        <v/>
       </c>
       <c r="G230" s="7" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>1,947</t>
         </is>
       </c>
       <c r="H230" s="7" t="inlineStr">
         <is>
-          <t>27.0%</t>
+          <t>86.8%</t>
         </is>
       </c>
       <c r="I230" s="7" t="inlineStr">
         <is>
-          <t>321</t>
+          <t>1,647</t>
         </is>
       </c>
       <c r="J230" s="7" t="inlineStr">
         <is>
-          <t>3,054</t>
+          <t>2,314</t>
         </is>
       </c>
       <c r="K230" s="7" t="inlineStr">
         <is>
-          <t>1,105</t>
+          <t>2,022</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="inlineStr">
         <is>
-          <t>208141624</t>
+          <t>445493065</t>
         </is>
       </c>
       <c r="B231" s="6" t="inlineStr">
         <is>
-          <t>სს უქსოვადი ქსოვილები</t>
+          <t>⚠ შპს გურუ ჰოლდინგ</t>
         </is>
       </c>
       <c r="C231" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D231" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
-          <t>1,416</t>
+          <t>2,200</t>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>-17.4%</t>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>849</t>
         </is>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>38.6%</t>
         </is>
       </c>
       <c r="I231" s="5" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>897</t>
         </is>
       </c>
       <c r="J231" s="5" t="inlineStr">
         <is>
-          <t>4,119</t>
+          <t>4,549</t>
         </is>
       </c>
       <c r="K231" s="5" t="inlineStr">
         <is>
-          <t>4,064</t>
+          <t>2,371</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="7" t="inlineStr">
         <is>
-          <t>200113705</t>
+          <t>402084221</t>
         </is>
       </c>
       <c r="B232" s="8" t="inlineStr">
         <is>
-          <t>შპს ბიზნეს სტარი</t>
+          <t>⚠ შპს მ2 გუდაურში</t>
         </is>
       </c>
       <c r="C232" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D232" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E232" s="7" t="inlineStr">
         <is>
-          <t>1,358</t>
+          <t>2,186</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
-          <t>-50.8%</t>
+          <t>-12.9%</t>
         </is>
       </c>
       <c r="G232" s="7" t="inlineStr">
         <is>
-          <t>1,147</t>
+          <t>951</t>
         </is>
       </c>
       <c r="H232" s="7" t="inlineStr">
         <is>
-          <t>84.5%</t>
+          <t>43.5%</t>
         </is>
       </c>
       <c r="I232" s="7" t="inlineStr">
         <is>
-          <t>1,147</t>
+          <t>-1,083</t>
         </is>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
-          <t>8,135</t>
+          <t>31,648</t>
         </is>
       </c>
       <c r="K232" s="7" t="inlineStr">
         <is>
-          <t>6,040</t>
+          <t>9,043</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="inlineStr">
         <is>
-          <t>402038353</t>
+          <t>245442506</t>
         </is>
       </c>
       <c r="B233" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კოხტა დეველოპმენტი</t>
+          <t>შპს ბათმშენი-2007</t>
         </is>
       </c>
       <c r="C233" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D233" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
-          <t>1,354</t>
+          <t>2,182</t>
         </is>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
-          <t>-85.0%</t>
+          <t>64.7%</t>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
-          <t>-1,946</t>
+          <t>1,342</t>
         </is>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
-          <t>-143.7%</t>
+          <t>61.5%</t>
         </is>
       </c>
       <c r="I233" s="5" t="inlineStr">
         <is>
-          <t>-3,602</t>
+          <t>820</t>
         </is>
       </c>
       <c r="J233" s="5" t="inlineStr">
         <is>
-          <t>17,890</t>
+          <t>12,389</t>
         </is>
       </c>
       <c r="K233" s="5" t="inlineStr">
         <is>
-          <t>-3,042</t>
+          <t>10,657</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="7" t="inlineStr">
         <is>
-          <t>445414132</t>
+          <t>209467717</t>
         </is>
       </c>
       <c r="B234" s="8" t="inlineStr">
         <is>
-          <t>შპს ORBI RESIDENCE</t>
+          <t>სს თრიალეთი</t>
         </is>
       </c>
       <c r="C234" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D234" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E234" s="7" t="inlineStr">
         <is>
-          <t>1,334</t>
+          <t>2,143</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
-          <t>-62.1%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="G234" s="7" t="inlineStr">
         <is>
-          <t>-716</t>
+          <t>1,535</t>
         </is>
       </c>
       <c r="H234" s="7" t="inlineStr">
         <is>
-          <t>-53.7%</t>
+          <t>71.6%</t>
         </is>
       </c>
       <c r="I234" s="7" t="inlineStr">
         <is>
-          <t>-333</t>
+          <t>1,505</t>
         </is>
       </c>
       <c r="J234" s="7" t="inlineStr">
         <is>
-          <t>25,776</t>
+          <t>6,389</t>
         </is>
       </c>
       <c r="K234" s="7" t="inlineStr">
         <is>
-          <t>18,117</t>
+          <t>6,210</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="inlineStr">
         <is>
-          <t>248383985</t>
+          <t>405549893</t>
         </is>
       </c>
       <c r="B235" s="6" t="inlineStr">
         <is>
-          <t>შპს ირინა</t>
+          <t>შპს გრადა დეველოპმენტი</t>
         </is>
       </c>
       <c r="C235" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D235" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E235" s="5" t="inlineStr">
         <is>
-          <t>1,295</t>
+          <t>2,142</t>
         </is>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
-          <t>-53.6%</t>
+          <t>-84.8%</t>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>-83</t>
         </is>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>-3.9%</t>
         </is>
       </c>
       <c r="I235" s="5" t="inlineStr">
         <is>
-          <t>-72</t>
+          <t>18,646</t>
         </is>
       </c>
       <c r="J235" s="5" t="inlineStr">
         <is>
-          <t>1,327</t>
+          <t>20,911</t>
         </is>
       </c>
       <c r="K235" s="5" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>20,802</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="7" t="inlineStr">
         <is>
-          <t>426110228</t>
+          <t>434161603</t>
         </is>
       </c>
       <c r="B236" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რიგი</t>
+          <t>შპს ტირ პარკ მარნეული 2014</t>
         </is>
       </c>
       <c r="C236" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D236" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E236" s="7" t="inlineStr">
         <is>
-          <t>1,220</t>
+          <t>2,097</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
-          <t>-67.8%</t>
+          <t>-33.1%</t>
         </is>
       </c>
       <c r="G236" s="7" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>567</t>
         </is>
       </c>
       <c r="H236" s="7" t="inlineStr">
         <is>
-          <t>40.9%</t>
+          <t>27.0%</t>
         </is>
       </c>
       <c r="I236" s="7" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>439</t>
         </is>
       </c>
       <c r="J236" s="7" t="inlineStr">
         <is>
-          <t>3,756</t>
+          <t>1,674</t>
         </is>
       </c>
       <c r="K236" s="7" t="inlineStr">
         <is>
-          <t>1,506</t>
+          <t>909</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="inlineStr">
         <is>
-          <t>404612255</t>
+          <t>209439213</t>
         </is>
       </c>
       <c r="B237" s="6" t="inlineStr">
         <is>
-          <t>შპს ტერრა დეველოპმენტი</t>
+          <t>შპს გრატო სითი სენთერ</t>
         </is>
       </c>
       <c r="C237" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D237" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
-          <t>1,206</t>
+          <t>2,092</t>
         </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
-          <t>-58.4%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
-          <t>-646</t>
+          <t>2,006</t>
         </is>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
-          <t>-53.6%</t>
+          <t>95.9%</t>
         </is>
       </c>
       <c r="I237" s="5" t="inlineStr">
         <is>
-          <t>-644</t>
+          <t>1,583</t>
         </is>
       </c>
       <c r="J237" s="5" t="inlineStr">
         <is>
-          <t>8,165</t>
+          <t>1,458</t>
         </is>
       </c>
       <c r="K237" s="5" t="inlineStr">
         <is>
-          <t>2,459</t>
+          <t>1,391</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="7" t="inlineStr">
         <is>
-          <t>202400482</t>
+          <t>205135780</t>
         </is>
       </c>
       <c r="B238" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს პროკრედიტ ფროფერთის</t>
+          <t>⚠ შპს იალონი</t>
         </is>
       </c>
       <c r="C238" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D238" s="7" t="n">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="E238" s="7" t="inlineStr">
         <is>
-          <t>1,193</t>
+          <t>2,069</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
-          <t>-52.1%</t>
+          <t>96.2%</t>
         </is>
       </c>
       <c r="G238" s="7" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>891</t>
         </is>
       </c>
       <c r="H238" s="7" t="inlineStr">
         <is>
-          <t>43.0%</t>
+          <t>43.1%</t>
         </is>
       </c>
       <c r="I238" s="7" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>-510</t>
         </is>
       </c>
       <c r="J238" s="7" t="inlineStr">
         <is>
-          <t>9,718</t>
+          <t>15,406</t>
         </is>
       </c>
       <c r="K238" s="7" t="inlineStr">
         <is>
-          <t>9,453</t>
+          <t>9,175</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="inlineStr">
         <is>
-          <t>404993600</t>
+          <t>406260264</t>
         </is>
       </c>
       <c r="B239" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰილს დეველოპმენტი</t>
+          <t>⚠ შპს გოლდენ ქი</t>
         </is>
       </c>
       <c r="C239" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D239" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
-          <t>1,191</t>
+          <t>2,066</t>
         </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
-          <t>-56.3%</t>
+          <t>-13.1%</t>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
-          <t>-310</t>
+          <t>596</t>
         </is>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
-          <t>-26.0%</t>
+          <t>28.8%</t>
         </is>
       </c>
       <c r="I239" s="5" t="inlineStr">
         <is>
-          <t>-333</t>
+          <t>508</t>
         </is>
       </c>
       <c r="J239" s="5" t="inlineStr">
         <is>
-          <t>9,674</t>
+          <t>806</t>
         </is>
       </c>
       <c r="K239" s="5" t="inlineStr">
         <is>
-          <t>9,666</t>
+          <t>698</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="7" t="inlineStr">
         <is>
-          <t>445390005</t>
+          <t>445526789</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლუგო ტრეიდი</t>
+          <t>შპს დს მოლი</t>
         </is>
       </c>
       <c r="C240" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D240" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E240" s="7" t="inlineStr">
         <is>
-          <t>1,160</t>
+          <t>2,054</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
-          <t>-41.4%</t>
+          <t>22.2%</t>
         </is>
       </c>
       <c r="G240" s="7" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>1,136</t>
         </is>
       </c>
       <c r="H240" s="7" t="inlineStr">
         <is>
-          <t>57.7%</t>
+          <t>55.3%</t>
         </is>
       </c>
       <c r="I240" s="7" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>1,360</t>
         </is>
       </c>
       <c r="J240" s="7" t="inlineStr">
         <is>
-          <t>10,944</t>
+          <t>22,681</t>
         </is>
       </c>
       <c r="K240" s="7" t="inlineStr">
         <is>
-          <t>6,392</t>
+          <t>15,566</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="inlineStr">
         <is>
-          <t>226118340</t>
+          <t>211360089</t>
         </is>
       </c>
       <c r="B241" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მწვანე ველი</t>
+          <t>სს ბახტრიონი</t>
         </is>
       </c>
       <c r="C241" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D241" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E241" s="5" t="inlineStr">
         <is>
-          <t>1,148</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,998</t>
+        </is>
+      </c>
+      <c r="F241" s="5" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
-          <t>-439</t>
+          <t>1,334</t>
         </is>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
-          <t>-38.2%</t>
+          <t>66.8%</t>
         </is>
       </c>
       <c r="I241" s="5" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>1,039</t>
         </is>
       </c>
       <c r="J241" s="5" t="inlineStr">
         <is>
-          <t>42,651</t>
+          <t>13,742</t>
         </is>
       </c>
       <c r="K241" s="5" t="inlineStr">
         <is>
-          <t>14,064</t>
+          <t>13,741</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="7" t="inlineStr">
         <is>
-          <t>405388147</t>
+          <t>203836625</t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
-          <t>შპს  მარდიელი ინვესთმენთი</t>
+          <t>⚠ შპს თბილისის სახელმწიფო საკონცერტო დარბაზი</t>
         </is>
       </c>
       <c r="C242" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D242" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E242" s="7" t="inlineStr">
         <is>
-          <t>1,117</t>
+          <t>1,993</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
-          <t>847.5%</t>
+          <t>30.5%</t>
         </is>
       </c>
       <c r="G242" s="7" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>50</t>
         </is>
       </c>
       <c r="H242" s="7" t="inlineStr">
         <is>
-          <t>27.1%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I242" s="7" t="inlineStr">
         <is>
-          <t>7,826</t>
+          <t>16</t>
         </is>
       </c>
       <c r="J242" s="7" t="inlineStr">
         <is>
-          <t>24,947</t>
+          <t>41,862</t>
         </is>
       </c>
       <c r="K242" s="7" t="inlineStr">
         <is>
-          <t>17,549</t>
+          <t>41,623</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="inlineStr">
         <is>
-          <t>402148412</t>
+          <t>211383411</t>
         </is>
       </c>
       <c r="B243" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მწვანე ოფისი</t>
+          <t>⚠ შპს ზღაპარი</t>
         </is>
       </c>
       <c r="C243" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D243" s="5" t="n">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
-          <t>1,075</t>
+          <t>1,991</t>
         </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>-31.4%</t>
         </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>101</t>
         </is>
       </c>
       <c r="H243" s="5" t="inlineStr">
         <is>
-          <t>65.4%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I243" s="5" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>95</t>
         </is>
       </c>
       <c r="J243" s="5" t="inlineStr">
         <is>
-          <t>9,511</t>
+          <t>282</t>
         </is>
       </c>
       <c r="K243" s="5" t="inlineStr">
         <is>
-          <t>9,126</t>
+          <t>153</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="7" t="inlineStr">
         <is>
-          <t>205225576</t>
+          <t>245383883</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ასადოვ კაპიტალ ჯორჯია</t>
+          <t>⚠ შპს  ბათუმყოფსერვისი</t>
         </is>
       </c>
       <c r="C244" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D244" s="7" t="n">
         <v>2020</v>
       </c>
       <c r="E244" s="7" t="inlineStr">
         <is>
-          <t>1,055</t>
+          <t>1,969</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>-21.1%</t>
         </is>
       </c>
       <c r="G244" s="7" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>-316</t>
         </is>
       </c>
       <c r="H244" s="7" t="inlineStr">
         <is>
-          <t>55.0%</t>
+          <t>-16.1%</t>
         </is>
       </c>
       <c r="I244" s="7" t="inlineStr">
         <is>
-          <t>8,657</t>
+          <t>-418</t>
         </is>
       </c>
       <c r="J244" s="7" t="inlineStr">
         <is>
-          <t>24,607</t>
+          <t>2,104</t>
         </is>
       </c>
       <c r="K244" s="7" t="inlineStr">
         <is>
-          <t>24,507</t>
+          <t>1,945</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="inlineStr">
         <is>
-          <t>428523537</t>
+          <t>200004921</t>
         </is>
       </c>
       <c r="B245" s="6" t="inlineStr">
         <is>
-          <t>შპს რძის ქალაქი</t>
+          <t>სს უნივერსალი</t>
         </is>
       </c>
       <c r="C245" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D245" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
-          <t>1,036</t>
+          <t>1,938</t>
         </is>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
-          <t>17.7%</t>
+          <t>-68.0%</t>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
-          <t>-531</t>
+          <t>1,564</t>
         </is>
       </c>
       <c r="H245" s="5" t="inlineStr">
         <is>
-          <t>-51.2%</t>
+          <t>80.7%</t>
         </is>
       </c>
       <c r="I245" s="5" t="inlineStr">
         <is>
-          <t>-532</t>
+          <t>798</t>
         </is>
       </c>
       <c r="J245" s="5" t="inlineStr">
         <is>
-          <t>3,094</t>
+          <t>21,520</t>
         </is>
       </c>
       <c r="K245" s="5" t="inlineStr">
         <is>
-          <t>2,753</t>
+          <t>18,709</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="7" t="inlineStr">
         <is>
-          <t>248429446</t>
+          <t>404579862</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
-          <t>შპს ნაზირი და კომპანია</t>
+          <t>⚠ შპს თრიალეთი</t>
         </is>
       </c>
       <c r="C246" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D246" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E246" s="7" t="inlineStr">
         <is>
-          <t>1,025</t>
+          <t>1,936</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>-56.5%</t>
         </is>
       </c>
       <c r="G246" s="7" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>1,387</t>
         </is>
       </c>
       <c r="H246" s="7" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>71.6%</t>
         </is>
       </c>
       <c r="I246" s="7" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>1,916</t>
         </is>
       </c>
       <c r="J246" s="7" t="inlineStr">
         <is>
-          <t>2,387</t>
+          <t>9,723</t>
         </is>
       </c>
       <c r="K246" s="7" t="inlineStr">
         <is>
-          <t>1,966</t>
+          <t>9,266</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="inlineStr">
         <is>
-          <t>405165832</t>
+          <t>406045257</t>
         </is>
       </c>
       <c r="B247" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დიღომი დეველოპმენტ</t>
+          <t>შპს ლილო რენტალი</t>
         </is>
       </c>
       <c r="C247" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D247" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
-          <t>1,023</t>
+          <t>1,930</t>
         </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
-          <t>-59.7%</t>
+          <t>-14.1%</t>
         </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>533</t>
         </is>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>27.6%</t>
         </is>
       </c>
       <c r="I247" s="5" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>169</t>
         </is>
       </c>
       <c r="J247" s="5" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>7,074</t>
         </is>
       </c>
       <c r="K247" s="5" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>-4,791</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="7" t="inlineStr">
         <is>
-          <t>205109167</t>
+          <t>208140439</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კალასი</t>
+          <t>სს ავტომობილისტი</t>
         </is>
       </c>
       <c r="C248" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D248" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E248" s="7" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1,910</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>50.1%</t>
         </is>
       </c>
       <c r="G248" s="7" t="inlineStr">
         <is>
-          <t>-362</t>
+          <t>793</t>
         </is>
       </c>
       <c r="H248" s="7" t="inlineStr">
         <is>
-          <t>-36.5%</t>
+          <t>41.5%</t>
         </is>
       </c>
       <c r="I248" s="7" t="inlineStr">
         <is>
-          <t>-468</t>
+          <t>-73</t>
         </is>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
-          <t>846</t>
+          <t>9,213</t>
         </is>
       </c>
       <c r="K248" s="7" t="inlineStr">
         <is>
-          <t>-1,536</t>
+          <t>1,084</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="inlineStr">
         <is>
-          <t>445638150</t>
+          <t>400228160</t>
         </is>
       </c>
       <c r="B249" s="6" t="inlineStr">
         <is>
-          <t>შპს მარდი სტადიონი</t>
+          <t>შპს მეტრო პროჟე</t>
         </is>
       </c>
       <c r="C249" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D249" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>1,905</t>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
-          <t>-23.1%</t>
+          <t>-26.9%</t>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
-          <t>-413</t>
+          <t>293</t>
         </is>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
-          <t>-43.3%</t>
+          <t>15.4%</t>
         </is>
       </c>
       <c r="I249" s="5" t="inlineStr">
         <is>
-          <t>-380</t>
+          <t>405</t>
         </is>
       </c>
       <c r="J249" s="5" t="inlineStr">
         <is>
-          <t>8,242</t>
+          <t>4,758</t>
         </is>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
-          <t>-1,619</t>
+          <t>3,390</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="7" t="inlineStr">
         <is>
-          <t>405098709</t>
+          <t>201945262</t>
         </is>
       </c>
       <c r="B250" s="8" t="inlineStr">
         <is>
-          <t>შპს რექტუს დეველოპმენტი</t>
+          <t>შპს ქართული ფილმი-უძრავი ქონება</t>
         </is>
       </c>
       <c r="C250" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D250" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E250" s="7" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>1,847</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>-73.1%</t>
+          <t>-5.1%</t>
         </is>
       </c>
       <c r="G250" s="7" t="inlineStr">
         <is>
-          <t>-2,417</t>
+          <t>414</t>
         </is>
       </c>
       <c r="H250" s="7" t="inlineStr">
         <is>
-          <t>-255.3%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="I250" s="7" t="inlineStr">
         <is>
-          <t>-2,645</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
-          <t>12,912</t>
+          <t>72,549</t>
         </is>
       </c>
       <c r="K250" s="7" t="inlineStr">
         <is>
-          <t>4,169</t>
+          <t>71,628</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="inlineStr">
         <is>
-          <t>400107451</t>
+          <t>212679877</t>
         </is>
       </c>
       <c r="B251" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მერკური-ვაკე</t>
+          <t>შპს ფარი</t>
         </is>
       </c>
       <c r="C251" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D251" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
-          <t>945</t>
+          <t>1,845</t>
         </is>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
-          <t>-89.5%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>778</t>
         </is>
       </c>
       <c r="H251" s="5" t="inlineStr">
         <is>
-          <t>51.4%</t>
+          <t>42.2%</t>
         </is>
       </c>
       <c r="I251" s="5" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>624</t>
         </is>
       </c>
       <c r="J251" s="5" t="inlineStr">
         <is>
-          <t>9,525</t>
+          <t>2,915</t>
         </is>
       </c>
       <c r="K251" s="5" t="inlineStr">
         <is>
-          <t>9,174</t>
+          <t>2,820</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="7" t="inlineStr">
         <is>
-          <t>405252710</t>
+          <t>202185553</t>
         </is>
       </c>
       <c r="B252" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს დეველოპმენტ გრუპ ჯორჯია</t>
+          <t>შპს გლობალური ტექნოლოგიები</t>
         </is>
       </c>
       <c r="C252" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D252" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E252" s="7" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>1,802</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
-          <t>-67.8%</t>
+          <t>-15.7%</t>
         </is>
       </c>
       <c r="G252" s="7" t="inlineStr">
         <is>
-          <t>370</t>
+          <t>184</t>
         </is>
       </c>
       <c r="H252" s="7" t="inlineStr">
         <is>
-          <t>41.2%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="I252" s="7" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>-4,644</t>
         </is>
       </c>
       <c r="J252" s="7" t="inlineStr">
         <is>
-          <t>1,553</t>
+          <t>49,424</t>
         </is>
       </c>
       <c r="K252" s="7" t="inlineStr">
         <is>
-          <t>1,553</t>
+          <t>-17,733</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="inlineStr">
         <is>
-          <t>445490781</t>
+          <t>245574659</t>
         </is>
       </c>
       <c r="B253" s="6" t="inlineStr">
         <is>
-          <t>შპს სი ემ ეს მეზღვაური</t>
+          <t>⚠ შპს შენი ბათუმი</t>
         </is>
       </c>
       <c r="C253" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D253" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
-          <t>893</t>
+          <t>1,795</t>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
-          <t>-25.9%</t>
+          <t>-64.9%</t>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>706</t>
         </is>
       </c>
       <c r="H253" s="5" t="inlineStr">
         <is>
-          <t>25.0%</t>
+          <t>39.3%</t>
         </is>
       </c>
       <c r="I253" s="5" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>730</t>
         </is>
       </c>
       <c r="J253" s="5" t="inlineStr">
         <is>
-          <t>6,093</t>
+          <t>3,540</t>
         </is>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
-          <t>5,809</t>
+          <t>267</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="7" t="inlineStr">
         <is>
-          <t>404446649</t>
+          <t>209437233</t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აი-ემ-ჯი დეველოპმენტი</t>
+          <t>სს მოზაიკ ლოჯისტიკ</t>
         </is>
       </c>
       <c r="C254" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D254" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E254" s="7" t="inlineStr">
         <is>
-          <t>882</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,773</t>
+        </is>
+      </c>
+      <c r="F254" s="7" t="inlineStr">
+        <is>
+          <t>30.3%</t>
+        </is>
       </c>
       <c r="G254" s="7" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>1,206</t>
         </is>
       </c>
       <c r="H254" s="7" t="inlineStr">
         <is>
-          <t>39.8%</t>
+          <t>68.0%</t>
         </is>
       </c>
       <c r="I254" s="7" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>55</t>
         </is>
       </c>
       <c r="J254" s="7" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>13,253</t>
         </is>
       </c>
       <c r="K254" s="7" t="inlineStr">
         <is>
-          <t>-1,882</t>
+          <t>2,936</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="inlineStr">
         <is>
-          <t>202065308</t>
+          <t>216298129</t>
         </is>
       </c>
       <c r="B255" s="6" t="inlineStr">
         <is>
-          <t>შპს ქიმანტიკორი</t>
+          <t>შპს ერთობა</t>
         </is>
       </c>
       <c r="C255" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D255" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
-          <t>881</t>
+          <t>1,749</t>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
-          <t>39.7%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>591</t>
         </is>
       </c>
       <c r="H255" s="5" t="inlineStr">
         <is>
-          <t>20.9%</t>
+          <t>33.8%</t>
         </is>
       </c>
       <c r="I255" s="5" t="inlineStr">
         <is>
-          <t>-614</t>
+          <t>455</t>
         </is>
       </c>
       <c r="J255" s="5" t="inlineStr">
         <is>
-          <t>1,106</t>
+          <t>2,969</t>
         </is>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>2,224</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="7" t="inlineStr">
         <is>
-          <t>454411538</t>
+          <t>204493066</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გრანდ ჯორჯია დეველოპმენტ</t>
+          <t>⚠ შპს ბიგ სერვისი</t>
         </is>
       </c>
       <c r="C256" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D256" s="7" t="n">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="E256" s="7" t="inlineStr">
         <is>
-          <t>866</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,715</t>
+        </is>
+      </c>
+      <c r="F256" s="7" t="inlineStr">
+        <is>
+          <t>9.7%</t>
+        </is>
       </c>
       <c r="G256" s="7" t="inlineStr">
         <is>
-          <t>517</t>
+          <t>-1,665</t>
         </is>
       </c>
       <c r="H256" s="7" t="inlineStr">
         <is>
-          <t>59.7%</t>
+          <t>-97.1%</t>
         </is>
       </c>
       <c r="I256" s="7" t="inlineStr">
         <is>
-          <t>516</t>
+          <t>-8,249</t>
         </is>
       </c>
       <c r="J256" s="7" t="inlineStr">
         <is>
-          <t>1,298</t>
+          <t>62,855</t>
         </is>
       </c>
       <c r="K256" s="7" t="inlineStr">
         <is>
-          <t>1,290</t>
+          <t>28,044</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="inlineStr">
         <is>
-          <t>405079089</t>
+          <t>402037915</t>
         </is>
       </c>
       <c r="B257" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ათორი დეველოპმენტი</t>
+          <t>⚠ შპს  ეი თი დეველოპმენტი</t>
         </is>
       </c>
       <c r="C257" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D257" s="5" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>1,696</t>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
-          <t>-53.0%</t>
+          <t>-3.1%</t>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
-          <t>-736</t>
+          <t>88</t>
         </is>
       </c>
       <c r="H257" s="5" t="inlineStr">
         <is>
-          <t>-86.5%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="I257" s="5" t="inlineStr">
         <is>
-          <t>-736</t>
+          <t>88</t>
         </is>
       </c>
       <c r="J257" s="5" t="inlineStr">
         <is>
-          <t>3,411</t>
+          <t>3,639</t>
         </is>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>1,378</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="7" t="inlineStr">
         <is>
-          <t>405405752</t>
+          <t>405171852</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
-          <t>შპს ვილბურ ჰოლდინგი</t>
+          <t>შპს ლასკო ფროფერთის</t>
         </is>
       </c>
       <c r="C258" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D258" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E258" s="7" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>1,694</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
-          <t>-60.6%</t>
+          <t>420.1%</t>
         </is>
       </c>
       <c r="G258" s="7" t="inlineStr">
         <is>
-          <t>-499</t>
+          <t>1,377</t>
         </is>
       </c>
       <c r="H258" s="7" t="inlineStr">
         <is>
-          <t>-59.1%</t>
+          <t>81.3%</t>
         </is>
       </c>
       <c r="I258" s="7" t="inlineStr">
         <is>
+          <t>866</t>
+        </is>
+      </c>
+      <c r="J258" s="7" t="inlineStr">
+        <is>
+          <t>8,089</t>
+        </is>
+      </c>
+      <c r="K258" s="7" t="inlineStr">
+        <is>
           <t>-549</t>
-        </is>
-[...8 lines deleted...]
-          <t>3,893</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="inlineStr">
         <is>
-          <t>445400888</t>
+          <t>202460103</t>
         </is>
       </c>
       <c r="B259" s="6" t="inlineStr">
         <is>
-          <t>შპს ელიტ ჰაუსი</t>
+          <t>შპს ჯიარ ქონების მართვა</t>
         </is>
       </c>
       <c r="C259" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D259" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
-          <t>832</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,655</t>
+        </is>
+      </c>
+      <c r="F259" s="5" t="inlineStr">
+        <is>
+          <t>11.4%</t>
+        </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
-          <t>-1,196</t>
+          <t>-2,523</t>
         </is>
       </c>
       <c r="H259" s="5" t="inlineStr">
         <is>
-          <t>-143.7%</t>
+          <t>-152.4%</t>
         </is>
       </c>
       <c r="I259" s="5" t="inlineStr">
         <is>
-          <t>-1,104</t>
+          <t>444</t>
         </is>
       </c>
       <c r="J259" s="5" t="inlineStr">
         <is>
-          <t>34,264</t>
+          <t>63,919</t>
         </is>
       </c>
       <c r="K259" s="5" t="inlineStr">
         <is>
-          <t>-3,877</t>
+          <t>62,193</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="7" t="inlineStr">
         <is>
-          <t>400034823</t>
+          <t>209436948</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
-          <t>შპს geo-b</t>
+          <t>სს ელეგანტი</t>
         </is>
       </c>
       <c r="C260" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D260" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E260" s="7" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>1,651</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="G260" s="7" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>38</t>
         </is>
       </c>
       <c r="H260" s="7" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I260" s="7" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>-162</t>
         </is>
       </c>
       <c r="J260" s="7" t="inlineStr">
         <is>
-          <t>1,457</t>
+          <t>2,985</t>
         </is>
       </c>
       <c r="K260" s="7" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>2,972</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="inlineStr">
         <is>
-          <t>205199186</t>
+          <t>406024948</t>
         </is>
       </c>
       <c r="B261" s="6" t="inlineStr">
         <is>
-          <t>შპს რედიქსი</t>
+          <t>⚠ შპს სტირლექს +</t>
         </is>
       </c>
       <c r="C261" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D261" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>1,632</t>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
-          <t>84.1%</t>
+          <t>-44.2%</t>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
-          <t>-1,315</t>
+          <t>65</t>
         </is>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
-          <t>-175.4%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I261" s="5" t="inlineStr">
         <is>
-          <t>-1,324</t>
+          <t>29</t>
         </is>
       </c>
       <c r="J261" s="5" t="inlineStr">
         <is>
-          <t>2,539</t>
+          <t>1,125</t>
         </is>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
-          <t>2,526</t>
+          <t>506</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="7" t="inlineStr">
         <is>
-          <t>405062836</t>
+          <t>404550464</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
-          <t>შპს სეუ გრუპ დეველოპმენტ კომპანი</t>
+          <t>⚠ შპს ასტორია გრუპი</t>
         </is>
       </c>
       <c r="C262" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D262" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E262" s="7" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>1,626</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
-          <t>-63.6%</t>
+          <t>-37.2%</t>
         </is>
       </c>
       <c r="G262" s="7" t="inlineStr">
         <is>
-          <t>-7,260</t>
+          <t>-1,764</t>
         </is>
       </c>
       <c r="H262" s="7" t="inlineStr">
         <is>
-          <t>-981.0%</t>
+          <t>-108.5%</t>
         </is>
       </c>
       <c r="I262" s="7" t="inlineStr">
         <is>
-          <t>-8,390</t>
+          <t>-1,719</t>
         </is>
       </c>
       <c r="J262" s="7" t="inlineStr">
         <is>
-          <t>39,099</t>
+          <t>5,384</t>
         </is>
       </c>
       <c r="K262" s="7" t="inlineStr">
         <is>
-          <t>-19,919</t>
+          <t>5,184</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="inlineStr">
         <is>
-          <t>204538599</t>
+          <t>202463342</t>
         </is>
       </c>
       <c r="B263" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ყაზბეგის 47</t>
+          <t>შპს ინდექსი</t>
         </is>
       </c>
       <c r="C263" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D263" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>1,581</t>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>-36.9%</t>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>-357</t>
         </is>
       </c>
       <c r="H263" s="5" t="inlineStr">
         <is>
-          <t>54.5%</t>
+          <t>-22.6%</t>
         </is>
       </c>
       <c r="I263" s="5" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>-160</t>
         </is>
       </c>
       <c r="J263" s="5" t="inlineStr">
         <is>
-          <t>8,064</t>
+          <t>3,464</t>
         </is>
       </c>
       <c r="K263" s="5" t="inlineStr">
         <is>
-          <t>3,196</t>
+          <t>3,293</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="7" t="inlineStr">
         <is>
-          <t>405459114</t>
+          <t>404906125</t>
         </is>
       </c>
       <c r="B264" s="8" t="inlineStr">
         <is>
-          <t>შპს არტ დეველოპმენტი</t>
+          <t>⚠ შპს ნიუ ვიჟენ ინფრასტრუქტურა</t>
         </is>
       </c>
       <c r="C264" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D264" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E264" s="7" t="inlineStr">
         <is>
-          <t>640</t>
+          <t>1,576</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
-          <t>-96.5%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="G264" s="7" t="inlineStr">
         <is>
-          <t>-7,375</t>
+          <t>1,368</t>
         </is>
       </c>
       <c r="H264" s="7" t="inlineStr">
         <is>
-          <t>-1153.0%</t>
+          <t>86.8%</t>
         </is>
       </c>
       <c r="I264" s="7" t="inlineStr">
         <is>
-          <t>-7,496</t>
+          <t>708</t>
         </is>
       </c>
       <c r="J264" s="7" t="inlineStr">
         <is>
-          <t>21,214</t>
+          <t>13,454</t>
         </is>
       </c>
       <c r="K264" s="7" t="inlineStr">
         <is>
-          <t>6,757</t>
+          <t>12,074</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="inlineStr">
         <is>
-          <t>202435588</t>
+          <t>404883211</t>
         </is>
       </c>
       <c r="B265" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ვესტ ქოლდი</t>
+          <t>შპს სიგმა-გეო</t>
         </is>
       </c>
       <c r="C265" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D265" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>1,553</t>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
-          <t>37.4%</t>
+          <t>-32.2%</t>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>258</t>
         </is>
       </c>
       <c r="H265" s="5" t="inlineStr">
         <is>
-          <t>31.1%</t>
+          <t>16.6%</t>
         </is>
       </c>
       <c r="I265" s="5" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>-534</t>
         </is>
       </c>
       <c r="J265" s="5" t="inlineStr">
         <is>
-          <t>2,278</t>
+          <t>5,950</t>
         </is>
       </c>
       <c r="K265" s="5" t="inlineStr">
         <is>
-          <t>531</t>
+          <t>2,755</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="7" t="inlineStr">
         <is>
-          <t>404982033</t>
+          <t>200239697</t>
         </is>
       </c>
       <c r="B266" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მეტრა დეველოპმენტი</t>
+          <t>შპს ლაგი - 98</t>
         </is>
       </c>
       <c r="C266" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D266" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E266" s="7" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>1,527</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
-          <t>-91.6%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="G266" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>736</t>
         </is>
       </c>
       <c r="H266" s="7" t="inlineStr">
         <is>
-          <t>32.2%</t>
+          <t>48.2%</t>
         </is>
       </c>
       <c r="I266" s="7" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>689</t>
         </is>
       </c>
       <c r="J266" s="7" t="inlineStr">
         <is>
-          <t>13,523</t>
+          <t>5,114</t>
         </is>
       </c>
       <c r="K266" s="7" t="inlineStr">
         <is>
-          <t>-27,046</t>
+          <t>5,092</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="inlineStr">
         <is>
-          <t>402029880</t>
+          <t>405221512</t>
         </is>
       </c>
       <c r="B267" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ლუქს დეველოპმენტი</t>
+          <t>⚠ შპს პეტრა</t>
         </is>
       </c>
       <c r="C267" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D267" s="5" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>1,494</t>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
-          <t>-72.1%</t>
+          <t>-26.2%</t>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>639</t>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
-          <t>56.6%</t>
+          <t>42.8%</t>
         </is>
       </c>
       <c r="I267" s="5" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>353</t>
         </is>
       </c>
       <c r="J267" s="5" t="inlineStr">
         <is>
-          <t>3,409</t>
+          <t>729</t>
         </is>
       </c>
       <c r="K267" s="5" t="inlineStr">
         <is>
-          <t>3,313</t>
+          <t>488</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="7" t="inlineStr">
         <is>
-          <t>404464334</t>
+          <t>405255003</t>
         </is>
       </c>
       <c r="B268" s="8" t="inlineStr">
         <is>
-          <t>შპს ა91</t>
+          <t>⚠ შპს ენ სი დი ოქროყანა</t>
         </is>
       </c>
       <c r="C268" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D268" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E268" s="7" t="inlineStr">
         <is>
-          <t>580</t>
-[...5 lines deleted...]
-        </is>
+          <t>1,488</t>
+        </is>
+      </c>
+      <c r="F268" s="7" t="n">
+        <v/>
       </c>
       <c r="G268" s="7" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>95</t>
         </is>
       </c>
       <c r="H268" s="7" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I268" s="7" t="inlineStr">
         <is>
-          <t>-184</t>
+          <t>95</t>
         </is>
       </c>
       <c r="J268" s="7" t="inlineStr">
         <is>
-          <t>1,538</t>
+          <t>7,569</t>
         </is>
       </c>
       <c r="K268" s="7" t="inlineStr">
         <is>
-          <t>1,524</t>
+          <t>-445</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="inlineStr">
         <is>
-          <t>405164691</t>
+          <t>202224869</t>
         </is>
       </c>
       <c r="B269" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მ2 ჭავჭავაძეზე</t>
+          <t>შპს ლინი</t>
         </is>
       </c>
       <c r="C269" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D269" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
-          <t>567</t>
+          <t>1,450</t>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
-          <t>-96.1%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
-          <t>-1,381</t>
+          <t>137</t>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
-          <t>-243.6%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="I269" s="5" t="inlineStr">
         <is>
-          <t>-1,946</t>
+          <t>20</t>
         </is>
       </c>
       <c r="J269" s="5" t="inlineStr">
         <is>
-          <t>2,036</t>
+          <t>5,595</t>
         </is>
       </c>
       <c r="K269" s="5" t="inlineStr">
         <is>
-          <t>1,253</t>
+          <t>5,018</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="7" t="inlineStr">
         <is>
-          <t>404444053</t>
+          <t>426117481</t>
         </is>
       </c>
       <c r="B270" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  კაპიტალ დეველოპმენტი</t>
+          <t>შპს ეკო ვილიჯ</t>
         </is>
       </c>
       <c r="C270" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D270" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E270" s="7" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>1,445</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
-          <t>-74.8%</t>
+          <t>-7.6%</t>
         </is>
       </c>
       <c r="G270" s="7" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>390</t>
         </is>
       </c>
       <c r="H270" s="7" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>27.0%</t>
         </is>
       </c>
       <c r="I270" s="7" t="inlineStr">
         <is>
-          <t>-923</t>
+          <t>321</t>
         </is>
       </c>
       <c r="J270" s="7" t="inlineStr">
         <is>
-          <t>2,928</t>
+          <t>3,054</t>
         </is>
       </c>
       <c r="K270" s="7" t="inlineStr">
         <is>
-          <t>2,405</t>
+          <t>1,105</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="inlineStr">
         <is>
-          <t>445499620</t>
+          <t>404883337</t>
         </is>
       </c>
       <c r="B271" s="6" t="inlineStr">
         <is>
-          <t>შპს რეალ პალას დეველოპმენტი</t>
+          <t>⚠ შპს 4 პეკინი</t>
         </is>
       </c>
       <c r="C271" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D271" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>1,433</t>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
-          <t>21.1%</t>
+          <t>-41.8%</t>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
-          <t>-1,780</t>
+          <t>1,350</t>
         </is>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
-          <t>-332.3%</t>
+          <t>94.2%</t>
         </is>
       </c>
       <c r="I271" s="5" t="inlineStr">
         <is>
-          <t>-2,774</t>
+          <t>909</t>
         </is>
       </c>
       <c r="J271" s="5" t="inlineStr">
         <is>
-          <t>29,702</t>
+          <t>3,372</t>
         </is>
       </c>
       <c r="K271" s="5" t="inlineStr">
         <is>
-          <t>-3,569</t>
+          <t>2,829</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="7" t="inlineStr">
         <is>
-          <t>202417884</t>
+          <t>208141624</t>
         </is>
       </c>
       <c r="B272" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ქალაქის გული</t>
+          <t>სს უქსოვადი ქსოვილები</t>
         </is>
       </c>
       <c r="C272" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D272" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E272" s="7" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>1,416</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>-16.9%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="G272" s="7" t="inlineStr">
         <is>
-          <t>-268</t>
+          <t>242</t>
         </is>
       </c>
       <c r="H272" s="7" t="inlineStr">
         <is>
-          <t>-50.9%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="I272" s="7" t="inlineStr">
         <is>
-          <t>-273</t>
+          <t>62</t>
         </is>
       </c>
       <c r="J272" s="7" t="inlineStr">
         <is>
-          <t>9,318</t>
+          <t>4,119</t>
         </is>
       </c>
       <c r="K272" s="7" t="inlineStr">
         <is>
-          <t>9,273</t>
+          <t>4,064</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="inlineStr">
         <is>
-          <t>400214825</t>
+          <t>206209306</t>
         </is>
       </c>
       <c r="B273" s="6" t="inlineStr">
         <is>
-          <t>შპს  დეველოპერული კომპანია ფართი +</t>
+          <t>შპს ილორი 2005</t>
         </is>
       </c>
       <c r="C273" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D273" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>1,404</t>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
-          <t>-90.3%</t>
+          <t>65.8%</t>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>689</t>
         </is>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
-          <t>27.9%</t>
+          <t>49.1%</t>
         </is>
       </c>
       <c r="I273" s="5" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>457</t>
         </is>
       </c>
       <c r="J273" s="5" t="inlineStr">
         <is>
-          <t>2,985</t>
+          <t>8,769</t>
         </is>
       </c>
       <c r="K273" s="5" t="inlineStr">
         <is>
-          <t>2,739</t>
+          <t>7,228</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="7" t="inlineStr">
         <is>
-          <t>405067519</t>
+          <t>200113705</t>
         </is>
       </c>
       <c r="B274" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეი4</t>
+          <t>შპს ბიზნეს სტარი</t>
         </is>
       </c>
       <c r="C274" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D274" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E274" s="7" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>1,358</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
-          <t>-95.2%</t>
+          <t>-50.8%</t>
         </is>
       </c>
       <c r="G274" s="7" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>1,147</t>
         </is>
       </c>
       <c r="H274" s="7" t="inlineStr">
         <is>
-          <t>57.4%</t>
+          <t>84.5%</t>
         </is>
       </c>
       <c r="I274" s="7" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>1,147</t>
         </is>
       </c>
       <c r="J274" s="7" t="inlineStr">
         <is>
-          <t>4,102</t>
+          <t>8,135</t>
         </is>
       </c>
       <c r="K274" s="7" t="inlineStr">
         <is>
-          <t>3,933</t>
+          <t>6,040</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="inlineStr">
         <is>
-          <t>445426325</t>
+          <t>402038353</t>
         </is>
       </c>
       <c r="B275" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ქოინჯულარი</t>
+          <t>⚠ შპს კოხტა დეველოპმენტი</t>
         </is>
       </c>
       <c r="C275" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D275" s="5" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>1,354</t>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
-          <t>-54.4%</t>
+          <t>-85.0%</t>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>-1,946</t>
         </is>
       </c>
       <c r="H275" s="5" t="inlineStr">
         <is>
-          <t>181.5%</t>
+          <t>-143.7%</t>
         </is>
       </c>
       <c r="I275" s="5" t="inlineStr">
         <is>
-          <t>-139</t>
+          <t>-3,602</t>
         </is>
       </c>
       <c r="J275" s="5" t="inlineStr">
         <is>
-          <t>6,524</t>
+          <t>17,890</t>
         </is>
       </c>
       <c r="K275" s="5" t="inlineStr">
         <is>
-          <t>4,047</t>
+          <t>-3,042</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="7" t="inlineStr">
         <is>
-          <t>445515817</t>
+          <t>445414132</t>
         </is>
       </c>
       <c r="B276" s="8" t="inlineStr">
         <is>
-          <t>შპს  ბრიტიშ დეველოპმენტ ჯგუფი</t>
+          <t>შპს ORBI RESIDENCE</t>
         </is>
       </c>
       <c r="C276" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D276" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E276" s="7" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>1,334</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
-          <t>-79.5%</t>
+          <t>-62.1%</t>
         </is>
       </c>
       <c r="G276" s="7" t="inlineStr">
         <is>
-          <t>-1,726</t>
+          <t>-716</t>
         </is>
       </c>
       <c r="H276" s="7" t="inlineStr">
         <is>
-          <t>-343.7%</t>
+          <t>-53.7%</t>
         </is>
       </c>
       <c r="I276" s="7" t="inlineStr">
         <is>
-          <t>-2,171</t>
+          <t>-333</t>
         </is>
       </c>
       <c r="J276" s="7" t="inlineStr">
         <is>
-          <t>28,101</t>
+          <t>25,776</t>
         </is>
       </c>
       <c r="K276" s="7" t="inlineStr">
         <is>
-          <t>-5,663</t>
+          <t>18,117</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="inlineStr">
         <is>
-          <t>402079932</t>
+          <t>204546964</t>
         </is>
       </c>
       <c r="B277" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ეკო დეველოპმენტი</t>
+          <t>⚠ შპს ანრი 2005</t>
         </is>
       </c>
       <c r="C277" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D277" s="5" t="n">
         <v>2022</v>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>1,327</t>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
-          <t>86.8%</t>
+          <t>-9.2%</t>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>34</t>
         </is>
       </c>
       <c r="H277" s="5" t="inlineStr">
         <is>
-          <t>41.4%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I277" s="5" t="inlineStr">
         <is>
-          <t>-71</t>
+          <t>-4</t>
         </is>
       </c>
       <c r="J277" s="5" t="inlineStr">
         <is>
-          <t>3,455</t>
+          <t>3,406</t>
         </is>
       </c>
       <c r="K277" s="5" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>2,418</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="7" t="inlineStr">
         <is>
-          <t>204909073</t>
+          <t>436032945</t>
         </is>
       </c>
       <c r="B278" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ბაუმარკეტი</t>
+          <t>შპს მარელი (Ltd MARELI)</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D278" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E278" s="7" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>1,304</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>-76.5%</t>
+          <t>-64.4%</t>
         </is>
       </c>
       <c r="G278" s="7" t="inlineStr">
         <is>
-          <t>-214</t>
+          <t>191</t>
         </is>
       </c>
       <c r="H278" s="7" t="inlineStr">
         <is>
-          <t>-42.9%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I278" s="7" t="inlineStr">
         <is>
-          <t>3,104</t>
+          <t>68</t>
         </is>
       </c>
       <c r="J278" s="7" t="inlineStr">
         <is>
-          <t>5,946</t>
+          <t>674</t>
         </is>
       </c>
       <c r="K278" s="7" t="inlineStr">
         <is>
-          <t>5,325</t>
+          <t>673</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="inlineStr">
         <is>
-          <t>422432442</t>
+          <t>248383985</t>
         </is>
       </c>
       <c r="B279" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მარშალ დეველოპმენტი</t>
+          <t>შპს ირინა</t>
         </is>
       </c>
       <c r="C279" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D279" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>1,295</t>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
-          <t>-74.2%</t>
+          <t>-53.6%</t>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>64</t>
         </is>
       </c>
       <c r="H279" s="5" t="inlineStr">
         <is>
-          <t>25.6%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I279" s="5" t="inlineStr">
         <is>
-          <t>-248</t>
+          <t>-72</t>
         </is>
       </c>
       <c r="J279" s="5" t="inlineStr">
         <is>
-          <t>11,017</t>
+          <t>1,327</t>
         </is>
       </c>
       <c r="K279" s="5" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>79</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="7" t="inlineStr">
         <is>
-          <t>404967522</t>
+          <t>405180307</t>
         </is>
       </c>
       <c r="B280" s="8" t="inlineStr">
         <is>
-          <t>შპს რითეილ კაპიტალ ჯორჯია</t>
+          <t>⚠ შპს ნაის ავლაბარი</t>
         </is>
       </c>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D280" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E280" s="7" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>1,276</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
-          <t>-72.0%</t>
+          <t>-90.7%</t>
         </is>
       </c>
       <c r="G280" s="7" t="inlineStr">
         <is>
-          <t>-603</t>
+          <t>-1,692</t>
         </is>
       </c>
       <c r="H280" s="7" t="inlineStr">
         <is>
-          <t>-124.8%</t>
+          <t>-132.6%</t>
         </is>
       </c>
       <c r="I280" s="7" t="inlineStr">
         <is>
-          <t>6,806</t>
+          <t>-1,709</t>
         </is>
       </c>
       <c r="J280" s="7" t="inlineStr">
         <is>
-          <t>20,935</t>
+          <t>746</t>
         </is>
       </c>
       <c r="K280" s="7" t="inlineStr">
         <is>
-          <t>-4,809</t>
+          <t>413</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="inlineStr">
         <is>
-          <t>212700077</t>
+          <t>202294338</t>
         </is>
       </c>
       <c r="B281" s="6" t="inlineStr">
         <is>
-          <t>შპს იმედი XXI საუკუნე</t>
+          <t>EXINPRO LTD შპს ექსინპრო</t>
         </is>
       </c>
       <c r="C281" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D281" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>1,253</t>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
-          <t>-16.0%</t>
+          <t>157.9%</t>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>174</t>
         </is>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
-          <t>62.8%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="I281" s="5" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>164</t>
         </is>
       </c>
       <c r="J281" s="5" t="inlineStr">
         <is>
-          <t>1,534</t>
+          <t>1,074</t>
         </is>
       </c>
       <c r="K281" s="5" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>934</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="7" t="inlineStr">
         <is>
-          <t>405077722</t>
+          <t>406055290</t>
         </is>
       </c>
       <c r="B282" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს თორი</t>
+          <t>⚠ შპს მარანი 2011</t>
         </is>
       </c>
       <c r="C282" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D282" s="7" t="n">
         <v>2019</v>
       </c>
       <c r="E282" s="7" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>1,247</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
-          <t>-52.1%</t>
+          <t>-45.2%</t>
         </is>
       </c>
       <c r="G282" s="7" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="H282" s="7" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="I282" s="7" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-23</t>
         </is>
       </c>
       <c r="J282" s="7" t="inlineStr">
         <is>
-          <t>2,765</t>
+          <t>291</t>
         </is>
       </c>
       <c r="K282" s="7" t="inlineStr">
         <is>
-          <t>1,725</t>
+          <t>164</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="inlineStr">
         <is>
-          <t>406288565</t>
+          <t>205229126</t>
         </is>
       </c>
       <c r="B283" s="6" t="inlineStr">
         <is>
-          <t>შპს მეგა დეველოპმენტი</t>
+          <t>შპს ახალი მიტარბი</t>
         </is>
       </c>
       <c r="C283" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D283" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>1,225</t>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
-          <t>-82.6%</t>
+          <t>168.4%</t>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>-1,095</t>
         </is>
       </c>
       <c r="H283" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>-89.4%</t>
         </is>
       </c>
       <c r="I283" s="5" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>-6,857</t>
         </is>
       </c>
       <c r="J283" s="5" t="inlineStr">
         <is>
-          <t>1,848</t>
+          <t>24,376</t>
         </is>
       </c>
       <c r="K283" s="5" t="inlineStr">
         <is>
-          <t>1,251</t>
+          <t>-10,785</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="7" t="inlineStr">
         <is>
-          <t>405187211</t>
+          <t>426110228</t>
         </is>
       </c>
       <c r="B284" s="8" t="inlineStr">
         <is>
-          <t>შპს ბორჯომი პროპერთი</t>
+          <t>⚠ შპს რიგი</t>
         </is>
       </c>
       <c r="C284" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D284" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E284" s="7" t="inlineStr">
         <is>
-          <t>363</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,220</t>
+        </is>
+      </c>
+      <c r="F284" s="7" t="inlineStr">
+        <is>
+          <t>-67.8%</t>
+        </is>
       </c>
       <c r="G284" s="7" t="inlineStr">
         <is>
-          <t>-271</t>
+          <t>499</t>
         </is>
       </c>
       <c r="H284" s="7" t="inlineStr">
         <is>
-          <t>-74.6%</t>
+          <t>40.9%</t>
         </is>
       </c>
       <c r="I284" s="7" t="inlineStr">
         <is>
-          <t>-535</t>
+          <t>114</t>
         </is>
       </c>
       <c r="J284" s="7" t="inlineStr">
         <is>
-          <t>4,147</t>
+          <t>3,756</t>
         </is>
       </c>
       <c r="K284" s="7" t="inlineStr">
         <is>
-          <t>2,300</t>
+          <t>1,506</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="inlineStr">
         <is>
-          <t>205226290</t>
+          <t>202400482</t>
         </is>
       </c>
       <c r="B285" s="6" t="inlineStr">
         <is>
-          <t>შპს თბილისი მოლი</t>
+          <t>⚠ შპს პროკრედიტ ფროფერთის</t>
         </is>
       </c>
       <c r="C285" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D285" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>1,193</t>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
-          <t>-71.0%</t>
+          <t>-52.1%</t>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>513</t>
         </is>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
-          <t>96.7%</t>
+          <t>43.0%</t>
         </is>
       </c>
       <c r="I285" s="5" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>628</t>
         </is>
       </c>
       <c r="J285" s="5" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>9,718</t>
         </is>
       </c>
       <c r="K285" s="5" t="inlineStr">
         <is>
-          <t>-7,119</t>
+          <t>9,453</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="7" t="inlineStr">
         <is>
-          <t>426117249</t>
+          <t>445390005</t>
         </is>
       </c>
       <c r="B286" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბაკ-ფუდი</t>
+          <t>⚠ შპს ლუგო ტრეიდი</t>
         </is>
       </c>
       <c r="C286" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D286" s="7" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E286" s="7" t="inlineStr">
         <is>
-          <t>346</t>
+          <t>1,160</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
-          <t>-67.0%</t>
+          <t>-41.4%</t>
         </is>
       </c>
       <c r="G286" s="7" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>670</t>
         </is>
       </c>
       <c r="H286" s="7" t="inlineStr">
         <is>
-          <t>99.7%</t>
+          <t>57.7%</t>
         </is>
       </c>
       <c r="I286" s="7" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>671</t>
         </is>
       </c>
       <c r="J286" s="7" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>10,944</t>
         </is>
       </c>
       <c r="K286" s="7" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>6,392</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="inlineStr">
         <is>
-          <t>245622152</t>
+          <t>226118340</t>
         </is>
       </c>
       <c r="B287" s="6" t="inlineStr">
         <is>
-          <t>შპს გიგერო</t>
+          <t>⚠ შპს მწვანე ველი</t>
         </is>
       </c>
       <c r="C287" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D287" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
-          <t>331</t>
-[...5 lines deleted...]
-        </is>
+          <t>1,148</t>
+        </is>
+      </c>
+      <c r="F287" s="5" t="n">
+        <v/>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
-          <t>-145</t>
+          <t>-439</t>
         </is>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
-          <t>-43.9%</t>
+          <t>-38.2%</t>
         </is>
       </c>
       <c r="I287" s="5" t="inlineStr">
         <is>
-          <t>-186</t>
+          <t>411</t>
         </is>
       </c>
       <c r="J287" s="5" t="inlineStr">
         <is>
-          <t>7,981</t>
+          <t>42,651</t>
         </is>
       </c>
       <c r="K287" s="5" t="inlineStr">
         <is>
-          <t>3,016</t>
+          <t>14,064</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="7" t="inlineStr">
         <is>
-          <t>405285221</t>
+          <t>445386172</t>
         </is>
       </c>
       <c r="B288" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სანრაიზ დეველოპმენტი</t>
+          <t>შპს ბათუმი ცენტრალი</t>
         </is>
       </c>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D288" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E288" s="7" t="inlineStr">
         <is>
-          <t>330</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,143</t>
+        </is>
+      </c>
+      <c r="F288" s="7" t="inlineStr">
+        <is>
+          <t>35.7%</t>
+        </is>
       </c>
       <c r="G288" s="7" t="inlineStr">
         <is>
-          <t>5,462</t>
+          <t>-223</t>
         </is>
       </c>
       <c r="H288" s="7" t="inlineStr">
         <is>
-          <t>1656.6%</t>
+          <t>-19.5%</t>
         </is>
       </c>
       <c r="I288" s="7" t="inlineStr">
         <is>
-          <t>5,552</t>
+          <t>-382</t>
         </is>
       </c>
       <c r="J288" s="7" t="inlineStr">
         <is>
-          <t>49,679</t>
+          <t>20,552</t>
         </is>
       </c>
       <c r="K288" s="7" t="inlineStr">
         <is>
-          <t>48,656</t>
+          <t>8,976</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="inlineStr">
         <is>
-          <t>200003085</t>
+          <t>405388147</t>
         </is>
       </c>
       <c r="B289" s="6" t="inlineStr">
         <is>
-          <t>სს ბამბის ნართი</t>
+          <t>შპს  მარდიელი ინვესთმენთი</t>
         </is>
       </c>
       <c r="C289" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D289" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>1,117</t>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
-          <t>-37.7%</t>
+          <t>847.5%</t>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
-          <t>-387</t>
+          <t>302</t>
         </is>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
-          <t>-149.8%</t>
+          <t>27.1%</t>
         </is>
       </c>
       <c r="I289" s="5" t="inlineStr">
         <is>
-          <t>-239</t>
+          <t>7,826</t>
         </is>
       </c>
       <c r="J289" s="5" t="inlineStr">
         <is>
-          <t>9,300</t>
+          <t>24,947</t>
         </is>
       </c>
       <c r="K289" s="5" t="inlineStr">
         <is>
-          <t>8,947</t>
+          <t>17,549</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="7" t="inlineStr">
         <is>
-          <t>204852070</t>
+          <t>445590502</t>
         </is>
       </c>
       <c r="B290" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს საქსაშენმეცნიერება</t>
+          <t>შპს ჰომექს</t>
         </is>
       </c>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D290" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E290" s="7" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>1,100</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
-          <t>-48.1%</t>
+          <t>63.9%</t>
         </is>
       </c>
       <c r="G290" s="7" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>464</t>
         </is>
       </c>
       <c r="H290" s="7" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>42.1%</t>
         </is>
       </c>
       <c r="I290" s="7" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>258</t>
         </is>
       </c>
       <c r="J290" s="7" t="inlineStr">
         <is>
-          <t>3,942</t>
+          <t>8,766</t>
         </is>
       </c>
       <c r="K290" s="7" t="inlineStr">
         <is>
-          <t>3,901</t>
+          <t>2,190</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="inlineStr">
         <is>
-          <t>405148086</t>
+          <t>445427262</t>
         </is>
       </c>
       <c r="B291" s="6" t="inlineStr">
         <is>
-          <t>შპს სოლუმ დეველოპმენტი</t>
+          <t>შპს აჭარა ბურჯი</t>
         </is>
       </c>
       <c r="C291" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D291" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>1,083</t>
         </is>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
-          <t>625.5%</t>
+          <t>42.9%</t>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
-          <t>-280</t>
+          <t>-183</t>
         </is>
       </c>
       <c r="H291" s="5" t="inlineStr">
         <is>
-          <t>-111.8%</t>
+          <t>-16.9%</t>
         </is>
       </c>
       <c r="I291" s="5" t="inlineStr">
         <is>
-          <t>-693</t>
+          <t>-613</t>
         </is>
       </c>
       <c r="J291" s="5" t="inlineStr">
         <is>
-          <t>12,105</t>
+          <t>14,460</t>
         </is>
       </c>
       <c r="K291" s="5" t="inlineStr">
         <is>
-          <t>2,479</t>
+          <t>-1,028</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="7" t="inlineStr">
         <is>
-          <t>448382090</t>
+          <t>402148412</t>
         </is>
       </c>
       <c r="B292" s="8" t="inlineStr">
         <is>
-          <t>შპს ორბი ბეტონი</t>
+          <t>⚠ შპს მწვანე ოფისი</t>
         </is>
       </c>
       <c r="C292" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D292" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E292" s="7" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>1,075</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
-          <t>-97.6%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="G292" s="7" t="inlineStr">
         <is>
-          <t>-665</t>
+          <t>704</t>
         </is>
       </c>
       <c r="H292" s="7" t="inlineStr">
         <is>
-          <t>-280.2%</t>
+          <t>65.4%</t>
         </is>
       </c>
       <c r="I292" s="7" t="inlineStr">
         <is>
-          <t>-847</t>
+          <t>202</t>
         </is>
       </c>
       <c r="J292" s="7" t="inlineStr">
         <is>
-          <t>3,598</t>
+          <t>9,511</t>
         </is>
       </c>
       <c r="K292" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>9,126</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="inlineStr">
         <is>
-          <t>204520321</t>
+          <t>205225576</t>
         </is>
       </c>
       <c r="B293" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აი-ემ-ჯი</t>
+          <t>⚠ შპს ასადოვ კაპიტალ ჯორჯია</t>
         </is>
       </c>
       <c r="C293" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D293" s="5" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="E293" s="5" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>1,055</t>
         </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
-          <t>42.1%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>580</t>
         </is>
       </c>
       <c r="H293" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>55.0%</t>
         </is>
       </c>
       <c r="I293" s="5" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>8,657</t>
         </is>
       </c>
       <c r="J293" s="5" t="inlineStr">
         <is>
-          <t>2,053</t>
+          <t>24,607</t>
         </is>
       </c>
       <c r="K293" s="5" t="inlineStr">
         <is>
-          <t>2,050</t>
+          <t>24,507</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="7" t="inlineStr">
         <is>
-          <t>404537747</t>
+          <t>445425674</t>
         </is>
       </c>
       <c r="B294" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მ2 მელიქიშვილზე</t>
+          <t>⚠ შპს დუპლექსი</t>
         </is>
       </c>
       <c r="C294" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D294" s="7" t="n">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="E294" s="7" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>1,052</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
-          <t>-93.5%</t>
+          <t>-76.9%</t>
         </is>
       </c>
       <c r="G294" s="7" t="inlineStr">
         <is>
-          <t>-532</t>
+          <t>577</t>
         </is>
       </c>
       <c r="H294" s="7" t="inlineStr">
         <is>
-          <t>-253.3%</t>
+          <t>54.9%</t>
         </is>
       </c>
       <c r="I294" s="7" t="inlineStr">
         <is>
-          <t>-3,115</t>
+          <t>502</t>
         </is>
       </c>
       <c r="J294" s="7" t="inlineStr">
         <is>
-          <t>46,977</t>
+          <t>1,005</t>
         </is>
       </c>
       <c r="K294" s="7" t="inlineStr">
         <is>
-          <t>15,045</t>
+          <t>780</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="inlineStr">
         <is>
-          <t>405029231</t>
+          <t>248429446</t>
         </is>
       </c>
       <c r="B295" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მეტრა ფროფერტის (Metra Properties)</t>
+          <t>შპს ნაზირი და კომპანია</t>
         </is>
       </c>
       <c r="C295" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D295" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
-          <t>209</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,025</t>
+        </is>
+      </c>
+      <c r="F295" s="5" t="inlineStr">
+        <is>
+          <t>-4.0%</t>
+        </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>48</t>
         </is>
       </c>
       <c r="H295" s="5" t="inlineStr">
         <is>
-          <t>250.7%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I295" s="5" t="inlineStr">
         <is>
-          <t>665</t>
+          <t>27</t>
         </is>
       </c>
       <c r="J295" s="5" t="inlineStr">
         <is>
-          <t>4,121</t>
+          <t>2,387</t>
         </is>
       </c>
       <c r="K295" s="5" t="inlineStr">
         <is>
-          <t>4,101</t>
+          <t>1,966</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="7" t="inlineStr">
         <is>
-          <t>405318302</t>
+          <t>205109167</t>
         </is>
       </c>
       <c r="B296" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ტექს ინვესტმენტსი</t>
+          <t>⚠ შპს კალასი</t>
         </is>
       </c>
       <c r="C296" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D296" s="7" t="n">
         <v>2020</v>
       </c>
       <c r="E296" s="7" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>992</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
-          <t>-95.2%</t>
+          <t>-31.0%</t>
         </is>
       </c>
       <c r="G296" s="7" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>-362</t>
         </is>
       </c>
       <c r="H296" s="7" t="inlineStr">
         <is>
-          <t>-36.6%</t>
+          <t>-36.5%</t>
         </is>
       </c>
       <c r="I296" s="7" t="inlineStr">
         <is>
-          <t>-81</t>
+          <t>-468</t>
         </is>
       </c>
       <c r="J296" s="7" t="inlineStr">
         <is>
-          <t>4,107</t>
+          <t>846</t>
         </is>
       </c>
       <c r="K296" s="7" t="inlineStr">
         <is>
-          <t>4,073</t>
+          <t>-1,536</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="inlineStr">
         <is>
-          <t>404910762</t>
+          <t>200239679</t>
         </is>
       </c>
       <c r="B297" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯოკო</t>
+          <t>შპს თომა - 7</t>
         </is>
       </c>
       <c r="C297" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D297" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>983</t>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
-          <t>-64.1%</t>
+          <t>-81.3%</t>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>153</t>
         </is>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
-          <t>87.5%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="I297" s="5" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>-123</t>
         </is>
       </c>
       <c r="J297" s="5" t="inlineStr">
         <is>
-          <t>2,398</t>
+          <t>6,710</t>
         </is>
       </c>
       <c r="K297" s="5" t="inlineStr">
         <is>
-          <t>2,194</t>
+          <t>3,664</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="7" t="inlineStr">
         <is>
-          <t>206058549</t>
+          <t>445514934</t>
         </is>
       </c>
       <c r="B298" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს გრინერი</t>
+          <t>⚠ შპს რუბუშ ჰოსპიტალიტი გრუპ</t>
         </is>
       </c>
       <c r="C298" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D298" s="7" t="n">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="E298" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>978</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>106.0%</t>
         </is>
       </c>
       <c r="G298" s="7" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>-2,633</t>
         </is>
       </c>
       <c r="H298" s="7" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>-269.3%</t>
         </is>
       </c>
       <c r="I298" s="7" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>-2,574</t>
         </is>
       </c>
       <c r="J298" s="7" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>7,656</t>
         </is>
       </c>
       <c r="K298" s="7" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>-6,728</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="inlineStr">
         <is>
-          <t>404979813</t>
+          <t>60002000718</t>
         </is>
       </c>
       <c r="B299" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ტურელიტ-გრუპი</t>
+          <t>⚠ დავით თვალთვაძე</t>
         </is>
       </c>
       <c r="C299" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D299" s="5" t="n">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>965</t>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
-          <t>-79.2%</t>
+          <t>81.1%</t>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>517</t>
         </is>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
-          <t>71.9%</t>
+          <t>53.5%</t>
         </is>
       </c>
       <c r="I299" s="5" t="inlineStr">
         <is>
-          <t>-2,957</t>
+          <t>499</t>
         </is>
       </c>
       <c r="J299" s="5" t="inlineStr">
         <is>
-          <t>10,455</t>
+          <t>2,183</t>
         </is>
       </c>
       <c r="K299" s="5" t="inlineStr">
         <is>
-          <t>-8,918</t>
+          <t>-145</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="7" t="inlineStr">
         <is>
-          <t>445588622</t>
+          <t>445638150</t>
         </is>
       </c>
       <c r="B300" s="8" t="inlineStr">
         <is>
-          <t>შპს  პოლო დეველოპმენტი</t>
+          <t>შპს მარდი სტადიონი</t>
         </is>
       </c>
       <c r="C300" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D300" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E300" s="7" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>954</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
-          <t>-93.0%</t>
+          <t>-23.1%</t>
         </is>
       </c>
       <c r="G300" s="7" t="inlineStr">
         <is>
-          <t>-592</t>
+          <t>-413</t>
         </is>
       </c>
       <c r="H300" s="7" t="inlineStr">
         <is>
-          <t>-313.7%</t>
+          <t>-43.3%</t>
         </is>
       </c>
       <c r="I300" s="7" t="inlineStr">
         <is>
-          <t>-626</t>
+          <t>-380</t>
         </is>
       </c>
       <c r="J300" s="7" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>8,242</t>
         </is>
       </c>
       <c r="K300" s="7" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>-1,619</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="inlineStr">
         <is>
-          <t>400176162</t>
+          <t>405098709</t>
         </is>
       </c>
       <c r="B301" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სერვის გრუპ</t>
+          <t>შპს რექტუს დეველოპმენტი</t>
         </is>
       </c>
       <c r="C301" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D301" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>947</t>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
-          <t>-85.6%</t>
+          <t>-73.1%</t>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>-2,417</t>
         </is>
       </c>
       <c r="H301" s="5" t="inlineStr">
         <is>
-          <t>58.9%</t>
+          <t>-255.3%</t>
         </is>
       </c>
       <c r="I301" s="5" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>-2,645</t>
         </is>
       </c>
       <c r="J301" s="5" t="inlineStr">
         <is>
-          <t>1,583</t>
+          <t>12,912</t>
         </is>
       </c>
       <c r="K301" s="5" t="inlineStr">
         <is>
-          <t>-718</t>
+          <t>4,169</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="7" t="inlineStr">
         <is>
-          <t>445471962</t>
+          <t>400107451</t>
         </is>
       </c>
       <c r="B302" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რენესანს დეველოპმენტ გრუპ</t>
+          <t>⚠ შპს მერკური-ვაკე</t>
         </is>
       </c>
       <c r="C302" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D302" s="7" t="n">
         <v>2020</v>
       </c>
       <c r="E302" s="7" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>945</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
-          <t>-90.2%</t>
+          <t>-89.5%</t>
         </is>
       </c>
       <c r="G302" s="7" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>486</t>
         </is>
       </c>
       <c r="H302" s="7" t="inlineStr">
         <is>
-          <t>32.2%</t>
+          <t>51.4%</t>
         </is>
       </c>
       <c r="I302" s="7" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>478</t>
         </is>
       </c>
       <c r="J302" s="7" t="inlineStr">
         <is>
-          <t>1,327</t>
+          <t>9,525</t>
         </is>
       </c>
       <c r="K302" s="7" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>9,174</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="inlineStr">
         <is>
-          <t>208142419</t>
+          <t>404974649</t>
         </is>
       </c>
       <c r="B303" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს მესხეთი</t>
+          <t>⚠ შპს iBuild</t>
         </is>
       </c>
       <c r="C303" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D303" s="5" t="n">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>924</t>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>3511.7%</t>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>-139</t>
         </is>
       </c>
       <c r="H303" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>-15.0%</t>
         </is>
       </c>
       <c r="I303" s="5" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>-257</t>
         </is>
       </c>
       <c r="J303" s="5" t="inlineStr">
         <is>
-          <t>2,679</t>
+          <t>10,865</t>
         </is>
       </c>
       <c r="K303" s="5" t="inlineStr">
         <is>
-          <t>2,521</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="7" t="inlineStr">
         <is>
-          <t>445475520</t>
+          <t>445424611</t>
         </is>
       </c>
       <c r="B304" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ინვესტმენტ მენეჯმენტ კომპანი ბათუმი</t>
+          <t>⚠ შპს ბი ლე კაპიტალი</t>
         </is>
       </c>
       <c r="C304" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D304" s="7" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E304" s="7" t="inlineStr">
         <is>
-          <t>134</t>
-[...3 lines deleted...]
-        <v/>
+          <t>912</t>
+        </is>
+      </c>
+      <c r="F304" s="7" t="inlineStr">
+        <is>
+          <t>-42.8%</t>
+        </is>
       </c>
       <c r="G304" s="7" t="inlineStr">
         <is>
-          <t>-273</t>
+          <t>168</t>
         </is>
       </c>
       <c r="H304" s="7" t="inlineStr">
         <is>
-          <t>-204.1%</t>
+          <t>18.4%</t>
         </is>
       </c>
       <c r="I304" s="7" t="inlineStr">
         <is>
-          <t>-277</t>
+          <t>137</t>
         </is>
       </c>
       <c r="J304" s="7" t="inlineStr">
         <is>
-          <t>17,211</t>
+          <t>1,359</t>
         </is>
       </c>
       <c r="K304" s="7" t="inlineStr">
         <is>
-          <t>17,027</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="inlineStr">
         <is>
-          <t>406072912</t>
+          <t>445490781</t>
         </is>
       </c>
       <c r="B305" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მწვანე უბანი ლისთან 3/4</t>
+          <t>შპს სი ემ ეს მეზღვაური</t>
         </is>
       </c>
       <c r="C305" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D305" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E305" s="5" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>893</t>
         </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
-          <t>-98.9%</t>
+          <t>-25.9%</t>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
-          <t>-412</t>
+          <t>223</t>
         </is>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
-          <t>-315.3%</t>
+          <t>25.0%</t>
         </is>
       </c>
       <c r="I305" s="5" t="inlineStr">
         <is>
-          <t>-1,188</t>
+          <t>223</t>
         </is>
       </c>
       <c r="J305" s="5" t="inlineStr">
         <is>
-          <t>10,730</t>
+          <t>6,093</t>
         </is>
       </c>
       <c r="K305" s="5" t="inlineStr">
         <is>
-          <t>1,739</t>
+          <t>5,809</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="7" t="inlineStr">
         <is>
-          <t>204379519</t>
+          <t>405195248</t>
         </is>
       </c>
       <c r="B306" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ტრაქტები</t>
+          <t>შპს თენ პი ემ</t>
         </is>
       </c>
       <c r="C306" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D306" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E306" s="7" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>889</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
-          <t>-47.2%</t>
+          <t>-93.2%</t>
         </is>
       </c>
       <c r="G306" s="7" t="inlineStr">
         <is>
-          <t>-68</t>
+          <t>-235</t>
         </is>
       </c>
       <c r="H306" s="7" t="inlineStr">
         <is>
-          <t>-52.9%</t>
+          <t>-26.4%</t>
         </is>
       </c>
       <c r="I306" s="7" t="inlineStr">
         <is>
-          <t>-61</t>
+          <t>-225</t>
         </is>
       </c>
       <c r="J306" s="7" t="inlineStr">
         <is>
-          <t>4,443</t>
+          <t>5,766</t>
         </is>
       </c>
       <c r="K306" s="7" t="inlineStr">
         <is>
-          <t>4,439</t>
+          <t>4,830</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="inlineStr">
         <is>
-          <t>404438113</t>
+          <t>404446649</t>
         </is>
       </c>
       <c r="B307" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს იბეროტელი</t>
+          <t>⚠ შპს აი-ემ-ჯი დეველოპმენტი</t>
         </is>
       </c>
       <c r="C307" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D307" s="5" t="n">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="E307" s="5" t="inlineStr">
         <is>
-          <t>119</t>
-[...5 lines deleted...]
-        </is>
+          <t>882</t>
+        </is>
+      </c>
+      <c r="F307" s="5" t="n">
+        <v/>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>351</t>
         </is>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
-          <t>35.1%</t>
+          <t>39.8%</t>
         </is>
       </c>
       <c r="I307" s="5" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>332</t>
         </is>
       </c>
       <c r="J307" s="5" t="inlineStr">
         <is>
-          <t>3,374</t>
+          <t>959</t>
         </is>
       </c>
       <c r="K307" s="5" t="inlineStr">
         <is>
-          <t>1,640</t>
+          <t>-1,882</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="7" t="inlineStr">
         <is>
-          <t>405112729</t>
+          <t>202065308</t>
         </is>
       </c>
       <c r="B308" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სოლო დეველოპმენტი</t>
+          <t>შპს ქიმანტიკორი</t>
         </is>
       </c>
       <c r="C308" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D308" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E308" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>881</t>
         </is>
       </c>
       <c r="F308" s="7" t="inlineStr">
         <is>
-          <t>-74.7%</t>
+          <t>39.7%</t>
         </is>
       </c>
       <c r="G308" s="7" t="inlineStr">
         <is>
-          <t>-384</t>
+          <t>184</t>
         </is>
       </c>
       <c r="H308" s="7" t="inlineStr">
         <is>
-          <t>-377.5%</t>
+          <t>20.9%</t>
         </is>
       </c>
       <c r="I308" s="7" t="inlineStr">
         <is>
-          <t>-494</t>
+          <t>-614</t>
         </is>
       </c>
       <c r="J308" s="7" t="inlineStr">
         <is>
-          <t>5,808</t>
+          <t>1,106</t>
         </is>
       </c>
       <c r="K308" s="7" t="inlineStr">
         <is>
-          <t>-163</t>
+          <t>648</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="inlineStr">
         <is>
-          <t>445685018</t>
+          <t>206026423</t>
         </is>
       </c>
       <c r="B309" s="6" t="inlineStr">
         <is>
-          <t>შპს მარდი აკვაპარკი</t>
+          <t>⚠ სს ისანი-ქართუ</t>
         </is>
       </c>
       <c r="C309" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D309" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E309" s="5" t="inlineStr">
         <is>
-          <t>96</t>
-[...3 lines deleted...]
-        <v/>
+          <t>857</t>
+        </is>
+      </c>
+      <c r="F309" s="5" t="inlineStr">
+        <is>
+          <t>-9.0%</t>
+        </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
-          <t>-3,234</t>
+          <t>216</t>
         </is>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
-          <t>-3381.4%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="I309" s="5" t="inlineStr">
         <is>
-          <t>-4,255</t>
+          <t>136</t>
         </is>
       </c>
       <c r="J309" s="5" t="inlineStr">
         <is>
-          <t>17,954</t>
+          <t>11,933</t>
         </is>
       </c>
       <c r="K309" s="5" t="inlineStr">
         <is>
-          <t>-4,902</t>
+          <t>11,909</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="7" t="inlineStr">
         <is>
-          <t>445575333</t>
+          <t>405405752</t>
         </is>
       </c>
       <c r="B310" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გრანდ მაისონ</t>
+          <t>შპს ვილბურ ჰოლდინგი</t>
         </is>
       </c>
       <c r="C310" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D310" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E310" s="7" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>844</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
-          <t>-63.8%</t>
+          <t>-60.6%</t>
         </is>
       </c>
       <c r="G310" s="7" t="inlineStr">
         <is>
-          <t>-6,190</t>
+          <t>-499</t>
         </is>
       </c>
       <c r="H310" s="7" t="inlineStr">
         <is>
-          <t>-6899.8%</t>
+          <t>-59.1%</t>
         </is>
       </c>
       <c r="I310" s="7" t="inlineStr">
         <is>
-          <t>-6,318</t>
+          <t>-549</t>
         </is>
       </c>
       <c r="J310" s="7" t="inlineStr">
         <is>
-          <t>205,918</t>
+          <t>4,538</t>
         </is>
       </c>
       <c r="K310" s="7" t="inlineStr">
         <is>
-          <t>-20,291</t>
+          <t>3,893</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="inlineStr">
         <is>
-          <t>412698371</t>
+          <t>445400888</t>
         </is>
       </c>
       <c r="B311" s="6" t="inlineStr">
         <is>
-          <t>შპს სიარპი-ვუდი</t>
+          <t>შპს ელიტ ჰაუსი</t>
         </is>
       </c>
       <c r="C311" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D311" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E311" s="5" t="inlineStr">
         <is>
-          <t>88</t>
-[...5 lines deleted...]
-        </is>
+          <t>832</t>
+        </is>
+      </c>
+      <c r="F311" s="5" t="n">
+        <v/>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
-          <t>-153</t>
+          <t>-1,196</t>
         </is>
       </c>
       <c r="H311" s="5" t="inlineStr">
         <is>
-          <t>-174.2%</t>
+          <t>-143.7%</t>
         </is>
       </c>
       <c r="I311" s="5" t="inlineStr">
         <is>
-          <t>-598</t>
+          <t>-1,104</t>
         </is>
       </c>
       <c r="J311" s="5" t="inlineStr">
         <is>
-          <t>1,904</t>
+          <t>34,264</t>
         </is>
       </c>
       <c r="K311" s="5" t="inlineStr">
         <is>
-          <t>1,900</t>
+          <t>-3,877</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="7" t="inlineStr">
         <is>
-          <t>405086945</t>
+          <t>401977928</t>
         </is>
       </c>
       <c r="B312" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს იუჯი წიგნები</t>
+          <t>⚠ შპს   Real Estate Construction</t>
         </is>
       </c>
       <c r="C312" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D312" s="7" t="n">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="E312" s="7" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>810</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
-          <t>64.1%</t>
+          <t>-68.1%</t>
         </is>
       </c>
       <c r="G312" s="7" t="inlineStr">
         <is>
-          <t>-318</t>
+          <t>559</t>
         </is>
       </c>
       <c r="H312" s="7" t="inlineStr">
         <is>
-          <t>-419.7%</t>
+          <t>69.0%</t>
         </is>
       </c>
       <c r="I312" s="7" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>943</t>
         </is>
       </c>
       <c r="J312" s="7" t="inlineStr">
         <is>
-          <t>17,316</t>
+          <t>8,217</t>
         </is>
       </c>
       <c r="K312" s="7" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>7,788</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="inlineStr">
         <is>
-          <t>405085937</t>
+          <t>445406980</t>
         </is>
       </c>
       <c r="B313" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ფლექსი დეველოპმენტი</t>
+          <t>⚠ შპს მეგა სითი</t>
         </is>
       </c>
       <c r="C313" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D313" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E313" s="5" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>799</t>
         </is>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
-          <t>-97.4%</t>
+          <t>-62.3%</t>
         </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
-          <t>-244</t>
+          <t>552</t>
         </is>
       </c>
       <c r="H313" s="5" t="inlineStr">
         <is>
-          <t>-349.9%</t>
+          <t>69.1%</t>
         </is>
       </c>
       <c r="I313" s="5" t="inlineStr">
         <is>
-          <t>-249</t>
+          <t>341</t>
         </is>
       </c>
       <c r="J313" s="5" t="inlineStr">
         <is>
-          <t>1,751</t>
+          <t>5,710</t>
         </is>
       </c>
       <c r="K313" s="5" t="inlineStr">
         <is>
-          <t>1,377</t>
+          <t>1,282</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="7" t="inlineStr">
         <is>
-          <t>402033278</t>
+          <t>405484033</t>
         </is>
       </c>
       <c r="B314" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ემ ეს ჯი დეველოპმენტი</t>
+          <t>შპს მონოლით პანორამა VI</t>
         </is>
       </c>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D314" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E314" s="7" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>794</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
-          <t>-98.3%</t>
+          <t>-94.9%</t>
         </is>
       </c>
       <c r="G314" s="7" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>44</t>
         </is>
       </c>
       <c r="H314" s="7" t="inlineStr">
         <is>
-          <t>-70.9%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="I314" s="7" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>46</t>
         </is>
       </c>
       <c r="J314" s="7" t="inlineStr">
         <is>
-          <t>4,868</t>
+          <t>682</t>
         </is>
       </c>
       <c r="K314" s="7" t="inlineStr">
         <is>
-          <t>786</t>
+          <t>-312</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="inlineStr">
         <is>
-          <t>404606690</t>
+          <t>445448837</t>
         </is>
       </c>
       <c r="B315" s="6" t="inlineStr">
         <is>
-          <t>შპს არტე დეველოპმენტი</t>
+          <t>⚠ შპს ბმბ დეველოპერი</t>
         </is>
       </c>
       <c r="C315" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D315" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E315" s="5" t="inlineStr">
         <is>
-          <t>29</t>
-[...5 lines deleted...]
-        </is>
+          <t>794</t>
+        </is>
+      </c>
+      <c r="F315" s="5" t="n">
+        <v/>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
-          <t>-269</t>
+          <t>-170</t>
         </is>
       </c>
       <c r="H315" s="5" t="inlineStr">
         <is>
-          <t>-939.0%</t>
+          <t>-21.4%</t>
         </is>
       </c>
       <c r="I315" s="5" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>-169</t>
         </is>
       </c>
       <c r="J315" s="5" t="inlineStr">
         <is>
-          <t>5,158</t>
+          <t>354</t>
         </is>
       </c>
       <c r="K315" s="5" t="inlineStr">
         <is>
-          <t>4,362</t>
+          <t>-118</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="7" t="inlineStr">
         <is>
-          <t>404497656</t>
+          <t>400034823</t>
         </is>
       </c>
       <c r="B316" s="8" t="inlineStr">
         <is>
-          <t>შპს გრადბურგ დეველოპმენტი</t>
+          <t>შპს geo-b</t>
         </is>
       </c>
       <c r="C316" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D316" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E316" s="7" t="inlineStr">
         <is>
-          <t>28</t>
-[...3 lines deleted...]
-        <v/>
+          <t>790</t>
+        </is>
+      </c>
+      <c r="F316" s="7" t="inlineStr">
+        <is>
+          <t>-12.2%</t>
+        </is>
       </c>
       <c r="G316" s="7" t="inlineStr">
         <is>
-          <t>-187</t>
+          <t>146</t>
         </is>
       </c>
       <c r="H316" s="7" t="inlineStr">
         <is>
-          <t>-672.2%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="I316" s="7" t="inlineStr">
         <is>
-          <t>-441</t>
+          <t>-22</t>
         </is>
       </c>
       <c r="J316" s="7" t="inlineStr">
         <is>
-          <t>13,919</t>
+          <t>1,457</t>
         </is>
       </c>
       <c r="K316" s="7" t="inlineStr">
         <is>
-          <t>-512</t>
+          <t>512</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="inlineStr">
         <is>
-          <t>204564729</t>
+          <t>405269230</t>
         </is>
       </c>
       <c r="B317" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ნირან პროპერტის დეველოპმენტი</t>
+          <t>შპს რ არეა</t>
         </is>
       </c>
       <c r="C317" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D317" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E317" s="5" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>785</t>
         </is>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
-          <t>-99.1%</t>
+          <t>32.1%</t>
         </is>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
-          <t>-1,487</t>
+          <t>376</t>
         </is>
       </c>
       <c r="H317" s="5" t="inlineStr">
         <is>
-          <t>-5390.0%</t>
+          <t>47.9%</t>
         </is>
       </c>
       <c r="I317" s="5" t="inlineStr">
         <is>
-          <t>38,802</t>
+          <t>281</t>
         </is>
       </c>
       <c r="J317" s="5" t="inlineStr">
         <is>
-          <t>16,289</t>
+          <t>1,929</t>
         </is>
       </c>
       <c r="K317" s="5" t="inlineStr">
         <is>
-          <t>15,965</t>
+          <t>1,708</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="7" t="inlineStr">
         <is>
-          <t>245524641</t>
+          <t>204561429</t>
         </is>
       </c>
       <c r="B318" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აბრისი</t>
+          <t>შპს სახლი დიღომში</t>
         </is>
       </c>
       <c r="C318" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D318" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E318" s="7" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>769</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
-          <t>-98.5%</t>
+          <t>-93.0%</t>
         </is>
       </c>
       <c r="G318" s="7" t="inlineStr">
         <is>
-          <t>-301</t>
+          <t>-113</t>
         </is>
       </c>
       <c r="H318" s="7" t="inlineStr">
         <is>
-          <t>-1177.1%</t>
+          <t>-14.7%</t>
         </is>
       </c>
       <c r="I318" s="7" t="inlineStr">
         <is>
-          <t>-329</t>
+          <t>-103</t>
         </is>
       </c>
       <c r="J318" s="7" t="inlineStr">
         <is>
-          <t>1,554</t>
+          <t>27,764</t>
         </is>
       </c>
       <c r="K318" s="7" t="inlineStr">
         <is>
-          <t>1,243</t>
+          <t>16,740</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="inlineStr">
         <is>
-          <t>206118805</t>
+          <t>448388717</t>
         </is>
       </c>
       <c r="B319" s="6" t="inlineStr">
         <is>
-          <t>სს რივერ საუთ ლიმიტედი-ს ფილიალი</t>
+          <t>შპს თიკო</t>
         </is>
       </c>
       <c r="C319" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D319" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E319" s="5" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>757</t>
         </is>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>-89.0%</t>
         </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
-          <t>-1,356</t>
+          <t>400</t>
         </is>
       </c>
       <c r="H319" s="5" t="inlineStr">
         <is>
-          <t>-6089.3%</t>
+          <t>52.8%</t>
         </is>
       </c>
       <c r="I319" s="5" t="inlineStr">
         <is>
-          <t>13,235</t>
+          <t>177</t>
         </is>
       </c>
       <c r="J319" s="5" t="inlineStr">
         <is>
-          <t>14,760</t>
+          <t>4,309</t>
         </is>
       </c>
       <c r="K319" s="5" t="inlineStr">
         <is>
-          <t>14,142</t>
+          <t>3,374</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="7" t="inlineStr">
         <is>
-          <t>426113582</t>
+          <t>205199186</t>
         </is>
       </c>
       <c r="B320" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სასტუმროთა დეველოპმენტი და მართვა</t>
+          <t>შპს რედიქსი</t>
         </is>
       </c>
       <c r="C320" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D320" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E320" s="7" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>750</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
-          <t>-96.8%</t>
+          <t>84.1%</t>
         </is>
       </c>
       <c r="G320" s="7" t="inlineStr">
         <is>
-          <t>-176</t>
+          <t>-1,315</t>
         </is>
       </c>
       <c r="H320" s="7" t="inlineStr">
         <is>
-          <t>-1146.5%</t>
+          <t>-175.4%</t>
         </is>
       </c>
       <c r="I320" s="7" t="inlineStr">
         <is>
-          <t>-739</t>
+          <t>-1,324</t>
         </is>
       </c>
       <c r="J320" s="7" t="inlineStr">
         <is>
-          <t>13,223</t>
+          <t>2,539</t>
         </is>
       </c>
       <c r="K320" s="7" t="inlineStr">
         <is>
-          <t>-2,439</t>
+          <t>2,526</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="inlineStr">
         <is>
-          <t>405203462</t>
+          <t>445438508</t>
         </is>
       </c>
       <c r="B321" s="6" t="inlineStr">
         <is>
-          <t>შპს აიემდი</t>
+          <t>შპს ევრომშენი</t>
         </is>
       </c>
       <c r="C321" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D321" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E321" s="5" t="inlineStr">
         <is>
-          <t>15</t>
-[...3 lines deleted...]
-        <v/>
+          <t>748</t>
+        </is>
+      </c>
+      <c r="F321" s="5" t="inlineStr">
+        <is>
+          <t>-67.0%</t>
+        </is>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
-          <t>-1,147</t>
+          <t>-485</t>
         </is>
       </c>
       <c r="H321" s="5" t="inlineStr">
         <is>
-          <t>-7815.5%</t>
+          <t>-64.9%</t>
         </is>
       </c>
       <c r="I321" s="5" t="inlineStr">
         <is>
-          <t>-182</t>
+          <t>-582</t>
         </is>
       </c>
       <c r="J321" s="5" t="inlineStr">
         <is>
-          <t>49,236</t>
+          <t>4,561</t>
         </is>
       </c>
       <c r="K321" s="5" t="inlineStr">
         <is>
-          <t>1,946</t>
+          <t>2,837</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="7" t="inlineStr">
         <is>
-          <t>405159340</t>
+          <t>405062836</t>
         </is>
       </c>
       <c r="B322" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ვენა დეველოპმენტ ალიანსი</t>
+          <t>შპს სეუ გრუპ დეველოპმენტ კომპანი</t>
         </is>
       </c>
       <c r="C322" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D322" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E322" s="7" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>740</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
-          <t>-86.1%</t>
+          <t>-63.6%</t>
         </is>
       </c>
       <c r="G322" s="7" t="inlineStr">
         <is>
-          <t>-906</t>
+          <t>-7,260</t>
         </is>
       </c>
       <c r="H322" s="7" t="inlineStr">
         <is>
-          <t>-10527.9%</t>
+          <t>-981.0%</t>
         </is>
       </c>
       <c r="I322" s="7" t="inlineStr">
         <is>
-          <t>-951</t>
+          <t>-8,390</t>
         </is>
       </c>
       <c r="J322" s="7" t="inlineStr">
         <is>
-          <t>15,715</t>
+          <t>39,099</t>
         </is>
       </c>
       <c r="K322" s="7" t="inlineStr">
         <is>
-          <t>-7,683</t>
+          <t>-19,919</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="inlineStr">
         <is>
-          <t>405557311</t>
+          <t>204538599</t>
         </is>
       </c>
       <c r="B323" s="6" t="inlineStr">
         <is>
-          <t>შპს შონინ</t>
+          <t>⚠ შპს ყაზბეგის 47</t>
         </is>
       </c>
       <c r="C323" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D323" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E323" s="5" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>739</t>
         </is>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
-          <t>355.0%</t>
+          <t>-3.0%</t>
         </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
-          <t>-1,396</t>
+          <t>403</t>
         </is>
       </c>
       <c r="H323" s="5" t="inlineStr">
         <is>
-          <t>-16518.4%</t>
+          <t>54.5%</t>
         </is>
       </c>
       <c r="I323" s="5" t="inlineStr">
         <is>
-          <t>-2,557</t>
+          <t>141</t>
         </is>
       </c>
       <c r="J323" s="5" t="inlineStr">
         <is>
-          <t>21,469</t>
+          <t>8,064</t>
         </is>
       </c>
       <c r="K323" s="5" t="inlineStr">
         <is>
-          <t>-3,762</t>
+          <t>3,196</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="7" t="inlineStr">
         <is>
-          <t>404857339</t>
+          <t>405459114</t>
         </is>
       </c>
       <c r="B324" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯიან დეველოპმენტ გრუპ</t>
+          <t>შპს არტ დეველოპმენტი</t>
         </is>
       </c>
       <c r="C324" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D324" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E324" s="7" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>640</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
-          <t>-96.3%</t>
+          <t>-96.5%</t>
         </is>
       </c>
       <c r="G324" s="7" t="inlineStr">
         <is>
-          <t>-205</t>
+          <t>-7,375</t>
         </is>
       </c>
       <c r="H324" s="7" t="inlineStr">
         <is>
-          <t>-4022.2%</t>
+          <t>-1153.0%</t>
         </is>
       </c>
       <c r="I324" s="7" t="inlineStr">
         <is>
-          <t>-221</t>
+          <t>-7,496</t>
         </is>
       </c>
       <c r="J324" s="7" t="inlineStr">
         <is>
-          <t>2,270</t>
+          <t>21,214</t>
         </is>
       </c>
       <c r="K324" s="7" t="inlineStr">
         <is>
-          <t>1,659</t>
+          <t>6,757</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="inlineStr">
         <is>
-          <t>236049904</t>
+          <t>202435588</t>
         </is>
       </c>
       <c r="B325" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს თეთნულდი დეველოპმენტი</t>
+          <t>⚠ შპს ვესტ ქოლდი</t>
         </is>
       </c>
       <c r="C325" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D325" s="5" t="n">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="E325" s="5" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>627</t>
         </is>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
-          <t>-84.9%</t>
+          <t>37.4%</t>
         </is>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
-          <t>-473</t>
+          <t>195</t>
         </is>
       </c>
       <c r="H325" s="5" t="inlineStr">
         <is>
-          <t>-9707.1%</t>
+          <t>31.1%</t>
         </is>
       </c>
       <c r="I325" s="5" t="inlineStr">
         <is>
-          <t>-3,314</t>
+          <t>116</t>
         </is>
       </c>
       <c r="J325" s="5" t="inlineStr">
         <is>
-          <t>71,646</t>
+          <t>2,278</t>
         </is>
       </c>
       <c r="K325" s="5" t="inlineStr">
         <is>
-          <t>71,625</t>
+          <t>531</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="7" t="inlineStr">
         <is>
-          <t>404601720</t>
+          <t>404382244</t>
         </is>
       </c>
       <c r="B326" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კოლექტივ დეველოპმენტი</t>
+          <t>შპს არკადია ჯგუფი</t>
         </is>
       </c>
       <c r="C326" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D326" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E326" s="7" t="inlineStr">
         <is>
-          <t>3</t>
-[...3 lines deleted...]
-        <v/>
+          <t>615</t>
+        </is>
+      </c>
+      <c r="F326" s="7" t="inlineStr">
+        <is>
+          <t>-2.2%</t>
+        </is>
       </c>
       <c r="G326" s="7" t="inlineStr">
         <is>
-          <t>-337</t>
+          <t>-91</t>
         </is>
       </c>
       <c r="H326" s="7" t="inlineStr">
         <is>
-          <t>-11400.6%</t>
+          <t>-14.7%</t>
         </is>
       </c>
       <c r="I326" s="7" t="inlineStr">
         <is>
-          <t>-1,236</t>
+          <t>-443</t>
         </is>
       </c>
       <c r="J326" s="7" t="inlineStr">
         <is>
-          <t>63,789</t>
+          <t>8,565</t>
         </is>
       </c>
       <c r="K326" s="7" t="inlineStr">
         <is>
-          <t>36,943</t>
+          <t>4,642</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="inlineStr">
         <is>
-          <t>405076457</t>
+          <t>206240352</t>
         </is>
       </c>
       <c r="B327" s="6" t="inlineStr">
         <is>
-          <t>შპს  ახალი ერა</t>
+          <t>⚠ შპს ზღაპარი</t>
         </is>
       </c>
       <c r="C327" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D327" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E327" s="5" t="inlineStr">
         <is>
-          <t>2</t>
-[...3 lines deleted...]
-        <v/>
+          <t>600</t>
+        </is>
+      </c>
+      <c r="F327" s="5" t="inlineStr">
+        <is>
+          <t>-7.4%</t>
+        </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>-124</t>
         </is>
       </c>
       <c r="H327" s="5" t="inlineStr">
         <is>
-          <t>-4818.1%</t>
+          <t>-20.7%</t>
         </is>
       </c>
       <c r="I327" s="5" t="inlineStr">
         <is>
-          <t>-235</t>
+          <t>96</t>
         </is>
       </c>
       <c r="J327" s="5" t="inlineStr">
         <is>
-          <t>12,788</t>
+          <t>3,020</t>
         </is>
       </c>
       <c r="K327" s="5" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>2,659</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="7" t="inlineStr">
         <is>
-          <t>204490979</t>
+          <t>204379225</t>
         </is>
       </c>
       <c r="B328" s="8" t="inlineStr">
         <is>
-          <t>შპს ზევსი</t>
+          <t>⚠ შპს ბაია</t>
         </is>
       </c>
       <c r="C328" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D328" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E328" s="7" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>591</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
-          <t>-99.9%</t>
+          <t>-91.5%</t>
         </is>
       </c>
       <c r="G328" s="7" t="inlineStr">
         <is>
-          <t>-506</t>
+          <t>163</t>
         </is>
       </c>
       <c r="H328" s="7" t="inlineStr">
         <is>
-          <t>-31640.3%</t>
+          <t>27.6%</t>
         </is>
       </c>
       <c r="I328" s="7" t="inlineStr">
         <is>
-          <t>-2,442</t>
+          <t>135</t>
         </is>
       </c>
       <c r="J328" s="7" t="inlineStr">
         <is>
-          <t>1,753</t>
+          <t>2,091</t>
         </is>
       </c>
       <c r="K328" s="7" t="inlineStr">
         <is>
-          <t>-11,886</t>
+          <t>1,939</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="inlineStr">
         <is>
-          <t>406309356</t>
+          <t>404464334</t>
         </is>
       </c>
       <c r="B329" s="6" t="inlineStr">
         <is>
-          <t>შპს მეგა დეველოპმენტი</t>
+          <t>შპს ა91</t>
         </is>
       </c>
       <c r="C329" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D329" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E329" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>580</t>
         </is>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
-          <t>-83.7%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
-          <t>-827</t>
+          <t>-13</t>
         </is>
       </c>
       <c r="H329" s="5" t="inlineStr">
         <is>
-          <t>-399390.3%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="I329" s="5" t="inlineStr">
         <is>
-          <t>-912</t>
+          <t>-184</t>
         </is>
       </c>
       <c r="J329" s="5" t="inlineStr">
         <is>
-          <t>38,259</t>
+          <t>1,538</t>
         </is>
       </c>
       <c r="K329" s="5" t="inlineStr">
         <is>
-          <t>11,289</t>
+          <t>1,524</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="7" t="inlineStr">
         <is>
-          <t>204550333</t>
+          <t>231167563</t>
         </is>
       </c>
       <c r="B330" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯი-დი დეველოპმენტი</t>
+          <t>სს გამა</t>
         </is>
       </c>
       <c r="C330" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D330" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E330" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>579</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="G330" s="7" t="inlineStr">
         <is>
-          <t>-147</t>
-[...3 lines deleted...]
-        <v/>
+          <t>416</t>
+        </is>
+      </c>
+      <c r="H330" s="7" t="inlineStr">
+        <is>
+          <t>71.8%</t>
+        </is>
       </c>
       <c r="I330" s="7" t="inlineStr">
         <is>
-          <t>-156</t>
+          <t>241</t>
         </is>
       </c>
       <c r="J330" s="7" t="inlineStr">
         <is>
-          <t>6,638</t>
+          <t>1,759</t>
         </is>
       </c>
       <c r="K330" s="7" t="inlineStr">
         <is>
-          <t>6,637</t>
+          <t>1,297</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="inlineStr">
         <is>
-          <t>206048819</t>
+          <t>405164691</t>
         </is>
       </c>
       <c r="B331" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს ქაშანური</t>
+          <t>⚠ შპს მ2 ჭავჭავაძეზე</t>
         </is>
       </c>
       <c r="C331" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D331" s="5" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E331" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>567</t>
         </is>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-96.1%</t>
         </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
-          <t>-180</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-1,381</t>
+        </is>
+      </c>
+      <c r="H331" s="5" t="inlineStr">
+        <is>
+          <t>-243.6%</t>
+        </is>
       </c>
       <c r="I331" s="5" t="inlineStr">
         <is>
-          <t>-183</t>
+          <t>-1,946</t>
         </is>
       </c>
       <c r="J331" s="5" t="inlineStr">
         <is>
-          <t>3,401</t>
+          <t>2,036</t>
         </is>
       </c>
       <c r="K331" s="5" t="inlineStr">
         <is>
-          <t>3,401</t>
+          <t>1,253</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="7" t="inlineStr">
         <is>
-          <t>401997327</t>
+          <t>445556390</t>
         </is>
       </c>
       <c r="B332" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ე.ნ.</t>
+          <t>⚠ შპს არგო ჯგუფი XXI</t>
         </is>
       </c>
       <c r="C332" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D332" s="7" t="n">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="E332" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>564</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-80.1%</t>
         </is>
       </c>
       <c r="G332" s="7" t="inlineStr">
         <is>
-          <t>-57</t>
-[...3 lines deleted...]
-        <v/>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="H332" s="7" t="inlineStr">
+        <is>
+          <t>22.1%</t>
+        </is>
       </c>
       <c r="I332" s="7" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>40</t>
         </is>
       </c>
       <c r="J332" s="7" t="inlineStr">
         <is>
-          <t>1,654</t>
+          <t>3,165</t>
         </is>
       </c>
       <c r="K332" s="7" t="inlineStr">
         <is>
-          <t>1,128</t>
+          <t>1,885</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="inlineStr">
         <is>
-          <t>402013628</t>
+          <t>404912494</t>
         </is>
       </c>
       <c r="B333" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პაშა დეველოპმენტ ჯორჯია</t>
+          <t>⚠ შპს ემბა ტრეიდი</t>
         </is>
       </c>
       <c r="C333" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D333" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E333" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>539</t>
+        </is>
+      </c>
+      <c r="F333" s="5" t="inlineStr">
+        <is>
+          <t>-89.6%</t>
+        </is>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
-          <t>-106</t>
-[...3 lines deleted...]
-        <v/>
+          <t>342</t>
+        </is>
+      </c>
+      <c r="H333" s="5" t="inlineStr">
+        <is>
+          <t>63.6%</t>
+        </is>
       </c>
       <c r="I333" s="5" t="inlineStr">
         <is>
-          <t>-611</t>
+          <t>171</t>
         </is>
       </c>
       <c r="J333" s="5" t="inlineStr">
         <is>
-          <t>40,534</t>
+          <t>2,664</t>
         </is>
       </c>
       <c r="K333" s="5" t="inlineStr">
         <is>
-          <t>40,480</t>
+          <t>1,546</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="7" t="inlineStr">
         <is>
-          <t>404525260</t>
+          <t>445457862</t>
         </is>
       </c>
       <c r="B334" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ლოჯისტიქს სოლუშენს</t>
+          <t>⚠ შპს მარდი გრუპი</t>
         </is>
       </c>
       <c r="C334" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D334" s="7" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E334" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>536</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-42.4%</t>
         </is>
       </c>
       <c r="G334" s="7" t="inlineStr">
         <is>
-          <t>124</t>
-[...3 lines deleted...]
-        <v/>
+          <t>307</t>
+        </is>
+      </c>
+      <c r="H334" s="7" t="inlineStr">
+        <is>
+          <t>57.2%</t>
+        </is>
       </c>
       <c r="I334" s="7" t="inlineStr">
         <is>
-          <t>-200</t>
+          <t>244</t>
         </is>
       </c>
       <c r="J334" s="7" t="inlineStr">
         <is>
-          <t>4,259</t>
+          <t>2,217</t>
         </is>
       </c>
       <c r="K334" s="7" t="inlineStr">
         <is>
-          <t>4,240</t>
+          <t>727</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="inlineStr">
         <is>
-          <t>404551016</t>
+          <t>248383556</t>
         </is>
       </c>
       <c r="B335" s="6" t="inlineStr">
         <is>
-          <t>შპს ქარხანა დეველოპმენტი</t>
+          <t>სს ავტომობილისტი</t>
         </is>
       </c>
       <c r="C335" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D335" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E335" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>532</t>
         </is>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
-          <t>-79</t>
-[...3 lines deleted...]
-        <v/>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="H335" s="5" t="inlineStr">
+        <is>
+          <t>25.8%</t>
+        </is>
       </c>
       <c r="I335" s="5" t="inlineStr">
         <is>
-          <t>-97</t>
+          <t>139</t>
         </is>
       </c>
       <c r="J335" s="5" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>18,674</t>
         </is>
       </c>
       <c r="K335" s="5" t="inlineStr">
         <is>
-          <t>-5,630</t>
+          <t>18,664</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="7" t="inlineStr">
         <is>
-          <t>404597691</t>
+          <t>405065496</t>
         </is>
       </c>
       <c r="B336" s="8" t="inlineStr">
         <is>
-          <t>შპს პრემიუმ დეველოპმენტ კომპანი</t>
+          <t>⚠ შპს საქართველო-ისრაელის ბიზნეს ჯგუფი</t>
         </is>
       </c>
       <c r="C336" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D336" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E336" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>531</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-54.7%</t>
         </is>
       </c>
       <c r="G336" s="7" t="inlineStr">
         <is>
-          <t>-976</t>
-[...3 lines deleted...]
-        <v/>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="H336" s="7" t="inlineStr">
+        <is>
+          <t>5.6%</t>
+        </is>
       </c>
       <c r="I336" s="7" t="inlineStr">
         <is>
-          <t>-1,221</t>
+          <t>16</t>
         </is>
       </c>
       <c r="J336" s="7" t="inlineStr">
         <is>
-          <t>9,677</t>
+          <t>5,898</t>
         </is>
       </c>
       <c r="K336" s="7" t="inlineStr">
         <is>
-          <t>-1,304</t>
+          <t>5,759</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="inlineStr">
         <is>
-          <t>404897741</t>
+          <t>202417884</t>
         </is>
       </c>
       <c r="B337" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯიან დეველოპმენტ გრუპ +</t>
+          <t>⚠ შპს ქალაქის გული</t>
         </is>
       </c>
       <c r="C337" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D337" s="5" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E337" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>527</t>
         </is>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-16.9%</t>
         </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
-          <t>-166</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-268</t>
+        </is>
+      </c>
+      <c r="H337" s="5" t="inlineStr">
+        <is>
+          <t>-50.9%</t>
+        </is>
       </c>
       <c r="I337" s="5" t="inlineStr">
         <is>
-          <t>-204</t>
+          <t>-273</t>
         </is>
       </c>
       <c r="J337" s="5" t="inlineStr">
         <is>
-          <t>3,847</t>
+          <t>9,318</t>
         </is>
       </c>
       <c r="K337" s="5" t="inlineStr">
         <is>
-          <t>-2,323</t>
+          <t>9,273</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="7" t="inlineStr">
         <is>
-          <t>405011945</t>
+          <t>400214825</t>
         </is>
       </c>
       <c r="B338" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ნოვა დეველოპმენტ</t>
+          <t>შპს  დეველოპერული კომპანია ფართი +</t>
         </is>
       </c>
       <c r="C338" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D338" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E338" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>524</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-90.3%</t>
         </is>
       </c>
       <c r="G338" s="7" t="inlineStr">
         <is>
-          <t>-3,002</t>
-[...3 lines deleted...]
-        <v/>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="H338" s="7" t="inlineStr">
+        <is>
+          <t>27.9%</t>
+        </is>
       </c>
       <c r="I338" s="7" t="inlineStr">
         <is>
-          <t>3,432</t>
+          <t>14</t>
         </is>
       </c>
       <c r="J338" s="7" t="inlineStr">
         <is>
-          <t>9,059</t>
+          <t>2,985</t>
         </is>
       </c>
       <c r="K338" s="7" t="inlineStr">
         <is>
-          <t>7,451</t>
+          <t>2,739</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="inlineStr">
         <is>
-          <t>405107682</t>
+          <t>405067519</t>
         </is>
       </c>
       <c r="B339" s="6" t="inlineStr">
         <is>
-          <t>შპს  ორბი ჯგუფი თბილისი</t>
+          <t>⚠ შპს ჯეი4</t>
         </is>
       </c>
       <c r="C339" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D339" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E339" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>514</t>
+        </is>
+      </c>
+      <c r="F339" s="5" t="inlineStr">
+        <is>
+          <t>-95.2%</t>
+        </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
-          <t>-12,333</t>
-[...3 lines deleted...]
-        <v/>
+          <t>295</t>
+        </is>
+      </c>
+      <c r="H339" s="5" t="inlineStr">
+        <is>
+          <t>57.4%</t>
+        </is>
       </c>
       <c r="I339" s="5" t="inlineStr">
         <is>
-          <t>-19,321</t>
+          <t>263</t>
         </is>
       </c>
       <c r="J339" s="5" t="inlineStr">
         <is>
-          <t>189,886</t>
+          <t>4,102</t>
         </is>
       </c>
       <c r="K339" s="5" t="inlineStr">
         <is>
-          <t>-47,856</t>
+          <t>3,933</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="7" t="inlineStr">
         <is>
-          <t>405172977</t>
+          <t>445426325</t>
         </is>
       </c>
       <c r="B340" s="8" t="inlineStr">
         <is>
-          <t>შპს  კატევე დეველოპმენტი</t>
+          <t>⚠ შპს ქოინჯულარი</t>
         </is>
       </c>
       <c r="C340" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D340" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E340" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>507</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-54.4%</t>
         </is>
       </c>
       <c r="G340" s="7" t="inlineStr">
         <is>
-          <t>-1,824</t>
-[...3 lines deleted...]
-        <v/>
+          <t>921</t>
+        </is>
+      </c>
+      <c r="H340" s="7" t="inlineStr">
+        <is>
+          <t>181.5%</t>
+        </is>
       </c>
       <c r="I340" s="7" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>-139</t>
         </is>
       </c>
       <c r="J340" s="7" t="inlineStr">
         <is>
-          <t>27,991</t>
+          <t>6,524</t>
         </is>
       </c>
       <c r="K340" s="7" t="inlineStr">
         <is>
-          <t>24,799</t>
+          <t>4,047</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="inlineStr">
         <is>
-          <t>405192321</t>
+          <t>204909073</t>
         </is>
       </c>
       <c r="B341" s="6" t="inlineStr">
         <is>
-          <t>შპს დელტა დეველოპმენტი</t>
+          <t>⚠ სს ბაუმარკეტი</t>
         </is>
       </c>
       <c r="C341" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D341" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E341" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>498</t>
         </is>
       </c>
       <c r="F341" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-76.5%</t>
         </is>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
-          <t>-609</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-214</t>
+        </is>
+      </c>
+      <c r="H341" s="5" t="inlineStr">
+        <is>
+          <t>-42.9%</t>
+        </is>
       </c>
       <c r="I341" s="5" t="inlineStr">
         <is>
-          <t>-664</t>
+          <t>3,104</t>
         </is>
       </c>
       <c r="J341" s="5" t="inlineStr">
         <is>
-          <t>4,797</t>
+          <t>5,946</t>
         </is>
       </c>
       <c r="K341" s="5" t="inlineStr">
         <is>
-          <t>2,224</t>
+          <t>5,325</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="7" t="inlineStr">
         <is>
-          <t>405285383</t>
+          <t>404967522</t>
         </is>
       </c>
       <c r="B342" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ანკო უძრავი ქონება</t>
+          <t>შპს რითეილ კაპიტალ ჯორჯია</t>
         </is>
       </c>
       <c r="C342" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D342" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E342" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>483</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-72.0%</t>
         </is>
       </c>
       <c r="G342" s="7" t="inlineStr">
         <is>
-          <t>-23</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-603</t>
+        </is>
+      </c>
+      <c r="H342" s="7" t="inlineStr">
+        <is>
+          <t>-124.8%</t>
+        </is>
       </c>
       <c r="I342" s="7" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>6,806</t>
         </is>
       </c>
       <c r="J342" s="7" t="inlineStr">
         <is>
-          <t>3,162</t>
+          <t>20,935</t>
         </is>
       </c>
       <c r="K342" s="7" t="inlineStr">
         <is>
-          <t>2,664</t>
+          <t>-4,809</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="inlineStr">
         <is>
-          <t>405518989</t>
+          <t>212700077</t>
         </is>
       </c>
       <c r="B343" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ფრიზი 2022</t>
+          <t>შპს იმედი XXI საუკუნე</t>
         </is>
       </c>
       <c r="C343" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D343" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E343" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>477</t>
+        </is>
+      </c>
+      <c r="F343" s="5" t="inlineStr">
+        <is>
+          <t>-16.0%</t>
+        </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
-          <t>-273</t>
-[...3 lines deleted...]
-        <v/>
+          <t>299</t>
+        </is>
+      </c>
+      <c r="H343" s="5" t="inlineStr">
+        <is>
+          <t>62.8%</t>
+        </is>
       </c>
       <c r="I343" s="5" t="inlineStr">
         <is>
-          <t>-273</t>
+          <t>116</t>
         </is>
       </c>
       <c r="J343" s="5" t="inlineStr">
         <is>
-          <t>3,976</t>
+          <t>1,534</t>
         </is>
       </c>
       <c r="K343" s="5" t="inlineStr">
         <is>
-          <t>-273</t>
+          <t>55</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="7" t="inlineStr">
         <is>
-          <t>412736339</t>
+          <t>205180436</t>
         </is>
       </c>
       <c r="B344" s="8" t="inlineStr">
         <is>
-          <t>შპს არტ გრუპი</t>
+          <t>⚠ შპს ი.ს.ი. საქართველო</t>
         </is>
       </c>
       <c r="C344" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D344" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E344" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>468</t>
+        </is>
+      </c>
+      <c r="F344" s="7" t="inlineStr">
+        <is>
+          <t>-85.3%</t>
+        </is>
       </c>
       <c r="G344" s="7" t="inlineStr">
         <is>
-          <t>-134</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-114</t>
+        </is>
+      </c>
+      <c r="H344" s="7" t="inlineStr">
+        <is>
+          <t>-24.3%</t>
+        </is>
       </c>
       <c r="I344" s="7" t="inlineStr">
         <is>
-          <t>-134</t>
+          <t>-166</t>
         </is>
       </c>
       <c r="J344" s="7" t="inlineStr">
         <is>
-          <t>2,163</t>
+          <t>2,141</t>
         </is>
       </c>
       <c r="K344" s="7" t="inlineStr">
         <is>
-          <t>-303</t>
+          <t>2,067</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="inlineStr">
         <is>
-          <t>438732659</t>
+          <t>212677520</t>
         </is>
       </c>
       <c r="B345" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბიზნესის მართვის კომპანია</t>
+          <t>⚠ შპს უნივერსალი</t>
         </is>
       </c>
       <c r="C345" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D345" s="5" t="n">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="E345" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>462</t>
         </is>
       </c>
       <c r="F345" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-79.2%</t>
         </is>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
-          <t>-146</t>
-[...3 lines deleted...]
-        <v/>
+          <t>289</t>
+        </is>
+      </c>
+      <c r="H345" s="5" t="inlineStr">
+        <is>
+          <t>62.6%</t>
+        </is>
       </c>
       <c r="I345" s="5" t="inlineStr">
         <is>
-          <t>-170</t>
+          <t>102</t>
         </is>
       </c>
       <c r="J345" s="5" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>1,603</t>
         </is>
       </c>
       <c r="K345" s="5" t="inlineStr">
         <is>
-          <t>-950</t>
+          <t>412</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="7" t="inlineStr">
         <is>
-          <t>445409415</t>
+          <t>405077722</t>
         </is>
       </c>
       <c r="B346" s="8" t="inlineStr">
         <is>
-          <t>შპს აჭარის პროექტების მართვის კომპანია</t>
+          <t>⚠ შპს თორი</t>
         </is>
       </c>
       <c r="C346" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D346" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E346" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>458</t>
+        </is>
+      </c>
+      <c r="F346" s="7" t="inlineStr">
+        <is>
+          <t>-52.1%</t>
+        </is>
       </c>
       <c r="G346" s="7" t="inlineStr">
         <is>
-          <t>-1,769</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-25</t>
+        </is>
+      </c>
+      <c r="H346" s="7" t="inlineStr">
+        <is>
+          <t>-5.3%</t>
+        </is>
       </c>
       <c r="I346" s="7" t="inlineStr">
         <is>
-          <t>-1,657</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="J346" s="7" t="inlineStr">
         <is>
-          <t>142,596</t>
+          <t>2,765</t>
         </is>
       </c>
       <c r="K346" s="7" t="inlineStr">
         <is>
-          <t>90,198</t>
+          <t>1,725</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="inlineStr">
         <is>
-          <t>445498658</t>
+          <t>445516344</t>
         </is>
       </c>
       <c r="B347" s="6" t="inlineStr">
         <is>
-          <t>შპს როიალ დეველოპმენტ ჯორჯია</t>
+          <t>შპს ლუქსორი</t>
         </is>
       </c>
       <c r="C347" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D347" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E347" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>433</t>
+        </is>
+      </c>
+      <c r="F347" s="5" t="inlineStr">
+        <is>
+          <t>-61.5%</t>
+        </is>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
-          <t>-1,220</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-126</t>
+        </is>
+      </c>
+      <c r="H347" s="5" t="inlineStr">
+        <is>
+          <t>-29.1%</t>
+        </is>
       </c>
       <c r="I347" s="5" t="inlineStr">
         <is>
-          <t>-1,783</t>
+          <t>-356</t>
         </is>
       </c>
       <c r="J347" s="5" t="inlineStr">
         <is>
-          <t>16,286</t>
+          <t>685</t>
         </is>
       </c>
       <c r="K347" s="5" t="inlineStr">
         <is>
-          <t>-2,548</t>
+          <t>-504</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="7" t="inlineStr">
         <is>
-          <t>445609324</t>
+          <t>206172078</t>
         </is>
       </c>
       <c r="B348" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ორბი საფინანსო და საინვესტიციო კომპანია</t>
+          <t>⚠ შპს ზღაპარი</t>
         </is>
       </c>
       <c r="C348" s="7" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D348" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E348" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>432</t>
+        </is>
+      </c>
+      <c r="F348" s="7" t="inlineStr">
+        <is>
+          <t>-15.2%</t>
+        </is>
       </c>
       <c r="G348" s="7" t="inlineStr">
         <is>
-          <t>-0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="H348" s="7" t="inlineStr">
+        <is>
+          <t>2.0%</t>
+        </is>
       </c>
       <c r="I348" s="7" t="inlineStr">
         <is>
-          <t>12,298</t>
+          <t>232</t>
         </is>
       </c>
       <c r="J348" s="7" t="inlineStr">
         <is>
-          <t>216,176</t>
+          <t>2,971</t>
         </is>
       </c>
       <c r="K348" s="7" t="inlineStr">
         <is>
-          <t>183,505</t>
+          <t>2,735</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="inlineStr">
         <is>
-          <t>445618145</t>
+          <t>405141626</t>
         </is>
       </c>
       <c r="B349" s="6" t="inlineStr">
         <is>
-          <t>შპს მარდი უოთერ ფრონტ</t>
+          <t>⚠ შპს კაპიტალ პროგრეს</t>
         </is>
       </c>
       <c r="C349" s="5" t="inlineStr">
         <is>
           <t>Real Estate</t>
         </is>
       </c>
       <c r="D349" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E349" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...5 lines deleted...]
-        </is>
+          <t>404</t>
+        </is>
+      </c>
+      <c r="F349" s="5" t="n">
+        <v/>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
-          <t>-2,080</t>
-[...3 lines deleted...]
-        <v/>
+          <t>306</t>
+        </is>
+      </c>
+      <c r="H349" s="5" t="inlineStr">
+        <is>
+          <t>75.7%</t>
+        </is>
       </c>
       <c r="I349" s="5" t="inlineStr">
         <is>
-          <t>-2,013</t>
+          <t>306</t>
         </is>
       </c>
       <c r="J349" s="5" t="inlineStr">
         <is>
-          <t>23,062</t>
+          <t>3,133</t>
         </is>
       </c>
       <c r="K349" s="5" t="inlineStr">
         <is>
-          <t>-4,842</t>
+          <t>3,133</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="7" t="inlineStr">
         <is>
+          <t>209437643</t>
+        </is>
+      </c>
+      <c r="B350" s="8" t="inlineStr">
+        <is>
+          <t>შპს სალხინო 93</t>
+        </is>
+      </c>
+      <c r="C350" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D350" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E350" s="7" t="inlineStr">
+        <is>
+          <t>387</t>
+        </is>
+      </c>
+      <c r="F350" s="7" t="inlineStr">
+        <is>
+          <t>-97.2%</t>
+        </is>
+      </c>
+      <c r="G350" s="7" t="inlineStr">
+        <is>
+          <t>184</t>
+        </is>
+      </c>
+      <c r="H350" s="7" t="inlineStr">
+        <is>
+          <t>47.5%</t>
+        </is>
+      </c>
+      <c r="I350" s="7" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="J350" s="7" t="inlineStr">
+        <is>
+          <t>1,102</t>
+        </is>
+      </c>
+      <c r="K350" s="7" t="inlineStr">
+        <is>
+          <t>1,089</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="5" t="inlineStr">
+        <is>
+          <t>205174283</t>
+        </is>
+      </c>
+      <c r="B351" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გრატო პასაჟი</t>
+        </is>
+      </c>
+      <c r="C351" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D351" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E351" s="5" t="inlineStr">
+        <is>
+          <t>371</t>
+        </is>
+      </c>
+      <c r="F351" s="5" t="inlineStr">
+        <is>
+          <t>-21.7%</t>
+        </is>
+      </c>
+      <c r="G351" s="5" t="inlineStr">
+        <is>
+          <t>-541</t>
+        </is>
+      </c>
+      <c r="H351" s="5" t="inlineStr">
+        <is>
+          <t>-145.8%</t>
+        </is>
+      </c>
+      <c r="I351" s="5" t="inlineStr">
+        <is>
+          <t>-460</t>
+        </is>
+      </c>
+      <c r="J351" s="5" t="inlineStr">
+        <is>
+          <t>6,649</t>
+        </is>
+      </c>
+      <c r="K351" s="5" t="inlineStr">
+        <is>
+          <t>-11,565</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="7" t="inlineStr">
+        <is>
+          <t>405187211</t>
+        </is>
+      </c>
+      <c r="B352" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბორჯომი პროპერთი</t>
+        </is>
+      </c>
+      <c r="C352" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D352" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E352" s="7" t="inlineStr">
+        <is>
+          <t>363</t>
+        </is>
+      </c>
+      <c r="F352" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G352" s="7" t="inlineStr">
+        <is>
+          <t>-271</t>
+        </is>
+      </c>
+      <c r="H352" s="7" t="inlineStr">
+        <is>
+          <t>-74.6%</t>
+        </is>
+      </c>
+      <c r="I352" s="7" t="inlineStr">
+        <is>
+          <t>-535</t>
+        </is>
+      </c>
+      <c r="J352" s="7" t="inlineStr">
+        <is>
+          <t>4,147</t>
+        </is>
+      </c>
+      <c r="K352" s="7" t="inlineStr">
+        <is>
+          <t>2,300</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="5" t="inlineStr">
+        <is>
+          <t>405449992</t>
+        </is>
+      </c>
+      <c r="B353" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნოვო ჯიქია 22</t>
+        </is>
+      </c>
+      <c r="C353" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D353" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E353" s="5" t="inlineStr">
+        <is>
+          <t>353</t>
+        </is>
+      </c>
+      <c r="F353" s="5" t="inlineStr">
+        <is>
+          <t>-97.8%</t>
+        </is>
+      </c>
+      <c r="G353" s="5" t="inlineStr">
+        <is>
+          <t>-102</t>
+        </is>
+      </c>
+      <c r="H353" s="5" t="inlineStr">
+        <is>
+          <t>-28.9%</t>
+        </is>
+      </c>
+      <c r="I353" s="5" t="inlineStr">
+        <is>
+          <t>-184</t>
+        </is>
+      </c>
+      <c r="J353" s="5" t="inlineStr">
+        <is>
+          <t>3,820</t>
+        </is>
+      </c>
+      <c r="K353" s="5" t="inlineStr">
+        <is>
+          <t>2,601</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="7" t="inlineStr">
+        <is>
+          <t>205226290</t>
+        </is>
+      </c>
+      <c r="B354" s="8" t="inlineStr">
+        <is>
+          <t>შპს თბილისი მოლი</t>
+        </is>
+      </c>
+      <c r="C354" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D354" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E354" s="7" t="inlineStr">
+        <is>
+          <t>350</t>
+        </is>
+      </c>
+      <c r="F354" s="7" t="inlineStr">
+        <is>
+          <t>-71.0%</t>
+        </is>
+      </c>
+      <c r="G354" s="7" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+      <c r="H354" s="7" t="inlineStr">
+        <is>
+          <t>96.7%</t>
+        </is>
+      </c>
+      <c r="I354" s="7" t="inlineStr">
+        <is>
+          <t>334</t>
+        </is>
+      </c>
+      <c r="J354" s="7" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="K354" s="7" t="inlineStr">
+        <is>
+          <t>-7,119</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="5" t="inlineStr">
+        <is>
+          <t>426117249</t>
+        </is>
+      </c>
+      <c r="B355" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბაკ-ფუდი</t>
+        </is>
+      </c>
+      <c r="C355" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D355" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E355" s="5" t="inlineStr">
+        <is>
+          <t>346</t>
+        </is>
+      </c>
+      <c r="F355" s="5" t="inlineStr">
+        <is>
+          <t>-67.0%</t>
+        </is>
+      </c>
+      <c r="G355" s="5" t="inlineStr">
+        <is>
+          <t>345</t>
+        </is>
+      </c>
+      <c r="H355" s="5" t="inlineStr">
+        <is>
+          <t>99.7%</t>
+        </is>
+      </c>
+      <c r="I355" s="5" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="J355" s="5" t="inlineStr">
+        <is>
+          <t>957</t>
+        </is>
+      </c>
+      <c r="K355" s="5" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="7" t="inlineStr">
+        <is>
+          <t>206028993</t>
+        </is>
+      </c>
+      <c r="B356" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს ოქსინო</t>
+        </is>
+      </c>
+      <c r="C356" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D356" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E356" s="7" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="F356" s="7" t="inlineStr">
+        <is>
+          <t>4.6%</t>
+        </is>
+      </c>
+      <c r="G356" s="7" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="H356" s="7" t="inlineStr">
+        <is>
+          <t>-9.7%</t>
+        </is>
+      </c>
+      <c r="I356" s="7" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="J356" s="7" t="inlineStr">
+        <is>
+          <t>1,833</t>
+        </is>
+      </c>
+      <c r="K356" s="7" t="inlineStr">
+        <is>
+          <t>1,768</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="5" t="inlineStr">
+        <is>
+          <t>245622152</t>
+        </is>
+      </c>
+      <c r="B357" s="6" t="inlineStr">
+        <is>
+          <t>შპს გიგერო</t>
+        </is>
+      </c>
+      <c r="C357" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D357" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E357" s="5" t="inlineStr">
+        <is>
+          <t>331</t>
+        </is>
+      </c>
+      <c r="F357" s="5" t="inlineStr">
+        <is>
+          <t>-51.5%</t>
+        </is>
+      </c>
+      <c r="G357" s="5" t="inlineStr">
+        <is>
+          <t>-145</t>
+        </is>
+      </c>
+      <c r="H357" s="5" t="inlineStr">
+        <is>
+          <t>-43.9%</t>
+        </is>
+      </c>
+      <c r="I357" s="5" t="inlineStr">
+        <is>
+          <t>-186</t>
+        </is>
+      </c>
+      <c r="J357" s="5" t="inlineStr">
+        <is>
+          <t>7,981</t>
+        </is>
+      </c>
+      <c r="K357" s="5" t="inlineStr">
+        <is>
+          <t>3,016</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="7" t="inlineStr">
+        <is>
+          <t>426116151</t>
+        </is>
+      </c>
+      <c r="B358" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სასტუმრო თბილისი</t>
+        </is>
+      </c>
+      <c r="C358" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D358" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E358" s="7" t="inlineStr">
+        <is>
+          <t>323</t>
+        </is>
+      </c>
+      <c r="F358" s="7" t="inlineStr">
+        <is>
+          <t>-85.9%</t>
+        </is>
+      </c>
+      <c r="G358" s="7" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="H358" s="7" t="inlineStr">
+        <is>
+          <t>34.3%</t>
+        </is>
+      </c>
+      <c r="I358" s="7" t="inlineStr">
+        <is>
+          <t>247</t>
+        </is>
+      </c>
+      <c r="J358" s="7" t="inlineStr">
+        <is>
+          <t>4,930</t>
+        </is>
+      </c>
+      <c r="K358" s="7" t="inlineStr">
+        <is>
+          <t>4,713</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="5" t="inlineStr">
+        <is>
+          <t>445461553</t>
+        </is>
+      </c>
+      <c r="B359" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მ+</t>
+        </is>
+      </c>
+      <c r="C359" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D359" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E359" s="5" t="inlineStr">
+        <is>
+          <t>322</t>
+        </is>
+      </c>
+      <c r="F359" s="5" t="inlineStr">
+        <is>
+          <t>-79.1%</t>
+        </is>
+      </c>
+      <c r="G359" s="5" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="H359" s="5" t="inlineStr">
+        <is>
+          <t>99.3%</t>
+        </is>
+      </c>
+      <c r="I359" s="5" t="inlineStr">
+        <is>
+          <t>315</t>
+        </is>
+      </c>
+      <c r="J359" s="5" t="inlineStr">
+        <is>
+          <t>3,073</t>
+        </is>
+      </c>
+      <c r="K359" s="5" t="inlineStr">
+        <is>
+          <t>2,738</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="7" t="inlineStr">
+        <is>
+          <t>400152197</t>
+        </is>
+      </c>
+      <c r="B360" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯეო ლიტ ინვესტი</t>
+        </is>
+      </c>
+      <c r="C360" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D360" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E360" s="7" t="inlineStr">
+        <is>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="F360" s="7" t="inlineStr">
+        <is>
+          <t>-72.7%</t>
+        </is>
+      </c>
+      <c r="G360" s="7" t="inlineStr">
+        <is>
+          <t>-142</t>
+        </is>
+      </c>
+      <c r="H360" s="7" t="inlineStr">
+        <is>
+          <t>-47.3%</t>
+        </is>
+      </c>
+      <c r="I360" s="7" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
+      <c r="J360" s="7" t="inlineStr">
+        <is>
+          <t>2,357</t>
+        </is>
+      </c>
+      <c r="K360" s="7" t="inlineStr">
+        <is>
+          <t>-528</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="5" t="inlineStr">
+        <is>
+          <t>445405678</t>
+        </is>
+      </c>
+      <c r="B361" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სს მეტრო ინტურისტ ბათუმი</t>
+        </is>
+      </c>
+      <c r="C361" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D361" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E361" s="5" t="inlineStr">
+        <is>
+          <t>294</t>
+        </is>
+      </c>
+      <c r="F361" s="5" t="inlineStr">
+        <is>
+          <t>-90.2%</t>
+        </is>
+      </c>
+      <c r="G361" s="5" t="inlineStr">
+        <is>
+          <t>-20</t>
+        </is>
+      </c>
+      <c r="H361" s="5" t="inlineStr">
+        <is>
+          <t>-7.0%</t>
+        </is>
+      </c>
+      <c r="I361" s="5" t="inlineStr">
+        <is>
+          <t>195</t>
+        </is>
+      </c>
+      <c r="J361" s="5" t="inlineStr">
+        <is>
+          <t>50,515</t>
+        </is>
+      </c>
+      <c r="K361" s="5" t="inlineStr">
+        <is>
+          <t>48,936</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="7" t="inlineStr">
+        <is>
+          <t>218065732</t>
+        </is>
+      </c>
+      <c r="B362" s="8" t="inlineStr">
+        <is>
+          <t>შპს ალგი +</t>
+        </is>
+      </c>
+      <c r="C362" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D362" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E362" s="7" t="inlineStr">
+        <is>
+          <t>282</t>
+        </is>
+      </c>
+      <c r="F362" s="7" t="inlineStr">
+        <is>
+          <t>-91.2%</t>
+        </is>
+      </c>
+      <c r="G362" s="7" t="inlineStr">
+        <is>
+          <t>-48</t>
+        </is>
+      </c>
+      <c r="H362" s="7" t="inlineStr">
+        <is>
+          <t>-16.9%</t>
+        </is>
+      </c>
+      <c r="I362" s="7" t="inlineStr">
+        <is>
+          <t>-75</t>
+        </is>
+      </c>
+      <c r="J362" s="7" t="inlineStr">
+        <is>
+          <t>779</t>
+        </is>
+      </c>
+      <c r="K362" s="7" t="inlineStr">
+        <is>
+          <t>698</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="5" t="inlineStr">
+        <is>
+          <t>404875328</t>
+        </is>
+      </c>
+      <c r="B363" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს რედ კაფე</t>
+        </is>
+      </c>
+      <c r="C363" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D363" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E363" s="5" t="inlineStr">
+        <is>
+          <t>259</t>
+        </is>
+      </c>
+      <c r="F363" s="5" t="inlineStr">
+        <is>
+          <t>-15.7%</t>
+        </is>
+      </c>
+      <c r="G363" s="5" t="inlineStr">
+        <is>
+          <t>-248</t>
+        </is>
+      </c>
+      <c r="H363" s="5" t="inlineStr">
+        <is>
+          <t>-95.6%</t>
+        </is>
+      </c>
+      <c r="I363" s="5" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="J363" s="5" t="inlineStr">
+        <is>
+          <t>1,776</t>
+        </is>
+      </c>
+      <c r="K363" s="5" t="inlineStr">
+        <is>
+          <t>-141</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="7" t="inlineStr">
+        <is>
+          <t>200003085</t>
+        </is>
+      </c>
+      <c r="B364" s="8" t="inlineStr">
+        <is>
+          <t>სს ბამბის ნართი</t>
+        </is>
+      </c>
+      <c r="C364" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D364" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E364" s="7" t="inlineStr">
+        <is>
+          <t>258</t>
+        </is>
+      </c>
+      <c r="F364" s="7" t="inlineStr">
+        <is>
+          <t>-37.7%</t>
+        </is>
+      </c>
+      <c r="G364" s="7" t="inlineStr">
+        <is>
+          <t>-387</t>
+        </is>
+      </c>
+      <c r="H364" s="7" t="inlineStr">
+        <is>
+          <t>-149.8%</t>
+        </is>
+      </c>
+      <c r="I364" s="7" t="inlineStr">
+        <is>
+          <t>-239</t>
+        </is>
+      </c>
+      <c r="J364" s="7" t="inlineStr">
+        <is>
+          <t>9,300</t>
+        </is>
+      </c>
+      <c r="K364" s="7" t="inlineStr">
+        <is>
+          <t>8,947</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="5" t="inlineStr">
+        <is>
+          <t>203838669</t>
+        </is>
+      </c>
+      <c r="B365" s="6" t="inlineStr">
+        <is>
+          <t>შპს ევრომარკეტი</t>
+        </is>
+      </c>
+      <c r="C365" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D365" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E365" s="5" t="inlineStr">
+        <is>
+          <t>251</t>
+        </is>
+      </c>
+      <c r="F365" s="5" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="G365" s="5" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H365" s="5" t="inlineStr">
+        <is>
+          <t>11.4%</t>
+        </is>
+      </c>
+      <c r="I365" s="5" t="inlineStr">
+        <is>
+          <t>-102</t>
+        </is>
+      </c>
+      <c r="J365" s="5" t="inlineStr">
+        <is>
+          <t>5,595</t>
+        </is>
+      </c>
+      <c r="K365" s="5" t="inlineStr">
+        <is>
+          <t>2,820</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="7" t="inlineStr">
+        <is>
+          <t>204852070</t>
+        </is>
+      </c>
+      <c r="B366" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს საქსაშენმეცნიერება</t>
+        </is>
+      </c>
+      <c r="C366" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D366" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E366" s="7" t="inlineStr">
+        <is>
+          <t>251</t>
+        </is>
+      </c>
+      <c r="F366" s="7" t="inlineStr">
+        <is>
+          <t>-48.1%</t>
+        </is>
+      </c>
+      <c r="G366" s="7" t="inlineStr">
+        <is>
+          <t>-16</t>
+        </is>
+      </c>
+      <c r="H366" s="7" t="inlineStr">
+        <is>
+          <t>-6.5%</t>
+        </is>
+      </c>
+      <c r="I366" s="7" t="inlineStr">
+        <is>
+          <t>-16</t>
+        </is>
+      </c>
+      <c r="J366" s="7" t="inlineStr">
+        <is>
+          <t>3,942</t>
+        </is>
+      </c>
+      <c r="K366" s="7" t="inlineStr">
+        <is>
+          <t>3,901</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="5" t="inlineStr">
+        <is>
+          <t>445522907</t>
+        </is>
+      </c>
+      <c r="B367" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს პრემიუმ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C367" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D367" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E367" s="5" t="inlineStr">
+        <is>
+          <t>233</t>
+        </is>
+      </c>
+      <c r="F367" s="5" t="inlineStr">
+        <is>
+          <t>-21.9%</t>
+        </is>
+      </c>
+      <c r="G367" s="5" t="inlineStr">
+        <is>
+          <t>-1,948</t>
+        </is>
+      </c>
+      <c r="H367" s="5" t="inlineStr">
+        <is>
+          <t>-836.7%</t>
+        </is>
+      </c>
+      <c r="I367" s="5" t="inlineStr">
+        <is>
+          <t>-1,927</t>
+        </is>
+      </c>
+      <c r="J367" s="5" t="inlineStr">
+        <is>
+          <t>28,375</t>
+        </is>
+      </c>
+      <c r="K367" s="5" t="inlineStr">
+        <is>
+          <t>-1,331</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="7" t="inlineStr">
+        <is>
+          <t>204520321</t>
+        </is>
+      </c>
+      <c r="B368" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს აი-ემ-ჯი</t>
+        </is>
+      </c>
+      <c r="C368" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D368" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E368" s="7" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="F368" s="7" t="inlineStr">
+        <is>
+          <t>42.1%</t>
+        </is>
+      </c>
+      <c r="G368" s="7" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="H368" s="7" t="inlineStr">
+        <is>
+          <t>3.8%</t>
+        </is>
+      </c>
+      <c r="I368" s="7" t="inlineStr">
+        <is>
+          <t>-38</t>
+        </is>
+      </c>
+      <c r="J368" s="7" t="inlineStr">
+        <is>
+          <t>2,053</t>
+        </is>
+      </c>
+      <c r="K368" s="7" t="inlineStr">
+        <is>
+          <t>2,050</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="5" t="inlineStr">
+        <is>
+          <t>406124117</t>
+        </is>
+      </c>
+      <c r="B369" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ზღაპარი</t>
+        </is>
+      </c>
+      <c r="C369" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D369" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E369" s="5" t="inlineStr">
+        <is>
+          <t>221</t>
+        </is>
+      </c>
+      <c r="F369" s="5" t="inlineStr">
+        <is>
+          <t>-90.7%</t>
+        </is>
+      </c>
+      <c r="G369" s="5" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="H369" s="5" t="inlineStr">
+        <is>
+          <t>19.3%</t>
+        </is>
+      </c>
+      <c r="I369" s="5" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J369" s="5" t="inlineStr">
+        <is>
+          <t>418</t>
+        </is>
+      </c>
+      <c r="K369" s="5" t="inlineStr">
+        <is>
+          <t>376</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="7" t="inlineStr">
+        <is>
+          <t>404537747</t>
+        </is>
+      </c>
+      <c r="B370" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მ2 მელიქიშვილზე</t>
+        </is>
+      </c>
+      <c r="C370" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D370" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E370" s="7" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
+      <c r="F370" s="7" t="inlineStr">
+        <is>
+          <t>-93.5%</t>
+        </is>
+      </c>
+      <c r="G370" s="7" t="inlineStr">
+        <is>
+          <t>-532</t>
+        </is>
+      </c>
+      <c r="H370" s="7" t="inlineStr">
+        <is>
+          <t>-253.3%</t>
+        </is>
+      </c>
+      <c r="I370" s="7" t="inlineStr">
+        <is>
+          <t>-3,115</t>
+        </is>
+      </c>
+      <c r="J370" s="7" t="inlineStr">
+        <is>
+          <t>46,977</t>
+        </is>
+      </c>
+      <c r="K370" s="7" t="inlineStr">
+        <is>
+          <t>15,045</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="5" t="inlineStr">
+        <is>
+          <t>405029231</t>
+        </is>
+      </c>
+      <c r="B371" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მეტრა ფროფერტის (Metra Properties)</t>
+        </is>
+      </c>
+      <c r="C371" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D371" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E371" s="5" t="inlineStr">
+        <is>
+          <t>209</t>
+        </is>
+      </c>
+      <c r="F371" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G371" s="5" t="inlineStr">
+        <is>
+          <t>523</t>
+        </is>
+      </c>
+      <c r="H371" s="5" t="inlineStr">
+        <is>
+          <t>250.7%</t>
+        </is>
+      </c>
+      <c r="I371" s="5" t="inlineStr">
+        <is>
+          <t>665</t>
+        </is>
+      </c>
+      <c r="J371" s="5" t="inlineStr">
+        <is>
+          <t>4,121</t>
+        </is>
+      </c>
+      <c r="K371" s="5" t="inlineStr">
+        <is>
+          <t>4,101</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="7" t="inlineStr">
+        <is>
+          <t>405318302</t>
+        </is>
+      </c>
+      <c r="B372" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ტექს ინვესტმენტსი</t>
+        </is>
+      </c>
+      <c r="C372" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D372" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E372" s="7" t="inlineStr">
+        <is>
+          <t>198</t>
+        </is>
+      </c>
+      <c r="F372" s="7" t="inlineStr">
+        <is>
+          <t>-95.2%</t>
+        </is>
+      </c>
+      <c r="G372" s="7" t="inlineStr">
+        <is>
+          <t>-73</t>
+        </is>
+      </c>
+      <c r="H372" s="7" t="inlineStr">
+        <is>
+          <t>-36.6%</t>
+        </is>
+      </c>
+      <c r="I372" s="7" t="inlineStr">
+        <is>
+          <t>-81</t>
+        </is>
+      </c>
+      <c r="J372" s="7" t="inlineStr">
+        <is>
+          <t>4,107</t>
+        </is>
+      </c>
+      <c r="K372" s="7" t="inlineStr">
+        <is>
+          <t>4,073</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="5" t="inlineStr">
+        <is>
+          <t>404910762</t>
+        </is>
+      </c>
+      <c r="B373" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯოკო</t>
+        </is>
+      </c>
+      <c r="C373" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D373" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E373" s="5" t="inlineStr">
+        <is>
+          <t>196</t>
+        </is>
+      </c>
+      <c r="F373" s="5" t="inlineStr">
+        <is>
+          <t>-64.1%</t>
+        </is>
+      </c>
+      <c r="G373" s="5" t="inlineStr">
+        <is>
+          <t>171</t>
+        </is>
+      </c>
+      <c r="H373" s="5" t="inlineStr">
+        <is>
+          <t>87.5%</t>
+        </is>
+      </c>
+      <c r="I373" s="5" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="J373" s="5" t="inlineStr">
+        <is>
+          <t>2,398</t>
+        </is>
+      </c>
+      <c r="K373" s="5" t="inlineStr">
+        <is>
+          <t>2,194</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="7" t="inlineStr">
+        <is>
+          <t>206058549</t>
+        </is>
+      </c>
+      <c r="B374" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს გრინერი</t>
+        </is>
+      </c>
+      <c r="C374" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D374" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E374" s="7" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="F374" s="7" t="inlineStr">
+        <is>
+          <t>-16.1%</t>
+        </is>
+      </c>
+      <c r="G374" s="7" t="inlineStr">
+        <is>
+          <t>-8</t>
+        </is>
+      </c>
+      <c r="H374" s="7" t="inlineStr">
+        <is>
+          <t>-4.2%</t>
+        </is>
+      </c>
+      <c r="I374" s="7" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="J374" s="7" t="inlineStr">
+        <is>
+          <t>979</t>
+        </is>
+      </c>
+      <c r="K374" s="7" t="inlineStr">
+        <is>
+          <t>973</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="5" t="inlineStr">
+        <is>
+          <t>404979813</t>
+        </is>
+      </c>
+      <c r="B375" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ტურელიტ-გრუპი</t>
+        </is>
+      </c>
+      <c r="C375" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D375" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E375" s="5" t="inlineStr">
+        <is>
+          <t>191</t>
+        </is>
+      </c>
+      <c r="F375" s="5" t="inlineStr">
+        <is>
+          <t>-79.2%</t>
+        </is>
+      </c>
+      <c r="G375" s="5" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="H375" s="5" t="inlineStr">
+        <is>
+          <t>71.9%</t>
+        </is>
+      </c>
+      <c r="I375" s="5" t="inlineStr">
+        <is>
+          <t>-2,957</t>
+        </is>
+      </c>
+      <c r="J375" s="5" t="inlineStr">
+        <is>
+          <t>10,455</t>
+        </is>
+      </c>
+      <c r="K375" s="5" t="inlineStr">
+        <is>
+          <t>-8,918</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="7" t="inlineStr">
+        <is>
+          <t>224081794</t>
+        </is>
+      </c>
+      <c r="B376" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ვილა-პალასი</t>
+        </is>
+      </c>
+      <c r="C376" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D376" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E376" s="7" t="inlineStr">
+        <is>
+          <t>171</t>
+        </is>
+      </c>
+      <c r="F376" s="7" t="inlineStr">
+        <is>
+          <t>-97.1%</t>
+        </is>
+      </c>
+      <c r="G376" s="7" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="H376" s="7" t="inlineStr">
+        <is>
+          <t>93.9%</t>
+        </is>
+      </c>
+      <c r="I376" s="7" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="J376" s="7" t="inlineStr">
+        <is>
+          <t>3,343</t>
+        </is>
+      </c>
+      <c r="K376" s="7" t="inlineStr">
+        <is>
+          <t>3,340</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="5" t="inlineStr">
+        <is>
+          <t>400176162</t>
+        </is>
+      </c>
+      <c r="B377" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სერვის გრუპ</t>
+        </is>
+      </c>
+      <c r="C377" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D377" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E377" s="5" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="F377" s="5" t="inlineStr">
+        <is>
+          <t>-85.6%</t>
+        </is>
+      </c>
+      <c r="G377" s="5" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="H377" s="5" t="inlineStr">
+        <is>
+          <t>58.9%</t>
+        </is>
+      </c>
+      <c r="I377" s="5" t="inlineStr">
+        <is>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="J377" s="5" t="inlineStr">
+        <is>
+          <t>1,583</t>
+        </is>
+      </c>
+      <c r="K377" s="5" t="inlineStr">
+        <is>
+          <t>-718</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="7" t="inlineStr">
+        <is>
+          <t>208142419</t>
+        </is>
+      </c>
+      <c r="B378" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს მესხეთი</t>
+        </is>
+      </c>
+      <c r="C378" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D378" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E378" s="7" t="inlineStr">
+        <is>
+          <t>159</t>
+        </is>
+      </c>
+      <c r="F378" s="7" t="inlineStr">
+        <is>
+          <t>-3.2%</t>
+        </is>
+      </c>
+      <c r="G378" s="7" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="H378" s="7" t="inlineStr">
+        <is>
+          <t>14.6%</t>
+        </is>
+      </c>
+      <c r="I378" s="7" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J378" s="7" t="inlineStr">
+        <is>
+          <t>2,679</t>
+        </is>
+      </c>
+      <c r="K378" s="7" t="inlineStr">
+        <is>
+          <t>2,521</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="5" t="inlineStr">
+        <is>
+          <t>205288650</t>
+        </is>
+      </c>
+      <c r="B379" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სან გრუპ</t>
+        </is>
+      </c>
+      <c r="C379" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D379" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E379" s="5" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="F379" s="5" t="inlineStr">
+        <is>
+          <t>-96.2%</t>
+        </is>
+      </c>
+      <c r="G379" s="5" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H379" s="5" t="inlineStr">
+        <is>
+          <t>1.1%</t>
+        </is>
+      </c>
+      <c r="I379" s="5" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="J379" s="5" t="inlineStr">
+        <is>
+          <t>4,262</t>
+        </is>
+      </c>
+      <c r="K379" s="5" t="inlineStr">
+        <is>
+          <t>4,262</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="7" t="inlineStr">
+        <is>
+          <t>400008781</t>
+        </is>
+      </c>
+      <c r="B380" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს თიელსი პროფერთი მენეჯმენტ</t>
+        </is>
+      </c>
+      <c r="C380" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D380" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E380" s="7" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="F380" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G380" s="7" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="H380" s="7" t="inlineStr">
+        <is>
+          <t>85.5%</t>
+        </is>
+      </c>
+      <c r="I380" s="7" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J380" s="7" t="inlineStr">
+        <is>
+          <t>4,084</t>
+        </is>
+      </c>
+      <c r="K380" s="7" t="inlineStr">
+        <is>
+          <t>2,227</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="5" t="inlineStr">
+        <is>
+          <t>445461704</t>
+        </is>
+      </c>
+      <c r="B381" s="6" t="inlineStr">
+        <is>
+          <t>შპს მიდთაუნგრუპ</t>
+        </is>
+      </c>
+      <c r="C381" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D381" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E381" s="5" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="F381" s="5" t="inlineStr">
+        <is>
+          <t>-92.7%</t>
+        </is>
+      </c>
+      <c r="G381" s="5" t="inlineStr">
+        <is>
+          <t>-40</t>
+        </is>
+      </c>
+      <c r="H381" s="5" t="inlineStr">
+        <is>
+          <t>-28.3%</t>
+        </is>
+      </c>
+      <c r="I381" s="5" t="inlineStr">
+        <is>
+          <t>-47</t>
+        </is>
+      </c>
+      <c r="J381" s="5" t="inlineStr">
+        <is>
+          <t>26,588</t>
+        </is>
+      </c>
+      <c r="K381" s="5" t="inlineStr">
+        <is>
+          <t>10,912</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="7" t="inlineStr">
+        <is>
+          <t>445475520</t>
+        </is>
+      </c>
+      <c r="B382" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ინვესტმენტ მენეჯმენტ კომპანი ბათუმი</t>
+        </is>
+      </c>
+      <c r="C382" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D382" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E382" s="7" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="F382" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G382" s="7" t="inlineStr">
+        <is>
+          <t>-273</t>
+        </is>
+      </c>
+      <c r="H382" s="7" t="inlineStr">
+        <is>
+          <t>-204.1%</t>
+        </is>
+      </c>
+      <c r="I382" s="7" t="inlineStr">
+        <is>
+          <t>-277</t>
+        </is>
+      </c>
+      <c r="J382" s="7" t="inlineStr">
+        <is>
+          <t>17,211</t>
+        </is>
+      </c>
+      <c r="K382" s="7" t="inlineStr">
+        <is>
+          <t>17,027</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="5" t="inlineStr">
+        <is>
+          <t>406072912</t>
+        </is>
+      </c>
+      <c r="B383" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მწვანე უბანი ლისთან 3/4</t>
+        </is>
+      </c>
+      <c r="C383" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D383" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E383" s="5" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="F383" s="5" t="inlineStr">
+        <is>
+          <t>-98.9%</t>
+        </is>
+      </c>
+      <c r="G383" s="5" t="inlineStr">
+        <is>
+          <t>-412</t>
+        </is>
+      </c>
+      <c r="H383" s="5" t="inlineStr">
+        <is>
+          <t>-315.3%</t>
+        </is>
+      </c>
+      <c r="I383" s="5" t="inlineStr">
+        <is>
+          <t>-1,188</t>
+        </is>
+      </c>
+      <c r="J383" s="5" t="inlineStr">
+        <is>
+          <t>10,730</t>
+        </is>
+      </c>
+      <c r="K383" s="5" t="inlineStr">
+        <is>
+          <t>1,739</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="7" t="inlineStr">
+        <is>
+          <t>204379519</t>
+        </is>
+      </c>
+      <c r="B384" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს ტრაქტები</t>
+        </is>
+      </c>
+      <c r="C384" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D384" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E384" s="7" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="F384" s="7" t="inlineStr">
+        <is>
+          <t>-47.2%</t>
+        </is>
+      </c>
+      <c r="G384" s="7" t="inlineStr">
+        <is>
+          <t>-68</t>
+        </is>
+      </c>
+      <c r="H384" s="7" t="inlineStr">
+        <is>
+          <t>-52.9%</t>
+        </is>
+      </c>
+      <c r="I384" s="7" t="inlineStr">
+        <is>
+          <t>-61</t>
+        </is>
+      </c>
+      <c r="J384" s="7" t="inlineStr">
+        <is>
+          <t>4,443</t>
+        </is>
+      </c>
+      <c r="K384" s="7" t="inlineStr">
+        <is>
+          <t>4,439</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="5" t="inlineStr">
+        <is>
+          <t>200008801</t>
+        </is>
+      </c>
+      <c r="B385" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სს აქატი</t>
+        </is>
+      </c>
+      <c r="C385" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D385" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E385" s="5" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="F385" s="5" t="inlineStr">
+        <is>
+          <t>-12.5%</t>
+        </is>
+      </c>
+      <c r="G385" s="5" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="H385" s="5" t="inlineStr">
+        <is>
+          <t>9.4%</t>
+        </is>
+      </c>
+      <c r="I385" s="5" t="inlineStr">
+        <is>
+          <t>6,016</t>
+        </is>
+      </c>
+      <c r="J385" s="5" t="inlineStr">
+        <is>
+          <t>6,579</t>
+        </is>
+      </c>
+      <c r="K385" s="5" t="inlineStr">
+        <is>
+          <t>6,415</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="7" t="inlineStr">
+        <is>
+          <t>404438113</t>
+        </is>
+      </c>
+      <c r="B386" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იბეროტელი</t>
+        </is>
+      </c>
+      <c r="C386" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D386" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E386" s="7" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="F386" s="7" t="inlineStr">
+        <is>
+          <t>-96.3%</t>
+        </is>
+      </c>
+      <c r="G386" s="7" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="H386" s="7" t="inlineStr">
+        <is>
+          <t>35.1%</t>
+        </is>
+      </c>
+      <c r="I386" s="7" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="J386" s="7" t="inlineStr">
+        <is>
+          <t>3,374</t>
+        </is>
+      </c>
+      <c r="K386" s="7" t="inlineStr">
+        <is>
+          <t>1,640</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="5" t="inlineStr">
+        <is>
+          <t>215112697</t>
+        </is>
+      </c>
+      <c r="B387" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აისბერგი</t>
+        </is>
+      </c>
+      <c r="C387" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D387" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E387" s="5" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="F387" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G387" s="5" t="inlineStr">
+        <is>
+          <t>-265</t>
+        </is>
+      </c>
+      <c r="H387" s="5" t="inlineStr">
+        <is>
+          <t>-222.9%</t>
+        </is>
+      </c>
+      <c r="I387" s="5" t="inlineStr">
+        <is>
+          <t>-276</t>
+        </is>
+      </c>
+      <c r="J387" s="5" t="inlineStr">
+        <is>
+          <t>1,897</t>
+        </is>
+      </c>
+      <c r="K387" s="5" t="inlineStr">
+        <is>
+          <t>-658</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="7" t="inlineStr">
+        <is>
+          <t>445448720</t>
+        </is>
+      </c>
+      <c r="B388" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბმბ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C388" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D388" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E388" s="7" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="F388" s="7" t="inlineStr">
+        <is>
+          <t>-97.6%</t>
+        </is>
+      </c>
+      <c r="G388" s="7" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H388" s="7" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="I388" s="7" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="J388" s="7" t="inlineStr">
+        <is>
+          <t>1,450</t>
+        </is>
+      </c>
+      <c r="K388" s="7" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="5" t="inlineStr">
+        <is>
+          <t>405179373</t>
+        </is>
+      </c>
+      <c r="B389" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნაის რუმი</t>
+        </is>
+      </c>
+      <c r="C389" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D389" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E389" s="5" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="F389" s="5" t="inlineStr">
+        <is>
+          <t>-98.1%</t>
+        </is>
+      </c>
+      <c r="G389" s="5" t="inlineStr">
+        <is>
+          <t>229</t>
+        </is>
+      </c>
+      <c r="H389" s="5" t="inlineStr">
+        <is>
+          <t>230.9%</t>
+        </is>
+      </c>
+      <c r="I389" s="5" t="inlineStr">
+        <is>
+          <t>-227</t>
+        </is>
+      </c>
+      <c r="J389" s="5" t="inlineStr">
+        <is>
+          <t>1,503</t>
+        </is>
+      </c>
+      <c r="K389" s="5" t="inlineStr">
+        <is>
+          <t>915</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="7" t="inlineStr">
+        <is>
+          <t>445685018</t>
+        </is>
+      </c>
+      <c r="B390" s="8" t="inlineStr">
+        <is>
+          <t>შპს მარდი აკვაპარკი</t>
+        </is>
+      </c>
+      <c r="C390" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D390" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E390" s="7" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="F390" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G390" s="7" t="inlineStr">
+        <is>
+          <t>-3,234</t>
+        </is>
+      </c>
+      <c r="H390" s="7" t="inlineStr">
+        <is>
+          <t>-3381.4%</t>
+        </is>
+      </c>
+      <c r="I390" s="7" t="inlineStr">
+        <is>
+          <t>-4,255</t>
+        </is>
+      </c>
+      <c r="J390" s="7" t="inlineStr">
+        <is>
+          <t>17,954</t>
+        </is>
+      </c>
+      <c r="K390" s="7" t="inlineStr">
+        <is>
+          <t>-4,902</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="5" t="inlineStr">
+        <is>
+          <t>445575333</t>
+        </is>
+      </c>
+      <c r="B391" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გრანდ მაისონ</t>
+        </is>
+      </c>
+      <c r="C391" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D391" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E391" s="5" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="F391" s="5" t="inlineStr">
+        <is>
+          <t>-63.8%</t>
+        </is>
+      </c>
+      <c r="G391" s="5" t="inlineStr">
+        <is>
+          <t>-6,190</t>
+        </is>
+      </c>
+      <c r="H391" s="5" t="inlineStr">
+        <is>
+          <t>-6899.8%</t>
+        </is>
+      </c>
+      <c r="I391" s="5" t="inlineStr">
+        <is>
+          <t>-6,318</t>
+        </is>
+      </c>
+      <c r="J391" s="5" t="inlineStr">
+        <is>
+          <t>205,918</t>
+        </is>
+      </c>
+      <c r="K391" s="5" t="inlineStr">
+        <is>
+          <t>-20,291</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="7" t="inlineStr">
+        <is>
+          <t>412698371</t>
+        </is>
+      </c>
+      <c r="B392" s="8" t="inlineStr">
+        <is>
+          <t>შპს სიარპი-ვუდი</t>
+        </is>
+      </c>
+      <c r="C392" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D392" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E392" s="7" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="F392" s="7" t="inlineStr">
+        <is>
+          <t>-80.9%</t>
+        </is>
+      </c>
+      <c r="G392" s="7" t="inlineStr">
+        <is>
+          <t>-153</t>
+        </is>
+      </c>
+      <c r="H392" s="7" t="inlineStr">
+        <is>
+          <t>-174.2%</t>
+        </is>
+      </c>
+      <c r="I392" s="7" t="inlineStr">
+        <is>
+          <t>-598</t>
+        </is>
+      </c>
+      <c r="J392" s="7" t="inlineStr">
+        <is>
+          <t>1,904</t>
+        </is>
+      </c>
+      <c r="K392" s="7" t="inlineStr">
+        <is>
+          <t>1,900</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="5" t="inlineStr">
+        <is>
+          <t>405086945</t>
+        </is>
+      </c>
+      <c r="B393" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს იუჯი წიგნები</t>
+        </is>
+      </c>
+      <c r="C393" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D393" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E393" s="5" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="F393" s="5" t="inlineStr">
+        <is>
+          <t>64.1%</t>
+        </is>
+      </c>
+      <c r="G393" s="5" t="inlineStr">
+        <is>
+          <t>-318</t>
+        </is>
+      </c>
+      <c r="H393" s="5" t="inlineStr">
+        <is>
+          <t>-419.7%</t>
+        </is>
+      </c>
+      <c r="I393" s="5" t="inlineStr">
+        <is>
+          <t>219</t>
+        </is>
+      </c>
+      <c r="J393" s="5" t="inlineStr">
+        <is>
+          <t>17,316</t>
+        </is>
+      </c>
+      <c r="K393" s="5" t="inlineStr">
+        <is>
+          <t>165</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="7" t="inlineStr">
+        <is>
+          <t>245441865</t>
+        </is>
+      </c>
+      <c r="B394" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კრისტალი</t>
+        </is>
+      </c>
+      <c r="C394" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D394" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E394" s="7" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="F394" s="7" t="inlineStr">
+        <is>
+          <t>-98.6%</t>
+        </is>
+      </c>
+      <c r="G394" s="7" t="inlineStr">
+        <is>
+          <t>-1,397</t>
+        </is>
+      </c>
+      <c r="H394" s="7" t="inlineStr">
+        <is>
+          <t>-2129.8%</t>
+        </is>
+      </c>
+      <c r="I394" s="7" t="inlineStr">
+        <is>
+          <t>-1,310</t>
+        </is>
+      </c>
+      <c r="J394" s="7" t="inlineStr">
+        <is>
+          <t>18,458</t>
+        </is>
+      </c>
+      <c r="K394" s="7" t="inlineStr">
+        <is>
+          <t>3,993</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="5" t="inlineStr">
+        <is>
+          <t>404437775</t>
+        </is>
+      </c>
+      <c r="B395" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს არ-ეფ-ჯი ექსპრეს</t>
+        </is>
+      </c>
+      <c r="C395" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D395" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E395" s="5" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="F395" s="5" t="inlineStr">
+        <is>
+          <t>-97.2%</t>
+        </is>
+      </c>
+      <c r="G395" s="5" t="inlineStr">
+        <is>
+          <t>-147</t>
+        </is>
+      </c>
+      <c r="H395" s="5" t="inlineStr">
+        <is>
+          <t>-229.6%</t>
+        </is>
+      </c>
+      <c r="I395" s="5" t="inlineStr">
+        <is>
+          <t>-155</t>
+        </is>
+      </c>
+      <c r="J395" s="5" t="inlineStr">
+        <is>
+          <t>1,411</t>
+        </is>
+      </c>
+      <c r="K395" s="5" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="7" t="inlineStr">
+        <is>
+          <t>402033278</t>
+        </is>
+      </c>
+      <c r="B396" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ემ ეს ჯი დეველოპმენტი</t>
+        </is>
+      </c>
+      <c r="C396" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D396" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E396" s="7" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="F396" s="7" t="inlineStr">
+        <is>
+          <t>-98.3%</t>
+        </is>
+      </c>
+      <c r="G396" s="7" t="inlineStr">
+        <is>
+          <t>-44</t>
+        </is>
+      </c>
+      <c r="H396" s="7" t="inlineStr">
+        <is>
+          <t>-70.9%</t>
+        </is>
+      </c>
+      <c r="I396" s="7" t="inlineStr">
+        <is>
+          <t>263</t>
+        </is>
+      </c>
+      <c r="J396" s="7" t="inlineStr">
+        <is>
+          <t>4,868</t>
+        </is>
+      </c>
+      <c r="K396" s="7" t="inlineStr">
+        <is>
+          <t>786</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="5" t="inlineStr">
+        <is>
+          <t>404886664</t>
+        </is>
+      </c>
+      <c r="B397" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს შიტრიტ ჯგუფი საქართველოში</t>
+        </is>
+      </c>
+      <c r="C397" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D397" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E397" s="5" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="F397" s="5" t="inlineStr">
+        <is>
+          <t>-2.6%</t>
+        </is>
+      </c>
+      <c r="G397" s="5" t="inlineStr">
+        <is>
+          <t>-591</t>
+        </is>
+      </c>
+      <c r="H397" s="5" t="inlineStr">
+        <is>
+          <t>-952.8%</t>
+        </is>
+      </c>
+      <c r="I397" s="5" t="inlineStr">
+        <is>
+          <t>-825</t>
+        </is>
+      </c>
+      <c r="J397" s="5" t="inlineStr">
+        <is>
+          <t>3,279</t>
+        </is>
+      </c>
+      <c r="K397" s="5" t="inlineStr">
+        <is>
+          <t>-8,422</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="7" t="inlineStr">
+        <is>
+          <t>245425400</t>
+        </is>
+      </c>
+      <c r="B398" s="8" t="inlineStr">
+        <is>
+          <t>შპს მერმისი კაპიტალი</t>
+        </is>
+      </c>
+      <c r="C398" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D398" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E398" s="7" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="F398" s="7" t="inlineStr">
+        <is>
+          <t>830.5%</t>
+        </is>
+      </c>
+      <c r="G398" s="7" t="inlineStr">
+        <is>
+          <t>-116</t>
+        </is>
+      </c>
+      <c r="H398" s="7" t="inlineStr">
+        <is>
+          <t>-190.7%</t>
+        </is>
+      </c>
+      <c r="I398" s="7" t="inlineStr">
+        <is>
+          <t>-145</t>
+        </is>
+      </c>
+      <c r="J398" s="7" t="inlineStr">
+        <is>
+          <t>12,765</t>
+        </is>
+      </c>
+      <c r="K398" s="7" t="inlineStr">
+        <is>
+          <t>1,990</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="5" t="inlineStr">
+        <is>
+          <t>205114758</t>
+        </is>
+      </c>
+      <c r="B399" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მეგალითი</t>
+        </is>
+      </c>
+      <c r="C399" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D399" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E399" s="5" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="F399" s="5" t="inlineStr">
+        <is>
+          <t>-90.3%</t>
+        </is>
+      </c>
+      <c r="G399" s="5" t="inlineStr">
+        <is>
+          <t>-90</t>
+        </is>
+      </c>
+      <c r="H399" s="5" t="inlineStr">
+        <is>
+          <t>-154.5%</t>
+        </is>
+      </c>
+      <c r="I399" s="5" t="inlineStr">
+        <is>
+          <t>-127</t>
+        </is>
+      </c>
+      <c r="J399" s="5" t="inlineStr">
+        <is>
+          <t>1,170</t>
+        </is>
+      </c>
+      <c r="K399" s="5" t="inlineStr">
+        <is>
+          <t>1,074</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="7" t="inlineStr">
+        <is>
+          <t>218030878</t>
+        </is>
+      </c>
+      <c r="B400" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ევრორეგიონული სასწავლო უნივერსიტეტი</t>
+        </is>
+      </c>
+      <c r="C400" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D400" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E400" s="7" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="F400" s="7" t="inlineStr">
+        <is>
+          <t>-90.2%</t>
+        </is>
+      </c>
+      <c r="G400" s="7" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="H400" s="7" t="inlineStr">
+        <is>
+          <t>196.9%</t>
+        </is>
+      </c>
+      <c r="I400" s="7" t="inlineStr">
+        <is>
+          <t>-141</t>
+        </is>
+      </c>
+      <c r="J400" s="7" t="inlineStr">
+        <is>
+          <t>988</t>
+        </is>
+      </c>
+      <c r="K400" s="7" t="inlineStr">
+        <is>
+          <t>926</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="5" t="inlineStr">
+        <is>
+          <t>405057307</t>
+        </is>
+      </c>
+      <c r="B401" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ჯეი3</t>
+        </is>
+      </c>
+      <c r="C401" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D401" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E401" s="5" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="F401" s="5" t="inlineStr">
+        <is>
+          <t>-98.6%</t>
+        </is>
+      </c>
+      <c r="G401" s="5" t="inlineStr">
+        <is>
+          <t>-20</t>
+        </is>
+      </c>
+      <c r="H401" s="5" t="inlineStr">
+        <is>
+          <t>-36.0%</t>
+        </is>
+      </c>
+      <c r="I401" s="5" t="inlineStr">
+        <is>
+          <t>-15</t>
+        </is>
+      </c>
+      <c r="J401" s="5" t="inlineStr">
+        <is>
+          <t>4,444</t>
+        </is>
+      </c>
+      <c r="K401" s="5" t="inlineStr">
+        <is>
+          <t>3,770</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="7" t="inlineStr">
+        <is>
+          <t>245616828</t>
+        </is>
+      </c>
+      <c r="B402" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლ ენდ კ ჰოლდინგი</t>
+        </is>
+      </c>
+      <c r="C402" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D402" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E402" s="7" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="F402" s="7" t="inlineStr">
+        <is>
+          <t>118.2%</t>
+        </is>
+      </c>
+      <c r="G402" s="7" t="inlineStr">
+        <is>
+          <t>-96</t>
+        </is>
+      </c>
+      <c r="H402" s="7" t="inlineStr">
+        <is>
+          <t>-173.9%</t>
+        </is>
+      </c>
+      <c r="I402" s="7" t="inlineStr">
+        <is>
+          <t>-323</t>
+        </is>
+      </c>
+      <c r="J402" s="7" t="inlineStr">
+        <is>
+          <t>13,696</t>
+        </is>
+      </c>
+      <c r="K402" s="7" t="inlineStr">
+        <is>
+          <t>-95,730</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="5" t="inlineStr">
+        <is>
+          <t>445419208</t>
+        </is>
+      </c>
+      <c r="B403" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ახალი ბათუმი ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C403" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D403" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E403" s="5" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="F403" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G403" s="5" t="inlineStr">
+        <is>
+          <t>-15</t>
+        </is>
+      </c>
+      <c r="H403" s="5" t="inlineStr">
+        <is>
+          <t>-28.3%</t>
+        </is>
+      </c>
+      <c r="I403" s="5" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="J403" s="5" t="inlineStr">
+        <is>
+          <t>1,665</t>
+        </is>
+      </c>
+      <c r="K403" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="7" t="inlineStr">
+        <is>
+          <t>404606690</t>
+        </is>
+      </c>
+      <c r="B404" s="8" t="inlineStr">
+        <is>
+          <t>შპს არტე დეველოპმენტი</t>
+        </is>
+      </c>
+      <c r="C404" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D404" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E404" s="7" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F404" s="7" t="inlineStr">
+        <is>
+          <t>-99.8%</t>
+        </is>
+      </c>
+      <c r="G404" s="7" t="inlineStr">
+        <is>
+          <t>-269</t>
+        </is>
+      </c>
+      <c r="H404" s="7" t="inlineStr">
+        <is>
+          <t>-939.0%</t>
+        </is>
+      </c>
+      <c r="I404" s="7" t="inlineStr">
+        <is>
+          <t>-150</t>
+        </is>
+      </c>
+      <c r="J404" s="7" t="inlineStr">
+        <is>
+          <t>5,158</t>
+        </is>
+      </c>
+      <c r="K404" s="7" t="inlineStr">
+        <is>
+          <t>4,362</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="5" t="inlineStr">
+        <is>
+          <t>204564729</t>
+        </is>
+      </c>
+      <c r="B405" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნირან პროპერტის დეველოპმენტი</t>
+        </is>
+      </c>
+      <c r="C405" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D405" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E405" s="5" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F405" s="5" t="inlineStr">
+        <is>
+          <t>-99.1%</t>
+        </is>
+      </c>
+      <c r="G405" s="5" t="inlineStr">
+        <is>
+          <t>-1,487</t>
+        </is>
+      </c>
+      <c r="H405" s="5" t="inlineStr">
+        <is>
+          <t>-5390.0%</t>
+        </is>
+      </c>
+      <c r="I405" s="5" t="inlineStr">
+        <is>
+          <t>38,802</t>
+        </is>
+      </c>
+      <c r="J405" s="5" t="inlineStr">
+        <is>
+          <t>16,289</t>
+        </is>
+      </c>
+      <c r="K405" s="5" t="inlineStr">
+        <is>
+          <t>15,965</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="7" t="inlineStr">
+        <is>
+          <t>206118805</t>
+        </is>
+      </c>
+      <c r="B406" s="8" t="inlineStr">
+        <is>
+          <t>სს რივერ საუთ ლიმიტედი-ს ფილიალი</t>
+        </is>
+      </c>
+      <c r="C406" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D406" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E406" s="7" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="F406" s="7" t="inlineStr">
+        <is>
+          <t>-3.6%</t>
+        </is>
+      </c>
+      <c r="G406" s="7" t="inlineStr">
+        <is>
+          <t>-1,356</t>
+        </is>
+      </c>
+      <c r="H406" s="7" t="inlineStr">
+        <is>
+          <t>-6089.3%</t>
+        </is>
+      </c>
+      <c r="I406" s="7" t="inlineStr">
+        <is>
+          <t>13,235</t>
+        </is>
+      </c>
+      <c r="J406" s="7" t="inlineStr">
+        <is>
+          <t>14,760</t>
+        </is>
+      </c>
+      <c r="K406" s="7" t="inlineStr">
+        <is>
+          <t>14,142</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="5" t="inlineStr">
+        <is>
+          <t>437068254</t>
+        </is>
+      </c>
+      <c r="B407" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლეველი</t>
+        </is>
+      </c>
+      <c r="C407" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D407" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E407" s="5" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F407" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G407" s="5" t="inlineStr">
+        <is>
+          <t>-102</t>
+        </is>
+      </c>
+      <c r="H407" s="5" t="inlineStr">
+        <is>
+          <t>-488.4%</t>
+        </is>
+      </c>
+      <c r="I407" s="5" t="inlineStr">
+        <is>
+          <t>-102</t>
+        </is>
+      </c>
+      <c r="J407" s="5" t="inlineStr">
+        <is>
+          <t>4,092</t>
+        </is>
+      </c>
+      <c r="K407" s="5" t="inlineStr">
+        <is>
+          <t>975</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="7" t="inlineStr">
+        <is>
+          <t>445522042</t>
+        </is>
+      </c>
+      <c r="B408" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გურუ ქონსთრაქშენ</t>
+        </is>
+      </c>
+      <c r="C408" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D408" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E408" s="7" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="F408" s="7" t="inlineStr">
+        <is>
+          <t>288.4%</t>
+        </is>
+      </c>
+      <c r="G408" s="7" t="inlineStr">
+        <is>
+          <t>-3,561</t>
+        </is>
+      </c>
+      <c r="H408" s="7" t="inlineStr">
+        <is>
+          <t>-18926.6%</t>
+        </is>
+      </c>
+      <c r="I408" s="7" t="inlineStr">
+        <is>
+          <t>-2,014</t>
+        </is>
+      </c>
+      <c r="J408" s="7" t="inlineStr">
+        <is>
+          <t>28,199</t>
+        </is>
+      </c>
+      <c r="K408" s="7" t="inlineStr">
+        <is>
+          <t>-14,469</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="5" t="inlineStr">
+        <is>
+          <t>426113582</t>
+        </is>
+      </c>
+      <c r="B409" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სასტუმროთა დეველოპმენტი და მართვა</t>
+        </is>
+      </c>
+      <c r="C409" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D409" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E409" s="5" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="F409" s="5" t="inlineStr">
+        <is>
+          <t>-96.8%</t>
+        </is>
+      </c>
+      <c r="G409" s="5" t="inlineStr">
+        <is>
+          <t>-176</t>
+        </is>
+      </c>
+      <c r="H409" s="5" t="inlineStr">
+        <is>
+          <t>-1146.5%</t>
+        </is>
+      </c>
+      <c r="I409" s="5" t="inlineStr">
+        <is>
+          <t>-739</t>
+        </is>
+      </c>
+      <c r="J409" s="5" t="inlineStr">
+        <is>
+          <t>13,223</t>
+        </is>
+      </c>
+      <c r="K409" s="5" t="inlineStr">
+        <is>
+          <t>-2,439</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="7" t="inlineStr">
+        <is>
+          <t>426110709</t>
+        </is>
+      </c>
+      <c r="B410" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლედი</t>
+        </is>
+      </c>
+      <c r="C410" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D410" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E410" s="7" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="F410" s="7" t="inlineStr">
+        <is>
+          <t>-81.5%</t>
+        </is>
+      </c>
+      <c r="G410" s="7" t="inlineStr">
+        <is>
+          <t>-16</t>
+        </is>
+      </c>
+      <c r="H410" s="7" t="inlineStr">
+        <is>
+          <t>-106.8%</t>
+        </is>
+      </c>
+      <c r="I410" s="7" t="inlineStr">
+        <is>
+          <t>-136</t>
+        </is>
+      </c>
+      <c r="J410" s="7" t="inlineStr">
+        <is>
+          <t>1,954</t>
+        </is>
+      </c>
+      <c r="K410" s="7" t="inlineStr">
+        <is>
+          <t>1,952</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="5" t="inlineStr">
+        <is>
+          <t>405203462</t>
+        </is>
+      </c>
+      <c r="B411" s="6" t="inlineStr">
+        <is>
+          <t>შპს აიემდი</t>
+        </is>
+      </c>
+      <c r="C411" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D411" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E411" s="5" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="F411" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G411" s="5" t="inlineStr">
+        <is>
+          <t>-1,147</t>
+        </is>
+      </c>
+      <c r="H411" s="5" t="inlineStr">
+        <is>
+          <t>-7815.5%</t>
+        </is>
+      </c>
+      <c r="I411" s="5" t="inlineStr">
+        <is>
+          <t>-182</t>
+        </is>
+      </c>
+      <c r="J411" s="5" t="inlineStr">
+        <is>
+          <t>49,236</t>
+        </is>
+      </c>
+      <c r="K411" s="5" t="inlineStr">
+        <is>
+          <t>1,946</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="7" t="inlineStr">
+        <is>
+          <t>445512785</t>
+        </is>
+      </c>
+      <c r="B412" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს თეგა</t>
+        </is>
+      </c>
+      <c r="C412" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D412" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E412" s="7" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F412" s="7" t="inlineStr">
+        <is>
+          <t>1238.0%</t>
+        </is>
+      </c>
+      <c r="G412" s="7" t="inlineStr">
+        <is>
+          <t>-147</t>
+        </is>
+      </c>
+      <c r="H412" s="7" t="inlineStr">
+        <is>
+          <t>-1177.6%</t>
+        </is>
+      </c>
+      <c r="I412" s="7" t="inlineStr">
+        <is>
+          <t>-147</t>
+        </is>
+      </c>
+      <c r="J412" s="7" t="inlineStr">
+        <is>
+          <t>3,193</t>
+        </is>
+      </c>
+      <c r="K412" s="7" t="inlineStr">
+        <is>
+          <t>3,161</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="5" t="inlineStr">
+        <is>
+          <t>405557311</t>
+        </is>
+      </c>
+      <c r="B413" s="6" t="inlineStr">
+        <is>
+          <t>შპს შონინ</t>
+        </is>
+      </c>
+      <c r="C413" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D413" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E413" s="5" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="F413" s="5" t="inlineStr">
+        <is>
+          <t>355.0%</t>
+        </is>
+      </c>
+      <c r="G413" s="5" t="inlineStr">
+        <is>
+          <t>-1,396</t>
+        </is>
+      </c>
+      <c r="H413" s="5" t="inlineStr">
+        <is>
+          <t>-16518.4%</t>
+        </is>
+      </c>
+      <c r="I413" s="5" t="inlineStr">
+        <is>
+          <t>-2,557</t>
+        </is>
+      </c>
+      <c r="J413" s="5" t="inlineStr">
+        <is>
+          <t>21,469</t>
+        </is>
+      </c>
+      <c r="K413" s="5" t="inlineStr">
+        <is>
+          <t>-3,762</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="7" t="inlineStr">
+        <is>
+          <t>406227854</t>
+        </is>
+      </c>
+      <c r="B414" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბეტა 2017</t>
+        </is>
+      </c>
+      <c r="C414" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D414" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E414" s="7" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="F414" s="7" t="inlineStr">
+        <is>
+          <t>50.0%</t>
+        </is>
+      </c>
+      <c r="G414" s="7" t="inlineStr">
+        <is>
+          <t>-800</t>
+        </is>
+      </c>
+      <c r="H414" s="7" t="inlineStr">
+        <is>
+          <t>-19676.5%</t>
+        </is>
+      </c>
+      <c r="I414" s="7" t="inlineStr">
+        <is>
+          <t>-1,370</t>
+        </is>
+      </c>
+      <c r="J414" s="7" t="inlineStr">
+        <is>
+          <t>10,277</t>
+        </is>
+      </c>
+      <c r="K414" s="7" t="inlineStr">
+        <is>
+          <t>9,077</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="5" t="inlineStr">
+        <is>
+          <t>405076457</t>
+        </is>
+      </c>
+      <c r="B415" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ახალი ერა</t>
+        </is>
+      </c>
+      <c r="C415" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D415" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E415" s="5" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="F415" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G415" s="5" t="inlineStr">
+        <is>
+          <t>-95</t>
+        </is>
+      </c>
+      <c r="H415" s="5" t="inlineStr">
+        <is>
+          <t>-4818.1%</t>
+        </is>
+      </c>
+      <c r="I415" s="5" t="inlineStr">
+        <is>
+          <t>-235</t>
+        </is>
+      </c>
+      <c r="J415" s="5" t="inlineStr">
+        <is>
+          <t>12,788</t>
+        </is>
+      </c>
+      <c r="K415" s="5" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="7" t="inlineStr">
+        <is>
+          <t>204490979</t>
+        </is>
+      </c>
+      <c r="B416" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზევსი</t>
+        </is>
+      </c>
+      <c r="C416" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D416" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E416" s="7" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="F416" s="7" t="inlineStr">
+        <is>
+          <t>-99.9%</t>
+        </is>
+      </c>
+      <c r="G416" s="7" t="inlineStr">
+        <is>
+          <t>-506</t>
+        </is>
+      </c>
+      <c r="H416" s="7" t="inlineStr">
+        <is>
+          <t>-31640.3%</t>
+        </is>
+      </c>
+      <c r="I416" s="7" t="inlineStr">
+        <is>
+          <t>-2,442</t>
+        </is>
+      </c>
+      <c r="J416" s="7" t="inlineStr">
+        <is>
+          <t>1,753</t>
+        </is>
+      </c>
+      <c r="K416" s="7" t="inlineStr">
+        <is>
+          <t>-11,886</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="5" t="inlineStr">
+        <is>
+          <t>206048819</t>
+        </is>
+      </c>
+      <c r="B417" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სს ქაშანური</t>
+        </is>
+      </c>
+      <c r="C417" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D417" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E417" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F417" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G417" s="5" t="inlineStr">
+        <is>
+          <t>-180</t>
+        </is>
+      </c>
+      <c r="H417" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I417" s="5" t="inlineStr">
+        <is>
+          <t>-183</t>
+        </is>
+      </c>
+      <c r="J417" s="5" t="inlineStr">
+        <is>
+          <t>3,401</t>
+        </is>
+      </c>
+      <c r="K417" s="5" t="inlineStr">
+        <is>
+          <t>3,401</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="7" t="inlineStr">
+        <is>
+          <t>401997327</t>
+        </is>
+      </c>
+      <c r="B418" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ე.ნ.</t>
+        </is>
+      </c>
+      <c r="C418" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D418" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E418" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F418" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G418" s="7" t="inlineStr">
+        <is>
+          <t>-57</t>
+        </is>
+      </c>
+      <c r="H418" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I418" s="7" t="inlineStr">
+        <is>
+          <t>-44</t>
+        </is>
+      </c>
+      <c r="J418" s="7" t="inlineStr">
+        <is>
+          <t>1,654</t>
+        </is>
+      </c>
+      <c r="K418" s="7" t="inlineStr">
+        <is>
+          <t>1,128</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="5" t="inlineStr">
+        <is>
+          <t>402038371</t>
+        </is>
+      </c>
+      <c r="B419" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კოხტა ჰოტელ მენეჯმენტი</t>
+        </is>
+      </c>
+      <c r="C419" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D419" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E419" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F419" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G419" s="5" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
+      <c r="H419" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I419" s="5" t="inlineStr">
+        <is>
+          <t>-5,440</t>
+        </is>
+      </c>
+      <c r="J419" s="5" t="inlineStr">
+        <is>
+          <t>3,898</t>
+        </is>
+      </c>
+      <c r="K419" s="5" t="inlineStr">
+        <is>
+          <t>-3,314</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="7" t="inlineStr">
+        <is>
+          <t>404477099</t>
+        </is>
+      </c>
+      <c r="B420" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს აპექს ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C420" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D420" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E420" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F420" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G420" s="7" t="inlineStr">
+        <is>
+          <t>654</t>
+        </is>
+      </c>
+      <c r="H420" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I420" s="7" t="inlineStr">
+        <is>
+          <t>1,150</t>
+        </is>
+      </c>
+      <c r="J420" s="7" t="inlineStr">
+        <is>
+          <t>7,718</t>
+        </is>
+      </c>
+      <c r="K420" s="7" t="inlineStr">
+        <is>
+          <t>4,447</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="5" t="inlineStr">
+        <is>
+          <t>404525260</t>
+        </is>
+      </c>
+      <c r="B421" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ლოჯისტიქს სოლუშენს</t>
+        </is>
+      </c>
+      <c r="C421" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D421" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E421" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F421" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G421" s="5" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="H421" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I421" s="5" t="inlineStr">
+        <is>
+          <t>-200</t>
+        </is>
+      </c>
+      <c r="J421" s="5" t="inlineStr">
+        <is>
+          <t>4,259</t>
+        </is>
+      </c>
+      <c r="K421" s="5" t="inlineStr">
+        <is>
+          <t>4,240</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="7" t="inlineStr">
+        <is>
+          <t>405107682</t>
+        </is>
+      </c>
+      <c r="B422" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ორბი ჯგუფი თბილისი</t>
+        </is>
+      </c>
+      <c r="C422" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D422" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E422" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F422" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G422" s="7" t="inlineStr">
+        <is>
+          <t>-12,333</t>
+        </is>
+      </c>
+      <c r="H422" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I422" s="7" t="inlineStr">
+        <is>
+          <t>-19,321</t>
+        </is>
+      </c>
+      <c r="J422" s="7" t="inlineStr">
+        <is>
+          <t>189,886</t>
+        </is>
+      </c>
+      <c r="K422" s="7" t="inlineStr">
+        <is>
+          <t>-47,856</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="5" t="inlineStr">
+        <is>
+          <t>405117993</t>
+        </is>
+      </c>
+      <c r="B423" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს იქსორი</t>
+        </is>
+      </c>
+      <c r="C423" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D423" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E423" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F423" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G423" s="5" t="inlineStr">
+        <is>
+          <t>-1,522</t>
+        </is>
+      </c>
+      <c r="H423" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I423" s="5" t="inlineStr">
+        <is>
+          <t>-607</t>
+        </is>
+      </c>
+      <c r="J423" s="5" t="inlineStr">
+        <is>
+          <t>3,927</t>
+        </is>
+      </c>
+      <c r="K423" s="5" t="inlineStr">
+        <is>
+          <t>-1,479</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="7" t="inlineStr">
+        <is>
+          <t>405172977</t>
+        </is>
+      </c>
+      <c r="B424" s="8" t="inlineStr">
+        <is>
+          <t>შპს  კატევე დეველოპმენტი</t>
+        </is>
+      </c>
+      <c r="C424" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D424" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E424" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F424" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G424" s="7" t="inlineStr">
+        <is>
+          <t>-1,824</t>
+        </is>
+      </c>
+      <c r="H424" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I424" s="7" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="J424" s="7" t="inlineStr">
+        <is>
+          <t>27,991</t>
+        </is>
+      </c>
+      <c r="K424" s="7" t="inlineStr">
+        <is>
+          <t>24,799</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="5" t="inlineStr">
+        <is>
+          <t>405192321</t>
+        </is>
+      </c>
+      <c r="B425" s="6" t="inlineStr">
+        <is>
+          <t>შპს დელტა დეველოპმენტი</t>
+        </is>
+      </c>
+      <c r="C425" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D425" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E425" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F425" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G425" s="5" t="inlineStr">
+        <is>
+          <t>-609</t>
+        </is>
+      </c>
+      <c r="H425" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I425" s="5" t="inlineStr">
+        <is>
+          <t>-664</t>
+        </is>
+      </c>
+      <c r="J425" s="5" t="inlineStr">
+        <is>
+          <t>4,797</t>
+        </is>
+      </c>
+      <c r="K425" s="5" t="inlineStr">
+        <is>
+          <t>2,224</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="7" t="inlineStr">
+        <is>
+          <t>405285383</t>
+        </is>
+      </c>
+      <c r="B426" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ანკო უძრავი ქონება</t>
+        </is>
+      </c>
+      <c r="C426" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D426" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E426" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F426" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G426" s="7" t="inlineStr">
+        <is>
+          <t>-23</t>
+        </is>
+      </c>
+      <c r="H426" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I426" s="7" t="inlineStr">
+        <is>
+          <t>277</t>
+        </is>
+      </c>
+      <c r="J426" s="7" t="inlineStr">
+        <is>
+          <t>3,162</t>
+        </is>
+      </c>
+      <c r="K426" s="7" t="inlineStr">
+        <is>
+          <t>2,664</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="5" t="inlineStr">
+        <is>
+          <t>405422975</t>
+        </is>
+      </c>
+      <c r="B427" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გრადა ვილა</t>
+        </is>
+      </c>
+      <c r="C427" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D427" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E427" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F427" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G427" s="5" t="inlineStr">
+        <is>
+          <t>-59</t>
+        </is>
+      </c>
+      <c r="H427" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I427" s="5" t="inlineStr">
+        <is>
+          <t>-433</t>
+        </is>
+      </c>
+      <c r="J427" s="5" t="inlineStr">
+        <is>
+          <t>4,731</t>
+        </is>
+      </c>
+      <c r="K427" s="5" t="inlineStr">
+        <is>
+          <t>-439</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="7" t="inlineStr">
+        <is>
+          <t>405518989</t>
+        </is>
+      </c>
+      <c r="B428" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფრიზი 2022</t>
+        </is>
+      </c>
+      <c r="C428" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D428" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E428" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F428" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G428" s="7" t="inlineStr">
+        <is>
+          <t>-273</t>
+        </is>
+      </c>
+      <c r="H428" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I428" s="7" t="inlineStr">
+        <is>
+          <t>-273</t>
+        </is>
+      </c>
+      <c r="J428" s="7" t="inlineStr">
+        <is>
+          <t>3,976</t>
+        </is>
+      </c>
+      <c r="K428" s="7" t="inlineStr">
+        <is>
+          <t>-273</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="5" t="inlineStr">
+        <is>
+          <t>406250186</t>
+        </is>
+      </c>
+      <c r="B429" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სამშენებლო კომპანია თბილისის ვექტორი</t>
+        </is>
+      </c>
+      <c r="C429" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D429" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E429" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F429" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G429" s="5" t="inlineStr">
+        <is>
+          <t>-78</t>
+        </is>
+      </c>
+      <c r="H429" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I429" s="5" t="inlineStr">
+        <is>
+          <t>-234</t>
+        </is>
+      </c>
+      <c r="J429" s="5" t="inlineStr">
+        <is>
+          <t>1,321</t>
+        </is>
+      </c>
+      <c r="K429" s="5" t="inlineStr">
+        <is>
+          <t>1,292</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="7" t="inlineStr">
+        <is>
+          <t>412736339</t>
+        </is>
+      </c>
+      <c r="B430" s="8" t="inlineStr">
+        <is>
+          <t>შპს არტ გრუპი</t>
+        </is>
+      </c>
+      <c r="C430" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D430" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E430" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F430" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G430" s="7" t="inlineStr">
+        <is>
+          <t>-134</t>
+        </is>
+      </c>
+      <c r="H430" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I430" s="7" t="inlineStr">
+        <is>
+          <t>-134</t>
+        </is>
+      </c>
+      <c r="J430" s="7" t="inlineStr">
+        <is>
+          <t>2,163</t>
+        </is>
+      </c>
+      <c r="K430" s="7" t="inlineStr">
+        <is>
+          <t>-303</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="5" t="inlineStr">
+        <is>
+          <t>438732659</t>
+        </is>
+      </c>
+      <c r="B431" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბიზნესის მართვის კომპანია</t>
+        </is>
+      </c>
+      <c r="C431" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D431" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E431" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F431" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G431" s="5" t="inlineStr">
+        <is>
+          <t>-146</t>
+        </is>
+      </c>
+      <c r="H431" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I431" s="5" t="inlineStr">
+        <is>
+          <t>-170</t>
+        </is>
+      </c>
+      <c r="J431" s="5" t="inlineStr">
+        <is>
+          <t>297</t>
+        </is>
+      </c>
+      <c r="K431" s="5" t="inlineStr">
+        <is>
+          <t>-950</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="7" t="inlineStr">
+        <is>
+          <t>445409415</t>
+        </is>
+      </c>
+      <c r="B432" s="8" t="inlineStr">
+        <is>
+          <t>შპს აჭარის პროექტების მართვის კომპანია</t>
+        </is>
+      </c>
+      <c r="C432" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D432" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E432" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F432" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G432" s="7" t="inlineStr">
+        <is>
+          <t>-1,769</t>
+        </is>
+      </c>
+      <c r="H432" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I432" s="7" t="inlineStr">
+        <is>
+          <t>-1,657</t>
+        </is>
+      </c>
+      <c r="J432" s="7" t="inlineStr">
+        <is>
+          <t>142,596</t>
+        </is>
+      </c>
+      <c r="K432" s="7" t="inlineStr">
+        <is>
+          <t>90,198</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="5" t="inlineStr">
+        <is>
+          <t>445498658</t>
+        </is>
+      </c>
+      <c r="B433" s="6" t="inlineStr">
+        <is>
+          <t>შპს როიალ დეველოპმენტ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C433" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D433" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E433" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F433" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G433" s="5" t="inlineStr">
+        <is>
+          <t>-1,220</t>
+        </is>
+      </c>
+      <c r="H433" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I433" s="5" t="inlineStr">
+        <is>
+          <t>-1,783</t>
+        </is>
+      </c>
+      <c r="J433" s="5" t="inlineStr">
+        <is>
+          <t>16,286</t>
+        </is>
+      </c>
+      <c r="K433" s="5" t="inlineStr">
+        <is>
+          <t>-2,548</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="7" t="inlineStr">
+        <is>
+          <t>445618145</t>
+        </is>
+      </c>
+      <c r="B434" s="8" t="inlineStr">
+        <is>
+          <t>შპს მარდი უოთერ ფრონტ</t>
+        </is>
+      </c>
+      <c r="C434" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D434" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E434" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F434" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G434" s="7" t="inlineStr">
+        <is>
+          <t>-2,080</t>
+        </is>
+      </c>
+      <c r="H434" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I434" s="7" t="inlineStr">
+        <is>
+          <t>-2,013</t>
+        </is>
+      </c>
+      <c r="J434" s="7" t="inlineStr">
+        <is>
+          <t>23,062</t>
+        </is>
+      </c>
+      <c r="K434" s="7" t="inlineStr">
+        <is>
+          <t>-4,842</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="5" t="inlineStr">
+        <is>
+          <t>446957179</t>
+        </is>
+      </c>
+      <c r="B435" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ოლიმპი გრუპ</t>
+        </is>
+      </c>
+      <c r="C435" s="5" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D435" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E435" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F435" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G435" s="5" t="inlineStr">
+        <is>
+          <t>-89</t>
+        </is>
+      </c>
+      <c r="H435" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I435" s="5" t="inlineStr">
+        <is>
+          <t>-89</t>
+        </is>
+      </c>
+      <c r="J435" s="5" t="inlineStr">
+        <is>
+          <t>6,580</t>
+        </is>
+      </c>
+      <c r="K435" s="5" t="inlineStr">
+        <is>
+          <t>4,792</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="7" t="inlineStr">
+        <is>
           <t>406124091</t>
         </is>
       </c>
-      <c r="B350" s="8" t="inlineStr">
+      <c r="B436" s="8" t="inlineStr">
         <is>
           <t>⚠ შპს ოპტიმა ისანი</t>
         </is>
       </c>
-      <c r="C350" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D350" s="7" t="n">
+      <c r="C436" s="7" t="inlineStr">
+        <is>
+          <t>Real Estate</t>
+        </is>
+      </c>
+      <c r="D436" s="7" t="n">
         <v>2018</v>
       </c>
-      <c r="E350" s="7" t="inlineStr">
+      <c r="E436" s="7" t="inlineStr">
         <is>
           <t>-26</t>
         </is>
       </c>
-      <c r="F350" s="7" t="inlineStr">
+      <c r="F436" s="7" t="inlineStr">
         <is>
           <t>-100.5%</t>
         </is>
       </c>
-      <c r="G350" s="7" t="inlineStr">
+      <c r="G436" s="7" t="inlineStr">
         <is>
           <t>-124</t>
         </is>
       </c>
-      <c r="H350" s="7" t="inlineStr">
+      <c r="H436" s="7" t="inlineStr">
         <is>
           <t>476.9%</t>
         </is>
       </c>
-      <c r="I350" s="7" t="inlineStr">
+      <c r="I436" s="7" t="inlineStr">
         <is>
           <t>-105</t>
         </is>
       </c>
-      <c r="J350" s="7" t="inlineStr">
+      <c r="J436" s="7" t="inlineStr">
         <is>
           <t>950</t>
         </is>
       </c>
-      <c r="K350" s="7" t="inlineStr">
+      <c r="K436" s="7" t="inlineStr">
         <is>
           <t>854</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>