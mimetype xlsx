--- v0 (2026-07-31)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K170"/>
+  <dimension ref="A1:K125"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>166 matches · latest filings · money in GEL thousands</t>
+          <t>121 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -2391,755 +2391,755 @@
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>42.4%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
           <t>5,865</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
           <t>69,384</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
           <t>56,037</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>205210369</t>
+          <t>245548153</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ენერჯი სერვისი</t>
+          <t>შპს სანდასუფთავება</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>24,078</t>
+          <t>21,399</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>67.3%</t>
-[...10 lines deleted...]
-        </is>
+          <t>14.9%</t>
+        </is>
+      </c>
+      <c r="G38" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H38" s="7" t="n">
+        <v/>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>8,600</t>
+          <t>2,948</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>19,517</t>
+          <t>20,519</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>15,947</t>
+          <t>20,219</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>245548153</t>
+          <t>405332117</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს სანდასუფთავება</t>
+          <t>⚠ შპს ქისთოუნ ქონსალთინგ</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>21,399</t>
+          <t>20,785</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>14.9%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>35.5%</t>
+        </is>
+      </c>
+      <c r="G39" s="5" t="inlineStr">
+        <is>
+          <t>18,025</t>
+        </is>
+      </c>
+      <c r="H39" s="5" t="inlineStr">
+        <is>
+          <t>86.7%</t>
+        </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>2,948</t>
+          <t>18,928</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>20,519</t>
+          <t>31,248</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>20,219</t>
+          <t>30,726</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>400113854</t>
+          <t>211390387</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს ენერჯი</t>
+          <t>შპს აღმოსავლეთის ენერგოკორპორაცია</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>19,641</t>
+          <t>18,634</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>3,650</t>
+          <t>13,035</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>18.6%</t>
+          <t>70.0%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>1,645</t>
+          <t>9,995</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>19,880</t>
+          <t>42,415</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>6,717</t>
+          <t>42,174</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>211390387</t>
+          <t>245392089</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს აღმოსავლეთის ენერგოკორპორაცია</t>
+          <t>⚠ შპს ბაკური</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>18,634</t>
+          <t>16,057</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>19.2%</t>
+          <t>-12.8%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>13,035</t>
+          <t>11,169</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>70.0%</t>
+          <t>69.6%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>9,995</t>
+          <t>8,072</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>42,415</t>
+          <t>94,930</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>42,174</t>
+          <t>49,265</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>245629431</t>
+          <t>405021275</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს ენერჯი ინვესტი 2009</t>
+          <t>სს სვანეთი ჰიდრო</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>18,562</t>
+          <t>15,348</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>70.8%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>1,101</t>
+          <t>11,543</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>75.2%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>-491</t>
+          <t>217</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>9,799</t>
+          <t>103,781</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>-2,567</t>
+          <t>2,776</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>405021275</t>
+          <t>228882073</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>სს სვანეთი ჰიდრო</t>
+          <t>სს ხრამჰესი II</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>15,348</t>
+          <t>15,277</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>6.1%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>11,543</t>
+          <t>9,478</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>75.2%</t>
+          <t>62.0%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>2,919</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>103,781</t>
+          <t>105,861</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>2,776</t>
+          <t>97,733</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>228882073</t>
+          <t>406073029</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>სს ხრამჰესი II</t>
+          <t>შპს ჰიდროლეა</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>15,277</t>
+          <t>14,874</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>67.4%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>9,478</t>
+          <t>12,086</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>62.0%</t>
+          <t>81.3%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>2,919</t>
+          <t>5,144</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>105,861</t>
+          <t>42,200</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>97,733</t>
+          <t>-5,726</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>406073029</t>
+          <t>400193116</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰიდროლეა</t>
+          <t>შპს ჰელიოს ენერჯი</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>14,874</t>
+          <t>14,248</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>67.4%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>12,086</t>
+          <t>2,066</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>81.3%</t>
+          <t>14.5%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>5,144</t>
+          <t>2,288</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>42,200</t>
+          <t>12,598</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>-5,726</t>
+          <t>7,780</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>400193116</t>
+          <t>216323351</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰელიოს ენერჯი</t>
+          <t>⚠ შპს რუსთავის წყალი</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>14,248</t>
+          <t>14,071</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>2,066</t>
+          <t>-293</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>14.5%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>2,288</t>
+          <t>-3,003</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>12,598</t>
+          <t>31,090</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>7,780</t>
+          <t>3,518</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>216323351</t>
+          <t>405284348</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს რუსთავის წყალი</t>
+          <t>სს ოლდ ენერჯი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>14,071</t>
+          <t>14,045</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>-293</t>
+          <t>13,366</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>95.2%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>-3,003</t>
+          <t>13,372</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>31,090</t>
+          <t>11,514</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>3,518</t>
+          <t>11,506</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>405284348</t>
+          <t>404957338</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>სს ოლდ ენერჯი</t>
+          <t>შპს ქართლის ქარის ელექტროსადგური</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>14,045</t>
+          <t>13,755</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>-6.5%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>13,366</t>
+          <t>10,585</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>95.2%</t>
+          <t>77.0%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>13,372</t>
+          <t>5,704</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>11,514</t>
+          <t>45,941</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>11,506</t>
+          <t>25,378</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>404957338</t>
+          <t>405074324</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართლის ქარის ელექტროსადგური</t>
+          <t>შპს  ჰიდროენერჯი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>13,755</t>
+          <t>13,237</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>902.3%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>10,585</t>
+          <t>6,066</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>77.0%</t>
+          <t>45.8%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>5,704</t>
+          <t>5,329</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>45,941</t>
+          <t>19,337</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>25,378</t>
+          <t>7,283</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>405074324</t>
+          <t>204962825</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჰიდროენერჯი</t>
+          <t>შპს დიდი დიღომი</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>13,237</t>
+          <t>12,511</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>902.3%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>6,066</t>
+          <t>1,053</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>45.8%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>5,329</t>
+          <t>893</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>19,337</t>
+          <t>4,206</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>7,283</t>
+          <t>1,429</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
           <t>401950037</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
           <t>⚠ შპს ენერგია</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>12,432</t>
@@ -3322,99 +3322,99 @@
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
           <t>49.0%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
           <t>-1,694</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
           <t>61,208</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
           <t>2,923</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>404950095</t>
+          <t>416337574</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს პეტროკას ენერჯი ჯორჯია</t>
+          <t>შპს ჯორჯიან ინჟინერინგ კომპანი</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>9,896</t>
+          <t>9,409</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>185.0%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>1,221</t>
+          <t>2,528</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>26.9%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>544</t>
+          <t>2,325</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>2,896</t>
+          <t>3,585</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>1,628</t>
+          <t>2,478</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
           <t>427721334</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>შპს ჰიდროგეო</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
           <t>9,017</t>
@@ -3487,6187 +3487,3730 @@
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
           <t>56.9%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
           <t>4,426</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
           <t>17,013</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
           <t>10,865</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>400169946</t>
+          <t>404552630</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს ენერჯი გრუპი</t>
+          <t>შპს სი-სი-ი-ეიჩ ჰაიდრო III</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>8,858</t>
+          <t>8,224</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>365.7%</t>
+          <t>-25.0%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>1,211</t>
+          <t>-1,978</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>-24.1%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>960</t>
+          <t>-3,694</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>1,956</t>
+          <t>69,311</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>990</t>
+          <t>19,402</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>404988581</t>
+          <t>404997232</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰიდროსკანდ</t>
+          <t>შპს ავსტრიან ჯორჯიან დეველოპმენტი</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>8,315</t>
+          <t>8,224</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>24.0%</t>
+          <t>-25.0%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>1,714</t>
+          <t>5,464</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>66.4%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>1,268</t>
+          <t>-3,452</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>7,054</t>
+          <t>59,661</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>6,074</t>
+          <t>9,752</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>404552630</t>
+          <t>200095887</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს სი-სი-ი-ეიჩ ჰაიდრო III</t>
+          <t>სს ენერგოკავშირი</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>8,224</t>
+          <t>8,204</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>-25.0%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>-1,978</t>
+          <t>-70</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>-3,694</t>
+          <t>-79</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>69,311</t>
+          <t>5,011</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>19,402</t>
+          <t>3,542</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>404997232</t>
+          <t>400251543</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს ავსტრიან ჯორჯიან დეველოპმენტი</t>
+          <t>შპს აისი</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>8,224</t>
+          <t>8,133</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>-25.0%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>5,464</t>
+          <t>5,314</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>66.4%</t>
+          <t>65.3%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>-3,452</t>
+          <t>-354</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>59,661</t>
+          <t>71,289</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>9,752</t>
+          <t>26,999</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>200095887</t>
+          <t>404559330</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>სს ენერგოკავშირი</t>
+          <t>შპს სი-სი-ი-ეიჩ ჰაიდრო IV</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>8,204</t>
+          <t>8,133</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>-70</t>
+          <t>5,314</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>65.3%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>-79</t>
+          <t>-208</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>5,011</t>
+          <t>73,779</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>3,542</t>
+          <t>29,489</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>400251543</t>
+          <t>443860252</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს აისი</t>
+          <t>შპს აკვაჰიდრო</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>8,133</t>
+          <t>7,795</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>-16.1%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>5,314</t>
+          <t>5,316</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>65.3%</t>
+          <t>68.2%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>-354</t>
+          <t>-4,052</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>71,289</t>
+          <t>50,179</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>26,999</t>
+          <t>-177</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>404559330</t>
+          <t>404639478</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს სი-სი-ი-ეიჩ ჰაიდრო IV</t>
+          <t>შპს ეიჯი გრუპ ენერჯი</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>8,133</t>
+          <t>7,770</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>4663.5%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>5,314</t>
+          <t>-48</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>65.3%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>-208</t>
+          <t>-2,056</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>73,779</t>
+          <t>41,182</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>29,489</t>
+          <t>-6,454</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>443860252</t>
+          <t>405538654</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს აკვაჰიდრო</t>
+          <t>შპს ეიჯი სვანეთი ენერჯი</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>7,795</t>
+          <t>7,770</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>4663.5%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>5,316</t>
+          <t>1,206</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>68.2%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>-4,052</t>
+          <t>-511</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>50,179</t>
+          <t>38,209</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>-177</t>
+          <t>-2,549</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>404639478</t>
+          <t>405538976</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს ეიჯი გრუპ ენერჯი</t>
+          <t>შპს მესტიაჭალა 1</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
           <t>7,770</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
           <t>4663.5%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>1,206</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>-2,056</t>
+          <t>-511</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>41,182</t>
+          <t>38,209</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>-6,454</t>
+          <t>-2,549</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>405538654</t>
+          <t>405539252</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>შპს ეიჯი სვანეთი ენერჯი</t>
+          <t>შპს მესტიაჭალა ენერჯი</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>7,770</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
           <t>4663.5%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
           <t>1,206</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
           <t>15.5%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
           <t>-511</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
           <t>38,209</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
           <t>-2,549</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>405538976</t>
+          <t>406062353</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს მესტიაჭალა 1</t>
+          <t>შპს გეოენერჯი</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>7,770</t>
+          <t>7,637</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>4663.5%</t>
+          <t>184.3%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>1,206</t>
+          <t>6,418</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>84.0%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>-511</t>
+          <t>5,110</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>38,209</t>
+          <t>13,765</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>-2,549</t>
+          <t>8,959</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>405539252</t>
+          <t>405523161</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს მესტიაჭალა ენერჯი</t>
+          <t>თეგეტა გრინ პლანეტ</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>7,770</t>
+          <t>7,055</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>4663.5%</t>
+          <t>55.9%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>1,206</t>
+          <t>313</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>-511</t>
+          <t>48</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>38,209</t>
+          <t>2,150</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>-2,549</t>
+          <t>800</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>406062353</t>
+          <t>204524568</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს გეოენერჯი</t>
+          <t>შპს საქართველოს მელიორაცია</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>7,637</t>
+          <t>6,996</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>184.3%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>6,418</t>
+          <t>-36,149</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>84.0%</t>
+          <t>-516.7%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>5,110</t>
+          <t>-28,510</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>13,765</t>
+          <t>124,757</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>8,959</t>
+          <t>50,387</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>402171065</t>
+          <t>404606583</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ენერგოსერვისი +</t>
+          <t>შპს სილქ ენერჯი ჰოლდინგ</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>7,108</t>
+          <t>6,551</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>189.0%</t>
+          <t>-16.6%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>3,623</t>
+          <t>4,237</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>51.0%</t>
+          <t>64.7%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>3,564</t>
+          <t>2,343</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>7,271</t>
+          <t>25,345</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>2,426</t>
+          <t>19,017</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>405523161</t>
+          <t>243119727</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>თეგეტა გრინ პლანეტ</t>
+          <t>სს ხრამჰესი I</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>7,055</t>
+          <t>6,523</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>55.9%</t>
+          <t>40.2%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>1,337</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>20.5%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>-2,091</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>2,150</t>
+          <t>52,181</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>46,973</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>204524568</t>
+          <t>416345280</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>შპს საქართველოს მელიორაცია</t>
+          <t>შპს ვიდისი</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>6,996</t>
+          <t>5,608</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>-1.5%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>-36,149</t>
+          <t>413</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>-516.7%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>-28,510</t>
+          <t>63</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>124,757</t>
+          <t>2,364</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>50,387</t>
+          <t>512</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>406292113</t>
+          <t>400023728</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ენტერ ელექტრონიქსი</t>
+          <t>შპს ჰიდრო დეველოპმენტ კომპანი</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>6,706</t>
+          <t>5,317</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>83.7%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>1,658</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>31.2%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>-97</t>
+          <t>1,582</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>2,225</t>
+          <t>34,521</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>-93</t>
+          <t>10,441</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>404606583</t>
+          <t>205270810</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს სილქ ენერჯი ჰოლდინგ</t>
+          <t>შპს ბახვი ჰაიდრო პაუერ</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>6,551</t>
+          <t>5,293</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>-16.6%</t>
+          <t>-28.2%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>4,237</t>
+          <t>4,225</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>64.7%</t>
+          <t>79.8%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
           <t>2,343</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>25,345</t>
+          <t>25,341</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>19,017</t>
+          <t>19,015</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>243119727</t>
+          <t>406107118</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>სს ხრამჰესი I</t>
+          <t>შპს კასლეთი 2</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>6,523</t>
+          <t>4,396</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>40.2%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>1,337</t>
+          <t>3,597</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>20.5%</t>
+          <t>81.8%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>-2,091</t>
+          <t>-981</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>52,181</t>
+          <t>20,357</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>46,973</t>
+          <t>-1,492</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>236035937</t>
+          <t>241495422</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>სს სპეცჰიდრომშენი</t>
+          <t>შპს ყაზბეგი ჰესი</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>6,501</t>
+          <t>4,041</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>-14.2%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>3,197</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>79.1%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>3,212</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>6,933</t>
+          <t>6,236</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>4,133</t>
+          <t>6,231</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>205029351</t>
+          <t>402269665</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯითიეს ელექტრონიქსი</t>
+          <t>შპს ხადორი 2 ჰესი</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>5,798</t>
+          <t>3,979</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>76.0%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>1,013</t>
+          <t>3,413</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>85.8%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>3,092</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>3,406</t>
+          <t>6,652</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>6,595</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>400406342</t>
+          <t>404963107</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს ვოლტა ენერჯი სოლუშენს</t>
+          <t>⚠ შპს მცირე ენერჯი</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>5,794</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,516</t>
+        </is>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t>13.3%</t>
+        </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>5,544</t>
+          <t>2,835</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>95.7%</t>
+          <t>80.6%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>5,533</t>
+          <t>2,078</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>5,930</t>
+          <t>3,410</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>5,557</t>
+          <t>3,293</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>416345280</t>
+          <t>405476113</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს ვიდისი</t>
+          <t>შპს რესტარტი</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>5,608</t>
+          <t>3,410</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>23.0%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>413</t>
+          <t>1,618</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>47.5%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>2,470</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>2,364</t>
+          <t>5,584</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>2,652</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>400023728</t>
+          <t>206337007</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰიდრო დეველოპმენტ კომპანი</t>
+          <t>შპს საგურამო ენერჯი</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>5,317</t>
+          <t>3,336</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>44.5%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>1,658</t>
+          <t>2,671</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>31.2%</t>
+          <t>80.1%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>1,582</t>
+          <t>2,070</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>34,521</t>
+          <t>11,337</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>10,441</t>
+          <t>11,119</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>205270810</t>
+          <t>225370960</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს ბახვი ჰაიდრო პაუერ</t>
+          <t>შპს კომუნალური მეურნეობა</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>5,293</t>
+          <t>3,226</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>-28.2%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>4,225</t>
+          <t>165</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>79.8%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>2,343</t>
+          <t>95</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>25,341</t>
+          <t>552</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>19,015</t>
+          <t>521</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>200264356</t>
+          <t>404508975</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტელექტრო</t>
+          <t>შპს ვესტასი საქართველო</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>5,010</t>
+          <t>2,939</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>45.9%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>1,025</t>
+          <t>-1,293</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>20.5%</t>
+          <t>-44.0%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>-3,035</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>3,221</t>
+          <t>6,665</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>2,590</t>
+          <t>2,653</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>405475597</t>
+          <t>404943941</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>მიტილინეოს ჯორჯია</t>
+          <t>შპს ჰიდრო ჯორჯია</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>4,659</t>
+          <t>2,841</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>-60.7%</t>
+          <t>32.9%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>-1,615</t>
+          <t>2,106</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>-34.7%</t>
+          <t>74.1%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>-1,783</t>
+          <t>1,236</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>3,858</t>
+          <t>7,525</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>1,693</t>
+          <t>3,646</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>406107118</t>
+          <t>404384590</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს კასლეთი 2</t>
+          <t>შპს მედიკალ ტექნოლოგი</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>4,396</t>
+          <t>2,776</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>3,597</t>
+          <t>1,050</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>81.8%</t>
+          <t>37.8%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>-981</t>
+          <t>870</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>20,357</t>
+          <t>2,557</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>-1,492</t>
+          <t>1,811</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>405455779</t>
+          <t>404589432</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეო ენერჯი</t>
+          <t>სს საქართველოს ენერგეტიკული ბირჟა</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>4,359</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,284</t>
+        </is>
+      </c>
+      <c r="F86" s="7" t="n">
+        <v/>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>-1,963</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>-86.0%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>-2,283</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>1,164</t>
+          <t>4,135</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>3,779</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>445416416</t>
+          <t>404620460</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს ენერჯი პარტს</t>
+          <t>შპს სი-სი-ი-ეიჩ ჰაიდრო VIII</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>4,100</t>
+          <t>2,182</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>1,105</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>50.6%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>686</t>
+          <t>-1,640</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>2,032</t>
+          <t>13,018</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>1,583</t>
+          <t>2,350</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>241495422</t>
+          <t>222936517</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს ყაზბეგი ჰესი</t>
+          <t>შპს რიცეულაჰესი</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>4,041</t>
+          <t>2,080</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>-22.8%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>3,197</t>
+          <t>1,096</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>79.1%</t>
+          <t>52.7%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>3,212</t>
+          <t>1,286</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>6,236</t>
+          <t>6,116</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>6,231</t>
+          <t>5,951</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>400104070</t>
+          <t>239394259</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯიან ენერჯი Georgian energy</t>
+          <t>შპს საჩხერის წყალკანალი</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>3,981</t>
+          <t>2,077</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>-42.2%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>-444</t>
+          <t>-485</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>-23.3%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>-910</t>
+          <t>-1,446</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>3,929</t>
+          <t>46,630</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>46,518</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>402269665</t>
+          <t>404455898</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს ხადორი 2 ჰესი</t>
+          <t>შპს ენერგო ინვესტი</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>3,979</t>
+          <t>1,988</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>76.0%</t>
+          <t>20.0%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>3,413</t>
+          <t>-37</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>85.8%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>3,092</t>
+          <t>-462</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>6,652</t>
+          <t>14,080</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>6,595</t>
+          <t>10,079</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>204516899</t>
+          <t>404390538</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს ელექტრო მონტაჟ სერვისი</t>
+          <t>⚠ შპს პრაიმ ენერჯი</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>3,957</t>
+          <t>1,959</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>89.8%</t>
+          <t>145.3%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>1,634</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>83.4%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>1,467</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>4,212</t>
+          <t>3,813</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>-1,297</t>
+          <t>3,785</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>404708312</t>
+          <t>205295893</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>შპს  ენერგო ტრეიდი 24</t>
+          <t>⚠ შპს მედიკალ საპორტ ენდ ტექნოლოჯი</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>3,817</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,911</t>
+        </is>
+      </c>
+      <c r="F92" s="7" t="inlineStr">
+        <is>
+          <t>86.0%</t>
+        </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>-159</t>
+          <t>11</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>-161</t>
+          <t>51</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>168</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>-174</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>404518161</t>
+          <t>243120145</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>შპს ელექტრონ დე</t>
+          <t>შპს ქცია 94</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>3,742</t>
+          <t>1,667</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>24.3%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>1,087</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>65.2%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>539</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>2,650</t>
+          <t>2,699</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>1,774</t>
+          <t>747</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>406253012</t>
+          <t>401976484</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>შპს ივერიაელექტროკომპლექტ</t>
+          <t>⚠ შპს გეს ჯორჯია</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>3,735</t>
+          <t>1,418</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>-63.2%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>1,242</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>87.6%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>1,139</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>7,206</t>
+          <t>614</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>606</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>206340985</t>
+          <t>404430362</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს კოპოს ელექტრო</t>
+          <t>⚠ სს CALIK ENERJI SANAYI VE TICARET-ის საქართველოს ფილიალი</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>3,602</t>
+          <t>1,365</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>-78.4%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>-4,527</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>18.7%</t>
+          <t>-331.7%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>-1,801</t>
+          <t>-4,727</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>2,062</t>
+          <t>5,142</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>-100</t>
+          <t>5,130</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>231289511</t>
+          <t>405227561</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს აკა ენერჯი</t>
+          <t>შპს ჩორდულა ჰესი</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>3,542</t>
+          <t>1,260</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>124.9%</t>
+          <t>-12.7%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>1,319</t>
+          <t>-730</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>37.2%</t>
+          <t>-57.9%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>1,145</t>
+          <t>-2,056</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>11,124</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>2,428</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>404963107</t>
+          <t>247860998</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მცირე ენერჯი</t>
+          <t>შპს სანალია</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>3,516</t>
+          <t>1,242</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>2,835</t>
+          <t>754</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>80.6%</t>
+          <t>60.7%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>2,078</t>
+          <t>419</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>3,410</t>
+          <t>3,718</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>3,293</t>
+          <t>2,713</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>406167366</t>
+          <t>406073421</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>შპს ტოპ ელექტრო</t>
+          <t>შპს სტორი ფაუერი</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>3,476</t>
+          <t>1,191</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>28.9%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>687</t>
+          <t>734</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>61.7%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>687</t>
+          <t>364</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>3,570</t>
+          <t>4,049</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>2,108</t>
+          <t>952</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>208218132</t>
+          <t>236052515</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ელექტრონი</t>
+          <t>⚠ შპს მცხეთის წყალი</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>3,468</t>
+          <t>1,143</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>46.9%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>711</t>
+          <t>571</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>20.5%</t>
+          <t>50.0%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>-2,716</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>7,306</t>
+          <t>4,375</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>7,026</t>
+          <t>-18,181</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>206337007</t>
+          <t>212920455</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>შპს საგურამო ენერჯი</t>
+          <t>⚠ შპს FRESH-GEORGIA</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>3,336</t>
+          <t>1,136</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>44.5%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>2,671</t>
+          <t>348</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>80.1%</t>
+          <t>30.6%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>2,070</t>
+          <t>309</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>11,337</t>
+          <t>3,590</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>11,119</t>
+          <t>2,979</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>225370960</t>
+          <t>406195709</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>შპს კომუნალური მეურნეობა</t>
+          <t>შპს აგროენერჯი</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>3,226</t>
+          <t>1,109</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>24.2%</t>
+          <t>93.7%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>0.5%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>-252</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>2,683</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>521</t>
+          <t>1,540</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>404987715</t>
+          <t>405134313</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>შპს ელექტრონი</t>
+          <t>⚠ ენერმექ ლიმიტედის ფილიალი საქართველოში</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>3,226</t>
+          <t>1,075</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>-43.0%</t>
+          <t>-85.8%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>-243</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>19.9%</t>
+          <t>-22.6%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>-175</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>1,647</t>
+          <t>10,621</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>5,851</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>232539018</t>
+          <t>247009856</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>სს კასპიელექტროაპარატი</t>
+          <t>⚠ შპს ქობულეთის წყალი</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>3,058</t>
+          <t>1,066</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>47.8%</t>
+          <t>11.1%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>-1,725</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>-161.8%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>565</t>
+          <t>-525</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>2,657</t>
+          <t>27,127</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>2,642</t>
+          <t>26,755</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>404426126</t>
+          <t>404396113</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს LUCKY ELECTRONICS</t>
+          <t>შპს CEBEP</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>2,896</t>
+          <t>880</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>-35.8%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>557</t>
+          <t>54</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>19.2%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>45</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>8,964</t>
+          <t>1,074</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>8,730</t>
+          <t>-111</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>204861845</t>
+          <t>404533590</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს ელექტრომონტაჟი</t>
+          <t>შპს ემ.ჯი რენიუებლზ</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>2,881</t>
+          <t>857</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>153.8%</t>
+          <t>19.4%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>-263</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>34.3%</t>
+          <t>-30.7%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>986</t>
+          <t>-1,304</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>1,965</t>
+          <t>6,585</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>-474</t>
+          <t>-8,623</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>404943941</t>
+          <t>245629985</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰიდრო ჯორჯია</t>
+          <t>შპს ბიჯი თრეიდი</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>2,841</t>
+          <t>855</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>32.9%</t>
+          <t>379.1%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>2,106</t>
+          <t>-975</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>74.1%</t>
+          <t>-114.0%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>1,236</t>
+          <t>-1,110</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>7,525</t>
+          <t>25,377</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>3,646</t>
+          <t>-2,342</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>404384590</t>
+          <t>434158163</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>შპს მედიკალ ტექნოლოგი</t>
+          <t>შპს მარნეულის სოფწყალი</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>2,776</t>
+          <t>832</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>-2.3%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>1,050</t>
+          <t>181</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>37.8%</t>
+          <t>21.8%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>870</t>
+          <t>-0</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>2,557</t>
+          <t>4,341</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>1,811</t>
+          <t>4,092</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>404512309</t>
+          <t>437066201</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>შპს ელექტრონიკა</t>
+          <t>⚠ შპს სატისი</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>2,684</t>
+          <t>700</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>16.7%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>-220</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>11.2%</t>
+          <t>-31.5%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>-220</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>3,646</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>3,631</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>404589432</t>
+          <t>402112450</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>სს საქართველოს ენერგეტიკული ბირჟა</t>
+          <t>⚠ შპს ფილდკორ სერვის სოლუშენს ინთერნეშენალ ჯორჯია</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>2,284</t>
-[...3 lines deleted...]
-        <v/>
+          <t>367</t>
+        </is>
+      </c>
+      <c r="F109" s="5" t="inlineStr">
+        <is>
+          <t>-84.8%</t>
+        </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>-1,963</t>
+          <t>-105</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>-86.0%</t>
+          <t>-28.5%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>-2,283</t>
+          <t>-96</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>4,135</t>
+          <t>3,011</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>3,779</t>
+          <t>2,486</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>404620460</t>
+          <t>404419214</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>შპს სი-სი-ი-ეიჩ ჰაიდრო VIII</t>
+          <t>შპს თერმული წყლები</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>2,182</t>
+          <t>214</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>-8.0%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>1,105</t>
+          <t>4</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>50.6%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>-1,640</t>
+          <t>-7</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>13,018</t>
+          <t>2,037</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>2,350</t>
+          <t>2,008</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>405348725</t>
+          <t>445596551</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მეგა ელექტრონიქსი</t>
+          <t>შპს როიალ პლასტიკ</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>2,112</t>
+          <t>64</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>-80.1%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-42</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>-65.2%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-367</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>1,564</t>
+          <t>2,640</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>1,021</t>
+          <t>-536</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>222936517</t>
+          <t>405264057</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>შპს რიცეულაჰესი</t>
+          <t>შპს საერთაშორისო ენერგო კორპორაცია</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>2,080</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>-22.8%</t>
+          <t>-53.0%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>1,096</t>
+          <t>-4,115</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>52.7%</t>
+          <t>-13784.0%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>1,286</t>
+          <t>-6,660</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>6,116</t>
+          <t>76,837</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>5,951</t>
+          <t>17,153</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>239394259</t>
+          <t>205271043</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>შპს საჩხერის წყალკანალი</t>
+          <t>შპს მტკვარი ჰესი</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>2,077</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F113" s="5" t="n">
+        <v/>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>-485</t>
-[...5 lines deleted...]
-        </is>
+          <t>-8,330</t>
+        </is>
+      </c>
+      <c r="H113" s="5" t="n">
+        <v/>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>-1,446</t>
+          <t>-36,050</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>46,630</t>
+          <t>289,308</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>46,518</t>
+          <t>-1,271</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>404455898</t>
+          <t>402013904</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>შპს ენერგო ინვესტი</t>
+          <t>სს ვინდ ფაუერ</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>1,988</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F114" s="7" t="n">
+        <v/>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>-37</t>
-[...5 lines deleted...]
-        </is>
+          <t>-4,201</t>
+        </is>
+      </c>
+      <c r="H114" s="7" t="n">
+        <v/>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>-462</t>
+          <t>-4,231</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>14,080</t>
+          <t>64,967</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>10,079</t>
+          <t>64,481</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>404390538</t>
+          <t>404500857</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პრაიმ ენერჯი</t>
+          <t>სს საქართველოს განახლებადი ენერგიის კომპანია</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>1,959</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F115" s="5" t="n">
+        <v/>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>1,634</t>
-[...5 lines deleted...]
-        </is>
+          <t>-729</t>
+        </is>
+      </c>
+      <c r="H115" s="5" t="n">
+        <v/>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>1,467</t>
+          <t>-10,812</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>3,813</t>
+          <t>71,363</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>3,785</t>
+          <t>58,754</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>205295893</t>
+          <t>404507495</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მედიკალ საპორტ ენდ ტექნოლოჯი</t>
+          <t>⚠ შპს ენკა რინიუებლზ</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>1,911</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F116" s="7" t="n">
+        <v/>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>11</t>
-[...5 lines deleted...]
-        </is>
+          <t>-11,072</t>
+        </is>
+      </c>
+      <c r="H116" s="7" t="n">
+        <v/>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>-11,638</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>159,183</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>-174</t>
+          <t>5,636</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>205150655</t>
+          <t>404539576</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სუფთა წყალი</t>
+          <t>⚠ შპს მტკვარი ჰოლდინგი</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>1,845</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F117" s="5" t="n">
+        <v/>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>31</t>
-[...5 lines deleted...]
-        </is>
+          <t>-21,893</t>
+        </is>
+      </c>
+      <c r="H117" s="5" t="n">
+        <v/>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>-117,072</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>1,712</t>
+          <t>274,243</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>1,224</t>
+          <t>-165,444</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>438734041</t>
+          <t>404591394</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>შპს იქსენერჯი გრუპ</t>
+          <t>შპს სი-სი-ი-ეიჩ ჰაიდრო VI</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>1,820</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F118" s="7" t="n">
+        <v/>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>404</t>
-[...5 lines deleted...]
-        </is>
+          <t>-2,617</t>
+        </is>
+      </c>
+      <c r="H118" s="7" t="n">
+        <v/>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>-3,039</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>3,372</t>
+          <t>37,529</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>18,065</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>448382562</t>
+          <t>404607733</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>შპს ხელვაჩაურის წყალი</t>
+          <t>შპს სი-სი-ი-ეიჩ ჰაიდრო VII</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>1,568</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F119" s="5" t="n">
+        <v/>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>165</t>
-[...5 lines deleted...]
-        </is>
+          <t>-6,048</t>
+        </is>
+      </c>
+      <c r="H119" s="5" t="n">
+        <v/>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>-6,767</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>4,970</t>
+          <t>82,122</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>4,919</t>
+          <t>42,143</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>242733930</t>
+          <t>404713609</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰიდრომშენი</t>
+          <t>სს ჰიდროჯენიუს</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>1,564</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F120" s="7" t="n">
+        <v/>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>508</t>
-[...5 lines deleted...]
-        </is>
+          <t>-8,350</t>
+        </is>
+      </c>
+      <c r="H120" s="7" t="n">
+        <v/>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>-40,184</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>420,329</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>-5,842</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>205282442</t>
+          <t>405039444</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გროს ენერჯი ჯგუფი</t>
+          <t>⚠ შპს მტკვარი ჰოლდინგი</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>1,529</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F121" s="5" t="n">
+        <v/>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>56</t>
-[...5 lines deleted...]
-        </is>
+          <t>-4,897</t>
+        </is>
+      </c>
+      <c r="H121" s="5" t="n">
+        <v/>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>-219</t>
+          <t>-23,038</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>3,799</t>
+          <t>228,199</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>36,782</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>401976484</t>
+          <t>405121595</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გეს ჯორჯია</t>
+          <t>შპს ბახვი 2</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>1,418</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F122" s="7" t="n">
+        <v/>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>1,242</t>
-[...5 lines deleted...]
-        </is>
+          <t>-5,316</t>
+        </is>
+      </c>
+      <c r="H122" s="7" t="n">
+        <v/>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>1,139</t>
+          <t>-6,040</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>614</t>
+          <t>76,482</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>36,503</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>404430362</t>
+          <t>405331591</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს CALIK ENERJI SANAYI VE TICARET-ის საქართველოს ფილიალი</t>
+          <t>⚠ შპს საქართველოს ენერგიით ვაჭრობის კომპანია</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>1,365</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>-78.4%</t>
+          <t>-100.0%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>-4,527</t>
-[...5 lines deleted...]
-        </is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="H123" s="5" t="n">
+        <v/>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>-4,727</t>
+          <t>304</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>5,142</t>
+          <t>2,411</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>5,130</t>
+          <t>2,386</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>417898314</t>
+          <t>406322536</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>შპს გრინველი</t>
+          <t>შპს გარდაბნის თბოსადგური 3</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>1,340</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F124" s="7" t="n">
+        <v/>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>293</t>
-[...5 lines deleted...]
-        </is>
+          <t>-889</t>
+        </is>
+      </c>
+      <c r="H124" s="7" t="n">
+        <v/>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>-894</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>4,339</t>
+          <t>4,564</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>-199</t>
+          <t>4,563</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>404538924</t>
+          <t>445505178</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>შპს სმარტ ენერჯი</t>
+          <t>სს აჭარის წყლის ალიანსი</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Power &amp; Utilities</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>1,312</t>
-[...5 lines deleted...]
-        </is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F125" s="5" t="n">
+        <v/>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>3</t>
-[...5 lines deleted...]
-        </is>
+          <t>-2,247</t>
+        </is>
+      </c>
+      <c r="H125" s="5" t="n">
+        <v/>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>-81</t>
+          <t>55</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>10,752</t>
+          <t>85,013</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
-        <is>
-[...2409 lines deleted...]
-      <c r="K170" s="7" t="inlineStr">
         <is>
           <t>83,430</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>