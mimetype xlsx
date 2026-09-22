--- v0 (2026-08-01)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K136"/>
+  <dimension ref="A1:K193"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>132 matches · latest filings · money in GEL thousands</t>
+          <t>189 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -1896,5960 +1896,9075 @@
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t>0.6%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
           <t>-1,061</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t>13,825</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
           <t>1,684</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>203845312</t>
+          <t>430805220</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>სს სოკარ ჯორჯია გაზ დისტრიბუშენ</t>
+          <t>შპს ჯეო პეტროლ ტრეიდინგი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>79,639</t>
-[...5 lines deleted...]
-        </is>
+          <t>89,011</t>
+        </is>
+      </c>
+      <c r="F29" s="5" t="n">
+        <v/>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>10,421</t>
+          <t>171</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>16,581</t>
+          <t>96</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>144,675</t>
+          <t>4,108</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>132,700</t>
+          <t>236</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>404508207</t>
+          <t>405473704</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>სს რუსთავოილი</t>
+          <t>შპს ზობ ტრეიდი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>71,291</t>
+          <t>84,079</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>-26.0%</t>
+          <t>378.6%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>-3,956</t>
+          <t>-1,552</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>-7,384</t>
+          <t>-3,682</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>49,898</t>
+          <t>17,876</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>11,264</t>
+          <t>-2,994</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>404538336</t>
+          <t>404972605</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს ოილინვესტი</t>
+          <t>⚠ შპს SPG თრეიდინგი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>71,291</t>
+          <t>82,811</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>-26.0%</t>
+          <t>-20.6%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>-3,964</t>
+          <t>699</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>-12,190</t>
+          <t>337</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>49,895</t>
+          <t>20,830</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>-20,061</t>
+          <t>1,752</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>430039059</t>
+          <t>405148521</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს ოილ მაქს</t>
+          <t>⚠ შპს  პორტალ +</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>63,108</t>
+          <t>82,510</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>-33.7%</t>
+          <t>-36.8%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>1,595</t>
+          <t>-5,792</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>-7.0%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>1,408</t>
+          <t>-6,403</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>7,365</t>
+          <t>6,465</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>3,026</t>
+          <t>-1,554</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>405195845</t>
+          <t>203845312</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს ეკოპეტროლი</t>
+          <t>სს სოკარ ჯორჯია გაზ დისტრიბუშენ</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>55,374</t>
+          <t>79,639</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>12.9%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>534</t>
+          <t>10,421</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>-518</t>
+          <t>16,581</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>5,189</t>
+          <t>144,675</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>-162</t>
+          <t>132,700</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>405621251</t>
+          <t>445562310</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჯბრ ქომიდითი თრეიდინგი</t>
+          <t>⚠ შპს სგ ოილ</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>47,715</t>
+          <t>73,168</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>161.3%</t>
+          <t>-12.5%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>1,038</t>
+          <t>5,467</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>5,629</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>9,046</t>
+          <t>16,338</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>643</t>
+          <t>13,366</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>420011150</t>
+          <t>404508207</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს აბში</t>
+          <t>სს რუსთავოილი</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>47,585</t>
+          <t>71,291</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>858.2%</t>
+          <t>-26.0%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>-655</t>
+          <t>-3,956</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>-5.5%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>-898</t>
+          <t>-7,384</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>4,043</t>
+          <t>49,898</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>-612</t>
+          <t>11,264</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>406329110</t>
+          <t>404538336</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს საქართველოს ბუნებრივი გაზის გადამცემი ქსელის მესაკუთრე</t>
+          <t>შპს ოილინვესტი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>44,501</t>
+          <t>71,291</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>-26.0%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>39,818</t>
+          <t>-3,964</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>89.5%</t>
+          <t>-5.6%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>-23,101</t>
+          <t>-12,190</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>330,052</t>
+          <t>49,895</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>316,476</t>
+          <t>-20,061</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>400261328</t>
+          <t>430039059</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკაზუს პრემიუმ ლუბრიკანტს</t>
+          <t>შპს ოილ მაქს</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>42,461</t>
+          <t>63,108</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-35.7%</t>
+          <t>-33.7%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>1,194</t>
+          <t>1,595</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>1,408</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>10,610</t>
+          <t>7,365</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>2,130</t>
+          <t>3,026</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>406350602</t>
+          <t>404581939</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს გაზ ენდ პეტროლ კომპანი</t>
+          <t>⚠ შპს  ბიპი ტრეიდი</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>37,150</t>
+          <t>62,468</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>24.9%</t>
+          <t>246.2%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>-165</t>
+          <t>467</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>-278</t>
+          <t>429</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>4,317</t>
+          <t>4,647</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>-3,866</t>
+          <t>4,172</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>412747050</t>
+          <t>405195845</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს მანი</t>
+          <t>შპს ეკოპეტროლი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>35,742</t>
+          <t>55,374</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>-42.1%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>662</t>
+          <t>534</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-475</t>
+          <t>-518</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>5,189</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>-162</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>426522523</t>
+          <t>404922189</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს ლუქს ოილი</t>
+          <t>⚠ შპს ბინული 1</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>33,528</t>
-[...5 lines deleted...]
-        </is>
+          <t>53,575</t>
+        </is>
+      </c>
+      <c r="F40" s="7" t="n">
+        <v/>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>854</t>
+          <t>382</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>381</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>26,092</t>
+          <t>590</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>12,103</t>
+          <t>74</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>412687588</t>
+          <t>405591881</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  გაზსერვისი</t>
+          <t>⚠ შპს გლობალ ქომოდითი ტრეიდინგი</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>33,019</t>
-[...5 lines deleted...]
-        </is>
+          <t>48,034</t>
+        </is>
+      </c>
+      <c r="F41" s="5" t="n">
+        <v/>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>9,022</t>
+          <t>1,556</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>27.3%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>8,601</t>
+          <t>731</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>15,024</t>
+          <t>7,591</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>12,780</t>
+          <t>607</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>406280901</t>
+          <t>405621251</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ჯეორჯიან როუტ</t>
+          <t>შპს  ჯბრ ქომიდითი თრეიდინგი</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>31,102</t>
+          <t>47,715</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>-79.8%</t>
+          <t>161.3%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>-1,613</t>
+          <t>1,038</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>-1,410</t>
+          <t>197</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>8,276</t>
+          <t>9,046</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>1,308</t>
+          <t>643</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>404515217</t>
+          <t>420011150</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კადე ოილი</t>
+          <t>შპს აბში</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>30,098</t>
+          <t>47,585</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>-54.7%</t>
+          <t>858.2%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>3,172</t>
+          <t>-655</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>2,486</t>
+          <t>-898</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>11,669</t>
+          <t>4,043</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>10,646</t>
+          <t>-612</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>402304895</t>
+          <t>404559642</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს ენმედოილ</t>
+          <t>შპს ეკოტრანსი</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>29,819</t>
-[...3 lines deleted...]
-        <v/>
+          <t>45,713</t>
+        </is>
+      </c>
+      <c r="F44" s="7" t="inlineStr">
+        <is>
+          <t>24.5%</t>
+        </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>386</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>-624</t>
+          <t>202</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>21,975</t>
+          <t>2,006</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>-624</t>
+          <t>681</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>426540479</t>
+          <t>406329110</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  იმპაქთ ოილ თრედინგ</t>
+          <t>შპს საქართველოს ბუნებრივი გაზის გადამცემი ქსელის მესაკუთრე</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>28,190</t>
+          <t>44,501</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>258.9%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>39,818</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>89.5%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>-23,101</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>5,631</t>
+          <t>330,052</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>-125</t>
+          <t>316,476</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>405714892</t>
+          <t>400261328</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს ტოპოილ 9092</t>
+          <t>შპს კავკაზუს პრემიუმ ლუბრიკანტს</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>28,162</t>
-[...3 lines deleted...]
-        <v/>
+          <t>42,461</t>
+        </is>
+      </c>
+      <c r="F46" s="7" t="inlineStr">
+        <is>
+          <t>-35.7%</t>
+        </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>1,101</t>
+          <t>1,194</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>1,007</t>
+          <t>437</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>3,861</t>
+          <t>10,610</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>3,146</t>
+          <t>2,130</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>205051085</t>
+          <t>404942130</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს L ოილი</t>
+          <t>⚠ შპს დეკა ინვესტი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>25,528</t>
+          <t>39,692</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>50.0%</t>
+          <t>-51.5%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>873</t>
+          <t>1,864</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>1,557</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>4,976</t>
+          <t>7,545</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>3,722</t>
+          <t>2,933</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>400329426</t>
+          <t>406350602</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გლობალური სავაჭრო ჯგუფი</t>
+          <t>შპს გაზ ენდ პეტროლ კომპანი</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>25,426</t>
+          <t>37,150</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>-45.5%</t>
+          <t>24.9%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>-1,319</t>
+          <t>-165</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>-926</t>
+          <t>-278</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>4,091</t>
+          <t>4,317</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>-3,589</t>
+          <t>-3,866</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>434169357</t>
+          <t>405529307</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს მმ ოილი</t>
+          <t>შპს ემემემ პეტროლიუმი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>25,345</t>
+          <t>35,879</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>21.3%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>-206</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>64</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>4,570</t>
+          <t>3,540</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>2,608</t>
+          <t>1,030</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>405452040</t>
+          <t>412747050</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს მ-ოილ ჯგუფი</t>
+          <t>შპს მანი</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>23,441</t>
+          <t>35,742</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>28.8%</t>
+          <t>-42.1%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>662</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>-110</t>
+          <t>-475</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>2,410</t>
+          <t>100</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>1,690</t>
+          <t>100</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>424067066</t>
+          <t>405618210</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტერ გაზი</t>
+          <t>შპს უნიკაი</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>21,724</t>
+          <t>33,953</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>-34.4%</t>
+          <t>-41.5%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>8,044</t>
+          <t>2,495</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>37.0%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>6,801</t>
+          <t>1,748</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>42,177</t>
+          <t>15,653</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>26,538</t>
+          <t>9,540</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>405385006</t>
+          <t>426522523</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს გალონი</t>
+          <t>შპს ლუქს ოილი</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>21,149</t>
+          <t>33,528</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>46.4%</t>
+          <t>-63.2%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>-206</t>
+          <t>854</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>-220</t>
+          <t>312</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>2,614</t>
+          <t>26,092</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>-256</t>
+          <t>12,103</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>236689954</t>
+          <t>412687588</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს  ეს ჯი გაზ - კომპანი</t>
+          <t>⚠ შპს  გაზსერვისი</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>21,050</t>
+          <t>33,019</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>17.8%</t>
+          <t>48.4%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>4,941</t>
+          <t>9,022</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>23.5%</t>
+          <t>27.3%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>4,442</t>
+          <t>8,601</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>12,677</t>
+          <t>15,024</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>5,000</t>
+          <t>12,780</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>215111929</t>
+          <t>406280901</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს ჩენელ ენერჯი (ფოთი) ლიმითედ - საქართველო</t>
+          <t>⚠ შპს  ჯეორჯიან როუტ</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>18,926</t>
+          <t>31,102</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>-79.8%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>4,221</t>
+          <t>-1,613</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>22.3%</t>
+          <t>-5.2%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>3,821</t>
+          <t>-1,410</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>80,024</t>
+          <t>8,276</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>75,505</t>
+          <t>1,308</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>431437082</t>
+          <t>404515217</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს თელავგაზი</t>
+          <t>⚠ შპს კადე ოილი</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>18,868</t>
+          <t>30,098</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>-54.7%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>3,608</t>
+          <t>3,172</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>2,623</t>
+          <t>2,486</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>18,975</t>
+          <t>11,669</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>12,361</t>
+          <t>10,646</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>201951708</t>
+          <t>402304895</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს ინტერგანი 2</t>
+          <t>შპს ენმედოილ</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>18,785</t>
-[...5 lines deleted...]
-        </is>
+          <t>29,819</t>
+        </is>
+      </c>
+      <c r="F56" s="7" t="n">
+        <v/>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>1,101</t>
+          <t>118</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>-624</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>14,498</t>
+          <t>21,975</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>5,868</t>
+          <t>-624</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>406047754</t>
+          <t>406283793</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან გაზ იმპორტი</t>
+          <t>⚠ შპს დეკა</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>18,187</t>
+          <t>29,050</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>38.2%</t>
+          <t>-61.4%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>2,374</t>
+          <t>1,750</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>1,695</t>
+          <t>1,838</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>8,078</t>
+          <t>6,848</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>7,996</t>
+          <t>3,522</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>446975756</t>
+          <t>426540479</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს გ.მ კომპანია</t>
+          <t>⚠ შპს  იმპაქთ ოილ თრედინგ</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>14,084</t>
+          <t>28,190</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>23.9%</t>
+          <t>258.9%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>86</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>86</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>5,939</t>
+          <t>5,631</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>1,205</t>
+          <t>-125</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>412745445</t>
+          <t>405714892</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს თოფიჩი +</t>
+          <t>შპს ტოპოილ 9092</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>13,638</t>
-[...5 lines deleted...]
-        </is>
+          <t>28,162</t>
+        </is>
+      </c>
+      <c r="F59" s="5" t="n">
+        <v/>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>-357</t>
+          <t>1,101</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>-407</t>
+          <t>1,007</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>2,268</t>
+          <t>3,861</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>-112</t>
+          <t>3,146</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>405168376</t>
+          <t>236684469</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გაზ თრეიდინგ</t>
+          <t>შპს მეეკი</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>13,280</t>
+          <t>25,682</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>-81.7%</t>
+          <t>17.0%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>1,163</t>
+          <t>1,957</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>3,335</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>26,447</t>
+          <t>14,497</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>14,229</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>21001006925</t>
+          <t>205051085</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შოთა ურიადმყოფელი</t>
+          <t>შპს L ოილი</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>12,843</t>
+          <t>25,528</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>50.0%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>873</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>548</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>1,422</t>
+          <t>4,976</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3,722</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>405208751</t>
+          <t>400329426</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს  ექსიმ ოილი</t>
+          <t>⚠ შპს გლობალური სავაჭრო ჯგუფი</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>12,635</t>
+          <t>25,426</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>-30.1%</t>
+          <t>-45.5%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>-847</t>
+          <t>-1,319</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>-5.2%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>-845</t>
+          <t>-926</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>2,067</t>
+          <t>4,091</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>1,320</t>
+          <t>-3,589</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>404503195</t>
+          <t>434169357</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჰექსა</t>
+          <t>შპს მმ ოილი</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>12,628</t>
-[...3 lines deleted...]
-        <v/>
+          <t>25,345</t>
+        </is>
+      </c>
+      <c r="F63" s="5" t="inlineStr">
+        <is>
+          <t>2.8%</t>
+        </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>2,194</t>
+          <t>878</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>22,742</t>
+          <t>673</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>15,358</t>
+          <t>4,570</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>4,921</t>
+          <t>2,608</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>205242245</t>
+          <t>405452040</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს გაზ-ენერჯი</t>
+          <t>შპს მ-ოილ ჯგუფი</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>12,258</t>
+          <t>23,441</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>28.8%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>1,021</t>
+          <t>-35</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>-110</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>7,556</t>
+          <t>2,410</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>4,974</t>
+          <t>1,690</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>406243426</t>
+          <t>424067066</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს გაზ ჯორჯია იმპორტ</t>
+          <t>შპს ინტერ გაზი</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>10,866</t>
+          <t>21,724</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>24.1%</t>
+          <t>-34.4%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>646</t>
+          <t>8,044</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>37.0%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>6,801</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>2,143</t>
+          <t>42,177</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>929</t>
+          <t>26,538</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>204892599</t>
+          <t>405385006</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ნინოწმინდის ნავთობკომპანია-ს წარმომადგენლობა საქართველოში</t>
+          <t>შპს გალონი</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>10,554</t>
+          <t>21,149</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>46.4%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>-206</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>-1.0%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>-14,223</t>
+          <t>-220</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>15,017</t>
+          <t>2,614</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>-252,433</t>
+          <t>-256</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>401964683</t>
+          <t>236689954</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ტრანსკავკასიური იმპექს კომპანია</t>
+          <t>შპს  ეს ჯი გაზ - კომპანი</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>10,153</t>
+          <t>21,050</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>-57.4%</t>
+          <t>17.8%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>4,941</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>23.5%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>4,442</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>12,677</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5,000</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>208186194</t>
+          <t>406421867</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს რ.ი.გ. გაზ</t>
+          <t>სიენფისი სიბუ დრილინგ ინჟინერინგ კომპანი ლიმითედის საქართველოს ფილიალი</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>9,360</t>
+          <t>20,549</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>75.1%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>-430</t>
+          <t>9,294</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>45.2%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>-353</t>
+          <t>8,223</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>12,978</t>
+          <t>24,230</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>4,620</t>
+          <t>16,579</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>406299394</t>
+          <t>405161845</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს 2020</t>
+          <t>შპს ავტო ელპიჯი ჯორჯია</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>8,797</t>
+          <t>19,986</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>51.2%</t>
+          <t>107.8%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>1,095</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>1,095</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>2,610</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>2,114</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>424255237</t>
+          <t>215111929</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს დიკა</t>
+          <t>შპს ჩენელ ენერჯი (ფოთი) ლიმითედ - საქართველო</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>8,546</t>
+          <t>18,926</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>46.8%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>4,221</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>22.3%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>3,821</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>1,699</t>
+          <t>80,024</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>75,505</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>400218992</t>
+          <t>431437082</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს ევრაზთაიერ</t>
+          <t>შპს თელავგაზი</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>8,350</t>
+          <t>18,868</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>1,349</t>
+          <t>3,608</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>1,185</t>
+          <t>2,623</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>6,380</t>
+          <t>18,975</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>6,217</t>
+          <t>12,361</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>400090897</t>
+          <t>201951708</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>შპს ბაგო</t>
+          <t>შპს ინტერგანი 2</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>8,098</t>
+          <t>18,785</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>2,526</t>
+          <t>1,101</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>31.2%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>2,509</t>
+          <t>405</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>8,543</t>
+          <t>14,498</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>7,603</t>
+          <t>5,868</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>239403392</t>
+          <t>400256496</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>სს საჩხერეგაზი</t>
+          <t>შპს ს 8</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>8,096</t>
+          <t>18,096</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>-292</t>
+          <t>387</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>-403</t>
+          <t>319</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>4,189</t>
+          <t>893</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>2,457</t>
+          <t>743</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>404534937</t>
+          <t>445606844</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს  გაზ გრუპი</t>
+          <t>შპს პიტსტოპ პეტროლეუმ</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>7,945</t>
+          <t>15,386</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>1,900</t>
+          <t>533</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>23.9%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>-338</t>
+          <t>504</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>11,435</t>
+          <t>1,504</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>1,587</t>
+          <t>1,484</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>401944036</t>
+          <t>405589787</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს წყლის და გაზის ტექნოლოგიები</t>
+          <t>შპს პეტრო ჯორჯია</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>7,337</t>
+          <t>14,795</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>-14.2%</t>
+          <t>27.0%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>993</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>406</t>
+          <t>777</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>9,248</t>
+          <t>3,253</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>7,150</t>
+          <t>1,421</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>51001009000</t>
+          <t>446975756</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>⚠ გენადი კალანდია</t>
+          <t>შპს გ.მ კომპანია</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>7,036</t>
+          <t>14,084</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>45.5%</t>
+          <t>23.9%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>319</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>437</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>1,337</t>
+          <t>5,939</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>1,205</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>239894325</t>
+          <t>412745445</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს გასკო +</t>
+          <t>შპს თოფიჩი +</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>6,417</t>
+          <t>13,638</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>26.2%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>-287</t>
+          <t>-357</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>-2.6%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>-356</t>
+          <t>-407</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>14,649</t>
+          <t>2,268</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>-112</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>406192882</t>
+          <t>405263165</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  საჩინო</t>
+          <t>შპს ს.5</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>6,263</t>
+          <t>13,349</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>26.8%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>-11</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>-50</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>2,249</t>
+          <t>415</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>-156</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>434162700</t>
+          <t>405168376</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს გაზი 555</t>
+          <t>⚠ შპს გაზ თრეიდინგ</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>6,248</t>
+          <t>13,280</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>82.4%</t>
+          <t>-81.7%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>1,437</t>
+          <t>1,163</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>23.0%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>1,326</t>
+          <t>564</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>1,762</t>
+          <t>26,447</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>1,354</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>205141979</t>
+          <t>21001006925</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს გაზ იმპექსი</t>
+          <t>შოთა ურიადმყოფელი</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>6,081</t>
+          <t>12,843</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>-96.5%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>713</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>1,380</t>
+          <t>532</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>21,705</t>
+          <t>1,422</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>20,900</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>402193103</t>
+          <t>405208751</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს ვ8შიფინგ ჯორჯია</t>
+          <t>შპს  ექსიმ ოილი</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>5,718</t>
+          <t>12,635</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>-30.1%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>1,144</t>
+          <t>-847</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>20.0%</t>
+          <t>-6.7%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>1,090</t>
+          <t>-845</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>2,339</t>
+          <t>2,067</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>1,320</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>424253168</t>
+          <t>404503195</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიდოილი</t>
+          <t>⚠ შპს ჰექსა</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>5,703</t>
-[...5 lines deleted...]
-        </is>
+          <t>12,628</t>
+        </is>
+      </c>
+      <c r="F82" s="7" t="n">
+        <v/>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>2,194</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>-109</t>
+          <t>22,742</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>1,126</t>
+          <t>15,358</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>-109</t>
+          <t>4,921</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>445514051</t>
+          <t>205242245</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ნინიმა</t>
+          <t>შპს გაზ-ენერჯი</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>5,573</t>
+          <t>12,258</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>1,021</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>623</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>1,206</t>
+          <t>7,556</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>4,974</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>205169538</t>
+          <t>405470574</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს სტ ოილ</t>
+          <t>შპს ეკოპრინი</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>5,390</t>
+          <t>11,424</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>31.5%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>48</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>27</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>1,062</t>
+          <t>2,279</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>1,032</t>
+          <t>-542</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>400286800</t>
+          <t>437074979</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს არომაკო</t>
+          <t>შპს პპ კომპანია</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>5,274</t>
+          <t>11,132</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>36.5%</t>
+          <t>-7.0%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>1,254</t>
+          <t>1,548</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>23.8%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>1,213</t>
+          <t>1,495</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>6,151</t>
+          <t>1,908</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>2,070</t>
+          <t>1,410</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>231251007</t>
+          <t>204892599</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბუნებრივი აირი</t>
+          <t>⚠ შპს ნინოწმინდის ნავთობკომპანია-ს წარმომადგენლობა საქართველოში</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2020</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>5,191</t>
+          <t>10,554</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>-37.6%</t>
+          <t>-32.9%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>333</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>-14,223</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>24,691</t>
+          <t>15,017</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>19,045</t>
+          <t>-252,433</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>404980213</t>
+          <t>400396068</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს ბანი 13</t>
+          <t>შპს პეტრონას</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>5,049</t>
-[...5 lines deleted...]
-        </is>
+          <t>10,477</t>
+        </is>
+      </c>
+      <c r="F87" s="5" t="n">
+        <v/>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>42</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>41</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>5,556</t>
+          <t>464</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>5,176</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>404435250</t>
+          <t>401964683</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს GLOBAL DEFENSE GROUP</t>
+          <t>⚠ შპს ტრანსკავკასიური იმპექს კომპანია</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>4,725</t>
+          <t>10,153</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>-13.2%</t>
+          <t>-57.4%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>877</t>
+          <t>262</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>18.6%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>228</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>8,323</t>
+          <t>501</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>5,988</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>406264689</t>
+          <t>400380440</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯან</t>
+          <t>შპს სფეის ოილი</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>4,412</t>
-[...5 lines deleted...]
-        </is>
+          <t>9,960</t>
+        </is>
+      </c>
+      <c r="F89" s="5" t="n">
+        <v/>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>223</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>-537</t>
+          <t>189</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>840</t>
+          <t>229</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>405037071</t>
+          <t>404982701</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს აპო თრეიდინგი</t>
+          <t>შპს Iveria Supply Logistics &amp; Energy Trading Group (ISLET Group)</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>4,134</t>
+          <t>9,886</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>577</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>-754</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>2,336</t>
+          <t>15,458</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>1,772</t>
+          <t>7,618</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>231945651</t>
+          <t>402092962</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯოკონდა</t>
+          <t>შპს გეობითუმ პლიუსი</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>4,012</t>
+          <t>9,447</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>42.3%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>741</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>17.2%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>463</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>2,168</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>465</t>
+          <t>805</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>404404998</t>
+          <t>208186194</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს საწარმოო-სამრეწველო კორპორაცია კაპიტალინვესტი</t>
+          <t>შპს რ.ი.გ. გაზ</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>3,845</t>
+          <t>9,360</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>-430</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>-4.6%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>-353</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>2,664</t>
+          <t>12,978</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>1,132</t>
+          <t>4,620</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>202403103</t>
+          <t>438115772</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>შპს სოკარ ჯორჯია სექიურითი</t>
+          <t>შპს ბიზონ ოილი</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>3,778</t>
+          <t>9,269</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>13.6%</t>
+          <t>-12.4%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>1,018</t>
+          <t>-54</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>1,029</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>610</t>
+          <t>442</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>200213697</t>
+          <t>443862456</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჩირაღდანი-XXI საუკუნე</t>
+          <t>⚠ შპს ექსა</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>3,681</t>
+          <t>9,187</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>58.1%</t>
+          <t>-30.6%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>1,414</t>
+          <t>269</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>38.4%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>1,355</t>
+          <t>147</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>1,146</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>-932</t>
+          <t>791</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>438733033</t>
+          <t>400381047</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს ზანი</t>
+          <t>შპს ტოპ +</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>3,233</t>
-[...5 lines deleted...]
-        </is>
+          <t>9,174</t>
+        </is>
+      </c>
+      <c r="F95" s="5" t="n">
+        <v/>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>-463</t>
+          <t>148</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>-687</t>
+          <t>145</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>3,965</t>
+          <t>610</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>1,459</t>
+          <t>145</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>206341797</t>
+          <t>400349672</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს კმ-სერვისი</t>
+          <t>შპს ა.გ.გრუპი+</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>3,088</t>
+          <t>9,089</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>114.8%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>150</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>150</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>3,812</t>
+          <t>314</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>2,887</t>
+          <t>314</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>427739539</t>
+          <t>406299394</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>შპს ანი</t>
+          <t>⚠ შპს 2020</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>3,029</t>
+          <t>8,797</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>51.2%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>282</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>272</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>1,083</t>
+          <t>336</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>633</t>
+          <t>133</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>406368112</t>
+          <t>424255237</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფირმეზა</t>
+          <t>შპს დიკა</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>3,019</t>
+          <t>8,546</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>-65.3%</t>
+          <t>46.8%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>211</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>-131</t>
+          <t>91</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>911</t>
+          <t>1,699</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>-238</t>
+          <t>520</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>205238385</t>
+          <t>406121977</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>სს ნორიოს ნავთობის კომპანია</t>
+          <t>შპს  ტოტალ</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>2,858</t>
+          <t>8,516</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>121</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>78</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>13,888</t>
+          <t>762</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>13,581</t>
+          <t>208</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>222729527</t>
+          <t>206178483</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>შპს  არალ-პეტროლი</t>
+          <t>შპს გამა+</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>2,507</t>
+          <t>8,505</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>12.2%</t>
+          <t>-4.6%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1,596</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>1,501</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>1,305</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>486</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>404452392</t>
+          <t>404447309</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პეტროლეუმ თრეიდ კომპანი 2013 PETROLEUM TRADE COMPANY 2013 LLC</t>
+          <t>შპს   ქსილისი</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>2,499</t>
+          <t>8,401</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>897</t>
+          <t>347</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>35.9%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>682</t>
+          <t>380</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>985</t>
+          <t>1,985</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1,974</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>424066423</t>
+          <t>400090897</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>შპს A GAS</t>
+          <t>შპს ბაგო</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>2,479</t>
+          <t>8,098</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>2,526</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>31.2%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>2,509</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>2,738</t>
+          <t>8,543</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>7,603</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>405003598</t>
+          <t>239403392</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს საბპეტროლი</t>
+          <t>სს საჩხერეგაზი</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>2,431</t>
+          <t>8,096</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>-292</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>-3.6%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>-121</t>
+          <t>-403</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>4,189</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>2,457</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>405037213</t>
+          <t>443866238</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>შპს ნეოგაზი</t>
+          <t>შპს ლოკალი</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>2,142</t>
+          <t>7,637</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>1,021</t>
+          <t>104</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>47.7%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>75</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>11,784</t>
+          <t>616</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>-10,507</t>
+          <t>540</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>227720785</t>
+          <t>217888775</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს სუპერგაზი-იტალია</t>
+          <t>შპს გუდ-ლაიკი</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>2,073</t>
+          <t>7,532</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>760</t>
+          <t>260</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>36.7%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>51</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>4,915</t>
+          <t>2,954</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>4,793</t>
+          <t>1,002</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>406257081</t>
+          <t>404914651</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს პალფინგერ ჯორჯია</t>
+          <t>შპს AS 24 საქართველო</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>2,064</t>
+          <t>7,269</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>-35.9%</t>
+          <t>41.1%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>-429</t>
+          <t>311</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>-454</t>
+          <t>61</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>1,733</t>
+          <t>1,252</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>-863</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>215110252</t>
+          <t>51001009000</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>შპს სათნო</t>
+          <t>⚠ გენადი კალანდია</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>2,042</t>
+          <t>7,036</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>-73.7%</t>
+          <t>45.5%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>276</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>76</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>11,267</t>
+          <t>1,337</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>10,660</t>
+          <t>76</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>401960197</t>
+          <t>445391246</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გაზ ვოთერ ტექნოლოჯი</t>
+          <t>შპს ექო-XXI</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>1,980</t>
+          <t>6,959</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>-31.4%</t>
+          <t>19.0%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>489</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>7.0%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>473</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>1,872</t>
+          <t>1,463</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>1,454</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>404481832</t>
+          <t>405046793</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>შპს ოლფრეშ</t>
+          <t>შპს ტაქსის სერვისი</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>1,856</t>
+          <t>6,690</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>29.4%</t>
+          <t>29.5%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>91</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>91</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>1,690</t>
+          <t>262</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>106</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>404488256</t>
+          <t>208208198</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფორმულა</t>
+          <t>შპს გამა</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>1,717</t>
+          <t>6,479</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>-76.2%</t>
+          <t>18.9%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>-629</t>
+          <t>598</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>-36.6%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>-658</t>
+          <t>416</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>9,160</t>
+          <t>3,572</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>8,105</t>
+          <t>3,219</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>405044606</t>
+          <t>239894325</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ომეგა გაზი</t>
+          <t>შპს გასკო +</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>1,555</t>
-[...3 lines deleted...]
-        <v/>
+          <t>6,417</t>
+        </is>
+      </c>
+      <c r="F111" s="5" t="inlineStr">
+        <is>
+          <t>16.9%</t>
+        </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>-287</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>-4.5%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>-356</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>1,039</t>
+          <t>14,649</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>819</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>204513561</t>
+          <t>445401093</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სუპერგაზი-იტალია+</t>
+          <t>⚠ შპს აისი</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>1,517</t>
-[...3 lines deleted...]
-        <v/>
+          <t>6,282</t>
+        </is>
+      </c>
+      <c r="F112" s="7" t="inlineStr">
+        <is>
+          <t>-15.5%</t>
+        </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>1,115</t>
+          <t>489</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>73.5%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>1,168</t>
+          <t>-23</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>2,761</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>687</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>206337203</t>
+          <t>434162700</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>შპს გეოტექნოგაზი</t>
+          <t>შპს გაზი 555</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>1,501</t>
+          <t>6,248</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>-39.1%</t>
+          <t>82.4%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>1,437</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>10.1%</t>
+          <t>23.0%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>1,326</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>3,365</t>
+          <t>1,762</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>1,266</t>
+          <t>1,354</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>404961715</t>
+          <t>205141979</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს იუ ქეი ქომოდითის</t>
+          <t>შპს გაზ იმპექსი</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>1,493</t>
+          <t>6,081</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>-93.0%</t>
+          <t>-96.5%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>690</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>11.3%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>1,380</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>1,048</t>
+          <t>21,705</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>20,900</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>212670064</t>
+          <t>231954677</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>სს ქუთნავთობპროდუქტი</t>
+          <t>შპს ლუგოილი-თერჯოლა</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>1,431</t>
+          <t>5,838</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>-31.8%</t>
+          <t>97.8%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>351</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>-364</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>2,744</t>
+          <t>5,253</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>2,172</t>
+          <t>459</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>405072200</t>
+          <t>445567075</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯია გაზ პროჯექტ</t>
+          <t>შპს მეტროპოლი</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>1,382</t>
+          <t>5,712</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>-80.5%</t>
+          <t>-73.1%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>-70</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>73.6%</t>
+          <t>-1.2%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>51</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>5,099</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>3,669</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>402015207</t>
+          <t>424253168</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>შპს აირსერვისი +</t>
+          <t>შპს ლიდოილი</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>1,306</t>
+          <t>5,703</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>83.6%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>-45</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>-109</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>1,403</t>
+          <t>1,126</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>428</t>
+          <t>-109</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>445526627</t>
+          <t>445514051</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლოვა</t>
+          <t>⚠ შპს ნინიმა</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>1,200</t>
+          <t>5,573</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>21.3%</t>
+          <t>-13.4%</t>
         </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>413</t>
+          <t>182</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>34.4%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>-325</t>
+          <t>136</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>1,976</t>
+          <t>1,206</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>-454</t>
+          <t>610</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>404919282</t>
+          <t>205169538</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სუპერგაზი იტალია რუსთავი</t>
+          <t>შპს სტ ოილ</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>1,193</t>
+          <t>5,390</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>31.5%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>464</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>-60</t>
+          <t>384</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>1,062</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>1,032</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>406125107</t>
+          <t>405348823</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს დელტა გაზი</t>
+          <t>შპს ლენდმარკ</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>1,091</t>
+          <t>5,349</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>-35.2%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>230</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>-59</t>
+          <t>192</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>966</t>
+          <t>161</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>-139</t>
+          <t>73</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>404957187</t>
+          <t>400286800</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>შპს GLG-GROUP</t>
+          <t>შპს არომაკო</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>989</t>
+          <t>5,274</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>-20.4%</t>
+          <t>36.5%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>1,254</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>23.8%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>1,213</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>1,019</t>
+          <t>6,151</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>2,070</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>402116508</t>
+          <t>231251007</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს იმპექსი</t>
+          <t>⚠ შპს ბუნებრივი აირი</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>5,191</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>-71.0%</t>
+          <t>-37.6%</t>
         </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>-245</t>
+          <t>382</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>-27.5%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>-281</t>
+          <t>70</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>1,080</t>
+          <t>24,691</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>-280</t>
+          <t>19,045</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>400314593</t>
+          <t>406215377</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>შპს გეო ოილ თრეიდ</t>
+          <t>შპს დაგი</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>5,186</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>-75.0%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>245</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>243</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>2,902</t>
+          <t>913</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>-800</t>
+          <t>503</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>205075201</t>
+          <t>406045783</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს დელტა - პე</t>
+          <t>შპს ანა</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>615</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,052</t>
+        </is>
+      </c>
+      <c r="F124" s="7" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>-341</t>
+          <t>120</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>-55.4%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>-362</t>
+          <t>112</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>1,265</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>1,263</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>446973838</t>
+          <t>404980213</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>შპს ლაზიერი</t>
+          <t>შპს ბანი 13</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>5,049</t>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
-          <t>-89.1%</t>
+          <t>-24.4%</t>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>-191</t>
+          <t>344</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>-32.3%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>-249</t>
+          <t>290</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>5,556</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>-216</t>
+          <t>5,176</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>245400775</t>
+          <t>439419862</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>შპს ბათუმის ნავთობგადამამუშავებელი ქარხანა</t>
+          <t>შპს ჭიათურა 2020</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>4,963</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>41.4%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>92</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
-          <t>31.0%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>86</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>8,023</t>
+          <t>2,086</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>7,802</t>
+          <t>1,520</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>405067243</t>
+          <t>404435250</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>შპს ოცდარვა</t>
+          <t>შპს GLOBAL DEFENSE GROUP</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>4,725</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>-13.2%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>877</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>18.6%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>615</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>1,722</t>
+          <t>8,323</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>-2,414</t>
+          <t>5,988</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>405413930</t>
+          <t>443570404</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეტოილ ჯორჯია</t>
+          <t>შპს ქონექთი პლიუსი</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>4,708</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>-75.5%</t>
+          <t>-15.7%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>-1,937</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>-458.9%</t>
+          <t>-0.0%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>-2,489</t>
+          <t>-71</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>4,642</t>
+          <t>425</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>-5,361</t>
+          <t>-39</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>404971045</t>
+          <t>404503284</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სუპერგაზი</t>
+          <t>შპს ჯორჯიან პეტროლეუმ დისტრიბიუშენი</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>4,662</t>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
-          <t>-79.5%</t>
+          <t>48.3%</t>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>357</t>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>-652</t>
+          <t>274</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>1,748</t>
+          <t>584</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>-3,156</t>
+          <t>541</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
-          <t>404549306</t>
+          <t>400411862</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბეიკერ ჰიუს სერვის ინთერნეიშენალის ფილიალი საქართველოში</t>
+          <t>შპს სტანდარტ ოილ კომპანი</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E130" s="7" t="inlineStr">
         <is>
-          <t>288</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,565</t>
+        </is>
+      </c>
+      <c r="F130" s="7" t="n">
+        <v/>
       </c>
       <c r="G130" s="7" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>37</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>301.8%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I130" s="7" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>37</t>
         </is>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
-          <t>9,161</t>
+          <t>2,299</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>9,142</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>400074780</t>
+          <t>405458099</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს   სუპერგაზი იტალია 2+</t>
+          <t>შპს ლუკას კაპიტალი</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>4,506</t>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
-          <t>-53.1%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
-          <t>-755</t>
+          <t>-106</t>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>-280.1%</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
-          <t>-1,682</t>
+          <t>-106</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>1,872</t>
+          <t>107</t>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>-6,471</t>
+          <t>-106</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="7" t="inlineStr">
         <is>
-          <t>406062601</t>
+          <t>406264689</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გეოგაზი</t>
+          <t>⚠ შპს ჯან</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D132" s="7" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E132" s="7" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>4,412</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>-93.7%</t>
+          <t>108.7%</t>
         </is>
       </c>
       <c r="G132" s="7" t="inlineStr">
         <is>
-          <t>-239</t>
+          <t>-132</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
-          <t>-159.4%</t>
+          <t>-3.0%</t>
         </is>
       </c>
       <c r="I132" s="7" t="inlineStr">
         <is>
-          <t>-239</t>
+          <t>-537</t>
         </is>
       </c>
       <c r="J132" s="7" t="inlineStr">
         <is>
-          <t>2,080</t>
+          <t>840</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>-614</t>
+          <t>-12</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>405572394</t>
+          <t>401962961</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  ბლექ სი პეტროლიუმ</t>
+          <t>შპს უნითრეიდი</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
-          <t>80</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,039</t>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t>-42.3%</t>
+        </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
-          <t>-858</t>
+          <t>132</t>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>-1072.5%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>-2,785</t>
+          <t>13</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>24,890</t>
+          <t>892</t>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>-2,788</t>
+          <t>525</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="7" t="inlineStr">
         <is>
-          <t>406058901</t>
+          <t>231945651</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>შპს ენ-ვი-პი ჯორჯია</t>
+          <t>შპს ჯოკონდა</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D134" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E134" s="7" t="inlineStr">
         <is>
-          <t>65</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,012</t>
+        </is>
+      </c>
+      <c r="F134" s="7" t="inlineStr">
+        <is>
+          <t>10.9%</t>
+        </is>
       </c>
       <c r="G134" s="7" t="inlineStr">
         <is>
-          <t>-551</t>
+          <t>691</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>-853.4%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="I134" s="7" t="inlineStr">
         <is>
-          <t>-869</t>
+          <t>519</t>
         </is>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
-          <t>7,925</t>
+          <t>735</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>-12,646</t>
+          <t>465</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>405171567</t>
+          <t>200260207</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  ქურა ბეისინ ოფერეითინგ ქომფანი</t>
+          <t>შპს  ყამარი. მ</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>Oil &amp; Gas</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,001</t>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t>23.2%</t>
+        </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-170</t>
+        </is>
+      </c>
+      <c r="H135" s="5" t="inlineStr">
+        <is>
+          <t>-4.2%</t>
+        </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-338</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
-          <t>6,733</t>
+          <t>3,529</t>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>679</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="7" t="inlineStr">
         <is>
+          <t>406024877</t>
+        </is>
+      </c>
+      <c r="B136" s="8" t="inlineStr">
+        <is>
+          <t>შპს ემეს მოტორსი</t>
+        </is>
+      </c>
+      <c r="C136" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D136" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E136" s="7" t="inlineStr">
+        <is>
+          <t>3,961</t>
+        </is>
+      </c>
+      <c r="F136" s="7" t="inlineStr">
+        <is>
+          <t>-6.9%</t>
+        </is>
+      </c>
+      <c r="G136" s="7" t="inlineStr">
+        <is>
+          <t>584</t>
+        </is>
+      </c>
+      <c r="H136" s="7" t="inlineStr">
+        <is>
+          <t>14.7%</t>
+        </is>
+      </c>
+      <c r="I136" s="7" t="inlineStr">
+        <is>
+          <t>375</t>
+        </is>
+      </c>
+      <c r="J136" s="7" t="inlineStr">
+        <is>
+          <t>2,911</t>
+        </is>
+      </c>
+      <c r="K136" s="7" t="inlineStr">
+        <is>
+          <t>2,118</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="inlineStr">
+        <is>
+          <t>404404998</t>
+        </is>
+      </c>
+      <c r="B137" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს საწარმოო-სამრეწველო კორპორაცია კაპიტალინვესტი</t>
+        </is>
+      </c>
+      <c r="C137" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D137" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>3,845</t>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t>-3.2%</t>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t>256</t>
+        </is>
+      </c>
+      <c r="H137" s="5" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="I137" s="5" t="inlineStr">
+        <is>
+          <t>248</t>
+        </is>
+      </c>
+      <c r="J137" s="5" t="inlineStr">
+        <is>
+          <t>2,664</t>
+        </is>
+      </c>
+      <c r="K137" s="5" t="inlineStr">
+        <is>
+          <t>1,132</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="7" t="inlineStr">
+        <is>
+          <t>404708312</t>
+        </is>
+      </c>
+      <c r="B138" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ენერგო ტრეიდი 24</t>
+        </is>
+      </c>
+      <c r="C138" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D138" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E138" s="7" t="inlineStr">
+        <is>
+          <t>3,817</t>
+        </is>
+      </c>
+      <c r="F138" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G138" s="7" t="inlineStr">
+        <is>
+          <t>-159</t>
+        </is>
+      </c>
+      <c r="H138" s="7" t="inlineStr">
+        <is>
+          <t>-4.2%</t>
+        </is>
+      </c>
+      <c r="I138" s="7" t="inlineStr">
+        <is>
+          <t>-161</t>
+        </is>
+      </c>
+      <c r="J138" s="7" t="inlineStr">
+        <is>
+          <t>217</t>
+        </is>
+      </c>
+      <c r="K138" s="7" t="inlineStr">
+        <is>
+          <t>-20</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="inlineStr">
+        <is>
+          <t>204863175</t>
+        </is>
+      </c>
+      <c r="B139" s="6" t="inlineStr">
+        <is>
+          <t>შპს გიგო</t>
+        </is>
+      </c>
+      <c r="C139" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D139" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>3,798</t>
+        </is>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="H139" s="5" t="inlineStr">
+        <is>
+          <t>5.1%</t>
+        </is>
+      </c>
+      <c r="I139" s="5" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="J139" s="5" t="inlineStr">
+        <is>
+          <t>1,020</t>
+        </is>
+      </c>
+      <c r="K139" s="5" t="inlineStr">
+        <is>
+          <t>961</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="7" t="inlineStr">
+        <is>
+          <t>200213697</t>
+        </is>
+      </c>
+      <c r="B140" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჩირაღდანი-XXI საუკუნე</t>
+        </is>
+      </c>
+      <c r="C140" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D140" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E140" s="7" t="inlineStr">
+        <is>
+          <t>3,681</t>
+        </is>
+      </c>
+      <c r="F140" s="7" t="inlineStr">
+        <is>
+          <t>58.1%</t>
+        </is>
+      </c>
+      <c r="G140" s="7" t="inlineStr">
+        <is>
+          <t>1,414</t>
+        </is>
+      </c>
+      <c r="H140" s="7" t="inlineStr">
+        <is>
+          <t>38.4%</t>
+        </is>
+      </c>
+      <c r="I140" s="7" t="inlineStr">
+        <is>
+          <t>1,355</t>
+        </is>
+      </c>
+      <c r="J140" s="7" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="K140" s="7" t="inlineStr">
+        <is>
+          <t>-932</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="inlineStr">
+        <is>
+          <t>405191279</t>
+        </is>
+      </c>
+      <c r="B141" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ზებრა</t>
+        </is>
+      </c>
+      <c r="C141" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D141" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>3,603</t>
+        </is>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t>-79.3%</t>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t>244</t>
+        </is>
+      </c>
+      <c r="H141" s="5" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="I141" s="5" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="J141" s="5" t="inlineStr">
+        <is>
+          <t>3,378</t>
+        </is>
+      </c>
+      <c r="K141" s="5" t="inlineStr">
+        <is>
+          <t>758</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="7" t="inlineStr">
+        <is>
+          <t>416370402</t>
+        </is>
+      </c>
+      <c r="B142" s="8" t="inlineStr">
+        <is>
+          <t>შპს იუ-ეს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C142" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D142" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E142" s="7" t="inlineStr">
+        <is>
+          <t>3,530</t>
+        </is>
+      </c>
+      <c r="F142" s="7" t="inlineStr">
+        <is>
+          <t>2.4%</t>
+        </is>
+      </c>
+      <c r="G142" s="7" t="inlineStr">
+        <is>
+          <t>-251</t>
+        </is>
+      </c>
+      <c r="H142" s="7" t="inlineStr">
+        <is>
+          <t>-7.1%</t>
+        </is>
+      </c>
+      <c r="I142" s="7" t="inlineStr">
+        <is>
+          <t>-280</t>
+        </is>
+      </c>
+      <c r="J142" s="7" t="inlineStr">
+        <is>
+          <t>650</t>
+        </is>
+      </c>
+      <c r="K142" s="7" t="inlineStr">
+        <is>
+          <t>-1,125</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="inlineStr">
+        <is>
+          <t>438733033</t>
+        </is>
+      </c>
+      <c r="B143" s="6" t="inlineStr">
+        <is>
+          <t>შპს ზანი</t>
+        </is>
+      </c>
+      <c r="C143" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D143" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>3,233</t>
+        </is>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t>-25.5%</t>
+        </is>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t>-463</t>
+        </is>
+      </c>
+      <c r="H143" s="5" t="inlineStr">
+        <is>
+          <t>-14.3%</t>
+        </is>
+      </c>
+      <c r="I143" s="5" t="inlineStr">
+        <is>
+          <t>-687</t>
+        </is>
+      </c>
+      <c r="J143" s="5" t="inlineStr">
+        <is>
+          <t>3,965</t>
+        </is>
+      </c>
+      <c r="K143" s="5" t="inlineStr">
+        <is>
+          <t>1,459</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="7" t="inlineStr">
+        <is>
+          <t>427739539</t>
+        </is>
+      </c>
+      <c r="B144" s="8" t="inlineStr">
+        <is>
+          <t>შპს ანი</t>
+        </is>
+      </c>
+      <c r="C144" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D144" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E144" s="7" t="inlineStr">
+        <is>
+          <t>3,029</t>
+        </is>
+      </c>
+      <c r="F144" s="7" t="inlineStr">
+        <is>
+          <t>2.0%</t>
+        </is>
+      </c>
+      <c r="G144" s="7" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="H144" s="7" t="inlineStr">
+        <is>
+          <t>2.7%</t>
+        </is>
+      </c>
+      <c r="I144" s="7" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="J144" s="7" t="inlineStr">
+        <is>
+          <t>1,083</t>
+        </is>
+      </c>
+      <c r="K144" s="7" t="inlineStr">
+        <is>
+          <t>633</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="inlineStr">
+        <is>
+          <t>406368112</t>
+        </is>
+      </c>
+      <c r="B145" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფირმეზა</t>
+        </is>
+      </c>
+      <c r="C145" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D145" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>3,019</t>
+        </is>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t>-65.3%</t>
+        </is>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H145" s="5" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="I145" s="5" t="inlineStr">
+        <is>
+          <t>-131</t>
+        </is>
+      </c>
+      <c r="J145" s="5" t="inlineStr">
+        <is>
+          <t>911</t>
+        </is>
+      </c>
+      <c r="K145" s="5" t="inlineStr">
+        <is>
+          <t>-238</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="7" t="inlineStr">
+        <is>
+          <t>439872568</t>
+        </is>
+      </c>
+      <c r="B146" s="8" t="inlineStr">
+        <is>
+          <t>შპს  თორი 577</t>
+        </is>
+      </c>
+      <c r="C146" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D146" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E146" s="7" t="inlineStr">
+        <is>
+          <t>2,948</t>
+        </is>
+      </c>
+      <c r="F146" s="7" t="inlineStr">
+        <is>
+          <t>38.0%</t>
+        </is>
+      </c>
+      <c r="G146" s="7" t="inlineStr">
+        <is>
+          <t>-12</t>
+        </is>
+      </c>
+      <c r="H146" s="7" t="inlineStr">
+        <is>
+          <t>-0.4%</t>
+        </is>
+      </c>
+      <c r="I146" s="7" t="inlineStr">
+        <is>
+          <t>-14</t>
+        </is>
+      </c>
+      <c r="J146" s="7" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="K146" s="7" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="inlineStr">
+        <is>
+          <t>205238385</t>
+        </is>
+      </c>
+      <c r="B147" s="6" t="inlineStr">
+        <is>
+          <t>სს ნორიოს ნავთობის კომპანია</t>
+        </is>
+      </c>
+      <c r="C147" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D147" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>2,858</t>
+        </is>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t>10.9%</t>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="H147" s="5" t="inlineStr">
+        <is>
+          <t>5.1%</t>
+        </is>
+      </c>
+      <c r="I147" s="5" t="inlineStr">
+        <is>
+          <t>-16</t>
+        </is>
+      </c>
+      <c r="J147" s="5" t="inlineStr">
+        <is>
+          <t>13,888</t>
+        </is>
+      </c>
+      <c r="K147" s="5" t="inlineStr">
+        <is>
+          <t>13,581</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="7" t="inlineStr">
+        <is>
+          <t>222729527</t>
+        </is>
+      </c>
+      <c r="B148" s="8" t="inlineStr">
+        <is>
+          <t>შპს  არალ-პეტროლი</t>
+        </is>
+      </c>
+      <c r="C148" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D148" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E148" s="7" t="inlineStr">
+        <is>
+          <t>2,507</t>
+        </is>
+      </c>
+      <c r="F148" s="7" t="inlineStr">
+        <is>
+          <t>12.2%</t>
+        </is>
+      </c>
+      <c r="G148" s="7" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="H148" s="7" t="inlineStr">
+        <is>
+          <t>1.0%</t>
+        </is>
+      </c>
+      <c r="I148" s="7" t="inlineStr">
+        <is>
+          <t>-54</t>
+        </is>
+      </c>
+      <c r="J148" s="7" t="inlineStr">
+        <is>
+          <t>447</t>
+        </is>
+      </c>
+      <c r="K148" s="7" t="inlineStr">
+        <is>
+          <t>-36</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="inlineStr">
+        <is>
+          <t>424066423</t>
+        </is>
+      </c>
+      <c r="B149" s="6" t="inlineStr">
+        <is>
+          <t>შპს A GAS</t>
+        </is>
+      </c>
+      <c r="C149" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D149" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>2,479</t>
+        </is>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t>-6.2%</t>
+        </is>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t>254</t>
+        </is>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t>10.3%</t>
+        </is>
+      </c>
+      <c r="I149" s="5" t="inlineStr">
+        <is>
+          <t>191</t>
+        </is>
+      </c>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t>2,738</t>
+        </is>
+      </c>
+      <c r="K149" s="5" t="inlineStr">
+        <is>
+          <t>386</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="7" t="inlineStr">
+        <is>
+          <t>405003598</t>
+        </is>
+      </c>
+      <c r="B150" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს საბპეტროლი</t>
+        </is>
+      </c>
+      <c r="C150" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D150" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E150" s="7" t="inlineStr">
+        <is>
+          <t>2,431</t>
+        </is>
+      </c>
+      <c r="F150" s="7" t="inlineStr">
+        <is>
+          <t>-6.7%</t>
+        </is>
+      </c>
+      <c r="G150" s="7" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="H150" s="7" t="inlineStr">
+        <is>
+          <t>-1.1%</t>
+        </is>
+      </c>
+      <c r="I150" s="7" t="inlineStr">
+        <is>
+          <t>-121</t>
+        </is>
+      </c>
+      <c r="J150" s="7" t="inlineStr">
+        <is>
+          <t>635</t>
+        </is>
+      </c>
+      <c r="K150" s="7" t="inlineStr">
+        <is>
+          <t>-6</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="inlineStr">
+        <is>
+          <t>402173517</t>
+        </is>
+      </c>
+      <c r="B151" s="6" t="inlineStr">
+        <is>
+          <t>შპს ზიმ 2020</t>
+        </is>
+      </c>
+      <c r="C151" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D151" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>2,312</t>
+        </is>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t>0.5%</t>
+        </is>
+      </c>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="H151" s="5" t="inlineStr">
+        <is>
+          <t>5.8%</t>
+        </is>
+      </c>
+      <c r="I151" s="5" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="J151" s="5" t="inlineStr">
+        <is>
+          <t>1,221</t>
+        </is>
+      </c>
+      <c r="K151" s="5" t="inlineStr">
+        <is>
+          <t>387</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="7" t="inlineStr">
+        <is>
+          <t>438114345</t>
+        </is>
+      </c>
+      <c r="B152" s="8" t="inlineStr">
+        <is>
+          <t>შპს ალგეთი</t>
+        </is>
+      </c>
+      <c r="C152" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D152" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E152" s="7" t="inlineStr">
+        <is>
+          <t>2,218</t>
+        </is>
+      </c>
+      <c r="F152" s="7" t="inlineStr">
+        <is>
+          <t>-33.1%</t>
+        </is>
+      </c>
+      <c r="G152" s="7" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="H152" s="7" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="I152" s="7" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J152" s="7" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="K152" s="7" t="inlineStr">
+        <is>
+          <t>-37</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="inlineStr">
+        <is>
+          <t>412690985</t>
+        </is>
+      </c>
+      <c r="B153" s="6" t="inlineStr">
+        <is>
+          <t>შპს გიო</t>
+        </is>
+      </c>
+      <c r="C153" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D153" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>2,184</t>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t>-6.7%</t>
+        </is>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t>541</t>
+        </is>
+      </c>
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t>24.8%</t>
+        </is>
+      </c>
+      <c r="I153" s="5" t="inlineStr">
+        <is>
+          <t>378</t>
+        </is>
+      </c>
+      <c r="J153" s="5" t="inlineStr">
+        <is>
+          <t>1,325</t>
+        </is>
+      </c>
+      <c r="K153" s="5" t="inlineStr">
+        <is>
+          <t>1,279</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="7" t="inlineStr">
+        <is>
+          <t>426552456</t>
+        </is>
+      </c>
+      <c r="B154" s="8" t="inlineStr">
+        <is>
+          <t>შპს მელო 777</t>
+        </is>
+      </c>
+      <c r="C154" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D154" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E154" s="7" t="inlineStr">
+        <is>
+          <t>2,183</t>
+        </is>
+      </c>
+      <c r="F154" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G154" s="7" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="H154" s="7" t="inlineStr">
+        <is>
+          <t>1.2%</t>
+        </is>
+      </c>
+      <c r="I154" s="7" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J154" s="7" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="K154" s="7" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="inlineStr">
+        <is>
+          <t>245540703</t>
+        </is>
+      </c>
+      <c r="B155" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მნათობი</t>
+        </is>
+      </c>
+      <c r="C155" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D155" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>2,099</t>
+        </is>
+      </c>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t>-31.1%</t>
+        </is>
+      </c>
+      <c r="G155" s="5" t="inlineStr">
+        <is>
+          <t>-171</t>
+        </is>
+      </c>
+      <c r="H155" s="5" t="inlineStr">
+        <is>
+          <t>-8.1%</t>
+        </is>
+      </c>
+      <c r="I155" s="5" t="inlineStr">
+        <is>
+          <t>-171</t>
+        </is>
+      </c>
+      <c r="J155" s="5" t="inlineStr">
+        <is>
+          <t>426</t>
+        </is>
+      </c>
+      <c r="K155" s="5" t="inlineStr">
+        <is>
+          <t>-279</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="7" t="inlineStr">
+        <is>
+          <t>227720785</t>
+        </is>
+      </c>
+      <c r="B156" s="8" t="inlineStr">
+        <is>
+          <t>შპს სუპერგაზი-იტალია</t>
+        </is>
+      </c>
+      <c r="C156" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D156" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E156" s="7" t="inlineStr">
+        <is>
+          <t>2,073</t>
+        </is>
+      </c>
+      <c r="F156" s="7" t="inlineStr">
+        <is>
+          <t>-13.0%</t>
+        </is>
+      </c>
+      <c r="G156" s="7" t="inlineStr">
+        <is>
+          <t>760</t>
+        </is>
+      </c>
+      <c r="H156" s="7" t="inlineStr">
+        <is>
+          <t>36.7%</t>
+        </is>
+      </c>
+      <c r="I156" s="7" t="inlineStr">
+        <is>
+          <t>468</t>
+        </is>
+      </c>
+      <c r="J156" s="7" t="inlineStr">
+        <is>
+          <t>4,915</t>
+        </is>
+      </c>
+      <c r="K156" s="7" t="inlineStr">
+        <is>
+          <t>4,793</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="inlineStr">
+        <is>
+          <t>215110252</t>
+        </is>
+      </c>
+      <c r="B157" s="6" t="inlineStr">
+        <is>
+          <t>შპს სათნო</t>
+        </is>
+      </c>
+      <c r="C157" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D157" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t>2,042</t>
+        </is>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t>-73.7%</t>
+        </is>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t>198</t>
+        </is>
+      </c>
+      <c r="H157" s="5" t="inlineStr">
+        <is>
+          <t>9.7%</t>
+        </is>
+      </c>
+      <c r="I157" s="5" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="J157" s="5" t="inlineStr">
+        <is>
+          <t>11,267</t>
+        </is>
+      </c>
+      <c r="K157" s="5" t="inlineStr">
+        <is>
+          <t>10,660</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="7" t="inlineStr">
+        <is>
+          <t>404905046</t>
+        </is>
+      </c>
+      <c r="B158" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტრანს გაზი</t>
+        </is>
+      </c>
+      <c r="C158" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D158" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E158" s="7" t="inlineStr">
+        <is>
+          <t>1,955</t>
+        </is>
+      </c>
+      <c r="F158" s="7" t="inlineStr">
+        <is>
+          <t>-9.4%</t>
+        </is>
+      </c>
+      <c r="G158" s="7" t="inlineStr">
+        <is>
+          <t>228</t>
+        </is>
+      </c>
+      <c r="H158" s="7" t="inlineStr">
+        <is>
+          <t>11.6%</t>
+        </is>
+      </c>
+      <c r="I158" s="7" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="J158" s="7" t="inlineStr">
+        <is>
+          <t>892</t>
+        </is>
+      </c>
+      <c r="K158" s="7" t="inlineStr">
+        <is>
+          <t>831</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="inlineStr">
+        <is>
+          <t>405626345</t>
+        </is>
+      </c>
+      <c r="B159" s="6" t="inlineStr">
+        <is>
+          <t>შპს უნიბენი</t>
+        </is>
+      </c>
+      <c r="C159" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D159" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t>1,880</t>
+        </is>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t>76.4%</t>
+        </is>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t>313</t>
+        </is>
+      </c>
+      <c r="H159" s="5" t="inlineStr">
+        <is>
+          <t>16.7%</t>
+        </is>
+      </c>
+      <c r="I159" s="5" t="inlineStr">
+        <is>
+          <t>314</t>
+        </is>
+      </c>
+      <c r="J159" s="5" t="inlineStr">
+        <is>
+          <t>1,797</t>
+        </is>
+      </c>
+      <c r="K159" s="5" t="inlineStr">
+        <is>
+          <t>1,741</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="7" t="inlineStr">
+        <is>
+          <t>404481832</t>
+        </is>
+      </c>
+      <c r="B160" s="8" t="inlineStr">
+        <is>
+          <t>შპს ოლფრეშ</t>
+        </is>
+      </c>
+      <c r="C160" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D160" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E160" s="7" t="inlineStr">
+        <is>
+          <t>1,856</t>
+        </is>
+      </c>
+      <c r="F160" s="7" t="inlineStr">
+        <is>
+          <t>29.4%</t>
+        </is>
+      </c>
+      <c r="G160" s="7" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="H160" s="7" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="I160" s="7" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="J160" s="7" t="inlineStr">
+        <is>
+          <t>1,690</t>
+        </is>
+      </c>
+      <c r="K160" s="7" t="inlineStr">
+        <is>
+          <t>691</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="inlineStr">
+        <is>
+          <t>404488256</t>
+        </is>
+      </c>
+      <c r="B161" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფორმულა</t>
+        </is>
+      </c>
+      <c r="C161" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D161" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t>1,717</t>
+        </is>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t>-76.2%</t>
+        </is>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t>-629</t>
+        </is>
+      </c>
+      <c r="H161" s="5" t="inlineStr">
+        <is>
+          <t>-36.6%</t>
+        </is>
+      </c>
+      <c r="I161" s="5" t="inlineStr">
+        <is>
+          <t>-658</t>
+        </is>
+      </c>
+      <c r="J161" s="5" t="inlineStr">
+        <is>
+          <t>9,160</t>
+        </is>
+      </c>
+      <c r="K161" s="5" t="inlineStr">
+        <is>
+          <t>8,105</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="7" t="inlineStr">
+        <is>
+          <t>404961715</t>
+        </is>
+      </c>
+      <c r="B162" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იუ ქეი ქომოდითის</t>
+        </is>
+      </c>
+      <c r="C162" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D162" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E162" s="7" t="inlineStr">
+        <is>
+          <t>1,493</t>
+        </is>
+      </c>
+      <c r="F162" s="7" t="inlineStr">
+        <is>
+          <t>-93.0%</t>
+        </is>
+      </c>
+      <c r="G162" s="7" t="inlineStr">
+        <is>
+          <t>-38</t>
+        </is>
+      </c>
+      <c r="H162" s="7" t="inlineStr">
+        <is>
+          <t>-2.6%</t>
+        </is>
+      </c>
+      <c r="I162" s="7" t="inlineStr">
+        <is>
+          <t>-40</t>
+        </is>
+      </c>
+      <c r="J162" s="7" t="inlineStr">
+        <is>
+          <t>1,048</t>
+        </is>
+      </c>
+      <c r="K162" s="7" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="inlineStr">
+        <is>
+          <t>212670064</t>
+        </is>
+      </c>
+      <c r="B163" s="6" t="inlineStr">
+        <is>
+          <t>სს ქუთნავთობპროდუქტი</t>
+        </is>
+      </c>
+      <c r="C163" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D163" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t>1,431</t>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t>-31.8%</t>
+        </is>
+      </c>
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="H163" s="5" t="inlineStr">
+        <is>
+          <t>17.5%</t>
+        </is>
+      </c>
+      <c r="I163" s="5" t="inlineStr">
+        <is>
+          <t>185</t>
+        </is>
+      </c>
+      <c r="J163" s="5" t="inlineStr">
+        <is>
+          <t>2,744</t>
+        </is>
+      </c>
+      <c r="K163" s="5" t="inlineStr">
+        <is>
+          <t>2,172</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="7" t="inlineStr">
+        <is>
+          <t>402015207</t>
+        </is>
+      </c>
+      <c r="B164" s="8" t="inlineStr">
+        <is>
+          <t>შპს აირსერვისი +</t>
+        </is>
+      </c>
+      <c r="C164" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D164" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E164" s="7" t="inlineStr">
+        <is>
+          <t>1,306</t>
+        </is>
+      </c>
+      <c r="F164" s="7" t="inlineStr">
+        <is>
+          <t>-18.7%</t>
+        </is>
+      </c>
+      <c r="G164" s="7" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="H164" s="7" t="inlineStr">
+        <is>
+          <t>5.9%</t>
+        </is>
+      </c>
+      <c r="I164" s="7" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="J164" s="7" t="inlineStr">
+        <is>
+          <t>1,403</t>
+        </is>
+      </c>
+      <c r="K164" s="7" t="inlineStr">
+        <is>
+          <t>428</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="5" t="inlineStr">
+        <is>
+          <t>445526627</t>
+        </is>
+      </c>
+      <c r="B165" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლოვა</t>
+        </is>
+      </c>
+      <c r="C165" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D165" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t>1,200</t>
+        </is>
+      </c>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t>21.3%</t>
+        </is>
+      </c>
+      <c r="G165" s="5" t="inlineStr">
+        <is>
+          <t>413</t>
+        </is>
+      </c>
+      <c r="H165" s="5" t="inlineStr">
+        <is>
+          <t>34.4%</t>
+        </is>
+      </c>
+      <c r="I165" s="5" t="inlineStr">
+        <is>
+          <t>-325</t>
+        </is>
+      </c>
+      <c r="J165" s="5" t="inlineStr">
+        <is>
+          <t>1,976</t>
+        </is>
+      </c>
+      <c r="K165" s="5" t="inlineStr">
+        <is>
+          <t>-454</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="7" t="inlineStr">
+        <is>
+          <t>404919282</t>
+        </is>
+      </c>
+      <c r="B166" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სუპერგაზი იტალია რუსთავი</t>
+        </is>
+      </c>
+      <c r="C166" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D166" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E166" s="7" t="inlineStr">
+        <is>
+          <t>1,193</t>
+        </is>
+      </c>
+      <c r="F166" s="7" t="inlineStr">
+        <is>
+          <t>-5.8%</t>
+        </is>
+      </c>
+      <c r="G166" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H166" s="7" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+      <c r="I166" s="7" t="inlineStr">
+        <is>
+          <t>-60</t>
+        </is>
+      </c>
+      <c r="J166" s="7" t="inlineStr">
+        <is>
+          <t>865</t>
+        </is>
+      </c>
+      <c r="K166" s="7" t="inlineStr">
+        <is>
+          <t>680</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="5" t="inlineStr">
+        <is>
+          <t>405392506</t>
+        </is>
+      </c>
+      <c r="B167" s="6" t="inlineStr">
+        <is>
+          <t>შპს ველი</t>
+        </is>
+      </c>
+      <c r="C167" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D167" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t>1,157</t>
+        </is>
+      </c>
+      <c r="F167" s="5" t="inlineStr">
+        <is>
+          <t>4.4%</t>
+        </is>
+      </c>
+      <c r="G167" s="5" t="inlineStr">
+        <is>
+          <t>510</t>
+        </is>
+      </c>
+      <c r="H167" s="5" t="inlineStr">
+        <is>
+          <t>44.1%</t>
+        </is>
+      </c>
+      <c r="I167" s="5" t="inlineStr">
+        <is>
+          <t>248</t>
+        </is>
+      </c>
+      <c r="J167" s="5" t="inlineStr">
+        <is>
+          <t>3,882</t>
+        </is>
+      </c>
+      <c r="K167" s="5" t="inlineStr">
+        <is>
+          <t>2,111</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="7" t="inlineStr">
+        <is>
+          <t>404957187</t>
+        </is>
+      </c>
+      <c r="B168" s="8" t="inlineStr">
+        <is>
+          <t>შპს GLG-GROUP</t>
+        </is>
+      </c>
+      <c r="C168" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D168" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E168" s="7" t="inlineStr">
+        <is>
+          <t>989</t>
+        </is>
+      </c>
+      <c r="F168" s="7" t="inlineStr">
+        <is>
+          <t>-20.4%</t>
+        </is>
+      </c>
+      <c r="G168" s="7" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="H168" s="7" t="inlineStr">
+        <is>
+          <t>13.5%</t>
+        </is>
+      </c>
+      <c r="I168" s="7" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="J168" s="7" t="inlineStr">
+        <is>
+          <t>1,019</t>
+        </is>
+      </c>
+      <c r="K168" s="7" t="inlineStr">
+        <is>
+          <t>852</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="inlineStr">
+        <is>
+          <t>205050273</t>
+        </is>
+      </c>
+      <c r="B169" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სენტა პეტროლიუმი</t>
+        </is>
+      </c>
+      <c r="C169" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D169" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t>978</t>
+        </is>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t>-69.4%</t>
+        </is>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t>-47</t>
+        </is>
+      </c>
+      <c r="H169" s="5" t="inlineStr">
+        <is>
+          <t>-4.8%</t>
+        </is>
+      </c>
+      <c r="I169" s="5" t="inlineStr">
+        <is>
+          <t>-16</t>
+        </is>
+      </c>
+      <c r="J169" s="5" t="inlineStr">
+        <is>
+          <t>4,997</t>
+        </is>
+      </c>
+      <c r="K169" s="5" t="inlineStr">
+        <is>
+          <t>-993</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="7" t="inlineStr">
+        <is>
+          <t>405512351</t>
+        </is>
+      </c>
+      <c r="B170" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტოტალ 100</t>
+        </is>
+      </c>
+      <c r="C170" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D170" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E170" s="7" t="inlineStr">
+        <is>
+          <t>950</t>
+        </is>
+      </c>
+      <c r="F170" s="7" t="inlineStr">
+        <is>
+          <t>-92.0%</t>
+        </is>
+      </c>
+      <c r="G170" s="7" t="inlineStr">
+        <is>
+          <t>-10</t>
+        </is>
+      </c>
+      <c r="H170" s="7" t="inlineStr">
+        <is>
+          <t>-1.1%</t>
+        </is>
+      </c>
+      <c r="I170" s="7" t="inlineStr">
+        <is>
+          <t>-10</t>
+        </is>
+      </c>
+      <c r="J170" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="K170" s="7" t="inlineStr">
+        <is>
+          <t>-612</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="5" t="inlineStr">
+        <is>
+          <t>405525052</t>
+        </is>
+      </c>
+      <c r="B171" s="6" t="inlineStr">
+        <is>
+          <t>შეზღუდული პასუხისმგებლობის საზოგადოება პეტროლჰაბი</t>
+        </is>
+      </c>
+      <c r="C171" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D171" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t>949</t>
+        </is>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t>483.4%</t>
+        </is>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t>613</t>
+        </is>
+      </c>
+      <c r="H171" s="5" t="inlineStr">
+        <is>
+          <t>64.6%</t>
+        </is>
+      </c>
+      <c r="I171" s="5" t="inlineStr">
+        <is>
+          <t>-106</t>
+        </is>
+      </c>
+      <c r="J171" s="5" t="inlineStr">
+        <is>
+          <t>6,644</t>
+        </is>
+      </c>
+      <c r="K171" s="5" t="inlineStr">
+        <is>
+          <t>-239</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="7" t="inlineStr">
+        <is>
+          <t>245578398</t>
+        </is>
+      </c>
+      <c r="B172" s="8" t="inlineStr">
+        <is>
+          <t>შპს ევროპეტროლი</t>
+        </is>
+      </c>
+      <c r="C172" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D172" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E172" s="7" t="inlineStr">
+        <is>
+          <t>890</t>
+        </is>
+      </c>
+      <c r="F172" s="7" t="inlineStr">
+        <is>
+          <t>28.6%</t>
+        </is>
+      </c>
+      <c r="G172" s="7" t="inlineStr">
+        <is>
+          <t>677</t>
+        </is>
+      </c>
+      <c r="H172" s="7" t="inlineStr">
+        <is>
+          <t>76.0%</t>
+        </is>
+      </c>
+      <c r="I172" s="7" t="inlineStr">
+        <is>
+          <t>522</t>
+        </is>
+      </c>
+      <c r="J172" s="7" t="inlineStr">
+        <is>
+          <t>4,172</t>
+        </is>
+      </c>
+      <c r="K172" s="7" t="inlineStr">
+        <is>
+          <t>3,210</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="5" t="inlineStr">
+        <is>
+          <t>402116508</t>
+        </is>
+      </c>
+      <c r="B173" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს იმპექსი</t>
+        </is>
+      </c>
+      <c r="C173" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D173" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t>890</t>
+        </is>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t>-71.0%</t>
+        </is>
+      </c>
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t>-245</t>
+        </is>
+      </c>
+      <c r="H173" s="5" t="inlineStr">
+        <is>
+          <t>-27.5%</t>
+        </is>
+      </c>
+      <c r="I173" s="5" t="inlineStr">
+        <is>
+          <t>-281</t>
+        </is>
+      </c>
+      <c r="J173" s="5" t="inlineStr">
+        <is>
+          <t>1,080</t>
+        </is>
+      </c>
+      <c r="K173" s="5" t="inlineStr">
+        <is>
+          <t>-280</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="7" t="inlineStr">
+        <is>
+          <t>205054894</t>
+        </is>
+      </c>
+      <c r="B174" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს უნიგრუპი</t>
+        </is>
+      </c>
+      <c r="C174" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D174" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E174" s="7" t="inlineStr">
+        <is>
+          <t>803</t>
+        </is>
+      </c>
+      <c r="F174" s="7" t="inlineStr">
+        <is>
+          <t>-19.5%</t>
+        </is>
+      </c>
+      <c r="G174" s="7" t="inlineStr">
+        <is>
+          <t>-537</t>
+        </is>
+      </c>
+      <c r="H174" s="7" t="inlineStr">
+        <is>
+          <t>-66.9%</t>
+        </is>
+      </c>
+      <c r="I174" s="7" t="inlineStr">
+        <is>
+          <t>-566</t>
+        </is>
+      </c>
+      <c r="J174" s="7" t="inlineStr">
+        <is>
+          <t>3,953</t>
+        </is>
+      </c>
+      <c r="K174" s="7" t="inlineStr">
+        <is>
+          <t>-2,947</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="5" t="inlineStr">
+        <is>
+          <t>400314593</t>
+        </is>
+      </c>
+      <c r="B175" s="6" t="inlineStr">
+        <is>
+          <t>შპს გეო ოილ თრეიდ</t>
+        </is>
+      </c>
+      <c r="C175" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D175" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t>800</t>
+        </is>
+      </c>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t>-75.0%</t>
+        </is>
+      </c>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t>-27</t>
+        </is>
+      </c>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t>-3.3%</t>
+        </is>
+      </c>
+      <c r="I175" s="5" t="inlineStr">
+        <is>
+          <t>-36</t>
+        </is>
+      </c>
+      <c r="J175" s="5" t="inlineStr">
+        <is>
+          <t>2,902</t>
+        </is>
+      </c>
+      <c r="K175" s="5" t="inlineStr">
+        <is>
+          <t>-800</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="7" t="inlineStr">
+        <is>
+          <t>205075201</t>
+        </is>
+      </c>
+      <c r="B176" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს დელტა - პე</t>
+        </is>
+      </c>
+      <c r="C176" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D176" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E176" s="7" t="inlineStr">
+        <is>
+          <t>615</t>
+        </is>
+      </c>
+      <c r="F176" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G176" s="7" t="inlineStr">
+        <is>
+          <t>-341</t>
+        </is>
+      </c>
+      <c r="H176" s="7" t="inlineStr">
+        <is>
+          <t>-55.4%</t>
+        </is>
+      </c>
+      <c r="I176" s="7" t="inlineStr">
+        <is>
+          <t>-362</t>
+        </is>
+      </c>
+      <c r="J176" s="7" t="inlineStr">
+        <is>
+          <t>981</t>
+        </is>
+      </c>
+      <c r="K176" s="7" t="inlineStr">
+        <is>
+          <t>904</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="5" t="inlineStr">
+        <is>
+          <t>446973838</t>
+        </is>
+      </c>
+      <c r="B177" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლაზიერი</t>
+        </is>
+      </c>
+      <c r="C177" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D177" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t>591</t>
+        </is>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t>-89.1%</t>
+        </is>
+      </c>
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t>-191</t>
+        </is>
+      </c>
+      <c r="H177" s="5" t="inlineStr">
+        <is>
+          <t>-32.3%</t>
+        </is>
+      </c>
+      <c r="I177" s="5" t="inlineStr">
+        <is>
+          <t>-249</t>
+        </is>
+      </c>
+      <c r="J177" s="5" t="inlineStr">
+        <is>
+          <t>661</t>
+        </is>
+      </c>
+      <c r="K177" s="5" t="inlineStr">
+        <is>
+          <t>-216</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="7" t="inlineStr">
+        <is>
+          <t>437059095</t>
+        </is>
+      </c>
+      <c r="B178" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბათვანი</t>
+        </is>
+      </c>
+      <c r="C178" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D178" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E178" s="7" t="inlineStr">
+        <is>
+          <t>586</t>
+        </is>
+      </c>
+      <c r="F178" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G178" s="7" t="inlineStr">
+        <is>
+          <t>-48</t>
+        </is>
+      </c>
+      <c r="H178" s="7" t="inlineStr">
+        <is>
+          <t>-8.2%</t>
+        </is>
+      </c>
+      <c r="I178" s="7" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J178" s="7" t="inlineStr">
+        <is>
+          <t>1,298</t>
+        </is>
+      </c>
+      <c r="K178" s="7" t="inlineStr">
+        <is>
+          <t>462</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="5" t="inlineStr">
+        <is>
+          <t>406192855</t>
+        </is>
+      </c>
+      <c r="B179" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს თორა</t>
+        </is>
+      </c>
+      <c r="C179" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D179" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t>534</t>
+        </is>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t>-77.4%</t>
+        </is>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H179" s="5" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+      <c r="I179" s="5" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="J179" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="K179" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="7" t="inlineStr">
+        <is>
+          <t>404584874</t>
+        </is>
+      </c>
+      <c r="B180" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბიოილი</t>
+        </is>
+      </c>
+      <c r="C180" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D180" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E180" s="7" t="inlineStr">
+        <is>
+          <t>491</t>
+        </is>
+      </c>
+      <c r="F180" s="7" t="inlineStr">
+        <is>
+          <t>-89.5%</t>
+        </is>
+      </c>
+      <c r="G180" s="7" t="inlineStr">
+        <is>
+          <t>171</t>
+        </is>
+      </c>
+      <c r="H180" s="7" t="inlineStr">
+        <is>
+          <t>34.9%</t>
+        </is>
+      </c>
+      <c r="I180" s="7" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+      <c r="J180" s="7" t="inlineStr">
+        <is>
+          <t>269</t>
+        </is>
+      </c>
+      <c r="K180" s="7" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="inlineStr">
+        <is>
+          <t>405067243</t>
+        </is>
+      </c>
+      <c r="B181" s="6" t="inlineStr">
+        <is>
+          <t>შპს ოცდარვა</t>
+        </is>
+      </c>
+      <c r="C181" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D181" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t>468</t>
+        </is>
+      </c>
+      <c r="F181" s="5" t="inlineStr">
+        <is>
+          <t>-23.0%</t>
+        </is>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t>-40</t>
+        </is>
+      </c>
+      <c r="H181" s="5" t="inlineStr">
+        <is>
+          <t>-8.6%</t>
+        </is>
+      </c>
+      <c r="I181" s="5" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="J181" s="5" t="inlineStr">
+        <is>
+          <t>1,722</t>
+        </is>
+      </c>
+      <c r="K181" s="5" t="inlineStr">
+        <is>
+          <t>-2,414</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="7" t="inlineStr">
+        <is>
+          <t>405413930</t>
+        </is>
+      </c>
+      <c r="B182" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეტოილ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C182" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D182" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E182" s="7" t="inlineStr">
+        <is>
+          <t>422</t>
+        </is>
+      </c>
+      <c r="F182" s="7" t="inlineStr">
+        <is>
+          <t>-75.5%</t>
+        </is>
+      </c>
+      <c r="G182" s="7" t="inlineStr">
+        <is>
+          <t>-1,937</t>
+        </is>
+      </c>
+      <c r="H182" s="7" t="inlineStr">
+        <is>
+          <t>-458.9%</t>
+        </is>
+      </c>
+      <c r="I182" s="7" t="inlineStr">
+        <is>
+          <t>-2,489</t>
+        </is>
+      </c>
+      <c r="J182" s="7" t="inlineStr">
+        <is>
+          <t>4,642</t>
+        </is>
+      </c>
+      <c r="K182" s="7" t="inlineStr">
+        <is>
+          <t>-5,361</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="inlineStr">
+        <is>
+          <t>416374989</t>
+        </is>
+      </c>
+      <c r="B183" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფორ ოილ გრუპ</t>
+        </is>
+      </c>
+      <c r="C183" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D183" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E183" s="5" t="inlineStr">
+        <is>
+          <t>351</t>
+        </is>
+      </c>
+      <c r="F183" s="5" t="inlineStr">
+        <is>
+          <t>-93.0%</t>
+        </is>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t>-59</t>
+        </is>
+      </c>
+      <c r="H183" s="5" t="inlineStr">
+        <is>
+          <t>-16.7%</t>
+        </is>
+      </c>
+      <c r="I183" s="5" t="inlineStr">
+        <is>
+          <t>-135</t>
+        </is>
+      </c>
+      <c r="J183" s="5" t="inlineStr">
+        <is>
+          <t>411</t>
+        </is>
+      </c>
+      <c r="K183" s="5" t="inlineStr">
+        <is>
+          <t>-91</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="7" t="inlineStr">
+        <is>
+          <t>239867612</t>
+        </is>
+      </c>
+      <c r="B184" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გრანდ</t>
+        </is>
+      </c>
+      <c r="C184" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D184" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E184" s="7" t="inlineStr">
+        <is>
+          <t>308</t>
+        </is>
+      </c>
+      <c r="F184" s="7" t="inlineStr">
+        <is>
+          <t>-98.5%</t>
+        </is>
+      </c>
+      <c r="G184" s="7" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="H184" s="7" t="inlineStr">
+        <is>
+          <t>88.3%</t>
+        </is>
+      </c>
+      <c r="I184" s="7" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="J184" s="7" t="inlineStr">
+        <is>
+          <t>8,098</t>
+        </is>
+      </c>
+      <c r="K184" s="7" t="inlineStr">
+        <is>
+          <t>7,820</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="5" t="inlineStr">
+        <is>
+          <t>404549306</t>
+        </is>
+      </c>
+      <c r="B185" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბეიკერ ჰიუს სერვის ინთერნეიშენალის ფილიალი საქართველოში</t>
+        </is>
+      </c>
+      <c r="C185" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D185" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t>-99.3%</t>
+        </is>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t>869</t>
+        </is>
+      </c>
+      <c r="H185" s="5" t="inlineStr">
+        <is>
+          <t>301.8%</t>
+        </is>
+      </c>
+      <c r="I185" s="5" t="inlineStr">
+        <is>
+          <t>841</t>
+        </is>
+      </c>
+      <c r="J185" s="5" t="inlineStr">
+        <is>
+          <t>9,161</t>
+        </is>
+      </c>
+      <c r="K185" s="5" t="inlineStr">
+        <is>
+          <t>9,142</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="7" t="inlineStr">
+        <is>
+          <t>404505442</t>
+        </is>
+      </c>
+      <c r="B186" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სელექთი</t>
+        </is>
+      </c>
+      <c r="C186" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D186" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E186" s="7" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="F186" s="7" t="inlineStr">
+        <is>
+          <t>-93.9%</t>
+        </is>
+      </c>
+      <c r="G186" s="7" t="inlineStr">
+        <is>
+          <t>-301</t>
+        </is>
+      </c>
+      <c r="H186" s="7" t="inlineStr">
+        <is>
+          <t>-135.1%</t>
+        </is>
+      </c>
+      <c r="I186" s="7" t="inlineStr">
+        <is>
+          <t>-383</t>
+        </is>
+      </c>
+      <c r="J186" s="7" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
+      <c r="K186" s="7" t="inlineStr">
+        <is>
+          <t>-215</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="5" t="inlineStr">
+        <is>
+          <t>405572394</t>
+        </is>
+      </c>
+      <c r="B187" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ბლექ სი პეტროლიუმ</t>
+        </is>
+      </c>
+      <c r="C187" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D187" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="F187" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t>-858</t>
+        </is>
+      </c>
+      <c r="H187" s="5" t="inlineStr">
+        <is>
+          <t>-1072.5%</t>
+        </is>
+      </c>
+      <c r="I187" s="5" t="inlineStr">
+        <is>
+          <t>-2,785</t>
+        </is>
+      </c>
+      <c r="J187" s="5" t="inlineStr">
+        <is>
+          <t>24,890</t>
+        </is>
+      </c>
+      <c r="K187" s="5" t="inlineStr">
+        <is>
+          <t>-2,788</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="7" t="inlineStr">
+        <is>
+          <t>406058901</t>
+        </is>
+      </c>
+      <c r="B188" s="8" t="inlineStr">
+        <is>
+          <t>შპს ენ-ვი-პი ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C188" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D188" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E188" s="7" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="F188" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G188" s="7" t="inlineStr">
+        <is>
+          <t>-551</t>
+        </is>
+      </c>
+      <c r="H188" s="7" t="inlineStr">
+        <is>
+          <t>-853.4%</t>
+        </is>
+      </c>
+      <c r="I188" s="7" t="inlineStr">
+        <is>
+          <t>-869</t>
+        </is>
+      </c>
+      <c r="J188" s="7" t="inlineStr">
+        <is>
+          <t>7,925</t>
+        </is>
+      </c>
+      <c r="K188" s="7" t="inlineStr">
+        <is>
+          <t>-12,646</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="5" t="inlineStr">
+        <is>
+          <t>405413155</t>
+        </is>
+      </c>
+      <c r="B189" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  სენტა ოილი</t>
+        </is>
+      </c>
+      <c r="C189" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D189" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E189" s="5" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="F189" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G189" s="5" t="inlineStr">
+        <is>
+          <t>-323</t>
+        </is>
+      </c>
+      <c r="H189" s="5" t="inlineStr">
+        <is>
+          <t>-2543.5%</t>
+        </is>
+      </c>
+      <c r="I189" s="5" t="inlineStr">
+        <is>
+          <t>-521</t>
+        </is>
+      </c>
+      <c r="J189" s="5" t="inlineStr">
+        <is>
+          <t>1,586</t>
+        </is>
+      </c>
+      <c r="K189" s="5" t="inlineStr">
+        <is>
+          <t>1,485</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="7" t="inlineStr">
+        <is>
+          <t>402222224</t>
+        </is>
+      </c>
+      <c r="B190" s="8" t="inlineStr">
+        <is>
+          <t>⚠ გეოფიზიკა ტორუნ ს.ა. საქართველოს ფილიალი</t>
+        </is>
+      </c>
+      <c r="C190" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D190" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E190" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F190" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G190" s="7" t="inlineStr">
+        <is>
+          <t>-65</t>
+        </is>
+      </c>
+      <c r="H190" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I190" s="7" t="inlineStr">
+        <is>
+          <t>-350</t>
+        </is>
+      </c>
+      <c r="J190" s="7" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="K190" s="7" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="5" t="inlineStr">
+        <is>
+          <t>405171567</t>
+        </is>
+      </c>
+      <c r="B191" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ქურა ბეისინ ოფერეითინგ ქომფანი</t>
+        </is>
+      </c>
+      <c r="C191" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D191" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F191" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H191" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I191" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J191" s="5" t="inlineStr">
+        <is>
+          <t>6,733</t>
+        </is>
+      </c>
+      <c r="K191" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="7" t="inlineStr">
+        <is>
           <t>406312930</t>
         </is>
       </c>
-      <c r="B136" s="8" t="inlineStr">
+      <c r="B192" s="8" t="inlineStr">
         <is>
           <t>შპს სოკარ მიდსთრიმ ოპერეიშენს - საქართველოს ფილიალი</t>
         </is>
       </c>
-      <c r="C136" s="7" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E136" s="7" t="inlineStr">
+      <c r="C192" s="7" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D192" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E192" s="7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="F136" s="7" t="n">
+      <c r="F192" s="7" t="n">
         <v/>
       </c>
-      <c r="G136" s="7" t="inlineStr">
+      <c r="G192" s="7" t="inlineStr">
         <is>
           <t>-116,858</t>
         </is>
       </c>
-      <c r="H136" s="7" t="n">
+      <c r="H192" s="7" t="n">
         <v/>
       </c>
-      <c r="I136" s="7" t="inlineStr">
+      <c r="I192" s="7" t="inlineStr">
         <is>
           <t>-117,131</t>
         </is>
       </c>
-      <c r="J136" s="7" t="inlineStr">
+      <c r="J192" s="7" t="inlineStr">
         <is>
           <t>7,505</t>
         </is>
       </c>
-      <c r="K136" s="7" t="inlineStr">
+      <c r="K192" s="7" t="inlineStr">
         <is>
           <t>841</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="5" t="inlineStr">
+        <is>
+          <t>415595706</t>
+        </is>
+      </c>
+      <c r="B193" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს დიზელსერვისი-ჭიათურა</t>
+        </is>
+      </c>
+      <c r="C193" s="5" t="inlineStr">
+        <is>
+          <t>Oil &amp; Gas</t>
+        </is>
+      </c>
+      <c r="D193" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E193" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G193" s="5" t="inlineStr">
+        <is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="H193" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I193" s="5" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="J193" s="5" t="inlineStr">
+        <is>
+          <t>1,447</t>
+        </is>
+      </c>
+      <c r="K193" s="5" t="inlineStr">
+        <is>
+          <t>4</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>