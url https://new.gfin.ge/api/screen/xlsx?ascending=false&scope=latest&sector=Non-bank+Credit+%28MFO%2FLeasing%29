--- v0 (2026-07-29)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K86"/>
+  <dimension ref="A1:K121"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>82 matches · latest filings · money in GEL thousands</t>
+          <t>117 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -627,95 +627,95 @@
       <c r="G5" s="5" t="n">
         <v/>
       </c>
       <c r="H5" s="5" t="n">
         <v/>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>49,705</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>725,256</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
           <t>301,777</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>212896570</t>
+          <t>404995029</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>სს მიკროსაფინანსო ორგანიზაცია კრისტალი</t>
+          <t>სს სვის ჰოლდინგს</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>100,577</t>
+          <t>55,999</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>27.8%</t>
+          <t>20.1%</t>
         </is>
       </c>
       <c r="G6" s="7" t="n">
         <v/>
       </c>
       <c r="H6" s="7" t="n">
         <v/>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>22,663</t>
+          <t>20,272</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>576,249</t>
+          <t>263,815</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>95,950</t>
+          <t>100,358</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>205274273</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
           <t>სს მიკროსაფინანსო ორგანიზაცია სვის კაპიტალ</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>54,226</t>
@@ -831,248 +831,252 @@
       <c r="G9" s="5" t="n">
         <v/>
       </c>
       <c r="H9" s="5" t="n">
         <v/>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>9,449</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t>68,665</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
           <t>32,526</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>404468688</t>
+          <t>405461361</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს მოგო</t>
+          <t>შპს ჯი თი სი რენთ</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>27,659</t>
+          <t>31,521</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>18.7%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>41.7%</t>
+        </is>
+      </c>
+      <c r="G10" s="7" t="inlineStr">
+        <is>
+          <t>21,263</t>
+        </is>
+      </c>
+      <c r="H10" s="7" t="inlineStr">
+        <is>
+          <t>67.5%</t>
+        </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>12,235</t>
+          <t>5,911</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>73,067</t>
+          <t>101,199</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>69,872</t>
+          <t>6,211</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>404919102</t>
+          <t>404468688</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>სს მისო ევრო კრედიტი</t>
+          <t>შპს მოგო</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>23,424</t>
+          <t>27,659</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="G11" s="5" t="n">
         <v/>
       </c>
       <c r="H11" s="5" t="n">
         <v/>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>11,837</t>
+          <t>12,235</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>76,717</t>
+          <t>73,067</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>51,705</t>
+          <t>69,872</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>202950226</t>
+          <t>404919102</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>სს მიკროსაფინანსო ორგანიზაცია კრედიტსერვისი +</t>
+          <t>სს მისო ევრო კრედიტი</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>21,727</t>
+          <t>23,424</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="G12" s="7" t="n">
         <v/>
       </c>
       <c r="H12" s="7" t="n">
         <v/>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>4,336</t>
+          <t>11,837</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>59,172</t>
+          <t>76,717</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>17,254</t>
+          <t>51,705</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>404967078</t>
+          <t>202950226</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>სს მიკრობანკი ემბისი</t>
+          <t>სს მიკროსაფინანსო ორგანიზაცია კრედიტსერვისი +</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>21,038</t>
+          <t>21,727</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>28.6%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="G13" s="5" t="n">
         <v/>
       </c>
       <c r="H13" s="5" t="n">
         <v/>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>3,530</t>
+          <t>4,336</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>145,003</t>
+          <t>59,172</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>23,241</t>
+          <t>17,254</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>406045649</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>შპს მისო ლიდერკრედიტი</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
           <t>14,467</t>
@@ -1137,99 +1141,99 @@
       <c r="G15" s="5" t="n">
         <v/>
       </c>
       <c r="H15" s="5" t="n">
         <v/>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
           <t>2,185</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t>69,415</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
           <t>18,282</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>204470740</t>
+          <t>405643157</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>სს საკრედიტო საინფორმაციო ბიურო კრედიტინფო საქართველო</t>
+          <t>შპს ჯითისი ქრენიქს</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>11,489</t>
+          <t>11,617</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>23.5%</t>
+          <t>9110.6%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>6,938</t>
+          <t>2,876</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>60.4%</t>
+          <t>24.8%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>6,391</t>
+          <t>500</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>16,727</t>
+          <t>21,016</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>16,126</t>
+          <t>342</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>220411132</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
           <t>სს მიკროსაფინანსო ორგანიზაცია ლაზიკა კაპიტალი</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>9,912</t>
@@ -1243,3637 +1247,5536 @@
       <c r="G17" s="5" t="n">
         <v/>
       </c>
       <c r="H17" s="5" t="n">
         <v/>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
           <t>1,174</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>68,902</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
           <t>15,705</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>212918976</t>
+          <t>404984978</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს მიკროსაფინანსო ორგანიზაცია სმარტ ფინანსი</t>
+          <t>შპს აჭარაფეი</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>9,364</t>
+          <t>9,675</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>7.0%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>-46.7%</t>
+        </is>
+      </c>
+      <c r="G18" s="7" t="inlineStr">
+        <is>
+          <t>4,679</t>
+        </is>
+      </c>
+      <c r="H18" s="7" t="inlineStr">
+        <is>
+          <t>48.4%</t>
+        </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>4,786</t>
+          <t>3,742</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>83,449</t>
+          <t>21,912</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>24,948</t>
+          <t>7,099</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>205030214</t>
+          <t>212918976</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს ფინსერვისი-XXI</t>
+          <t>შპს მიკროსაფინანსო ორგანიზაცია სმარტ ფინანსი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>9,222</t>
+          <t>9,364</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>-0.1%</t>
-[...10 lines deleted...]
-        </is>
+          <t>7.0%</t>
+        </is>
+      </c>
+      <c r="G19" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H19" s="5" t="n">
+        <v/>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>5,678</t>
+          <t>4,786</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>177,919</t>
+          <t>83,449</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>159,481</t>
+          <t>24,948</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>245431108</t>
+          <t>436048778</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ბერმელი</t>
+          <t>შპს დიზი</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>7,823</t>
+          <t>8,466</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>9.9%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>64.8%</t>
+        </is>
+      </c>
+      <c r="G20" s="7" t="inlineStr">
+        <is>
+          <t>7,066</t>
+        </is>
+      </c>
+      <c r="H20" s="7" t="inlineStr">
+        <is>
+          <t>83.5%</t>
+        </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>6,103</t>
+          <t>7,674</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>46,711</t>
+          <t>29,238</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>43,920</t>
+          <t>9,522</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>412717476</t>
+          <t>245431108</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს   მიკროსაფინანსო ორგანიზაცია ფემილი კრედიტი</t>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ბერმელი</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>6,179</t>
+          <t>7,823</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>31.7%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="G21" s="5" t="n">
         <v/>
       </c>
       <c r="H21" s="5" t="n">
         <v/>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>1,159</t>
+          <t>6,103</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>10,570</t>
+          <t>46,711</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>5,050</t>
+          <t>43,920</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>404909854</t>
+          <t>401943607</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>სს სითი ლიზინგი</t>
+          <t>შპს გიო 2010</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>6,061</t>
+          <t>6,959</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>118.3%</t>
+          <t>-0.0%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>4,126</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>59.3%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>2,804</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>13,356</t>
+          <t>12,468</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>6,201</t>
+          <t>8,988</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>204972155</t>
+          <t>412717476</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს საქართველოს სალიზინგო კომპანია</t>
+          <t>შპს   მიკროსაფინანსო ორგანიზაცია ფემილი კრედიტი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>4,847</t>
+          <t>6,179</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>-44.9%</t>
-[...10 lines deleted...]
-        </is>
+          <t>31.7%</t>
+        </is>
+      </c>
+      <c r="G23" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H23" s="5" t="n">
+        <v/>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>-2,652</t>
+          <t>1,159</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>20,165</t>
+          <t>10,570</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>16,609</t>
+          <t>5,050</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>405081192</t>
+          <t>404909854</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გოა კრედიტი</t>
+          <t>სს სითი ლიზინგი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>4,682</t>
+          <t>6,061</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>27.2%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>118.3%</t>
+        </is>
+      </c>
+      <c r="G24" s="7" t="inlineStr">
+        <is>
+          <t>851</t>
+        </is>
+      </c>
+      <c r="H24" s="7" t="inlineStr">
+        <is>
+          <t>14.0%</t>
+        </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>1,251</t>
+          <t>628</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>34,041</t>
+          <t>13,356</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>8,289</t>
+          <t>6,201</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>406266892</t>
+          <t>245625765</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს სოლო კრედიტი</t>
+          <t>⚠ შპს ელთ კომპანი</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>4,676</t>
+          <t>5,363</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>70.8%</t>
-[...10 lines deleted...]
-        </is>
+          <t>-31.2%</t>
+        </is>
+      </c>
+      <c r="G25" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H25" s="5" t="n">
+        <v/>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>1,939</t>
+          <t>1,548</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>13,426</t>
+          <t>75,576</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>8,743</t>
+          <t>5,512</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>405306182</t>
+          <t>438732338</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს სვიფტ კრედიტი</t>
+          <t>შპს ბესთ</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>4,588</t>
+          <t>5,282</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>21.9%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>28.2%</t>
+        </is>
+      </c>
+      <c r="G26" s="7" t="inlineStr">
+        <is>
+          <t>2,469</t>
+        </is>
+      </c>
+      <c r="H26" s="7" t="inlineStr">
+        <is>
+          <t>46.7%</t>
+        </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>3,175</t>
+          <t>1,996</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>8,467</t>
+          <t>3,488</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>6,772</t>
+          <t>2,649</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>405309081</t>
+          <t>404888895</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ლაქი კრედიტი</t>
+          <t>შპს აისბერგ თბილისი</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>4,250</t>
+          <t>5,041</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>27.7%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>2,916</t>
+          <t>2,363</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>68.6%</t>
+          <t>46.9%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>2,319</t>
+          <t>1,978</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>7,869</t>
+          <t>12,132</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>7,520</t>
+          <t>9,486</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>431946415</t>
+          <t>204972155</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს ემას კრედიტი</t>
+          <t>⚠ შპს საქართველოს სალიზინგო კომპანია</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>4,056</t>
+          <t>4,847</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>77.8%</t>
+          <t>-44.9%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>-3,932</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>-81.1%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>-2,652</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>7,614</t>
+          <t>20,165</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>1,715</t>
+          <t>16,609</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>206238800</t>
+          <t>405081192</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>სს მისო ქართული კრედიტი</t>
+          <t>⚠ შპს გოა კრედიტი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>3,296</t>
+          <t>4,682</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>27.2%</t>
         </is>
       </c>
       <c r="G29" s="5" t="n">
         <v/>
       </c>
       <c r="H29" s="5" t="n">
         <v/>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>-2,488</t>
+          <t>1,251</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>19,629</t>
+          <t>34,041</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>1,695</t>
+          <t>8,289</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>405121817</t>
+          <t>406266892</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს მიკროსაფინანსო ორგანიზაცია ცენტრალი</t>
+          <t>შპს სოლო კრედიტი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>3,161</t>
+          <t>4,676</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>-0.4%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>70.8%</t>
+        </is>
+      </c>
+      <c r="G30" s="7" t="inlineStr">
+        <is>
+          <t>2,887</t>
+        </is>
+      </c>
+      <c r="H30" s="7" t="inlineStr">
+        <is>
+          <t>61.8%</t>
+        </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>1,939</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>14,691</t>
+          <t>13,426</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>5,439</t>
+          <t>8,743</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>402086924</t>
+          <t>405148638</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს თი ჯი ლიზინგი</t>
+          <t>შპს ჰევი ექვიფმენთ</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>3,020</t>
+          <t>4,588</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>60.0%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>584</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>25.7%</t>
+          <t>12.7%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>781</t>
+          <t>-248</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>10,225</t>
+          <t>9,761</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>3,695</t>
+          <t>6,528</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>400168643</t>
+          <t>405306182</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს  კავკასუს კრედიტი</t>
+          <t>შპს სვიფტ კრედიტი</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>2,440</t>
+          <t>4,588</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>2.0%</t>
-[...10 lines deleted...]
-        </is>
+          <t>21.9%</t>
+        </is>
+      </c>
+      <c r="G32" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H32" s="7" t="n">
+        <v/>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>2,081</t>
+          <t>3,175</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>11,932</t>
+          <t>8,467</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>4,495</t>
+          <t>6,772</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>405152551</t>
+          <t>405309081</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს მიკროსაფინანსო ორგანიზაცია ლენდაფ</t>
+          <t>შპს ლაქი კრედიტი</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>2,206</t>
+          <t>4,250</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>5.8%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>27.7%</t>
+        </is>
+      </c>
+      <c r="G33" s="5" t="inlineStr">
+        <is>
+          <t>2,916</t>
+        </is>
+      </c>
+      <c r="H33" s="5" t="inlineStr">
+        <is>
+          <t>68.6%</t>
+        </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>2,319</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>13,439</t>
+          <t>7,869</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>2,927</t>
+          <t>7,520</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>405185375</t>
+          <t>431946415</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს მიკროსაფინანსო ორგანიზაცია კროს კრედიტი</t>
+          <t>შპს ემას კრედიტი</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>2,090</t>
+          <t>4,056</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>45.7%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>77.8%</t>
+        </is>
+      </c>
+      <c r="G34" s="7" t="inlineStr">
+        <is>
+          <t>1,294</t>
+        </is>
+      </c>
+      <c r="H34" s="7" t="inlineStr">
+        <is>
+          <t>31.9%</t>
+        </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>1,174</t>
+          <t>52</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>8,233</t>
+          <t>7,614</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>2,962</t>
+          <t>1,715</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>212912730</t>
+          <t>446754922</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს მიკროსაფინანსო ორგანიზაცია მონეტა ექსპრეს ჯორჯია</t>
+          <t>შპს დამ LTD DAM</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>2,010</t>
+          <t>3,926</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>-3.8%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>-26.6%</t>
+        </is>
+      </c>
+      <c r="G35" s="5" t="inlineStr">
+        <is>
+          <t>524</t>
+        </is>
+      </c>
+      <c r="H35" s="5" t="inlineStr">
+        <is>
+          <t>13.3%</t>
+        </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>488</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>13,051</t>
+          <t>4,477</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>4,131</t>
+          <t>4,207</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>445516102</t>
+          <t>437976460</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს სესხის გამცემი სუბიექტი უნივერსალი</t>
+          <t>შპს ცოტნე</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>1,833</t>
+          <t>3,717</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>16.3%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>319.4%</t>
+        </is>
+      </c>
+      <c r="G36" s="7" t="inlineStr">
+        <is>
+          <t>202</t>
+        </is>
+      </c>
+      <c r="H36" s="7" t="inlineStr">
+        <is>
+          <t>5.4%</t>
+        </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>173</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>4,021</t>
+          <t>2,072</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>1,843</t>
+          <t>1,629</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>402156322</t>
+          <t>206238800</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს  ლიზინგ ექსპერტი</t>
+          <t>სს მისო ქართული კრედიტი</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>1,674</t>
+          <t>3,296</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-16.5%</t>
-[...10 lines deleted...]
-        </is>
+          <t>-12.6%</t>
+        </is>
+      </c>
+      <c r="G37" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H37" s="5" t="n">
+        <v/>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>-2,488</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>5,242</t>
+          <t>19,629</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>1,961</t>
+          <t>1,695</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>404876238</t>
+          <t>406269675</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს მიკროსაფინანსო ორგანიზაცია გირო კრედიტი</t>
+          <t>შპს  ლაქი გრუპ</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>1,669</t>
+          <t>3,195</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>-21.5%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>23.8%</t>
+        </is>
+      </c>
+      <c r="G38" s="7" t="inlineStr">
+        <is>
+          <t>1,342</t>
+        </is>
+      </c>
+      <c r="H38" s="7" t="inlineStr">
+        <is>
+          <t>42.0%</t>
+        </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>994</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>17,121</t>
+          <t>4,349</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>7,478</t>
+          <t>3,224</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>412695891</t>
+          <t>405121817</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ქრიმ ფინანს ჯეორჯია</t>
+          <t>შპს მიკროსაფინანსო ორგანიზაცია ცენტრალი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>1,551</t>
+          <t>3,161</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>-75.4%</t>
-[...10 lines deleted...]
-        </is>
+          <t>-0.4%</t>
+        </is>
+      </c>
+      <c r="G39" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H39" s="5" t="n">
+        <v/>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-1,740</t>
+          <t>243</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>2,573</t>
+          <t>14,691</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>-108</t>
+          <t>5,439</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>445529811</t>
+          <t>402086924</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს სესხის გამცემი სუბიექტი სანდო კრედიტი</t>
+          <t>შპს თი ჯი ლიზინგი</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>1,386</t>
+          <t>3,020</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>8.3%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="G40" s="7" t="inlineStr">
+        <is>
+          <t>775</t>
+        </is>
+      </c>
+      <c r="H40" s="7" t="inlineStr">
+        <is>
+          <t>25.7%</t>
+        </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>781</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>17,421</t>
+          <t>10,225</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>3,695</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>445425763</t>
+          <t>401992625</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს მიკროსაფინანსო ორგანიზაცია piazza capital</t>
+          <t>შპს პარკ ქეფითალ მენეჯმენტი</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>1,259</t>
+          <t>2,932</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>15.6%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>148.4%</t>
+        </is>
+      </c>
+      <c r="G41" s="5" t="inlineStr">
+        <is>
+          <t>2,753</t>
+        </is>
+      </c>
+      <c r="H41" s="5" t="inlineStr">
+        <is>
+          <t>93.9%</t>
+        </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>1,415</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>7,834</t>
+          <t>38,058</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>1,972</t>
+          <t>20,119</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>416297509</t>
+          <t>400264762</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს   მიკროსაფინანსო ორგანიზაცია   MJC</t>
+          <t>შპს ევროსტანდარტ</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>1,140</t>
+          <t>2,686</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>-2.2%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>248.9%</t>
+        </is>
+      </c>
+      <c r="G42" s="7" t="inlineStr">
+        <is>
+          <t>598</t>
+        </is>
+      </c>
+      <c r="H42" s="7" t="inlineStr">
+        <is>
+          <t>22.3%</t>
+        </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>715</t>
+          <t>2,593</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>13,143</t>
+          <t>4,927</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>6,102</t>
+          <t>3,528</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>405116583</t>
+          <t>438732472</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მისო ბბ კრედიტი</t>
+          <t>⚠ შპს ალტეკ</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>1,139</t>
+          <t>2,528</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>-54.8%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>515.0%</t>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t>1,773</t>
+        </is>
+      </c>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t>70.1%</t>
+        </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>-1,103</t>
+          <t>1,126</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>1,280</t>
+          <t>10,694</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>1,115</t>
+          <t>9,596</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>202454272</t>
+          <t>405295693</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს GOLD CREDIT</t>
+          <t>შპს სპეც რენთი</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>2,482</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>-3.5%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>44.7%</t>
+        </is>
+      </c>
+      <c r="G44" s="7" t="inlineStr">
+        <is>
+          <t>1,252</t>
+        </is>
+      </c>
+      <c r="H44" s="7" t="inlineStr">
+        <is>
+          <t>50.4%</t>
+        </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>472</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>8,082</t>
+          <t>4,804</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>1,576</t>
+          <t>787</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>404391966</t>
+          <t>206248130</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს ნოვა კრედიტი</t>
+          <t>⚠ შპს ლელა</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>938</t>
+          <t>2,453</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>35.5%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>0.6%</t>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t>1,996</t>
+        </is>
+      </c>
+      <c r="H45" s="5" t="inlineStr">
+        <is>
+          <t>81.4%</t>
+        </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>497</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>3,476</t>
+          <t>10,946</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>3,209</t>
+          <t>2,397</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>204496401</t>
+          <t>400143055</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ალიანს ჯგუფი ლიზინგი</t>
+          <t>სს ჯორჯიან ინვესტი</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>872</t>
+          <t>2,440</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>-23.9%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>1,283</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>41.5%</t>
+          <t>52.6%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>1,933</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>7,667</t>
+          <t>15,368</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>5,360</t>
+          <t>7,917</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>412683582</t>
+          <t>400168643</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბესტ კრედიტი</t>
+          <t>შპს  კავკასუს კრედიტი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>2,440</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>117.0%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>1,399</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>57.3%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>2,081</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>1,677</t>
+          <t>11,932</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>1,190</t>
+          <t>4,495</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>205288829</t>
+          <t>402213127</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>სს მისო ჯი-აი-სი</t>
+          <t>შპს ჩიპ მანი</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>2,402</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>-9.5%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>91.1%</t>
+        </is>
+      </c>
+      <c r="G48" s="7" t="inlineStr">
+        <is>
+          <t>1,574</t>
+        </is>
+      </c>
+      <c r="H48" s="7" t="inlineStr">
+        <is>
+          <t>65.5%</t>
+        </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>1,257</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>3,874</t>
+          <t>9,203</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>3,687</t>
+          <t>9,002</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>405072040</t>
+          <t>404851852</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>სს მიკროსაფინანსო ორგანიზაცია მაიკრო ფინი</t>
+          <t>შპს ქარ რენთ ენდ თრეიდ-ინ ქომფანი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>2,280</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>-4.2%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>10.9%</t>
+        </is>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t>564</t>
+        </is>
+      </c>
+      <c r="H49" s="5" t="inlineStr">
+        <is>
+          <t>24.7%</t>
+        </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>112</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>3,306</t>
+          <t>2,837</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>1,093</t>
+          <t>94</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>445448150</t>
+          <t>445770728</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს მისო ექსპრეს კაპიტალ +</t>
+          <t>შპს ვინტორი</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>786</t>
-[...11 lines deleted...]
-        <v/>
+          <t>2,257</t>
+        </is>
+      </c>
+      <c r="F50" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G50" s="7" t="inlineStr">
+        <is>
+          <t>-17</t>
+        </is>
+      </c>
+      <c r="H50" s="7" t="inlineStr">
+        <is>
+          <t>-0.8%</t>
+        </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>-202</t>
+          <t>-17</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>2,076</t>
+          <t>2,664</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>1,217</t>
+          <t>-17</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>204568574</t>
+          <t>405152551</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>სს მიკროსაფინანსო ორგანიზაცია ჯორჯიან კაპიტალი</t>
+          <t>შპს მიკროსაფინანსო ორგანიზაცია ლენდაფ</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>2,206</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="G51" s="5" t="n">
         <v/>
       </c>
       <c r="H51" s="5" t="n">
         <v/>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>121</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>3,174</t>
+          <t>13,439</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>1,426</t>
+          <t>2,927</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>404504844</t>
+          <t>404506245</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ლენდო</t>
+          <t>სს პრობუს კაპიტალი</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>2,091</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>-86.2%</t>
+          <t>-58.5%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>-645</t>
+          <t>468</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>-98.9%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>-625</t>
+          <t>857</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>1,250</t>
+          <t>6,822</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>1,147</t>
+          <t>6,763</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>415080218</t>
+          <t>405185375</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს სახალხო კრედიტი</t>
+          <t>შპს მიკროსაფინანსო ორგანიზაცია კროს კრედიტი</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>2,090</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>45.7%</t>
         </is>
       </c>
       <c r="G53" s="5" t="n">
         <v/>
       </c>
       <c r="H53" s="5" t="n">
         <v/>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>1,174</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>1,723</t>
+          <t>8,233</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>1,608</t>
+          <t>2,962</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>454406438</t>
+          <t>212912730</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს როიალ კრედიტი</t>
+          <t>შპს მიკროსაფინანსო ორგანიზაცია მონეტა ექსპრეს ჯორჯია</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>464</t>
+          <t>2,010</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>-3.8%</t>
         </is>
       </c>
       <c r="G54" s="7" t="n">
         <v/>
       </c>
       <c r="H54" s="7" t="n">
         <v/>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>508</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>4,352</t>
+          <t>13,051</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>4,131</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>218077113</t>
+          <t>405408090</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>სს მიკროსაფინანსო ორგანიზაცია ფინაგრო</t>
+          <t>შპს ფინჰაბ ჯორჯია</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>1,993</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>0.9%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>63.9%</t>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t>1,180</t>
+        </is>
+      </c>
+      <c r="H55" s="5" t="inlineStr">
+        <is>
+          <t>59.2%</t>
+        </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>540</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>2,895</t>
+          <t>2,148</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>2,834</t>
+          <t>621</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>212918100</t>
+          <t>445516102</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს მიკროსაფინანსო ორგანიზაცია გლობალ კრედიტი</t>
+          <t>შპს სესხის გამცემი სუბიექტი უნივერსალი</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>1,833</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>-12.4%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="G56" s="7" t="n">
         <v/>
       </c>
       <c r="H56" s="7" t="n">
         <v/>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>555</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>2,698</t>
+          <t>4,021</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>2,601</t>
+          <t>1,843</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>204571800</t>
+          <t>402156322</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს მისო B კრედიტი</t>
+          <t>შპს  ლიზინგ ექსპერტი</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>1,674</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>7.9%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>-16.5%</t>
+        </is>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t>748</t>
+        </is>
+      </c>
+      <c r="H57" s="5" t="inlineStr">
+        <is>
+          <t>44.7%</t>
+        </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>460</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>4,716</t>
+          <t>5,242</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>1,091</t>
+          <t>1,961</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>404910637</t>
+          <t>404876238</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს მიკროსაფინანსო ორგანიზაცია კრედიტორი</t>
+          <t>შპს მიკროსაფინანსო ორგანიზაცია გირო კრედიტი</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>1,669</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>-32.3%</t>
+          <t>-21.5%</t>
         </is>
       </c>
       <c r="G58" s="7" t="n">
         <v/>
       </c>
       <c r="H58" s="7" t="n">
         <v/>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>-196</t>
+          <t>843</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>2,588</t>
+          <t>17,121</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>725</t>
+          <t>7,478</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>400058030</t>
+          <t>405377435</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია კრედექსი</t>
+          <t>შპს ჯეოკრან &amp; კონს</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>1,537</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>-17.0%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>-20.9%</t>
+        </is>
+      </c>
+      <c r="G59" s="5" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
+      <c r="H59" s="5" t="inlineStr">
+        <is>
+          <t>11.5%</t>
+        </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>162</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>4,137</t>
+          <t>1,727</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>1,636</t>
+          <t>649</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>445450789</t>
+          <t>445529811</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მაიაუტოკრედიტი</t>
+          <t>შპს სესხის გამცემი სუბიექტი სანდო კრედიტი</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>1,386</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>-46.6%</t>
-[...10 lines deleted...]
-        </is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="G60" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H60" s="7" t="n">
+        <v/>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>533</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>2,387</t>
+          <t>17,421</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>2,161</t>
+          <t>973</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>202453219</t>
+          <t>415081690</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია თბილმიკროკრედიტი</t>
+          <t>შპს სმარტ</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>1,318</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>-35.9%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>963</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>90.9%</t>
+          <t>73.0%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>213</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>1,509</t>
+          <t>5,459</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>1,393</t>
+          <t>213</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>404474172</t>
+          <t>445425763</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ფინკრედიტი</t>
+          <t>შპს მიკროსაფინანსო ორგანიზაცია piazza capital</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>1,259</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>15.6%</t>
         </is>
       </c>
       <c r="G62" s="7" t="n">
         <v/>
       </c>
       <c r="H62" s="7" t="n">
         <v/>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>458</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>2,544</t>
+          <t>7,834</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>1,280</t>
+          <t>1,972</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>404434028</t>
+          <t>416297509</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს მიკროსაფინანსო ორგანიზაცია კაპიტალ ექსპრესი</t>
+          <t>შპს   მიკროსაფინანსო ორგანიზაცია   MJC</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>1,140</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>106.3%</t>
-[...10 lines deleted...]
-        </is>
+          <t>-2.2%</t>
+        </is>
+      </c>
+      <c r="G63" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H63" s="5" t="n">
+        <v/>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>517</t>
+          <t>715</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>6,872</t>
+          <t>13,143</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>3,826</t>
+          <t>6,102</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>220410829</t>
+          <t>202454272</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია კრედიტ სერვისი</t>
+          <t>შპს GOLD CREDIT</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>999</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>-26.4%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="G64" s="7" t="n">
         <v/>
       </c>
       <c r="H64" s="7" t="n">
         <v/>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>-75</t>
+          <t>89</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>8,082</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>1,576</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>204550529</t>
+          <t>205270277</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კრისტალ კრედიტი</t>
+          <t>⚠ შპს თი ჯი მობაილ</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2019</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>299</t>
-[...3 lines deleted...]
-        <v/>
+          <t>995</t>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t>-69.1%</t>
+        </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>82</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>95.5%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>65</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>1,590</t>
+          <t>995</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>988</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>401985107</t>
+          <t>404391966</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ჯორჯიან ინტერნეიშენალ მისო</t>
+          <t>შპს ნოვა კრედიტი</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>938</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>76.9%</t>
+          <t>35.5%</t>
         </is>
       </c>
       <c r="G66" s="7" t="n">
         <v/>
       </c>
       <c r="H66" s="7" t="n">
         <v/>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>-100</t>
+          <t>188</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>1,133</t>
+          <t>3,476</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>1,090</t>
+          <t>3,209</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>402028514</t>
+          <t>405206799</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია პროფაინანსი</t>
+          <t>შპს კაპიტალ ინვესტ გრუპ</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>909</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>196.3%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>20.7%</t>
+        </is>
+      </c>
+      <c r="G67" s="5" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="H67" s="5" t="inlineStr">
+        <is>
+          <t>14.2%</t>
+        </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>62</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>662</t>
+          <t>2,206</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>579</t>
+          <t>997</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>404869576</t>
+          <t>404438417</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>სს მისო ინვესტ ჯორჯია</t>
+          <t>სს დავუდ</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>882</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>47.3%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>-6.4%</t>
+        </is>
+      </c>
+      <c r="G68" s="7" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+      <c r="H68" s="7" t="inlineStr">
+        <is>
+          <t>17.8%</t>
+        </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>-89</t>
+          <t>82</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>1,165</t>
+          <t>12,790</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>924</t>
+          <t>10,621</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>401968340</t>
+          <t>204496401</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია უნივერს კრედიტი</t>
+          <t>⚠ სს ალიანს ჯგუფი ლიზინგი</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>147</t>
+          <t>872</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>-33.4%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>-23.9%</t>
+        </is>
+      </c>
+      <c r="G69" s="5" t="inlineStr">
+        <is>
+          <t>362</t>
+        </is>
+      </c>
+      <c r="H69" s="5" t="inlineStr">
+        <is>
+          <t>41.5%</t>
+        </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>109</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>1,062</t>
+          <t>7,667</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>1,058</t>
+          <t>5,360</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>223100221</t>
+          <t>205288829</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>⚠ რკ არასაბანკო სადეპოზიტო დაწესებულება - სასოფლო საკრედიტო კავშირი  "ჯი ეი კაპიტალი"</t>
+          <t>სს მისო ჯი-აი-სი</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>794</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>118.2%</t>
+          <t>-9.5%</t>
         </is>
       </c>
       <c r="G70" s="7" t="n">
         <v/>
       </c>
       <c r="H70" s="7" t="n">
         <v/>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>480</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>544</t>
+          <t>3,874</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>3,687</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>405005060</t>
+          <t>405072040</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ჯორჯიან ფაინანშიალ კრედიტ-ჯი ეფ სი</t>
+          <t>სს მიკროსაფინანსო ორგანიზაცია მაიკრო ფინი</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>790</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>2100.0%</t>
+          <t>-4.2%</t>
         </is>
       </c>
       <c r="G71" s="5" t="n">
         <v/>
       </c>
       <c r="H71" s="5" t="n">
         <v/>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>-251</t>
+          <t>143</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>3,306</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>392</t>
+          <t>1,093</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>405140431</t>
+          <t>445448150</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია სმარტ ინვესტი</t>
+          <t>შპს მისო ექსპრეს კაპიტალ +</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>786</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>-35.8%</t>
         </is>
       </c>
       <c r="G72" s="7" t="n">
         <v/>
       </c>
       <c r="H72" s="7" t="n">
         <v/>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>-202</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>1,716</t>
+          <t>2,076</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>1,217</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>401978605</t>
+          <t>204568574</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია 4ფინანსი</t>
+          <t>სს მიკროსაფინანსო ორგანიზაცია ჯორჯიან კაპიტალი</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>747</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>-94.0%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="G73" s="5" t="n">
         <v/>
       </c>
       <c r="H73" s="5" t="n">
         <v/>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>-795</t>
+          <t>183</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>3,174</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>1,426</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>204929532</t>
+          <t>404473039</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლიზინგი ოცდამეერთე</t>
+          <t>⚠ შპს დამზადებულია საქართველოში N 1</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>23</t>
-[...5 lines deleted...]
-        </is>
+          <t>663</t>
+        </is>
+      </c>
+      <c r="F74" s="7" t="n">
+        <v/>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>-97</t>
+          <t>231</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>-425.9%</t>
+          <t>34.9%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>-97</t>
+          <t>154</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>1,468</t>
+          <t>1,884</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>1,227</t>
+          <t>-875</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>400094483</t>
+          <t>205253704</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ონლაინკრედიტი</t>
+          <t>შპს ჰორიზონ ტვ სტუდია</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>571</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>-98.2%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>-85</t>
+          <t>120</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>-1365.7%</t>
+          <t>21.0%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>-85</t>
+          <t>29</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>2,122</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>2,097</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>204997174</t>
+          <t>404952093</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ეროვნული საკრედიტო ინფორმაციის ბიურო</t>
+          <t>⚠ სს იკაპიტალი</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>528</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
-[...5 lines deleted...]
-        </is>
+          <t>-45.2%</t>
+        </is>
+      </c>
+      <c r="G76" s="7" t="n">
+        <v/>
       </c>
       <c r="H76" s="7" t="n">
         <v/>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>-142</t>
+          <t>-373</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>7,760</t>
+          <t>915</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>5,066</t>
+          <t>913</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>400153276</t>
+          <t>445400511</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს მიკროსაფინანსო ორგანიზაცია კრედფინი</t>
+          <t>⚠ შპს ROM TRANSI</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>513</t>
+        </is>
+      </c>
+      <c r="F77" s="5" t="inlineStr">
+        <is>
+          <t>-58.6%</t>
+        </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>-38</t>
-[...3 lines deleted...]
-        <v/>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="H77" s="5" t="inlineStr">
+        <is>
+          <t>16.0%</t>
+        </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>82</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>1,668</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>370</t>
+          <t>1,561</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>400180914</t>
+          <t>415080218</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია სოლვა</t>
+          <t>შპს სახალხო კრედიტი</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...8 lines deleted...]
-        </is>
+          <t>494</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="inlineStr">
+        <is>
+          <t>-5.1%</t>
+        </is>
+      </c>
+      <c r="G78" s="7" t="n">
+        <v/>
       </c>
       <c r="H78" s="7" t="n">
         <v/>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>-1,572</t>
+          <t>296</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>1,723</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>-12,062</t>
+          <t>1,608</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>401965192</t>
+          <t>412676411</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სესხის გამცემი სუბიექტი კრედლაინი</t>
+          <t>⚠ შპს იმედი</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>469</t>
+        </is>
+      </c>
+      <c r="F79" s="5" t="inlineStr">
+        <is>
+          <t>1.0%</t>
+        </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>4</t>
-[...3 lines deleted...]
-        <v/>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="H79" s="5" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>-2</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>1,862</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>1,760</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>402199713</t>
+          <t>454406438</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>სს დივერსიფიცირებული საკრედიტო პორტფელი</t>
+          <t>შპს როიალ კრედიტი</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...8 lines deleted...]
-        </is>
+          <t>464</t>
+        </is>
+      </c>
+      <c r="F80" s="7" t="inlineStr">
+        <is>
+          <t>-4.4%</t>
+        </is>
+      </c>
+      <c r="G80" s="7" t="n">
+        <v/>
       </c>
       <c r="H80" s="7" t="n">
         <v/>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>8,254</t>
+          <t>54</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>88,715</t>
+          <t>4,352</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>88,223</t>
+          <t>523</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>406233534</t>
+          <t>218077113</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>სს ბი ეიჩ ელ ლიზინგი</t>
+          <t>სს მიკროსაფინანსო ორგანიზაცია ფინაგრო</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...8 lines deleted...]
-        </is>
+          <t>416</t>
+        </is>
+      </c>
+      <c r="F81" s="5" t="inlineStr">
+        <is>
+          <t>0.9%</t>
+        </is>
+      </c>
+      <c r="G81" s="5" t="n">
+        <v/>
       </c>
       <c r="H81" s="5" t="n">
         <v/>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>4,889</t>
+          <t>28</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>46,370</t>
+          <t>2,895</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>29,719</t>
+          <t>2,834</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>202340984</t>
+          <t>212918100</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>სს მიკროსაფინანსო ორგანიზაცია ალფა ექსპრესი</t>
+          <t>შპს მიკროსაფინანსო ორგანიზაცია გლობალ კრედიტი</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>407</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>-101.9%</t>
+          <t>-12.4%</t>
         </is>
       </c>
       <c r="G82" s="7" t="n">
         <v/>
       </c>
       <c r="H82" s="7" t="n">
         <v/>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>158</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>3,378</t>
+          <t>2,698</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>3,274</t>
+          <t>2,601</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>246955530</t>
+          <t>204571800</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>⚠ რკ საკრედიტო კავშირი ხუცუბანი</t>
+          <t>შპს მისო B კრედიტი</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>-47</t>
+          <t>401</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>-169.2%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="G83" s="5" t="n">
         <v/>
       </c>
       <c r="H83" s="5" t="n">
         <v/>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>161</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>1,869</t>
+          <t>4,716</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>1,014</t>
+          <t>1,091</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>404932891</t>
+          <t>404910637</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია კონტინენტალ სითიკრედიტი</t>
+          <t>შპს მიკროსაფინანსო ორგანიზაცია კრედიტორი</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>369</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>-137.3%</t>
+          <t>-32.3%</t>
         </is>
       </c>
       <c r="G84" s="7" t="n">
         <v/>
       </c>
       <c r="H84" s="7" t="n">
         <v/>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>-476</t>
+          <t>-196</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>1,631</t>
+          <t>2,588</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>1,601</t>
+          <t>725</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>404881794</t>
+          <t>400058030</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ბანი კრედიტი</t>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია კრედექსი</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Non-bank Credit (MFO/Leasing)</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>-463</t>
+          <t>355</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>-1129.1%</t>
+          <t>-17.0%</t>
         </is>
       </c>
       <c r="G85" s="5" t="n">
         <v/>
       </c>
       <c r="H85" s="5" t="n">
         <v/>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>-864</t>
+          <t>93</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>2,567</t>
+          <t>4,137</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>-1,661</t>
+          <t>1,636</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
+          <t>404474172</t>
+        </is>
+      </c>
+      <c r="B86" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ფინკრედიტი</t>
+        </is>
+      </c>
+      <c r="C86" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D86" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E86" s="7" t="inlineStr">
+        <is>
+          <t>352</t>
+        </is>
+      </c>
+      <c r="F86" s="7" t="inlineStr">
+        <is>
+          <t>-2.9%</t>
+        </is>
+      </c>
+      <c r="G86" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H86" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I86" s="7" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J86" s="7" t="inlineStr">
+        <is>
+          <t>2,544</t>
+        </is>
+      </c>
+      <c r="K86" s="7" t="inlineStr">
+        <is>
+          <t>1,280</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="5" t="inlineStr">
+        <is>
+          <t>404434028</t>
+        </is>
+      </c>
+      <c r="B87" s="6" t="inlineStr">
+        <is>
+          <t>შპს მიკროსაფინანსო ორგანიზაცია კაპიტალ ექსპრესი</t>
+        </is>
+      </c>
+      <c r="C87" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D87" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E87" s="5" t="inlineStr">
+        <is>
+          <t>336</t>
+        </is>
+      </c>
+      <c r="F87" s="5" t="inlineStr">
+        <is>
+          <t>106.3%</t>
+        </is>
+      </c>
+      <c r="G87" s="5" t="inlineStr">
+        <is>
+          <t>-620</t>
+        </is>
+      </c>
+      <c r="H87" s="5" t="inlineStr">
+        <is>
+          <t>-184.5%</t>
+        </is>
+      </c>
+      <c r="I87" s="5" t="inlineStr">
+        <is>
+          <t>517</t>
+        </is>
+      </c>
+      <c r="J87" s="5" t="inlineStr">
+        <is>
+          <t>6,872</t>
+        </is>
+      </c>
+      <c r="K87" s="5" t="inlineStr">
+        <is>
+          <t>3,826</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="7" t="inlineStr">
+        <is>
+          <t>220410829</t>
+        </is>
+      </c>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია კრედიტ სერვისი</t>
+        </is>
+      </c>
+      <c r="C88" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D88" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E88" s="7" t="inlineStr">
+        <is>
+          <t>314</t>
+        </is>
+      </c>
+      <c r="F88" s="7" t="inlineStr">
+        <is>
+          <t>-26.4%</t>
+        </is>
+      </c>
+      <c r="G88" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H88" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I88" s="7" t="inlineStr">
+        <is>
+          <t>-75</t>
+        </is>
+      </c>
+      <c r="J88" s="7" t="inlineStr">
+        <is>
+          <t>926</t>
+        </is>
+      </c>
+      <c r="K88" s="7" t="inlineStr">
+        <is>
+          <t>622</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="5" t="inlineStr">
+        <is>
+          <t>204550529</t>
+        </is>
+      </c>
+      <c r="B89" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კრისტალ კრედიტი</t>
+        </is>
+      </c>
+      <c r="C89" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D89" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E89" s="5" t="inlineStr">
+        <is>
+          <t>299</t>
+        </is>
+      </c>
+      <c r="F89" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G89" s="5" t="inlineStr">
+        <is>
+          <t>285</t>
+        </is>
+      </c>
+      <c r="H89" s="5" t="inlineStr">
+        <is>
+          <t>95.5%</t>
+        </is>
+      </c>
+      <c r="I89" s="5" t="inlineStr">
+        <is>
+          <t>174</t>
+        </is>
+      </c>
+      <c r="J89" s="5" t="inlineStr">
+        <is>
+          <t>1,590</t>
+        </is>
+      </c>
+      <c r="K89" s="5" t="inlineStr">
+        <is>
+          <t>745</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="7" t="inlineStr">
+        <is>
+          <t>404502356</t>
+        </is>
+      </c>
+      <c r="B90" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კრედიტ მენეჯმენტი</t>
+        </is>
+      </c>
+      <c r="C90" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D90" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E90" s="7" t="inlineStr">
+        <is>
+          <t>277</t>
+        </is>
+      </c>
+      <c r="F90" s="7" t="inlineStr">
+        <is>
+          <t>43.5%</t>
+        </is>
+      </c>
+      <c r="G90" s="7" t="inlineStr">
+        <is>
+          <t>296</t>
+        </is>
+      </c>
+      <c r="H90" s="7" t="inlineStr">
+        <is>
+          <t>106.8%</t>
+        </is>
+      </c>
+      <c r="I90" s="7" t="inlineStr">
+        <is>
+          <t>-1,866</t>
+        </is>
+      </c>
+      <c r="J90" s="7" t="inlineStr">
+        <is>
+          <t>353</t>
+        </is>
+      </c>
+      <c r="K90" s="7" t="inlineStr">
+        <is>
+          <t>-10,952</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="5" t="inlineStr">
+        <is>
+          <t>436039494</t>
+        </is>
+      </c>
+      <c r="B91" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფავორიტი ლეიბლი</t>
+        </is>
+      </c>
+      <c r="C91" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D91" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E91" s="5" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
+      <c r="F91" s="5" t="inlineStr">
+        <is>
+          <t>-92.8%</t>
+        </is>
+      </c>
+      <c r="G91" s="5" t="inlineStr">
+        <is>
+          <t>228</t>
+        </is>
+      </c>
+      <c r="H91" s="5" t="inlineStr">
+        <is>
+          <t>95.1%</t>
+        </is>
+      </c>
+      <c r="I91" s="5" t="inlineStr">
+        <is>
+          <t>-52</t>
+        </is>
+      </c>
+      <c r="J91" s="5" t="inlineStr">
+        <is>
+          <t>1,247</t>
+        </is>
+      </c>
+      <c r="K91" s="5" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="7" t="inlineStr">
+        <is>
+          <t>401985107</t>
+        </is>
+      </c>
+      <c r="B92" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ჯორჯიან ინტერნეიშენალ მისო</t>
+        </is>
+      </c>
+      <c r="C92" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D92" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E92" s="7" t="inlineStr">
+        <is>
+          <t>221</t>
+        </is>
+      </c>
+      <c r="F92" s="7" t="inlineStr">
+        <is>
+          <t>76.9%</t>
+        </is>
+      </c>
+      <c r="G92" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H92" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I92" s="7" t="inlineStr">
+        <is>
+          <t>-100</t>
+        </is>
+      </c>
+      <c r="J92" s="7" t="inlineStr">
+        <is>
+          <t>1,133</t>
+        </is>
+      </c>
+      <c r="K92" s="7" t="inlineStr">
+        <is>
+          <t>1,090</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="5" t="inlineStr">
+        <is>
+          <t>402028514</t>
+        </is>
+      </c>
+      <c r="B93" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია პროფაინანსი</t>
+        </is>
+      </c>
+      <c r="C93" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D93" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E93" s="5" t="inlineStr">
+        <is>
+          <t>212</t>
+        </is>
+      </c>
+      <c r="F93" s="5" t="inlineStr">
+        <is>
+          <t>196.3%</t>
+        </is>
+      </c>
+      <c r="G93" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H93" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I93" s="5" t="inlineStr">
+        <is>
+          <t>-55</t>
+        </is>
+      </c>
+      <c r="J93" s="5" t="inlineStr">
+        <is>
+          <t>662</t>
+        </is>
+      </c>
+      <c r="K93" s="5" t="inlineStr">
+        <is>
+          <t>579</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="7" t="inlineStr">
+        <is>
+          <t>412675528</t>
+        </is>
+      </c>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს ჯეოკაპიტალი</t>
+        </is>
+      </c>
+      <c r="C94" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D94" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E94" s="7" t="inlineStr">
+        <is>
+          <t>197</t>
+        </is>
+      </c>
+      <c r="F94" s="7" t="inlineStr">
+        <is>
+          <t>-35.3%</t>
+        </is>
+      </c>
+      <c r="G94" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H94" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I94" s="7" t="inlineStr">
+        <is>
+          <t>-813</t>
+        </is>
+      </c>
+      <c r="J94" s="7" t="inlineStr">
+        <is>
+          <t>1,519</t>
+        </is>
+      </c>
+      <c r="K94" s="7" t="inlineStr">
+        <is>
+          <t>-1,732</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="5" t="inlineStr">
+        <is>
+          <t>205240327</t>
+        </is>
+      </c>
+      <c r="B95" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლ.ს.ლ. და კომპანია</t>
+        </is>
+      </c>
+      <c r="C95" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D95" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E95" s="5" t="inlineStr">
+        <is>
+          <t>182</t>
+        </is>
+      </c>
+      <c r="F95" s="5" t="inlineStr">
+        <is>
+          <t>57.3%</t>
+        </is>
+      </c>
+      <c r="G95" s="5" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="H95" s="5" t="inlineStr">
+        <is>
+          <t>82.6%</t>
+        </is>
+      </c>
+      <c r="I95" s="5" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="J95" s="5" t="inlineStr">
+        <is>
+          <t>1,756</t>
+        </is>
+      </c>
+      <c r="K95" s="5" t="inlineStr">
+        <is>
+          <t>1,706</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="7" t="inlineStr">
+        <is>
+          <t>404869576</t>
+        </is>
+      </c>
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>სს მისო ინვესტ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C96" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D96" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E96" s="7" t="inlineStr">
+        <is>
+          <t>159</t>
+        </is>
+      </c>
+      <c r="F96" s="7" t="inlineStr">
+        <is>
+          <t>47.3%</t>
+        </is>
+      </c>
+      <c r="G96" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H96" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I96" s="7" t="inlineStr">
+        <is>
+          <t>-89</t>
+        </is>
+      </c>
+      <c r="J96" s="7" t="inlineStr">
+        <is>
+          <t>1,165</t>
+        </is>
+      </c>
+      <c r="K96" s="7" t="inlineStr">
+        <is>
+          <t>924</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="5" t="inlineStr">
+        <is>
+          <t>401968340</t>
+        </is>
+      </c>
+      <c r="B97" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია უნივერს კრედიტი</t>
+        </is>
+      </c>
+      <c r="C97" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D97" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E97" s="5" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="F97" s="5" t="inlineStr">
+        <is>
+          <t>-33.4%</t>
+        </is>
+      </c>
+      <c r="G97" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H97" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I97" s="5" t="inlineStr">
+        <is>
+          <t>-17</t>
+        </is>
+      </c>
+      <c r="J97" s="5" t="inlineStr">
+        <is>
+          <t>1,062</t>
+        </is>
+      </c>
+      <c r="K97" s="5" t="inlineStr">
+        <is>
+          <t>1,058</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="7" t="inlineStr">
+        <is>
+          <t>401993606</t>
+        </is>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ტვინო</t>
+        </is>
+      </c>
+      <c r="C98" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D98" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E98" s="7" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="F98" s="7" t="inlineStr">
+        <is>
+          <t>-98.2%</t>
+        </is>
+      </c>
+      <c r="G98" s="7" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H98" s="7" t="inlineStr">
+        <is>
+          <t>8.5%</t>
+        </is>
+      </c>
+      <c r="I98" s="7" t="inlineStr">
+        <is>
+          <t>-4,227</t>
+        </is>
+      </c>
+      <c r="J98" s="7" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+      <c r="K98" s="7" t="inlineStr">
+        <is>
+          <t>-22,613</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="5" t="inlineStr">
+        <is>
+          <t>404851843</t>
+        </is>
+      </c>
+      <c r="B99" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვ.გ.ჰ. ჯორჯია ინვესთმენთს</t>
+        </is>
+      </c>
+      <c r="C99" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D99" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E99" s="5" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="F99" s="5" t="inlineStr">
+        <is>
+          <t>168.0%</t>
+        </is>
+      </c>
+      <c r="G99" s="5" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="H99" s="5" t="inlineStr">
+        <is>
+          <t>46.5%</t>
+        </is>
+      </c>
+      <c r="I99" s="5" t="inlineStr">
+        <is>
+          <t>2,949</t>
+        </is>
+      </c>
+      <c r="J99" s="5" t="inlineStr">
+        <is>
+          <t>39,357</t>
+        </is>
+      </c>
+      <c r="K99" s="5" t="inlineStr">
+        <is>
+          <t>14,627</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="7" t="inlineStr">
+        <is>
+          <t>216442339</t>
+        </is>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ორანჯ ჰოლდინგს</t>
+        </is>
+      </c>
+      <c r="C100" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D100" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E100" s="7" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+      <c r="F100" s="7" t="inlineStr">
+        <is>
+          <t>-99.5%</t>
+        </is>
+      </c>
+      <c r="G100" s="7" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="H100" s="7" t="inlineStr">
+        <is>
+          <t>87.2%</t>
+        </is>
+      </c>
+      <c r="I100" s="7" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="J100" s="7" t="inlineStr">
+        <is>
+          <t>1,441</t>
+        </is>
+      </c>
+      <c r="K100" s="7" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="5" t="inlineStr">
+        <is>
+          <t>212817610</t>
+        </is>
+      </c>
+      <c r="B101" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ტობე</t>
+        </is>
+      </c>
+      <c r="C101" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D101" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E101" s="5" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="F101" s="5" t="inlineStr">
+        <is>
+          <t>-65.6%</t>
+        </is>
+      </c>
+      <c r="G101" s="5" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="H101" s="5" t="inlineStr">
+        <is>
+          <t>41.4%</t>
+        </is>
+      </c>
+      <c r="I101" s="5" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="J101" s="5" t="inlineStr">
+        <is>
+          <t>4,075</t>
+        </is>
+      </c>
+      <c r="K101" s="5" t="inlineStr">
+        <is>
+          <t>3,286</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="7" t="inlineStr">
+        <is>
+          <t>223100221</t>
+        </is>
+      </c>
+      <c r="B102" s="8" t="inlineStr">
+        <is>
+          <t>⚠ რკ არასაბანკო სადეპოზიტო დაწესებულება - სასოფლო საკრედიტო კავშირი  "ჯი ეი კაპიტალი"</t>
+        </is>
+      </c>
+      <c r="C102" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D102" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E102" s="7" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="F102" s="7" t="inlineStr">
+        <is>
+          <t>118.2%</t>
+        </is>
+      </c>
+      <c r="G102" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H102" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I102" s="7" t="inlineStr">
+        <is>
+          <t>-17</t>
+        </is>
+      </c>
+      <c r="J102" s="7" t="inlineStr">
+        <is>
+          <t>544</t>
+        </is>
+      </c>
+      <c r="K102" s="7" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="5" t="inlineStr">
+        <is>
+          <t>405005060</t>
+        </is>
+      </c>
+      <c r="B103" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ჯორჯიან ფაინანშიალ კრედიტ-ჯი ეფ სი</t>
+        </is>
+      </c>
+      <c r="C103" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D103" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E103" s="5" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="F103" s="5" t="inlineStr">
+        <is>
+          <t>2100.0%</t>
+        </is>
+      </c>
+      <c r="G103" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H103" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I103" s="5" t="inlineStr">
+        <is>
+          <t>-251</t>
+        </is>
+      </c>
+      <c r="J103" s="5" t="inlineStr">
+        <is>
+          <t>878</t>
+        </is>
+      </c>
+      <c r="K103" s="5" t="inlineStr">
+        <is>
+          <t>392</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="7" t="inlineStr">
+        <is>
+          <t>425357794</t>
+        </is>
+      </c>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მ-ოილი</t>
+        </is>
+      </c>
+      <c r="C104" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D104" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E104" s="7" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="F104" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G104" s="7" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="H104" s="7" t="inlineStr">
+        <is>
+          <t>33.8%</t>
+        </is>
+      </c>
+      <c r="I104" s="7" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="J104" s="7" t="inlineStr">
+        <is>
+          <t>1,094</t>
+        </is>
+      </c>
+      <c r="K104" s="7" t="inlineStr">
+        <is>
+          <t>1,042</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="5" t="inlineStr">
+        <is>
+          <t>405140431</t>
+        </is>
+      </c>
+      <c r="B105" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია სმარტ ინვესტი</t>
+        </is>
+      </c>
+      <c r="C105" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D105" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E105" s="5" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="F105" s="5" t="inlineStr">
+        <is>
+          <t>-11.9%</t>
+        </is>
+      </c>
+      <c r="G105" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H105" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I105" s="5" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J105" s="5" t="inlineStr">
+        <is>
+          <t>1,716</t>
+        </is>
+      </c>
+      <c r="K105" s="5" t="inlineStr">
+        <is>
+          <t>500</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="7" t="inlineStr">
+        <is>
+          <t>401978605</t>
+        </is>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია 4ფინანსი</t>
+        </is>
+      </c>
+      <c r="C106" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D106" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E106" s="7" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="F106" s="7" t="inlineStr">
+        <is>
+          <t>-94.0%</t>
+        </is>
+      </c>
+      <c r="G106" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H106" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I106" s="7" t="inlineStr">
+        <is>
+          <t>-795</t>
+        </is>
+      </c>
+      <c r="J106" s="7" t="inlineStr">
+        <is>
+          <t>345</t>
+        </is>
+      </c>
+      <c r="K106" s="7" t="inlineStr">
+        <is>
+          <t>345</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="5" t="inlineStr">
+        <is>
+          <t>405216957</t>
+        </is>
+      </c>
+      <c r="B107" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ფინანსური სექტორი</t>
+        </is>
+      </c>
+      <c r="C107" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D107" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E107" s="5" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t>3600.0%</t>
+        </is>
+      </c>
+      <c r="G107" s="5" t="inlineStr">
+        <is>
+          <t>835</t>
+        </is>
+      </c>
+      <c r="H107" s="5" t="inlineStr">
+        <is>
+          <t>2256.8%</t>
+        </is>
+      </c>
+      <c r="I107" s="5" t="inlineStr">
+        <is>
+          <t>1,498</t>
+        </is>
+      </c>
+      <c r="J107" s="5" t="inlineStr">
+        <is>
+          <t>161</t>
+        </is>
+      </c>
+      <c r="K107" s="5" t="inlineStr">
+        <is>
+          <t>-11</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="7" t="inlineStr">
+        <is>
+          <t>245590855</t>
+        </is>
+      </c>
+      <c r="B108" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ბაგირა</t>
+        </is>
+      </c>
+      <c r="C108" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D108" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E108" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F108" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G108" s="7" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+      <c r="H108" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I108" s="7" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="J108" s="7" t="inlineStr">
+        <is>
+          <t>7,322</t>
+        </is>
+      </c>
+      <c r="K108" s="7" t="inlineStr">
+        <is>
+          <t>1,844</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="5" t="inlineStr">
+        <is>
+          <t>400125958</t>
+        </is>
+      </c>
+      <c r="B109" s="6" t="inlineStr">
+        <is>
+          <t>შპს სან ინვესტი</t>
+        </is>
+      </c>
+      <c r="C109" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D109" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E109" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F109" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G109" s="5" t="inlineStr">
+        <is>
+          <t>-1,233</t>
+        </is>
+      </c>
+      <c r="H109" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I109" s="5" t="inlineStr">
+        <is>
+          <t>-391</t>
+        </is>
+      </c>
+      <c r="J109" s="5" t="inlineStr">
+        <is>
+          <t>13,029</t>
+        </is>
+      </c>
+      <c r="K109" s="5" t="inlineStr">
+        <is>
+          <t>-391</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="7" t="inlineStr">
+        <is>
+          <t>400153276</t>
+        </is>
+      </c>
+      <c r="B110" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს მიკროსაფინანსო ორგანიზაცია კრედფინი</t>
+        </is>
+      </c>
+      <c r="C110" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D110" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E110" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F110" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G110" s="7" t="inlineStr">
+        <is>
+          <t>-36</t>
+        </is>
+      </c>
+      <c r="H110" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I110" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J110" s="7" t="inlineStr">
+        <is>
+          <t>372</t>
+        </is>
+      </c>
+      <c r="K110" s="7" t="inlineStr">
+        <is>
+          <t>370</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="5" t="inlineStr">
+        <is>
+          <t>404527339</t>
+        </is>
+      </c>
+      <c r="B111" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აქსიფინა</t>
+        </is>
+      </c>
+      <c r="C111" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D111" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E111" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F111" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G111" s="5" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="H111" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I111" s="5" t="inlineStr">
+        <is>
+          <t>-2,303</t>
+        </is>
+      </c>
+      <c r="J111" s="5" t="inlineStr">
+        <is>
+          <t>3,512</t>
+        </is>
+      </c>
+      <c r="K111" s="5" t="inlineStr">
+        <is>
+          <t>-3,681</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="7" t="inlineStr">
+        <is>
+          <t>404915561</t>
+        </is>
+      </c>
+      <c r="B112" s="8" t="inlineStr">
+        <is>
+          <t>შპს ევრო კრედიტ+</t>
+        </is>
+      </c>
+      <c r="C112" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D112" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E112" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F112" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G112" s="7" t="inlineStr">
+        <is>
+          <t>-1,941</t>
+        </is>
+      </c>
+      <c r="H112" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I112" s="7" t="inlineStr">
+        <is>
+          <t>-3,043</t>
+        </is>
+      </c>
+      <c r="J112" s="7" t="inlineStr">
+        <is>
+          <t>37,462</t>
+        </is>
+      </c>
+      <c r="K112" s="7" t="inlineStr">
+        <is>
+          <t>-8,760</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="5" t="inlineStr">
+        <is>
+          <t>405131557</t>
+        </is>
+      </c>
+      <c r="B113" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ფრენდლი ფაინენს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C113" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D113" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E113" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F113" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G113" s="5" t="inlineStr">
+        <is>
+          <t>-71</t>
+        </is>
+      </c>
+      <c r="H113" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I113" s="5" t="inlineStr">
+        <is>
+          <t>-64</t>
+        </is>
+      </c>
+      <c r="J113" s="5" t="inlineStr">
+        <is>
+          <t>704</t>
+        </is>
+      </c>
+      <c r="K113" s="5" t="inlineStr">
+        <is>
+          <t>489</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="7" t="inlineStr">
+        <is>
+          <t>405255753</t>
+        </is>
+      </c>
+      <c r="B114" s="8" t="inlineStr">
+        <is>
+          <t>შპს ერთობა 2018</t>
+        </is>
+      </c>
+      <c r="C114" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D114" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E114" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F114" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G114" s="7" t="inlineStr">
+        <is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="H114" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I114" s="7" t="inlineStr">
+        <is>
+          <t>4,079</t>
+        </is>
+      </c>
+      <c r="J114" s="7" t="inlineStr">
+        <is>
+          <t>36,167</t>
+        </is>
+      </c>
+      <c r="K114" s="7" t="inlineStr">
+        <is>
+          <t>36,166</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="5" t="inlineStr">
+        <is>
+          <t>406043794</t>
+        </is>
+      </c>
+      <c r="B115" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს პრიმა კაპიტალი</t>
+        </is>
+      </c>
+      <c r="C115" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D115" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E115" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F115" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G115" s="5" t="inlineStr">
+        <is>
+          <t>-66</t>
+        </is>
+      </c>
+      <c r="H115" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I115" s="5" t="inlineStr">
+        <is>
+          <t>-91</t>
+        </is>
+      </c>
+      <c r="J115" s="5" t="inlineStr">
+        <is>
+          <t>461</t>
+        </is>
+      </c>
+      <c r="K115" s="5" t="inlineStr">
+        <is>
+          <t>461</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="7" t="inlineStr">
+        <is>
+          <t>445609324</t>
+        </is>
+      </c>
+      <c r="B116" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ორბი საფინანსო და საინვესტიციო კომპანია</t>
+        </is>
+      </c>
+      <c r="C116" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D116" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E116" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F116" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G116" s="7" t="inlineStr">
+        <is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="H116" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I116" s="7" t="inlineStr">
+        <is>
+          <t>12,298</t>
+        </is>
+      </c>
+      <c r="J116" s="7" t="inlineStr">
+        <is>
+          <t>216,176</t>
+        </is>
+      </c>
+      <c r="K116" s="7" t="inlineStr">
+        <is>
+          <t>183,505</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="5" t="inlineStr">
+        <is>
+          <t>202340984</t>
+        </is>
+      </c>
+      <c r="B117" s="6" t="inlineStr">
+        <is>
+          <t>სს მიკროსაფინანსო ორგანიზაცია ალფა ექსპრესი</t>
+        </is>
+      </c>
+      <c r="C117" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D117" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E117" s="5" t="inlineStr">
+        <is>
+          <t>-11</t>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t>-101.9%</t>
+        </is>
+      </c>
+      <c r="G117" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H117" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I117" s="5" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J117" s="5" t="inlineStr">
+        <is>
+          <t>3,378</t>
+        </is>
+      </c>
+      <c r="K117" s="5" t="inlineStr">
+        <is>
+          <t>3,274</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="7" t="inlineStr">
+        <is>
+          <t>246955530</t>
+        </is>
+      </c>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>⚠ რკ საკრედიტო კავშირი ხუცუბანი</t>
+        </is>
+      </c>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D118" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E118" s="7" t="inlineStr">
+        <is>
+          <t>-47</t>
+        </is>
+      </c>
+      <c r="F118" s="7" t="inlineStr">
+        <is>
+          <t>-169.2%</t>
+        </is>
+      </c>
+      <c r="G118" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H118" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I118" s="7" t="inlineStr">
+        <is>
+          <t>-45</t>
+        </is>
+      </c>
+      <c r="J118" s="7" t="inlineStr">
+        <is>
+          <t>1,869</t>
+        </is>
+      </c>
+      <c r="K118" s="7" t="inlineStr">
+        <is>
+          <t>1,014</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="inlineStr">
+        <is>
+          <t>404932891</t>
+        </is>
+      </c>
+      <c r="B119" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია კონტინენტალ სითიკრედიტი</t>
+        </is>
+      </c>
+      <c r="C119" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D119" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>-82</t>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t>-137.3%</t>
+        </is>
+      </c>
+      <c r="G119" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H119" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I119" s="5" t="inlineStr">
+        <is>
+          <t>-476</t>
+        </is>
+      </c>
+      <c r="J119" s="5" t="inlineStr">
+        <is>
+          <t>1,631</t>
+        </is>
+      </c>
+      <c r="K119" s="5" t="inlineStr">
+        <is>
+          <t>1,601</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="7" t="inlineStr">
+        <is>
+          <t>404881794</t>
+        </is>
+      </c>
+      <c r="B120" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია ბანი კრედიტი</t>
+        </is>
+      </c>
+      <c r="C120" s="7" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D120" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E120" s="7" t="inlineStr">
+        <is>
+          <t>-463</t>
+        </is>
+      </c>
+      <c r="F120" s="7" t="inlineStr">
+        <is>
+          <t>-1129.1%</t>
+        </is>
+      </c>
+      <c r="G120" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H120" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I120" s="7" t="inlineStr">
+        <is>
+          <t>-864</t>
+        </is>
+      </c>
+      <c r="J120" s="7" t="inlineStr">
+        <is>
+          <t>2,567</t>
+        </is>
+      </c>
+      <c r="K120" s="7" t="inlineStr">
+        <is>
+          <t>-1,661</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="inlineStr">
+        <is>
           <t>205267584</t>
         </is>
       </c>
-      <c r="B86" s="8" t="inlineStr">
+      <c r="B121" s="6" t="inlineStr">
         <is>
           <t>⚠ შპს მიკროსაფინანსო ორგანიზაცია იზიკრედ ჯორჯია</t>
         </is>
       </c>
-      <c r="C86" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D86" s="7" t="n">
+      <c r="C121" s="5" t="inlineStr">
+        <is>
+          <t>Non-bank Credit (MFO/Leasing)</t>
+        </is>
+      </c>
+      <c r="D121" s="5" t="n">
         <v>2018</v>
       </c>
-      <c r="E86" s="7" t="inlineStr">
+      <c r="E121" s="5" t="inlineStr">
         <is>
           <t>-1,467</t>
         </is>
       </c>
-      <c r="F86" s="7" t="inlineStr">
+      <c r="F121" s="5" t="inlineStr">
         <is>
           <t>-42.4%</t>
         </is>
       </c>
-      <c r="G86" s="7" t="n">
-[...5 lines deleted...]
-      <c r="I86" s="7" t="inlineStr">
+      <c r="G121" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H121" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I121" s="5" t="inlineStr">
         <is>
           <t>-2,537</t>
         </is>
       </c>
-      <c r="J86" s="7" t="inlineStr">
+      <c r="J121" s="5" t="inlineStr">
         <is>
           <t>14,558</t>
         </is>
       </c>
-      <c r="K86" s="7" t="inlineStr">
+      <c r="K121" s="5" t="inlineStr">
         <is>
           <t>3,835</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>