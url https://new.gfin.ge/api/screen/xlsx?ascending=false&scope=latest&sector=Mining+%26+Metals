--- v0 (2026-07-30)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K117"/>
+  <dimension ref="A1:K131"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>113 matches · latest filings · money in GEL thousands</t>
+          <t>127 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -906,5911 +906,6679 @@
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t>-2.8%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
           <t>-10,822</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t>51,298</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
           <t>-16,540</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>406258259</t>
+          <t>416331491</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ფოლადის სახლი</t>
+          <t>⚠ შპს მეტალ ქონსთრაქშენ ჯორჯია</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>168,145</t>
+          <t>180,260</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>97622.5%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>1,794</t>
+          <t>68,042</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>37.7%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>-52</t>
+          <t>67,181</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>59,084</t>
+          <t>66,863</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>9,889</t>
+          <t>63,866</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>215147874</t>
+          <t>406258259</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს ჭიათურმანგანუმ ჯორჯია</t>
+          <t>⚠ შპს ფოლადის სახლი</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>97,909</t>
+          <t>168,145</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>84.3%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>-7,222</t>
+          <t>1,794</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>-14,011</t>
+          <t>-52</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>112,279</t>
+          <t>59,084</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>45,364</t>
+          <t>9,889</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>405168740</t>
+          <t>215147874</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს არ ემ ჯი აურამაინ</t>
+          <t>შპს ჭიათურმანგანუმ ჯორჯია</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>94,174</t>
+          <t>97,909</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>84.3%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>33,655</t>
+          <t>-7,222</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>35.7%</t>
+          <t>-7.4%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>18,640</t>
+          <t>-14,011</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>286,937</t>
+          <t>112,279</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>117,113</t>
+          <t>45,364</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>401950377</t>
+          <t>405168740</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს სტილ საქართველო</t>
+          <t>⚠ შპს არ ემ ჯი აურამაინ</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>90,297</t>
+          <t>94,174</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>46.4%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>14,132</t>
+          <t>33,655</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>15.7%</t>
+          <t>35.7%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>12,461</t>
+          <t>18,640</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>96,143</t>
+          <t>286,937</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>73,682</t>
+          <t>117,113</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>404596086</t>
+          <t>401950377</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მაღაროელი</t>
+          <t>შპს სტილ საქართველო</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>73,722</t>
+          <t>90,297</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>31.1%</t>
+          <t>46.4%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>-45,205</t>
+          <t>14,132</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>-61.3%</t>
+          <t>15.7%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>-42,103</t>
+          <t>12,461</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>29,532</t>
+          <t>96,143</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>-54,350</t>
+          <t>73,682</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>400290608</t>
+          <t>404596086</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლეგომეტალ</t>
+          <t>⚠ შპს მაღაროელი</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2022</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>67,985</t>
+          <t>73,722</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>-44.8%</t>
+          <t>31.1%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>689</t>
+          <t>-45,205</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>-61.3%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>-1,587</t>
+          <t>-42,103</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>10,027</t>
+          <t>29,532</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>8,180</t>
+          <t>-54,350</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>416363287</t>
+          <t>400290608</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს ისთ მეტალი</t>
+          <t>⚠ შპს ლეგომეტალ</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>60,035</t>
+          <t>67,985</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>167.0%</t>
+          <t>-44.8%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>1,573</t>
+          <t>689</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>1,332</t>
+          <t>-1,587</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>7,435</t>
+          <t>10,027</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>8,180</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>404988554</t>
+          <t>405473839</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  გრავიტა</t>
+          <t>⚠ შპს  მნ გრუპი-2021</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>53,535</t>
+          <t>54,610</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>209.1%</t>
+          <t>296.2%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>4,518</t>
+          <t>-4,003</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>-7.3%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>3,829</t>
+          <t>-5,041</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>17,202</t>
+          <t>30,051</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>-437</t>
+          <t>-9,578</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>405296816</t>
+          <t>405070480</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გალვა სტილი</t>
+          <t>⚠ შპს   ალიანს ტრეიდი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>48,711</t>
+          <t>53,898</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>2379.3%</t>
+          <t>187.5%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>-121</t>
+          <t>19,962</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>37.0%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>17,441</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>8,447</t>
+          <t>9,985</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>1,379</t>
+          <t>6,836</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>205282362</t>
+          <t>404988554</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლეგომეტალი</t>
+          <t>⚠ შპს  გრავიტა</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>45,528</t>
+          <t>53,535</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>209.1%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>1,901</t>
+          <t>4,518</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>-584</t>
+          <t>3,829</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>17,627</t>
+          <t>17,202</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>4,230</t>
+          <t>-437</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>205282308</t>
+          <t>404504327</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკას მეტალი</t>
+          <t>⚠ შპს რუსელოის</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>44,361</t>
+          <t>49,684</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>-12.0%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>1,431</t>
+          <t>-6,358</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>-12.8%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>-10,503</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>30,625</t>
+          <t>44,583</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>23,955</t>
+          <t>-48,373</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>430041670</t>
+          <t>205282362</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ფერო</t>
+          <t>⚠ შპს ლეგომეტალი</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>42,678</t>
+          <t>45,528</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>45.2%</t>
+          <t>-2.9%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>1,901</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>-128</t>
+          <t>-584</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>9,936</t>
+          <t>17,627</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>-203</t>
+          <t>4,230</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>405364555</t>
+          <t>205282308</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს ქოულ.ჯი</t>
+          <t>შპს კავკას მეტალი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>40,400</t>
+          <t>44,361</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>-44.4%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>3,710</t>
+          <t>1,431</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>10,303</t>
+          <t>336</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>65,620</t>
+          <t>30,625</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>46,213</t>
+          <t>23,955</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>402114396</t>
+          <t>405364555</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ამბიკონ სტილსი</t>
+          <t>შპს ქოულ.ჯი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>38,197</t>
+          <t>40,400</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>45.0%</t>
+          <t>-44.4%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>3,710</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>10,303</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>4,500</t>
+          <t>65,620</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>46,213</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>402077729</t>
+          <t>400122345</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ევრაზ სტილი</t>
+          <t>⚠ შპს  ჯენევიზ-ჯგუფი</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>35,138</t>
+          <t>38,980</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>233.0%</t>
+          <t>48.2%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>-1,816</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>-4.7%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>1,189</t>
+          <t>-1,826</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>4,365</t>
+          <t>2,139</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>1,617</t>
+          <t>2,133</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>405075029</t>
+          <t>402114396</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მეტალოლამი</t>
+          <t>⚠ შპს ამბიკონ სტილსი</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>30,259</t>
+          <t>38,197</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>58.5%</t>
+          <t>45.0%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>9,192</t>
+          <t>295</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>30.4%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>9,192</t>
+          <t>263</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>17,160</t>
+          <t>4,500</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>10,197</t>
+          <t>280</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>406308302</t>
+          <t>416334167</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალ ჯორჯია</t>
+          <t>⚠ შპს მნკორპი</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>30,098</t>
+          <t>36,140</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>-78.0%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>14,625</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>40.5%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>-1,023</t>
+          <t>36,008</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>13,777</t>
+          <t>496,099</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>149,241</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>230868120</t>
+          <t>404556805</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს საქნახშირი</t>
+          <t>შპს ტრეიდი</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>25,328</t>
+          <t>33,527</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>-18.4%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>-25,891</t>
+          <t>272</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>-102.2%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>-31,156</t>
+          <t>259</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>16,962</t>
+          <t>6,997</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>-120,122</t>
+          <t>4,899</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>445442771</t>
+          <t>406308302</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს ფასთ თრექ ტექსტილე ლთდ</t>
+          <t>შპს მეტალ ჯორჯია</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>24,513</t>
+          <t>30,098</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>1,167</t>
+          <t>399</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>1,376</t>
+          <t>-1,023</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>10,484</t>
+          <t>13,777</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>2,042</t>
+          <t>714</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>402068445</t>
+          <t>437058773</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს ევრომეტალი</t>
+          <t>შპს ჯეო გადამამუშავებელი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>21,480</t>
+          <t>27,288</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>49.0%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>356</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>-250</t>
+          <t>-34</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>12,785</t>
+          <t>8,132</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>2,877</t>
+          <t>1,298</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>404860762</t>
+          <t>405264459</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს ბიმეტალი</t>
+          <t>შპს ალმეთ თრეიდინგ ჯორჯია</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>18,600</t>
+          <t>26,436</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>33.1%</t>
+          <t>-46.7%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>240</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>-72</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>1,803</t>
+          <t>5,024</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>843</t>
+          <t>2,606</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>445610456</t>
+          <t>230868120</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს ნოვა მეტალი</t>
+          <t>⚠ შპს საქნახშირი</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>16,593</t>
+          <t>25,328</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>34.9%</t>
+          <t>-4.0%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>-25,891</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>-102.2%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>-282</t>
+          <t>-31,156</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>7,653</t>
+          <t>16,962</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>-1,688</t>
+          <t>-120,122</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>404578319</t>
+          <t>402068445</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეო სტილი</t>
+          <t>შპს ევრომეტალი</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>14,982</t>
+          <t>21,480</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>99.4%</t>
+          <t>-20.0%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>1,574</t>
+          <t>488</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>1,518</t>
+          <t>-250</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>6,229</t>
+          <t>12,785</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>3,999</t>
+          <t>2,877</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>400258449</t>
+          <t>445610456</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ოლ-პი მეტალი</t>
+          <t>შპს ნოვა მეტალი</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>14,923</t>
+          <t>16,593</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>104.0%</t>
+          <t>34.9%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>2,958</t>
+          <t>115</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>2,466</t>
+          <t>-282</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>19,358</t>
+          <t>7,653</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>9,691</t>
+          <t>-1,688</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>400263157</t>
+          <t>421277852</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალ გრუპ</t>
+          <t>შპს ივერიასთილი</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>14,498</t>
+          <t>16,240</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>-58.9%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>801</t>
+          <t>484</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>574</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>4,635</t>
+          <t>9,110</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>4,132</t>
+          <t>8,794</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>415101543</t>
+          <t>406029792</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს ტუანა ტექსტილი</t>
+          <t>შპს ბროლი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>13,222</t>
+          <t>15,047</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>69.5%</t>
+          <t>-14.1%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>10,152</t>
+          <t>209</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>76.8%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>9,948</t>
+          <t>198</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>37,395</t>
+          <t>2,258</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>36,673</t>
+          <t>2,258</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>402168220</t>
+          <t>204557345</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს დელტა ტექსტილი</t>
+          <t>შპს ა.ემ.ჯი. ჯგუფი</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>13,092</t>
+          <t>13,210</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-57.6%</t>
+          <t>31.9%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>1,167</t>
+          <t>3,033</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>23.0%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>2,731</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>8,383</t>
+          <t>11,510</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>-5,080</t>
+          <t>8,408</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>412729775</t>
+          <t>405097880</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეომეტალ</t>
+          <t>შპს მმგ</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>12,545</t>
+          <t>12,601</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>24.3%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>676</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>-297</t>
+          <t>637</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>8,974</t>
+          <t>1,968</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>-8,298</t>
+          <t>958</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>416311707</t>
+          <t>404882383</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს რუსთავი სთილ კორპორეიშენ კომპანი</t>
+          <t>შპს ჯი თი ემ გრუპ</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>11,577</t>
+          <t>12,295</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>-3.4%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>-3,561</t>
+          <t>-1,184</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>-9.6%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-3,783</t>
+          <t>-12,732</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>19,648</t>
+          <t>61,177</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>18,601</t>
+          <t>-12,666</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>430036524</t>
+          <t>200158051</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ჯორჯიან მეტალი 2018</t>
+          <t>⚠ შპს მარჯანი-5</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>10,889</t>
+          <t>12,026</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>72.0%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>-1,783</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>-14.8%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>-2,673</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>17,909</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>-3,801</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>404867649</t>
+          <t>406267392</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალ ფორს ჯორჯია</t>
+          <t>შპს ჯი-ჯი-ემ</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>10,801</t>
+          <t>11,741</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>-8.9%</t>
+          <t>-31.8%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>2,436</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>2,076</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>6,841</t>
+          <t>8,124</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>3,218</t>
+          <t>7,395</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>405015228</t>
+          <t>416311707</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ტიფლისიდისტილერი TIFLISIDISTILLERY</t>
+          <t>⚠ შპს რუსთავი სთილ კორპორეიშენ კომპანი</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>10,712</t>
+          <t>11,577</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>-27.4%</t>
+          <t>-27.8%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>3,325</t>
+          <t>-3,561</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>31.0%</t>
+          <t>-30.8%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>3,049</t>
+          <t>-3,783</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>18,190</t>
+          <t>19,648</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>3,092</t>
+          <t>18,601</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>432544482</t>
+          <t>404867649</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს სფერო</t>
+          <t>შპს მეტალ ფორს ჯორჯია</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>10,485</t>
+          <t>10,801</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>-8.9%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>611</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>755</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>1,549</t>
+          <t>6,841</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>3,218</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>443869155</t>
+          <t>402111184</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს ოუშენ მეტალს</t>
+          <t>⚠ შპს პტლკ საქართველო</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>10,141</t>
+          <t>10,761</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>111.5%</t>
+          <t>-84.3%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>742</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>3,134</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>2,603</t>
+          <t>20,590</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>2,000</t>
+          <t>12,929</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>445414212</t>
+          <t>404483046</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს BS METAL GROUP</t>
+          <t>შპს იეს-თურ</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>9,938</t>
+          <t>10,171</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>19.9%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>347</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>871</t>
+          <t>347</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>12,068</t>
+          <t>1,878</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>5,292</t>
+          <t>588</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>406052275</t>
+          <t>443869155</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს სტილრექს ჯორჯია</t>
+          <t>შპს ოუშენ მეტალს</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>9,671</t>
+          <t>10,141</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>111.5%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>653</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>483</t>
+          <t>574</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>7,348</t>
+          <t>2,603</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>3,294</t>
+          <t>2,000</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>248428303</t>
+          <t>405143786</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ტექსტილი</t>
+          <t>შპს ასკანგელ ალიანს</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>9,486</t>
+          <t>9,462</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>52.3%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>739</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>93</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>3,020</t>
+          <t>20,370</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>2,081</t>
+          <t>-16,034</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>402190696</t>
+          <t>245442659</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  მიუნშენის ინტერნაციონალური მაინინგი</t>
+          <t>შპს რასე</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>9,277</t>
+          <t>7,670</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>144.5%</t>
+          <t>51.9%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>2,204</t>
+          <t>3,144</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>23.8%</t>
+          <t>41.0%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>2,204</t>
+          <t>2,485</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>4,750</t>
+          <t>9,393</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>4,739</t>
+          <t>7,148</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>445558860</t>
+          <t>412685054</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აჭარა სამეტ ტექსტილი</t>
+          <t>შპს იგატუ</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>8,970</t>
+          <t>7,205</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>10.1%</t>
+          <t>-27.8%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>6,039</t>
+          <t>470</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>67.3%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>6,030</t>
+          <t>35</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>22,300</t>
+          <t>8,013</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>22,287</t>
+          <t>2,457</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>412762611</t>
+          <t>204522873</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს ემ ეს ტექსტილე</t>
+          <t>⚠ შპს კავკასიის ბეტონი 2007</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>8,754</t>
+          <t>6,940</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>98.7%</t>
+          <t>-10.7%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>-87</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>-1.3%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>-1,065</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>1,250</t>
+          <t>7,514</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>-26,989</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>205253928</t>
+          <t>416351806</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>სს კავკაზ ცემენტი</t>
+          <t>შპს სამთოელი</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>8,659</t>
+          <t>6,896</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>-90.3%</t>
+          <t>342.6%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>-4,322</t>
+          <t>-3,977</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>-49.9%</t>
+          <t>-57.7%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>12,560</t>
+          <t>1,535</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>19,563</t>
+          <t>237</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>8,347</t>
+          <t>-346</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>415114977</t>
+          <t>223098911</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს ფოთი თიზ ტექსტილი</t>
+          <t>შპს ვარძია</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>8,296</t>
+          <t>6,828</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>244.5%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>1,738</t>
+          <t>1,221</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>21.0%</t>
+          <t>17.9%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>1,815</t>
+          <t>792</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>5,112</t>
+          <t>4,872</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>2,835</t>
+          <t>2,456</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>402293479</t>
+          <t>406038639</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს დეჰა ტექსტილ ჯორჯია</t>
+          <t>⚠ შპს გეგმეტი</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>8,133</t>
+          <t>6,701</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>1113.1%</t>
+          <t>-55.1%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>-1,477</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>-22.0%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>-1,733</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>4,802</t>
+          <t>939</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>1,497</t>
+          <t>-8,470</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>445598327</t>
+          <t>446754272</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს  რაი მეტალ</t>
+          <t>შპს V V G</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>7,209</t>
+          <t>6,560</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>56.6%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>1,426</t>
+          <t>1,558</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>23.8%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>1,358</t>
+          <t>1,243</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>2,295</t>
+          <t>4,395</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>2,248</t>
+          <t>2,676</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>416337538</t>
+          <t>415601824</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კავკასუს მეტალ გრუპი-სიემჯი</t>
+          <t>⚠ სს ახალი გამამდიდრებელი ქარხანა</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>6,951</t>
+          <t>6,231</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>2031.9%</t>
+          <t>125.4%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>-600</t>
+          <t>-8,818</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>-141.5%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>-934</t>
+          <t>-9,898</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>5,105</t>
+          <t>49,766</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>-946</t>
+          <t>28,459</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>439415624</t>
+          <t>405205987</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მანგანუმ პლიუსი</t>
+          <t>შპს ჯორჯიან გოლდ კომპანი</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>6,289</t>
+          <t>6,137</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>67.9%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>1,341</t>
+          <t>1,340</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>21.3%</t>
+          <t>21.8%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>1,190</t>
+          <t>820</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>3,242</t>
+          <t>17,813</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>3,065</t>
+          <t>15,759</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>415601824</t>
+          <t>412736464</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს ახალი გამამდიდრებელი ქარხანა</t>
+          <t>⚠ შპს  ას მეტალლურჯი</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>6,231</t>
-[...5 lines deleted...]
-        </is>
+          <t>6,118</t>
+        </is>
+      </c>
+      <c r="F57" s="5" t="n">
+        <v/>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>-8,818</t>
+          <t>1,888</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>-141.5%</t>
+          <t>30.9%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>-9,898</t>
+          <t>1,923</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>49,766</t>
+          <t>2,076</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>28,459</t>
+          <t>1,825</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>404680671</t>
+          <t>412711846</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს ვოტერ სტილ</t>
+          <t>შპს მეტალი</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>6,204</t>
+          <t>5,920</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>138.9%</t>
+          <t>-12.9%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>352</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>803</t>
+          <t>154</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>2,181</t>
+          <t>6,103</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>1,718</t>
+          <t>3,624</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>412736464</t>
+          <t>401962765</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  ას მეტალლურჯი</t>
+          <t>შპს სმარტი</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>6,118</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,894</t>
+        </is>
+      </c>
+      <c r="F59" s="5" t="inlineStr">
+        <is>
+          <t>17.5%</t>
+        </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>1,888</t>
+          <t>2,879</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>30.9%</t>
+          <t>48.8%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>1,923</t>
+          <t>2,224</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>2,076</t>
+          <t>5,854</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>1,825</t>
+          <t>5,479</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>427739940</t>
+          <t>440890118</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს საწირე ტექსტილი</t>
+          <t>შპს ჯეო ქონსთრაქშენ</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>5,972</t>
+          <t>5,813</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>23.7%</t>
+          <t>21.9%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>1,056</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>939</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>9,893</t>
+          <t>5,689</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>3,142</t>
+          <t>3,001</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>412711846</t>
+          <t>445517263</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალი</t>
+          <t>შპს მეტენ გრუპ</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>5,920</t>
+          <t>5,593</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>-12.9%</t>
+          <t>57.6%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>-46</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>691</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>6,103</t>
+          <t>4,231</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>3,624</t>
+          <t>-650</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>405303443</t>
+          <t>205224979</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს ვესტ მეტალ</t>
+          <t>შპს ტაჟი ჯგუფი</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>5,654</t>
+          <t>5,551</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>2,133</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>37.7%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>2,101</t>
+          <t>-113</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>13,453</t>
+          <t>2,954</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>3,168</t>
+          <t>1,825</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>204546688</t>
+          <t>206289452</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს ნოვი სტილი ჯორჯია</t>
+          <t>⚠ შპს აგის ჯორჯია პლიუსი</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>5,484</t>
+          <t>5,288</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>-41.1%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>1,267</t>
+          <t>-218</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>-4.1%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>1,049</t>
+          <t>-353</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>7,212</t>
+          <t>1,619</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>6,334</t>
+          <t>972</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>448405663</t>
+          <t>232578298</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს  მეტალკლას 2018</t>
+          <t>შპს კავთურა</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>5,481</t>
+          <t>5,141</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>32.9%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>-401</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>-7.8%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>388</t>
+          <t>1,937</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>1,325</t>
+          <t>8,381</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>1,169</t>
+          <t>5,772</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>415083778</t>
+          <t>406190134</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკასიან მეტალს ტერმინალი</t>
+          <t>შპს ჯეობარს</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>5,424</t>
+          <t>4,908</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>-58.8%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>-1,149</t>
+          <t>410</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>-3,583</t>
+          <t>404</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>29,469</t>
+          <t>2,775</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>-1,819</t>
+          <t>2,575</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>412717190</t>
+          <t>426114411</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ქუთაისი ტექსტილე</t>
+          <t>შპს გაბი</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>5,099</t>
+          <t>4,892</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>174.5%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>1,133</t>
+          <t>1,781</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>22.2%</t>
+          <t>36.4%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>1,186</t>
+          <t>1,804</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>10,706</t>
+          <t>6,674</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>8,465</t>
+          <t>3,387</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>405343294</t>
+          <t>206341564</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ელოის ენდ მინერალს ინტერნეიშენალ</t>
+          <t>შპს ობომოტორსი</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>4,654</t>
+          <t>4,814</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>-77.5%</t>
+          <t>-7.3%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>-471</t>
+          <t>505</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>-10.1%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>-478</t>
+          <t>242</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>3,569</t>
+          <t>8,869</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>5,798</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>428883933</t>
+          <t>404522174</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს მურად ტექსტილი</t>
+          <t>შპს მალა</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>4,332</t>
+          <t>4,773</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>12.6%</t>
+          <t>56.1%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>1,012</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>21.2%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>927</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>1,892</t>
+          <t>3,195</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>1,469</t>
+          <t>2,025</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>430036695</t>
+          <t>405343294</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეო მეტალ</t>
+          <t>⚠ შპს ელოის ენდ მინერალს ინტერნეიშენალ</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>4,160</t>
+          <t>4,654</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>-77.5%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>1,267</t>
+          <t>-471</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>30.5%</t>
+          <t>-10.1%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>1,084</t>
+          <t>-478</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>5,491</t>
+          <t>3,569</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>4,210</t>
+          <t>454</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>415088005</t>
+          <t>402014672</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს INTERMETAL GEORGIA</t>
+          <t>შპს ენ ემ გრუპი</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>3,971</t>
+          <t>4,572</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>1,924</t>
+          <t>1,332</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>48.5%</t>
+          <t>29.1%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>3,513</t>
+          <t>1,009</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>3,449</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>-2,209</t>
+          <t>1,224</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>405711804</t>
+          <t>416355526</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეომეტალ ტრეიდინგი</t>
+          <t>⚠ შპს ახალი ტექნოლოგიები</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>3,864</t>
+          <t>4,502</t>
         </is>
       </c>
       <c r="F71" s="5" t="n">
         <v/>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>1,324</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>29.4%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>1,322</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>1,218</t>
+          <t>2,897</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>1,118</t>
+          <t>1,322</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>205011262</t>
+          <t>445601929</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს უშბა დისტილერი</t>
+          <t>შპს დამაგი</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>3,542</t>
+          <t>4,478</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>45.4%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>-374</t>
+          <t>1,337</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>29.8%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>3,172</t>
+          <t>1,054</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>11,933</t>
+          <t>3,645</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>3,664</t>
+          <t>1,746</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>426539757</t>
+          <t>415601147</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აზ მეტალი</t>
+          <t>შპს მნ ფექთორი</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>3,238</t>
+          <t>4,430</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>69.6%</t>
+          <t>283.9%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>-468</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>-10.6%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>1,933</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>936</t>
+          <t>61</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>-177</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>439871079</t>
+          <t>430036695</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს სენამეტალი</t>
+          <t>შპს ჯეო მეტალ</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>3,198</t>
+          <t>4,160</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>29.3%</t>
+          <t>-6.0%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>1,418</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>13.9%</t>
+          <t>34.1%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>1,084</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>1,044</t>
+          <t>5,491</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>4,210</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>405420708</t>
+          <t>448407153</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს სტილ ოილი</t>
+          <t>შპს აკმა</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>3,061</t>
+          <t>4,065</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>-42.0%</t>
+          <t>-21.9%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>-375</t>
+          <t>569</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>-584</t>
+          <t>489</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>4,624</t>
+          <t>4,055</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>-622</t>
+          <t>3,542</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>445562178</t>
+          <t>406054567</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს გუნეშ ტექსტილ სანაი დიშ თიჯარეთ</t>
+          <t>შპს ლ. და ზ. ინერტი</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>3,016</t>
+          <t>4,035</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>-50.6%</t>
+          <t>43.5%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>775</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>380</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>1,405</t>
+          <t>2,595</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>1,014</t>
+          <t>1,690</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>412697363</t>
+          <t>405420619</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს სტილ საქართველო-სამეგრელო</t>
+          <t>შპს გეო მეტი</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>3,006</t>
+          <t>3,935</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>22.2%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>534</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>13.6%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>534</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>2,304</t>
+          <t>3,365</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>3,359</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>216399136</t>
+          <t>216380958</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>შპს ფოლადკონსტრუქცია</t>
+          <t>შპს რვალი-2000</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>2,913</t>
+          <t>3,881</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>-44.0%</t>
+          <t>25.7%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>1,428</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>36.8%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>1,349</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>3,210</t>
+          <t>3,631</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>2,263</t>
+          <t>3,545</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>445526636</t>
+          <t>405711804</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მეტალ იქს</t>
+          <t>შპს ჯეომეტალ ტრეიდინგი</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>2,801</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,864</t>
+        </is>
+      </c>
+      <c r="F79" s="5" t="n">
+        <v/>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>284</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>284</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>2,281</t>
+          <t>1,218</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>1,094</t>
+          <t>1,118</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>436041025</t>
+          <t>439393167</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს ფერო</t>
+          <t>⚠ შპს შალაური 2012</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>2,742</t>
+          <t>3,554</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>26.8%</t>
+          <t>-38.5%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>-263</t>
+          <t>1,314</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>37.0%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>-215</t>
+          <t>754</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>2,730</t>
+          <t>4,339</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>1,427</t>
+          <t>3,365</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>406044739</t>
+          <t>416332285</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალ თრეიდ</t>
+          <t>⚠ შპს ეი-ემ-ბი ალოის</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>2,599</t>
+          <t>3,442</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>10.1%</t>
+          <t>-79.4%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>-3,073</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>-89.3%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>-8,938</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>1,489</t>
+          <t>3,479</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>-8,372</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>205125933</t>
+          <t>439871079</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეოსტილი</t>
+          <t>შპს სენამეტალი</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>2,559</t>
+          <t>3,198</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>29.3%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>491</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>427</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>2,788</t>
+          <t>1,044</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>1,127</t>
+          <t>784</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>445430089</t>
+          <t>405233732</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ახალი სტილი-ltd new style</t>
+          <t>შპს ჯორჯიან ბაზალტი</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>2,430</t>
+          <t>2,995</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>-27.2%</t>
+          <t>-21.4%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>349</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>257</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>5,480</t>
+          <t>3,650</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>1,603</t>
+          <t>2,846</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>204552108</t>
+          <t>202285008</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ევრაზიან სტილს</t>
+          <t>შპს დკ XXI</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>2,289</t>
+          <t>2,958</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>-55.1%</t>
+          <t>15.7%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>179</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>37</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>10,764</t>
+          <t>916</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>-22,887</t>
+          <t>701</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>206323502</t>
+          <t>411322331</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს ევროსტილი - XXI</t>
+          <t>შპს სიემ ტექ</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>2,284</t>
+          <t>2,855</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>-52.2%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>-867</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>-30.3%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>-1,541</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>2,640</t>
+          <t>5,871</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>4,377</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>415591755</t>
+          <t>412700625</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მანგანუმ ჯორჯია</t>
+          <t>შპს ბელაჯიო</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>2,224</t>
+          <t>2,805</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>636</t>
+          <t>454</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>28.6%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>358</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>495</t>
+          <t>2,356</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>1,650</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>438119251</t>
+          <t>445526636</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰომე თექსტილი</t>
+          <t>⚠ შპს მეტალ იქს</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>2,126</t>
+          <t>2,801</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>-43.0%</t>
+          <t>-57.0%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>6</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>20</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>1,444</t>
+          <t>2,281</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>1,245</t>
+          <t>1,094</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>418471013</t>
+          <t>243119718</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტალი +</t>
+          <t>შპს წალკა 91</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>1,878</t>
+          <t>2,760</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>-16.2%</t>
+          <t>61.6%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>396</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>-21</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>1,699</t>
+          <t>3,104</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>853</t>
+          <t>1,373</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>412714077</t>
+          <t>417885658</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბელგიუმ ტექსტილი</t>
+          <t>შპს ლიმასი</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>1,868</t>
+          <t>2,482</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>-26.4%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>552</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>22.3%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>421</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>831</t>
+          <t>1,932</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>-175</t>
+          <t>1,511</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>206027155</t>
+          <t>405216500</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>სს თბილლითონნაწარმი</t>
+          <t>შპს არესემ კორპ</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>1,807</t>
+          <t>2,462</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>-53.1%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>-575</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>-23.4%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>-717</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>14,801</t>
+          <t>8,723</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>14,424</t>
+          <t>226</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>404472487</t>
+          <t>215132648</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეო მაინინგი</t>
+          <t>შპს ეგრისი +</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>1,689</t>
+          <t>2,431</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>-34.6%</t>
+          <t>34.0%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>1,411</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>37.3%</t>
+          <t>58.0%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>1,046</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>2,312</t>
+          <t>1,950</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>1,669</t>
+          <t>1,379</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>205257924</t>
+          <t>228518805</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბორან მაინინგ ენდ კო</t>
+          <t>სს არწივის ხეობა</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>1,520</t>
+          <t>2,416</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>-64.3%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>-200</t>
+          <t>1,197</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>-13.2%</t>
+          <t>49.5%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>-228</t>
+          <t>1,025</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>4,091</t>
+          <t>3,651</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>-1,024</t>
+          <t>3,538</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>202438317</t>
+          <t>415593307</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ნანო სტილი</t>
+          <t>⚠ შპს დ.მ.ჯგუფი</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>1,241</t>
+          <t>2,382</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>-54.4%</t>
+          <t>11.1%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>-720</t>
+          <t>887</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>-58.1%</t>
+          <t>37.2%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>-349</t>
+          <t>580</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>1,914</t>
+          <t>1,419</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>1,880</t>
+          <t>976</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>212920213</t>
+          <t>405311461</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯთ დიზაინ მეტალი</t>
+          <t>შპს ჯიელდი</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>1,229</t>
+          <t>2,355</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>34.0%</t>
+          <t>56.3%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>555</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>12.8%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>115</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>2,361</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>1,181</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>445478750</t>
+          <t>406316044</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ეკო სტილი</t>
+          <t>⚠ შპს იმერსილიკატი</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>1,155</t>
+          <t>2,212</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>-41.7%</t>
+          <t>68.0%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>221</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>-152</t>
+          <t>-133</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>2,792</t>
+          <t>1,727</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>493</t>
+          <t>-87</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>216291527</t>
+          <t>431952853</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს რუსთავის მეტალურგიული კომბინატი</t>
+          <t>შპს  იმედი-8</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>1,139</t>
+          <t>2,201</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>103.3%</t>
+          <t>129.3%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>-560</t>
+          <t>535</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>-49.2%</t>
+          <t>24.3%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>-588</t>
+          <t>307</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>3,405</t>
+          <t>2,331</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>-4,124</t>
+          <t>494</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>204577305</t>
+          <t>415598776</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალლაინი</t>
+          <t>⚠ შპს ალფა +</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>2,040</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>-41.6%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>-586</t>
+          <t>733</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>-59.4%</t>
+          <t>35.9%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>-586</t>
+          <t>670</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>3,220</t>
+          <t>3,332</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>-1,754</t>
+          <t>3,271</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>404380629</t>
+          <t>215599421</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ნიუ მეტალ ჯორჯია</t>
+          <t>შპს არაგვი</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>2,010</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>-83.5%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>1,162</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>41.5%</t>
+          <t>57.8%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>908</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>2,856</t>
+          <t>2,378</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>2,237</t>
+          <t>2,324</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>415591808</t>
+          <t>405318534</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეომანგანუმი</t>
+          <t>შპს ირაგა</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>1,981</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>-51.1%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>243</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>-284</t>
+          <t>83</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>937</t>
+          <t>1,575</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>452</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>230085332</t>
+          <t>418471013</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>შპს ეკომეტალი</t>
+          <t>შპს მეტალი +</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>912</t>
+          <t>1,878</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>-46.4%</t>
+          <t>-16.2%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>195</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>141</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>16,368</t>
+          <t>1,699</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>11,734</t>
+          <t>853</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>445518084</t>
+          <t>445537839</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ნეჰირ ტექსტილ ჯორჯია</t>
+          <t>შპს ქვიშა ბათუმი</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>902</t>
-[...5 lines deleted...]
-        </is>
+          <t>1,800</t>
+        </is>
+      </c>
+      <c r="F101" s="5" t="n">
+        <v/>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>772</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>42.9%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>577</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>2,651</t>
+          <t>2,496</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>1,179</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>405064530</t>
+          <t>405082066</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>შპს  თელავი დისტილერი</t>
+          <t>⚠ შპს ექსპოტექნიკა</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>1,792</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>19.4%</t>
+          <t>-43.5%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>-395</t>
+          <t>107</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>-53.0%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>-491</t>
+          <t>40</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>3,603</t>
+          <t>1,012</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>-258</t>
+          <t>659</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>412684180</t>
+          <t>404472487</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მეტალოკერამიკული კონსტრუქციები და გადახურვები გეშენ საქართველო</t>
+          <t>⚠ შპს ჯეო მაინინგი</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>1,689</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>-34.6%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>810</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>47.9%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>427</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>3,004</t>
+          <t>2,312</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>2,393</t>
+          <t>1,669</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>206295123</t>
+          <t>434157716</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბიოსფერო +</t>
+          <t>შპს NEW STAR</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>1,394</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>274</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>86.1%</t>
+          <t>19.7%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>84</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>1,586</t>
+          <t>1,199</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>1,523</t>
+          <t>580</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>405105611</t>
+          <t>245605117</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გლობალ მაინინგ</t>
+          <t>⚠ შპს ახალი მშენებელი</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>368</t>
+          <t>1,386</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>-84.6%</t>
+          <t>-68.7%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>85</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>71.0%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>85</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>1,159</t>
+          <t>4,025</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>1,047</t>
+          <t>3,844</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>216454646</t>
+          <t>405165627</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეოფერომეტალი</t>
+          <t>შპს მ.ნ. ფექტორი</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>1,207</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>-60.3%</t>
+          <t>99.0%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>-500</t>
+          <t>310</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>-152.9%</t>
+          <t>25.6%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>-472</t>
+          <t>273</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>3,565</t>
+          <t>2,120</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>1,044</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>204530953</t>
+          <t>406084954</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბორან მაინინგი</t>
+          <t>შპს პარტნიორი</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>1,201</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>-96.7%</t>
+          <t>-54.1%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>-1,008</t>
+          <t>-116</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>-378.3%</t>
+          <t>-9.7%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>-1,037</t>
+          <t>-133</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>4,529</t>
+          <t>6,605</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>-28,567</t>
+          <t>4,451</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>415596536</t>
+          <t>437062223</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეო მაინინგი +</t>
+          <t>⚠ შპს გურია რესურს ჯგუფი</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>1,157</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>-74.5%</t>
+          <t>51.4%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>-345</t>
+          <t>3</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>-176.0%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>-347</t>
+          <t>-47</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>2,992</t>
+          <t>1,254</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>378</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>446980875</t>
+          <t>415590934</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>შპს სტილ ვორქსი</t>
+          <t>შპს გოხი</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>988</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>-90.1%</t>
+          <t>-41.4%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>-134</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>-13.5%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>-158</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>2,940</t>
+          <t>2,955</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>1,070</t>
+          <t>2,451</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>204988585</t>
+          <t>204577305</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტალს ჯორჯია</t>
+          <t>შპს მეტალლაინი</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>988</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>-96.0%</t>
+          <t>13.3%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>-187</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>-18.9%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>-586</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3,220</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>-167</t>
+          <t>-1,754</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>415098254</t>
+          <t>224069530</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>შპს გეო მეტალიქს</t>
+          <t>შპს CO 2+</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>956</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>-178</t>
+          <t>-103</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>-168.9%</t>
+          <t>-10.8%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>-178</t>
+          <t>-65</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>1,087</t>
+          <t>1,346</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>-1,417</t>
+          <t>1,303</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>430037239</t>
+          <t>404491885</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯია მეტალ</t>
+          <t>⚠ შპს  ბ.კ ინვესტი</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>949</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>126.9%</t>
+          <t>-19.9%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>-851</t>
+          <t>119</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>-1526.0%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>5,513</t>
+          <t>-406</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>73,027</t>
+          <t>1,453</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>-423</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>404563138</t>
+          <t>415591808</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს იბერია მეტალს</t>
+          <t>⚠ შპს ჯეომანგანუმი</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>940</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-51.1%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>-2,640</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-61</t>
+        </is>
+      </c>
+      <c r="H113" s="5" t="inlineStr">
+        <is>
+          <t>-6.5%</t>
+        </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>-2,812</t>
+          <t>-284</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>937</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>511</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>412674146</t>
+          <t>445474111</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯია მაინინგ კო ლიმიტიდ</t>
+          <t>შპს ლუკა-2015</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>933</t>
+        </is>
+      </c>
+      <c r="F114" s="7" t="inlineStr">
+        <is>
+          <t>-35.7%</t>
+        </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>2,417</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-261</t>
+        </is>
+      </c>
+      <c r="H114" s="7" t="inlineStr">
+        <is>
+          <t>-27.9%</t>
+        </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>4,268</t>
+          <t>-261</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>67,454</t>
+          <t>3,870</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>67,454</t>
+          <t>970</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>412713915</t>
+          <t>230085332</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს საქართველოს ფეროშენადნობთა რესურსების კომპანია</t>
+          <t>შპს ეკომეტალი</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>912</t>
+        </is>
+      </c>
+      <c r="F115" s="5" t="inlineStr">
+        <is>
+          <t>-46.4%</t>
+        </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>-1,907</t>
-[...3 lines deleted...]
-        <v/>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="H115" s="5" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>-2,024</t>
+          <t>547</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>8,010</t>
+          <t>16,368</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>5,096</t>
+          <t>11,734</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>412755512</t>
+          <t>216302150</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>შპს მეტალ თრეიდინგ</t>
+          <t>შპს ნიკა-2004</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>833</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-41.1%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>52</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-283</t>
+        </is>
+      </c>
+      <c r="H116" s="7" t="inlineStr">
+        <is>
+          <t>-33.9%</t>
+        </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>-988</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>2,343</t>
+          <t>10,318</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>2,340</t>
+          <t>9,023</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>439410335</t>
+          <t>205108578</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მეტალ კომპანი</t>
+          <t>შპს ელვა</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Mining &amp; Metals</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
+          <t>711</t>
+        </is>
+      </c>
+      <c r="F117" s="5" t="inlineStr">
+        <is>
+          <t>-70.3%</t>
+        </is>
+      </c>
+      <c r="G117" s="5" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="H117" s="5" t="inlineStr">
+        <is>
+          <t>28.7%</t>
+        </is>
+      </c>
+      <c r="I117" s="5" t="inlineStr">
+        <is>
+          <t>216</t>
+        </is>
+      </c>
+      <c r="J117" s="5" t="inlineStr">
+        <is>
+          <t>1,105</t>
+        </is>
+      </c>
+      <c r="K117" s="5" t="inlineStr">
+        <is>
+          <t>761</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="7" t="inlineStr">
+        <is>
+          <t>415601236</t>
+        </is>
+      </c>
+      <c r="B118" s="8" t="inlineStr">
+        <is>
+          <t>შპს ემენრიჩი</t>
+        </is>
+      </c>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D118" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E118" s="7" t="inlineStr">
+        <is>
+          <t>560</t>
+        </is>
+      </c>
+      <c r="F118" s="7" t="inlineStr">
+        <is>
+          <t>-19.8%</t>
+        </is>
+      </c>
+      <c r="G118" s="7" t="inlineStr">
+        <is>
+          <t>-179</t>
+        </is>
+      </c>
+      <c r="H118" s="7" t="inlineStr">
+        <is>
+          <t>-31.9%</t>
+        </is>
+      </c>
+      <c r="I118" s="7" t="inlineStr">
+        <is>
+          <t>-418</t>
+        </is>
+      </c>
+      <c r="J118" s="7" t="inlineStr">
+        <is>
+          <t>1,486</t>
+        </is>
+      </c>
+      <c r="K118" s="7" t="inlineStr">
+        <is>
+          <t>-1,366</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="5" t="inlineStr">
+        <is>
+          <t>21001000880</t>
+        </is>
+      </c>
+      <c r="B119" s="6" t="inlineStr">
+        <is>
+          <t>⚠ ირაკლი კუბლაშვილი</t>
+        </is>
+      </c>
+      <c r="C119" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D119" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E119" s="5" t="inlineStr">
+        <is>
+          <t>560</t>
+        </is>
+      </c>
+      <c r="F119" s="5" t="inlineStr">
+        <is>
+          <t>71.9%</t>
+        </is>
+      </c>
+      <c r="G119" s="5" t="inlineStr">
+        <is>
+          <t>221</t>
+        </is>
+      </c>
+      <c r="H119" s="5" t="inlineStr">
+        <is>
+          <t>39.4%</t>
+        </is>
+      </c>
+      <c r="I119" s="5" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="J119" s="5" t="inlineStr">
+        <is>
+          <t>2,152</t>
+        </is>
+      </c>
+      <c r="K119" s="5" t="inlineStr">
+        <is>
+          <t>1,906</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="7" t="inlineStr">
+        <is>
+          <t>430039200</t>
+        </is>
+      </c>
+      <c r="B120" s="8" t="inlineStr">
+        <is>
+          <t>შპს სემბე</t>
+        </is>
+      </c>
+      <c r="C120" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D120" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E120" s="7" t="inlineStr">
+        <is>
+          <t>525</t>
+        </is>
+      </c>
+      <c r="F120" s="7" t="inlineStr">
+        <is>
+          <t>-40.1%</t>
+        </is>
+      </c>
+      <c r="G120" s="7" t="inlineStr">
+        <is>
+          <t>-109</t>
+        </is>
+      </c>
+      <c r="H120" s="7" t="inlineStr">
+        <is>
+          <t>-20.8%</t>
+        </is>
+      </c>
+      <c r="I120" s="7" t="inlineStr">
+        <is>
+          <t>-177</t>
+        </is>
+      </c>
+      <c r="J120" s="7" t="inlineStr">
+        <is>
+          <t>1,480</t>
+        </is>
+      </c>
+      <c r="K120" s="7" t="inlineStr">
+        <is>
+          <t>741</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="5" t="inlineStr">
+        <is>
+          <t>416354466</t>
+        </is>
+      </c>
+      <c r="B121" s="6" t="inlineStr">
+        <is>
+          <t>შპს სეპროლი</t>
+        </is>
+      </c>
+      <c r="C121" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D121" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E121" s="5" t="inlineStr">
+        <is>
+          <t>521</t>
+        </is>
+      </c>
+      <c r="F121" s="5" t="inlineStr">
+        <is>
+          <t>-87.0%</t>
+        </is>
+      </c>
+      <c r="G121" s="5" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H121" s="5" t="inlineStr">
+        <is>
+          <t>-0.2%</t>
+        </is>
+      </c>
+      <c r="I121" s="5" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J121" s="5" t="inlineStr">
+        <is>
+          <t>8,466</t>
+        </is>
+      </c>
+      <c r="K121" s="5" t="inlineStr">
+        <is>
+          <t>8,379</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="7" t="inlineStr">
+        <is>
+          <t>206303917</t>
+        </is>
+      </c>
+      <c r="B122" s="8" t="inlineStr">
+        <is>
+          <t>შპს სამთომაშველი</t>
+        </is>
+      </c>
+      <c r="C122" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D122" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E122" s="7" t="inlineStr">
+        <is>
+          <t>483</t>
+        </is>
+      </c>
+      <c r="F122" s="7" t="inlineStr">
+        <is>
+          <t>-39.1%</t>
+        </is>
+      </c>
+      <c r="G122" s="7" t="inlineStr">
+        <is>
+          <t>-112</t>
+        </is>
+      </c>
+      <c r="H122" s="7" t="inlineStr">
+        <is>
+          <t>-23.2%</t>
+        </is>
+      </c>
+      <c r="I122" s="7" t="inlineStr">
+        <is>
+          <t>1,057</t>
+        </is>
+      </c>
+      <c r="J122" s="7" t="inlineStr">
+        <is>
+          <t>5,574</t>
+        </is>
+      </c>
+      <c r="K122" s="7" t="inlineStr">
+        <is>
+          <t>5,503</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="5" t="inlineStr">
+        <is>
+          <t>216454646</t>
+        </is>
+      </c>
+      <c r="B123" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯეოფერომეტალი</t>
+        </is>
+      </c>
+      <c r="C123" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D123" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E123" s="5" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="F123" s="5" t="inlineStr">
+        <is>
+          <t>-60.3%</t>
+        </is>
+      </c>
+      <c r="G123" s="5" t="inlineStr">
+        <is>
+          <t>-226</t>
+        </is>
+      </c>
+      <c r="H123" s="5" t="inlineStr">
+        <is>
+          <t>-69.2%</t>
+        </is>
+      </c>
+      <c r="I123" s="5" t="inlineStr">
+        <is>
+          <t>-472</t>
+        </is>
+      </c>
+      <c r="J123" s="5" t="inlineStr">
+        <is>
+          <t>3,565</t>
+        </is>
+      </c>
+      <c r="K123" s="5" t="inlineStr">
+        <is>
+          <t>680</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="7" t="inlineStr">
+        <is>
+          <t>415592353</t>
+        </is>
+      </c>
+      <c r="B124" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნაგუთი 2014</t>
+        </is>
+      </c>
+      <c r="C124" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D124" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E124" s="7" t="inlineStr">
+        <is>
+          <t>308</t>
+        </is>
+      </c>
+      <c r="F124" s="7" t="inlineStr">
+        <is>
+          <t>-51.7%</t>
+        </is>
+      </c>
+      <c r="G124" s="7" t="inlineStr">
+        <is>
+          <t>278</t>
+        </is>
+      </c>
+      <c r="H124" s="7" t="inlineStr">
+        <is>
+          <t>90.2%</t>
+        </is>
+      </c>
+      <c r="I124" s="7" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="J124" s="7" t="inlineStr">
+        <is>
+          <t>1,130</t>
+        </is>
+      </c>
+      <c r="K124" s="7" t="inlineStr">
+        <is>
+          <t>1,021</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="5" t="inlineStr">
+        <is>
+          <t>404945823</t>
+        </is>
+      </c>
+      <c r="B125" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს GMC კონსალტინგი</t>
+        </is>
+      </c>
+      <c r="C125" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D125" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E125" s="5" t="inlineStr">
+        <is>
+          <t>299</t>
+        </is>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t>-97.9%</t>
+        </is>
+      </c>
+      <c r="G125" s="5" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="H125" s="5" t="inlineStr">
+        <is>
+          <t>19.6%</t>
+        </is>
+      </c>
+      <c r="I125" s="5" t="inlineStr">
+        <is>
+          <t>40,877</t>
+        </is>
+      </c>
+      <c r="J125" s="5" t="inlineStr">
+        <is>
+          <t>98,885</t>
+        </is>
+      </c>
+      <c r="K125" s="5" t="inlineStr">
+        <is>
+          <t>98,878</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="7" t="inlineStr">
+        <is>
+          <t>204988585</t>
+        </is>
+      </c>
+      <c r="B126" s="8" t="inlineStr">
+        <is>
+          <t>შპს მეტალს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C126" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D126" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E126" s="7" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="F126" s="7" t="inlineStr">
+        <is>
+          <t>-96.0%</t>
+        </is>
+      </c>
+      <c r="G126" s="7" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H126" s="7" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="I126" s="7" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J126" s="7" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K126" s="7" t="inlineStr">
+        <is>
+          <t>-167</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="5" t="inlineStr">
+        <is>
+          <t>430037239</t>
+        </is>
+      </c>
+      <c r="B127" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯორჯია მეტალ</t>
+        </is>
+      </c>
+      <c r="C127" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D127" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E127" s="5" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="F127" s="5" t="inlineStr">
+        <is>
+          <t>126.9%</t>
+        </is>
+      </c>
+      <c r="G127" s="5" t="inlineStr">
+        <is>
+          <t>-851</t>
+        </is>
+      </c>
+      <c r="H127" s="5" t="inlineStr">
+        <is>
+          <t>-1526.0%</t>
+        </is>
+      </c>
+      <c r="I127" s="5" t="inlineStr">
+        <is>
+          <t>5,513</t>
+        </is>
+      </c>
+      <c r="J127" s="5" t="inlineStr">
+        <is>
+          <t>73,027</t>
+        </is>
+      </c>
+      <c r="K127" s="5" t="inlineStr">
+        <is>
+          <t>415</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="7" t="inlineStr">
+        <is>
+          <t>404563138</t>
+        </is>
+      </c>
+      <c r="B128" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იბერია მეტალს</t>
+        </is>
+      </c>
+      <c r="C128" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D128" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E128" s="7" t="inlineStr">
+        <is>
           <t>0</t>
         </is>
       </c>
-      <c r="F117" s="5" t="inlineStr">
+      <c r="F128" s="7" t="inlineStr">
         <is>
           <t>-100.0%</t>
         </is>
       </c>
-      <c r="G117" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H117" s="5" t="n">
+      <c r="G128" s="7" t="inlineStr">
+        <is>
+          <t>-2,734</t>
+        </is>
+      </c>
+      <c r="H128" s="7" t="n">
         <v/>
       </c>
-      <c r="I117" s="5" t="inlineStr">
-[...11 lines deleted...]
-          <t>1,880</t>
+      <c r="I128" s="7" t="inlineStr">
+        <is>
+          <t>-2,812</t>
+        </is>
+      </c>
+      <c r="J128" s="7" t="inlineStr">
+        <is>
+          <t>436</t>
+        </is>
+      </c>
+      <c r="K128" s="7" t="inlineStr">
+        <is>
+          <t>384</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="5" t="inlineStr">
+        <is>
+          <t>405331797</t>
+        </is>
+      </c>
+      <c r="B129" s="6" t="inlineStr">
+        <is>
+          <t>შპს ობ გრუპ</t>
+        </is>
+      </c>
+      <c r="C129" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D129" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E129" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G129" s="5" t="inlineStr">
+        <is>
+          <t>-415</t>
+        </is>
+      </c>
+      <c r="H129" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I129" s="5" t="inlineStr">
+        <is>
+          <t>-408</t>
+        </is>
+      </c>
+      <c r="J129" s="5" t="inlineStr">
+        <is>
+          <t>2,844</t>
+        </is>
+      </c>
+      <c r="K129" s="5" t="inlineStr">
+        <is>
+          <t>1,848</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="7" t="inlineStr">
+        <is>
+          <t>412674146</t>
+        </is>
+      </c>
+      <c r="B130" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯია მაინინგ კო ლიმიტიდ</t>
+        </is>
+      </c>
+      <c r="C130" s="7" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D130" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E130" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F130" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G130" s="7" t="inlineStr">
+        <is>
+          <t>-57</t>
+        </is>
+      </c>
+      <c r="H130" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I130" s="7" t="inlineStr">
+        <is>
+          <t>4,268</t>
+        </is>
+      </c>
+      <c r="J130" s="7" t="inlineStr">
+        <is>
+          <t>67,454</t>
+        </is>
+      </c>
+      <c r="K130" s="7" t="inlineStr">
+        <is>
+          <t>67,454</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="inlineStr">
+        <is>
+          <t>412713915</t>
+        </is>
+      </c>
+      <c r="B131" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს საქართველოს ფეროშენადნობთა რესურსების კომპანია</t>
+        </is>
+      </c>
+      <c r="C131" s="5" t="inlineStr">
+        <is>
+          <t>Mining &amp; Metals</t>
+        </is>
+      </c>
+      <c r="D131" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F131" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t>-751</t>
+        </is>
+      </c>
+      <c r="H131" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I131" s="5" t="inlineStr">
+        <is>
+          <t>-2,024</t>
+        </is>
+      </c>
+      <c r="J131" s="5" t="inlineStr">
+        <is>
+          <t>8,010</t>
+        </is>
+      </c>
+      <c r="K131" s="5" t="inlineStr">
+        <is>
+          <t>5,096</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>