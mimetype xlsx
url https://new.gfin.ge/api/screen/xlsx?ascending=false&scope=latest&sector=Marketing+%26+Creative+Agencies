--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K42"/>
+  <dimension ref="A1:K59"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>38 matches · latest filings · money in GEL thousands</t>
+          <t>55 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -576,2128 +576,3061 @@
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>EBITDAMargin</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>NetProfit</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>TotalAssets</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>TotalEquity</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>205109611</t>
+          <t>204441158</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>შპს გაა ჰოლდინგი</t>
+          <t>შპს იუაი</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D5" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
-          <t>26,410</t>
+          <t>27,164</t>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>51.1%</t>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
-          <t>3,687</t>
+          <t>2,043</t>
         </is>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
-          <t>2,849</t>
+          <t>1,785</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>26,553</t>
+          <t>18,162</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
-          <t>14,784</t>
+          <t>11,583</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>404405924</t>
+          <t>205109611</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>შპს პრო მედია</t>
+          <t>შპს გაა ჰოლდინგი</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>13,864</t>
+          <t>26,410</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>514</t>
+          <t>3,687</t>
         </is>
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>2,849</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>3,270</t>
+          <t>26,553</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>14,784</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>405060419</t>
+          <t>204554259</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>შპს რედბერი</t>
+          <t>შპს დასაქმების სააგენტო ეიჩარი</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>11,007</t>
+          <t>15,753</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>-25.6%</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>-229</t>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>-1.5%</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>-115</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>3,086</t>
+          <t>2,221</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>-2,800</t>
+          <t>-384</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>202921614</t>
+          <t>404405924</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>შპს ედ კორპორაცია</t>
+          <t>შპს პრო მედია</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>10,492</t>
+          <t>13,864</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>514</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>487</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>3,732</t>
+          <t>3,270</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>1,286</t>
+          <t>218</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>205249667</t>
+          <t>205261107</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ტოპ გრუპი</t>
+          <t>შპს მოზაიკა პლიუსი</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>9,254</t>
+          <t>12,642</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>53.6%</t>
+          <t>28.1%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>638</t>
+          <t>363</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>51</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>1,722</t>
+          <t>3,819</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>223</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>405671492</t>
+          <t>204572177</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს ედმიქსერ ედვერთაიზინგ ჯორჯია</t>
+          <t>შპს ვიზარდ ივენთი</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>8,455</t>
-[...3 lines deleted...]
-        <v/>
+          <t>11,891</t>
+        </is>
+      </c>
+      <c r="F10" s="7" t="inlineStr">
+        <is>
+          <t>-12.7%</t>
+        </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>-221</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>-135</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>1,881</t>
+          <t>3,974</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>2,195</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>405591792</t>
+          <t>405060419</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>შპს შტადა ჯორჯია</t>
+          <t>შპს რედბერი</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>8,254</t>
+          <t>11,007</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>204.7%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>2,246</t>
+          <t>339</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>27.2%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>1,826</t>
+          <t>279</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>3,139</t>
+          <t>3,086</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>1,324</t>
+          <t>-2,800</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>404415334</t>
+          <t>405177641</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს   W</t>
+          <t>შპს ეიჩარი</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>6,445</t>
+          <t>10,647</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>14.3%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>-269</t>
+          <t>1,054</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>-349</t>
+          <t>915</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>3,610</t>
+          <t>1,774</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>1,282</t>
+          <t>1,656</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>202159788</t>
+          <t>202921614</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>შპს ვესტა</t>
+          <t>შპს ედ კორპორაცია</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>6,143</t>
+          <t>10,492</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>192</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>297</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>5,412</t>
+          <t>3,732</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>5,216</t>
+          <t>1,286</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>205263258</t>
+          <t>204574399</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>შპს ედვაიზ ჯგუფი</t>
+          <t>შპს ჯორჯია მედია იქსჩეინჯი</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>5,798</t>
+          <t>10,017</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>36.1%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>1,302</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>-530</t>
+          <t>1,273</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>11,176</t>
+          <t>3,693</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>1,240</t>
+          <t>2,275</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>205262936</t>
+          <t>205249667</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს პატიო-არტ</t>
+          <t>⚠ შპს ტოპ გრუპი</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>5,393</t>
+          <t>9,254</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>53.6%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>-189</t>
+          <t>638</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>-264</t>
+          <t>812</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>1,969</t>
+          <t>1,722</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>968</t>
+          <t>405</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>404877941</t>
+          <t>405671492</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს ნიუსრუმი</t>
+          <t>შპს ედმიქსერ ედვერთაიზინგ ჯორჯია</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>5,236</t>
-[...5 lines deleted...]
-        </is>
+          <t>8,455</t>
+        </is>
+      </c>
+      <c r="F16" s="7" t="n">
+        <v/>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>1,676</t>
+          <t>337</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>32.0%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>1,507</t>
+          <t>315</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>6,421</t>
+          <t>1,881</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>6,239</t>
+          <t>315</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>202437951</t>
+          <t>405591792</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს მედია სოლუშენი</t>
+          <t>შპს შტადა ჯორჯია</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>4,355</t>
+          <t>8,254</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>97.9%</t>
+          <t>204.7%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>390</t>
+          <t>2,246</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>27.2%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>1,826</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>1,276</t>
+          <t>3,139</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>1,324</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>415098780</t>
+          <t>404415334</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  მედია პლიუს</t>
+          <t>შპს   W</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>4,209</t>
+          <t>6,445</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-62.1%</t>
+          <t>-11.9%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>3,440</t>
+          <t>-269</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>81.7%</t>
+          <t>-4.2%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>7,924</t>
+          <t>-349</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>4,402</t>
+          <t>3,610</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>4,402</t>
+          <t>1,282</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>402070129</t>
+          <t>202159788</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს ედსამფიშ</t>
+          <t>შპს ვესტა</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>4,149</t>
+          <t>6,143</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>845</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>798</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>975</t>
+          <t>5,412</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>5,216</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>405260006</t>
+          <t>204447544</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს  ედ გიქს</t>
+          <t>შპს აიფიემ მარკეტ ინტელიჯენს კაუკასუს</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>3,925</t>
+          <t>6,110</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>44.8%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>1,747</t>
+          <t>1,192</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>44.5%</t>
+          <t>19.5%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>1,740</t>
+          <t>1,192</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>3,051</t>
+          <t>3,663</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>2,760</t>
+          <t>3,602</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>404484535</t>
+          <t>205263258</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აეკომ ჯორჯია</t>
+          <t>შპს ედვაიზ ჯგუფი</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>3,913</t>
+          <t>5,798</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>36.1%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>-244</t>
+          <t>206</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>-1,201</t>
+          <t>-530</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>470</t>
+          <t>11,176</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>-6,170</t>
+          <t>1,240</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>404882374</t>
+          <t>205262936</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს UM Georgia</t>
+          <t>შპს პატიო-არტ</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>3,719</t>
+          <t>5,393</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>-189</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>-264</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>2,040</t>
+          <t>1,969</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>1,160</t>
+          <t>968</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>205235618</t>
+          <t>404877941</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს კრეატორი</t>
+          <t>შპს ნიუსრუმი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>3,563</t>
+          <t>5,236</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>1.5%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>1,676</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>32.0%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>-52</t>
+          <t>1,507</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>6,421</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>6,239</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>249271167</t>
+          <t>202437951</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს დეიზი</t>
+          <t>შპს მედია სოლუშენი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>3,323</t>
+          <t>4,355</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>97.9%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>390</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>-94</t>
+          <t>386</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>2,281</t>
+          <t>1,276</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>1,115</t>
+          <t>386</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>404935745</t>
+          <t>415098780</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს ბიზარტი</t>
+          <t>⚠ შპს  მედია პლიუს</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>3,258</t>
+          <t>4,209</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>-62.1%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>3,440</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>27.7%</t>
+          <t>81.7%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>855</t>
+          <t>7,924</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>3,818</t>
+          <t>4,402</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>2,511</t>
+          <t>4,402</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>404972286</t>
+          <t>402070129</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს PANORAMA</t>
+          <t>შპს ედსამფიშ</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>3,036</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,149</t>
+        </is>
+      </c>
+      <c r="F26" s="7" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>271</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>10.8%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>262</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>1,023</t>
+          <t>975</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>-18</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>206130239</t>
+          <t>405427293</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეპრა</t>
+          <t>შპს არტ ჯორჯია</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>3,000</t>
+          <t>4,103</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>-18.0%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>683</t>
+          <t>63</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>22.8%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>731</t>
+          <t>-67</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>2,952</t>
+          <t>401</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>2,810</t>
+          <t>401</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>405234036</t>
+          <t>402006468</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს ქეი ივენთს</t>
+          <t>შპს კლიპ-არტი</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>2,470</t>
+          <t>4,000</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>-19.8%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>145</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>-60</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>2,257</t>
+          <t>1,115</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>1,179</t>
+          <t>-1,057</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>205243100</t>
+          <t>405260006</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს ქედი სტუდიო</t>
+          <t>შპს  ედ გიქს</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>2,286</t>
+          <t>3,925</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>13.6%</t>
+          <t>44.8%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>1,747</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>44.5%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>1,740</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>3,051</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>2,760</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>404882766</t>
+          <t>404484535</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს McCann Erickson</t>
+          <t>⚠ შპს აეკომ ჯორჯია</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>2,207</t>
+          <t>3,913</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>-31.2%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>-244</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>-1,201</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>695</t>
+          <t>470</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>-6,170</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>404464085</t>
+          <t>406049057</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს ვებერი</t>
+          <t>შპს სააჩი ენდ სააჩი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>2,075</t>
+          <t>3,746</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>-5.1%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>-311</t>
+          <t>236</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>-373</t>
+          <t>158</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>1,919</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>1,530</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>454411878</t>
+          <t>401978311</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  აე სოლარ</t>
+          <t>⚠ შპს FLEXMEDIA</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>2,051</t>
+          <t>3,719</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>26.9%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>338</t>
+          <t>1,402</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>16.5%</t>
+          <t>37.7%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>957</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>1,672</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>757</t>
+          <t>1,467</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>406282106</t>
+          <t>404882374</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს გურუზ</t>
+          <t>შპს UM Georgia</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>1,922</t>
+          <t>3,719</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>-8.5%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>-1,196</t>
+          <t>267</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>-62.2%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>-1,155</t>
+          <t>284</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>2,613</t>
+          <t>2,040</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>-376</t>
+          <t>1,160</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>402228585</t>
+          <t>205235618</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს ვაიბიეს ინთერნეიშენალ</t>
+          <t>შპს კრეატორი</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>1,835</t>
+          <t>3,563</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>5</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>-52</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>635</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>203</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>202426017</t>
+          <t>249271167</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს ნოვა პროდაქშენს</t>
+          <t>შპს დეიზი</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>1,626</t>
+          <t>3,323</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>-45.1%</t>
+          <t>-4.6%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>107</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>-94</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>1,480</t>
+          <t>2,281</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>1,115</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>405409696</t>
+          <t>442734409</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს ედმიქსერ ჯი</t>
+          <t>შპს კროკო ჯი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>1,212</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,300</t>
+        </is>
+      </c>
+      <c r="F36" s="7" t="n">
+        <v/>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>-86</t>
+          <t>-151</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>-4.6%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>-51</t>
+          <t>-169</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>1,085</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>868</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>400015960</t>
+          <t>404935745</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს ნომარი</t>
+          <t>შპს ბიზარტი</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>1,130</t>
+          <t>3,258</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>904</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>20.8%</t>
+          <t>27.7%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>855</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>2,304</t>
+          <t>3,818</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>2,267</t>
+          <t>2,511</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>246958056</t>
+          <t>404972286</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აჯადი</t>
+          <t>⚠ შპს PANORAMA</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>1,039</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,036</t>
+        </is>
+      </c>
+      <c r="F38" s="7" t="n">
+        <v/>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>327</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>10.6%</t>
+          <t>10.8%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>307</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>1,023</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>416</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>405113416</t>
+          <t>406049048</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პრემიუმ ღონისძიებები</t>
+          <t>შპს პაბლისის მედია</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>3,027</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>-73.1%</t>
+          <t>-26.7%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>-175</t>
+          <t>-1,058</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>-56.8%</t>
+          <t>-35.0%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-470</t>
+          <t>-1,029</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>864</t>
+          <t>2,984</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>1,714</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>404378981</t>
+          <t>206130239</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს პროესკო</t>
+          <t>შპს ჯეპრა</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>3,000</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>-24.0%</t>
+          <t>-18.0%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>683</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>22.8%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>-80</t>
+          <t>731</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>1,172</t>
+          <t>2,952</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>2,810</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>439402843</t>
+          <t>404905509</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სითი ბოქსი</t>
+          <t>⚠ შპს სპოტ მედია</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Marketing &amp; Creative Agencies</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>2,932</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>-61.1%</t>
+          <t>-34.2%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>-24</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>-737</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>1,301</t>
+          <t>889</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>-3,459</t>
+          <t>96</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
+          <t>405198860</t>
+        </is>
+      </c>
+      <c r="B42" s="8" t="inlineStr">
+        <is>
+          <t>შპს  საქმე.ჯი</t>
+        </is>
+      </c>
+      <c r="C42" s="7" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D42" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E42" s="7" t="inlineStr">
+        <is>
+          <t>2,878</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="inlineStr">
+        <is>
+          <t>18.8%</t>
+        </is>
+      </c>
+      <c r="G42" s="7" t="inlineStr">
+        <is>
+          <t>1,516</t>
+        </is>
+      </c>
+      <c r="H42" s="7" t="inlineStr">
+        <is>
+          <t>52.7%</t>
+        </is>
+      </c>
+      <c r="I42" s="7" t="inlineStr">
+        <is>
+          <t>1,286</t>
+        </is>
+      </c>
+      <c r="J42" s="7" t="inlineStr">
+        <is>
+          <t>1,834</t>
+        </is>
+      </c>
+      <c r="K42" s="7" t="inlineStr">
+        <is>
+          <t>1,812</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="inlineStr">
+        <is>
+          <t>400277829</t>
+        </is>
+      </c>
+      <c r="B43" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნიუპრინტი</t>
+        </is>
+      </c>
+      <c r="C43" s="5" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D43" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="5" t="inlineStr">
+        <is>
+          <t>2,801</t>
+        </is>
+      </c>
+      <c r="F43" s="5" t="inlineStr">
+        <is>
+          <t>-5.0%</t>
+        </is>
+      </c>
+      <c r="G43" s="5" t="inlineStr">
+        <is>
+          <t>-207</t>
+        </is>
+      </c>
+      <c r="H43" s="5" t="inlineStr">
+        <is>
+          <t>-7.4%</t>
+        </is>
+      </c>
+      <c r="I43" s="5" t="inlineStr">
+        <is>
+          <t>-246</t>
+        </is>
+      </c>
+      <c r="J43" s="5" t="inlineStr">
+        <is>
+          <t>638</t>
+        </is>
+      </c>
+      <c r="K43" s="5" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="7" t="inlineStr">
+        <is>
+          <t>405234036</t>
+        </is>
+      </c>
+      <c r="B44" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქეი ივენთს</t>
+        </is>
+      </c>
+      <c r="C44" s="7" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D44" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E44" s="7" t="inlineStr">
+        <is>
+          <t>2,470</t>
+        </is>
+      </c>
+      <c r="F44" s="7" t="inlineStr">
+        <is>
+          <t>-19.8%</t>
+        </is>
+      </c>
+      <c r="G44" s="7" t="inlineStr">
+        <is>
+          <t>476</t>
+        </is>
+      </c>
+      <c r="H44" s="7" t="inlineStr">
+        <is>
+          <t>19.3%</t>
+        </is>
+      </c>
+      <c r="I44" s="7" t="inlineStr">
+        <is>
+          <t>447</t>
+        </is>
+      </c>
+      <c r="J44" s="7" t="inlineStr">
+        <is>
+          <t>2,257</t>
+        </is>
+      </c>
+      <c r="K44" s="7" t="inlineStr">
+        <is>
+          <t>1,179</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="inlineStr">
+        <is>
+          <t>205243100</t>
+        </is>
+      </c>
+      <c r="B45" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქედი სტუდიო</t>
+        </is>
+      </c>
+      <c r="C45" s="5" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D45" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>2,286</t>
+        </is>
+      </c>
+      <c r="F45" s="5" t="inlineStr">
+        <is>
+          <t>13.6%</t>
+        </is>
+      </c>
+      <c r="G45" s="5" t="inlineStr">
+        <is>
+          <t>319</t>
+        </is>
+      </c>
+      <c r="H45" s="5" t="inlineStr">
+        <is>
+          <t>14.0%</t>
+        </is>
+      </c>
+      <c r="I45" s="5" t="inlineStr">
+        <is>
+          <t>234</t>
+        </is>
+      </c>
+      <c r="J45" s="5" t="inlineStr">
+        <is>
+          <t>981</t>
+        </is>
+      </c>
+      <c r="K45" s="5" t="inlineStr">
+        <is>
+          <t>618</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="7" t="inlineStr">
+        <is>
+          <t>404882766</t>
+        </is>
+      </c>
+      <c r="B46" s="8" t="inlineStr">
+        <is>
+          <t>შპს McCann Erickson</t>
+        </is>
+      </c>
+      <c r="C46" s="7" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D46" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E46" s="7" t="inlineStr">
+        <is>
+          <t>2,207</t>
+        </is>
+      </c>
+      <c r="F46" s="7" t="inlineStr">
+        <is>
+          <t>-31.2%</t>
+        </is>
+      </c>
+      <c r="G46" s="7" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="H46" s="7" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="I46" s="7" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="J46" s="7" t="inlineStr">
+        <is>
+          <t>695</t>
+        </is>
+      </c>
+      <c r="K46" s="7" t="inlineStr">
+        <is>
+          <t>602</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="inlineStr">
+        <is>
+          <t>404464085</t>
+        </is>
+      </c>
+      <c r="B47" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვებერი</t>
+        </is>
+      </c>
+      <c r="C47" s="5" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D47" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>2,075</t>
+        </is>
+      </c>
+      <c r="F47" s="5" t="inlineStr">
+        <is>
+          <t>-8.4%</t>
+        </is>
+      </c>
+      <c r="G47" s="5" t="inlineStr">
+        <is>
+          <t>-311</t>
+        </is>
+      </c>
+      <c r="H47" s="5" t="inlineStr">
+        <is>
+          <t>-15.0%</t>
+        </is>
+      </c>
+      <c r="I47" s="5" t="inlineStr">
+        <is>
+          <t>-373</t>
+        </is>
+      </c>
+      <c r="J47" s="5" t="inlineStr">
+        <is>
+          <t>685</t>
+        </is>
+      </c>
+      <c r="K47" s="5" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="7" t="inlineStr">
+        <is>
+          <t>454411878</t>
+        </is>
+      </c>
+      <c r="B48" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს  აე სოლარ</t>
+        </is>
+      </c>
+      <c r="C48" s="7" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D48" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E48" s="7" t="inlineStr">
+        <is>
+          <t>2,051</t>
+        </is>
+      </c>
+      <c r="F48" s="7" t="inlineStr">
+        <is>
+          <t>17.4%</t>
+        </is>
+      </c>
+      <c r="G48" s="7" t="inlineStr">
+        <is>
+          <t>338</t>
+        </is>
+      </c>
+      <c r="H48" s="7" t="inlineStr">
+        <is>
+          <t>16.5%</t>
+        </is>
+      </c>
+      <c r="I48" s="7" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J48" s="7" t="inlineStr">
+        <is>
+          <t>826</t>
+        </is>
+      </c>
+      <c r="K48" s="7" t="inlineStr">
+        <is>
+          <t>757</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="5" t="inlineStr">
+        <is>
+          <t>406282106</t>
+        </is>
+      </c>
+      <c r="B49" s="6" t="inlineStr">
+        <is>
+          <t>შპს გურუზ</t>
+        </is>
+      </c>
+      <c r="C49" s="5" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D49" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>1,922</t>
+        </is>
+      </c>
+      <c r="F49" s="5" t="inlineStr">
+        <is>
+          <t>-19.3%</t>
+        </is>
+      </c>
+      <c r="G49" s="5" t="inlineStr">
+        <is>
+          <t>-1,196</t>
+        </is>
+      </c>
+      <c r="H49" s="5" t="inlineStr">
+        <is>
+          <t>-62.2%</t>
+        </is>
+      </c>
+      <c r="I49" s="5" t="inlineStr">
+        <is>
+          <t>-1,155</t>
+        </is>
+      </c>
+      <c r="J49" s="5" t="inlineStr">
+        <is>
+          <t>2,613</t>
+        </is>
+      </c>
+      <c r="K49" s="5" t="inlineStr">
+        <is>
+          <t>-376</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="7" t="inlineStr">
+        <is>
+          <t>404927326</t>
+        </is>
+      </c>
+      <c r="B50" s="8" t="inlineStr">
+        <is>
+          <t>შპს Sky Media</t>
+        </is>
+      </c>
+      <c r="C50" s="7" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D50" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E50" s="7" t="inlineStr">
+        <is>
+          <t>1,913</t>
+        </is>
+      </c>
+      <c r="F50" s="7" t="inlineStr">
+        <is>
+          <t>-24.1%</t>
+        </is>
+      </c>
+      <c r="G50" s="7" t="inlineStr">
+        <is>
+          <t>-90</t>
+        </is>
+      </c>
+      <c r="H50" s="7" t="inlineStr">
+        <is>
+          <t>-4.7%</t>
+        </is>
+      </c>
+      <c r="I50" s="7" t="inlineStr">
+        <is>
+          <t>-93</t>
+        </is>
+      </c>
+      <c r="J50" s="7" t="inlineStr">
+        <is>
+          <t>686</t>
+        </is>
+      </c>
+      <c r="K50" s="7" t="inlineStr">
+        <is>
+          <t>-615</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="5" t="inlineStr">
+        <is>
+          <t>402228585</t>
+        </is>
+      </c>
+      <c r="B51" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვაიბიეს ინთერნეიშენალ</t>
+        </is>
+      </c>
+      <c r="C51" s="5" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D51" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="5" t="inlineStr">
+        <is>
+          <t>1,835</t>
+        </is>
+      </c>
+      <c r="F51" s="5" t="inlineStr">
+        <is>
+          <t>-25.8%</t>
+        </is>
+      </c>
+      <c r="G51" s="5" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="H51" s="5" t="inlineStr">
+        <is>
+          <t>7.1%</t>
+        </is>
+      </c>
+      <c r="I51" s="5" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="J51" s="5" t="inlineStr">
+        <is>
+          <t>416</t>
+        </is>
+      </c>
+      <c r="K51" s="5" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="7" t="inlineStr">
+        <is>
+          <t>202426017</t>
+        </is>
+      </c>
+      <c r="B52" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნოვა პროდაქშენს</t>
+        </is>
+      </c>
+      <c r="C52" s="7" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D52" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E52" s="7" t="inlineStr">
+        <is>
+          <t>1,626</t>
+        </is>
+      </c>
+      <c r="F52" s="7" t="inlineStr">
+        <is>
+          <t>-45.1%</t>
+        </is>
+      </c>
+      <c r="G52" s="7" t="inlineStr">
+        <is>
+          <t>184</t>
+        </is>
+      </c>
+      <c r="H52" s="7" t="inlineStr">
+        <is>
+          <t>11.3%</t>
+        </is>
+      </c>
+      <c r="I52" s="7" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="J52" s="7" t="inlineStr">
+        <is>
+          <t>1,480</t>
+        </is>
+      </c>
+      <c r="K52" s="7" t="inlineStr">
+        <is>
+          <t>918</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="5" t="inlineStr">
+        <is>
+          <t>405409696</t>
+        </is>
+      </c>
+      <c r="B53" s="6" t="inlineStr">
+        <is>
+          <t>შპს ედმიქსერ ჯი</t>
+        </is>
+      </c>
+      <c r="C53" s="5" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D53" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E53" s="5" t="inlineStr">
+        <is>
+          <t>1,212</t>
+        </is>
+      </c>
+      <c r="F53" s="5" t="inlineStr">
+        <is>
+          <t>-87.6%</t>
+        </is>
+      </c>
+      <c r="G53" s="5" t="inlineStr">
+        <is>
+          <t>-86</t>
+        </is>
+      </c>
+      <c r="H53" s="5" t="inlineStr">
+        <is>
+          <t>-7.1%</t>
+        </is>
+      </c>
+      <c r="I53" s="5" t="inlineStr">
+        <is>
+          <t>-51</t>
+        </is>
+      </c>
+      <c r="J53" s="5" t="inlineStr">
+        <is>
+          <t>577</t>
+        </is>
+      </c>
+      <c r="K53" s="5" t="inlineStr">
+        <is>
+          <t>546</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="7" t="inlineStr">
+        <is>
+          <t>400015960</t>
+        </is>
+      </c>
+      <c r="B54" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნომარი</t>
+        </is>
+      </c>
+      <c r="C54" s="7" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D54" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E54" s="7" t="inlineStr">
+        <is>
+          <t>1,130</t>
+        </is>
+      </c>
+      <c r="F54" s="7" t="inlineStr">
+        <is>
+          <t>-8.4%</t>
+        </is>
+      </c>
+      <c r="G54" s="7" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+      <c r="H54" s="7" t="inlineStr">
+        <is>
+          <t>20.8%</t>
+        </is>
+      </c>
+      <c r="I54" s="7" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
+      <c r="J54" s="7" t="inlineStr">
+        <is>
+          <t>2,304</t>
+        </is>
+      </c>
+      <c r="K54" s="7" t="inlineStr">
+        <is>
+          <t>2,267</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="5" t="inlineStr">
+        <is>
+          <t>246958056</t>
+        </is>
+      </c>
+      <c r="B55" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აჯადი</t>
+        </is>
+      </c>
+      <c r="C55" s="5" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D55" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>1,039</t>
+        </is>
+      </c>
+      <c r="F55" s="5" t="inlineStr">
+        <is>
+          <t>-52.1%</t>
+        </is>
+      </c>
+      <c r="G55" s="5" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="H55" s="5" t="inlineStr">
+        <is>
+          <t>10.6%</t>
+        </is>
+      </c>
+      <c r="I55" s="5" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="J55" s="5" t="inlineStr">
+        <is>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="K55" s="5" t="inlineStr">
+        <is>
+          <t>252</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="7" t="inlineStr">
+        <is>
+          <t>405070202</t>
+        </is>
+      </c>
+      <c r="B56" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს  მაგი მედია</t>
+        </is>
+      </c>
+      <c r="C56" s="7" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D56" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E56" s="7" t="inlineStr">
+        <is>
+          <t>611</t>
+        </is>
+      </c>
+      <c r="F56" s="7" t="inlineStr">
+        <is>
+          <t>-42.4%</t>
+        </is>
+      </c>
+      <c r="G56" s="7" t="inlineStr">
+        <is>
+          <t>275</t>
+        </is>
+      </c>
+      <c r="H56" s="7" t="inlineStr">
+        <is>
+          <t>44.9%</t>
+        </is>
+      </c>
+      <c r="I56" s="7" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+      <c r="J56" s="7" t="inlineStr">
+        <is>
+          <t>990</t>
+        </is>
+      </c>
+      <c r="K56" s="7" t="inlineStr">
+        <is>
+          <t>448</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="5" t="inlineStr">
+        <is>
+          <t>405113416</t>
+        </is>
+      </c>
+      <c r="B57" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს პრემიუმ ღონისძიებები</t>
+        </is>
+      </c>
+      <c r="C57" s="5" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D57" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E57" s="5" t="inlineStr">
+        <is>
+          <t>308</t>
+        </is>
+      </c>
+      <c r="F57" s="5" t="inlineStr">
+        <is>
+          <t>-73.1%</t>
+        </is>
+      </c>
+      <c r="G57" s="5" t="inlineStr">
+        <is>
+          <t>-175</t>
+        </is>
+      </c>
+      <c r="H57" s="5" t="inlineStr">
+        <is>
+          <t>-56.8%</t>
+        </is>
+      </c>
+      <c r="I57" s="5" t="inlineStr">
+        <is>
+          <t>-470</t>
+        </is>
+      </c>
+      <c r="J57" s="5" t="inlineStr">
+        <is>
+          <t>864</t>
+        </is>
+      </c>
+      <c r="K57" s="5" t="inlineStr">
+        <is>
+          <t>649</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="7" t="inlineStr">
+        <is>
+          <t>404378981</t>
+        </is>
+      </c>
+      <c r="B58" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს პროესკო</t>
+        </is>
+      </c>
+      <c r="C58" s="7" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D58" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E58" s="7" t="inlineStr">
+        <is>
+          <t>296</t>
+        </is>
+      </c>
+      <c r="F58" s="7" t="inlineStr">
+        <is>
+          <t>-24.0%</t>
+        </is>
+      </c>
+      <c r="G58" s="7" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="H58" s="7" t="inlineStr">
+        <is>
+          <t>1.4%</t>
+        </is>
+      </c>
+      <c r="I58" s="7" t="inlineStr">
+        <is>
+          <t>-80</t>
+        </is>
+      </c>
+      <c r="J58" s="7" t="inlineStr">
+        <is>
+          <t>1,172</t>
+        </is>
+      </c>
+      <c r="K58" s="7" t="inlineStr">
+        <is>
+          <t>885</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="5" t="inlineStr">
+        <is>
           <t>205255917</t>
         </is>
       </c>
-      <c r="B42" s="8" t="inlineStr">
+      <c r="B59" s="6" t="inlineStr">
         <is>
           <t>⚠ შპს აუთდორ.ჯი</t>
         </is>
       </c>
-      <c r="C42" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D42" s="7" t="n">
+      <c r="C59" s="5" t="inlineStr">
+        <is>
+          <t>Marketing &amp; Creative Agencies</t>
+        </is>
+      </c>
+      <c r="D59" s="5" t="n">
         <v>2022</v>
       </c>
-      <c r="E42" s="7" t="inlineStr">
+      <c r="E59" s="5" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
-      <c r="F42" s="7" t="inlineStr">
+      <c r="F59" s="5" t="inlineStr">
         <is>
           <t>-97.5%</t>
         </is>
       </c>
-      <c r="G42" s="7" t="inlineStr">
+      <c r="G59" s="5" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="H42" s="7" t="inlineStr">
+      <c r="H59" s="5" t="inlineStr">
         <is>
           <t>31.6%</t>
         </is>
       </c>
-      <c r="I42" s="7" t="inlineStr">
+      <c r="I59" s="5" t="inlineStr">
         <is>
           <t>1,553</t>
         </is>
       </c>
-      <c r="J42" s="7" t="inlineStr">
+      <c r="J59" s="5" t="inlineStr">
         <is>
           <t>13,184</t>
         </is>
       </c>
-      <c r="K42" s="7" t="inlineStr">
+      <c r="K59" s="5" t="inlineStr">
         <is>
           <t>3,099</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>