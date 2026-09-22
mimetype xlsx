--- v0 (2026-07-31)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K361"/>
+  <dimension ref="A1:K480"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>357 matches · latest filings · money in GEL thousands</t>
+          <t>476 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -1731,18478 +1731,25027 @@
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>30.8%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
           <t>24,627</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t>13,008</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
           <t>9,617</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>205276681</t>
+          <t>402157205</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს ემ-ეს-სი ჯორჯია</t>
+          <t>⚠ შპს ადი კონტეინერ ჯორჯია</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>72,355</t>
+          <t>76,698</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>-40.9%</t>
+          <t>102.6%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>26,996</t>
+          <t>1,989</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>37.3%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>25,940</t>
+          <t>1,928</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>49,125</t>
+          <t>19,266</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>6,848</t>
+          <t>6,490</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>405019313</t>
+          <t>205276681</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ბლექ სი ტრანს ჯორჯია</t>
+          <t>შპს ემ-ეს-სი ჯორჯია</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>72,043</t>
+          <t>72,355</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>-61.0%</t>
+          <t>-40.9%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>26,996</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>37.3%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>25,940</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>30,710</t>
+          <t>49,125</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>24,515</t>
+          <t>6,848</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>204574503</t>
+          <t>405019313</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს გიანთი ლოჯისტიკსი</t>
+          <t>შპს ბლექ სი ტრანს ჯორჯია</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>71,786</t>
+          <t>72,043</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>11.1%</t>
+          <t>-61.0%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>6,233</t>
+          <t>371</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>0.5%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>6,997</t>
+          <t>102</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>43,623</t>
+          <t>30,710</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>14,923</t>
+          <t>24,515</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>203836233</t>
+          <t>204574503</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს საქართველოს ფოსტა</t>
+          <t>შპს გიანთი ლოჯისტიკსი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>70,512</t>
+          <t>71,786</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>11.1%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>2,870</t>
+          <t>6,233</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>8.7%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>-3,019</t>
+          <t>6,997</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>95,970</t>
+          <t>43,623</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>81,943</t>
+          <t>14,923</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>405085161</t>
+          <t>203836233</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს ვიან-ლოჯისტიკა</t>
+          <t>⚠ შპს საქართველოს ფოსტა</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>65,403</t>
+          <t>70,512</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>-1.3%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>5,295</t>
+          <t>2,870</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>4,501</t>
+          <t>-3,019</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>33,151</t>
+          <t>95,970</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>19,337</t>
+          <t>81,943</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>406178835</t>
+          <t>405523900</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს მაივეი ეარლაინს კო ლტდ</t>
+          <t>შპს მიდლ ინვესტ გრუპი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>64,850</t>
+          <t>69,536</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>295.0%</t>
+          <t>26.6%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>10,700</t>
+          <t>26,714</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>16.5%</t>
+          <t>38.4%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>6,932</t>
+          <t>24,487</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>128,232</t>
+          <t>21,116</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>7,554</t>
+          <t>17,984</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>406311842</t>
+          <t>406216893</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს ფლას ავიეიშენ ინვესთმენთ კო., ლტდ</t>
+          <t>შპს მს ეჯენსი</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>64,850</t>
+          <t>69,177</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>295.0%</t>
+          <t>36.6%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>10,774</t>
+          <t>17,895</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>16.6%</t>
+          <t>25.9%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>7,006</t>
+          <t>16,880</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>128,232</t>
+          <t>64,829</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>34,057</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>211391974</t>
+          <t>405085161</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკასტრანსექსპრესი</t>
+          <t>შპს ვიან-ლოჯისტიკა</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>62,157</t>
+          <t>65,403</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>3,184</t>
+          <t>5,295</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>3,040</t>
+          <t>4,501</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>13,499</t>
+          <t>33,151</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>10,397</t>
+          <t>19,337</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>404482396</t>
+          <t>406178835</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს  ვონდერნეტ ექსპრეს ჯორჯია</t>
+          <t>შპს მაივეი ეარლაინს კო ლტდ</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>60,810</t>
+          <t>64,850</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>-29.3%</t>
+          <t>295.0%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>7,907</t>
+          <t>10,700</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>16.5%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>7,892</t>
+          <t>6,932</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>3,067</t>
+          <t>128,232</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>7,554</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>245383678</t>
+          <t>406311842</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს ბათუმის საზღვაო ნავსადგური</t>
+          <t>შპს ფლას ავიეიშენ ინვესთმენთ კო., ლტდ</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>58,383</t>
+          <t>64,850</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>11.2%</t>
+          <t>295.0%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>7,898</t>
+          <t>10,774</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>16.6%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>8,818</t>
+          <t>7,006</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>216,858</t>
+          <t>128,232</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>200,622</t>
+          <t>1,020</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>245426882</t>
+          <t>211391974</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს ბათუმის აეროპორტი</t>
+          <t>შპს კავკასტრანსექსპრესი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>54,333</t>
+          <t>62,157</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>58.0%</t>
+          <t>-14.1%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>38,804</t>
+          <t>3,184</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>71.4%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>27,510</t>
+          <t>3,040</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>47,366</t>
+          <t>13,499</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>42,827</t>
+          <t>10,397</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>416334149</t>
+          <t>404482396</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს მანგანუმ ლოჯისტიკი</t>
+          <t>შპს  ვონდერნეტ ექსპრეს ჯორჯია</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>51,764</t>
+          <t>60,810</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>-29.3%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>-2,927</t>
+          <t>7,907</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>-15,241</t>
+          <t>7,892</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>193,099</t>
+          <t>3,067</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>22,855</t>
+          <t>-166</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>404984781</t>
+          <t>245383678</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს LTD Kairos Logistic</t>
+          <t>შპს ბათუმის საზღვაო ნავსადგური</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>50,018</t>
+          <t>58,383</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>11.2%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>1,979</t>
+          <t>7,898</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>1,881</t>
+          <t>8,818</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>12,052</t>
+          <t>216,858</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>3,423</t>
+          <t>200,622</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>402042552</t>
+          <t>245426882</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს მედლოგ ჯორჯია</t>
+          <t>შპს ბათუმის აეროპორტი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>47,692</t>
+          <t>54,333</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>-25.0%</t>
+          <t>58.0%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>10,520</t>
+          <t>38,804</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>22.1%</t>
+          <t>71.4%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>10,584</t>
+          <t>27,510</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>17,023</t>
+          <t>47,366</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>15,576</t>
+          <t>42,827</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>400094697</t>
+          <t>416334149</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს რეფ ტრანსი 2013</t>
+          <t>შპს მანგანუმ ლოჯისტიკი</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>47,156</t>
+          <t>51,764</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>7,024</t>
+          <t>-2,927</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>14.9%</t>
+          <t>-5.7%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>5,965</t>
+          <t>-15,241</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>32,307</t>
+          <t>193,099</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>31,575</t>
+          <t>22,855</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>405282849</t>
+          <t>405064013</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>სს ტრანსოპერატორი</t>
+          <t>⚠ შპს კამექს ინტერნეიშნლ</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>46,682</t>
+          <t>51,380</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>90.3%</t>
+          <t>176.4%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>7,824</t>
+          <t>-6,268</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>-12.2%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>7,246</t>
+          <t>-11,347</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>8,515</t>
+          <t>72,716</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>6,431</t>
+          <t>-13,552</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>400010572</t>
+          <t>404984781</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ინექს გრუპი</t>
+          <t>⚠ შპს LTD Kairos Logistic</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>46,493</t>
+          <t>50,018</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>117.0%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>-1,273</t>
+          <t>1,979</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>-1,757</t>
+          <t>1,881</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>12,217</t>
+          <t>12,052</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>3,423</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>404559642</t>
+          <t>402042552</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს ეკოტრანსი</t>
+          <t>შპს მედლოგ ჯორჯია</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>45,713</t>
+          <t>47,692</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>24.5%</t>
+          <t>-25.0%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>10,520</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>22.1%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>10,584</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>2,006</t>
+          <t>17,023</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>15,576</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>405487487</t>
+          <t>400094697</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს კამექს ეარლაინს</t>
+          <t>შპს რეფ ტრანსი 2013</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>45,261</t>
+          <t>47,156</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>-12,895</t>
+          <t>7,024</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>14.9%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>-32,044</t>
+          <t>5,965</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>117,266</t>
+          <t>32,307</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>-54,772</t>
+          <t>31,575</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>404430914</t>
+          <t>404994217</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს  Lion</t>
+          <t>შპს დაკო ტრეიდ</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>43,342</t>
+          <t>47,065</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>38.4%</t>
+          <t>27.0%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>-166</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>-216</t>
+          <t>-268</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>10,417</t>
+          <t>12,575</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>569</t>
+          <t>473</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>401949674</t>
+          <t>405282849</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს ტრანსკავკასიური სადისტრიბუციო კომპანია</t>
+          <t>სს ტრანსოპერატორი</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>40,803</t>
+          <t>46,682</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>90.3%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>2,410</t>
+          <t>7,824</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>2,069</t>
+          <t>7,246</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>8,623</t>
+          <t>8,515</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>6,431</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>436031777</t>
+          <t>400010572</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს ნია</t>
+          <t>⚠ შპს ინექს გრუპი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>40,394</t>
+          <t>46,493</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>117.0%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>2,179</t>
+          <t>-1,273</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>-2.7%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>2,174</t>
+          <t>-1,757</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>13,118</t>
+          <t>12,217</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>5,650</t>
+          <t>717</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>401998086</t>
+          <t>405487487</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბენე ჯგუფი</t>
+          <t>შპს კამექს ეარლაინს</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>39,408</t>
+          <t>45,261</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>-12,895</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>-28.5%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>-32,044</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>11,372</t>
+          <t>117,266</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>-54,772</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>405095891</t>
+          <t>205040926</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>⚠ დახურული სააქციო საზოგადოება აზერბაიჯანის რკინიგზის საქართველოს ფილიალი</t>
+          <t>შპს ეისა</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>37,827</t>
+          <t>43,434</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>-64.9%</t>
+          <t>-4.0%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>-10,896</t>
+          <t>2,572</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>-28.8%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>-18,371</t>
+          <t>2,465</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>32,468</t>
+          <t>9,377</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>-169,183</t>
+          <t>8,753</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>405123254</t>
+          <t>404430914</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს იზი ჩარტერი</t>
+          <t>შპს  Lion</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>37,627</t>
+          <t>43,342</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>80.9%</t>
+          <t>38.4%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>9,151</t>
+          <t>278</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>24.3%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>8,518</t>
+          <t>-216</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>41,340</t>
+          <t>10,417</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>34,479</t>
+          <t>569</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>405373171</t>
+          <t>404542768</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს იზი ჩარტერი</t>
+          <t>შპს ვონდერნეტ ექსფრეს ინვესთმენთ გრუფი</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>37,627</t>
+          <t>40,707</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>81.0%</t>
+          <t>-23.8%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>9,255</t>
+          <t>20,099</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>24.6%</t>
+          <t>49.4%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>8,509</t>
+          <t>14,503</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>41,333</t>
+          <t>55,185</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>34,472</t>
+          <t>41,284</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>405526499</t>
+          <t>401998086</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს ატლანტა ტრანსი</t>
+          <t>⚠ შპს ბენე ჯგუფი</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>35,534</t>
+          <t>39,408</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>16.6%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>-76</t>
+          <t>658</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>-34</t>
+          <t>530</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>2,063</t>
+          <t>11,372</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>1,429</t>
+          <t>896</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>400137295</t>
+          <t>208143793</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს ვეგა გრუპი</t>
+          <t>შპს გეორგია</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>34,575</t>
+          <t>39,117</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>115.1%</t>
+          <t>195.4%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>15,565</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>39.8%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>425</t>
+          <t>18,455</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>2,579</t>
+          <t>25,414</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>-176</t>
+          <t>20,278</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>415082724</t>
+          <t>405095891</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს ბი-ეს-ეი ჯორჯია</t>
+          <t>⚠ დახურული სააქციო საზოგადოება აზერბაიჯანის რკინიგზის საქართველოს ფილიალი</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>34,435</t>
+          <t>37,827</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>-64.9%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>3,957</t>
+          <t>-10,896</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>11.5%</t>
+          <t>-28.8%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>2,745</t>
+          <t>-18,371</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>3,389</t>
+          <t>32,468</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>2,777</t>
+          <t>-169,183</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>245601709</t>
+          <t>405123254</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს ბათუმის საერთაშორისო საკონტეინერო ტერმინალი</t>
+          <t>შპს იზი ჩარტერი</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>32,636</t>
+          <t>37,627</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>-15.4%</t>
+          <t>80.9%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>22,866</t>
+          <t>9,151</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>70.1%</t>
+          <t>24.3%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>10,373</t>
+          <t>8,518</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>57,709</t>
+          <t>41,340</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>10,699</t>
+          <t>34,479</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>202363414</t>
+          <t>405373171</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს სიემეი სიჯიემ საქართველო</t>
+          <t>შპს იზი ჩარტერი</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>31,539</t>
+          <t>37,627</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>81.0%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>4,940</t>
+          <t>9,255</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>15.7%</t>
+          <t>24.6%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>3,866</t>
+          <t>8,509</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>13,124</t>
+          <t>41,333</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>5,236</t>
+          <t>34,472</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>415115128</t>
+          <t>405526499</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს სერქლ ლოგისტიკს</t>
+          <t>შპს ატლანტა ტრანსი</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>30,237</t>
+          <t>35,534</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>55.1%</t>
+          <t>16.6%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>11,776</t>
+          <t>-76</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>38.9%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>12,825</t>
+          <t>-34</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>33,106</t>
+          <t>2,063</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>27,071</t>
+          <t>1,429</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>405044875</t>
+          <t>400137295</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს ემ-ეს-სი-ეს ჯორჯია</t>
+          <t>შპს ვეგა გრუპი</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>29,999</t>
+          <t>34,575</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>15.8%</t>
+          <t>115.1%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>1,224</t>
+          <t>595</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>836</t>
+          <t>425</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>4,026</t>
+          <t>2,579</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>2,198</t>
+          <t>-176</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>405170292</t>
+          <t>415082724</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს ვიენეს გრუპ</t>
+          <t>შპს ბი-ეს-ეი ჯორჯია</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>29,816</t>
+          <t>34,435</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>56.5%</t>
+          <t>-31.5%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>-1,528</t>
+          <t>3,957</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>-2,182</t>
+          <t>2,745</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>4,613</t>
+          <t>3,389</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>-781</t>
+          <t>2,777</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>405580517</t>
+          <t>415082145</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს ინტერვეგ ლოჯისტიკს</t>
+          <t>⚠ შპს ჯნს ჯორჯია</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>29,711</t>
+          <t>34,371</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>90.9%</t>
+          <t>-47.8%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>2,985</t>
+          <t>1,056</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>2,627</t>
+          <t>846</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>8,732</t>
+          <t>9,968</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>4,180</t>
+          <t>8,909</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>215090737</t>
+          <t>245601709</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯ ა ლოჯისტიკა</t>
+          <t>შპს ბათუმის საერთაშორისო საკონტეინერო ტერმინალი</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>27,524</t>
+          <t>32,636</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>-15.4%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>22,866</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>70.1%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>10,373</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>7,860</t>
+          <t>57,709</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>3,869</t>
+          <t>10,699</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>201954965</t>
+          <t>202363414</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ექსპრესი</t>
+          <t>შპს სიემეი სიჯიემ საქართველო</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>27,475</t>
+          <t>31,539</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>-12.2%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>2,711</t>
+          <t>4,940</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>15.7%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>2,253</t>
+          <t>3,866</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>15,074</t>
+          <t>13,124</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>14,452</t>
+          <t>5,236</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>406190713</t>
+          <t>415115128</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს სწორი გზა</t>
+          <t>შპს სერქლ ლოგისტიკს</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>26,844</t>
+          <t>30,237</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>80.9%</t>
+          <t>55.1%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>1,782</t>
+          <t>11,776</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>38.9%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>1,705</t>
+          <t>12,825</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>5,128</t>
+          <t>33,106</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>2,356</t>
+          <t>27,071</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>400003535</t>
+          <t>405044875</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს დანიგი სპედიტიონი</t>
+          <t>შპს ემ-ეს-სი-ეს ჯორჯია</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>26,468</t>
+          <t>29,999</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>16.0%</t>
+          <t>15.8%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>4,691</t>
+          <t>1,224</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>17.7%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>4,372</t>
+          <t>836</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>15,597</t>
+          <t>4,026</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>11,474</t>
+          <t>2,198</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>400183975</t>
+          <t>405170292</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კასპიან ლოგისტიკ</t>
+          <t>შპს ვიენეს გრუპ</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>25,194</t>
+          <t>29,816</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>21.3%</t>
+          <t>56.5%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>1,028</t>
+          <t>-1,528</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>-5.1%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>1,270</t>
+          <t>-2,182</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>10,315</t>
+          <t>4,613</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>2,230</t>
+          <t>-781</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>202372182</t>
+          <t>405580517</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს თეგეტა ლოჯისტიკი</t>
+          <t>შპს ინტერვეგ ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>24,779</t>
+          <t>29,711</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>64.7%</t>
+          <t>90.9%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>1,235</t>
+          <t>2,985</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>2,627</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>6,159</t>
+          <t>8,732</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>4,180</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>405127508</t>
+          <t>405547369</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ტრანსპორტერი</t>
+          <t>შპს მაგნა ლოგისტიკს</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>24,622</t>
+          <t>28,874</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>123.6%</t>
+          <t>-7.9%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>5,858</t>
+          <t>5,442</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>23.8%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>4,895</t>
+          <t>5,605</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>11,735</t>
+          <t>3,464</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>5,966</t>
+          <t>2,217</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>415099020</t>
+          <t>211338961</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჯორჯია სი ვეის</t>
+          <t>შპს კავტრექსლოგისტიკა</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>24,150</t>
+          <t>28,532</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>1,853</t>
+          <t>750</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>-347</t>
+          <t>709</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>22,364</t>
+          <t>1,543</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>12,502</t>
+          <t>1,347</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>406035008</t>
+          <t>404451918</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს   აქსეს ტრანს ჯორჯია</t>
+          <t>⚠ შპს ინვეკო</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>23,301</t>
+          <t>28,088</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>17.8%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>2,028</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>4,335</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>2,537</t>
+          <t>100,505</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>1,651</t>
+          <t>56,634</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>415095033</t>
+          <t>206264754</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს პეის ტერმინალი</t>
+          <t>შპს თავ ჯორჯია ოპერეიშენ სერვისიზ</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>23,054</t>
+          <t>27,689</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>47.4%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>13,670</t>
+          <t>7,634</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>59.3%</t>
+          <t>27.6%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>6,180</t>
+          <t>7,281</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>175,325</t>
+          <t>7,246</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>94,504</t>
+          <t>2,194</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>439394692</t>
+          <t>215090737</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს ოქტოპუს გრუპ</t>
+          <t>შპს ჯ ა ლოჯისტიკა</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>22,364</t>
+          <t>27,524</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>561</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>-184</t>
+          <t>629</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>6,799</t>
+          <t>7,860</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>3,206</t>
+          <t>3,869</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>448401694</t>
+          <t>201954965</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მელისა</t>
+          <t>შპს ჯორჯიან ექსპრესი</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>21,265</t>
+          <t>27,475</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>-30.3%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>2,711</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>2,253</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>791</t>
+          <t>15,074</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>14,452</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>402005110</t>
+          <t>205020378</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>შპს  სილქ როუდ ლაინ</t>
+          <t>შპს თეზი</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>19,873</t>
+          <t>26,969</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>61.1%</t>
+          <t>180.9%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>966</t>
+          <t>2,535</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>2,241</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>2,799</t>
+          <t>1,816</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>1,316</t>
+          <t>1,073</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>405474124</t>
+          <t>406190713</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს ტრანსლაივი</t>
+          <t>შპს სწორი გზა</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>19,657</t>
+          <t>26,844</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>55.2%</t>
+          <t>80.9%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>1,782</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>-264</t>
+          <t>1,705</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>2,903</t>
+          <t>5,128</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>2,356</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>206146543</t>
+          <t>405001894</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკასიის ტრანსპორტი და ლოგისტიკა</t>
+          <t>შპს აი ტი გრუპ</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>19,516</t>
+          <t>26,659</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>-10.6%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>-393</t>
+          <t>3,178</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>-527</t>
+          <t>2,850</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>3,103</t>
+          <t>2,748</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>667</t>
+          <t>2,430</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>215124498</t>
+          <t>400003535</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ტრანს ექსპედიცია-ფოთი</t>
+          <t>შპს დანიგი სპედიტიონი</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>19,493</t>
+          <t>26,468</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>6.1%</t>
+          <t>16.0%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>3,762</t>
+          <t>4,691</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>17.7%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>1,156</t>
+          <t>4,372</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>22,434</t>
+          <t>15,597</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>9,383</t>
+          <t>11,474</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>445383193</t>
+          <t>205267076</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართული სალოკომოტივო კომპანია</t>
+          <t>⚠ შპს ჯორჯიან კარგო გრუპი</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>19,121</t>
+          <t>25,684</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>39.4%</t>
+          <t>-28.5%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>5,281</t>
+          <t>25,327</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>27.6%</t>
+          <t>98.6%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>5,126</t>
+          <t>740</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>11,309</t>
+          <t>4,429</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>7,978</t>
+          <t>4,315</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>204564514</t>
+          <t>400183975</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ვილჰელმსენ შიფს სერვის ჯორჯია</t>
+          <t>⚠ შპს კასპიან ლოგისტიკ</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>18,870</t>
+          <t>25,194</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>27.7%</t>
+          <t>21.3%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>1,414</t>
+          <t>1,028</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>1,080</t>
+          <t>1,270</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>5,006</t>
+          <t>10,315</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>3,772</t>
+          <t>2,230</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>405070747</t>
+          <t>215120223</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გლობალინკ ლოჯისტიკს</t>
+          <t>შპს ბი ენდ პი</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>18,797</t>
+          <t>24,787</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>25.1%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>1,358</t>
+          <t>772</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>1,019</t>
+          <t>284</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>5,346</t>
+          <t>7,368</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>4,211</t>
+          <t>1,615</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>400202543</t>
+          <t>202372182</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>სს გაერთიანებული ლოჯისტიკური კომპანია</t>
+          <t>შპს თეგეტა ლოჯისტიკი</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>18,642</t>
+          <t>24,779</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>35.6%</t>
+          <t>64.7%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>1,235</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>-735</t>
+          <t>57</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>5,158</t>
+          <t>6,159</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>-4,081</t>
+          <t>282</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>412700466</t>
+          <t>415099020</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ბას</t>
+          <t>შპს  ჯორჯია სი ვეის</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>17,956</t>
+          <t>24,150</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>53.4%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>1,276</t>
+          <t>1,853</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>1,144</t>
+          <t>-347</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>12,849</t>
+          <t>22,364</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>6,643</t>
+          <t>12,502</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>204521017</t>
+          <t>406035008</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯი-ეს-ემ ტრანსი</t>
+          <t>შპს   აქსეს ტრანს ჯორჯია</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>17,952</t>
+          <t>23,301</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>4,320</t>
+          <t>141</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>24.1%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>4,258</t>
+          <t>178</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>22,858</t>
+          <t>2,537</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>22,443</t>
+          <t>1,651</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>400388790</t>
+          <t>415095033</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს გრინ როუდ 1967</t>
+          <t>შპს პეის ტერმინალი</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>17,841</t>
-[...3 lines deleted...]
-        <v/>
+          <t>23,054</t>
+        </is>
+      </c>
+      <c r="F83" s="5" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>13,670</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>59.3%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>6,180</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>2,571</t>
+          <t>175,325</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>94,504</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>445406114</t>
+          <t>208145176</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს MGL GEORGIA</t>
+          <t>შპს ლასარე</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>17,514</t>
+          <t>22,954</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>27.2%</t>
+          <t>22.1%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>11,927</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>52.0%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>12,317</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>2,602</t>
+          <t>29,124</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>716</t>
+          <t>15,919</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>245623909</t>
+          <t>204570357</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს მაქს-ტრანს ჯორჯია</t>
+          <t>⚠ შპს თაიმსერვისი</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>17,501</t>
+          <t>22,377</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>-31.8%</t>
+          <t>87.8%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>-1,015</t>
+          <t>9,396</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>42.0%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>7,609</t>
+          <t>9,621</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>21,129</t>
+          <t>21,721</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>16,739</t>
+          <t>20,311</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>401968466</t>
+          <t>439394692</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეოინვესტი</t>
+          <t>შპს ოქტოპუს გრუპ</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>17,361</t>
+          <t>22,364</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>43.7%</t>
+          <t>-19.3%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>5,634</t>
+          <t>227</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>32.5%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>5,043</t>
+          <t>-184</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>17,932</t>
+          <t>6,799</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>13,503</t>
+          <t>3,206</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>406172957</t>
+          <t>448401694</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს სილქ როუდ ლოჯისტიკ</t>
+          <t>⚠ შპს მელისა</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>17,351</t>
+          <t>21,265</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>65.9%</t>
+          <t>-30.3%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>2,024</t>
+          <t>216</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>2,007</t>
+          <t>90</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>1,419</t>
+          <t>791</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>555</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>204497712</t>
+          <t>445403590</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კავკასიის საექსპედიტორო კომპანია</t>
+          <t>შპს MSZ GEORGIA</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>17,074</t>
+          <t>20,860</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>828.3%</t>
+          <t>72.7%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>3,760</t>
+          <t>462</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>3,701</t>
+          <t>455</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>3,893</t>
+          <t>2,382</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>3,893</t>
+          <t>664</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>215101752</t>
+          <t>430026438</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრანს-ალიანს ფოთი</t>
+          <t>შპს ჯორჯიან ფორვარდინგ გრუპ GEORGIAN FORWARDING GROUP</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>16,871</t>
+          <t>19,958</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>1,757</t>
+          <t>-252</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>-1.3%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>602</t>
+          <t>-494</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>6,956</t>
+          <t>1,663</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>3,603</t>
+          <t>-2,157</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>202218803</t>
+          <t>402005110</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს ბ &amp; ჯ</t>
+          <t>შპს  სილქ როუდ ლაინ</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>16,780</t>
+          <t>19,873</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>61.1%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>7,972</t>
+          <t>966</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>47.5%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>2,362</t>
+          <t>900</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>39,123</t>
+          <t>2,799</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>19,679</t>
+          <t>1,316</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>406092623</t>
+          <t>405474124</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს Georgian Logistic Group</t>
+          <t>შპს ტრანსლაივი</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>15,913</t>
+          <t>19,657</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>55.2%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>1,479</t>
+          <t>66</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>1,314</t>
+          <t>-264</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>10,983</t>
+          <t>2,903</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>9,513</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>209450137</t>
+          <t>415080263</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ელექტრომოძრავი შემადგენლობის სარემონტო ქარხნის თბილისის ფილიალი</t>
+          <t>შპს მარინე შიპინგ ენდ ფორვარდინგ</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>15,892</t>
+          <t>19,551</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>39.1%</t>
+          <t>102.9%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>-83</t>
+          <t>1,120</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>-319</t>
+          <t>817</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>12,591</t>
+          <t>3,702</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>3,608</t>
+          <t>2,213</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>405331225</t>
+          <t>206146543</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი ემ ლოჯისტიკ</t>
+          <t>შპს კავკასიის ტრანსპორტი და ლოგისტიკა</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>15,858</t>
+          <t>19,516</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>-1,173</t>
+          <t>-393</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>-2.0%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>-5,678</t>
+          <t>-527</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>37,603</t>
+          <t>3,103</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>-532</t>
+          <t>667</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>202224850</t>
+          <t>448383767</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ტრანს ექსპედიცია</t>
+          <t>შპს სინათლე</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>15,853</t>
+          <t>19,502</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>97.2%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>1,295</t>
+          <t>3,320</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>17.0%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>1,240</t>
+          <t>4,044</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>3,440</t>
+          <t>10,120</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>2,266</t>
+          <t>4,799</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>205245135</t>
+          <t>215124498</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ტრანს-ფორი გრუპი</t>
+          <t>შპს ჯორჯიან ტრანს ექსპედიცია-ფოთი</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>15,250</t>
+          <t>19,493</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>-39.0%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>-77</t>
+          <t>3,762</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>1,156</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>1,157</t>
+          <t>22,434</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>9,383</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>404921983</t>
+          <t>215080463</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს ნატახტარი 2012</t>
+          <t>შპს სოფმარ</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>15,216</t>
+          <t>19,194</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>384</t>
+          <t>1,576</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>994</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>1,513</t>
+          <t>8,819</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>1,099</t>
+          <t>4,954</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>400125976</t>
+          <t>445383193</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>შპს  ტრანს ექსპრეს ჯორჯია</t>
+          <t>შპს ქართული სალოკომოტივო კომპანია</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>15,195</t>
+          <t>19,121</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>39.4%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>4,232</t>
+          <t>5,281</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>27.8%</t>
+          <t>27.6%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>3,213</t>
+          <t>5,126</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>11,505</t>
+          <t>11,309</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>7,305</t>
+          <t>7,978</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>406054308</t>
+          <t>204564514</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>შპს ვიპ ავიეიშენ</t>
+          <t>⚠ შპს ვილჰელმსენ შიფს სერვის ჯორჯია</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>15,092</t>
+          <t>18,870</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>27.7%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>1,414</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>1,080</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>1,039</t>
+          <t>5,006</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>864</t>
+          <t>3,772</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>404911789</t>
+          <t>405070747</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>შპს თბილისი პარკი</t>
+          <t>⚠ შპს გლობალინკ ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>14,560</t>
+          <t>18,797</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>14.3%</t>
+          <t>12.9%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>5,089</t>
+          <t>1,358</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>35.0%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>1,019</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>44,495</t>
+          <t>5,346</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>-33,111</t>
+          <t>4,211</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>215112447</t>
+          <t>400202543</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>შპს ეიჩ ეიჩ ელ ეი პროჯეკტ ლოჯისტიკს</t>
+          <t>სს გაერთიანებული ლოჯისტიკური კომპანია</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>14,208</t>
+          <t>18,642</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>41.1%</t>
+          <t>35.6%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>735</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>-142</t>
+          <t>-735</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>2,481</t>
+          <t>5,158</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>1,576</t>
+          <t>-4,081</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>406207322</t>
+          <t>412700466</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>შპს თეგეტა ქარ რენთ</t>
+          <t>შპს ჯორჯიან ბას</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>14,092</t>
+          <t>17,956</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>53.4%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>3,860</t>
+          <t>1,276</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>27.4%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>1,432</t>
+          <t>1,144</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>22,201</t>
+          <t>12,849</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>6,037</t>
+          <t>6,643</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>206056284</t>
+          <t>204521017</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>სს თურქეთის ავიახაზების თბილისის ფილიალი</t>
+          <t>შპს ჯი-ეს-ემ ტრანსი</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>13,665</t>
+          <t>17,952</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4,320</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>24.1%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>30,079</t>
+          <t>4,258</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>3,665</t>
+          <t>22,858</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>2,022</t>
+          <t>22,443</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>426550252</t>
+          <t>405371351</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>შპს ბლექ სი გლობალ ლოჯისტიკ</t>
+          <t>შპს  კარგო მარკეტ გრუპ</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>13,602</t>
+          <t>17,555</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>460.6%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>3,500</t>
+          <t>299</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>25.7%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>3,490</t>
+          <t>66</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>16,053</t>
+          <t>2,106</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>3,775</t>
+          <t>253</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>204885810</t>
+          <t>445406114</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>შპს საინფორმაციო კომუნიკაციების სისტემები</t>
+          <t>შპს MGL GEORGIA</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>13,257</t>
+          <t>17,514</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>27.2%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>1,482</t>
+          <t>297</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>11.2%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>835</t>
+          <t>219</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>20,182</t>
+          <t>2,602</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>6,296</t>
+          <t>716</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>443867415</t>
+          <t>245623909</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი ემ ტრანს ლოჯისტიკ</t>
+          <t>შპს მაქს-ტრანს ჯორჯია</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>12,988</t>
+          <t>17,501</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>-24.4%</t>
+          <t>-31.8%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>-1,015</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>-5.8%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>7,609</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>1,323</t>
+          <t>21,129</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>16,739</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>402020718</t>
+          <t>401968466</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს ამანათი</t>
+          <t>შპს ჯეოინვესტი</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>12,434</t>
+          <t>17,361</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>43.7%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>1,236</t>
+          <t>5,634</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>32.5%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>1,122</t>
+          <t>5,043</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>3,813</t>
+          <t>17,932</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>2,929</t>
+          <t>13,503</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>406315893</t>
+          <t>406172957</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>შპს აი თი ემ სი</t>
+          <t>შპს სილქ როუდ ლოჯისტიკ</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>12,425</t>
+          <t>17,351</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>65.9%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>2,024</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>2,007</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>5,550</t>
+          <t>1,419</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>1,126</t>
+          <t>792</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>402050490</t>
+          <t>204497712</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეო ტექნიკსი</t>
+          <t>⚠ შპს კავკასიის საექსპედიტორო კომპანია</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>11,751</t>
+          <t>17,074</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>95.3%</t>
+          <t>828.3%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>1,358</t>
+          <t>3,760</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>3,701</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>8,274</t>
+          <t>3,893</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>3,869</t>
+          <t>3,893</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>404996395</t>
+          <t>215101752</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>შპს ვენგო ჯგუფი</t>
+          <t>შპს ტრანს-ალიანს ფოთი</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>11,685</t>
+          <t>16,871</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>-6.3%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>1,757</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>602</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>2,230</t>
+          <t>6,956</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>444</t>
+          <t>3,603</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>215083451</t>
+          <t>202218803</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>შპს ექსპრეს ტრანს-შიპმენთ სერვისეზ</t>
+          <t>შპს ბ &amp; ჯ</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>11,481</t>
+          <t>16,780</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>25.7%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>7,972</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>47.5%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>649</t>
+          <t>2,362</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>4,562</t>
+          <t>39,123</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>4,496</t>
+          <t>19,679</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>202171434</t>
+          <t>406092623</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრანსიბერიატრანზიტი</t>
+          <t>შპს Georgian Logistic Group</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>11,313</t>
+          <t>15,913</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>-4.2%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>-118</t>
+          <t>1,479</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>-706</t>
+          <t>1,314</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>7,343</t>
+          <t>10,983</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>2,119</t>
+          <t>9,513</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>405119740</t>
+          <t>209450137</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ნიუ ლოგისტიკ გრუპ</t>
+          <t>⚠ სს ელექტრომოძრავი შემადგენლობის სარემონტო ქარხნის თბილისის ფილიალი</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>11,305</t>
+          <t>15,892</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>56.7%</t>
+          <t>39.1%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>1,563</t>
+          <t>-83</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>-319</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>8,658</t>
+          <t>12,591</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>5,073</t>
+          <t>3,608</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>434170568</t>
+          <t>215116032</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ტიბერ ლოჯისტიკს</t>
+          <t>⚠ შპს ესპერანსი</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>11,057</t>
+          <t>15,891</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>8,040</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>50.6%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>625</t>
+          <t>5,446</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>4,109</t>
+          <t>43,938</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>3,913</t>
+          <t>15,175</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>406286674</t>
+          <t>405331225</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფუდსერვისი</t>
+          <t>შპს ჯი ემ ლოჯისტიკ</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>11,047</t>
+          <t>15,858</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>25.4%</t>
+          <t>-9.5%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>-4,281</t>
+          <t>-1,173</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>-38.8%</t>
+          <t>-7.4%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>-6,900</t>
+          <t>-5,678</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>31,779</t>
+          <t>37,603</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>28,671</t>
+          <t>-532</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>405512814</t>
+          <t>202224850</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>შპს ველოქს ლოჯისტიკს</t>
+          <t>შპს ჯორჯიან ტრანს ექსპედიცია</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>10,998</t>
+          <t>15,853</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>50.5%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>1,323</t>
+          <t>1,295</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>1,011</t>
+          <t>1,240</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>4,863</t>
+          <t>3,440</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>2,257</t>
+          <t>2,266</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>405460166</t>
+          <t>405534523</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>შპს როუდ სეიფთი სისტემს</t>
+          <t>შპს გირტეკა ბიზნეს სერვისები</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>10,898</t>
+          <t>15,314</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>132.6%</t>
+          <t>108.2%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>1,796</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>1,584</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>3,569</t>
+          <t>4,180</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>1,626</t>
+          <t>1,932</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>406044524</t>
+          <t>205245135</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>შპს როიალ ტრანს ლოჯისტიკს გრუპი</t>
+          <t>⚠ შპს ტრანს-ფორი გრუპი</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>10,885</t>
+          <t>15,250</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>-31.3%</t>
+          <t>-39.0%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>-77</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>-73</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>8,478</t>
+          <t>1,157</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>3,544</t>
+          <t>327</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>402104030</t>
+          <t>406054308</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>შპს სფეის კარგო</t>
+          <t>შპს ვიპ ავიეიშენ</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>10,883</t>
+          <t>15,092</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>13.4%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>817</t>
+          <t>50</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>68</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>3,116</t>
+          <t>1,039</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>2,376</t>
+          <t>864</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>412716226</t>
+          <t>404911789</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეო როუდ ინვესტი</t>
+          <t>შპს თბილისი პარკი</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>10,823</t>
+          <t>14,560</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>79.5%</t>
+          <t>14.3%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>5,089</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>35.0%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>-12</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>1,050</t>
+          <t>44,495</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>-33,111</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>401976803</t>
+          <t>404525493</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>შპს სიჯეი აისიემ ლოჯისტიქს</t>
+          <t>შპს ჯი ეს ჯი ფრეით ფორვარდინგ</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>10,796</t>
+          <t>14,354</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>30.5%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>864</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>819</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>1,829</t>
+          <t>1,662</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>1,506</t>
+          <t>1,350</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>215108381</t>
+          <t>215112447</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>შპს კოლხი-XXI</t>
+          <t>შპს ეიჩ ეიჩ ელ ეი პროჯეკტ ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>10,775</t>
+          <t>14,208</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>41.1%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>89</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>-142</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>1,655</t>
+          <t>2,481</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>1,125</t>
+          <t>1,576</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>215083139</t>
+          <t>406207322</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>შპს მედლოგ ფოთი</t>
+          <t>შპს თეგეტა ქარ რენთ</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>10,718</t>
+          <t>14,092</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
           <t>13.1%</t>
         </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>3,860</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>27.4%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>-449</t>
+          <t>1,432</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>29,628</t>
+          <t>22,201</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>15,737</t>
+          <t>6,037</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>402110568</t>
+          <t>206056284</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>შპს მედლოგ ჯორჯია დეველოპმენტი</t>
+          <t>სს თურქეთის ავიახაზების თბილისის ფილიალი</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>10,718</t>
+          <t>13,665</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>0.5%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>0</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>-470</t>
+          <t>30,079</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>32,163</t>
+          <t>3,665</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>18,272</t>
+          <t>2,022</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>421273614</t>
+          <t>426550252</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯლს ლოჯისტიკ</t>
+          <t>შპს ბლექ სი გლობალ ლოჯისტიკ</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>10,404</t>
+          <t>13,602</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>-31.4%</t>
+          <t>460.6%</t>
         </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>3,500</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>25.7%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>3,490</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>5,374</t>
+          <t>16,053</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>2,290</t>
+          <t>3,775</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>404503998</t>
+          <t>204885810</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>შპს სქაი ლოჯისთიქს</t>
+          <t>შპს საინფორმაციო კომუნიკაციების სისტემები</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>10,347</t>
+          <t>13,257</t>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
-          <t>-50.1%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>-768</t>
+          <t>1,482</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>11.2%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>-757</t>
+          <t>835</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>9,310</t>
+          <t>20,182</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>6,829</t>
+          <t>6,296</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>404563815</t>
+          <t>443867415</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>შპს სამგრუპ</t>
+          <t>შპს ჯი ემ ტრანს ლოჯისტიკ</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>10,244</t>
+          <t>12,988</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>17.5%</t>
+          <t>-24.4%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>1,275</t>
+          <t>546</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>1,131</t>
+          <t>411</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>5,377</t>
+          <t>1,323</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>3,938</t>
+          <t>709</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>405078393</t>
+          <t>405578977</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>შპს ალოგ ჯორჯია</t>
+          <t>შპს პიპია</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>9,968</t>
+          <t>12,620</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>37.6%</t>
+          <t>69.5%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>545</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>9.4%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>648</t>
+          <t>475</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>2,655</t>
+          <t>983</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>2,504</t>
+          <t>684</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>404982701</t>
+          <t>402020718</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>შპს Iveria Supply Logistics &amp; Energy Trading Group (ISLET Group)</t>
+          <t>შპს ამანათი</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>9,886</t>
+          <t>12,434</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>1,236</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>-754</t>
+          <t>1,122</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>15,458</t>
+          <t>3,813</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>7,618</t>
+          <t>2,929</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>215139605</t>
+          <t>406315893</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>შპს ვოლდ ექს</t>
+          <t>შპს აი თი ემ სი</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>9,852</t>
+          <t>12,425</t>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>-9.6%</t>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>395</t>
+          <t>446</t>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>240</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>2,832</t>
+          <t>5,550</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>1,327</t>
+          <t>1,126</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
-          <t>400261060</t>
+          <t>402050490</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>შპს რეალ ტრანსი</t>
+          <t>შპს ჯეო ტექნიკსი</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E130" s="7" t="inlineStr">
         <is>
-          <t>9,796</t>
+          <t>11,751</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>63.9%</t>
+          <t>95.3%</t>
         </is>
       </c>
       <c r="G130" s="7" t="inlineStr">
         <is>
-          <t>1,410</t>
+          <t>1,358</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>14.4%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="I130" s="7" t="inlineStr">
         <is>
-          <t>991</t>
+          <t>982</t>
         </is>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
-          <t>4,435</t>
+          <t>8,274</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>2,712</t>
+          <t>3,869</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>444549696</t>
+          <t>404996395</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr">
         <is>
-          <t>შპს გრინ ვეი</t>
+          <t>შპს ვენგო ჯგუფი</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>9,734</t>
+          <t>11,685</t>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
-          <t>32.4%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>165</t>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>-8</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>1,178</t>
+          <t>2,230</t>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>444</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="7" t="inlineStr">
         <is>
-          <t>245445200</t>
+          <t>215083451</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>შპს ბათუმის ავტოტრანსპორტი</t>
+          <t>შპს ექსპრეს ტრანს-შიპმენთ სერვისეზ</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D132" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E132" s="7" t="inlineStr">
         <is>
-          <t>9,423</t>
+          <t>11,481</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>25.7%</t>
         </is>
       </c>
       <c r="G132" s="7" t="inlineStr">
         <is>
-          <t>-1,900</t>
+          <t>535</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
-          <t>-20.2%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I132" s="7" t="inlineStr">
         <is>
-          <t>-10,481</t>
+          <t>649</t>
         </is>
       </c>
       <c r="J132" s="7" t="inlineStr">
         <is>
-          <t>89,507</t>
+          <t>4,562</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>60,011</t>
+          <t>4,496</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>404577392</t>
+          <t>202171434</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr">
         <is>
-          <t>შპს გლობალური ტერმინალების კორპორაცია</t>
+          <t>შპს ტრანსიბერიატრანზიტი</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
-          <t>9,113</t>
+          <t>11,313</t>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
-          <t>-27.9%</t>
+          <t>-28.3%</t>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
-          <t>3,401</t>
+          <t>-118</t>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>37.3%</t>
+          <t>-1.0%</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>2,250</t>
+          <t>-706</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>1,077</t>
+          <t>7,343</t>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>1,076</t>
+          <t>2,119</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="7" t="inlineStr">
         <is>
-          <t>402059419</t>
+          <t>405119740</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>შპს ონვეი</t>
+          <t>⚠ შპს  ნიუ ლოგისტიკ გრუპ</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D134" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E134" s="7" t="inlineStr">
         <is>
-          <t>8,995</t>
+          <t>11,305</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>32.9%</t>
+          <t>56.7%</t>
         </is>
       </c>
       <c r="G134" s="7" t="inlineStr">
         <is>
-          <t>826</t>
+          <t>1,563</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="I134" s="7" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>859</t>
         </is>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
-          <t>1,703</t>
+          <t>8,658</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>5,073</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>415082029</t>
+          <t>404879985</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
-          <t>შპს მეტალექს ტრანსი</t>
+          <t>შპს აისბერგ ფოთი</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
-          <t>8,986</t>
+          <t>11,155</t>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
-          <t>81.0%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
-          <t>3,053</t>
+          <t>4,661</t>
         </is>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>34.0%</t>
+          <t>41.8%</t>
         </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
-          <t>2,634</t>
+          <t>4,422</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
-          <t>6,094</t>
+          <t>7,429</t>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>3,072</t>
+          <t>7,281</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="7" t="inlineStr">
         <is>
-          <t>445575958</t>
+          <t>405013587</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>შპს ოთისი</t>
+          <t>შპს EGT Express Georgia ი ჯი თი ექსპრეს ჯორჯია</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D136" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E136" s="7" t="inlineStr">
         <is>
-          <t>8,794</t>
+          <t>11,153</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>80.0%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="G136" s="7" t="inlineStr">
         <is>
-          <t>7,379</t>
+          <t>221</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
-          <t>83.9%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I136" s="7" t="inlineStr">
         <is>
-          <t>6,581</t>
+          <t>208</t>
         </is>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
-          <t>13,048</t>
+          <t>2,857</t>
         </is>
       </c>
       <c r="K136" s="7" t="inlineStr">
         <is>
-          <t>10,447</t>
+          <t>748</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
-          <t>404968610</t>
+          <t>412736767</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr">
         <is>
-          <t>შპს  Global Hauling</t>
+          <t>შპს ლიონ შიფინგ გრუპ</t>
         </is>
       </c>
       <c r="C137" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D137" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
-          <t>8,654</t>
+          <t>11,106</t>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
-          <t>-47.1%</t>
+          <t>-35.1%</t>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
-          <t>1,541</t>
+          <t>357</t>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>17.8%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I137" s="5" t="inlineStr">
         <is>
-          <t>1,284</t>
+          <t>123</t>
         </is>
       </c>
       <c r="J137" s="5" t="inlineStr">
         <is>
-          <t>1,332</t>
+          <t>1,343</t>
         </is>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>827</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="7" t="inlineStr">
         <is>
-          <t>406067438</t>
+          <t>434170568</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>შპს იზალა ტრანს</t>
+          <t>⚠ შპს ტიბერ ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D138" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E138" s="7" t="inlineStr">
         <is>
-          <t>8,650</t>
+          <t>11,057</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>-9.2%</t>
         </is>
       </c>
       <c r="G138" s="7" t="inlineStr">
         <is>
-          <t>1,267</t>
+          <t>627</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="I138" s="7" t="inlineStr">
         <is>
-          <t>1,093</t>
+          <t>625</t>
         </is>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
-          <t>3,048</t>
+          <t>4,109</t>
         </is>
       </c>
       <c r="K138" s="7" t="inlineStr">
         <is>
-          <t>2,437</t>
+          <t>3,913</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="inlineStr">
         <is>
-          <t>404423218</t>
+          <t>406286674</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr">
         <is>
-          <t>შპს კალანდა 777</t>
+          <t>⚠ შპს ფუდსერვისი</t>
         </is>
       </c>
       <c r="C139" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D139" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
-          <t>8,633</t>
+          <t>11,047</t>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
-          <t>-19.8%</t>
+          <t>25.4%</t>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>-4,281</t>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>-38.8%</t>
         </is>
       </c>
       <c r="I139" s="5" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>-6,900</t>
         </is>
       </c>
       <c r="J139" s="5" t="inlineStr">
         <is>
-          <t>2,631</t>
+          <t>31,779</t>
         </is>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>1,275</t>
+          <t>28,671</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="7" t="inlineStr">
         <is>
-          <t>204536555</t>
+          <t>405512814</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>შპს ზიმ ინთეგრეითიდ შიფინგ სერვისის ჯორჯია</t>
+          <t>შპს ველოქს ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D140" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E140" s="7" t="inlineStr">
         <is>
-          <t>8,607</t>
+          <t>10,998</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>-51.6%</t>
+          <t>50.5%</t>
         </is>
       </c>
       <c r="G140" s="7" t="inlineStr">
         <is>
-          <t>3,536</t>
+          <t>1,323</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>41.1%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="I140" s="7" t="inlineStr">
         <is>
-          <t>3,318</t>
+          <t>1,011</t>
         </is>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
-          <t>2,382</t>
+          <t>4,863</t>
         </is>
       </c>
       <c r="K140" s="7" t="inlineStr">
         <is>
-          <t>2,033</t>
+          <t>2,257</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="inlineStr">
         <is>
-          <t>402017982</t>
+          <t>406044524</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr">
         <is>
-          <t>შპს  ზეტ ტრანს გრუპ</t>
+          <t>შპს როიალ ტრანს ლოჯისტიკს გრუპი</t>
         </is>
       </c>
       <c r="C141" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D141" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
-          <t>8,491</t>
+          <t>10,885</t>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
-          <t>158.8%</t>
+          <t>-31.3%</t>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
-          <t>1,640</t>
+          <t>658</t>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I141" s="5" t="inlineStr">
         <is>
-          <t>1,517</t>
+          <t>62</t>
         </is>
       </c>
       <c r="J141" s="5" t="inlineStr">
         <is>
-          <t>1,965</t>
+          <t>8,478</t>
         </is>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>1,530</t>
+          <t>3,544</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="7" t="inlineStr">
         <is>
-          <t>406348117</t>
+          <t>402104030</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეო სქაი ტექნიქსი</t>
+          <t>შპს სფეის კარგო</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D142" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E142" s="7" t="inlineStr">
         <is>
-          <t>8,405</t>
+          <t>10,883</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="G142" s="7" t="inlineStr">
         <is>
-          <t>1,385</t>
+          <t>817</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>16.5%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I142" s="7" t="inlineStr">
         <is>
-          <t>1,417</t>
+          <t>433</t>
         </is>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
-          <t>4,763</t>
+          <t>3,116</t>
         </is>
       </c>
       <c r="K142" s="7" t="inlineStr">
         <is>
-          <t>2,291</t>
+          <t>2,376</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="inlineStr">
         <is>
-          <t>415096247</t>
+          <t>401976803</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr">
         <is>
-          <t>შპს სისამ კავკასუსი</t>
+          <t>შპს სიჯეი აისიემ ლოჯისტიქს</t>
         </is>
       </c>
       <c r="C143" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D143" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
-          <t>8,235</t>
+          <t>10,796</t>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>30.5%</t>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
-          <t>720</t>
+          <t>126</t>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>1.2%</t>
         </is>
       </c>
       <c r="I143" s="5" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>53</t>
         </is>
       </c>
       <c r="J143" s="5" t="inlineStr">
         <is>
-          <t>1,691</t>
+          <t>1,829</t>
         </is>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>1,609</t>
+          <t>1,506</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="7" t="inlineStr">
         <is>
-          <t>245625140</t>
+          <t>215108381</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>შპს  PRIME MARINE</t>
+          <t>შპს კოლხი-XXI</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D144" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E144" s="7" t="inlineStr">
         <is>
-          <t>8,129</t>
+          <t>10,775</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="G144" s="7" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>344</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I144" s="7" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>297</t>
         </is>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
-          <t>1,221</t>
+          <t>1,655</t>
         </is>
       </c>
       <c r="K144" s="7" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>1,125</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="inlineStr">
         <is>
-          <t>405296460</t>
+          <t>215083139</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეო ეარ ჩარტერს</t>
+          <t>შპს მედლოგ ფოთი</t>
         </is>
       </c>
       <c r="C145" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D145" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
-          <t>8,063</t>
+          <t>10,718</t>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
-          <t>1,588</t>
+          <t>526</t>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>19.7%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I145" s="5" t="inlineStr">
         <is>
-          <t>1,380</t>
+          <t>-449</t>
         </is>
       </c>
       <c r="J145" s="5" t="inlineStr">
         <is>
-          <t>2,347</t>
+          <t>29,628</t>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>1,185</t>
+          <t>15,737</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="7" t="inlineStr">
         <is>
-          <t>406151453</t>
+          <t>402110568</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>შპს ინერტული მასალები და ლოჯისტიკა</t>
+          <t>შპს მედლოგ ჯორჯია დეველოპმენტი</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D146" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E146" s="7" t="inlineStr">
         <is>
-          <t>8,014</t>
+          <t>10,718</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>31.4%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="G146" s="7" t="inlineStr">
         <is>
-          <t>4,997</t>
+          <t>509</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
-          <t>62.4%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I146" s="7" t="inlineStr">
         <is>
-          <t>4,510</t>
+          <t>-470</t>
         </is>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
-          <t>9,995</t>
+          <t>32,163</t>
         </is>
       </c>
       <c r="K146" s="7" t="inlineStr">
         <is>
-          <t>9,261</t>
+          <t>18,272</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="inlineStr">
         <is>
-          <t>415098192</t>
+          <t>215143609</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრანსროუდი</t>
+          <t>შპს ელ ენდ ჯი</t>
         </is>
       </c>
       <c r="C147" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D147" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
-          <t>7,967</t>
+          <t>10,692</t>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>-3.1%</t>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
-          <t>986</t>
+          <t>1,685</t>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>15.8%</t>
         </is>
       </c>
       <c r="I147" s="5" t="inlineStr">
         <is>
-          <t>832</t>
+          <t>1,586</t>
         </is>
       </c>
       <c r="J147" s="5" t="inlineStr">
         <is>
-          <t>1,843</t>
+          <t>4,594</t>
         </is>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>1,502</t>
+          <t>4,590</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="7" t="inlineStr">
         <is>
-          <t>401943652</t>
+          <t>421273614</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>შპს ოშეანეტ ჯორჯია</t>
+          <t>⚠ შპს ჯლს ლოჯისტიკ</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D148" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E148" s="7" t="inlineStr">
         <is>
-          <t>7,956</t>
+          <t>10,404</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>-31.4%</t>
         </is>
       </c>
       <c r="G148" s="7" t="inlineStr">
         <is>
-          <t>713</t>
+          <t>310</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="I148" s="7" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>40</t>
         </is>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
-          <t>4,633</t>
+          <t>5,374</t>
         </is>
       </c>
       <c r="K148" s="7" t="inlineStr">
         <is>
-          <t>4,255</t>
+          <t>2,290</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="inlineStr">
         <is>
-          <t>445554604</t>
+          <t>404503998</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr">
         <is>
-          <t>შპს გოლდენ ვეი ლოჯისტიკს</t>
+          <t>შპს სქაი ლოჯისთიქს</t>
         </is>
       </c>
       <c r="C149" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D149" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
-          <t>7,626</t>
+          <t>10,347</t>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
-          <t>-48.8%</t>
+          <t>-50.1%</t>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
-          <t>-97</t>
+          <t>-768</t>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>-7.4%</t>
         </is>
       </c>
       <c r="I149" s="5" t="inlineStr">
         <is>
-          <t>-220</t>
+          <t>-757</t>
         </is>
       </c>
       <c r="J149" s="5" t="inlineStr">
         <is>
-          <t>2,054</t>
+          <t>9,310</t>
         </is>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>1,353</t>
+          <t>6,829</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="7" t="inlineStr">
         <is>
-          <t>404431511</t>
+          <t>404563815</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს Caucas transport solutions</t>
+          <t>შპს სამგრუპ</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D150" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E150" s="7" t="inlineStr">
         <is>
-          <t>7,619</t>
+          <t>10,244</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="G150" s="7" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>1,275</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
-          <t>1.5%</t>
+          <t>12.4%</t>
         </is>
       </c>
       <c r="I150" s="7" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>1,131</t>
         </is>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
-          <t>1,010</t>
+          <t>5,377</t>
         </is>
       </c>
       <c r="K150" s="7" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>3,938</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="inlineStr">
         <is>
-          <t>405324108</t>
+          <t>405078393</t>
         </is>
       </c>
       <c r="B151" s="6" t="inlineStr">
         <is>
-          <t>შპს ფორსა</t>
+          <t>შპს ალოგ ჯორჯია</t>
         </is>
       </c>
       <c r="C151" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D151" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
-          <t>7,567</t>
+          <t>9,968</t>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>37.6%</t>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
-          <t>-98</t>
+          <t>935</t>
         </is>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="I151" s="5" t="inlineStr">
         <is>
-          <t>-103</t>
+          <t>648</t>
         </is>
       </c>
       <c r="J151" s="5" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>2,655</t>
         </is>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>-2,693</t>
+          <t>2,504</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="7" t="inlineStr">
         <is>
-          <t>405145472</t>
+          <t>215139605</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>შპს კოპა ტრანსი</t>
+          <t>შპს ვოლდ ექს</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D152" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E152" s="7" t="inlineStr">
         <is>
-          <t>7,489</t>
+          <t>9,852</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="G152" s="7" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>395</t>
         </is>
       </c>
       <c r="H152" s="7" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I152" s="7" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>416</t>
         </is>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
-          <t>2,829</t>
+          <t>2,832</t>
         </is>
       </c>
       <c r="K152" s="7" t="inlineStr">
         <is>
-          <t>1,642</t>
+          <t>1,327</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="inlineStr">
         <is>
-          <t>404940533</t>
+          <t>400261060</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr">
         <is>
-          <t>შპს CASPIAN IMPEX GROUP</t>
+          <t>შპს რეალ ტრანსი</t>
         </is>
       </c>
       <c r="C153" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D153" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
-          <t>7,444</t>
+          <t>9,796</t>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
-          <t>-51.7%</t>
+          <t>63.9%</t>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
-          <t>-744</t>
+          <t>1,410</t>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="I153" s="5" t="inlineStr">
         <is>
-          <t>-1,720</t>
+          <t>991</t>
         </is>
       </c>
       <c r="J153" s="5" t="inlineStr">
         <is>
-          <t>8,089</t>
+          <t>4,435</t>
         </is>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>4,522</t>
+          <t>2,712</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="7" t="inlineStr">
         <is>
-          <t>426545312</t>
+          <t>444549696</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>შპს  გრიმ ტერმინალი</t>
+          <t>შპს გრინ ვეი</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D154" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E154" s="7" t="inlineStr">
         <is>
-          <t>7,430</t>
+          <t>9,734</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>1946.2%</t>
+          <t>32.4%</t>
         </is>
       </c>
       <c r="G154" s="7" t="inlineStr">
         <is>
-          <t>2,134</t>
+          <t>539</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
-          <t>28.7%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="I154" s="7" t="inlineStr">
         <is>
-          <t>2,147</t>
+          <t>474</t>
         </is>
       </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
-          <t>8,980</t>
+          <t>1,178</t>
         </is>
       </c>
       <c r="K154" s="7" t="inlineStr">
         <is>
-          <t>3,651</t>
+          <t>764</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="inlineStr">
         <is>
-          <t>426518930</t>
+          <t>232001311</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr">
         <is>
-          <t>შპს ნბგ იალჩინ ტრანსი</t>
+          <t>შპს ლოგისტიკსერვისი</t>
         </is>
       </c>
       <c r="C155" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D155" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
-          <t>7,407</t>
+          <t>9,665</t>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
-          <t>17.2%</t>
+          <t>29.9%</t>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>33</t>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="I155" s="5" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>16</t>
         </is>
       </c>
       <c r="J155" s="5" t="inlineStr">
         <is>
-          <t>3,727</t>
+          <t>188</t>
         </is>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>2,594</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="7" t="inlineStr">
         <is>
-          <t>404464325</t>
+          <t>404630841</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>შპს დემირკოლ ტრანსპორტ გრუპი</t>
+          <t>შპს ჯი თი სი კონტინენტალ</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D156" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E156" s="7" t="inlineStr">
         <is>
-          <t>7,395</t>
+          <t>9,664</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="G156" s="7" t="inlineStr">
         <is>
-          <t>1,045</t>
+          <t>959</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I156" s="7" t="inlineStr">
         <is>
-          <t>1,017</t>
+          <t>662</t>
         </is>
       </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
-          <t>1,357</t>
+          <t>1,491</t>
         </is>
       </c>
       <c r="K156" s="7" t="inlineStr">
         <is>
-          <t>1,001</t>
+          <t>-142</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="inlineStr">
         <is>
-          <t>412728936</t>
+          <t>406308918</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრანსი</t>
+          <t>შპს ჯეო ჰენდლინგ</t>
         </is>
       </c>
       <c r="C157" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D157" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
-          <t>7,390</t>
+          <t>9,502</t>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
-          <t>78.2%</t>
+          <t>-52.4%</t>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>212</t>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I157" s="5" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>247</t>
         </is>
       </c>
       <c r="J157" s="5" t="inlineStr">
         <is>
-          <t>4,976</t>
+          <t>2,009</t>
         </is>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>4,189</t>
+          <t>1,519</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="7" t="inlineStr">
         <is>
-          <t>406282810</t>
+          <t>245445200</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>შპს თი ემ გრუპი</t>
+          <t>შპს ბათუმის ავტოტრანსპორტი</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D158" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E158" s="7" t="inlineStr">
         <is>
-          <t>7,365</t>
+          <t>9,423</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>46.9%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="G158" s="7" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>-1,900</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>-20.2%</t>
         </is>
       </c>
       <c r="I158" s="7" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>-10,481</t>
         </is>
       </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>89,507</t>
         </is>
       </c>
       <c r="K158" s="7" t="inlineStr">
         <is>
-          <t>724</t>
+          <t>60,011</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="inlineStr">
         <is>
-          <t>436041061</t>
+          <t>405224671</t>
         </is>
       </c>
       <c r="B159" s="6" t="inlineStr">
         <is>
-          <t>შპს აკ-ეარ ჯორჯია</t>
+          <t>შპს ს.კ. 2000</t>
         </is>
       </c>
       <c r="C159" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D159" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
-          <t>7,318</t>
+          <t>9,318</t>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
-          <t>568</t>
+          <t>4,317</t>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>46.3%</t>
         </is>
       </c>
       <c r="I159" s="5" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>3,286</t>
         </is>
       </c>
       <c r="J159" s="5" t="inlineStr">
         <is>
-          <t>6,291</t>
+          <t>7,120</t>
         </is>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>5,042</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="7" t="inlineStr">
         <is>
-          <t>401998889</t>
+          <t>404577392</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიონ ტრანსი</t>
+          <t>შპს გლობალური ტერმინალების კორპორაცია</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D160" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E160" s="7" t="inlineStr">
         <is>
-          <t>7,250</t>
+          <t>9,113</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>-27.9%</t>
         </is>
       </c>
       <c r="G160" s="7" t="inlineStr">
         <is>
-          <t>945</t>
+          <t>3,401</t>
         </is>
       </c>
       <c r="H160" s="7" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>37.3%</t>
         </is>
       </c>
       <c r="I160" s="7" t="inlineStr">
         <is>
-          <t>807</t>
+          <t>2,250</t>
         </is>
       </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
-          <t>18,702</t>
+          <t>1,077</t>
         </is>
       </c>
       <c r="K160" s="7" t="inlineStr">
         <is>
-          <t>16,863</t>
+          <t>1,076</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="inlineStr">
         <is>
-          <t>404961145</t>
+          <t>402059419</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr">
         <is>
-          <t>შპს არგოტრანს ჯორჯია</t>
+          <t>შპს ონვეი</t>
         </is>
       </c>
       <c r="C161" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D161" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
-          <t>7,151</t>
+          <t>8,995</t>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
-          <t>186.9%</t>
+          <t>32.9%</t>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
-          <t>5,286</t>
+          <t>826</t>
         </is>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>73.9%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I161" s="5" t="inlineStr">
         <is>
-          <t>5,571</t>
+          <t>637</t>
         </is>
       </c>
       <c r="J161" s="5" t="inlineStr">
         <is>
-          <t>9,404</t>
+          <t>1,703</t>
         </is>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>9,376</t>
+          <t>219</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="7" t="inlineStr">
         <is>
-          <t>432544124</t>
+          <t>415082029</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>შპს ბექტრანს</t>
+          <t>შპს მეტალექს ტრანსი</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D162" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E162" s="7" t="inlineStr">
         <is>
-          <t>7,090</t>
+          <t>8,986</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>81.0%</t>
         </is>
       </c>
       <c r="G162" s="7" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>3,053</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>34.0%</t>
         </is>
       </c>
       <c r="I162" s="7" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>2,634</t>
         </is>
       </c>
       <c r="J162" s="7" t="inlineStr">
         <is>
-          <t>1,544</t>
+          <t>6,094</t>
         </is>
       </c>
       <c r="K162" s="7" t="inlineStr">
         <is>
-          <t>1,538</t>
+          <t>3,072</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="inlineStr">
         <is>
-          <t>415091144</t>
+          <t>406109955</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr">
         <is>
-          <t>შპს ეს ენდ დი ლოჯისტიკი</t>
+          <t>შპს არამექს ჯორჯია</t>
         </is>
       </c>
       <c r="C163" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D163" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
-          <t>7,085</t>
+          <t>8,823</t>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>815</t>
         </is>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I163" s="5" t="inlineStr">
         <is>
-          <t>-600</t>
+          <t>572</t>
         </is>
       </c>
       <c r="J163" s="5" t="inlineStr">
         <is>
-          <t>2,849</t>
+          <t>5,063</t>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>1,374</t>
+          <t>1,640</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="7" t="inlineStr">
         <is>
-          <t>404505282</t>
+          <t>404968610</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>შპს რეილ ტრანს ჰოლდინგი</t>
+          <t>შპს  Global Hauling</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D164" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E164" s="7" t="inlineStr">
         <is>
-          <t>7,057</t>
+          <t>8,654</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>-47.1%</t>
         </is>
       </c>
       <c r="G164" s="7" t="inlineStr">
         <is>
-          <t>1,283</t>
+          <t>1,541</t>
         </is>
       </c>
       <c r="H164" s="7" t="inlineStr">
         <is>
-          <t>18.2%</t>
+          <t>17.8%</t>
         </is>
       </c>
       <c r="I164" s="7" t="inlineStr">
         <is>
-          <t>1,263</t>
+          <t>1,284</t>
         </is>
       </c>
       <c r="J164" s="7" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>1,332</t>
         </is>
       </c>
       <c r="K164" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>961</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="inlineStr">
         <is>
-          <t>200276343</t>
+          <t>402186399</t>
         </is>
       </c>
       <c r="B165" s="6" t="inlineStr">
         <is>
-          <t>შპს აზია სერვისი</t>
+          <t>სს შენკერ და კოს ფილიალი საქართველოში</t>
         </is>
       </c>
       <c r="C165" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D165" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
-          <t>6,816</t>
+          <t>8,652</t>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
-          <t>49.1%</t>
+          <t>48.6%</t>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
-          <t>758</t>
+          <t>885</t>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>11.1%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="I165" s="5" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>885</t>
         </is>
       </c>
       <c r="J165" s="5" t="inlineStr">
         <is>
-          <t>3,201</t>
+          <t>1,451</t>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>2,847</t>
+          <t>-286</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="7" t="inlineStr">
         <is>
-          <t>418474430</t>
+          <t>406067438</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯენერალ ლოჯისტიკსი</t>
+          <t>შპს იზალა ტრანს</t>
         </is>
       </c>
       <c r="C166" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D166" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E166" s="7" t="inlineStr">
         <is>
-          <t>6,698</t>
+          <t>8,650</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>-2.0%</t>
         </is>
       </c>
       <c r="G166" s="7" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>1,267</t>
         </is>
       </c>
       <c r="H166" s="7" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I166" s="7" t="inlineStr">
         <is>
-          <t>485</t>
+          <t>1,093</t>
         </is>
       </c>
       <c r="J166" s="7" t="inlineStr">
         <is>
-          <t>1,511</t>
+          <t>3,048</t>
         </is>
       </c>
       <c r="K166" s="7" t="inlineStr">
         <is>
-          <t>1,469</t>
+          <t>2,437</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="inlineStr">
         <is>
-          <t>401962809</t>
+          <t>204536555</t>
         </is>
       </c>
       <c r="B167" s="6" t="inlineStr">
         <is>
-          <t>შპს ბერლეი გეო ტრანს</t>
+          <t>შპს ზიმ ინთეგრეითიდ შიფინგ სერვისის ჯორჯია</t>
         </is>
       </c>
       <c r="C167" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D167" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
-          <t>6,658</t>
+          <t>8,607</t>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>-51.6%</t>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>3,536</t>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>41.1%</t>
         </is>
       </c>
       <c r="I167" s="5" t="inlineStr">
         <is>
-          <t>927</t>
+          <t>3,318</t>
         </is>
       </c>
       <c r="J167" s="5" t="inlineStr">
         <is>
-          <t>2,505</t>
+          <t>2,382</t>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>2,107</t>
+          <t>2,033</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="7" t="inlineStr">
         <is>
-          <t>204425540</t>
+          <t>406281189</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>შპს აპავენ ჯორჯია</t>
+          <t>⚠ შპს სანდო ჯგუფი</t>
         </is>
       </c>
       <c r="C168" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D168" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E168" s="7" t="inlineStr">
         <is>
-          <t>6,506</t>
+          <t>8,549</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>124.7%</t>
+          <t>-44.0%</t>
         </is>
       </c>
       <c r="G168" s="7" t="inlineStr">
         <is>
-          <t>-62</t>
+          <t>298</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I168" s="7" t="inlineStr">
         <is>
-          <t>-151</t>
+          <t>-1,040</t>
         </is>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
-          <t>998</t>
+          <t>1,805</t>
         </is>
       </c>
       <c r="K168" s="7" t="inlineStr">
         <is>
-          <t>998</t>
+          <t>-902</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="inlineStr">
         <is>
-          <t>405066422</t>
+          <t>402017982</t>
         </is>
       </c>
       <c r="B169" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გოლდ ვეი გრუპ</t>
+          <t>შპს  ზეტ ტრანს გრუპ</t>
         </is>
       </c>
       <c r="C169" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D169" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
-          <t>6,343</t>
+          <t>8,491</t>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>158.8%</t>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
-          <t>984</t>
+          <t>1,640</t>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="I169" s="5" t="inlineStr">
         <is>
-          <t>959</t>
+          <t>1,517</t>
         </is>
       </c>
       <c r="J169" s="5" t="inlineStr">
         <is>
-          <t>3,304</t>
+          <t>1,965</t>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>2,980</t>
+          <t>1,530</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="7" t="inlineStr">
         <is>
-          <t>202187686</t>
+          <t>405039961</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>შპს ჭყონია ტრანსპორტ ჯგუფი</t>
+          <t>შპს ფ.ს. მაკენზი</t>
         </is>
       </c>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D170" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E170" s="7" t="inlineStr">
         <is>
-          <t>6,305</t>
+          <t>8,451</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>-12.5%</t>
         </is>
       </c>
       <c r="G170" s="7" t="inlineStr">
         <is>
-          <t>2,011</t>
+          <t>231</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
-          <t>31.9%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I170" s="7" t="inlineStr">
         <is>
-          <t>1,677</t>
+          <t>345</t>
         </is>
       </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
-          <t>3,242</t>
+          <t>3,471</t>
         </is>
       </c>
       <c r="K170" s="7" t="inlineStr">
         <is>
-          <t>2,646</t>
+          <t>3,350</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="inlineStr">
         <is>
-          <t>402043640</t>
+          <t>406348117</t>
         </is>
       </c>
       <c r="B171" s="6" t="inlineStr">
         <is>
-          <t>შპს ბიოტრანსი</t>
+          <t>შპს ჯეო სქაი ტექნიქსი</t>
         </is>
       </c>
       <c r="C171" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D171" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
-          <t>6,158</t>
+          <t>8,405</t>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
-          <t>38.4%</t>
+          <t>17.3%</t>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
-          <t>2,053</t>
+          <t>1,385</t>
         </is>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>33.3%</t>
+          <t>16.5%</t>
         </is>
       </c>
       <c r="I171" s="5" t="inlineStr">
         <is>
-          <t>2,132</t>
+          <t>1,417</t>
         </is>
       </c>
       <c r="J171" s="5" t="inlineStr">
         <is>
-          <t>4,059</t>
+          <t>4,763</t>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>3,868</t>
+          <t>2,291</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="7" t="inlineStr">
         <is>
-          <t>404893077</t>
+          <t>402171109</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>შპს ყიფშიძე 2011</t>
+          <t>შპს დჯ ჯგუფი</t>
         </is>
       </c>
       <c r="C172" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D172" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E172" s="7" t="inlineStr">
         <is>
-          <t>6,124</t>
+          <t>8,390</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>58.7%</t>
         </is>
       </c>
       <c r="G172" s="7" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>4,538</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>54.1%</t>
         </is>
       </c>
       <c r="I172" s="7" t="inlineStr">
         <is>
-          <t>861</t>
+          <t>2,568</t>
         </is>
       </c>
       <c r="J172" s="7" t="inlineStr">
         <is>
-          <t>5,918</t>
+          <t>19,270</t>
         </is>
       </c>
       <c r="K172" s="7" t="inlineStr">
         <is>
-          <t>5,831</t>
+          <t>6,370</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="inlineStr">
         <is>
-          <t>245624123</t>
+          <t>404590723</t>
         </is>
       </c>
       <c r="B173" s="6" t="inlineStr">
         <is>
-          <t>შპს MEGA TRANS</t>
+          <t>შპს საბა</t>
         </is>
       </c>
       <c r="C173" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D173" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
-          <t>5,979</t>
+          <t>8,342</t>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
-          <t>-22.9%</t>
+          <t>-26.5%</t>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
-          <t>1,025</t>
+          <t>775</t>
         </is>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="I173" s="5" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>640</t>
         </is>
       </c>
       <c r="J173" s="5" t="inlineStr">
         <is>
-          <t>4,019</t>
+          <t>2,031</t>
         </is>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>2,890</t>
+          <t>1,657</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="7" t="inlineStr">
         <is>
-          <t>443123193</t>
+          <t>415096247</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>შპს რძის გზა</t>
+          <t>შპს სისამ კავკასუსი</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D174" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E174" s="7" t="inlineStr">
         <is>
-          <t>5,962</t>
+          <t>8,235</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="G174" s="7" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>720</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>8.7%</t>
         </is>
       </c>
       <c r="I174" s="7" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>697</t>
         </is>
       </c>
       <c r="J174" s="7" t="inlineStr">
         <is>
-          <t>3,909</t>
+          <t>1,691</t>
         </is>
       </c>
       <c r="K174" s="7" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>1,609</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="inlineStr">
         <is>
-          <t>445513873</t>
+          <t>245625140</t>
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr">
         <is>
-          <t>შპს ორბი ინდუსტრია</t>
+          <t>შპს  PRIME MARINE</t>
         </is>
       </c>
       <c r="C175" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D175" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
-          <t>5,951</t>
+          <t>8,129</t>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>-7.6%</t>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
-          <t>2,403</t>
+          <t>508</t>
         </is>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>40.4%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I175" s="5" t="inlineStr">
         <is>
-          <t>1,231</t>
+          <t>330</t>
         </is>
       </c>
       <c r="J175" s="5" t="inlineStr">
         <is>
-          <t>8,999</t>
+          <t>1,221</t>
         </is>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>3,922</t>
+          <t>504</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="7" t="inlineStr">
         <is>
-          <t>215115453</t>
+          <t>405296460</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>შპს არკას ჯორჯია</t>
+          <t>შპს ჯეო ეარ ჩარტერს</t>
         </is>
       </c>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D176" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E176" s="7" t="inlineStr">
         <is>
-          <t>5,934</t>
+          <t>8,063</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>100.7%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="G176" s="7" t="inlineStr">
         <is>
-          <t>3,644</t>
+          <t>1,588</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
-          <t>61.4%</t>
+          <t>19.7%</t>
         </is>
       </c>
       <c r="I176" s="7" t="inlineStr">
         <is>
-          <t>3,533</t>
+          <t>1,380</t>
         </is>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
-          <t>5,958</t>
+          <t>2,347</t>
         </is>
       </c>
       <c r="K176" s="7" t="inlineStr">
         <is>
-          <t>4,813</t>
+          <t>1,185</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="inlineStr">
         <is>
-          <t>404560774</t>
+          <t>401943652</t>
         </is>
       </c>
       <c r="B177" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრანსტურ</t>
+          <t>შპს ოშეანეტ ჯორჯია</t>
         </is>
       </c>
       <c r="C177" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D177" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
-          <t>5,847</t>
+          <t>7,956</t>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
-          <t>71.3%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>713</t>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="I177" s="5" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>805</t>
         </is>
       </c>
       <c r="J177" s="5" t="inlineStr">
         <is>
-          <t>7,465</t>
+          <t>4,633</t>
         </is>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
-          <t>1,483</t>
+          <t>4,255</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="7" t="inlineStr">
         <is>
-          <t>404891079</t>
+          <t>432543704</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>შპს ლოჯისთიქს სოლუშენს</t>
+          <t>შპს ელე-2005</t>
         </is>
       </c>
       <c r="C178" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D178" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E178" s="7" t="inlineStr">
         <is>
-          <t>5,827</t>
+          <t>7,940</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>-61.5%</t>
+          <t>38.1%</t>
         </is>
       </c>
       <c r="G178" s="7" t="inlineStr">
         <is>
-          <t>-755</t>
+          <t>2,486</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>31.3%</t>
         </is>
       </c>
       <c r="I178" s="7" t="inlineStr">
         <is>
-          <t>-2,340</t>
+          <t>1,944</t>
         </is>
       </c>
       <c r="J178" s="7" t="inlineStr">
         <is>
-          <t>19,423</t>
+          <t>4,722</t>
         </is>
       </c>
       <c r="K178" s="7" t="inlineStr">
         <is>
-          <t>5,790</t>
+          <t>3,603</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="inlineStr">
         <is>
-          <t>204524283</t>
+          <t>445554604</t>
         </is>
       </c>
       <c r="B179" s="6" t="inlineStr">
         <is>
-          <t>შპს გეოტრანს +</t>
+          <t>შპს გოლდენ ვეი ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C179" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D179" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
-          <t>5,727</t>
+          <t>7,626</t>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
-          <t>-17.3%</t>
+          <t>-48.8%</t>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
-          <t>392</t>
+          <t>-97</t>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>-1.3%</t>
         </is>
       </c>
       <c r="I179" s="5" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>-220</t>
         </is>
       </c>
       <c r="J179" s="5" t="inlineStr">
         <is>
-          <t>664</t>
+          <t>2,054</t>
         </is>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>1,353</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="7" t="inlineStr">
         <is>
-          <t>446952218</t>
+          <t>404431511</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეორჯიანტრანს</t>
+          <t>⚠ შპს Caucas transport solutions</t>
         </is>
       </c>
       <c r="C180" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D180" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E180" s="7" t="inlineStr">
         <is>
-          <t>5,711</t>
+          <t>7,619</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>-13.3%</t>
         </is>
       </c>
       <c r="G180" s="7" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>116</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
-          <t>12.6%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="I180" s="7" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>107</t>
         </is>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
-          <t>6,068</t>
+          <t>1,010</t>
         </is>
       </c>
       <c r="K180" s="7" t="inlineStr">
         <is>
-          <t>3,848</t>
+          <t>792</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="inlineStr">
         <is>
-          <t>415101231</t>
+          <t>405324108</t>
         </is>
       </c>
       <c r="B181" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  სვიცერ ჯორჯია</t>
+          <t>შპს ფორსა</t>
         </is>
       </c>
       <c r="C181" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D181" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
-          <t>5,662</t>
+          <t>7,567</t>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
-          <t>2,803</t>
+          <t>-98</t>
         </is>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>49.5%</t>
+          <t>-1.3%</t>
         </is>
       </c>
       <c r="I181" s="5" t="inlineStr">
         <is>
-          <t>2,143</t>
+          <t>-103</t>
         </is>
       </c>
       <c r="J181" s="5" t="inlineStr">
         <is>
-          <t>11,205</t>
+          <t>513</t>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>5,796</t>
+          <t>-2,693</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="7" t="inlineStr">
         <is>
-          <t>202463789</t>
+          <t>405145472</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>შპს სან ლოჯისტიკ</t>
+          <t>შპს კოპა ტრანსი</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D182" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E182" s="7" t="inlineStr">
         <is>
-          <t>5,650</t>
+          <t>7,489</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>-25.3%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="G182" s="7" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>380</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I182" s="7" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>60</t>
         </is>
       </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
-          <t>3,042</t>
+          <t>2,829</t>
         </is>
       </c>
       <c r="K182" s="7" t="inlineStr">
         <is>
-          <t>1,972</t>
+          <t>1,642</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="inlineStr">
         <is>
-          <t>220413844</t>
+          <t>404940533</t>
         </is>
       </c>
       <c r="B183" s="6" t="inlineStr">
         <is>
-          <t>შპს ზუგდიდის მუნიციპალური ტრანსპორტი</t>
+          <t>შპს CASPIAN IMPEX GROUP</t>
         </is>
       </c>
       <c r="C183" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D183" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
-          <t>5,546</t>
+          <t>7,444</t>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
-          <t>11.9%</t>
+          <t>-51.7%</t>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
-          <t>1,737</t>
+          <t>-744</t>
         </is>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>31.3%</t>
+          <t>-10.0%</t>
         </is>
       </c>
       <c r="I183" s="5" t="inlineStr">
         <is>
-          <t>-220</t>
+          <t>-1,720</t>
         </is>
       </c>
       <c r="J183" s="5" t="inlineStr">
         <is>
-          <t>11,321</t>
+          <t>8,089</t>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>10,683</t>
+          <t>4,522</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="7" t="inlineStr">
         <is>
-          <t>415083778</t>
+          <t>426545312</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>შპს კავკასიან მეტალს ტერმინალი</t>
+          <t>შპს  გრიმ ტერმინალი</t>
         </is>
       </c>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D184" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E184" s="7" t="inlineStr">
         <is>
-          <t>5,424</t>
+          <t>7,430</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>-58.8%</t>
+          <t>1946.2%</t>
         </is>
       </c>
       <c r="G184" s="7" t="inlineStr">
         <is>
-          <t>-1,149</t>
+          <t>2,134</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>28.7%</t>
         </is>
       </c>
       <c r="I184" s="7" t="inlineStr">
         <is>
-          <t>-3,583</t>
+          <t>2,147</t>
         </is>
       </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
-          <t>29,469</t>
+          <t>8,980</t>
         </is>
       </c>
       <c r="K184" s="7" t="inlineStr">
         <is>
-          <t>-1,819</t>
+          <t>3,651</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="inlineStr">
         <is>
-          <t>418473128</t>
+          <t>426518930</t>
         </is>
       </c>
       <c r="B185" s="6" t="inlineStr">
         <is>
-          <t>შპს როქ ლოჯისტიკსი</t>
+          <t>შპს ნბგ იალჩინ ტრანსი</t>
         </is>
       </c>
       <c r="C185" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D185" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
-          <t>5,324</t>
+          <t>7,407</t>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
-          <t>40.6%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
-          <t>2,746</t>
+          <t>593</t>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>51.6%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I185" s="5" t="inlineStr">
         <is>
-          <t>2,618</t>
+          <t>585</t>
         </is>
       </c>
       <c r="J185" s="5" t="inlineStr">
         <is>
-          <t>5,081</t>
+          <t>3,727</t>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>5,034</t>
+          <t>2,594</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="7" t="inlineStr">
         <is>
-          <t>401977866</t>
+          <t>404464325</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>შპს GREENWAY LOGISTIC LTD</t>
+          <t>შპს დემირკოლ ტრანსპორტ გრუპი</t>
         </is>
       </c>
       <c r="C186" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D186" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E186" s="7" t="inlineStr">
         <is>
-          <t>5,281</t>
+          <t>7,395</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="G186" s="7" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>1,045</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>14.1%</t>
         </is>
       </c>
       <c r="I186" s="7" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>1,017</t>
         </is>
       </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
-          <t>2,312</t>
+          <t>1,357</t>
         </is>
       </c>
       <c r="K186" s="7" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>1,001</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="inlineStr">
         <is>
-          <t>415106450</t>
+          <t>406282810</t>
         </is>
       </c>
       <c r="B187" s="6" t="inlineStr">
         <is>
-          <t>შპს ანაბელ ლოჯისტიკ</t>
+          <t>შპს თი ემ გრუპი</t>
         </is>
       </c>
       <c r="C187" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D187" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
-          <t>5,094</t>
+          <t>7,365</t>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>46.9%</t>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
-          <t>1,450</t>
+          <t>374</t>
         </is>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>28.5%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I187" s="5" t="inlineStr">
         <is>
-          <t>1,115</t>
+          <t>275</t>
         </is>
       </c>
       <c r="J187" s="5" t="inlineStr">
         <is>
-          <t>2,172</t>
+          <t>902</t>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>724</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="7" t="inlineStr">
         <is>
-          <t>415093605</t>
+          <t>415085231</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>შპს კავკასუს შიპინგ ეიჯენსი</t>
+          <t>შპს ნეოიბერია ჯგუფი</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D188" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E188" s="7" t="inlineStr">
         <is>
-          <t>4,988</t>
+          <t>7,329</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>45.1%</t>
+          <t>-35.4%</t>
         </is>
       </c>
       <c r="G188" s="7" t="inlineStr">
         <is>
-          <t>3,569</t>
+          <t>1,432</t>
         </is>
       </c>
       <c r="H188" s="7" t="inlineStr">
         <is>
-          <t>71.5%</t>
+          <t>19.5%</t>
         </is>
       </c>
       <c r="I188" s="7" t="inlineStr">
         <is>
-          <t>3,444</t>
+          <t>1,258</t>
         </is>
       </c>
       <c r="J188" s="7" t="inlineStr">
         <is>
-          <t>4,710</t>
+          <t>1,916</t>
         </is>
       </c>
       <c r="K188" s="7" t="inlineStr">
         <is>
-          <t>4,257</t>
+          <t>840</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="inlineStr">
         <is>
-          <t>205180711</t>
+          <t>436041061</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr">
         <is>
-          <t>შპს კალოკო კავკასიის ლოჯისტიკური კომპანია</t>
+          <t>შპს აკ-ეარ ჯორჯია</t>
         </is>
       </c>
       <c r="C189" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D189" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
-          <t>4,978</t>
+          <t>7,318</t>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>568</t>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I189" s="5" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>-44</t>
         </is>
       </c>
       <c r="J189" s="5" t="inlineStr">
         <is>
-          <t>3,473</t>
+          <t>6,291</t>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>787</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="7" t="inlineStr">
         <is>
-          <t>406081190</t>
+          <t>401998889</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს TRANSPORTER</t>
+          <t>შპს ლიონ ტრანსი</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D190" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E190" s="7" t="inlineStr">
         <is>
-          <t>4,922</t>
+          <t>7,250</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="G190" s="7" t="inlineStr">
         <is>
-          <t>1,616</t>
+          <t>945</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
-          <t>32.8%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I190" s="7" t="inlineStr">
         <is>
-          <t>1,023</t>
+          <t>807</t>
         </is>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
-          <t>11,942</t>
+          <t>18,702</t>
         </is>
       </c>
       <c r="K190" s="7" t="inlineStr">
         <is>
-          <t>4,530</t>
+          <t>16,863</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="inlineStr">
         <is>
-          <t>202232253</t>
+          <t>404872688</t>
         </is>
       </c>
       <c r="B191" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სარკინიგზო სატრანსპორტო მომსახურების სერვისი</t>
+          <t>შპს ეი ჯი აი გრუპი</t>
         </is>
       </c>
       <c r="C191" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D191" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
-          <t>4,855</t>
+          <t>7,240</t>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
-          <t>-19.6%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>1,555</t>
         </is>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>21.5%</t>
         </is>
       </c>
       <c r="I191" s="5" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>1,119</t>
         </is>
       </c>
       <c r="J191" s="5" t="inlineStr">
         <is>
-          <t>437</t>
+          <t>4,274</t>
         </is>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>393</t>
+          <t>-349</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="7" t="inlineStr">
         <is>
-          <t>404506183</t>
+          <t>406115350</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აერო ექსპედიშენ</t>
+          <t>შპს ჯლს</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D192" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E192" s="7" t="inlineStr">
         <is>
-          <t>4,841</t>
-[...3 lines deleted...]
-        <v/>
+          <t>7,183</t>
+        </is>
+      </c>
+      <c r="F192" s="7" t="inlineStr">
+        <is>
+          <t>17.9%</t>
+        </is>
       </c>
       <c r="G192" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>4,363</t>
         </is>
       </c>
       <c r="H192" s="7" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>60.7%</t>
         </is>
       </c>
       <c r="I192" s="7" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>3,338</t>
         </is>
       </c>
       <c r="J192" s="7" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>15,420</t>
         </is>
       </c>
       <c r="K192" s="7" t="inlineStr">
         <is>
-          <t>-65</t>
+          <t>9,335</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="inlineStr">
         <is>
-          <t>412750713</t>
+          <t>404961145</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr">
         <is>
-          <t>შპს ქუთაისის სატრანსპორტო კომპანია</t>
+          <t>შპს არგოტრანს ჯორჯია</t>
         </is>
       </c>
       <c r="C193" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D193" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
-          <t>4,807</t>
+          <t>7,151</t>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>186.9%</t>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
-          <t>-3,614</t>
+          <t>5,286</t>
         </is>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>-75.2%</t>
+          <t>73.9%</t>
         </is>
       </c>
       <c r="I193" s="5" t="inlineStr">
         <is>
-          <t>-3,644</t>
+          <t>5,571</t>
         </is>
       </c>
       <c r="J193" s="5" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>9,404</t>
         </is>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>-13,977</t>
+          <t>9,376</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="7" t="inlineStr">
         <is>
-          <t>415083769</t>
+          <t>211383590</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს არკას ლოჯისტიკს ჯორჯია</t>
+          <t>შპს ამერიქენ მონოლით</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D194" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E194" s="7" t="inlineStr">
         <is>
-          <t>4,771</t>
+          <t>7,146</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
-          <t>-20.7%</t>
+          <t>-5.1%</t>
         </is>
       </c>
       <c r="G194" s="7" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>2,802</t>
         </is>
       </c>
       <c r="H194" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>39.2%</t>
         </is>
       </c>
       <c r="I194" s="7" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>1,479</t>
         </is>
       </c>
       <c r="J194" s="7" t="inlineStr">
         <is>
-          <t>598</t>
+          <t>17,062</t>
         </is>
       </c>
       <c r="K194" s="7" t="inlineStr">
         <is>
-          <t>-335</t>
+          <t>6,975</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="inlineStr">
         <is>
-          <t>406116885</t>
+          <t>432544124</t>
         </is>
       </c>
       <c r="B195" s="6" t="inlineStr">
         <is>
-          <t>შპს ლოჯისტიკური ცენტრი</t>
+          <t>შპს ბექტრანს</t>
         </is>
       </c>
       <c r="C195" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D195" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
-          <t>4,672</t>
+          <t>7,090</t>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
-          <t>51.7%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
-          <t>-33</t>
+          <t>771</t>
         </is>
       </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I195" s="5" t="inlineStr">
         <is>
-          <t>-157</t>
+          <t>734</t>
         </is>
       </c>
       <c r="J195" s="5" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>1,544</t>
         </is>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>-851</t>
+          <t>1,538</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="7" t="inlineStr">
         <is>
-          <t>415095872</t>
+          <t>415091144</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>შპს ტრანსპორტ სერვის ჯორჯია</t>
+          <t>შპს ეს ენდ დი ლოჯისტიკი</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D196" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E196" s="7" t="inlineStr">
         <is>
-          <t>4,648</t>
+          <t>7,085</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
-          <t>-54.0%</t>
+          <t>-20.8%</t>
         </is>
       </c>
       <c r="G196" s="7" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>-4</t>
         </is>
       </c>
       <c r="H196" s="7" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="I196" s="7" t="inlineStr">
         <is>
-          <t>-230</t>
+          <t>-600</t>
         </is>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
-          <t>3,757</t>
+          <t>2,849</t>
         </is>
       </c>
       <c r="K196" s="7" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>1,374</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="inlineStr">
         <is>
-          <t>245626185</t>
+          <t>404505282</t>
         </is>
       </c>
       <c r="B197" s="6" t="inlineStr">
         <is>
-          <t>შპს TERO MARITIME AGENCY</t>
+          <t>შპს რეილ ტრანს ჰოლდინგი</t>
         </is>
       </c>
       <c r="C197" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D197" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
-          <t>4,636</t>
+          <t>7,057</t>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
-          <t>-28.1%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
-          <t>-187</t>
+          <t>1,283</t>
         </is>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="I197" s="5" t="inlineStr">
         <is>
-          <t>-180</t>
+          <t>1,263</t>
         </is>
       </c>
       <c r="J197" s="5" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>134</t>
         </is>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
-          <t>556</t>
+          <t>102</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="7" t="inlineStr">
         <is>
-          <t>404870038</t>
+          <t>405341063</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>შპს კავა კომპანია</t>
+          <t>შპს კარგო პარსელი</t>
         </is>
       </c>
       <c r="C198" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D198" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E198" s="7" t="inlineStr">
         <is>
-          <t>4,634</t>
+          <t>6,878</t>
         </is>
       </c>
       <c r="F198" s="7" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>-29.2%</t>
         </is>
       </c>
       <c r="G198" s="7" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>-660</t>
         </is>
       </c>
       <c r="H198" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>-9.6%</t>
         </is>
       </c>
       <c r="I198" s="7" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>781</t>
         </is>
       </c>
       <c r="J198" s="7" t="inlineStr">
         <is>
-          <t>1,704</t>
+          <t>8,549</t>
         </is>
       </c>
       <c r="K198" s="7" t="inlineStr">
         <is>
-          <t>1,443</t>
+          <t>5,299</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="inlineStr">
         <is>
-          <t>400014596</t>
+          <t>200276343</t>
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr">
         <is>
-          <t>შპს რილ</t>
+          <t>შპს აზია სერვისი</t>
         </is>
       </c>
       <c r="C199" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D199" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
-          <t>4,588</t>
+          <t>6,816</t>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
-          <t>45.5%</t>
+          <t>49.1%</t>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>758</t>
         </is>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>11.1%</t>
         </is>
       </c>
       <c r="I199" s="5" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>748</t>
         </is>
       </c>
       <c r="J199" s="5" t="inlineStr">
         <is>
-          <t>2,443</t>
+          <t>3,201</t>
         </is>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
-          <t>2,012</t>
+          <t>2,847</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="7" t="inlineStr">
         <is>
-          <t>402193176</t>
+          <t>202451578</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ვ8შიფინგ უკრაინა</t>
+          <t>შპს პერა ექსპრესი</t>
         </is>
       </c>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D200" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E200" s="7" t="inlineStr">
         <is>
-          <t>4,584</t>
+          <t>6,779</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>22.7%</t>
         </is>
       </c>
       <c r="G200" s="7" t="inlineStr">
         <is>
-          <t>3,883</t>
+          <t>9</t>
         </is>
       </c>
       <c r="H200" s="7" t="inlineStr">
         <is>
-          <t>84.7%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="I200" s="7" t="inlineStr">
         <is>
-          <t>3,047</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="J200" s="7" t="inlineStr">
         <is>
-          <t>31,557</t>
+          <t>322</t>
         </is>
       </c>
       <c r="K200" s="7" t="inlineStr">
         <is>
-          <t>1,257</t>
+          <t>-43</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="inlineStr">
         <is>
-          <t>202353194</t>
+          <t>212921622</t>
         </is>
       </c>
       <c r="B201" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კაპიტალ გრუპ</t>
+          <t>⚠ შპს თ &amp; რ დისტრიბუშენ იმერეთი</t>
         </is>
       </c>
       <c r="C201" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D201" s="5" t="n">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
-          <t>4,571</t>
-[...3 lines deleted...]
-        <v/>
+          <t>6,768</t>
+        </is>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t>-69.2%</t>
+        </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
-          <t>-868</t>
+          <t>-25</t>
         </is>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I201" s="5" t="inlineStr">
         <is>
-          <t>-859</t>
+          <t>128</t>
         </is>
       </c>
       <c r="J201" s="5" t="inlineStr">
         <is>
-          <t>11,736</t>
+          <t>7</t>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
-          <t>-16,272</t>
+          <t>-1</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="7" t="inlineStr">
         <is>
-          <t>406069506</t>
+          <t>418474430</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>შპს  თი სი ეი</t>
+          <t>შპს ჯენერალ ლოჯისტიკსი</t>
         </is>
       </c>
       <c r="C202" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D202" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E202" s="7" t="inlineStr">
         <is>
-          <t>4,525</t>
+          <t>6,698</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
-          <t>-32.5%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="G202" s="7" t="inlineStr">
         <is>
-          <t>-1,192</t>
+          <t>449</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
-          <t>-26.4%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I202" s="7" t="inlineStr">
         <is>
-          <t>-1,300</t>
+          <t>485</t>
         </is>
       </c>
       <c r="J202" s="7" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>1,511</t>
         </is>
       </c>
       <c r="K202" s="7" t="inlineStr">
         <is>
-          <t>-3,748</t>
+          <t>1,469</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="inlineStr">
         <is>
-          <t>406294987</t>
+          <t>404960173</t>
         </is>
       </c>
       <c r="B203" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯასტინი</t>
+          <t>შპს ტექნოკომი</t>
         </is>
       </c>
       <c r="C203" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D203" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
-          <t>4,523</t>
+          <t>6,665</t>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
-          <t>87.3%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>3,366</t>
         </is>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>50.5%</t>
         </is>
       </c>
       <c r="I203" s="5" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>3,260</t>
         </is>
       </c>
       <c r="J203" s="5" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>4,960</t>
         </is>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>4,596</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="7" t="inlineStr">
         <is>
-          <t>404536114</t>
+          <t>401962809</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>შპს  საერთაშორისო გადაზიდვები</t>
+          <t>შპს ბერლეი გეო ტრანს</t>
         </is>
       </c>
       <c r="C204" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D204" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E204" s="7" t="inlineStr">
         <is>
-          <t>4,486</t>
+          <t>6,658</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="G204" s="7" t="inlineStr">
         <is>
-          <t>-83</t>
+          <t>999</t>
         </is>
       </c>
       <c r="H204" s="7" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="I204" s="7" t="inlineStr">
         <is>
-          <t>-196</t>
+          <t>927</t>
         </is>
       </c>
       <c r="J204" s="7" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>2,505</t>
         </is>
       </c>
       <c r="K204" s="7" t="inlineStr">
         <is>
-          <t>-78</t>
+          <t>2,107</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="inlineStr">
         <is>
-          <t>406057797</t>
+          <t>405404664</t>
         </is>
       </c>
       <c r="B205" s="6" t="inlineStr">
         <is>
-          <t>შპს ლუკ ტრანსი LUK TRANSI</t>
+          <t>შპს  როიალ ექსპრესი</t>
         </is>
       </c>
       <c r="C205" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D205" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
-          <t>4,483</t>
+          <t>6,545</t>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>-17.1%</t>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>-15</t>
         </is>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>18.8%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="I205" s="5" t="inlineStr">
         <is>
-          <t>646</t>
+          <t>-245</t>
         </is>
       </c>
       <c r="J205" s="5" t="inlineStr">
         <is>
-          <t>2,838</t>
+          <t>1,218</t>
         </is>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
-          <t>2,749</t>
+          <t>786</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="7" t="inlineStr">
         <is>
-          <t>415096595</t>
+          <t>204425540</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>შპს ლოჯისტექს ტრანსპორტ ჯგუფი 21 - ე</t>
+          <t>შპს აპავენ ჯორჯია</t>
         </is>
       </c>
       <c r="C206" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D206" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E206" s="7" t="inlineStr">
         <is>
-          <t>4,429</t>
+          <t>6,506</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>35.6%</t>
+          <t>124.7%</t>
         </is>
       </c>
       <c r="G206" s="7" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>-62</t>
         </is>
       </c>
       <c r="H206" s="7" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="I206" s="7" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>-151</t>
         </is>
       </c>
       <c r="J206" s="7" t="inlineStr">
         <is>
-          <t>3,009</t>
+          <t>998</t>
         </is>
       </c>
       <c r="K206" s="7" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>998</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="inlineStr">
         <is>
-          <t>432549076</t>
+          <t>434157707</t>
         </is>
       </c>
       <c r="B207" s="6" t="inlineStr">
         <is>
-          <t>შპს ბექტრანსი</t>
+          <t>შპს აბუ ჯორჯია ABU JORJIA</t>
         </is>
       </c>
       <c r="C207" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D207" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
-          <t>4,416</t>
+          <t>6,452</t>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>-42</t>
         </is>
       </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="I207" s="5" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>-21</t>
         </is>
       </c>
       <c r="J207" s="5" t="inlineStr">
         <is>
-          <t>1,093</t>
+          <t>1,949</t>
         </is>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
-          <t>1,092</t>
+          <t>1,526</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="7" t="inlineStr">
         <is>
-          <t>404393241</t>
+          <t>405066422</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს თბილ ქარ</t>
+          <t>⚠ შპს გოლდ ვეი გრუპ</t>
         </is>
       </c>
       <c r="C208" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D208" s="7" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E208" s="7" t="inlineStr">
         <is>
-          <t>4,409</t>
-[...3 lines deleted...]
-        <v/>
+          <t>6,343</t>
+        </is>
+      </c>
+      <c r="F208" s="7" t="inlineStr">
+        <is>
+          <t>12.3%</t>
+        </is>
       </c>
       <c r="G208" s="7" t="inlineStr">
         <is>
-          <t>-1,502</t>
+          <t>984</t>
         </is>
       </c>
       <c r="H208" s="7" t="inlineStr">
         <is>
-          <t>-34.1%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="I208" s="7" t="inlineStr">
         <is>
-          <t>-1,502</t>
+          <t>959</t>
         </is>
       </c>
       <c r="J208" s="7" t="inlineStr">
         <is>
-          <t>13,046</t>
+          <t>3,304</t>
         </is>
       </c>
       <c r="K208" s="7" t="inlineStr">
         <is>
-          <t>-14,553</t>
+          <t>2,980</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="inlineStr">
         <is>
-          <t>406239208</t>
+          <t>438728959</t>
         </is>
       </c>
       <c r="B209" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  ენ ემ როუდ</t>
+          <t>შპს რუბიკონი</t>
         </is>
       </c>
       <c r="C209" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D209" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
-          <t>4,404</t>
-[...3 lines deleted...]
-        <v/>
+          <t>6,323</t>
+        </is>
+      </c>
+      <c r="F209" s="5" t="inlineStr">
+        <is>
+          <t>517.1%</t>
+        </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>-117</t>
         </is>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>1.5%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="I209" s="5" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>-307</t>
         </is>
       </c>
       <c r="J209" s="5" t="inlineStr">
         <is>
-          <t>1,760</t>
+          <t>4,754</t>
         </is>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>-289</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="7" t="inlineStr">
         <is>
-          <t>404906241</t>
+          <t>202187686</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
-          <t>შპს არბიეს ლოგისტიკა</t>
+          <t>შპს ჭყონია ტრანსპორტ ჯგუფი</t>
         </is>
       </c>
       <c r="C210" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D210" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E210" s="7" t="inlineStr">
         <is>
-          <t>4,363</t>
+          <t>6,305</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>-15.5%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="G210" s="7" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>2,011</t>
         </is>
       </c>
       <c r="H210" s="7" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>31.9%</t>
         </is>
       </c>
       <c r="I210" s="7" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>1,677</t>
         </is>
       </c>
       <c r="J210" s="7" t="inlineStr">
         <is>
-          <t>3,798</t>
+          <t>3,242</t>
         </is>
       </c>
       <c r="K210" s="7" t="inlineStr">
         <is>
-          <t>2,809</t>
+          <t>2,646</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="inlineStr">
         <is>
-          <t>404921091</t>
+          <t>400021230</t>
         </is>
       </c>
       <c r="B211" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტერ ლოჯისტიკს</t>
+          <t>შპს ავტო დახმარება ჯუბა</t>
         </is>
       </c>
       <c r="C211" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D211" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
-          <t>4,320</t>
+          <t>6,230</t>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
-          <t>16.5%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>2,467</t>
         </is>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>39.6%</t>
         </is>
       </c>
       <c r="I211" s="5" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>2,113</t>
         </is>
       </c>
       <c r="J211" s="5" t="inlineStr">
         <is>
-          <t>1,291</t>
+          <t>2,540</t>
         </is>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
-          <t>1,034</t>
+          <t>2,365</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="7" t="inlineStr">
         <is>
-          <t>215133228</t>
+          <t>402043640</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სერვის-პლიუსი</t>
+          <t>შპს ბიოტრანსი</t>
         </is>
       </c>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D212" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E212" s="7" t="inlineStr">
         <is>
-          <t>4,169</t>
+          <t>6,158</t>
         </is>
       </c>
       <c r="F212" s="7" t="inlineStr">
         <is>
-          <t>-55.1%</t>
+          <t>38.4%</t>
         </is>
       </c>
       <c r="G212" s="7" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>2,053</t>
         </is>
       </c>
       <c r="H212" s="7" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>33.3%</t>
         </is>
       </c>
       <c r="I212" s="7" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>2,132</t>
         </is>
       </c>
       <c r="J212" s="7" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>4,059</t>
         </is>
       </c>
       <c r="K212" s="7" t="inlineStr">
         <is>
-          <t>644</t>
+          <t>3,868</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="inlineStr">
         <is>
-          <t>404897563</t>
+          <t>404893077</t>
         </is>
       </c>
       <c r="B213" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სილქ როუდ ენერჯი</t>
+          <t>შპს ყიფშიძე 2011</t>
         </is>
       </c>
       <c r="C213" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D213" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
-          <t>4,155</t>
+          <t>6,124</t>
         </is>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
-          <t>807</t>
+          <t>837</t>
         </is>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
-          <t>19.4%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="I213" s="5" t="inlineStr">
         <is>
-          <t>-4,702</t>
+          <t>861</t>
         </is>
       </c>
       <c r="J213" s="5" t="inlineStr">
         <is>
-          <t>26,357</t>
+          <t>5,918</t>
         </is>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
-          <t>-7,139</t>
+          <t>5,831</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="7" t="inlineStr">
         <is>
-          <t>400220943</t>
+          <t>402079344</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
-          <t>შპს ინთერნეიშენალ ბიზნეს ექსპრეს</t>
+          <t>შპს მეტრო ლოგისტიკი</t>
         </is>
       </c>
       <c r="C214" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D214" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E214" s="7" t="inlineStr">
         <is>
-          <t>4,112</t>
+          <t>5,993</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
-          <t>30.8%</t>
+          <t>63.2%</t>
         </is>
       </c>
       <c r="G214" s="7" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>516</t>
         </is>
       </c>
       <c r="H214" s="7" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="I214" s="7" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>413</t>
         </is>
       </c>
       <c r="J214" s="7" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>2,016</t>
         </is>
       </c>
       <c r="K214" s="7" t="inlineStr">
         <is>
-          <t>-380</t>
+          <t>-282</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="inlineStr">
         <is>
-          <t>405124725</t>
+          <t>245624123</t>
         </is>
       </c>
       <c r="B215" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ფოსტალონ</t>
+          <t>შპს MEGA TRANS</t>
         </is>
       </c>
       <c r="C215" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D215" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
-          <t>4,106</t>
+          <t>5,979</t>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
-          <t>-18.0%</t>
+          <t>-22.9%</t>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>1,025</t>
         </is>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="I215" s="5" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>343</t>
         </is>
       </c>
       <c r="J215" s="5" t="inlineStr">
         <is>
-          <t>1,511</t>
+          <t>4,019</t>
         </is>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>2,890</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="7" t="inlineStr">
         <is>
-          <t>404949188</t>
+          <t>443123193</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
-          <t>შპს დარიალის ტერმინალი</t>
+          <t>შპს რძის გზა</t>
         </is>
       </c>
       <c r="C216" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D216" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E216" s="7" t="inlineStr">
         <is>
-          <t>4,058</t>
+          <t>5,962</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>-11.4%</t>
         </is>
       </c>
       <c r="G216" s="7" t="inlineStr">
         <is>
-          <t>984</t>
+          <t>-13</t>
         </is>
       </c>
       <c r="H216" s="7" t="inlineStr">
         <is>
-          <t>24.3%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="I216" s="7" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>-49</t>
         </is>
       </c>
       <c r="J216" s="7" t="inlineStr">
         <is>
-          <t>5,289</t>
+          <t>3,909</t>
         </is>
       </c>
       <c r="K216" s="7" t="inlineStr">
         <is>
-          <t>1,789</t>
+          <t>106</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="inlineStr">
         <is>
-          <t>215096376</t>
+          <t>445513873</t>
         </is>
       </c>
       <c r="B217" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ლოჯისტექს</t>
+          <t>შპს ორბი ინდუსტრია</t>
         </is>
       </c>
       <c r="C217" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D217" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
-          <t>4,041</t>
+          <t>5,951</t>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
-          <t>-27.0%</t>
+          <t>-15.1%</t>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>2,403</t>
         </is>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>40.4%</t>
         </is>
       </c>
       <c r="I217" s="5" t="inlineStr">
         <is>
-          <t>789</t>
+          <t>1,231</t>
         </is>
       </c>
       <c r="J217" s="5" t="inlineStr">
         <is>
-          <t>29,426</t>
+          <t>8,999</t>
         </is>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
-          <t>20,470</t>
+          <t>3,922</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="7" t="inlineStr">
         <is>
-          <t>402081153</t>
+          <t>215115453</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
-          <t>შპს ემ ელ თი ლოჯისტიკს</t>
+          <t>შპს არკას ჯორჯია</t>
         </is>
       </c>
       <c r="C218" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D218" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E218" s="7" t="inlineStr">
         <is>
-          <t>3,989</t>
+          <t>5,934</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>100.7%</t>
         </is>
       </c>
       <c r="G218" s="7" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>3,644</t>
         </is>
       </c>
       <c r="H218" s="7" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>61.4%</t>
         </is>
       </c>
       <c r="I218" s="7" t="inlineStr">
         <is>
-          <t>-546</t>
+          <t>3,533</t>
         </is>
       </c>
       <c r="J218" s="7" t="inlineStr">
         <is>
-          <t>4,292</t>
+          <t>5,958</t>
         </is>
       </c>
       <c r="K218" s="7" t="inlineStr">
         <is>
-          <t>-248</t>
+          <t>4,813</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="inlineStr">
         <is>
-          <t>415080628</t>
+          <t>404590457</t>
         </is>
       </c>
       <c r="B219" s="6" t="inlineStr">
         <is>
-          <t>შპს ადეკო ტრანსი</t>
+          <t>შპს ოკ ინთერნეიშენალ ლოჯისთიქს</t>
         </is>
       </c>
       <c r="C219" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D219" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
-          <t>3,910</t>
+          <t>5,882</t>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>-31.5%</t>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
-          <t>319</t>
+          <t>26</t>
         </is>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="I219" s="5" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>-13</t>
         </is>
       </c>
       <c r="J219" s="5" t="inlineStr">
         <is>
-          <t>1,636</t>
+          <t>1,856</t>
         </is>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
-          <t>974</t>
+          <t>202</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="7" t="inlineStr">
         <is>
-          <t>200254802</t>
+          <t>208163949</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
-          <t>შპს ტრანს გარანტი</t>
+          <t>შპს თბილისი კარგო სერვისი</t>
         </is>
       </c>
       <c r="C220" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D220" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E220" s="7" t="inlineStr">
         <is>
-          <t>3,870</t>
+          <t>5,850</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="G220" s="7" t="inlineStr">
         <is>
-          <t>663</t>
+          <t>1,971</t>
         </is>
       </c>
       <c r="H220" s="7" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>33.7%</t>
         </is>
       </c>
       <c r="I220" s="7" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>1,697</t>
         </is>
       </c>
       <c r="J220" s="7" t="inlineStr">
         <is>
-          <t>5,147</t>
+          <t>2,659</t>
         </is>
       </c>
       <c r="K220" s="7" t="inlineStr">
         <is>
-          <t>4,980</t>
+          <t>2,282</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="inlineStr">
         <is>
-          <t>405410274</t>
+          <t>404860520</t>
         </is>
       </c>
       <c r="B221" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს შროტის ტერმინალი 2020</t>
+          <t>შპს გეოსტორიჯი</t>
         </is>
       </c>
       <c r="C221" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D221" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
-          <t>3,847</t>
+          <t>5,829</t>
         </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
-          <t>32.3%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>3,061</t>
         </is>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>52.5%</t>
         </is>
       </c>
       <c r="I221" s="5" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>2,580</t>
         </is>
       </c>
       <c r="J221" s="5" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>6,594</t>
         </is>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>6,018</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="7" t="inlineStr">
         <is>
-          <t>203825851</t>
+          <t>404891079</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სილქ როუდ ბიზნეს ცენტრი</t>
+          <t>შპს ლოჯისთიქს სოლუშენს</t>
         </is>
       </c>
       <c r="C222" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D222" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E222" s="7" t="inlineStr">
         <is>
-          <t>3,831</t>
+          <t>5,827</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>261.5%</t>
+          <t>-61.5%</t>
         </is>
       </c>
       <c r="G222" s="7" t="inlineStr">
         <is>
-          <t>-4,180</t>
+          <t>-755</t>
         </is>
       </c>
       <c r="H222" s="7" t="inlineStr">
         <is>
-          <t>-109.1%</t>
+          <t>-13.0%</t>
         </is>
       </c>
       <c r="I222" s="7" t="inlineStr">
         <is>
-          <t>2,032</t>
+          <t>-2,340</t>
         </is>
       </c>
       <c r="J222" s="7" t="inlineStr">
         <is>
-          <t>71,481</t>
+          <t>19,423</t>
         </is>
       </c>
       <c r="K222" s="7" t="inlineStr">
         <is>
-          <t>2,591</t>
+          <t>5,790</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="inlineStr">
         <is>
-          <t>206330415</t>
+          <t>405334473</t>
         </is>
       </c>
       <c r="B223" s="6" t="inlineStr">
         <is>
-          <t>შპს გევა ტრანსი</t>
+          <t>⚠ შპს ბუბ-ლოგ</t>
         </is>
       </c>
       <c r="C223" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D223" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
-          <t>3,753</t>
+          <t>5,800</t>
         </is>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
-          <t>17.9%</t>
+          <t>68.4%</t>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>384</t>
         </is>
       </c>
       <c r="H223" s="5" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I223" s="5" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>333</t>
         </is>
       </c>
       <c r="J223" s="5" t="inlineStr">
         <is>
-          <t>3,135</t>
+          <t>3,391</t>
         </is>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
-          <t>2,855</t>
+          <t>1,233</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="7" t="inlineStr">
         <is>
-          <t>404922349</t>
+          <t>204524283</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
-          <t>⚠ კატარ ეარვეიზ (ქიუ.სი.ეს.სი.)-ის ფილიალი საქართველოში</t>
+          <t>შპს გეოტრანს +</t>
         </is>
       </c>
       <c r="C224" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D224" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E224" s="7" t="inlineStr">
         <is>
-          <t>3,738</t>
+          <t>5,727</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>-80.9%</t>
+          <t>-17.3%</t>
         </is>
       </c>
       <c r="G224" s="7" t="inlineStr">
         <is>
-          <t>3,038</t>
+          <t>392</t>
         </is>
       </c>
       <c r="H224" s="7" t="inlineStr">
         <is>
-          <t>81.3%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="I224" s="7" t="inlineStr">
         <is>
-          <t>3,010</t>
+          <t>345</t>
         </is>
       </c>
       <c r="J224" s="7" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>664</t>
         </is>
       </c>
       <c r="K224" s="7" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>616</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="inlineStr">
         <is>
-          <t>206047874</t>
+          <t>446952218</t>
         </is>
       </c>
       <c r="B225" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრანსსერვისი</t>
+          <t>შპს ჯეორჯიანტრანს</t>
         </is>
       </c>
       <c r="C225" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D225" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
-          <t>3,614</t>
+          <t>5,711</t>
         </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>-15.3%</t>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
-          <t>1,963</t>
+          <t>718</t>
         </is>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
-          <t>54.3%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="I225" s="5" t="inlineStr">
         <is>
-          <t>2,333</t>
+          <t>382</t>
         </is>
       </c>
       <c r="J225" s="5" t="inlineStr">
         <is>
-          <t>17,369</t>
+          <t>6,068</t>
         </is>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
-          <t>11,442</t>
+          <t>3,848</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="7" t="inlineStr">
         <is>
-          <t>406139771</t>
+          <t>445472774</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
-          <t>შპს სტრანსი</t>
+          <t>შპს მმს გრუპ</t>
         </is>
       </c>
       <c r="C226" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D226" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E226" s="7" t="inlineStr">
         <is>
-          <t>3,569</t>
+          <t>5,676</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>-53.6%</t>
         </is>
       </c>
       <c r="G226" s="7" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>1,047</t>
         </is>
       </c>
       <c r="H226" s="7" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>18.4%</t>
         </is>
       </c>
       <c r="I226" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>905</t>
         </is>
       </c>
       <c r="J226" s="7" t="inlineStr">
         <is>
-          <t>3,126</t>
+          <t>2,511</t>
         </is>
       </c>
       <c r="K226" s="7" t="inlineStr">
         <is>
-          <t>2,211</t>
+          <t>1,922</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="inlineStr">
         <is>
-          <t>215126094</t>
+          <t>415101231</t>
         </is>
       </c>
       <c r="B227" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი ენდ ეი ფორვარდი</t>
+          <t>⚠ შპს  სვიცერ ჯორჯია</t>
         </is>
       </c>
       <c r="C227" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D227" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
-          <t>3,564</t>
+          <t>5,662</t>
         </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>2,803</t>
         </is>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>49.5%</t>
         </is>
       </c>
       <c r="I227" s="5" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>2,143</t>
         </is>
       </c>
       <c r="J227" s="5" t="inlineStr">
         <is>
-          <t>1,606</t>
+          <t>11,205</t>
         </is>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>5,796</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="7" t="inlineStr">
         <is>
-          <t>211400517</t>
+          <t>202463789</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
-          <t>შპს ენჯინეარ-სერვისი</t>
+          <t>შპს სან ლოჯისტიკ</t>
         </is>
       </c>
       <c r="C228" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D228" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E228" s="7" t="inlineStr">
         <is>
-          <t>3,534</t>
+          <t>5,650</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>-25.3%</t>
         </is>
       </c>
       <c r="G228" s="7" t="inlineStr">
         <is>
-          <t>561</t>
+          <t>207</t>
         </is>
       </c>
       <c r="H228" s="7" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I228" s="7" t="inlineStr">
         <is>
-          <t>472</t>
+          <t>196</t>
         </is>
       </c>
       <c r="J228" s="7" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>3,042</t>
         </is>
       </c>
       <c r="K228" s="7" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>1,972</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="inlineStr">
         <is>
-          <t>436059612</t>
+          <t>220413844</t>
         </is>
       </c>
       <c r="B229" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიდერი ნატახტარი</t>
+          <t>შპს ზუგდიდის მუნიციპალური ტრანსპორტი</t>
         </is>
       </c>
       <c r="C229" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D229" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E229" s="5" t="inlineStr">
         <is>
-          <t>3,522</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,546</t>
+        </is>
+      </c>
+      <c r="F229" s="5" t="inlineStr">
+        <is>
+          <t>11.9%</t>
+        </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>1,737</t>
         </is>
       </c>
       <c r="H229" s="5" t="inlineStr">
         <is>
-          <t>18.7%</t>
+          <t>31.3%</t>
         </is>
       </c>
       <c r="I229" s="5" t="inlineStr">
         <is>
-          <t>658</t>
+          <t>-220</t>
         </is>
       </c>
       <c r="J229" s="5" t="inlineStr">
         <is>
-          <t>1,017</t>
+          <t>11,321</t>
         </is>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>10,683</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="7" t="inlineStr">
         <is>
-          <t>204411216</t>
+          <t>415083778</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
-          <t>შპს გ და ა ტრანს კომპანი</t>
+          <t>შპს კავკასიან მეტალს ტერმინალი</t>
         </is>
       </c>
       <c r="C230" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D230" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E230" s="7" t="inlineStr">
         <is>
-          <t>3,517</t>
+          <t>5,424</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
-          <t>-28.7%</t>
+          <t>-58.8%</t>
         </is>
       </c>
       <c r="G230" s="7" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>-1,149</t>
         </is>
       </c>
       <c r="H230" s="7" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>-21.2%</t>
         </is>
       </c>
       <c r="I230" s="7" t="inlineStr">
         <is>
-          <t>-295</t>
+          <t>-3,583</t>
         </is>
       </c>
       <c r="J230" s="7" t="inlineStr">
         <is>
-          <t>1,916</t>
+          <t>29,469</t>
         </is>
       </c>
       <c r="K230" s="7" t="inlineStr">
         <is>
-          <t>1,790</t>
+          <t>-1,819</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="inlineStr">
         <is>
-          <t>400298922</t>
+          <t>405528530</t>
         </is>
       </c>
       <c r="B231" s="6" t="inlineStr">
         <is>
-          <t>შპს გიო ჯგუფი</t>
+          <t>შპს ვი ენ ეს ბრაზერს</t>
         </is>
       </c>
       <c r="C231" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D231" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
-          <t>3,450</t>
+          <t>5,410</t>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
-          <t>38.3%</t>
+          <t>91.5%</t>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
-          <t>-598</t>
+          <t>809</t>
         </is>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
-          <t>-17.3%</t>
+          <t>14.9%</t>
         </is>
       </c>
       <c r="I231" s="5" t="inlineStr">
         <is>
-          <t>-598</t>
+          <t>782</t>
         </is>
       </c>
       <c r="J231" s="5" t="inlineStr">
         <is>
-          <t>638</t>
+          <t>1,131</t>
         </is>
       </c>
       <c r="K231" s="5" t="inlineStr">
         <is>
-          <t>-591</t>
+          <t>1,078</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="7" t="inlineStr">
         <is>
-          <t>436040883</t>
+          <t>404381307</t>
         </is>
       </c>
       <c r="B232" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სერვისეარ ჰოლდინგი</t>
+          <t>შპს ა.მ.ბ.</t>
         </is>
       </c>
       <c r="C232" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D232" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E232" s="7" t="inlineStr">
         <is>
-          <t>3,430</t>
+          <t>5,381</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
-          <t>132.8%</t>
+          <t>-26.3%</t>
         </is>
       </c>
       <c r="G232" s="7" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>1,067</t>
         </is>
       </c>
       <c r="H232" s="7" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>19.8%</t>
         </is>
       </c>
       <c r="I232" s="7" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>-2,784</t>
         </is>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
-          <t>7,938</t>
+          <t>6,766</t>
         </is>
       </c>
       <c r="K232" s="7" t="inlineStr">
         <is>
-          <t>2,490</t>
+          <t>3,395</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="inlineStr">
         <is>
-          <t>248425404</t>
+          <t>418473128</t>
         </is>
       </c>
       <c r="B233" s="6" t="inlineStr">
         <is>
-          <t>შპს გრლ ტრანს მ</t>
+          <t>შპს როქ ლოჯისტიკსი</t>
         </is>
       </c>
       <c r="C233" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D233" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
-          <t>3,418</t>
+          <t>5,324</t>
         </is>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>40.6%</t>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
-          <t>990</t>
+          <t>2,746</t>
         </is>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
-          <t>29.0%</t>
+          <t>51.6%</t>
         </is>
       </c>
       <c r="I233" s="5" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>2,618</t>
         </is>
       </c>
       <c r="J233" s="5" t="inlineStr">
         <is>
-          <t>1,295</t>
+          <t>5,081</t>
         </is>
       </c>
       <c r="K233" s="5" t="inlineStr">
         <is>
-          <t>1,239</t>
+          <t>5,034</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="7" t="inlineStr">
         <is>
-          <t>415091796</t>
+          <t>401977866</t>
         </is>
       </c>
       <c r="B234" s="8" t="inlineStr">
         <is>
-          <t>შპს მარპრო ლოჯისტიკს ჯორჯია</t>
+          <t>შპს GREENWAY LOGISTIC LTD</t>
         </is>
       </c>
       <c r="C234" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D234" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E234" s="7" t="inlineStr">
         <is>
-          <t>3,347</t>
+          <t>5,281</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>-31.6%</t>
         </is>
       </c>
       <c r="G234" s="7" t="inlineStr">
         <is>
-          <t>369</t>
+          <t>212</t>
         </is>
       </c>
       <c r="H234" s="7" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I234" s="7" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="J234" s="7" t="inlineStr">
         <is>
-          <t>1,784</t>
+          <t>2,312</t>
         </is>
       </c>
       <c r="K234" s="7" t="inlineStr">
         <is>
-          <t>1,040</t>
+          <t>629</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="inlineStr">
         <is>
-          <t>405675808</t>
+          <t>405381091</t>
         </is>
       </c>
       <c r="B235" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართული სატრანსპორტო კომპანია-როიალ ლოჯისტიკი</t>
+          <t>შპს სილქ ფოსტ</t>
         </is>
       </c>
       <c r="C235" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D235" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E235" s="5" t="inlineStr">
         <is>
-          <t>3,345</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,271</t>
+        </is>
+      </c>
+      <c r="F235" s="5" t="inlineStr">
+        <is>
+          <t>38.7%</t>
+        </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
-          <t>1,540</t>
+          <t>748</t>
         </is>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
-          <t>46.0%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="I235" s="5" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>696</t>
         </is>
       </c>
       <c r="J235" s="5" t="inlineStr">
         <is>
-          <t>11,741</t>
+          <t>485</t>
         </is>
       </c>
       <c r="K235" s="5" t="inlineStr">
         <is>
-          <t>639</t>
+          <t>478</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="7" t="inlineStr">
         <is>
-          <t>205051012</t>
+          <t>248436562</t>
         </is>
       </c>
       <c r="B236" s="8" t="inlineStr">
         <is>
-          <t>შპს სილქ როუდ ტრანს</t>
+          <t>შპს ფიგოილი</t>
         </is>
       </c>
       <c r="C236" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D236" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E236" s="7" t="inlineStr">
         <is>
-          <t>3,338</t>
+          <t>5,228</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>-13.0%</t>
         </is>
       </c>
       <c r="G236" s="7" t="inlineStr">
         <is>
-          <t>1,663</t>
+          <t>2,105</t>
         </is>
       </c>
       <c r="H236" s="7" t="inlineStr">
         <is>
-          <t>49.8%</t>
+          <t>40.3%</t>
         </is>
       </c>
       <c r="I236" s="7" t="inlineStr">
         <is>
-          <t>-136</t>
+          <t>1,859</t>
         </is>
       </c>
       <c r="J236" s="7" t="inlineStr">
         <is>
-          <t>5,725</t>
+          <t>3,225</t>
         </is>
       </c>
       <c r="K236" s="7" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>2,992</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="inlineStr">
         <is>
-          <t>205159718</t>
+          <t>404672895</t>
         </is>
       </c>
       <c r="B237" s="6" t="inlineStr">
         <is>
-          <t>შპს უნივერსალ ინტრალოჯისტიკს</t>
+          <t>⚠ შპს აერო ჰენდლინგ ჯორჯია</t>
         </is>
       </c>
       <c r="C237" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D237" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
-          <t>3,311</t>
-[...5 lines deleted...]
-        </is>
+          <t>5,124</t>
+        </is>
+      </c>
+      <c r="F237" s="5" t="n">
+        <v/>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
-          <t>1,383</t>
+          <t>3,214</t>
         </is>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
-          <t>41.8%</t>
+          <t>62.7%</t>
         </is>
       </c>
       <c r="I237" s="5" t="inlineStr">
         <is>
-          <t>1,303</t>
+          <t>3,631</t>
         </is>
       </c>
       <c r="J237" s="5" t="inlineStr">
         <is>
-          <t>6,413</t>
+          <t>4,036</t>
         </is>
       </c>
       <c r="K237" s="5" t="inlineStr">
         <is>
-          <t>6,356</t>
+          <t>3,705</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="7" t="inlineStr">
         <is>
-          <t>208141642</t>
+          <t>415106450</t>
         </is>
       </c>
       <c r="B238" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ორბელი ტრანსი</t>
+          <t>შპს ანაბელ ლოჯისტიკ</t>
         </is>
       </c>
       <c r="C238" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D238" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E238" s="7" t="inlineStr">
         <is>
-          <t>3,290</t>
+          <t>5,094</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="G238" s="7" t="inlineStr">
         <is>
-          <t>2,378</t>
+          <t>1,450</t>
         </is>
       </c>
       <c r="H238" s="7" t="inlineStr">
         <is>
-          <t>72.3%</t>
+          <t>28.5%</t>
         </is>
       </c>
       <c r="I238" s="7" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>1,115</t>
         </is>
       </c>
       <c r="J238" s="7" t="inlineStr">
         <is>
-          <t>25,797</t>
+          <t>2,172</t>
         </is>
       </c>
       <c r="K238" s="7" t="inlineStr">
         <is>
-          <t>19,609</t>
+          <t>935</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="inlineStr">
         <is>
-          <t>400034789</t>
+          <t>415093605</t>
         </is>
       </c>
       <c r="B239" s="6" t="inlineStr">
         <is>
-          <t>შპს M.G. Logistic</t>
+          <t>შპს კავკასუს შიპინგ ეიჯენსი</t>
         </is>
       </c>
       <c r="C239" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D239" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
-          <t>3,289</t>
+          <t>4,988</t>
         </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
-          <t>-35.9%</t>
+          <t>45.1%</t>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
-          <t>466</t>
+          <t>3,569</t>
         </is>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>71.5%</t>
         </is>
       </c>
       <c r="I239" s="5" t="inlineStr">
         <is>
-          <t>638</t>
+          <t>3,444</t>
         </is>
       </c>
       <c r="J239" s="5" t="inlineStr">
         <is>
-          <t>4,531</t>
+          <t>4,710</t>
         </is>
       </c>
       <c r="K239" s="5" t="inlineStr">
         <is>
-          <t>3,014</t>
+          <t>4,257</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="7" t="inlineStr">
         <is>
-          <t>404970206</t>
+          <t>205180711</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
-          <t>შპს ინტერ ტრანსი</t>
+          <t>შპს კალოკო კავკასიის ლოჯისტიკური კომპანია</t>
         </is>
       </c>
       <c r="C240" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D240" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E240" s="7" t="inlineStr">
         <is>
-          <t>3,275</t>
+          <t>4,978</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>-13.4%</t>
         </is>
       </c>
       <c r="G240" s="7" t="inlineStr">
         <is>
-          <t>2,470</t>
+          <t>12</t>
         </is>
       </c>
       <c r="H240" s="7" t="inlineStr">
         <is>
-          <t>75.4%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="I240" s="7" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>-7</t>
         </is>
       </c>
       <c r="J240" s="7" t="inlineStr">
         <is>
-          <t>13,170</t>
+          <t>3,473</t>
         </is>
       </c>
       <c r="K240" s="7" t="inlineStr">
         <is>
-          <t>-10,237</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="inlineStr">
         <is>
-          <t>404534919</t>
+          <t>205234940</t>
         </is>
       </c>
       <c r="B241" s="6" t="inlineStr">
         <is>
-          <t>შპს ნიკოს</t>
+          <t>⚠ შპს ეს ჯი ეს ლოგისტიკს</t>
         </is>
       </c>
       <c r="C241" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D241" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E241" s="5" t="inlineStr">
         <is>
-          <t>3,273</t>
+          <t>4,966</t>
         </is>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>-7.9%</t>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
-          <t>-625</t>
+          <t>76</t>
         </is>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
-          <t>-19.1%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="I241" s="5" t="inlineStr">
         <is>
-          <t>-775</t>
+          <t>70</t>
         </is>
       </c>
       <c r="J241" s="5" t="inlineStr">
         <is>
-          <t>1,778</t>
+          <t>428</t>
         </is>
       </c>
       <c r="K241" s="5" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>329</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="7" t="inlineStr">
         <is>
-          <t>405375428</t>
+          <t>406122155</t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს როუდ გრუპი</t>
+          <t>შპს ლიდერ თრანს</t>
         </is>
       </c>
       <c r="C242" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D242" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E242" s="7" t="inlineStr">
         <is>
-          <t>3,202</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,914</t>
+        </is>
+      </c>
+      <c r="F242" s="7" t="inlineStr">
+        <is>
+          <t>47.6%</t>
+        </is>
       </c>
       <c r="G242" s="7" t="inlineStr">
         <is>
-          <t>-42</t>
+          <t>563</t>
         </is>
       </c>
       <c r="H242" s="7" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I242" s="7" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>389</t>
         </is>
       </c>
       <c r="J242" s="7" t="inlineStr">
         <is>
-          <t>1,614</t>
+          <t>1,695</t>
         </is>
       </c>
       <c r="K242" s="7" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>1,435</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="inlineStr">
         <is>
-          <t>400334303</t>
+          <t>202232253</t>
         </is>
       </c>
       <c r="B243" s="6" t="inlineStr">
         <is>
-          <t>შპს  ელლა თიემჯი</t>
+          <t>⚠ შპს სარკინიგზო სატრანსპორტო მომსახურების სერვისი</t>
         </is>
       </c>
       <c r="C243" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D243" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
-          <t>3,195</t>
+          <t>4,855</t>
         </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
-          <t>-21.0%</t>
+          <t>-19.6%</t>
         </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>63</t>
         </is>
       </c>
       <c r="H243" s="5" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I243" s="5" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>58</t>
         </is>
       </c>
       <c r="J243" s="5" t="inlineStr">
         <is>
-          <t>1,484</t>
+          <t>437</t>
         </is>
       </c>
       <c r="K243" s="5" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>393</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="7" t="inlineStr">
         <is>
-          <t>402166856</t>
+          <t>412750713</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
-          <t>შპს ნათს ექსპრესი</t>
+          <t>შპს ქუთაისის სატრანსპორტო კომპანია</t>
         </is>
       </c>
       <c r="C244" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D244" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E244" s="7" t="inlineStr">
         <is>
-          <t>3,174</t>
+          <t>4,807</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="G244" s="7" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>-3,614</t>
         </is>
       </c>
       <c r="H244" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>-75.2%</t>
         </is>
       </c>
       <c r="I244" s="7" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>-3,644</t>
         </is>
       </c>
       <c r="J244" s="7" t="inlineStr">
         <is>
-          <t>1,276</t>
+          <t>226</t>
         </is>
       </c>
       <c r="K244" s="7" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>-13,977</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="inlineStr">
         <is>
-          <t>245621625</t>
+          <t>445525325</t>
         </is>
       </c>
       <c r="B245" s="6" t="inlineStr">
         <is>
-          <t>შპს ბლექ სი პაილოტ სერვისი</t>
+          <t>შპს დაბლ ა შიპინგ</t>
         </is>
       </c>
       <c r="C245" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D245" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
-          <t>3,153</t>
+          <t>4,776</t>
         </is>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>-38.4%</t>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>834</t>
         </is>
       </c>
       <c r="H245" s="5" t="inlineStr">
         <is>
-          <t>17.0%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="I245" s="5" t="inlineStr">
         <is>
-          <t>497</t>
+          <t>-66</t>
         </is>
       </c>
       <c r="J245" s="5" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>16,785</t>
         </is>
       </c>
       <c r="K245" s="5" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>1,956</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="7" t="inlineStr">
         <is>
-          <t>205064446</t>
+          <t>415083769</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
-          <t>შპს საქსპეცტრანსი</t>
+          <t>⚠ შპს არკას ლოჯისტიკს ჯორჯია</t>
         </is>
       </c>
       <c r="C246" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D246" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E246" s="7" t="inlineStr">
         <is>
-          <t>3,128</t>
+          <t>4,771</t>
         </is>
       </c>
       <c r="F246" s="7" t="inlineStr">
         <is>
-          <t>43.4%</t>
+          <t>-20.7%</t>
         </is>
       </c>
       <c r="G246" s="7" t="inlineStr">
         <is>
-          <t>-1,529</t>
+          <t>79</t>
         </is>
       </c>
       <c r="H246" s="7" t="inlineStr">
         <is>
-          <t>-48.9%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I246" s="7" t="inlineStr">
         <is>
-          <t>-1,419</t>
+          <t>-16</t>
         </is>
       </c>
       <c r="J246" s="7" t="inlineStr">
         <is>
-          <t>31,666</t>
+          <t>598</t>
         </is>
       </c>
       <c r="K246" s="7" t="inlineStr">
         <is>
-          <t>25,834</t>
+          <t>-335</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="inlineStr">
         <is>
-          <t>404932132</t>
+          <t>215613316</t>
         </is>
       </c>
       <c r="B247" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს Vita Logistics</t>
+          <t>შპს ავტო ტრანს ჯორჯია</t>
         </is>
       </c>
       <c r="C247" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D247" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
-          <t>3,041</t>
+          <t>4,731</t>
         </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
-          <t>-31.7%</t>
+          <t>-6.3%</t>
         </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
-          <t>-321</t>
+          <t>743</t>
         </is>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>15.7%</t>
         </is>
       </c>
       <c r="I247" s="5" t="inlineStr">
         <is>
-          <t>-326</t>
+          <t>766</t>
         </is>
       </c>
       <c r="J247" s="5" t="inlineStr">
         <is>
-          <t>1,575</t>
+          <t>1,941</t>
         </is>
       </c>
       <c r="K247" s="5" t="inlineStr">
         <is>
-          <t>1,059</t>
+          <t>1,274</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="7" t="inlineStr">
         <is>
-          <t>402045185</t>
+          <t>406116885</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
-          <t>შპს   ანგელ ლოჯისტიკს</t>
+          <t>შპს ლოჯისტიკური ცენტრი</t>
         </is>
       </c>
       <c r="C248" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D248" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E248" s="7" t="inlineStr">
         <is>
-          <t>3,010</t>
+          <t>4,672</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
-          <t>-20.3%</t>
+          <t>51.7%</t>
         </is>
       </c>
       <c r="G248" s="7" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>-33</t>
         </is>
       </c>
       <c r="H248" s="7" t="inlineStr">
         <is>
-          <t>21.1%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="I248" s="7" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>-157</t>
         </is>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
-          <t>2,872</t>
+          <t>759</t>
         </is>
       </c>
       <c r="K248" s="7" t="inlineStr">
         <is>
-          <t>1,803</t>
+          <t>-851</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="inlineStr">
         <is>
-          <t>401943590</t>
+          <t>245625373</t>
         </is>
       </c>
       <c r="B249" s="6" t="inlineStr">
         <is>
-          <t>შპს უნიპაკი</t>
+          <t>შპს ელ ეი ემ შიფინგ ეჯენსიზ ჯორჯია</t>
         </is>
       </c>
       <c r="C249" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D249" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
-          <t>2,952</t>
+          <t>4,654</t>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>-41.2%</t>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
-          <t>689</t>
+          <t>681</t>
         </is>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
-          <t>23.4%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I249" s="5" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>1,228</t>
         </is>
       </c>
       <c r="J249" s="5" t="inlineStr">
         <is>
-          <t>3,590</t>
+          <t>3,249</t>
         </is>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
-          <t>3,265</t>
+          <t>3,231</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="7" t="inlineStr">
         <is>
-          <t>245437638</t>
+          <t>445410635</t>
         </is>
       </c>
       <c r="B250" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯტრანს</t>
+          <t>⚠ სს მეტრო ჯორჯია</t>
         </is>
       </c>
       <c r="C250" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D250" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E250" s="7" t="inlineStr">
         <is>
-          <t>2,876</t>
+          <t>4,652</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>-27.5%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="G250" s="7" t="inlineStr">
         <is>
-          <t>1,028</t>
+          <t>648</t>
         </is>
       </c>
       <c r="H250" s="7" t="inlineStr">
         <is>
-          <t>35.7%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="I250" s="7" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>354</t>
         </is>
       </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
-          <t>5,153</t>
+          <t>5,390</t>
         </is>
       </c>
       <c r="K250" s="7" t="inlineStr">
         <is>
-          <t>2,287</t>
+          <t>2,841</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="inlineStr">
         <is>
-          <t>448053114</t>
+          <t>415095872</t>
         </is>
       </c>
       <c r="B251" s="6" t="inlineStr">
         <is>
-          <t>შპს ბაგატი ტრანს</t>
+          <t>შპს ტრანსპორტ სერვის ჯორჯია</t>
         </is>
       </c>
       <c r="C251" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D251" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
-          <t>2,873</t>
+          <t>4,648</t>
         </is>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>-54.0%</t>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
-          <t>1,482</t>
+          <t>256</t>
         </is>
       </c>
       <c r="H251" s="5" t="inlineStr">
         <is>
-          <t>51.6%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="I251" s="5" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>-230</t>
         </is>
       </c>
       <c r="J251" s="5" t="inlineStr">
         <is>
-          <t>1,386</t>
+          <t>3,757</t>
         </is>
       </c>
       <c r="K251" s="5" t="inlineStr">
         <is>
-          <t>1,379</t>
+          <t>230</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="7" t="inlineStr">
         <is>
-          <t>406173135</t>
+          <t>245626185</t>
         </is>
       </c>
       <c r="B252" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მიზანი</t>
+          <t>შპს TERO MARITIME AGENCY</t>
         </is>
       </c>
       <c r="C252" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D252" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E252" s="7" t="inlineStr">
         <is>
-          <t>2,830</t>
+          <t>4,636</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
-          <t>-72.1%</t>
+          <t>-28.1%</t>
         </is>
       </c>
       <c r="G252" s="7" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>-187</t>
         </is>
       </c>
       <c r="H252" s="7" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>-4.0%</t>
         </is>
       </c>
       <c r="I252" s="7" t="inlineStr">
         <is>
-          <t>-182</t>
+          <t>-180</t>
         </is>
       </c>
       <c r="J252" s="7" t="inlineStr">
         <is>
-          <t>1,112</t>
+          <t>919</t>
         </is>
       </c>
       <c r="K252" s="7" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>556</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="inlineStr">
         <is>
-          <t>215147400</t>
+          <t>404870038</t>
         </is>
       </c>
       <c r="B253" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეო ჯგუფი</t>
+          <t>შპს კავა კომპანია</t>
         </is>
       </c>
       <c r="C253" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D253" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
-          <t>2,685</t>
+          <t>4,634</t>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
-          <t>-26.3%</t>
+          <t>-15.3%</t>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
-          <t>-76</t>
+          <t>100</t>
         </is>
       </c>
       <c r="H253" s="5" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I253" s="5" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>47</t>
         </is>
       </c>
       <c r="J253" s="5" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>1,704</t>
         </is>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
-          <t>-33</t>
+          <t>1,443</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="7" t="inlineStr">
         <is>
-          <t>445422007</t>
+          <t>400014596</t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
-          <t>შპს MILTAS LOGISTIK</t>
+          <t>შპს რილ</t>
         </is>
       </c>
       <c r="C254" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D254" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E254" s="7" t="inlineStr">
         <is>
-          <t>2,667</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,588</t>
+        </is>
+      </c>
+      <c r="F254" s="7" t="inlineStr">
+        <is>
+          <t>45.5%</t>
+        </is>
       </c>
       <c r="G254" s="7" t="inlineStr">
         <is>
-          <t>837</t>
+          <t>50</t>
         </is>
       </c>
       <c r="H254" s="7" t="inlineStr">
         <is>
-          <t>31.4%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="I254" s="7" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>46</t>
         </is>
       </c>
       <c r="J254" s="7" t="inlineStr">
         <is>
-          <t>1,047</t>
+          <t>2,443</t>
         </is>
       </c>
       <c r="K254" s="7" t="inlineStr">
         <is>
-          <t>1,021</t>
+          <t>2,012</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="inlineStr">
         <is>
-          <t>406188218</t>
+          <t>402193176</t>
         </is>
       </c>
       <c r="B255" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ლოგიტრანს ჯორჯია</t>
+          <t>⚠ შპს ვ8შიფინგ უკრაინა</t>
         </is>
       </c>
       <c r="C255" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D255" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
-          <t>2,626</t>
+          <t>4,584</t>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
-          <t>101.8%</t>
+          <t>17.3%</t>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>3,883</t>
         </is>
       </c>
       <c r="H255" s="5" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>84.7%</t>
         </is>
       </c>
       <c r="I255" s="5" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>3,047</t>
         </is>
       </c>
       <c r="J255" s="5" t="inlineStr">
         <is>
-          <t>1,724</t>
+          <t>31,557</t>
         </is>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
-          <t>647</t>
+          <t>1,257</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="7" t="inlineStr">
         <is>
-          <t>412738514</t>
+          <t>202353194</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
-          <t>სს ტრანსმარკეტ</t>
+          <t>⚠ შპს კაპიტალ გრუპ</t>
         </is>
       </c>
       <c r="C256" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D256" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E256" s="7" t="inlineStr">
         <is>
-          <t>2,581</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,571</t>
+        </is>
+      </c>
+      <c r="F256" s="7" t="n">
+        <v/>
       </c>
       <c r="G256" s="7" t="inlineStr">
         <is>
-          <t>-2,020</t>
+          <t>-868</t>
         </is>
       </c>
       <c r="H256" s="7" t="inlineStr">
         <is>
-          <t>-78.3%</t>
+          <t>-19.0%</t>
         </is>
       </c>
       <c r="I256" s="7" t="inlineStr">
         <is>
-          <t>-2,031</t>
+          <t>-859</t>
         </is>
       </c>
       <c r="J256" s="7" t="inlineStr">
         <is>
-          <t>9,330</t>
+          <t>11,736</t>
         </is>
       </c>
       <c r="K256" s="7" t="inlineStr">
         <is>
-          <t>2,162</t>
+          <t>-16,272</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="inlineStr">
         <is>
-          <t>431953950</t>
+          <t>406069506</t>
         </is>
       </c>
       <c r="B257" s="6" t="inlineStr">
         <is>
-          <t>შპს ბლიც ლოჯისტიკ</t>
+          <t>შპს  თი სი ეი</t>
         </is>
       </c>
       <c r="C257" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D257" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
-          <t>2,553</t>
+          <t>4,525</t>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>-32.5%</t>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>-1,192</t>
         </is>
       </c>
       <c r="H257" s="5" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>-26.4%</t>
         </is>
       </c>
       <c r="I257" s="5" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>-1,300</t>
         </is>
       </c>
       <c r="J257" s="5" t="inlineStr">
         <is>
-          <t>1,383</t>
+          <t>502</t>
         </is>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
-          <t>752</t>
+          <t>-3,748</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="7" t="inlineStr">
         <is>
-          <t>402208197</t>
+          <t>406294987</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჯეო ასფალტი</t>
+          <t>შპს ჯასტინი</t>
         </is>
       </c>
       <c r="C258" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D258" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E258" s="7" t="inlineStr">
         <is>
-          <t>2,483</t>
+          <t>4,523</t>
         </is>
       </c>
       <c r="F258" s="7" t="inlineStr">
         <is>
-          <t>-41.3%</t>
+          <t>87.3%</t>
         </is>
       </c>
       <c r="G258" s="7" t="inlineStr">
         <is>
-          <t>952</t>
+          <t>838</t>
         </is>
       </c>
       <c r="H258" s="7" t="inlineStr">
         <is>
-          <t>38.3%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="I258" s="7" t="inlineStr">
         <is>
-          <t>647</t>
+          <t>838</t>
         </is>
       </c>
       <c r="J258" s="7" t="inlineStr">
         <is>
-          <t>2,088</t>
+          <t>837</t>
         </is>
       </c>
       <c r="K258" s="7" t="inlineStr">
         <is>
-          <t>1,041</t>
+          <t>837</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="inlineStr">
         <is>
-          <t>436034104</t>
+          <t>404536114</t>
         </is>
       </c>
       <c r="B259" s="6" t="inlineStr">
         <is>
-          <t>შპს წყლისა და ტრანსპორტის კომპანია</t>
+          <t>შპს  საერთაშორისო გადაზიდვები</t>
         </is>
       </c>
       <c r="C259" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D259" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
-          <t>2,480</t>
+          <t>4,486</t>
         </is>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
-          <t>47.0%</t>
+          <t>-18.7%</t>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>-83</t>
         </is>
       </c>
       <c r="H259" s="5" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="I259" s="5" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>-196</t>
         </is>
       </c>
       <c r="J259" s="5" t="inlineStr">
         <is>
-          <t>3,769</t>
+          <t>750</t>
         </is>
       </c>
       <c r="K259" s="5" t="inlineStr">
         <is>
-          <t>3,519</t>
+          <t>-78</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="7" t="inlineStr">
         <is>
-          <t>406197388</t>
+          <t>405522830</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
-          <t>შპს ფენიქსი</t>
+          <t>შპს ასსტრა ჯორჯია</t>
         </is>
       </c>
       <c r="C260" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D260" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E260" s="7" t="inlineStr">
         <is>
-          <t>2,444</t>
+          <t>4,486</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
-          <t>-17.4%</t>
+          <t>26.3%</t>
         </is>
       </c>
       <c r="G260" s="7" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>-638</t>
         </is>
       </c>
       <c r="H260" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>-14.2%</t>
         </is>
       </c>
       <c r="I260" s="7" t="inlineStr">
         <is>
-          <t>-100</t>
+          <t>-758</t>
         </is>
       </c>
       <c r="J260" s="7" t="inlineStr">
         <is>
-          <t>1,185</t>
+          <t>880</t>
         </is>
       </c>
       <c r="K260" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>-1,130</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="inlineStr">
         <is>
-          <t>400224663</t>
+          <t>406057797</t>
         </is>
       </c>
       <c r="B261" s="6" t="inlineStr">
         <is>
-          <t>შპს მ.გ.ბ ევროტრანს</t>
+          <t>შპს ლუკ ტრანსი LUK TRANSI</t>
         </is>
       </c>
       <c r="C261" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D261" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
-          <t>2,393</t>
+          <t>4,483</t>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
-          <t>1,122</t>
+          <t>841</t>
         </is>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
-          <t>46.9%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="I261" s="5" t="inlineStr">
         <is>
-          <t>1,042</t>
+          <t>646</t>
         </is>
       </c>
       <c r="J261" s="5" t="inlineStr">
         <is>
-          <t>2,952</t>
+          <t>2,838</t>
         </is>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
-          <t>2,951</t>
+          <t>2,749</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="7" t="inlineStr">
         <is>
-          <t>402064617</t>
+          <t>416327950</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
-          <t>შპს ა. მ. ტრანს</t>
+          <t>⚠ შპს გრიზლი</t>
         </is>
       </c>
       <c r="C262" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D262" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E262" s="7" t="inlineStr">
         <is>
-          <t>2,370</t>
+          <t>4,446</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
-          <t>34.5%</t>
+          <t>-17.8%</t>
         </is>
       </c>
       <c r="G262" s="7" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>557</t>
         </is>
       </c>
       <c r="H262" s="7" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="I262" s="7" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>401</t>
         </is>
       </c>
       <c r="J262" s="7" t="inlineStr">
         <is>
-          <t>1,459</t>
+          <t>7,212</t>
         </is>
       </c>
       <c r="K262" s="7" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>3,277</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="inlineStr">
         <is>
-          <t>404595611</t>
+          <t>404393241</t>
         </is>
       </c>
       <c r="B263" s="6" t="inlineStr">
         <is>
-          <t>შპს სოლონი</t>
+          <t>⚠ შპს თბილ ქარ</t>
         </is>
       </c>
       <c r="C263" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D263" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
-          <t>2,350</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,409</t>
+        </is>
+      </c>
+      <c r="F263" s="5" t="n">
+        <v/>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
-          <t>-171</t>
+          <t>-1,502</t>
         </is>
       </c>
       <c r="H263" s="5" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>-34.1%</t>
         </is>
       </c>
       <c r="I263" s="5" t="inlineStr">
         <is>
-          <t>-200</t>
+          <t>-1,502</t>
         </is>
       </c>
       <c r="J263" s="5" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>13,046</t>
         </is>
       </c>
       <c r="K263" s="5" t="inlineStr">
         <is>
-          <t>-435</t>
+          <t>-14,553</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="7" t="inlineStr">
         <is>
-          <t>205265513</t>
+          <t>404906241</t>
         </is>
       </c>
       <c r="B264" s="8" t="inlineStr">
         <is>
-          <t>შპს ტრანსპორტერი</t>
+          <t>შპს არბიეს ლოგისტიკა</t>
         </is>
       </c>
       <c r="C264" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D264" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E264" s="7" t="inlineStr">
         <is>
-          <t>2,330</t>
+          <t>4,363</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>-15.5%</t>
         </is>
       </c>
       <c r="G264" s="7" t="inlineStr">
         <is>
-          <t>-140</t>
+          <t>260</t>
         </is>
       </c>
       <c r="H264" s="7" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I264" s="7" t="inlineStr">
         <is>
-          <t>-197</t>
+          <t>222</t>
         </is>
       </c>
       <c r="J264" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>3,798</t>
         </is>
       </c>
       <c r="K264" s="7" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>2,809</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="inlineStr">
         <is>
-          <t>404899570</t>
+          <t>204918553</t>
         </is>
       </c>
       <c r="B265" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტერტრანსი 2011</t>
+          <t>შპს ევრაზიის ექსპრესი</t>
         </is>
       </c>
       <c r="C265" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D265" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
-          <t>2,326</t>
+          <t>4,351</t>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
-          <t>-15.5%</t>
+          <t>-26.4%</t>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>142</t>
         </is>
       </c>
       <c r="H265" s="5" t="inlineStr">
         <is>
-          <t>11.2%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I265" s="5" t="inlineStr">
         <is>
-          <t>-296</t>
+          <t>717</t>
         </is>
       </c>
       <c r="J265" s="5" t="inlineStr">
         <is>
-          <t>1,956</t>
+          <t>6,954</t>
         </is>
       </c>
       <c r="K265" s="5" t="inlineStr">
         <is>
-          <t>-149</t>
+          <t>6,246</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="7" t="inlineStr">
         <is>
-          <t>405024334</t>
+          <t>404921091</t>
         </is>
       </c>
       <c r="B266" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ინტერპორტ ჯორჯია INTERPORT Georgia</t>
+          <t>შპს ინტერ ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C266" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D266" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E266" s="7" t="inlineStr">
         <is>
-          <t>2,325</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,320</t>
+        </is>
+      </c>
+      <c r="F266" s="7" t="inlineStr">
+        <is>
+          <t>16.5%</t>
+        </is>
       </c>
       <c r="G266" s="7" t="inlineStr">
         <is>
-          <t>-37</t>
+          <t>127</t>
         </is>
       </c>
       <c r="H266" s="7" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I266" s="7" t="inlineStr">
         <is>
-          <t>-58</t>
+          <t>105</t>
         </is>
       </c>
       <c r="J266" s="7" t="inlineStr">
         <is>
-          <t>582</t>
+          <t>1,291</t>
         </is>
       </c>
       <c r="K266" s="7" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>1,034</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="inlineStr">
         <is>
-          <t>415093428</t>
+          <t>404467046</t>
         </is>
       </c>
       <c r="B267" s="6" t="inlineStr">
         <is>
-          <t>შპს გრენროუდ ჯორჯია</t>
+          <t>შპს მირკაანი</t>
         </is>
       </c>
       <c r="C267" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D267" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
-          <t>2,317</t>
+          <t>4,317</t>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
-          <t>-79.9%</t>
+          <t>28.3%</t>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
-          <t>-187</t>
+          <t>170</t>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I267" s="5" t="inlineStr">
         <is>
-          <t>-203</t>
+          <t>79</t>
         </is>
       </c>
       <c r="J267" s="5" t="inlineStr">
         <is>
-          <t>792</t>
+          <t>1,380</t>
         </is>
       </c>
       <c r="K267" s="5" t="inlineStr">
         <is>
-          <t>312</t>
+          <t>-349</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="7" t="inlineStr">
         <is>
-          <t>205265899</t>
+          <t>248430461</t>
         </is>
       </c>
       <c r="B268" s="8" t="inlineStr">
         <is>
-          <t>შპს გლ ტრანსი</t>
+          <t>შპს ბუხუტი-2007</t>
         </is>
       </c>
       <c r="C268" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D268" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E268" s="7" t="inlineStr">
         <is>
-          <t>2,285</t>
+          <t>4,263</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
-          <t>-23.1%</t>
+          <t>-32.7%</t>
         </is>
       </c>
       <c r="G268" s="7" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>695</t>
         </is>
       </c>
       <c r="H268" s="7" t="inlineStr">
         <is>
-          <t>40.3%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="I268" s="7" t="inlineStr">
         <is>
-          <t>898</t>
+          <t>646</t>
         </is>
       </c>
       <c r="J268" s="7" t="inlineStr">
         <is>
-          <t>1,875</t>
+          <t>8,690</t>
         </is>
       </c>
       <c r="K268" s="7" t="inlineStr">
         <is>
-          <t>1,400</t>
+          <t>8,135</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="inlineStr">
         <is>
-          <t>406297092</t>
+          <t>445516031</t>
         </is>
       </c>
       <c r="B269" s="6" t="inlineStr">
         <is>
-          <t>შპს გრანდ კახეთი</t>
+          <t>⚠ შპს ბერქაი ენდ ბეიაზით</t>
         </is>
       </c>
       <c r="C269" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D269" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
-          <t>2,240</t>
+          <t>4,251</t>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
-          <t>70.5%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>1,174</t>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
-          <t>14.9%</t>
+          <t>27.6%</t>
         </is>
       </c>
       <c r="I269" s="5" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>-266</t>
         </is>
       </c>
       <c r="J269" s="5" t="inlineStr">
         <is>
-          <t>3,476</t>
+          <t>5,669</t>
         </is>
       </c>
       <c r="K269" s="5" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>379</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="7" t="inlineStr">
         <is>
-          <t>226531081</t>
+          <t>215133228</t>
         </is>
       </c>
       <c r="B270" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯიან ექსპრეს ტრანსი</t>
+          <t>⚠ შპს სერვის-პლიუსი</t>
         </is>
       </c>
       <c r="C270" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D270" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E270" s="7" t="inlineStr">
         <is>
-          <t>2,207</t>
+          <t>4,169</t>
         </is>
       </c>
       <c r="F270" s="7" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>-55.1%</t>
         </is>
       </c>
       <c r="G270" s="7" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>109</t>
         </is>
       </c>
       <c r="H270" s="7" t="inlineStr">
         <is>
-          <t>33.1%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I270" s="7" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>97</t>
         </is>
       </c>
       <c r="J270" s="7" t="inlineStr">
         <is>
-          <t>2,686</t>
+          <t>779</t>
         </is>
       </c>
       <c r="K270" s="7" t="inlineStr">
         <is>
-          <t>2,412</t>
+          <t>644</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="inlineStr">
         <is>
-          <t>404854902</t>
+          <t>400220943</t>
         </is>
       </c>
       <c r="B271" s="6" t="inlineStr">
         <is>
-          <t>შპს ევრაზია ტრანსი</t>
+          <t>შპს ინთერნეიშენალ ბიზნეს ექსპრეს</t>
         </is>
       </c>
       <c r="C271" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D271" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
-          <t>2,147</t>
+          <t>4,112</t>
         </is>
       </c>
       <c r="F271" s="5" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>30.8%</t>
         </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
-          <t>-84</t>
+          <t>11</t>
         </is>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="I271" s="5" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="J271" s="5" t="inlineStr">
         <is>
-          <t>1,678</t>
+          <t>111</t>
         </is>
       </c>
       <c r="K271" s="5" t="inlineStr">
         <is>
-          <t>1,343</t>
+          <t>-380</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="7" t="inlineStr">
         <is>
-          <t>415594556</t>
+          <t>405124725</t>
         </is>
       </c>
       <c r="B272" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  ტრანსპორტი 2015</t>
+          <t>⚠ შპს ფოსტალონ</t>
         </is>
       </c>
       <c r="C272" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D272" s="7" t="n">
         <v>2021</v>
       </c>
       <c r="E272" s="7" t="inlineStr">
         <is>
-          <t>2,134</t>
+          <t>4,106</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>-18.0%</t>
         </is>
       </c>
       <c r="G272" s="7" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>185</t>
         </is>
       </c>
       <c r="H272" s="7" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="I272" s="7" t="inlineStr">
         <is>
-          <t>-195</t>
+          <t>144</t>
         </is>
       </c>
       <c r="J272" s="7" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>1,511</t>
         </is>
       </c>
       <c r="K272" s="7" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>411</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="inlineStr">
         <is>
-          <t>400162051</t>
+          <t>404949188</t>
         </is>
       </c>
       <c r="B273" s="6" t="inlineStr">
         <is>
-          <t>შპს  ხან-ა</t>
+          <t>შპს დარიალის ტერმინალი</t>
         </is>
       </c>
       <c r="C273" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D273" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
-          <t>2,117</t>
+          <t>4,058</t>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
-          <t>-13.8%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>984</t>
         </is>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>24.3%</t>
         </is>
       </c>
       <c r="I273" s="5" t="inlineStr">
         <is>
-          <t>321</t>
+          <t>357</t>
         </is>
       </c>
       <c r="J273" s="5" t="inlineStr">
         <is>
-          <t>2,180</t>
+          <t>5,289</t>
         </is>
       </c>
       <c r="K273" s="5" t="inlineStr">
         <is>
-          <t>1,939</t>
+          <t>1,789</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="7" t="inlineStr">
         <is>
-          <t>205049197</t>
+          <t>215096376</t>
         </is>
       </c>
       <c r="B274" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სანტა-ტრანსი</t>
+          <t>⚠ შპს ლოჯისტექს</t>
         </is>
       </c>
       <c r="C274" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D274" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E274" s="7" t="inlineStr">
         <is>
-          <t>2,070</t>
+          <t>4,041</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>-27.0%</t>
         </is>
       </c>
       <c r="G274" s="7" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>193</t>
         </is>
       </c>
       <c r="H274" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I274" s="7" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>789</t>
         </is>
       </c>
       <c r="J274" s="7" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>29,426</t>
         </is>
       </c>
       <c r="K274" s="7" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>20,470</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="inlineStr">
         <is>
-          <t>405324126</t>
+          <t>402081153</t>
         </is>
       </c>
       <c r="B275" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეორეილი</t>
+          <t>შპს ემ ელ თი ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C275" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D275" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
-          <t>2,064</t>
+          <t>3,989</t>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
-          <t>-24.0%</t>
+          <t>-33.0%</t>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>50</t>
         </is>
       </c>
       <c r="H275" s="5" t="inlineStr">
         <is>
-          <t>21.0%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I275" s="5" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>-546</t>
         </is>
       </c>
       <c r="J275" s="5" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>4,292</t>
         </is>
       </c>
       <c r="K275" s="5" t="inlineStr">
         <is>
-          <t>-427</t>
+          <t>-248</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="7" t="inlineStr">
         <is>
-          <t>424612495</t>
+          <t>415081413</t>
         </is>
       </c>
       <c r="B276" s="8" t="inlineStr">
         <is>
-          <t>შპს გეო-ტრანს</t>
+          <t>შპს ველკო</t>
         </is>
       </c>
       <c r="C276" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D276" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E276" s="7" t="inlineStr">
         <is>
-          <t>2,052</t>
+          <t>3,977</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>-46.4%</t>
         </is>
       </c>
       <c r="G276" s="7" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>-115</t>
         </is>
       </c>
       <c r="H276" s="7" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>-2.9%</t>
         </is>
       </c>
       <c r="I276" s="7" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-238</t>
         </is>
       </c>
       <c r="J276" s="7" t="inlineStr">
         <is>
-          <t>2,067</t>
+          <t>1,031</t>
         </is>
       </c>
       <c r="K276" s="7" t="inlineStr">
         <is>
-          <t>1,207</t>
+          <t>655</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="inlineStr">
         <is>
-          <t>215112170</t>
+          <t>205256391</t>
         </is>
       </c>
       <c r="B277" s="6" t="inlineStr">
         <is>
-          <t>შპს მაგი</t>
+          <t>⚠ შპს რასთქაია ჯორჯია</t>
         </is>
       </c>
       <c r="C277" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D277" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
-          <t>2,008</t>
+          <t>3,975</t>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
-          <t>-29.6%</t>
+          <t>-29.9%</t>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>32</t>
         </is>
       </c>
       <c r="H277" s="5" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I277" s="5" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>29</t>
         </is>
       </c>
       <c r="J277" s="5" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>836</t>
         </is>
       </c>
       <c r="K277" s="5" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="7" t="inlineStr">
         <is>
-          <t>415093641</t>
+          <t>415080628</t>
         </is>
       </c>
       <c r="B278" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კავკასიან ტრანს გრუპი</t>
+          <t>შპს ადეკო ტრანსი</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D278" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E278" s="7" t="inlineStr">
         <is>
-          <t>1,996</t>
+          <t>3,910</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>-49.2%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="G278" s="7" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>319</t>
         </is>
       </c>
       <c r="H278" s="7" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="I278" s="7" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>261</t>
         </is>
       </c>
       <c r="J278" s="7" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>1,636</t>
         </is>
       </c>
       <c r="K278" s="7" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>974</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="inlineStr">
         <is>
-          <t>446972571</t>
+          <t>200254802</t>
         </is>
       </c>
       <c r="B279" s="6" t="inlineStr">
         <is>
-          <t>შპს როუდ-ტექნოლოჯი</t>
+          <t>შპს ტრანს გარანტი</t>
         </is>
       </c>
       <c r="C279" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D279" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
-          <t>1,961</t>
+          <t>3,870</t>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
-          <t>-38.7%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
-          <t>-139</t>
+          <t>663</t>
         </is>
       </c>
       <c r="H279" s="5" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="I279" s="5" t="inlineStr">
         <is>
-          <t>-175</t>
+          <t>660</t>
         </is>
       </c>
       <c r="J279" s="5" t="inlineStr">
         <is>
-          <t>2,367</t>
+          <t>5,147</t>
         </is>
       </c>
       <c r="K279" s="5" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>4,980</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="7" t="inlineStr">
         <is>
-          <t>404905046</t>
+          <t>206330415</t>
         </is>
       </c>
       <c r="B280" s="8" t="inlineStr">
         <is>
-          <t>შპს ტრანს გაზი</t>
+          <t>შპს გევა ტრანსი</t>
         </is>
       </c>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D280" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E280" s="7" t="inlineStr">
         <is>
-          <t>1,955</t>
+          <t>3,753</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>17.9%</t>
         </is>
       </c>
       <c r="G280" s="7" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>467</t>
         </is>
       </c>
       <c r="H280" s="7" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>12.4%</t>
         </is>
       </c>
       <c r="I280" s="7" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>343</t>
         </is>
       </c>
       <c r="J280" s="7" t="inlineStr">
         <is>
-          <t>892</t>
+          <t>3,135</t>
         </is>
       </c>
       <c r="K280" s="7" t="inlineStr">
         <is>
-          <t>831</t>
+          <t>2,855</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="inlineStr">
         <is>
-          <t>446962519</t>
+          <t>404922349</t>
         </is>
       </c>
       <c r="B281" s="6" t="inlineStr">
         <is>
-          <t>შპს ნიუ ოილ ტრანს კომპანი</t>
+          <t>⚠ კატარ ეარვეიზ (ქიუ.სი.ეს.სი.)-ის ფილიალი საქართველოში</t>
         </is>
       </c>
       <c r="C281" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D281" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
-          <t>1,947</t>
+          <t>3,738</t>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
-          <t>-37.6%</t>
+          <t>-80.9%</t>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>3,038</t>
         </is>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
-          <t>20.6%</t>
+          <t>81.3%</t>
         </is>
       </c>
       <c r="I281" s="5" t="inlineStr">
         <is>
-          <t>408</t>
+          <t>3,010</t>
         </is>
       </c>
       <c r="J281" s="5" t="inlineStr">
         <is>
-          <t>5,199</t>
+          <t>950</t>
         </is>
       </c>
       <c r="K281" s="5" t="inlineStr">
         <is>
-          <t>3,558</t>
+          <t>941</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="7" t="inlineStr">
         <is>
-          <t>405372822</t>
+          <t>205295358</t>
         </is>
       </c>
       <c r="B282" s="8" t="inlineStr">
         <is>
-          <t>შპს ბაზალტ ტრანსი</t>
+          <t>შპს მორენა-პრო</t>
         </is>
       </c>
       <c r="C282" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D282" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E282" s="7" t="inlineStr">
         <is>
-          <t>1,943</t>
+          <t>3,618</t>
         </is>
       </c>
       <c r="F282" s="7" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>-17.7%</t>
         </is>
       </c>
       <c r="G282" s="7" t="inlineStr">
         <is>
-          <t>-142</t>
+          <t>147</t>
         </is>
       </c>
       <c r="H282" s="7" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I282" s="7" t="inlineStr">
         <is>
-          <t>-340</t>
+          <t>96</t>
         </is>
       </c>
       <c r="J282" s="7" t="inlineStr">
         <is>
-          <t>4,523</t>
+          <t>689</t>
         </is>
       </c>
       <c r="K282" s="7" t="inlineStr">
         <is>
-          <t>2,080</t>
+          <t>215</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="inlineStr">
         <is>
-          <t>215112349</t>
+          <t>400152106</t>
         </is>
       </c>
       <c r="B283" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ლა-ტრანსი</t>
+          <t>შპს მერფი ყაზბეგი</t>
         </is>
       </c>
       <c r="C283" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D283" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
-          <t>1,916</t>
+          <t>3,601</t>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
-          <t>-20.5%</t>
+          <t>23.2%</t>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>1,507</t>
         </is>
       </c>
       <c r="H283" s="5" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>41.9%</t>
         </is>
       </c>
       <c r="I283" s="5" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>617</t>
         </is>
       </c>
       <c r="J283" s="5" t="inlineStr">
         <is>
-          <t>590</t>
+          <t>10,561</t>
         </is>
       </c>
       <c r="K283" s="5" t="inlineStr">
         <is>
-          <t>508</t>
+          <t>8,976</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="7" t="inlineStr">
         <is>
-          <t>445512277</t>
+          <t>215126094</t>
         </is>
       </c>
       <c r="B284" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯმ-ტრანსი</t>
+          <t>შპს ჯი ენდ ეი ფორვარდი</t>
         </is>
       </c>
       <c r="C284" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D284" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E284" s="7" t="inlineStr">
         <is>
-          <t>1,904</t>
+          <t>3,564</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
-          <t>38.5%</t>
+          <t>-24.3%</t>
         </is>
       </c>
       <c r="G284" s="7" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>114</t>
         </is>
       </c>
       <c r="H284" s="7" t="inlineStr">
         <is>
-          <t>14.3%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I284" s="7" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>-82</t>
         </is>
       </c>
       <c r="J284" s="7" t="inlineStr">
         <is>
-          <t>1,720</t>
+          <t>1,606</t>
         </is>
       </c>
       <c r="K284" s="7" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>508</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="inlineStr">
         <is>
-          <t>406118231</t>
+          <t>431165507</t>
         </is>
       </c>
       <c r="B285" s="6" t="inlineStr">
         <is>
-          <t>შპს  მაქს-ტრანს ლოჯისტიკი</t>
+          <t>შპს ვტნ WTN</t>
         </is>
       </c>
       <c r="C285" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D285" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
-          <t>1,882</t>
+          <t>3,553</t>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
-          <t>-54.2%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
-          <t>-159</t>
+          <t>364</t>
         </is>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="I285" s="5" t="inlineStr">
         <is>
-          <t>-93</t>
+          <t>-231</t>
         </is>
       </c>
       <c r="J285" s="5" t="inlineStr">
         <is>
-          <t>1,357</t>
+          <t>1,473</t>
         </is>
       </c>
       <c r="K285" s="5" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>-340</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="7" t="inlineStr">
         <is>
-          <t>445415970</t>
+          <t>211400517</t>
         </is>
       </c>
       <c r="B286" s="8" t="inlineStr">
         <is>
-          <t>შპს ქოლუმბია შიფმენეჯმენთ (ჯორჯია)</t>
+          <t>შპს ენჯინეარ-სერვისი</t>
         </is>
       </c>
       <c r="C286" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D286" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E286" s="7" t="inlineStr">
         <is>
-          <t>1,868</t>
+          <t>3,534</t>
         </is>
       </c>
       <c r="F286" s="7" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="G286" s="7" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>561</t>
         </is>
       </c>
       <c r="H286" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>15.9%</t>
         </is>
       </c>
       <c r="I286" s="7" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>472</t>
         </is>
       </c>
       <c r="J286" s="7" t="inlineStr">
         <is>
-          <t>2,180</t>
+          <t>798</t>
         </is>
       </c>
       <c r="K286" s="7" t="inlineStr">
         <is>
-          <t>2,150</t>
+          <t>580</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="inlineStr">
         <is>
-          <t>400074655</t>
+          <t>204411216</t>
         </is>
       </c>
       <c r="B287" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  გლობალ ტრანს კომპანი</t>
+          <t>შპს გ და ა ტრანს კომპანი</t>
         </is>
       </c>
       <c r="C287" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D287" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
-          <t>1,804</t>
+          <t>3,517</t>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
-          <t>34.6%</t>
+          <t>-28.7%</t>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
-          <t>345</t>
+          <t>-25</t>
         </is>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
-          <t>19.2%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="I287" s="5" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>-295</t>
         </is>
       </c>
       <c r="J287" s="5" t="inlineStr">
         <is>
-          <t>2,306</t>
+          <t>1,916</t>
         </is>
       </c>
       <c r="K287" s="5" t="inlineStr">
         <is>
-          <t>2,283</t>
+          <t>1,790</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="7" t="inlineStr">
         <is>
-          <t>405177197</t>
+          <t>204543770</t>
         </is>
       </c>
       <c r="B288" s="8" t="inlineStr">
         <is>
-          <t>შპს მოტუს</t>
+          <t>⚠ შპს სი-ტი პარკ</t>
         </is>
       </c>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D288" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E288" s="7" t="inlineStr">
         <is>
-          <t>1,774</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,458</t>
+        </is>
+      </c>
+      <c r="F288" s="7" t="n">
+        <v/>
       </c>
       <c r="G288" s="7" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>-114</t>
         </is>
       </c>
       <c r="H288" s="7" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="I288" s="7" t="inlineStr">
         <is>
-          <t>-209</t>
+          <t>-288</t>
         </is>
       </c>
       <c r="J288" s="7" t="inlineStr">
         <is>
-          <t>1,748</t>
+          <t>2,620</t>
         </is>
       </c>
       <c r="K288" s="7" t="inlineStr">
         <is>
-          <t>-946</t>
+          <t>-46</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="inlineStr">
         <is>
-          <t>209437233</t>
+          <t>400298922</t>
         </is>
       </c>
       <c r="B289" s="6" t="inlineStr">
         <is>
-          <t>სს მოზაიკ ლოჯისტიკ</t>
+          <t>შპს გიო ჯგუფი</t>
         </is>
       </c>
       <c r="C289" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D289" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
-          <t>1,773</t>
+          <t>3,450</t>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
-          <t>30.3%</t>
+          <t>38.3%</t>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
-          <t>1,206</t>
+          <t>-598</t>
         </is>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
-          <t>68.0%</t>
+          <t>-17.3%</t>
         </is>
       </c>
       <c r="I289" s="5" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>-598</t>
         </is>
       </c>
       <c r="J289" s="5" t="inlineStr">
         <is>
-          <t>13,253</t>
+          <t>638</t>
         </is>
       </c>
       <c r="K289" s="5" t="inlineStr">
         <is>
-          <t>2,936</t>
+          <t>-591</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="7" t="inlineStr">
         <is>
-          <t>406240697</t>
+          <t>436040883</t>
         </is>
       </c>
       <c r="B290" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბესტ ტრანს</t>
+          <t>⚠ შპს სერვისეარ ჰოლდინგი</t>
         </is>
       </c>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D290" s="7" t="n">
         <v>2021</v>
       </c>
       <c r="E290" s="7" t="inlineStr">
         <is>
-          <t>1,768</t>
+          <t>3,430</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
-          <t>-53.1%</t>
+          <t>132.8%</t>
         </is>
       </c>
       <c r="G290" s="7" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>403</t>
         </is>
       </c>
       <c r="H290" s="7" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I290" s="7" t="inlineStr">
         <is>
-          <t>-119</t>
+          <t>403</t>
         </is>
       </c>
       <c r="J290" s="7" t="inlineStr">
         <is>
-          <t>1,110</t>
+          <t>7,938</t>
         </is>
       </c>
       <c r="K290" s="7" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>2,490</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="inlineStr">
         <is>
-          <t>404592099</t>
+          <t>248425404</t>
         </is>
       </c>
       <c r="B291" s="6" t="inlineStr">
         <is>
-          <t>⚠ ჰიუნდაი გლოვის ლოჯისტიკ დიშ თიჯარეთ სანაი ვე თიჯარეთის  საქართველოს ფილიალი</t>
+          <t>შპს გრლ ტრანს მ</t>
         </is>
       </c>
       <c r="C291" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D291" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
-          <t>1,742</t>
+          <t>3,418</t>
         </is>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
-          <t>-517</t>
+          <t>990</t>
         </is>
       </c>
       <c r="H291" s="5" t="inlineStr">
         <is>
-          <t>-29.7%</t>
+          <t>29.0%</t>
         </is>
       </c>
       <c r="I291" s="5" t="inlineStr">
         <is>
-          <t>-440</t>
+          <t>645</t>
         </is>
       </c>
       <c r="J291" s="5" t="inlineStr">
         <is>
-          <t>2,048</t>
+          <t>1,295</t>
         </is>
       </c>
       <c r="K291" s="5" t="inlineStr">
         <is>
-          <t>-1,685</t>
+          <t>1,239</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="7" t="inlineStr">
         <is>
-          <t>204439376</t>
+          <t>404499477</t>
         </is>
       </c>
       <c r="B292" s="8" t="inlineStr">
         <is>
-          <t>შპს სერვისეირი - ServiseAir</t>
+          <t>შპს   მარკო</t>
         </is>
       </c>
       <c r="C292" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D292" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E292" s="7" t="inlineStr">
         <is>
-          <t>1,654</t>
+          <t>3,410</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
-          <t>49.8%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="G292" s="7" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>458</t>
         </is>
       </c>
       <c r="H292" s="7" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="I292" s="7" t="inlineStr">
         <is>
-          <t>-198</t>
+          <t>321</t>
         </is>
       </c>
       <c r="J292" s="7" t="inlineStr">
         <is>
-          <t>6,673</t>
+          <t>472</t>
         </is>
       </c>
       <c r="K292" s="7" t="inlineStr">
         <is>
-          <t>2,475</t>
+          <t>224</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="inlineStr">
         <is>
-          <t>406030977</t>
+          <t>245599464</t>
         </is>
       </c>
       <c r="B293" s="6" t="inlineStr">
         <is>
-          <t>შპს ევროტრანსი 2010</t>
+          <t>შპს კასპიის საინსპექციო კომპანია</t>
         </is>
       </c>
       <c r="C293" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D293" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E293" s="5" t="inlineStr">
         <is>
-          <t>1,653</t>
+          <t>3,400</t>
         </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>236</t>
         </is>
       </c>
       <c r="H293" s="5" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>7.0%</t>
         </is>
       </c>
       <c r="I293" s="5" t="inlineStr">
         <is>
-          <t>-61</t>
+          <t>58</t>
         </is>
       </c>
       <c r="J293" s="5" t="inlineStr">
         <is>
-          <t>1,532</t>
+          <t>1,489</t>
         </is>
       </c>
       <c r="K293" s="5" t="inlineStr">
         <is>
-          <t>1,077</t>
+          <t>671</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="7" t="inlineStr">
         <is>
-          <t>437373254</t>
+          <t>204382435</t>
         </is>
       </c>
       <c r="B294" s="8" t="inlineStr">
         <is>
-          <t>შპს ფრუტ ლოჯისტიკა</t>
+          <t>სს თბილისის ცენტრალური ავტოვაგზალი</t>
         </is>
       </c>
       <c r="C294" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D294" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E294" s="7" t="inlineStr">
         <is>
-          <t>1,631</t>
+          <t>3,400</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>-7.0%</t>
         </is>
       </c>
       <c r="G294" s="7" t="inlineStr">
         <is>
-          <t>-2,020</t>
+          <t>1,399</t>
         </is>
       </c>
       <c r="H294" s="7" t="inlineStr">
         <is>
-          <t>-123.9%</t>
+          <t>41.2%</t>
         </is>
       </c>
       <c r="I294" s="7" t="inlineStr">
         <is>
-          <t>-1,585</t>
+          <t>1,079</t>
         </is>
       </c>
       <c r="J294" s="7" t="inlineStr">
         <is>
-          <t>4,499</t>
+          <t>25,483</t>
         </is>
       </c>
       <c r="K294" s="7" t="inlineStr">
         <is>
-          <t>-6,171</t>
+          <t>25,336</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="inlineStr">
         <is>
-          <t>445553151</t>
+          <t>415091796</t>
         </is>
       </c>
       <c r="B295" s="6" t="inlineStr">
         <is>
-          <t>შპს თურ ტრანსი</t>
+          <t>შპს მარპრო ლოჯისტიკს ჯორჯია</t>
         </is>
       </c>
       <c r="C295" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D295" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
-          <t>1,630</t>
+          <t>3,347</t>
         </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>-2.5%</t>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
-          <t>-986</t>
+          <t>369</t>
         </is>
       </c>
       <c r="H295" s="5" t="inlineStr">
         <is>
-          <t>-60.5%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="I295" s="5" t="inlineStr">
         <is>
-          <t>-1,012</t>
+          <t>199</t>
         </is>
       </c>
       <c r="J295" s="5" t="inlineStr">
         <is>
-          <t>2,542</t>
+          <t>1,784</t>
         </is>
       </c>
       <c r="K295" s="5" t="inlineStr">
         <is>
-          <t>-1,085</t>
+          <t>1,040</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="7" t="inlineStr">
         <is>
-          <t>445418450</t>
+          <t>204870540</t>
         </is>
       </c>
       <c r="B296" s="8" t="inlineStr">
         <is>
-          <t>შპს   ტრანსმისია</t>
+          <t>შპს გოსელინ მობილითი ჯორჯია</t>
         </is>
       </c>
       <c r="C296" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D296" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E296" s="7" t="inlineStr">
         <is>
-          <t>1,622</t>
+          <t>3,347</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>-44.8%</t>
         </is>
       </c>
       <c r="G296" s="7" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>-653</t>
         </is>
       </c>
       <c r="H296" s="7" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>-19.5%</t>
         </is>
       </c>
       <c r="I296" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>-693</t>
         </is>
       </c>
       <c r="J296" s="7" t="inlineStr">
         <is>
-          <t>1,637</t>
+          <t>1,031</t>
         </is>
       </c>
       <c r="K296" s="7" t="inlineStr">
         <is>
-          <t>1,117</t>
+          <t>381</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="inlineStr">
         <is>
-          <t>205040098</t>
+          <t>405675808</t>
         </is>
       </c>
       <c r="B297" s="6" t="inlineStr">
         <is>
-          <t>შპს ავიასერვისი</t>
+          <t>შპს ქართული სატრანსპორტო კომპანია-როიალ ლოჯისტიკი</t>
         </is>
       </c>
       <c r="C297" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D297" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
-          <t>1,597</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,345</t>
+        </is>
+      </c>
+      <c r="F297" s="5" t="n">
+        <v/>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
-          <t>-477</t>
+          <t>1,540</t>
         </is>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
-          <t>-29.9%</t>
+          <t>46.0%</t>
         </is>
       </c>
       <c r="I297" s="5" t="inlineStr">
         <is>
-          <t>-661</t>
+          <t>627</t>
         </is>
       </c>
       <c r="J297" s="5" t="inlineStr">
         <is>
-          <t>21,811</t>
+          <t>11,741</t>
         </is>
       </c>
       <c r="K297" s="5" t="inlineStr">
         <is>
-          <t>19,976</t>
+          <t>639</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="7" t="inlineStr">
         <is>
-          <t>406171823</t>
+          <t>205051012</t>
         </is>
       </c>
       <c r="B298" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ინტერ-ტერა ლოჯისტიკს</t>
+          <t>შპს სილქ როუდ ტრანს</t>
         </is>
       </c>
       <c r="C298" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D298" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E298" s="7" t="inlineStr">
         <is>
-          <t>1,582</t>
+          <t>3,338</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
-          <t>-45.8%</t>
+          <t>14.1%</t>
         </is>
       </c>
       <c r="G298" s="7" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>1,663</t>
         </is>
       </c>
       <c r="H298" s="7" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>49.8%</t>
         </is>
       </c>
       <c r="I298" s="7" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>-136</t>
         </is>
       </c>
       <c r="J298" s="7" t="inlineStr">
         <is>
-          <t>429</t>
+          <t>5,725</t>
         </is>
       </c>
       <c r="K298" s="7" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>494</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="inlineStr">
         <is>
-          <t>246952524</t>
+          <t>205159718</t>
         </is>
       </c>
       <c r="B299" s="6" t="inlineStr">
         <is>
-          <t>შპს ქობულეთის ტრანსრეგულირება</t>
+          <t>შპს უნივერსალ ინტრალოჯისტიკს</t>
         </is>
       </c>
       <c r="C299" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D299" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
-          <t>1,508</t>
+          <t>3,311</t>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
-          <t>47.9%</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
-          <t>-42</t>
+          <t>1,383</t>
         </is>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>41.8%</t>
         </is>
       </c>
       <c r="I299" s="5" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>1,303</t>
         </is>
       </c>
       <c r="J299" s="5" t="inlineStr">
         <is>
-          <t>2,098</t>
+          <t>6,413</t>
         </is>
       </c>
       <c r="K299" s="5" t="inlineStr">
         <is>
-          <t>2,053</t>
+          <t>6,356</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="7" t="inlineStr">
         <is>
-          <t>402011746</t>
+          <t>400034789</t>
         </is>
       </c>
       <c r="B300" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ტრანსპორტის მართვის საერთაშორისო კომპანია</t>
+          <t>შპს M.G. Logistic</t>
         </is>
       </c>
       <c r="C300" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D300" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E300" s="7" t="inlineStr">
         <is>
-          <t>1,491</t>
+          <t>3,289</t>
         </is>
       </c>
       <c r="F300" s="7" t="inlineStr">
         <is>
-          <t>-77.4%</t>
+          <t>-35.9%</t>
         </is>
       </c>
       <c r="G300" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>466</t>
         </is>
       </c>
       <c r="H300" s="7" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="I300" s="7" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>638</t>
         </is>
       </c>
       <c r="J300" s="7" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>4,531</t>
         </is>
       </c>
       <c r="K300" s="7" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>3,014</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="inlineStr">
         <is>
-          <t>406320832</t>
+          <t>404970206</t>
         </is>
       </c>
       <c r="B301" s="6" t="inlineStr">
         <is>
-          <t>შპს ემ-კე ლოჯისტიკ</t>
+          <t>შპს ინტერ ტრანსი</t>
         </is>
       </c>
       <c r="C301" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D301" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
-          <t>1,482</t>
+          <t>3,275</t>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
-          <t>-73.1%</t>
+          <t>-2.9%</t>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
-          <t>-316</t>
+          <t>2,470</t>
         </is>
       </c>
       <c r="H301" s="5" t="inlineStr">
         <is>
-          <t>-21.3%</t>
+          <t>75.4%</t>
         </is>
       </c>
       <c r="I301" s="5" t="inlineStr">
         <is>
-          <t>-1,237</t>
+          <t>657</t>
         </is>
       </c>
       <c r="J301" s="5" t="inlineStr">
         <is>
-          <t>3,476</t>
+          <t>13,170</t>
         </is>
       </c>
       <c r="K301" s="5" t="inlineStr">
         <is>
-          <t>767</t>
+          <t>-10,237</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="7" t="inlineStr">
         <is>
-          <t>426541655</t>
+          <t>404534919</t>
         </is>
       </c>
       <c r="B302" s="8" t="inlineStr">
         <is>
-          <t>შპს  ცენტრა თბილისის ტერმინალი</t>
+          <t>შპს ნიკოს</t>
         </is>
       </c>
       <c r="C302" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D302" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E302" s="7" t="inlineStr">
         <is>
-          <t>1,387</t>
+          <t>3,273</t>
         </is>
       </c>
       <c r="F302" s="7" t="inlineStr">
         <is>
-          <t>-43.2%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="G302" s="7" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>-625</t>
         </is>
       </c>
       <c r="H302" s="7" t="inlineStr">
         <is>
-          <t>31.2%</t>
+          <t>-19.1%</t>
         </is>
       </c>
       <c r="I302" s="7" t="inlineStr">
         <is>
-          <t>-746</t>
+          <t>-775</t>
         </is>
       </c>
       <c r="J302" s="7" t="inlineStr">
         <is>
-          <t>13,394</t>
+          <t>1,778</t>
         </is>
       </c>
       <c r="K302" s="7" t="inlineStr">
         <is>
-          <t>13,152</t>
+          <t>492</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="inlineStr">
         <is>
-          <t>404944101</t>
+          <t>400334303</t>
         </is>
       </c>
       <c r="B303" s="6" t="inlineStr">
         <is>
-          <t>⚠ ASCO Caspian Holdings S.A.-ს საქართველოს ფილიალი</t>
+          <t>შპს  ელლა თიემჯი</t>
         </is>
       </c>
       <c r="C303" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D303" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
-          <t>1,386</t>
+          <t>3,195</t>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
-          <t>-59.5%</t>
+          <t>-21.0%</t>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>240</t>
         </is>
       </c>
       <c r="H303" s="5" t="inlineStr">
         <is>
-          <t>25.8%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I303" s="5" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>164</t>
         </is>
       </c>
       <c r="J303" s="5" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>1,484</t>
         </is>
       </c>
       <c r="K303" s="5" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>387</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="7" t="inlineStr">
         <is>
-          <t>404865758</t>
+          <t>232002588</t>
         </is>
       </c>
       <c r="B304" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფაუერ ტრანს</t>
+          <t>შპს ბეტა</t>
         </is>
       </c>
       <c r="C304" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D304" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E304" s="7" t="inlineStr">
         <is>
-          <t>1,323</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,192</t>
+        </is>
+      </c>
+      <c r="F304" s="7" t="inlineStr">
+        <is>
+          <t>36.0%</t>
+        </is>
       </c>
       <c r="G304" s="7" t="inlineStr">
         <is>
-          <t>-274</t>
+          <t>750</t>
         </is>
       </c>
       <c r="H304" s="7" t="inlineStr">
         <is>
-          <t>-20.7%</t>
+          <t>23.5%</t>
         </is>
       </c>
       <c r="I304" s="7" t="inlineStr">
         <is>
-          <t>-274</t>
+          <t>568</t>
         </is>
       </c>
       <c r="J304" s="7" t="inlineStr">
         <is>
-          <t>5,700</t>
+          <t>1,455</t>
         </is>
       </c>
       <c r="K304" s="7" t="inlineStr">
         <is>
-          <t>-3,641</t>
+          <t>857</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="inlineStr">
         <is>
-          <t>425363313</t>
+          <t>402166856</t>
         </is>
       </c>
       <c r="B305" s="6" t="inlineStr">
         <is>
-          <t>შპს სარ გრუპი</t>
+          <t>შპს ნათს ექსპრესი</t>
         </is>
       </c>
       <c r="C305" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D305" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E305" s="5" t="inlineStr">
         <is>
-          <t>1,311</t>
+          <t>3,174</t>
         </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
-          <t>-59.0%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>418</t>
         </is>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="I305" s="5" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>38</t>
         </is>
       </c>
       <c r="J305" s="5" t="inlineStr">
         <is>
-          <t>3,784</t>
+          <t>1,276</t>
         </is>
       </c>
       <c r="K305" s="5" t="inlineStr">
         <is>
-          <t>2,566</t>
+          <t>697</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="7" t="inlineStr">
         <is>
-          <t>405214085</t>
+          <t>404555227</t>
         </is>
       </c>
       <c r="B306" s="8" t="inlineStr">
         <is>
-          <t>შპს სმარტბოქსი</t>
+          <t>⚠ შპს  ბოს შელფ (საქართველო)</t>
         </is>
       </c>
       <c r="C306" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D306" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E306" s="7" t="inlineStr">
         <is>
-          <t>1,301</t>
+          <t>3,168</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>-8.8%</t>
         </is>
       </c>
       <c r="G306" s="7" t="inlineStr">
         <is>
-          <t>-155</t>
+          <t>1,200</t>
         </is>
       </c>
       <c r="H306" s="7" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>37.9%</t>
         </is>
       </c>
       <c r="I306" s="7" t="inlineStr">
         <is>
-          <t>-203</t>
+          <t>1,193</t>
         </is>
       </c>
       <c r="J306" s="7" t="inlineStr">
         <is>
-          <t>1,609</t>
+          <t>5,065</t>
         </is>
       </c>
       <c r="K306" s="7" t="inlineStr">
         <is>
-          <t>529</t>
+          <t>2,456</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="inlineStr">
         <is>
-          <t>400202384</t>
+          <t>418470675</t>
         </is>
       </c>
       <c r="B307" s="6" t="inlineStr">
         <is>
-          <t>შპს მიქს შოპი</t>
+          <t>შპს ალიანსგრუპი</t>
         </is>
       </c>
       <c r="C307" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D307" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E307" s="5" t="inlineStr">
         <is>
-          <t>1,274</t>
+          <t>3,168</t>
         </is>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
-          <t>18.0%</t>
+          <t>-31.1%</t>
         </is>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>423</t>
         </is>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="I307" s="5" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>400</t>
         </is>
       </c>
       <c r="J307" s="5" t="inlineStr">
         <is>
-          <t>1,119</t>
+          <t>4,287</t>
         </is>
       </c>
       <c r="K307" s="5" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>3,004</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="7" t="inlineStr">
         <is>
-          <t>405695813</t>
+          <t>245621625</t>
         </is>
       </c>
       <c r="B308" s="8" t="inlineStr">
         <is>
-          <t>შპს ონ-თაიმ ლოჯისტიკს კომპანი</t>
+          <t>შპს ბლექ სი პაილოტ სერვისი</t>
         </is>
       </c>
       <c r="C308" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D308" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E308" s="7" t="inlineStr">
         <is>
-          <t>1,177</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,153</t>
+        </is>
+      </c>
+      <c r="F308" s="7" t="inlineStr">
+        <is>
+          <t>-6.7%</t>
+        </is>
       </c>
       <c r="G308" s="7" t="inlineStr">
         <is>
-          <t>-184</t>
+          <t>535</t>
         </is>
       </c>
       <c r="H308" s="7" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>17.0%</t>
         </is>
       </c>
       <c r="I308" s="7" t="inlineStr">
         <is>
-          <t>-806</t>
+          <t>497</t>
         </is>
       </c>
       <c r="J308" s="7" t="inlineStr">
         <is>
-          <t>12,038</t>
+          <t>532</t>
         </is>
       </c>
       <c r="K308" s="7" t="inlineStr">
         <is>
-          <t>-806</t>
+          <t>510</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="inlineStr">
         <is>
-          <t>427725250</t>
+          <t>405402693</t>
         </is>
       </c>
       <c r="B309" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს რახშ ლოჯისტიკ</t>
+          <t>შპს   თბილისის ლოგისტიკური ცენტრი</t>
         </is>
       </c>
       <c r="C309" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D309" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E309" s="5" t="inlineStr">
         <is>
-          <t>1,167</t>
+          <t>3,148</t>
         </is>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
-          <t>-51.4%</t>
+          <t>-30.9%</t>
         </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
-          <t>-63</t>
+          <t>399</t>
         </is>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>12.7%</t>
         </is>
       </c>
       <c r="I309" s="5" t="inlineStr">
         <is>
-          <t>-63</t>
+          <t>-182</t>
         </is>
       </c>
       <c r="J309" s="5" t="inlineStr">
         <is>
-          <t>1,743</t>
+          <t>7,661</t>
         </is>
       </c>
       <c r="K309" s="5" t="inlineStr">
         <is>
-          <t>1,734</t>
+          <t>-534</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="7" t="inlineStr">
         <is>
-          <t>202431412</t>
+          <t>200270928</t>
         </is>
       </c>
       <c r="B310" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გეგ ტრანსი</t>
+          <t>შპს ინსტრაოფჩა</t>
         </is>
       </c>
       <c r="C310" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D310" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E310" s="7" t="inlineStr">
         <is>
-          <t>1,165</t>
+          <t>3,134</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
-          <t>-29.3%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="G310" s="7" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>314</t>
         </is>
       </c>
       <c r="H310" s="7" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="I310" s="7" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>314</t>
         </is>
       </c>
       <c r="J310" s="7" t="inlineStr">
         <is>
-          <t>1,707</t>
+          <t>1,682</t>
         </is>
       </c>
       <c r="K310" s="7" t="inlineStr">
         <is>
-          <t>1,593</t>
+          <t>1,583</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="inlineStr">
         <is>
-          <t>406252576</t>
+          <t>406051695</t>
         </is>
       </c>
       <c r="B311" s="6" t="inlineStr">
         <is>
-          <t>შპს ავიაკოპტერი</t>
+          <t>შპს ნიში</t>
         </is>
       </c>
       <c r="C311" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D311" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E311" s="5" t="inlineStr">
         <is>
-          <t>1,144</t>
+          <t>3,088</t>
         </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
-          <t>37.4%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>-379</t>
         </is>
       </c>
       <c r="H311" s="5" t="inlineStr">
         <is>
-          <t>17.9%</t>
+          <t>-12.3%</t>
         </is>
       </c>
       <c r="I311" s="5" t="inlineStr">
         <is>
-          <t>-139</t>
+          <t>-381</t>
         </is>
       </c>
       <c r="J311" s="5" t="inlineStr">
         <is>
-          <t>2,159</t>
+          <t>1,290</t>
         </is>
       </c>
       <c r="K311" s="5" t="inlineStr">
         <is>
-          <t>309</t>
+          <t>-223</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="7" t="inlineStr">
         <is>
-          <t>404521736</t>
+          <t>404932132</t>
         </is>
       </c>
       <c r="B312" s="8" t="inlineStr">
         <is>
-          <t>შპს ბსბ ტერმინალი</t>
+          <t>⚠ შპს Vita Logistics</t>
         </is>
       </c>
       <c r="C312" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D312" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E312" s="7" t="inlineStr">
         <is>
-          <t>1,123</t>
+          <t>3,041</t>
         </is>
       </c>
       <c r="F312" s="7" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>-31.7%</t>
         </is>
       </c>
       <c r="G312" s="7" t="inlineStr">
         <is>
-          <t>599</t>
+          <t>-321</t>
         </is>
       </c>
       <c r="H312" s="7" t="inlineStr">
         <is>
-          <t>53.3%</t>
+          <t>-10.6%</t>
         </is>
       </c>
       <c r="I312" s="7" t="inlineStr">
         <is>
-          <t>456</t>
+          <t>-326</t>
         </is>
       </c>
       <c r="J312" s="7" t="inlineStr">
         <is>
-          <t>1,251</t>
+          <t>1,575</t>
         </is>
       </c>
       <c r="K312" s="7" t="inlineStr">
         <is>
-          <t>1,179</t>
+          <t>1,059</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="inlineStr">
         <is>
-          <t>405139149</t>
+          <t>402045185</t>
         </is>
       </c>
       <c r="B313" s="6" t="inlineStr">
         <is>
-          <t>შპს ელ-ეს ჰევილიფტ</t>
+          <t>შპს   ანგელ ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C313" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D313" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E313" s="5" t="inlineStr">
         <is>
-          <t>1,062</t>
+          <t>3,010</t>
         </is>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
-          <t>-24.6%</t>
+          <t>-20.3%</t>
         </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
-          <t>-1,654</t>
+          <t>635</t>
         </is>
       </c>
       <c r="H313" s="5" t="inlineStr">
         <is>
-          <t>-155.8%</t>
+          <t>21.1%</t>
         </is>
       </c>
       <c r="I313" s="5" t="inlineStr">
         <is>
-          <t>-2,393</t>
+          <t>231</t>
         </is>
       </c>
       <c r="J313" s="5" t="inlineStr">
         <is>
-          <t>12,489</t>
+          <t>2,872</t>
         </is>
       </c>
       <c r="K313" s="5" t="inlineStr">
         <is>
-          <t>-359</t>
+          <t>1,803</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="7" t="inlineStr">
         <is>
-          <t>405314468</t>
+          <t>415080076</t>
         </is>
       </c>
       <c r="B314" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ტრანს ლოგისტიკ</t>
+          <t>შპს კ.კ.კ. &amp; კომპანი</t>
         </is>
       </c>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D314" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E314" s="7" t="inlineStr">
         <is>
-          <t>1,047</t>
+          <t>2,983</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>-43.7%</t>
         </is>
       </c>
       <c r="G314" s="7" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>190</t>
         </is>
       </c>
       <c r="H314" s="7" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I314" s="7" t="inlineStr">
         <is>
-          <t>-237</t>
+          <t>50</t>
         </is>
       </c>
       <c r="J314" s="7" t="inlineStr">
         <is>
-          <t>4,589</t>
+          <t>1,626</t>
         </is>
       </c>
       <c r="K314" s="7" t="inlineStr">
         <is>
-          <t>-393</t>
+          <t>628</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="inlineStr">
         <is>
-          <t>402084668</t>
+          <t>401943590</t>
         </is>
       </c>
       <c r="B315" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბალტკრაფტ გეო</t>
+          <t>შპს უნიპაკი</t>
         </is>
       </c>
       <c r="C315" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D315" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E315" s="5" t="inlineStr">
         <is>
-          <t>1,017</t>
+          <t>2,952</t>
         </is>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
-          <t>-92.0%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
-          <t>-1,717</t>
+          <t>689</t>
         </is>
       </c>
       <c r="H315" s="5" t="inlineStr">
         <is>
-          <t>-168.9%</t>
+          <t>23.4%</t>
         </is>
       </c>
       <c r="I315" s="5" t="inlineStr">
         <is>
-          <t>-1,736</t>
+          <t>634</t>
         </is>
       </c>
       <c r="J315" s="5" t="inlineStr">
         <is>
-          <t>1,612</t>
+          <t>3,590</t>
         </is>
       </c>
       <c r="K315" s="5" t="inlineStr">
         <is>
-          <t>1,542</t>
+          <t>3,265</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="7" t="inlineStr">
         <is>
-          <t>405694814</t>
+          <t>445467325</t>
         </is>
       </c>
       <c r="B316" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯიჯი როუდ სოლუშენს</t>
+          <t>შპს ავტო-2015</t>
         </is>
       </c>
       <c r="C316" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D316" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E316" s="7" t="inlineStr">
         <is>
-          <t>1,001</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,944</t>
+        </is>
+      </c>
+      <c r="F316" s="7" t="inlineStr">
+        <is>
+          <t>-3.5%</t>
+        </is>
       </c>
       <c r="G316" s="7" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>1,586</t>
         </is>
       </c>
       <c r="H316" s="7" t="inlineStr">
         <is>
-          <t>51.3%</t>
+          <t>53.9%</t>
         </is>
       </c>
       <c r="I316" s="7" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>-77</t>
         </is>
       </c>
       <c r="J316" s="7" t="inlineStr">
         <is>
-          <t>4,648</t>
+          <t>503</t>
         </is>
       </c>
       <c r="K316" s="7" t="inlineStr">
         <is>
-          <t>249</t>
+          <t>503</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="inlineStr">
         <is>
-          <t>430026946</t>
+          <t>404466387</t>
         </is>
       </c>
       <c r="B317" s="6" t="inlineStr">
         <is>
-          <t>შპს ტრანსკომპანია 2013</t>
+          <t>⚠ შპს გრუპი</t>
         </is>
       </c>
       <c r="C317" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D317" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E317" s="5" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>2,933</t>
         </is>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
-          <t>-187</t>
+          <t>417</t>
         </is>
       </c>
       <c r="H317" s="5" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="I317" s="5" t="inlineStr">
         <is>
-          <t>-586</t>
+          <t>51</t>
         </is>
       </c>
       <c r="J317" s="5" t="inlineStr">
         <is>
-          <t>3,307</t>
+          <t>5,203</t>
         </is>
       </c>
       <c r="K317" s="5" t="inlineStr">
         <is>
-          <t>-1,754</t>
+          <t>2,066</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="7" t="inlineStr">
         <is>
-          <t>400222683</t>
+          <t>400053749</t>
         </is>
       </c>
       <c r="B318" s="8" t="inlineStr">
         <is>
-          <t>შპს ელ-ლა</t>
+          <t>შპს იმედი</t>
         </is>
       </c>
       <c r="C318" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D318" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E318" s="7" t="inlineStr">
         <is>
-          <t>931</t>
+          <t>2,891</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
-          <t>-58.6%</t>
+          <t>-5.7%</t>
         </is>
       </c>
       <c r="G318" s="7" t="inlineStr">
         <is>
-          <t>-268</t>
+          <t>700</t>
         </is>
       </c>
       <c r="H318" s="7" t="inlineStr">
         <is>
-          <t>-28.8%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="I318" s="7" t="inlineStr">
         <is>
-          <t>-352</t>
+          <t>260</t>
         </is>
       </c>
       <c r="J318" s="7" t="inlineStr">
         <is>
-          <t>1,419</t>
+          <t>2,071</t>
         </is>
       </c>
       <c r="K318" s="7" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>347</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="inlineStr">
         <is>
-          <t>406047932</t>
+          <t>245437638</t>
         </is>
       </c>
       <c r="B319" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ქართული ხილი და ბოსტნეული</t>
+          <t>შპს ჯორჯტრანს</t>
         </is>
       </c>
       <c r="C319" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D319" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E319" s="5" t="inlineStr">
         <is>
-          <t>929</t>
+          <t>2,876</t>
         </is>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>-27.5%</t>
         </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>1,028</t>
         </is>
       </c>
       <c r="H319" s="5" t="inlineStr">
         <is>
-          <t>59.3%</t>
+          <t>35.7%</t>
         </is>
       </c>
       <c r="I319" s="5" t="inlineStr">
         <is>
-          <t>271</t>
+          <t>468</t>
         </is>
       </c>
       <c r="J319" s="5" t="inlineStr">
         <is>
-          <t>5,178</t>
+          <t>5,153</t>
         </is>
       </c>
       <c r="K319" s="5" t="inlineStr">
         <is>
-          <t>3,918</t>
+          <t>2,287</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="7" t="inlineStr">
         <is>
-          <t>245407082</t>
+          <t>448053114</t>
         </is>
       </c>
       <c r="B320" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს საქართველოს ლოგისტიკური კომპანია</t>
+          <t>შპს ბაგატი ტრანს</t>
         </is>
       </c>
       <c r="C320" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D320" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E320" s="7" t="inlineStr">
         <is>
-          <t>884</t>
+          <t>2,873</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>-5.9%</t>
         </is>
       </c>
       <c r="G320" s="7" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>1,482</t>
         </is>
       </c>
       <c r="H320" s="7" t="inlineStr">
         <is>
-          <t>17.2%</t>
+          <t>51.6%</t>
         </is>
       </c>
       <c r="I320" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>32</t>
         </is>
       </c>
       <c r="J320" s="7" t="inlineStr">
         <is>
-          <t>1,973</t>
+          <t>1,386</t>
         </is>
       </c>
       <c r="K320" s="7" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>1,379</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="inlineStr">
         <is>
-          <t>405227632</t>
+          <t>406173135</t>
         </is>
       </c>
       <c r="B321" s="6" t="inlineStr">
         <is>
-          <t>სს  ჯენერალ რეილ სერვისი</t>
+          <t>⚠ შპს მიზანი</t>
         </is>
       </c>
       <c r="C321" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D321" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E321" s="5" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>2,830</t>
         </is>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
-          <t>-68.2%</t>
+          <t>-72.1%</t>
         </is>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>139</t>
         </is>
       </c>
       <c r="H321" s="5" t="inlineStr">
         <is>
-          <t>82.8%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I321" s="5" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>-182</t>
         </is>
       </c>
       <c r="J321" s="5" t="inlineStr">
         <is>
-          <t>1,724</t>
+          <t>1,112</t>
         </is>
       </c>
       <c r="K321" s="5" t="inlineStr">
         <is>
-          <t>1,495</t>
+          <t>359</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="7" t="inlineStr">
         <is>
-          <t>416313885</t>
+          <t>415082984</t>
         </is>
       </c>
       <c r="B322" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ტერმინალ 1</t>
+          <t>შპს გლობალ კომპანი</t>
         </is>
       </c>
       <c r="C322" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D322" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E322" s="7" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>2,763</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
-          <t>-56.7%</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="G322" s="7" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>145</t>
         </is>
       </c>
       <c r="H322" s="7" t="inlineStr">
         <is>
-          <t>22.8%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="I322" s="7" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>99</t>
         </is>
       </c>
       <c r="J322" s="7" t="inlineStr">
         <is>
-          <t>3,291</t>
+          <t>1,164</t>
         </is>
       </c>
       <c r="K322" s="7" t="inlineStr">
         <is>
-          <t>1,835</t>
+          <t>945</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="inlineStr">
         <is>
-          <t>432548905</t>
+          <t>405402372</t>
         </is>
       </c>
       <c r="B323" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ადა ტრანსი</t>
+          <t>შპს ტექნო ქონსთრაქშენი</t>
         </is>
       </c>
       <c r="C323" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D323" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E323" s="5" t="inlineStr">
         <is>
-          <t>859</t>
+          <t>2,757</t>
         </is>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
-          <t>272.4%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>2,563</t>
         </is>
       </c>
       <c r="H323" s="5" t="inlineStr">
         <is>
-          <t>53.5%</t>
+          <t>92.9%</t>
         </is>
       </c>
       <c r="I323" s="5" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>1,809</t>
         </is>
       </c>
       <c r="J323" s="5" t="inlineStr">
         <is>
-          <t>1,689</t>
+          <t>2,276</t>
         </is>
       </c>
       <c r="K323" s="5" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>2,106</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="7" t="inlineStr">
         <is>
-          <t>415084063</t>
+          <t>203861865</t>
         </is>
       </c>
       <c r="B324" s="8" t="inlineStr">
         <is>
-          <t>შპს კავტრექსტერმინალი</t>
+          <t>შპს მერსკ საქართველო</t>
         </is>
       </c>
       <c r="C324" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D324" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E324" s="7" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>2,749</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
-          <t>-43.6%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="G324" s="7" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>-50</t>
         </is>
       </c>
       <c r="H324" s="7" t="inlineStr">
         <is>
-          <t>12.6%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="I324" s="7" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>2,562</t>
         </is>
       </c>
       <c r="J324" s="7" t="inlineStr">
         <is>
-          <t>1,844</t>
+          <t>8,777</t>
         </is>
       </c>
       <c r="K324" s="7" t="inlineStr">
         <is>
-          <t>1,708</t>
+          <t>8,227</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="inlineStr">
         <is>
-          <t>206315316</t>
+          <t>211354390</t>
         </is>
       </c>
       <c r="B325" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეოტრანსგაზი</t>
+          <t>საქართველოს საერთაშორისო საავტომობილო გადამზიდავთა ასოციაცია</t>
         </is>
       </c>
       <c r="C325" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D325" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E325" s="5" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>2,743</t>
         </is>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
-          <t>-71.4%</t>
+          <t>15.8%</t>
         </is>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>708</t>
         </is>
       </c>
       <c r="H325" s="5" t="inlineStr">
         <is>
-          <t>18.2%</t>
+          <t>25.8%</t>
         </is>
       </c>
       <c r="I325" s="5" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>670</t>
         </is>
       </c>
       <c r="J325" s="5" t="inlineStr">
         <is>
-          <t>800</t>
+          <t>9,326</t>
         </is>
       </c>
       <c r="K325" s="5" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>9,034</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="7" t="inlineStr">
         <is>
-          <t>405125234</t>
+          <t>215147400</t>
         </is>
       </c>
       <c r="B326" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს იუნითი გრუპ</t>
+          <t>⚠ შპს ჯეო ჯგუფი</t>
         </is>
       </c>
       <c r="C326" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D326" s="7" t="n">
         <v>2022</v>
       </c>
       <c r="E326" s="7" t="inlineStr">
         <is>
-          <t>669</t>
+          <t>2,685</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
-          <t>-88.5%</t>
+          <t>-26.3%</t>
         </is>
       </c>
       <c r="G326" s="7" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>-76</t>
         </is>
       </c>
       <c r="H326" s="7" t="inlineStr">
         <is>
-          <t>51.3%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="I326" s="7" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>-132</t>
         </is>
       </c>
       <c r="J326" s="7" t="inlineStr">
         <is>
-          <t>2,394</t>
+          <t>405</t>
         </is>
       </c>
       <c r="K326" s="7" t="inlineStr">
         <is>
-          <t>2,393</t>
+          <t>-33</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="inlineStr">
         <is>
-          <t>406281376</t>
+          <t>445422007</t>
         </is>
       </c>
       <c r="B327" s="6" t="inlineStr">
         <is>
-          <t>შპს  ემ სი ტრანს</t>
+          <t>შპს MILTAS LOGISTIK</t>
         </is>
       </c>
       <c r="C327" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D327" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E327" s="5" t="inlineStr">
         <is>
-          <t>660</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,667</t>
+        </is>
+      </c>
+      <c r="F327" s="5" t="n">
+        <v/>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
-          <t>-318</t>
+          <t>837</t>
         </is>
       </c>
       <c r="H327" s="5" t="inlineStr">
         <is>
-          <t>-48.2%</t>
+          <t>31.4%</t>
         </is>
       </c>
       <c r="I327" s="5" t="inlineStr">
         <is>
-          <t>-330</t>
+          <t>547</t>
         </is>
       </c>
       <c r="J327" s="5" t="inlineStr">
         <is>
-          <t>9,992</t>
+          <t>1,047</t>
         </is>
       </c>
       <c r="K327" s="5" t="inlineStr">
         <is>
-          <t>-215</t>
+          <t>1,021</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="7" t="inlineStr">
         <is>
-          <t>404452427</t>
+          <t>201944959</t>
         </is>
       </c>
       <c r="B328" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯიან ვინგზ</t>
+          <t>შპს ოკრიბა</t>
         </is>
       </c>
       <c r="C328" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D328" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E328" s="7" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>2,586</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
-          <t>-98.7%</t>
+          <t>-1.2%</t>
         </is>
       </c>
       <c r="G328" s="7" t="inlineStr">
         <is>
-          <t>-281</t>
+          <t>1,021</t>
         </is>
       </c>
       <c r="H328" s="7" t="inlineStr">
         <is>
-          <t>-43.1%</t>
+          <t>39.5%</t>
         </is>
       </c>
       <c r="I328" s="7" t="inlineStr">
         <is>
-          <t>-485</t>
+          <t>805</t>
         </is>
       </c>
       <c r="J328" s="7" t="inlineStr">
         <is>
-          <t>21,216</t>
+          <t>61,167</t>
         </is>
       </c>
       <c r="K328" s="7" t="inlineStr">
         <is>
-          <t>12,696</t>
+          <t>58,253</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="inlineStr">
         <is>
-          <t>405209019</t>
+          <t>431953950</t>
         </is>
       </c>
       <c r="B329" s="6" t="inlineStr">
         <is>
-          <t>შპს თი სი ლაბ</t>
+          <t>შპს ბლიც ლოჯისტიკ</t>
         </is>
       </c>
       <c r="C329" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D329" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E329" s="5" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>2,553</t>
         </is>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
-          <t>-54.9%</t>
+          <t>-19.0%</t>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>194</t>
         </is>
       </c>
       <c r="H329" s="5" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="I329" s="5" t="inlineStr">
         <is>
-          <t>-342</t>
+          <t>-21</t>
         </is>
       </c>
       <c r="J329" s="5" t="inlineStr">
         <is>
-          <t>1,039</t>
+          <t>1,383</t>
         </is>
       </c>
       <c r="K329" s="5" t="inlineStr">
         <is>
-          <t>-226</t>
+          <t>752</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="7" t="inlineStr">
         <is>
-          <t>404985281</t>
+          <t>418478141</t>
         </is>
       </c>
       <c r="B330" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს Cargo Transit</t>
+          <t>შპს ვ-ქონსთრაქშენ</t>
         </is>
       </c>
       <c r="C330" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D330" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E330" s="7" t="inlineStr">
         <is>
-          <t>593</t>
+          <t>2,523</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>-97.1%</t>
+          <t>-35.0%</t>
         </is>
       </c>
       <c r="G330" s="7" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>663</t>
         </is>
       </c>
       <c r="H330" s="7" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>26.3%</t>
         </is>
       </c>
       <c r="I330" s="7" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>585</t>
         </is>
       </c>
       <c r="J330" s="7" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>2,639</t>
         </is>
       </c>
       <c r="K330" s="7" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2,108</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="inlineStr">
         <is>
-          <t>245385293</t>
+          <t>405167983</t>
         </is>
       </c>
       <c r="B331" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს რუსეთის ნაოსნობის საზღვაო რეგისტრი საქართველოში</t>
+          <t>შპს იუ ენდ ჯი ეჯენსი</t>
         </is>
       </c>
       <c r="C331" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D331" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E331" s="5" t="inlineStr">
         <is>
-          <t>545</t>
+          <t>2,511</t>
         </is>
       </c>
       <c r="F331" s="5" t="inlineStr">
         <is>
-          <t>-67.5%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>-148</t>
         </is>
       </c>
       <c r="H331" s="5" t="inlineStr">
         <is>
-          <t>12.8%</t>
+          <t>-5.9%</t>
         </is>
       </c>
       <c r="I331" s="5" t="inlineStr">
         <is>
-          <t>-238</t>
+          <t>-146</t>
         </is>
       </c>
       <c r="J331" s="5" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>722</t>
         </is>
       </c>
       <c r="K331" s="5" t="inlineStr">
         <is>
-          <t>424</t>
+          <t>438</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="7" t="inlineStr">
         <is>
-          <t>445400511</t>
+          <t>404452392</t>
         </is>
       </c>
       <c r="B332" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ROM TRANSI</t>
+          <t>⚠ შპს პეტროლეუმ თრეიდ კომპანი 2013 PETROLEUM TRADE COMPANY 2013 LLC</t>
         </is>
       </c>
       <c r="C332" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D332" s="7" t="n">
         <v>2019</v>
       </c>
       <c r="E332" s="7" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>2,499</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
-          <t>-58.6%</t>
+          <t>-11.4%</t>
         </is>
       </c>
       <c r="G332" s="7" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>897</t>
         </is>
       </c>
       <c r="H332" s="7" t="inlineStr">
         <is>
-          <t>16.0%</t>
+          <t>35.9%</t>
         </is>
       </c>
       <c r="I332" s="7" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>682</t>
         </is>
       </c>
       <c r="J332" s="7" t="inlineStr">
         <is>
-          <t>1,668</t>
+          <t>985</t>
         </is>
       </c>
       <c r="K332" s="7" t="inlineStr">
         <is>
-          <t>1,561</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="inlineStr">
         <is>
-          <t>404860478</t>
+          <t>402208197</t>
         </is>
       </c>
       <c r="B333" s="6" t="inlineStr">
         <is>
-          <t>შპს ასსა ტრანს კაუკასუს</t>
+          <t>შპს  ჯეო ასფალტი</t>
         </is>
       </c>
       <c r="C333" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D333" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E333" s="5" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>2,483</t>
         </is>
       </c>
       <c r="F333" s="5" t="inlineStr">
         <is>
-          <t>-85.5%</t>
+          <t>-41.3%</t>
         </is>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
-          <t>-145</t>
+          <t>952</t>
         </is>
       </c>
       <c r="H333" s="5" t="inlineStr">
         <is>
-          <t>-35.3%</t>
+          <t>38.3%</t>
         </is>
       </c>
       <c r="I333" s="5" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>647</t>
         </is>
       </c>
       <c r="J333" s="5" t="inlineStr">
         <is>
-          <t>2,025</t>
+          <t>2,088</t>
         </is>
       </c>
       <c r="K333" s="5" t="inlineStr">
         <is>
-          <t>2,016</t>
+          <t>1,041</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="7" t="inlineStr">
         <is>
-          <t>415108163</t>
+          <t>445466120</t>
         </is>
       </c>
       <c r="B334" s="8" t="inlineStr">
         <is>
-          <t>შპს ფოთის სატრანსპორტო კომპანია</t>
+          <t>შპს ნიუ სთარ</t>
         </is>
       </c>
       <c r="C334" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D334" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E334" s="7" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>2,475</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="G334" s="7" t="inlineStr">
         <is>
-          <t>-1,642</t>
+          <t>410</t>
         </is>
       </c>
       <c r="H334" s="7" t="inlineStr">
         <is>
-          <t>-429.9%</t>
+          <t>16.6%</t>
         </is>
       </c>
       <c r="I334" s="7" t="inlineStr">
         <is>
-          <t>-313</t>
+          <t>317</t>
         </is>
       </c>
       <c r="J334" s="7" t="inlineStr">
         <is>
-          <t>6,297</t>
+          <t>2,380</t>
         </is>
       </c>
       <c r="K334" s="7" t="inlineStr">
         <is>
-          <t>6,258</t>
+          <t>1,359</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="inlineStr">
         <is>
-          <t>405337960</t>
+          <t>406197388</t>
         </is>
       </c>
       <c r="B335" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ტრანსფორმირებადი ნაგებობები. საქართველო ტ.ნ.საქართველო</t>
+          <t>შპს ფენიქსი</t>
         </is>
       </c>
       <c r="C335" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D335" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E335" s="5" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>2,444</t>
         </is>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
-          <t>811.6%</t>
+          <t>-17.4%</t>
         </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>56</t>
         </is>
       </c>
       <c r="H335" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I335" s="5" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>-100</t>
         </is>
       </c>
       <c r="J335" s="5" t="inlineStr">
         <is>
-          <t>1,936</t>
+          <t>1,185</t>
         </is>
       </c>
       <c r="K335" s="5" t="inlineStr">
         <is>
-          <t>-851</t>
+          <t>122</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="7" t="inlineStr">
         <is>
-          <t>415599720</t>
+          <t>405179783</t>
         </is>
       </c>
       <c r="B336" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჭიათურის სატრანსპორტო კომპანია</t>
+          <t>შპს საფლაი ჯეო</t>
         </is>
       </c>
       <c r="C336" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D336" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E336" s="7" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>2,436</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
-          <t>-88.8%</t>
+          <t>-9.3%</t>
         </is>
       </c>
       <c r="G336" s="7" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>362</t>
         </is>
       </c>
       <c r="H336" s="7" t="inlineStr">
         <is>
-          <t>33.0%</t>
+          <t>14.9%</t>
         </is>
       </c>
       <c r="I336" s="7" t="inlineStr">
         <is>
-          <t>-2,673</t>
+          <t>815</t>
         </is>
       </c>
       <c r="J336" s="7" t="inlineStr">
         <is>
-          <t>51,429</t>
+          <t>4,051</t>
         </is>
       </c>
       <c r="K336" s="7" t="inlineStr">
         <is>
-          <t>51,399</t>
+          <t>3,823</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="inlineStr">
         <is>
-          <t>404462318</t>
+          <t>415093277</t>
         </is>
       </c>
       <c r="B337" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ვესტ ლოჯისტიკს</t>
+          <t>შპს მარტლეტ</t>
         </is>
       </c>
       <c r="C337" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D337" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E337" s="5" t="inlineStr">
         <is>
-          <t>328</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,402</t>
+        </is>
+      </c>
+      <c r="F337" s="5" t="inlineStr">
+        <is>
+          <t>-11.2%</t>
+        </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
-          <t>-228</t>
+          <t>1,024</t>
         </is>
       </c>
       <c r="H337" s="5" t="inlineStr">
         <is>
-          <t>-69.4%</t>
+          <t>42.7%</t>
         </is>
       </c>
       <c r="I337" s="5" t="inlineStr">
         <is>
-          <t>-228</t>
+          <t>419</t>
         </is>
       </c>
       <c r="J337" s="5" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>2,370</t>
         </is>
       </c>
       <c r="K337" s="5" t="inlineStr">
         <is>
-          <t>-1,724</t>
+          <t>1,548</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="7" t="inlineStr">
         <is>
-          <t>426535341</t>
+          <t>400224663</t>
         </is>
       </c>
       <c r="B338" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბიესჯი</t>
+          <t>შპს მ.გ.ბ ევროტრანს</t>
         </is>
       </c>
       <c r="C338" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D338" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E338" s="7" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>2,393</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
-          <t>-86.2%</t>
+          <t>-5.8%</t>
         </is>
       </c>
       <c r="G338" s="7" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>1,122</t>
         </is>
       </c>
       <c r="H338" s="7" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>46.9%</t>
         </is>
       </c>
       <c r="I338" s="7" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>1,042</t>
         </is>
       </c>
       <c r="J338" s="7" t="inlineStr">
         <is>
-          <t>677</t>
+          <t>2,952</t>
         </is>
       </c>
       <c r="K338" s="7" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>2,951</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="inlineStr">
         <is>
-          <t>204992516</t>
+          <t>402064617</t>
         </is>
       </c>
       <c r="B339" s="6" t="inlineStr">
         <is>
-          <t>შპს სოიასტარი</t>
+          <t>შპს ა. მ. ტრანს</t>
         </is>
       </c>
       <c r="C339" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D339" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E339" s="5" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>2,370</t>
         </is>
       </c>
       <c r="F339" s="5" t="inlineStr">
         <is>
-          <t>-17.4%</t>
+          <t>34.5%</t>
         </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
-          <t>-929</t>
+          <t>81</t>
         </is>
       </c>
       <c r="H339" s="5" t="inlineStr">
         <is>
-          <t>-429.0%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I339" s="5" t="inlineStr">
         <is>
-          <t>-987</t>
+          <t>14</t>
         </is>
       </c>
       <c r="J339" s="5" t="inlineStr">
         <is>
-          <t>9,718</t>
+          <t>1,459</t>
         </is>
       </c>
       <c r="K339" s="5" t="inlineStr">
         <is>
-          <t>9,711</t>
+          <t>904</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="7" t="inlineStr">
         <is>
-          <t>404511621</t>
+          <t>448396316</t>
         </is>
       </c>
       <c r="B340" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ავიატორი +</t>
+          <t>შპს თემო</t>
         </is>
       </c>
       <c r="C340" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D340" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E340" s="7" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>2,351</t>
         </is>
       </c>
       <c r="F340" s="7" t="inlineStr">
         <is>
-          <t>93.3%</t>
+          <t>-5.0%</t>
         </is>
       </c>
       <c r="G340" s="7" t="inlineStr">
         <is>
-          <t>-718</t>
+          <t>497</t>
         </is>
       </c>
       <c r="H340" s="7" t="inlineStr">
         <is>
-          <t>-370.4%</t>
+          <t>21.1%</t>
         </is>
       </c>
       <c r="I340" s="7" t="inlineStr">
         <is>
-          <t>-4,415</t>
+          <t>322</t>
         </is>
       </c>
       <c r="J340" s="7" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>1,518</t>
         </is>
       </c>
       <c r="K340" s="7" t="inlineStr">
         <is>
-          <t>-164</t>
+          <t>1,367</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="inlineStr">
         <is>
-          <t>434067109</t>
+          <t>404595611</t>
         </is>
       </c>
       <c r="B341" s="6" t="inlineStr">
         <is>
-          <t>შპს ონიქს როუდი</t>
+          <t>შპს სოლონი</t>
         </is>
       </c>
       <c r="C341" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D341" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E341" s="5" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>2,350</t>
         </is>
       </c>
       <c r="F341" s="5" t="inlineStr">
         <is>
-          <t>-92.3%</t>
+          <t>-21.3%</t>
         </is>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>-171</t>
         </is>
       </c>
       <c r="H341" s="5" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>-7.3%</t>
         </is>
       </c>
       <c r="I341" s="5" t="inlineStr">
         <is>
-          <t>-124</t>
+          <t>-200</t>
         </is>
       </c>
       <c r="J341" s="5" t="inlineStr">
         <is>
-          <t>2,490</t>
+          <t>335</t>
         </is>
       </c>
       <c r="K341" s="5" t="inlineStr">
         <is>
-          <t>-260</t>
+          <t>-435</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="7" t="inlineStr">
         <is>
-          <t>406081369</t>
+          <t>224067391</t>
         </is>
       </c>
       <c r="B342" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სტარ ოილ ტრანს</t>
+          <t>შპს ბუნება</t>
         </is>
       </c>
       <c r="C342" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D342" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E342" s="7" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>2,331</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
-          <t>-72.3%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="G342" s="7" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>831</t>
         </is>
       </c>
       <c r="H342" s="7" t="inlineStr">
         <is>
-          <t>49.0%</t>
+          <t>35.7%</t>
         </is>
       </c>
       <c r="I342" s="7" t="inlineStr">
         <is>
-          <t>-302</t>
+          <t>1,100</t>
         </is>
       </c>
       <c r="J342" s="7" t="inlineStr">
         <is>
-          <t>1,766</t>
+          <t>10,872</t>
         </is>
       </c>
       <c r="K342" s="7" t="inlineStr">
         <is>
-          <t>-333</t>
+          <t>10,814</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="inlineStr">
         <is>
-          <t>445468707</t>
+          <t>205265513</t>
         </is>
       </c>
       <c r="B343" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს მეტრო ტერმინალი</t>
+          <t>შპს ტრანსპორტერი</t>
         </is>
       </c>
       <c r="C343" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D343" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E343" s="5" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>2,330</t>
         </is>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
-          <t>-10.2%</t>
+          <t>-12.6%</t>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
-          <t>-110</t>
+          <t>-140</t>
         </is>
       </c>
       <c r="H343" s="5" t="inlineStr">
         <is>
-          <t>-88.6%</t>
+          <t>-6.0%</t>
         </is>
       </c>
       <c r="I343" s="5" t="inlineStr">
         <is>
-          <t>-403</t>
+          <t>-197</t>
         </is>
       </c>
       <c r="J343" s="5" t="inlineStr">
         <is>
-          <t>13,226</t>
+          <t>121</t>
         </is>
       </c>
       <c r="K343" s="5" t="inlineStr">
         <is>
-          <t>10,419</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="7" t="inlineStr">
         <is>
-          <t>426523504</t>
+          <t>404899570</t>
         </is>
       </c>
       <c r="B344" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მანდი თექს მარკეტ</t>
+          <t>შპს ინტერტრანსი 2011</t>
         </is>
       </c>
       <c r="C344" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D344" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E344" s="7" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>2,326</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
-          <t>-96.3%</t>
+          <t>-15.5%</t>
         </is>
       </c>
       <c r="G344" s="7" t="inlineStr">
         <is>
-          <t>-1,038</t>
+          <t>261</t>
         </is>
       </c>
       <c r="H344" s="7" t="inlineStr">
         <is>
-          <t>-1087.9%</t>
+          <t>11.2%</t>
         </is>
       </c>
       <c r="I344" s="7" t="inlineStr">
         <is>
-          <t>-1,038</t>
+          <t>-296</t>
         </is>
       </c>
       <c r="J344" s="7" t="inlineStr">
         <is>
-          <t>2,839</t>
+          <t>1,956</t>
         </is>
       </c>
       <c r="K344" s="7" t="inlineStr">
         <is>
-          <t>1,813</t>
+          <t>-149</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="inlineStr">
         <is>
-          <t>419997249</t>
+          <t>405024334</t>
         </is>
       </c>
       <c r="B345" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მეტრო პლუსი</t>
+          <t>⚠ შპს ინტერპორტ ჯორჯია INTERPORT Georgia</t>
         </is>
       </c>
       <c r="C345" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D345" s="5" t="n">
-        <v>2019</v>
+        <v>2018</v>
       </c>
       <c r="E345" s="5" t="inlineStr">
         <is>
-          <t>76</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,325</t>
+        </is>
+      </c>
+      <c r="F345" s="5" t="n">
+        <v/>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>-37</t>
         </is>
       </c>
       <c r="H345" s="5" t="inlineStr">
         <is>
-          <t>14.8%</t>
+          <t>-1.6%</t>
         </is>
       </c>
       <c r="I345" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-58</t>
         </is>
       </c>
       <c r="J345" s="5" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>582</t>
         </is>
       </c>
       <c r="K345" s="5" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="7" t="inlineStr">
         <is>
-          <t>208193925</t>
+          <t>415093428</t>
         </is>
       </c>
       <c r="B346" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ავიაკომპანია თუშეთი</t>
+          <t>შპს გრენროუდ ჯორჯია</t>
         </is>
       </c>
       <c r="C346" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D346" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E346" s="7" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>2,317</t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
-          <t>396.7%</t>
+          <t>-79.9%</t>
         </is>
       </c>
       <c r="G346" s="7" t="inlineStr">
         <is>
-          <t>-409</t>
+          <t>-187</t>
         </is>
       </c>
       <c r="H346" s="7" t="inlineStr">
         <is>
-          <t>-714.5%</t>
+          <t>-8.1%</t>
         </is>
       </c>
       <c r="I346" s="7" t="inlineStr">
         <is>
-          <t>-217</t>
+          <t>-203</t>
         </is>
       </c>
       <c r="J346" s="7" t="inlineStr">
         <is>
-          <t>1,664</t>
+          <t>792</t>
         </is>
       </c>
       <c r="K346" s="7" t="inlineStr">
         <is>
-          <t>1,484</t>
+          <t>312</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="inlineStr">
         <is>
-          <t>404580618</t>
+          <t>415105996</t>
         </is>
       </c>
       <c r="B347" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ეი ჯი ინდასთრის</t>
+          <t>შპს ქეისიბი ალიანსი</t>
         </is>
       </c>
       <c r="C347" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D347" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E347" s="5" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>2,289</t>
         </is>
       </c>
       <c r="F347" s="5" t="inlineStr">
         <is>
-          <t>-97.9%</t>
+          <t>-42.4%</t>
         </is>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>1,137</t>
         </is>
       </c>
       <c r="H347" s="5" t="inlineStr">
         <is>
-          <t>-99.9%</t>
+          <t>49.7%</t>
         </is>
       </c>
       <c r="I347" s="5" t="inlineStr">
         <is>
-          <t>-59</t>
+          <t>1,153</t>
         </is>
       </c>
       <c r="J347" s="5" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>8,552</t>
         </is>
       </c>
       <c r="K347" s="5" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>8,264</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="7" t="inlineStr">
         <is>
-          <t>405008165</t>
+          <t>205265899</t>
         </is>
       </c>
       <c r="B348" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გრინ როუდ</t>
+          <t>შპს გლ ტრანსი</t>
         </is>
       </c>
       <c r="C348" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D348" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E348" s="7" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>2,285</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
-          <t>-98.0%</t>
+          <t>-23.1%</t>
         </is>
       </c>
       <c r="G348" s="7" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>922</t>
         </is>
       </c>
       <c r="H348" s="7" t="inlineStr">
         <is>
-          <t>49.4%</t>
+          <t>40.3%</t>
         </is>
       </c>
       <c r="I348" s="7" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>898</t>
         </is>
       </c>
       <c r="J348" s="7" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>1,875</t>
         </is>
       </c>
       <c r="K348" s="7" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>1,400</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="inlineStr">
         <is>
-          <t>415084189</t>
+          <t>406297092</t>
         </is>
       </c>
       <c r="B349" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ფოთი ტერმინალ ჰოლდინგი</t>
+          <t>შპს გრანდ კახეთი</t>
         </is>
       </c>
       <c r="C349" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D349" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E349" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>2,240</t>
         </is>
       </c>
       <c r="F349" s="5" t="inlineStr">
         <is>
-          <t>332.6%</t>
+          <t>70.5%</t>
         </is>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
-          <t>-2,917</t>
+          <t>335</t>
         </is>
       </c>
       <c r="H349" s="5" t="inlineStr">
         <is>
-          <t>-6892.3%</t>
+          <t>14.9%</t>
         </is>
       </c>
       <c r="I349" s="5" t="inlineStr">
         <is>
-          <t>-8,394</t>
+          <t>24</t>
         </is>
       </c>
       <c r="J349" s="5" t="inlineStr">
         <is>
-          <t>37,636</t>
+          <t>3,476</t>
         </is>
       </c>
       <c r="K349" s="5" t="inlineStr">
         <is>
-          <t>-44,027</t>
+          <t>909</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="7" t="inlineStr">
         <is>
-          <t>404589058</t>
+          <t>215090684</t>
         </is>
       </c>
       <c r="B350" s="8" t="inlineStr">
         <is>
-          <t>შპს ვალურ ლოჯისტიკს ჯორჯია</t>
+          <t>შპს კაისა-2</t>
         </is>
       </c>
       <c r="C350" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D350" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E350" s="7" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>2,225</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
-          <t>-98.4%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="G350" s="7" t="inlineStr">
         <is>
-          <t>-79</t>
+          <t>880</t>
         </is>
       </c>
       <c r="H350" s="7" t="inlineStr">
         <is>
-          <t>-211.6%</t>
+          <t>39.5%</t>
         </is>
       </c>
       <c r="I350" s="7" t="inlineStr">
         <is>
-          <t>-231</t>
+          <t>755</t>
         </is>
       </c>
       <c r="J350" s="7" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>1,073</t>
         </is>
       </c>
       <c r="K350" s="7" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>825</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="inlineStr">
         <is>
-          <t>426109052</t>
+          <t>405219384</t>
         </is>
       </c>
       <c r="B351" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯიარ ბორჯომი-ბაკურიანი</t>
+          <t>შპს ვესტ ლოჯისტიქს</t>
         </is>
       </c>
       <c r="C351" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D351" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E351" s="5" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>2,217</t>
         </is>
       </c>
       <c r="F351" s="5" t="inlineStr">
         <is>
-          <t>-91.4%</t>
+          <t>-38.6%</t>
         </is>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
-          <t>-1,197</t>
+          <t>495</t>
         </is>
       </c>
       <c r="H351" s="5" t="inlineStr">
         <is>
-          <t>-4982.4%</t>
+          <t>22.3%</t>
         </is>
       </c>
       <c r="I351" s="5" t="inlineStr">
         <is>
-          <t>-1,282</t>
+          <t>379</t>
         </is>
       </c>
       <c r="J351" s="5" t="inlineStr">
         <is>
-          <t>3,667</t>
+          <t>1,323</t>
         </is>
       </c>
       <c r="K351" s="5" t="inlineStr">
         <is>
-          <t>3,659</t>
+          <t>925</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="7" t="inlineStr">
         <is>
-          <t>205040793</t>
+          <t>226531081</t>
         </is>
       </c>
       <c r="B352" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ტრანს-მალი</t>
+          <t>⚠ შპს ჯორჯიან ექსპრეს ტრანსი</t>
         </is>
       </c>
       <c r="C352" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D352" s="7" t="n">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="E352" s="7" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>2,207</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
-          <t>-98.9%</t>
+          <t>-18.1%</t>
         </is>
       </c>
       <c r="G352" s="7" t="inlineStr">
         <is>
-          <t>-312</t>
+          <t>730</t>
         </is>
       </c>
       <c r="H352" s="7" t="inlineStr">
         <is>
-          <t>-1940.3%</t>
+          <t>33.1%</t>
         </is>
       </c>
       <c r="I352" s="7" t="inlineStr">
         <is>
-          <t>-893</t>
+          <t>461</t>
         </is>
       </c>
       <c r="J352" s="7" t="inlineStr">
         <is>
-          <t>769</t>
+          <t>2,686</t>
         </is>
       </c>
       <c r="K352" s="7" t="inlineStr">
         <is>
-          <t>-1,275</t>
+          <t>2,412</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="inlineStr">
         <is>
-          <t>229317600</t>
+          <t>234237607</t>
         </is>
       </c>
       <c r="B353" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კედარი-2000</t>
+          <t>შპს მარნეულის მუნიციპალიტეტის ავტოპარკი</t>
         </is>
       </c>
       <c r="C353" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D353" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E353" s="5" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>2,199</t>
         </is>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
-          <t>-87.5%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
-          <t>-94</t>
+          <t>224</t>
         </is>
       </c>
       <c r="H353" s="5" t="inlineStr">
         <is>
-          <t>-1122.1%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="I353" s="5" t="inlineStr">
         <is>
-          <t>-666</t>
+          <t>107</t>
         </is>
       </c>
       <c r="J353" s="5" t="inlineStr">
         <is>
-          <t>3,885</t>
+          <t>2,524</t>
         </is>
       </c>
       <c r="K353" s="5" t="inlineStr">
         <is>
-          <t>-1,621</t>
+          <t>277</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="7" t="inlineStr">
         <is>
-          <t>204577671</t>
+          <t>424255111</t>
         </is>
       </c>
       <c r="B354" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კამარა ექსპრესი</t>
+          <t>შპს ენესლოგისტიკა</t>
         </is>
       </c>
       <c r="C354" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D354" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E354" s="7" t="inlineStr">
         <is>
-          <t>3</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,194</t>
+        </is>
+      </c>
+      <c r="F354" s="7" t="inlineStr">
+        <is>
+          <t>50.8%</t>
+        </is>
       </c>
       <c r="G354" s="7" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>687</t>
         </is>
       </c>
       <c r="H354" s="7" t="inlineStr">
         <is>
-          <t>-2620.9%</t>
+          <t>31.3%</t>
         </is>
       </c>
       <c r="I354" s="7" t="inlineStr">
         <is>
-          <t>-81</t>
+          <t>495</t>
         </is>
       </c>
       <c r="J354" s="7" t="inlineStr">
         <is>
-          <t>1,351</t>
+          <t>1,332</t>
         </is>
       </c>
       <c r="K354" s="7" t="inlineStr">
         <is>
-          <t>-1,092</t>
+          <t>1,332</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="inlineStr">
         <is>
-          <t>402215786</t>
+          <t>404854902</t>
         </is>
       </c>
       <c r="B355" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დლ ტრეიდ</t>
+          <t>შპს ევრაზია ტრანსი</t>
         </is>
       </c>
       <c r="C355" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D355" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E355" s="5" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2,147</t>
         </is>
       </c>
       <c r="F355" s="5" t="inlineStr">
         <is>
-          <t>-99.9%</t>
+          <t>-11.6%</t>
         </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
-          <t>-2,273</t>
+          <t>-84</t>
         </is>
       </c>
       <c r="H355" s="5" t="inlineStr">
         <is>
-          <t>-92770.2%</t>
+          <t>-3.9%</t>
         </is>
       </c>
       <c r="I355" s="5" t="inlineStr">
         <is>
-          <t>-2,276</t>
+          <t>67</t>
         </is>
       </c>
       <c r="J355" s="5" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>1,678</t>
         </is>
       </c>
       <c r="K355" s="5" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>1,343</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="7" t="inlineStr">
         <is>
-          <t>204522436</t>
+          <t>400162051</t>
         </is>
       </c>
       <c r="B356" s="8" t="inlineStr">
         <is>
-          <t>შპს მარაბდა-კარწახის რკინიგზა</t>
+          <t>შპს  ხან-ა</t>
         </is>
       </c>
       <c r="C356" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D356" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E356" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,117</t>
+        </is>
+      </c>
+      <c r="F356" s="7" t="inlineStr">
+        <is>
+          <t>-13.8%</t>
+        </is>
       </c>
       <c r="G356" s="7" t="inlineStr">
         <is>
-          <t>-4,538</t>
-[...3 lines deleted...]
-        <v/>
+          <t>328</t>
+        </is>
+      </c>
+      <c r="H356" s="7" t="inlineStr">
+        <is>
+          <t>15.5%</t>
+        </is>
       </c>
       <c r="I356" s="7" t="inlineStr">
         <is>
-          <t>-167,423</t>
+          <t>321</t>
         </is>
       </c>
       <c r="J356" s="7" t="inlineStr">
         <is>
-          <t>2,069,257</t>
+          <t>2,180</t>
         </is>
       </c>
       <c r="K356" s="7" t="inlineStr">
         <is>
-          <t>-956,907</t>
+          <t>1,939</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="inlineStr">
         <is>
-          <t>205238535</t>
+          <t>405475533</t>
         </is>
       </c>
       <c r="B357" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კაუკასიან რეილვეი ნეთვორქს</t>
+          <t>შპს მშრალი ხიდი</t>
         </is>
       </c>
       <c r="C357" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D357" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,102</t>
+        </is>
+      </c>
+      <c r="F357" s="5" t="n">
+        <v/>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
-          <t>-450</t>
-[...3 lines deleted...]
-        <v/>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="H357" s="5" t="inlineStr">
+        <is>
+          <t>11.0%</t>
+        </is>
       </c>
       <c r="I357" s="5" t="inlineStr">
         <is>
-          <t>-591</t>
+          <t>-104</t>
         </is>
       </c>
       <c r="J357" s="5" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>1,086</t>
         </is>
       </c>
       <c r="K357" s="5" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>-104</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="7" t="inlineStr">
         <is>
-          <t>402171145</t>
+          <t>445550706</t>
         </is>
       </c>
       <c r="B358" s="8" t="inlineStr">
         <is>
-          <t>შპს 2დი ლოჯისთიქს</t>
+          <t>⚠ შპს ემ ელ ეიჩ შიფინგ ჯორჯია</t>
         </is>
       </c>
       <c r="C358" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D358" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E358" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2,091</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-59.0%</t>
         </is>
       </c>
       <c r="G358" s="7" t="inlineStr">
         <is>
-          <t>-56</t>
-[...3 lines deleted...]
-        <v/>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="H358" s="7" t="inlineStr">
+        <is>
+          <t>2.4%</t>
+        </is>
       </c>
       <c r="I358" s="7" t="inlineStr">
         <is>
-          <t>-2,593</t>
+          <t>27</t>
         </is>
       </c>
       <c r="J358" s="7" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>473</t>
         </is>
       </c>
       <c r="K358" s="7" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>182</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="inlineStr">
         <is>
-          <t>405062462</t>
+          <t>205049197</t>
         </is>
       </c>
       <c r="B359" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  რეალტრანს სოლუშენი</t>
+          <t>⚠ შპს სანტა-ტრანსი</t>
         </is>
       </c>
       <c r="C359" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D359" s="5" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2,070</t>
         </is>
       </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>-15.3%</t>
         </is>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
-          <t>-319</t>
-[...3 lines deleted...]
-        <v/>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="H359" s="5" t="inlineStr">
+        <is>
+          <t>8.4%</t>
+        </is>
       </c>
       <c r="I359" s="5" t="inlineStr">
         <is>
-          <t>-319</t>
+          <t>88</t>
         </is>
       </c>
       <c r="J359" s="5" t="inlineStr">
         <is>
-          <t>1,243</t>
+          <t>601</t>
         </is>
       </c>
       <c r="K359" s="5" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>152</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="7" t="inlineStr">
         <is>
-          <t>405286159</t>
+          <t>405324126</t>
         </is>
       </c>
       <c r="B360" s="8" t="inlineStr">
         <is>
-          <t>შპს ლგ ტრანს</t>
+          <t>⚠ შპს ჯეორეილი</t>
         </is>
       </c>
       <c r="C360" s="7" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D360" s="7" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E360" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,064</t>
+        </is>
+      </c>
+      <c r="F360" s="7" t="inlineStr">
+        <is>
+          <t>-24.0%</t>
+        </is>
       </c>
       <c r="G360" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>433</t>
+        </is>
+      </c>
+      <c r="H360" s="7" t="inlineStr">
+        <is>
+          <t>21.0%</t>
+        </is>
       </c>
       <c r="I360" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>237</t>
         </is>
       </c>
       <c r="J360" s="7" t="inlineStr">
         <is>
-          <t>8,803</t>
+          <t>751</t>
         </is>
       </c>
       <c r="K360" s="7" t="inlineStr">
         <is>
-          <t>5,115</t>
+          <t>-427</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="inlineStr">
         <is>
-          <t>405289147</t>
+          <t>405220407</t>
         </is>
       </c>
       <c r="B361" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს რენომედ ლოჯისტიკს</t>
+          <t>შპს ლუკა</t>
         </is>
       </c>
       <c r="C361" s="5" t="inlineStr">
         <is>
           <t>Logistics &amp; Transport</t>
         </is>
       </c>
       <c r="D361" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E361" s="5" t="inlineStr">
+        <is>
+          <t>2,063</t>
+        </is>
+      </c>
+      <c r="F361" s="5" t="inlineStr">
+        <is>
+          <t>26.4%</t>
+        </is>
+      </c>
+      <c r="G361" s="5" t="inlineStr">
+        <is>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="H361" s="5" t="inlineStr">
+        <is>
+          <t>15.0%</t>
+        </is>
+      </c>
+      <c r="I361" s="5" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="J361" s="5" t="inlineStr">
+        <is>
+          <t>2,043</t>
+        </is>
+      </c>
+      <c r="K361" s="5" t="inlineStr">
+        <is>
+          <t>1,041</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="7" t="inlineStr">
+        <is>
+          <t>424612495</t>
+        </is>
+      </c>
+      <c r="B362" s="8" t="inlineStr">
+        <is>
+          <t>შპს გეო-ტრანს</t>
+        </is>
+      </c>
+      <c r="C362" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D362" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E362" s="7" t="inlineStr">
+        <is>
+          <t>2,052</t>
+        </is>
+      </c>
+      <c r="F362" s="7" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="G362" s="7" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="H362" s="7" t="inlineStr">
+        <is>
+          <t>4.8%</t>
+        </is>
+      </c>
+      <c r="I362" s="7" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="J362" s="7" t="inlineStr">
+        <is>
+          <t>2,067</t>
+        </is>
+      </c>
+      <c r="K362" s="7" t="inlineStr">
+        <is>
+          <t>1,207</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="5" t="inlineStr">
+        <is>
+          <t>445573200</t>
+        </is>
+      </c>
+      <c r="B363" s="6" t="inlineStr">
+        <is>
+          <t>შპს მირა</t>
+        </is>
+      </c>
+      <c r="C363" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D363" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E363" s="5" t="inlineStr">
+        <is>
+          <t>2,028</t>
+        </is>
+      </c>
+      <c r="F363" s="5" t="inlineStr">
+        <is>
+          <t>35.8%</t>
+        </is>
+      </c>
+      <c r="G363" s="5" t="inlineStr">
+        <is>
+          <t>886</t>
+        </is>
+      </c>
+      <c r="H363" s="5" t="inlineStr">
+        <is>
+          <t>43.7%</t>
+        </is>
+      </c>
+      <c r="I363" s="5" t="inlineStr">
+        <is>
+          <t>552</t>
+        </is>
+      </c>
+      <c r="J363" s="5" t="inlineStr">
+        <is>
+          <t>1,889</t>
+        </is>
+      </c>
+      <c r="K363" s="5" t="inlineStr">
+        <is>
+          <t>1,592</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="7" t="inlineStr">
+        <is>
+          <t>215112170</t>
+        </is>
+      </c>
+      <c r="B364" s="8" t="inlineStr">
+        <is>
+          <t>შპს მაგი</t>
+        </is>
+      </c>
+      <c r="C364" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D364" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E364" s="7" t="inlineStr">
+        <is>
+          <t>2,008</t>
+        </is>
+      </c>
+      <c r="F364" s="7" t="inlineStr">
+        <is>
+          <t>-29.6%</t>
+        </is>
+      </c>
+      <c r="G364" s="7" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="H364" s="7" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="I364" s="7" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="J364" s="7" t="inlineStr">
+        <is>
+          <t>623</t>
+        </is>
+      </c>
+      <c r="K364" s="7" t="inlineStr">
+        <is>
+          <t>296</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="5" t="inlineStr">
+        <is>
+          <t>415093641</t>
+        </is>
+      </c>
+      <c r="B365" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კავკასიან ტრანს გრუპი</t>
+        </is>
+      </c>
+      <c r="C365" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D365" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E365" s="5" t="inlineStr">
+        <is>
+          <t>1,996</t>
+        </is>
+      </c>
+      <c r="F365" s="5" t="inlineStr">
+        <is>
+          <t>-49.2%</t>
+        </is>
+      </c>
+      <c r="G365" s="5" t="inlineStr">
+        <is>
+          <t>279</t>
+        </is>
+      </c>
+      <c r="H365" s="5" t="inlineStr">
+        <is>
+          <t>14.0%</t>
+        </is>
+      </c>
+      <c r="I365" s="5" t="inlineStr">
+        <is>
+          <t>247</t>
+        </is>
+      </c>
+      <c r="J365" s="5" t="inlineStr">
+        <is>
+          <t>445</t>
+        </is>
+      </c>
+      <c r="K365" s="5" t="inlineStr">
+        <is>
+          <t>354</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="7" t="inlineStr">
+        <is>
+          <t>445550305</t>
+        </is>
+      </c>
+      <c r="B366" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბალა ვერ ჰოლდინგ</t>
+        </is>
+      </c>
+      <c r="C366" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D366" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E366" s="7" t="inlineStr">
+        <is>
+          <t>1,969</t>
+        </is>
+      </c>
+      <c r="F366" s="7" t="inlineStr">
+        <is>
+          <t>16.5%</t>
+        </is>
+      </c>
+      <c r="G366" s="7" t="inlineStr">
+        <is>
+          <t>669</t>
+        </is>
+      </c>
+      <c r="H366" s="7" t="inlineStr">
+        <is>
+          <t>34.0%</t>
+        </is>
+      </c>
+      <c r="I366" s="7" t="inlineStr">
+        <is>
+          <t>260</t>
+        </is>
+      </c>
+      <c r="J366" s="7" t="inlineStr">
+        <is>
+          <t>2,747</t>
+        </is>
+      </c>
+      <c r="K366" s="7" t="inlineStr">
+        <is>
+          <t>1,570</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="5" t="inlineStr">
+        <is>
+          <t>446972571</t>
+        </is>
+      </c>
+      <c r="B367" s="6" t="inlineStr">
+        <is>
+          <t>შპს როუდ-ტექნოლოჯი</t>
+        </is>
+      </c>
+      <c r="C367" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D367" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E367" s="5" t="inlineStr">
+        <is>
+          <t>1,961</t>
+        </is>
+      </c>
+      <c r="F367" s="5" t="inlineStr">
+        <is>
+          <t>-38.7%</t>
+        </is>
+      </c>
+      <c r="G367" s="5" t="inlineStr">
+        <is>
+          <t>-139</t>
+        </is>
+      </c>
+      <c r="H367" s="5" t="inlineStr">
+        <is>
+          <t>-7.1%</t>
+        </is>
+      </c>
+      <c r="I367" s="5" t="inlineStr">
+        <is>
+          <t>-175</t>
+        </is>
+      </c>
+      <c r="J367" s="5" t="inlineStr">
+        <is>
+          <t>2,367</t>
+        </is>
+      </c>
+      <c r="K367" s="5" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="7" t="inlineStr">
+        <is>
+          <t>446962519</t>
+        </is>
+      </c>
+      <c r="B368" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნიუ ოილ ტრანს კომპანი</t>
+        </is>
+      </c>
+      <c r="C368" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D368" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E368" s="7" t="inlineStr">
+        <is>
+          <t>1,947</t>
+        </is>
+      </c>
+      <c r="F368" s="7" t="inlineStr">
+        <is>
+          <t>-37.6%</t>
+        </is>
+      </c>
+      <c r="G368" s="7" t="inlineStr">
+        <is>
+          <t>401</t>
+        </is>
+      </c>
+      <c r="H368" s="7" t="inlineStr">
+        <is>
+          <t>20.6%</t>
+        </is>
+      </c>
+      <c r="I368" s="7" t="inlineStr">
+        <is>
+          <t>408</t>
+        </is>
+      </c>
+      <c r="J368" s="7" t="inlineStr">
+        <is>
+          <t>5,199</t>
+        </is>
+      </c>
+      <c r="K368" s="7" t="inlineStr">
+        <is>
+          <t>3,558</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="5" t="inlineStr">
+        <is>
+          <t>245389887</t>
+        </is>
+      </c>
+      <c r="B369" s="6" t="inlineStr">
+        <is>
+          <t>შპს გეომარი-საზღვაო კონსულტანტები და სიურვერები</t>
+        </is>
+      </c>
+      <c r="C369" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D369" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E369" s="5" t="inlineStr">
+        <is>
+          <t>1,932</t>
+        </is>
+      </c>
+      <c r="F369" s="5" t="inlineStr">
+        <is>
+          <t>22.0%</t>
+        </is>
+      </c>
+      <c r="G369" s="5" t="inlineStr">
+        <is>
+          <t>-398</t>
+        </is>
+      </c>
+      <c r="H369" s="5" t="inlineStr">
+        <is>
+          <t>-20.6%</t>
+        </is>
+      </c>
+      <c r="I369" s="5" t="inlineStr">
+        <is>
+          <t>-271</t>
+        </is>
+      </c>
+      <c r="J369" s="5" t="inlineStr">
+        <is>
+          <t>909</t>
+        </is>
+      </c>
+      <c r="K369" s="5" t="inlineStr">
+        <is>
+          <t>783</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="7" t="inlineStr">
+        <is>
+          <t>405447342</t>
+        </is>
+      </c>
+      <c r="B370" s="8" t="inlineStr">
+        <is>
+          <t>შპს თბილისი ეარვეისი</t>
+        </is>
+      </c>
+      <c r="C370" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D370" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E370" s="7" t="inlineStr">
+        <is>
+          <t>1,930</t>
+        </is>
+      </c>
+      <c r="F370" s="7" t="inlineStr">
+        <is>
+          <t>-73.9%</t>
+        </is>
+      </c>
+      <c r="G370" s="7" t="inlineStr">
+        <is>
+          <t>-17,866</t>
+        </is>
+      </c>
+      <c r="H370" s="7" t="inlineStr">
+        <is>
+          <t>-925.5%</t>
+        </is>
+      </c>
+      <c r="I370" s="7" t="inlineStr">
+        <is>
+          <t>-17,555</t>
+        </is>
+      </c>
+      <c r="J370" s="7" t="inlineStr">
+        <is>
+          <t>9,673</t>
+        </is>
+      </c>
+      <c r="K370" s="7" t="inlineStr">
+        <is>
+          <t>-23,133</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="5" t="inlineStr">
+        <is>
+          <t>215112349</t>
+        </is>
+      </c>
+      <c r="B371" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლა-ტრანსი</t>
+        </is>
+      </c>
+      <c r="C371" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D371" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E371" s="5" t="inlineStr">
+        <is>
+          <t>1,916</t>
+        </is>
+      </c>
+      <c r="F371" s="5" t="inlineStr">
+        <is>
+          <t>-20.5%</t>
+        </is>
+      </c>
+      <c r="G371" s="5" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="H371" s="5" t="inlineStr">
+        <is>
+          <t>7.0%</t>
+        </is>
+      </c>
+      <c r="I371" s="5" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="J371" s="5" t="inlineStr">
+        <is>
+          <t>590</t>
+        </is>
+      </c>
+      <c r="K371" s="5" t="inlineStr">
+        <is>
+          <t>508</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="7" t="inlineStr">
+        <is>
+          <t>445512277</t>
+        </is>
+      </c>
+      <c r="B372" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯმ-ტრანსი</t>
+        </is>
+      </c>
+      <c r="C372" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D372" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E372" s="7" t="inlineStr">
+        <is>
+          <t>1,904</t>
+        </is>
+      </c>
+      <c r="F372" s="7" t="inlineStr">
+        <is>
+          <t>38.5%</t>
+        </is>
+      </c>
+      <c r="G372" s="7" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="H372" s="7" t="inlineStr">
+        <is>
+          <t>14.3%</t>
+        </is>
+      </c>
+      <c r="I372" s="7" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J372" s="7" t="inlineStr">
+        <is>
+          <t>1,720</t>
+        </is>
+      </c>
+      <c r="K372" s="7" t="inlineStr">
+        <is>
+          <t>362</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="5" t="inlineStr">
+        <is>
+          <t>202050699</t>
+        </is>
+      </c>
+      <c r="B373" s="6" t="inlineStr">
+        <is>
+          <t>სს დიდუბის ავტოვაგზალი</t>
+        </is>
+      </c>
+      <c r="C373" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D373" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E373" s="5" t="inlineStr">
+        <is>
+          <t>1,890</t>
+        </is>
+      </c>
+      <c r="F373" s="5" t="inlineStr">
+        <is>
+          <t>9.3%</t>
+        </is>
+      </c>
+      <c r="G373" s="5" t="inlineStr">
+        <is>
+          <t>1,222</t>
+        </is>
+      </c>
+      <c r="H373" s="5" t="inlineStr">
+        <is>
+          <t>64.6%</t>
+        </is>
+      </c>
+      <c r="I373" s="5" t="inlineStr">
+        <is>
+          <t>1,114</t>
+        </is>
+      </c>
+      <c r="J373" s="5" t="inlineStr">
+        <is>
+          <t>7,103</t>
+        </is>
+      </c>
+      <c r="K373" s="5" t="inlineStr">
+        <is>
+          <t>6,560</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="7" t="inlineStr">
+        <is>
+          <t>406118231</t>
+        </is>
+      </c>
+      <c r="B374" s="8" t="inlineStr">
+        <is>
+          <t>შპს  მაქს-ტრანს ლოჯისტიკი</t>
+        </is>
+      </c>
+      <c r="C374" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D374" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E374" s="7" t="inlineStr">
+        <is>
+          <t>1,882</t>
+        </is>
+      </c>
+      <c r="F374" s="7" t="inlineStr">
+        <is>
+          <t>-54.2%</t>
+        </is>
+      </c>
+      <c r="G374" s="7" t="inlineStr">
+        <is>
+          <t>-159</t>
+        </is>
+      </c>
+      <c r="H374" s="7" t="inlineStr">
+        <is>
+          <t>-8.4%</t>
+        </is>
+      </c>
+      <c r="I374" s="7" t="inlineStr">
+        <is>
+          <t>-93</t>
+        </is>
+      </c>
+      <c r="J374" s="7" t="inlineStr">
+        <is>
+          <t>1,357</t>
+        </is>
+      </c>
+      <c r="K374" s="7" t="inlineStr">
+        <is>
+          <t>788</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="5" t="inlineStr">
+        <is>
+          <t>445415970</t>
+        </is>
+      </c>
+      <c r="B375" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქოლუმბია შიფმენეჯმენთ (ჯორჯია)</t>
+        </is>
+      </c>
+      <c r="C375" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D375" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E375" s="5" t="inlineStr">
+        <is>
+          <t>1,868</t>
+        </is>
+      </c>
+      <c r="F375" s="5" t="inlineStr">
+        <is>
+          <t>16.2%</t>
+        </is>
+      </c>
+      <c r="G375" s="5" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="H375" s="5" t="inlineStr">
+        <is>
+          <t>0.6%</t>
+        </is>
+      </c>
+      <c r="I375" s="5" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J375" s="5" t="inlineStr">
+        <is>
+          <t>2,180</t>
+        </is>
+      </c>
+      <c r="K375" s="5" t="inlineStr">
+        <is>
+          <t>2,150</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="7" t="inlineStr">
+        <is>
+          <t>400074655</t>
+        </is>
+      </c>
+      <c r="B376" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს  გლობალ ტრანს კომპანი</t>
+        </is>
+      </c>
+      <c r="C376" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D376" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E376" s="7" t="inlineStr">
+        <is>
+          <t>1,804</t>
+        </is>
+      </c>
+      <c r="F376" s="7" t="inlineStr">
+        <is>
+          <t>34.6%</t>
+        </is>
+      </c>
+      <c r="G376" s="7" t="inlineStr">
+        <is>
+          <t>345</t>
+        </is>
+      </c>
+      <c r="H376" s="7" t="inlineStr">
+        <is>
+          <t>19.2%</t>
+        </is>
+      </c>
+      <c r="I376" s="7" t="inlineStr">
+        <is>
+          <t>344</t>
+        </is>
+      </c>
+      <c r="J376" s="7" t="inlineStr">
+        <is>
+          <t>2,306</t>
+        </is>
+      </c>
+      <c r="K376" s="7" t="inlineStr">
+        <is>
+          <t>2,283</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="5" t="inlineStr">
+        <is>
+          <t>405177197</t>
+        </is>
+      </c>
+      <c r="B377" s="6" t="inlineStr">
+        <is>
+          <t>შპს მოტუს</t>
+        </is>
+      </c>
+      <c r="C377" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D377" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E377" s="5" t="inlineStr">
+        <is>
+          <t>1,774</t>
+        </is>
+      </c>
+      <c r="F377" s="5" t="inlineStr">
+        <is>
+          <t>40.8%</t>
+        </is>
+      </c>
+      <c r="G377" s="5" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="H377" s="5" t="inlineStr">
+        <is>
+          <t>2.8%</t>
+        </is>
+      </c>
+      <c r="I377" s="5" t="inlineStr">
+        <is>
+          <t>-209</t>
+        </is>
+      </c>
+      <c r="J377" s="5" t="inlineStr">
+        <is>
+          <t>1,748</t>
+        </is>
+      </c>
+      <c r="K377" s="5" t="inlineStr">
+        <is>
+          <t>-946</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="7" t="inlineStr">
+        <is>
+          <t>404592099</t>
+        </is>
+      </c>
+      <c r="B378" s="8" t="inlineStr">
+        <is>
+          <t>⚠ ჰიუნდაი გლოვის ლოჯისტიკ დიშ თიჯარეთ სანაი ვე თიჯარეთის  საქართველოს ფილიალი</t>
+        </is>
+      </c>
+      <c r="C378" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D378" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E378" s="7" t="inlineStr">
+        <is>
+          <t>1,742</t>
+        </is>
+      </c>
+      <c r="F378" s="7" t="inlineStr">
+        <is>
+          <t>-23.2%</t>
+        </is>
+      </c>
+      <c r="G378" s="7" t="inlineStr">
+        <is>
+          <t>-517</t>
+        </is>
+      </c>
+      <c r="H378" s="7" t="inlineStr">
+        <is>
+          <t>-29.7%</t>
+        </is>
+      </c>
+      <c r="I378" s="7" t="inlineStr">
+        <is>
+          <t>-440</t>
+        </is>
+      </c>
+      <c r="J378" s="7" t="inlineStr">
+        <is>
+          <t>2,048</t>
+        </is>
+      </c>
+      <c r="K378" s="7" t="inlineStr">
+        <is>
+          <t>-1,685</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="5" t="inlineStr">
+        <is>
+          <t>215114800</t>
+        </is>
+      </c>
+      <c r="B379" s="6" t="inlineStr">
+        <is>
+          <t>შპს პეისი საზღვაო სააგენტო</t>
+        </is>
+      </c>
+      <c r="C379" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D379" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E379" s="5" t="inlineStr">
+        <is>
+          <t>1,724</t>
+        </is>
+      </c>
+      <c r="F379" s="5" t="inlineStr">
+        <is>
+          <t>22.4%</t>
+        </is>
+      </c>
+      <c r="G379" s="5" t="inlineStr">
+        <is>
+          <t>1,258</t>
+        </is>
+      </c>
+      <c r="H379" s="5" t="inlineStr">
+        <is>
+          <t>73.0%</t>
+        </is>
+      </c>
+      <c r="I379" s="5" t="inlineStr">
+        <is>
+          <t>1,235</t>
+        </is>
+      </c>
+      <c r="J379" s="5" t="inlineStr">
+        <is>
+          <t>2,828</t>
+        </is>
+      </c>
+      <c r="K379" s="5" t="inlineStr">
+        <is>
+          <t>1,727</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="7" t="inlineStr">
+        <is>
+          <t>406045738</t>
+        </is>
+      </c>
+      <c r="B380" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯეი . ეფ . აი . სი</t>
+        </is>
+      </c>
+      <c r="C380" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D380" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E380" s="7" t="inlineStr">
+        <is>
+          <t>1,724</t>
+        </is>
+      </c>
+      <c r="F380" s="7" t="inlineStr">
+        <is>
+          <t>-85.3%</t>
+        </is>
+      </c>
+      <c r="G380" s="7" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+      <c r="H380" s="7" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="I380" s="7" t="inlineStr">
+        <is>
+          <t>-16</t>
+        </is>
+      </c>
+      <c r="J380" s="7" t="inlineStr">
+        <is>
+          <t>491</t>
+        </is>
+      </c>
+      <c r="K380" s="7" t="inlineStr">
+        <is>
+          <t>489</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="5" t="inlineStr">
+        <is>
+          <t>206207834</t>
+        </is>
+      </c>
+      <c r="B381" s="6" t="inlineStr">
+        <is>
+          <t>შპს აფს გრაუნდ ჰენდლინგი</t>
+        </is>
+      </c>
+      <c r="C381" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D381" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E381" s="5" t="inlineStr">
+        <is>
+          <t>1,715</t>
+        </is>
+      </c>
+      <c r="F381" s="5" t="inlineStr">
+        <is>
+          <t>12.5%</t>
+        </is>
+      </c>
+      <c r="G381" s="5" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="H381" s="5" t="inlineStr">
+        <is>
+          <t>8.7%</t>
+        </is>
+      </c>
+      <c r="I381" s="5" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="J381" s="5" t="inlineStr">
+        <is>
+          <t>816</t>
+        </is>
+      </c>
+      <c r="K381" s="5" t="inlineStr">
+        <is>
+          <t>-62</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="7" t="inlineStr">
+        <is>
+          <t>215112580</t>
+        </is>
+      </c>
+      <c r="B382" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს არსი</t>
+        </is>
+      </c>
+      <c r="C382" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D382" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E382" s="7" t="inlineStr">
+        <is>
+          <t>1,678</t>
+        </is>
+      </c>
+      <c r="F382" s="7" t="inlineStr">
+        <is>
+          <t>67.4%</t>
+        </is>
+      </c>
+      <c r="G382" s="7" t="inlineStr">
+        <is>
+          <t>208</t>
+        </is>
+      </c>
+      <c r="H382" s="7" t="inlineStr">
+        <is>
+          <t>12.4%</t>
+        </is>
+      </c>
+      <c r="I382" s="7" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
+      <c r="J382" s="7" t="inlineStr">
+        <is>
+          <t>951</t>
+        </is>
+      </c>
+      <c r="K382" s="7" t="inlineStr">
+        <is>
+          <t>921</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="5" t="inlineStr">
+        <is>
+          <t>204439376</t>
+        </is>
+      </c>
+      <c r="B383" s="6" t="inlineStr">
+        <is>
+          <t>შპს სერვისეირი - ServiseAir</t>
+        </is>
+      </c>
+      <c r="C383" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D383" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E383" s="5" t="inlineStr">
+        <is>
+          <t>1,654</t>
+        </is>
+      </c>
+      <c r="F383" s="5" t="inlineStr">
+        <is>
+          <t>49.8%</t>
+        </is>
+      </c>
+      <c r="G383" s="5" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="H383" s="5" t="inlineStr">
+        <is>
+          <t>5.2%</t>
+        </is>
+      </c>
+      <c r="I383" s="5" t="inlineStr">
+        <is>
+          <t>-198</t>
+        </is>
+      </c>
+      <c r="J383" s="5" t="inlineStr">
+        <is>
+          <t>6,673</t>
+        </is>
+      </c>
+      <c r="K383" s="5" t="inlineStr">
+        <is>
+          <t>2,475</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="7" t="inlineStr">
+        <is>
+          <t>406030977</t>
+        </is>
+      </c>
+      <c r="B384" s="8" t="inlineStr">
+        <is>
+          <t>შპს ევროტრანსი 2010</t>
+        </is>
+      </c>
+      <c r="C384" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D384" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E384" s="7" t="inlineStr">
+        <is>
+          <t>1,653</t>
+        </is>
+      </c>
+      <c r="F384" s="7" t="inlineStr">
+        <is>
+          <t>-11.2%</t>
+        </is>
+      </c>
+      <c r="G384" s="7" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="H384" s="7" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="I384" s="7" t="inlineStr">
+        <is>
+          <t>-61</t>
+        </is>
+      </c>
+      <c r="J384" s="7" t="inlineStr">
+        <is>
+          <t>1,532</t>
+        </is>
+      </c>
+      <c r="K384" s="7" t="inlineStr">
+        <is>
+          <t>1,077</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="5" t="inlineStr">
+        <is>
+          <t>445553151</t>
+        </is>
+      </c>
+      <c r="B385" s="6" t="inlineStr">
+        <is>
+          <t>შპს თურ ტრანსი</t>
+        </is>
+      </c>
+      <c r="C385" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D385" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E385" s="5" t="inlineStr">
+        <is>
+          <t>1,630</t>
+        </is>
+      </c>
+      <c r="F385" s="5" t="inlineStr">
+        <is>
+          <t>13.0%</t>
+        </is>
+      </c>
+      <c r="G385" s="5" t="inlineStr">
+        <is>
+          <t>-986</t>
+        </is>
+      </c>
+      <c r="H385" s="5" t="inlineStr">
+        <is>
+          <t>-60.5%</t>
+        </is>
+      </c>
+      <c r="I385" s="5" t="inlineStr">
+        <is>
+          <t>-1,012</t>
+        </is>
+      </c>
+      <c r="J385" s="5" t="inlineStr">
+        <is>
+          <t>2,542</t>
+        </is>
+      </c>
+      <c r="K385" s="5" t="inlineStr">
+        <is>
+          <t>-1,085</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="7" t="inlineStr">
+        <is>
+          <t>445418450</t>
+        </is>
+      </c>
+      <c r="B386" s="8" t="inlineStr">
+        <is>
+          <t>შპს   ტრანსმისია</t>
+        </is>
+      </c>
+      <c r="C386" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D386" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E386" s="7" t="inlineStr">
+        <is>
+          <t>1,622</t>
+        </is>
+      </c>
+      <c r="F386" s="7" t="inlineStr">
+        <is>
+          <t>-11.0%</t>
+        </is>
+      </c>
+      <c r="G386" s="7" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="H386" s="7" t="inlineStr">
+        <is>
+          <t>13.8%</t>
+        </is>
+      </c>
+      <c r="I386" s="7" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="J386" s="7" t="inlineStr">
+        <is>
+          <t>1,637</t>
+        </is>
+      </c>
+      <c r="K386" s="7" t="inlineStr">
+        <is>
+          <t>1,117</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="5" t="inlineStr">
+        <is>
+          <t>205040098</t>
+        </is>
+      </c>
+      <c r="B387" s="6" t="inlineStr">
+        <is>
+          <t>შპს ავიასერვისი</t>
+        </is>
+      </c>
+      <c r="C387" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D387" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E387" s="5" t="inlineStr">
+        <is>
+          <t>1,597</t>
+        </is>
+      </c>
+      <c r="F387" s="5" t="inlineStr">
+        <is>
+          <t>-32.5%</t>
+        </is>
+      </c>
+      <c r="G387" s="5" t="inlineStr">
+        <is>
+          <t>-477</t>
+        </is>
+      </c>
+      <c r="H387" s="5" t="inlineStr">
+        <is>
+          <t>-29.9%</t>
+        </is>
+      </c>
+      <c r="I387" s="5" t="inlineStr">
+        <is>
+          <t>-661</t>
+        </is>
+      </c>
+      <c r="J387" s="5" t="inlineStr">
+        <is>
+          <t>21,811</t>
+        </is>
+      </c>
+      <c r="K387" s="5" t="inlineStr">
+        <is>
+          <t>19,976</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="7" t="inlineStr">
+        <is>
+          <t>406171823</t>
+        </is>
+      </c>
+      <c r="B388" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ინტერ-ტერა ლოჯისტიკს</t>
+        </is>
+      </c>
+      <c r="C388" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D388" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E388" s="7" t="inlineStr">
+        <is>
+          <t>1,582</t>
+        </is>
+      </c>
+      <c r="F388" s="7" t="inlineStr">
+        <is>
+          <t>-45.8%</t>
+        </is>
+      </c>
+      <c r="G388" s="7" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
+      </c>
+      <c r="H388" s="7" t="inlineStr">
+        <is>
+          <t>10.4%</t>
+        </is>
+      </c>
+      <c r="I388" s="7" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J388" s="7" t="inlineStr">
+        <is>
+          <t>429</t>
+        </is>
+      </c>
+      <c r="K388" s="7" t="inlineStr">
+        <is>
+          <t>254</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="5" t="inlineStr">
+        <is>
+          <t>404418849</t>
+        </is>
+      </c>
+      <c r="B389" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს V&amp;S Brothers</t>
+        </is>
+      </c>
+      <c r="C389" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D389" s="5" t="n">
         <v>2022</v>
       </c>
-      <c r="E361" s="5" t="inlineStr">
+      <c r="E389" s="5" t="inlineStr">
+        <is>
+          <t>1,521</t>
+        </is>
+      </c>
+      <c r="F389" s="5" t="inlineStr">
+        <is>
+          <t>-47.6%</t>
+        </is>
+      </c>
+      <c r="G389" s="5" t="inlineStr">
+        <is>
+          <t>-56</t>
+        </is>
+      </c>
+      <c r="H389" s="5" t="inlineStr">
+        <is>
+          <t>-3.7%</t>
+        </is>
+      </c>
+      <c r="I389" s="5" t="inlineStr">
+        <is>
+          <t>-72</t>
+        </is>
+      </c>
+      <c r="J389" s="5" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="K389" s="5" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="7" t="inlineStr">
+        <is>
+          <t>246952524</t>
+        </is>
+      </c>
+      <c r="B390" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქობულეთის ტრანსრეგულირება</t>
+        </is>
+      </c>
+      <c r="C390" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D390" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E390" s="7" t="inlineStr">
+        <is>
+          <t>1,508</t>
+        </is>
+      </c>
+      <c r="F390" s="7" t="inlineStr">
+        <is>
+          <t>47.9%</t>
+        </is>
+      </c>
+      <c r="G390" s="7" t="inlineStr">
+        <is>
+          <t>-42</t>
+        </is>
+      </c>
+      <c r="H390" s="7" t="inlineStr">
+        <is>
+          <t>-2.8%</t>
+        </is>
+      </c>
+      <c r="I390" s="7" t="inlineStr">
+        <is>
+          <t>813</t>
+        </is>
+      </c>
+      <c r="J390" s="7" t="inlineStr">
+        <is>
+          <t>2,098</t>
+        </is>
+      </c>
+      <c r="K390" s="7" t="inlineStr">
+        <is>
+          <t>2,053</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="5" t="inlineStr">
+        <is>
+          <t>402011746</t>
+        </is>
+      </c>
+      <c r="B391" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ტრანსპორტის მართვის საერთაშორისო კომპანია</t>
+        </is>
+      </c>
+      <c r="C391" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D391" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E391" s="5" t="inlineStr">
+        <is>
+          <t>1,491</t>
+        </is>
+      </c>
+      <c r="F391" s="5" t="inlineStr">
+        <is>
+          <t>-77.4%</t>
+        </is>
+      </c>
+      <c r="G391" s="5" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="H391" s="5" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="I391" s="5" t="inlineStr">
+        <is>
+          <t>283</t>
+        </is>
+      </c>
+      <c r="J391" s="5" t="inlineStr">
+        <is>
+          <t>518</t>
+        </is>
+      </c>
+      <c r="K391" s="5" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="7" t="inlineStr">
+        <is>
+          <t>445397589</t>
+        </is>
+      </c>
+      <c r="B392" s="8" t="inlineStr">
+        <is>
+          <t>შპს Batumi car tour</t>
+        </is>
+      </c>
+      <c r="C392" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D392" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E392" s="7" t="inlineStr">
+        <is>
+          <t>1,484</t>
+        </is>
+      </c>
+      <c r="F392" s="7" t="inlineStr">
+        <is>
+          <t>-8.7%</t>
+        </is>
+      </c>
+      <c r="G392" s="7" t="inlineStr">
+        <is>
+          <t>356</t>
+        </is>
+      </c>
+      <c r="H392" s="7" t="inlineStr">
+        <is>
+          <t>24.0%</t>
+        </is>
+      </c>
+      <c r="I392" s="7" t="inlineStr">
+        <is>
+          <t>-173</t>
+        </is>
+      </c>
+      <c r="J392" s="7" t="inlineStr">
+        <is>
+          <t>1,074</t>
+        </is>
+      </c>
+      <c r="K392" s="7" t="inlineStr">
+        <is>
+          <t>343</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="5" t="inlineStr">
+        <is>
+          <t>406320832</t>
+        </is>
+      </c>
+      <c r="B393" s="6" t="inlineStr">
+        <is>
+          <t>შპს ემ-კე ლოჯისტიკ</t>
+        </is>
+      </c>
+      <c r="C393" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D393" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E393" s="5" t="inlineStr">
+        <is>
+          <t>1,482</t>
+        </is>
+      </c>
+      <c r="F393" s="5" t="inlineStr">
+        <is>
+          <t>-73.1%</t>
+        </is>
+      </c>
+      <c r="G393" s="5" t="inlineStr">
+        <is>
+          <t>-316</t>
+        </is>
+      </c>
+      <c r="H393" s="5" t="inlineStr">
+        <is>
+          <t>-21.3%</t>
+        </is>
+      </c>
+      <c r="I393" s="5" t="inlineStr">
+        <is>
+          <t>-1,237</t>
+        </is>
+      </c>
+      <c r="J393" s="5" t="inlineStr">
+        <is>
+          <t>3,476</t>
+        </is>
+      </c>
+      <c r="K393" s="5" t="inlineStr">
+        <is>
+          <t>767</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="7" t="inlineStr">
+        <is>
+          <t>404867630</t>
+        </is>
+      </c>
+      <c r="B394" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბლექ სი ლაინ</t>
+        </is>
+      </c>
+      <c r="C394" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D394" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E394" s="7" t="inlineStr">
+        <is>
+          <t>1,448</t>
+        </is>
+      </c>
+      <c r="F394" s="7" t="inlineStr">
+        <is>
+          <t>-21.5%</t>
+        </is>
+      </c>
+      <c r="G394" s="7" t="inlineStr">
+        <is>
+          <t>610</t>
+        </is>
+      </c>
+      <c r="H394" s="7" t="inlineStr">
+        <is>
+          <t>42.2%</t>
+        </is>
+      </c>
+      <c r="I394" s="7" t="inlineStr">
+        <is>
+          <t>459</t>
+        </is>
+      </c>
+      <c r="J394" s="7" t="inlineStr">
+        <is>
+          <t>3,468</t>
+        </is>
+      </c>
+      <c r="K394" s="7" t="inlineStr">
+        <is>
+          <t>1,947</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="5" t="inlineStr">
+        <is>
+          <t>412700340</t>
+        </is>
+      </c>
+      <c r="B395" s="6" t="inlineStr">
+        <is>
+          <t>შპს კოლხა 14</t>
+        </is>
+      </c>
+      <c r="C395" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D395" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E395" s="5" t="inlineStr">
+        <is>
+          <t>1,436</t>
+        </is>
+      </c>
+      <c r="F395" s="5" t="inlineStr">
+        <is>
+          <t>-10.8%</t>
+        </is>
+      </c>
+      <c r="G395" s="5" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="H395" s="5" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="I395" s="5" t="inlineStr">
+        <is>
+          <t>182</t>
+        </is>
+      </c>
+      <c r="J395" s="5" t="inlineStr">
+        <is>
+          <t>3,300</t>
+        </is>
+      </c>
+      <c r="K395" s="5" t="inlineStr">
+        <is>
+          <t>390</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="7" t="inlineStr">
+        <is>
+          <t>404561522</t>
+        </is>
+      </c>
+      <c r="B396" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ქართლიქარი</t>
+        </is>
+      </c>
+      <c r="C396" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D396" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E396" s="7" t="inlineStr">
+        <is>
+          <t>1,404</t>
+        </is>
+      </c>
+      <c r="F396" s="7" t="inlineStr">
+        <is>
+          <t>95.6%</t>
+        </is>
+      </c>
+      <c r="G396" s="7" t="inlineStr">
+        <is>
+          <t>-125</t>
+        </is>
+      </c>
+      <c r="H396" s="7" t="inlineStr">
+        <is>
+          <t>-8.9%</t>
+        </is>
+      </c>
+      <c r="I396" s="7" t="inlineStr">
+        <is>
+          <t>-3,857</t>
+        </is>
+      </c>
+      <c r="J396" s="7" t="inlineStr">
+        <is>
+          <t>9,788</t>
+        </is>
+      </c>
+      <c r="K396" s="7" t="inlineStr">
+        <is>
+          <t>-441</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="5" t="inlineStr">
+        <is>
+          <t>404944101</t>
+        </is>
+      </c>
+      <c r="B397" s="6" t="inlineStr">
+        <is>
+          <t>⚠ ASCO Caspian Holdings S.A.-ს საქართველოს ფილიალი</t>
+        </is>
+      </c>
+      <c r="C397" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D397" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E397" s="5" t="inlineStr">
+        <is>
+          <t>1,386</t>
+        </is>
+      </c>
+      <c r="F397" s="5" t="inlineStr">
+        <is>
+          <t>-59.5%</t>
+        </is>
+      </c>
+      <c r="G397" s="5" t="inlineStr">
+        <is>
+          <t>358</t>
+        </is>
+      </c>
+      <c r="H397" s="5" t="inlineStr">
+        <is>
+          <t>25.8%</t>
+        </is>
+      </c>
+      <c r="I397" s="5" t="inlineStr">
+        <is>
+          <t>358</t>
+        </is>
+      </c>
+      <c r="J397" s="5" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="K397" s="5" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="7" t="inlineStr">
+        <is>
+          <t>245622349</t>
+        </is>
+      </c>
+      <c r="B398" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბექა-ტური</t>
+        </is>
+      </c>
+      <c r="C398" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D398" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E398" s="7" t="inlineStr">
+        <is>
+          <t>1,375</t>
+        </is>
+      </c>
+      <c r="F398" s="7" t="inlineStr">
+        <is>
+          <t>-53.6%</t>
+        </is>
+      </c>
+      <c r="G398" s="7" t="inlineStr">
+        <is>
+          <t>-246</t>
+        </is>
+      </c>
+      <c r="H398" s="7" t="inlineStr">
+        <is>
+          <t>-17.9%</t>
+        </is>
+      </c>
+      <c r="I398" s="7" t="inlineStr">
+        <is>
+          <t>-283</t>
+        </is>
+      </c>
+      <c r="J398" s="7" t="inlineStr">
+        <is>
+          <t>838</t>
+        </is>
+      </c>
+      <c r="K398" s="7" t="inlineStr">
+        <is>
+          <t>592</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="5" t="inlineStr">
+        <is>
+          <t>425363313</t>
+        </is>
+      </c>
+      <c r="B399" s="6" t="inlineStr">
+        <is>
+          <t>შპს სარ გრუპი</t>
+        </is>
+      </c>
+      <c r="C399" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D399" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E399" s="5" t="inlineStr">
+        <is>
+          <t>1,311</t>
+        </is>
+      </c>
+      <c r="F399" s="5" t="inlineStr">
+        <is>
+          <t>-59.0%</t>
+        </is>
+      </c>
+      <c r="G399" s="5" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="H399" s="5" t="inlineStr">
+        <is>
+          <t>-2.5%</t>
+        </is>
+      </c>
+      <c r="I399" s="5" t="inlineStr">
+        <is>
+          <t>-67</t>
+        </is>
+      </c>
+      <c r="J399" s="5" t="inlineStr">
+        <is>
+          <t>3,784</t>
+        </is>
+      </c>
+      <c r="K399" s="5" t="inlineStr">
+        <is>
+          <t>2,566</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="7" t="inlineStr">
+        <is>
+          <t>405214085</t>
+        </is>
+      </c>
+      <c r="B400" s="8" t="inlineStr">
+        <is>
+          <t>შპს სმარტბოქსი</t>
+        </is>
+      </c>
+      <c r="C400" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D400" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E400" s="7" t="inlineStr">
+        <is>
+          <t>1,301</t>
+        </is>
+      </c>
+      <c r="F400" s="7" t="inlineStr">
+        <is>
+          <t>-12.0%</t>
+        </is>
+      </c>
+      <c r="G400" s="7" t="inlineStr">
+        <is>
+          <t>-155</t>
+        </is>
+      </c>
+      <c r="H400" s="7" t="inlineStr">
+        <is>
+          <t>-11.9%</t>
+        </is>
+      </c>
+      <c r="I400" s="7" t="inlineStr">
+        <is>
+          <t>-203</t>
+        </is>
+      </c>
+      <c r="J400" s="7" t="inlineStr">
+        <is>
+          <t>1,609</t>
+        </is>
+      </c>
+      <c r="K400" s="7" t="inlineStr">
+        <is>
+          <t>529</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="5" t="inlineStr">
+        <is>
+          <t>400202384</t>
+        </is>
+      </c>
+      <c r="B401" s="6" t="inlineStr">
+        <is>
+          <t>შპს მიქს შოპი</t>
+        </is>
+      </c>
+      <c r="C401" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D401" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E401" s="5" t="inlineStr">
+        <is>
+          <t>1,274</t>
+        </is>
+      </c>
+      <c r="F401" s="5" t="inlineStr">
+        <is>
+          <t>18.0%</t>
+        </is>
+      </c>
+      <c r="G401" s="5" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="H401" s="5" t="inlineStr">
+        <is>
+          <t>13.0%</t>
+        </is>
+      </c>
+      <c r="I401" s="5" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="J401" s="5" t="inlineStr">
+        <is>
+          <t>1,119</t>
+        </is>
+      </c>
+      <c r="K401" s="5" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="7" t="inlineStr">
+        <is>
+          <t>437059745</t>
+        </is>
+      </c>
+      <c r="B402" s="8" t="inlineStr">
+        <is>
+          <t>შპს ოთოიკა</t>
+        </is>
+      </c>
+      <c r="C402" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D402" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E402" s="7" t="inlineStr">
+        <is>
+          <t>1,194</t>
+        </is>
+      </c>
+      <c r="F402" s="7" t="inlineStr">
+        <is>
+          <t>17.1%</t>
+        </is>
+      </c>
+      <c r="G402" s="7" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="H402" s="7" t="inlineStr">
+        <is>
+          <t>1.8%</t>
+        </is>
+      </c>
+      <c r="I402" s="7" t="inlineStr">
+        <is>
+          <t>-202</t>
+        </is>
+      </c>
+      <c r="J402" s="7" t="inlineStr">
+        <is>
+          <t>2,523</t>
+        </is>
+      </c>
+      <c r="K402" s="7" t="inlineStr">
+        <is>
+          <t>-100</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="5" t="inlineStr">
+        <is>
+          <t>405695813</t>
+        </is>
+      </c>
+      <c r="B403" s="6" t="inlineStr">
+        <is>
+          <t>შპს ონ-თაიმ ლოჯისტიკს კომპანი</t>
+        </is>
+      </c>
+      <c r="C403" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D403" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E403" s="5" t="inlineStr">
+        <is>
+          <t>1,177</t>
+        </is>
+      </c>
+      <c r="F403" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G403" s="5" t="inlineStr">
+        <is>
+          <t>-184</t>
+        </is>
+      </c>
+      <c r="H403" s="5" t="inlineStr">
+        <is>
+          <t>-15.6%</t>
+        </is>
+      </c>
+      <c r="I403" s="5" t="inlineStr">
+        <is>
+          <t>-806</t>
+        </is>
+      </c>
+      <c r="J403" s="5" t="inlineStr">
+        <is>
+          <t>12,038</t>
+        </is>
+      </c>
+      <c r="K403" s="5" t="inlineStr">
+        <is>
+          <t>-806</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="7" t="inlineStr">
+        <is>
+          <t>427725250</t>
+        </is>
+      </c>
+      <c r="B404" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს რახშ ლოჯისტიკ</t>
+        </is>
+      </c>
+      <c r="C404" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D404" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E404" s="7" t="inlineStr">
+        <is>
+          <t>1,167</t>
+        </is>
+      </c>
+      <c r="F404" s="7" t="inlineStr">
+        <is>
+          <t>-51.4%</t>
+        </is>
+      </c>
+      <c r="G404" s="7" t="inlineStr">
+        <is>
+          <t>-63</t>
+        </is>
+      </c>
+      <c r="H404" s="7" t="inlineStr">
+        <is>
+          <t>-5.4%</t>
+        </is>
+      </c>
+      <c r="I404" s="7" t="inlineStr">
+        <is>
+          <t>-63</t>
+        </is>
+      </c>
+      <c r="J404" s="7" t="inlineStr">
+        <is>
+          <t>1,743</t>
+        </is>
+      </c>
+      <c r="K404" s="7" t="inlineStr">
+        <is>
+          <t>1,734</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="5" t="inlineStr">
+        <is>
+          <t>202431412</t>
+        </is>
+      </c>
+      <c r="B405" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გეგ ტრანსი</t>
+        </is>
+      </c>
+      <c r="C405" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D405" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E405" s="5" t="inlineStr">
+        <is>
+          <t>1,165</t>
+        </is>
+      </c>
+      <c r="F405" s="5" t="inlineStr">
+        <is>
+          <t>-29.3%</t>
+        </is>
+      </c>
+      <c r="G405" s="5" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="H405" s="5" t="inlineStr">
+        <is>
+          <t>12.0%</t>
+        </is>
+      </c>
+      <c r="I405" s="5" t="inlineStr">
+        <is>
+          <t>-20</t>
+        </is>
+      </c>
+      <c r="J405" s="5" t="inlineStr">
+        <is>
+          <t>1,707</t>
+        </is>
+      </c>
+      <c r="K405" s="5" t="inlineStr">
+        <is>
+          <t>1,593</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="7" t="inlineStr">
+        <is>
+          <t>406252576</t>
+        </is>
+      </c>
+      <c r="B406" s="8" t="inlineStr">
+        <is>
+          <t>შპს ავიაკოპტერი</t>
+        </is>
+      </c>
+      <c r="C406" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D406" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E406" s="7" t="inlineStr">
+        <is>
+          <t>1,144</t>
+        </is>
+      </c>
+      <c r="F406" s="7" t="inlineStr">
+        <is>
+          <t>37.4%</t>
+        </is>
+      </c>
+      <c r="G406" s="7" t="inlineStr">
+        <is>
+          <t>205</t>
+        </is>
+      </c>
+      <c r="H406" s="7" t="inlineStr">
+        <is>
+          <t>17.9%</t>
+        </is>
+      </c>
+      <c r="I406" s="7" t="inlineStr">
+        <is>
+          <t>-139</t>
+        </is>
+      </c>
+      <c r="J406" s="7" t="inlineStr">
+        <is>
+          <t>2,159</t>
+        </is>
+      </c>
+      <c r="K406" s="7" t="inlineStr">
+        <is>
+          <t>309</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="5" t="inlineStr">
+        <is>
+          <t>404521736</t>
+        </is>
+      </c>
+      <c r="B407" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბსბ ტერმინალი</t>
+        </is>
+      </c>
+      <c r="C407" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D407" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E407" s="5" t="inlineStr">
+        <is>
+          <t>1,123</t>
+        </is>
+      </c>
+      <c r="F407" s="5" t="inlineStr">
+        <is>
+          <t>-1.9%</t>
+        </is>
+      </c>
+      <c r="G407" s="5" t="inlineStr">
+        <is>
+          <t>599</t>
+        </is>
+      </c>
+      <c r="H407" s="5" t="inlineStr">
+        <is>
+          <t>53.3%</t>
+        </is>
+      </c>
+      <c r="I407" s="5" t="inlineStr">
+        <is>
+          <t>456</t>
+        </is>
+      </c>
+      <c r="J407" s="5" t="inlineStr">
+        <is>
+          <t>1,251</t>
+        </is>
+      </c>
+      <c r="K407" s="5" t="inlineStr">
+        <is>
+          <t>1,179</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="7" t="inlineStr">
+        <is>
+          <t>205243048</t>
+        </is>
+      </c>
+      <c r="B408" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს USA2GEORGIA</t>
+        </is>
+      </c>
+      <c r="C408" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D408" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E408" s="7" t="inlineStr">
+        <is>
+          <t>1,104</t>
+        </is>
+      </c>
+      <c r="F408" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G408" s="7" t="inlineStr">
+        <is>
+          <t>11,599</t>
+        </is>
+      </c>
+      <c r="H408" s="7" t="inlineStr">
+        <is>
+          <t>1050.8%</t>
+        </is>
+      </c>
+      <c r="I408" s="7" t="inlineStr">
+        <is>
+          <t>11,649</t>
+        </is>
+      </c>
+      <c r="J408" s="7" t="inlineStr">
+        <is>
+          <t>2,207</t>
+        </is>
+      </c>
+      <c r="K408" s="7" t="inlineStr">
+        <is>
+          <t>1,953</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="5" t="inlineStr">
+        <is>
+          <t>248435322</t>
+        </is>
+      </c>
+      <c r="B409" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯალაგი</t>
+        </is>
+      </c>
+      <c r="C409" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D409" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E409" s="5" t="inlineStr">
+        <is>
+          <t>1,090</t>
+        </is>
+      </c>
+      <c r="F409" s="5" t="inlineStr">
+        <is>
+          <t>-35.6%</t>
+        </is>
+      </c>
+      <c r="G409" s="5" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="H409" s="5" t="inlineStr">
+        <is>
+          <t>12.2%</t>
+        </is>
+      </c>
+      <c r="I409" s="5" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="J409" s="5" t="inlineStr">
+        <is>
+          <t>1,892</t>
+        </is>
+      </c>
+      <c r="K409" s="5" t="inlineStr">
+        <is>
+          <t>1,732</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="7" t="inlineStr">
+        <is>
+          <t>405139149</t>
+        </is>
+      </c>
+      <c r="B410" s="8" t="inlineStr">
+        <is>
+          <t>შპს ელ-ეს ჰევილიფტ</t>
+        </is>
+      </c>
+      <c r="C410" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D410" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E410" s="7" t="inlineStr">
+        <is>
+          <t>1,062</t>
+        </is>
+      </c>
+      <c r="F410" s="7" t="inlineStr">
+        <is>
+          <t>-24.6%</t>
+        </is>
+      </c>
+      <c r="G410" s="7" t="inlineStr">
+        <is>
+          <t>-1,654</t>
+        </is>
+      </c>
+      <c r="H410" s="7" t="inlineStr">
+        <is>
+          <t>-155.8%</t>
+        </is>
+      </c>
+      <c r="I410" s="7" t="inlineStr">
+        <is>
+          <t>-2,393</t>
+        </is>
+      </c>
+      <c r="J410" s="7" t="inlineStr">
+        <is>
+          <t>12,489</t>
+        </is>
+      </c>
+      <c r="K410" s="7" t="inlineStr">
+        <is>
+          <t>-359</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="5" t="inlineStr">
+        <is>
+          <t>402084668</t>
+        </is>
+      </c>
+      <c r="B411" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბალტკრაფტ გეო</t>
+        </is>
+      </c>
+      <c r="C411" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D411" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E411" s="5" t="inlineStr">
+        <is>
+          <t>1,017</t>
+        </is>
+      </c>
+      <c r="F411" s="5" t="inlineStr">
+        <is>
+          <t>-92.0%</t>
+        </is>
+      </c>
+      <c r="G411" s="5" t="inlineStr">
+        <is>
+          <t>-1,717</t>
+        </is>
+      </c>
+      <c r="H411" s="5" t="inlineStr">
+        <is>
+          <t>-168.9%</t>
+        </is>
+      </c>
+      <c r="I411" s="5" t="inlineStr">
+        <is>
+          <t>-1,736</t>
+        </is>
+      </c>
+      <c r="J411" s="5" t="inlineStr">
+        <is>
+          <t>1,612</t>
+        </is>
+      </c>
+      <c r="K411" s="5" t="inlineStr">
+        <is>
+          <t>1,542</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="7" t="inlineStr">
+        <is>
+          <t>430026946</t>
+        </is>
+      </c>
+      <c r="B412" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტრანსკომპანია 2013</t>
+        </is>
+      </c>
+      <c r="C412" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D412" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E412" s="7" t="inlineStr">
+        <is>
+          <t>988</t>
+        </is>
+      </c>
+      <c r="F412" s="7" t="inlineStr">
+        <is>
+          <t>13.3%</t>
+        </is>
+      </c>
+      <c r="G412" s="7" t="inlineStr">
+        <is>
+          <t>-187</t>
+        </is>
+      </c>
+      <c r="H412" s="7" t="inlineStr">
+        <is>
+          <t>-18.9%</t>
+        </is>
+      </c>
+      <c r="I412" s="7" t="inlineStr">
+        <is>
+          <t>-586</t>
+        </is>
+      </c>
+      <c r="J412" s="7" t="inlineStr">
+        <is>
+          <t>3,307</t>
+        </is>
+      </c>
+      <c r="K412" s="7" t="inlineStr">
+        <is>
+          <t>-1,754</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="5" t="inlineStr">
+        <is>
+          <t>400222683</t>
+        </is>
+      </c>
+      <c r="B413" s="6" t="inlineStr">
+        <is>
+          <t>შპს ელ-ლა</t>
+        </is>
+      </c>
+      <c r="C413" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D413" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E413" s="5" t="inlineStr">
+        <is>
+          <t>931</t>
+        </is>
+      </c>
+      <c r="F413" s="5" t="inlineStr">
+        <is>
+          <t>-58.6%</t>
+        </is>
+      </c>
+      <c r="G413" s="5" t="inlineStr">
+        <is>
+          <t>-268</t>
+        </is>
+      </c>
+      <c r="H413" s="5" t="inlineStr">
+        <is>
+          <t>-28.8%</t>
+        </is>
+      </c>
+      <c r="I413" s="5" t="inlineStr">
+        <is>
+          <t>-352</t>
+        </is>
+      </c>
+      <c r="J413" s="5" t="inlineStr">
+        <is>
+          <t>1,419</t>
+        </is>
+      </c>
+      <c r="K413" s="5" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="7" t="inlineStr">
+        <is>
+          <t>406047932</t>
+        </is>
+      </c>
+      <c r="B414" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ქართული ხილი და ბოსტნეული</t>
+        </is>
+      </c>
+      <c r="C414" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D414" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E414" s="7" t="inlineStr">
+        <is>
+          <t>929</t>
+        </is>
+      </c>
+      <c r="F414" s="7" t="inlineStr">
+        <is>
+          <t>14.1%</t>
+        </is>
+      </c>
+      <c r="G414" s="7" t="inlineStr">
+        <is>
+          <t>551</t>
+        </is>
+      </c>
+      <c r="H414" s="7" t="inlineStr">
+        <is>
+          <t>59.3%</t>
+        </is>
+      </c>
+      <c r="I414" s="7" t="inlineStr">
+        <is>
+          <t>271</t>
+        </is>
+      </c>
+      <c r="J414" s="7" t="inlineStr">
+        <is>
+          <t>5,178</t>
+        </is>
+      </c>
+      <c r="K414" s="7" t="inlineStr">
+        <is>
+          <t>3,918</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="5" t="inlineStr">
+        <is>
+          <t>245407082</t>
+        </is>
+      </c>
+      <c r="B415" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს საქართველოს ლოგისტიკური კომპანია</t>
+        </is>
+      </c>
+      <c r="C415" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D415" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E415" s="5" t="inlineStr">
+        <is>
+          <t>884</t>
+        </is>
+      </c>
+      <c r="F415" s="5" t="inlineStr">
+        <is>
+          <t>-5.2%</t>
+        </is>
+      </c>
+      <c r="G415" s="5" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="H415" s="5" t="inlineStr">
+        <is>
+          <t>17.2%</t>
+        </is>
+      </c>
+      <c r="I415" s="5" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="J415" s="5" t="inlineStr">
+        <is>
+          <t>1,973</t>
+        </is>
+      </c>
+      <c r="K415" s="5" t="inlineStr">
+        <is>
+          <t>560</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="7" t="inlineStr">
+        <is>
+          <t>405227632</t>
+        </is>
+      </c>
+      <c r="B416" s="8" t="inlineStr">
+        <is>
+          <t>სს  ჯენერალ რეილ სერვისი</t>
+        </is>
+      </c>
+      <c r="C416" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D416" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E416" s="7" t="inlineStr">
+        <is>
+          <t>882</t>
+        </is>
+      </c>
+      <c r="F416" s="7" t="inlineStr">
+        <is>
+          <t>-68.2%</t>
+        </is>
+      </c>
+      <c r="G416" s="7" t="inlineStr">
+        <is>
+          <t>730</t>
+        </is>
+      </c>
+      <c r="H416" s="7" t="inlineStr">
+        <is>
+          <t>82.8%</t>
+        </is>
+      </c>
+      <c r="I416" s="7" t="inlineStr">
+        <is>
+          <t>552</t>
+        </is>
+      </c>
+      <c r="J416" s="7" t="inlineStr">
+        <is>
+          <t>1,724</t>
+        </is>
+      </c>
+      <c r="K416" s="7" t="inlineStr">
+        <is>
+          <t>1,495</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="5" t="inlineStr">
+        <is>
+          <t>432548905</t>
+        </is>
+      </c>
+      <c r="B417" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ადა ტრანსი</t>
+        </is>
+      </c>
+      <c r="C417" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D417" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E417" s="5" t="inlineStr">
+        <is>
+          <t>859</t>
+        </is>
+      </c>
+      <c r="F417" s="5" t="inlineStr">
+        <is>
+          <t>272.4%</t>
+        </is>
+      </c>
+      <c r="G417" s="5" t="inlineStr">
+        <is>
+          <t>460</t>
+        </is>
+      </c>
+      <c r="H417" s="5" t="inlineStr">
+        <is>
+          <t>53.5%</t>
+        </is>
+      </c>
+      <c r="I417" s="5" t="inlineStr">
+        <is>
+          <t>443</t>
+        </is>
+      </c>
+      <c r="J417" s="5" t="inlineStr">
+        <is>
+          <t>1,689</t>
+        </is>
+      </c>
+      <c r="K417" s="5" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="7" t="inlineStr">
+        <is>
+          <t>415084063</t>
+        </is>
+      </c>
+      <c r="B418" s="8" t="inlineStr">
+        <is>
+          <t>შპს კავტრექსტერმინალი</t>
+        </is>
+      </c>
+      <c r="C418" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D418" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E418" s="7" t="inlineStr">
+        <is>
+          <t>858</t>
+        </is>
+      </c>
+      <c r="F418" s="7" t="inlineStr">
+        <is>
+          <t>-43.6%</t>
+        </is>
+      </c>
+      <c r="G418" s="7" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="H418" s="7" t="inlineStr">
+        <is>
+          <t>12.6%</t>
+        </is>
+      </c>
+      <c r="I418" s="7" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="J418" s="7" t="inlineStr">
+        <is>
+          <t>1,844</t>
+        </is>
+      </c>
+      <c r="K418" s="7" t="inlineStr">
+        <is>
+          <t>1,708</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="5" t="inlineStr">
+        <is>
+          <t>215120170</t>
+        </is>
+      </c>
+      <c r="B419" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს პანალპინა საქართველო</t>
+        </is>
+      </c>
+      <c r="C419" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D419" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E419" s="5" t="inlineStr">
+        <is>
+          <t>825</t>
+        </is>
+      </c>
+      <c r="F419" s="5" t="inlineStr">
+        <is>
+          <t>-78.4%</t>
+        </is>
+      </c>
+      <c r="G419" s="5" t="inlineStr">
+        <is>
+          <t>-77</t>
+        </is>
+      </c>
+      <c r="H419" s="5" t="inlineStr">
+        <is>
+          <t>-9.3%</t>
+        </is>
+      </c>
+      <c r="I419" s="5" t="inlineStr">
+        <is>
+          <t>-49</t>
+        </is>
+      </c>
+      <c r="J419" s="5" t="inlineStr">
+        <is>
+          <t>939</t>
+        </is>
+      </c>
+      <c r="K419" s="5" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="7" t="inlineStr">
+        <is>
+          <t>412711230</t>
+        </is>
+      </c>
+      <c r="B420" s="8" t="inlineStr">
+        <is>
+          <t>შპს   პარკინგსერვისი</t>
+        </is>
+      </c>
+      <c r="C420" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D420" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E420" s="7" t="inlineStr">
+        <is>
+          <t>808</t>
+        </is>
+      </c>
+      <c r="F420" s="7" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="G420" s="7" t="inlineStr">
+        <is>
+          <t>207</t>
+        </is>
+      </c>
+      <c r="H420" s="7" t="inlineStr">
+        <is>
+          <t>25.6%</t>
+        </is>
+      </c>
+      <c r="I420" s="7" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="J420" s="7" t="inlineStr">
+        <is>
+          <t>2,131</t>
+        </is>
+      </c>
+      <c r="K420" s="7" t="inlineStr">
+        <is>
+          <t>473</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="5" t="inlineStr">
+        <is>
+          <t>205186895</t>
+        </is>
+      </c>
+      <c r="B421" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აისბერგი</t>
+        </is>
+      </c>
+      <c r="C421" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D421" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E421" s="5" t="inlineStr">
+        <is>
+          <t>804</t>
+        </is>
+      </c>
+      <c r="F421" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G421" s="5" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="H421" s="5" t="inlineStr">
+        <is>
+          <t>15.4%</t>
+        </is>
+      </c>
+      <c r="I421" s="5" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J421" s="5" t="inlineStr">
+        <is>
+          <t>1,823</t>
+        </is>
+      </c>
+      <c r="K421" s="5" t="inlineStr">
+        <is>
+          <t>1,753</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="7" t="inlineStr">
+        <is>
+          <t>405262371</t>
+        </is>
+      </c>
+      <c r="B422" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ქენდი</t>
+        </is>
+      </c>
+      <c r="C422" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D422" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E422" s="7" t="inlineStr">
+        <is>
+          <t>737</t>
+        </is>
+      </c>
+      <c r="F422" s="7" t="inlineStr">
+        <is>
+          <t>-81.5%</t>
+        </is>
+      </c>
+      <c r="G422" s="7" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="H422" s="7" t="inlineStr">
+        <is>
+          <t>4.6%</t>
+        </is>
+      </c>
+      <c r="I422" s="7" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J422" s="7" t="inlineStr">
+        <is>
+          <t>245</t>
+        </is>
+      </c>
+      <c r="K422" s="7" t="inlineStr">
+        <is>
+          <t>226</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="5" t="inlineStr">
+        <is>
+          <t>205216871</t>
+        </is>
+      </c>
+      <c r="B423" s="6" t="inlineStr">
+        <is>
+          <t>შპს უოლდვაიდ ენერჯი ლოჯისტიქს</t>
+        </is>
+      </c>
+      <c r="C423" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D423" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E423" s="5" t="inlineStr">
+        <is>
+          <t>727</t>
+        </is>
+      </c>
+      <c r="F423" s="5" t="inlineStr">
+        <is>
+          <t>-21.7%</t>
+        </is>
+      </c>
+      <c r="G423" s="5" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="H423" s="5" t="inlineStr">
+        <is>
+          <t>2.5%</t>
+        </is>
+      </c>
+      <c r="I423" s="5" t="inlineStr">
+        <is>
+          <t>-201</t>
+        </is>
+      </c>
+      <c r="J423" s="5" t="inlineStr">
+        <is>
+          <t>884</t>
+        </is>
+      </c>
+      <c r="K423" s="5" t="inlineStr">
+        <is>
+          <t>-67</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="7" t="inlineStr">
+        <is>
+          <t>415593389</t>
+        </is>
+      </c>
+      <c r="B424" s="8" t="inlineStr">
+        <is>
+          <t>შპს  გიო და კომპანია</t>
+        </is>
+      </c>
+      <c r="C424" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D424" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E424" s="7" t="inlineStr">
+        <is>
+          <t>715</t>
+        </is>
+      </c>
+      <c r="F424" s="7" t="inlineStr">
+        <is>
+          <t>-31.5%</t>
+        </is>
+      </c>
+      <c r="G424" s="7" t="inlineStr">
+        <is>
+          <t>476</t>
+        </is>
+      </c>
+      <c r="H424" s="7" t="inlineStr">
+        <is>
+          <t>66.6%</t>
+        </is>
+      </c>
+      <c r="I424" s="7" t="inlineStr">
+        <is>
+          <t>278</t>
+        </is>
+      </c>
+      <c r="J424" s="7" t="inlineStr">
+        <is>
+          <t>2,140</t>
+        </is>
+      </c>
+      <c r="K424" s="7" t="inlineStr">
+        <is>
+          <t>248</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="5" t="inlineStr">
+        <is>
+          <t>405125234</t>
+        </is>
+      </c>
+      <c r="B425" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს იუნითი გრუპ</t>
+        </is>
+      </c>
+      <c r="C425" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D425" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E425" s="5" t="inlineStr">
+        <is>
+          <t>669</t>
+        </is>
+      </c>
+      <c r="F425" s="5" t="inlineStr">
+        <is>
+          <t>-88.5%</t>
+        </is>
+      </c>
+      <c r="G425" s="5" t="inlineStr">
+        <is>
+          <t>343</t>
+        </is>
+      </c>
+      <c r="H425" s="5" t="inlineStr">
+        <is>
+          <t>51.3%</t>
+        </is>
+      </c>
+      <c r="I425" s="5" t="inlineStr">
+        <is>
+          <t>244</t>
+        </is>
+      </c>
+      <c r="J425" s="5" t="inlineStr">
+        <is>
+          <t>2,394</t>
+        </is>
+      </c>
+      <c r="K425" s="5" t="inlineStr">
+        <is>
+          <t>2,393</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="7" t="inlineStr">
+        <is>
+          <t>404452427</t>
+        </is>
+      </c>
+      <c r="B426" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯორჯიან ვინგზ</t>
+        </is>
+      </c>
+      <c r="C426" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D426" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E426" s="7" t="inlineStr">
+        <is>
+          <t>651</t>
+        </is>
+      </c>
+      <c r="F426" s="7" t="inlineStr">
+        <is>
+          <t>-98.7%</t>
+        </is>
+      </c>
+      <c r="G426" s="7" t="inlineStr">
+        <is>
+          <t>-281</t>
+        </is>
+      </c>
+      <c r="H426" s="7" t="inlineStr">
+        <is>
+          <t>-43.1%</t>
+        </is>
+      </c>
+      <c r="I426" s="7" t="inlineStr">
+        <is>
+          <t>-485</t>
+        </is>
+      </c>
+      <c r="J426" s="7" t="inlineStr">
+        <is>
+          <t>21,216</t>
+        </is>
+      </c>
+      <c r="K426" s="7" t="inlineStr">
+        <is>
+          <t>12,696</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="5" t="inlineStr">
+        <is>
+          <t>405209019</t>
+        </is>
+      </c>
+      <c r="B427" s="6" t="inlineStr">
+        <is>
+          <t>შპს თი სი ლაბ</t>
+        </is>
+      </c>
+      <c r="C427" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D427" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E427" s="5" t="inlineStr">
+        <is>
+          <t>651</t>
+        </is>
+      </c>
+      <c r="F427" s="5" t="inlineStr">
+        <is>
+          <t>-54.9%</t>
+        </is>
+      </c>
+      <c r="G427" s="5" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="H427" s="5" t="inlineStr">
+        <is>
+          <t>22.0%</t>
+        </is>
+      </c>
+      <c r="I427" s="5" t="inlineStr">
+        <is>
+          <t>-342</t>
+        </is>
+      </c>
+      <c r="J427" s="5" t="inlineStr">
+        <is>
+          <t>1,039</t>
+        </is>
+      </c>
+      <c r="K427" s="5" t="inlineStr">
+        <is>
+          <t>-226</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="7" t="inlineStr">
+        <is>
+          <t>204431230</t>
+        </is>
+      </c>
+      <c r="B428" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იკა</t>
+        </is>
+      </c>
+      <c r="C428" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D428" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E428" s="7" t="inlineStr">
+        <is>
+          <t>596</t>
+        </is>
+      </c>
+      <c r="F428" s="7" t="inlineStr">
+        <is>
+          <t>-74.9%</t>
+        </is>
+      </c>
+      <c r="G428" s="7" t="inlineStr">
+        <is>
+          <t>-160</t>
+        </is>
+      </c>
+      <c r="H428" s="7" t="inlineStr">
+        <is>
+          <t>-26.8%</t>
+        </is>
+      </c>
+      <c r="I428" s="7" t="inlineStr">
+        <is>
+          <t>-174</t>
+        </is>
+      </c>
+      <c r="J428" s="7" t="inlineStr">
+        <is>
+          <t>133</t>
+        </is>
+      </c>
+      <c r="K428" s="7" t="inlineStr">
+        <is>
+          <t>-662</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="5" t="inlineStr">
+        <is>
+          <t>208145390</t>
+        </is>
+      </c>
+      <c r="B429" s="6" t="inlineStr">
+        <is>
+          <t>სს მრეწვრკინიგზა</t>
+        </is>
+      </c>
+      <c r="C429" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D429" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E429" s="5" t="inlineStr">
+        <is>
+          <t>596</t>
+        </is>
+      </c>
+      <c r="F429" s="5" t="inlineStr">
+        <is>
+          <t>49.9%</t>
+        </is>
+      </c>
+      <c r="G429" s="5" t="inlineStr">
+        <is>
+          <t>335</t>
+        </is>
+      </c>
+      <c r="H429" s="5" t="inlineStr">
+        <is>
+          <t>56.2%</t>
+        </is>
+      </c>
+      <c r="I429" s="5" t="inlineStr">
+        <is>
+          <t>4,073</t>
+        </is>
+      </c>
+      <c r="J429" s="5" t="inlineStr">
+        <is>
+          <t>16,471</t>
+        </is>
+      </c>
+      <c r="K429" s="5" t="inlineStr">
+        <is>
+          <t>16,430</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="7" t="inlineStr">
+        <is>
+          <t>404985281</t>
+        </is>
+      </c>
+      <c r="B430" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს Cargo Transit</t>
+        </is>
+      </c>
+      <c r="C430" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D430" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E430" s="7" t="inlineStr">
+        <is>
+          <t>593</t>
+        </is>
+      </c>
+      <c r="F430" s="7" t="inlineStr">
+        <is>
+          <t>-97.1%</t>
+        </is>
+      </c>
+      <c r="G430" s="7" t="inlineStr">
+        <is>
+          <t>-22</t>
+        </is>
+      </c>
+      <c r="H430" s="7" t="inlineStr">
+        <is>
+          <t>-3.7%</t>
+        </is>
+      </c>
+      <c r="I430" s="7" t="inlineStr">
+        <is>
+          <t>-8</t>
+        </is>
+      </c>
+      <c r="J430" s="7" t="inlineStr">
+        <is>
+          <t>587</t>
+        </is>
+      </c>
+      <c r="K430" s="7" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="5" t="inlineStr">
+        <is>
+          <t>215080383</t>
+        </is>
+      </c>
+      <c r="B431" s="6" t="inlineStr">
+        <is>
+          <t>სს ფოთი სტორიჯ სოლუშენს</t>
+        </is>
+      </c>
+      <c r="C431" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D431" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E431" s="5" t="inlineStr">
+        <is>
+          <t>552</t>
+        </is>
+      </c>
+      <c r="F431" s="5" t="inlineStr">
+        <is>
+          <t>-31.4%</t>
+        </is>
+      </c>
+      <c r="G431" s="5" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="H431" s="5" t="inlineStr">
+        <is>
+          <t>30.8%</t>
+        </is>
+      </c>
+      <c r="I431" s="5" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J431" s="5" t="inlineStr">
+        <is>
+          <t>1,248</t>
+        </is>
+      </c>
+      <c r="K431" s="5" t="inlineStr">
+        <is>
+          <t>1,113</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="7" t="inlineStr">
+        <is>
+          <t>208192490</t>
+        </is>
+      </c>
+      <c r="B432" s="8" t="inlineStr">
+        <is>
+          <t>შპს გროუნდჰენდლინგური კომპანია თბილისი-TBS</t>
+        </is>
+      </c>
+      <c r="C432" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D432" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E432" s="7" t="inlineStr">
+        <is>
+          <t>550</t>
+        </is>
+      </c>
+      <c r="F432" s="7" t="inlineStr">
+        <is>
+          <t>-17.9%</t>
+        </is>
+      </c>
+      <c r="G432" s="7" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="H432" s="7" t="inlineStr">
+        <is>
+          <t>0.5%</t>
+        </is>
+      </c>
+      <c r="I432" s="7" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J432" s="7" t="inlineStr">
+        <is>
+          <t>1,517</t>
+        </is>
+      </c>
+      <c r="K432" s="7" t="inlineStr">
+        <is>
+          <t>732</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="5" t="inlineStr">
+        <is>
+          <t>245385293</t>
+        </is>
+      </c>
+      <c r="B433" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს რუსეთის ნაოსნობის საზღვაო რეგისტრი საქართველოში</t>
+        </is>
+      </c>
+      <c r="C433" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D433" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E433" s="5" t="inlineStr">
+        <is>
+          <t>545</t>
+        </is>
+      </c>
+      <c r="F433" s="5" t="inlineStr">
+        <is>
+          <t>-67.5%</t>
+        </is>
+      </c>
+      <c r="G433" s="5" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="H433" s="5" t="inlineStr">
+        <is>
+          <t>12.8%</t>
+        </is>
+      </c>
+      <c r="I433" s="5" t="inlineStr">
+        <is>
+          <t>-238</t>
+        </is>
+      </c>
+      <c r="J433" s="5" t="inlineStr">
+        <is>
+          <t>442</t>
+        </is>
+      </c>
+      <c r="K433" s="5" t="inlineStr">
+        <is>
+          <t>424</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="7" t="inlineStr">
+        <is>
+          <t>405306271</t>
+        </is>
+      </c>
+      <c r="B434" s="8" t="inlineStr">
+        <is>
+          <t>შპს ალაგი ლოგისტიკს</t>
+        </is>
+      </c>
+      <c r="C434" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D434" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E434" s="7" t="inlineStr">
+        <is>
+          <t>520</t>
+        </is>
+      </c>
+      <c r="F434" s="7" t="inlineStr">
+        <is>
+          <t>-84.2%</t>
+        </is>
+      </c>
+      <c r="G434" s="7" t="inlineStr">
+        <is>
+          <t>-182</t>
+        </is>
+      </c>
+      <c r="H434" s="7" t="inlineStr">
+        <is>
+          <t>-35.1%</t>
+        </is>
+      </c>
+      <c r="I434" s="7" t="inlineStr">
+        <is>
+          <t>-173</t>
+        </is>
+      </c>
+      <c r="J434" s="7" t="inlineStr">
+        <is>
+          <t>1,342</t>
+        </is>
+      </c>
+      <c r="K434" s="7" t="inlineStr">
+        <is>
+          <t>-219</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="5" t="inlineStr">
+        <is>
+          <t>404588905</t>
+        </is>
+      </c>
+      <c r="B435" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ელექტრონული კომერცია</t>
+        </is>
+      </c>
+      <c r="C435" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D435" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E435" s="5" t="inlineStr">
+        <is>
+          <t>515</t>
+        </is>
+      </c>
+      <c r="F435" s="5" t="inlineStr">
+        <is>
+          <t>-82.7%</t>
+        </is>
+      </c>
+      <c r="G435" s="5" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="H435" s="5" t="inlineStr">
+        <is>
+          <t>7.4%</t>
+        </is>
+      </c>
+      <c r="I435" s="5" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J435" s="5" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="K435" s="5" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="7" t="inlineStr">
+        <is>
+          <t>445466996</t>
+        </is>
+      </c>
+      <c r="B436" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნიკო-მარი 2016</t>
+        </is>
+      </c>
+      <c r="C436" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D436" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E436" s="7" t="inlineStr">
+        <is>
+          <t>513</t>
+        </is>
+      </c>
+      <c r="F436" s="7" t="inlineStr">
+        <is>
+          <t>13.6%</t>
+        </is>
+      </c>
+      <c r="G436" s="7" t="inlineStr">
+        <is>
+          <t>344</t>
+        </is>
+      </c>
+      <c r="H436" s="7" t="inlineStr">
+        <is>
+          <t>67.1%</t>
+        </is>
+      </c>
+      <c r="I436" s="7" t="inlineStr">
+        <is>
+          <t>330</t>
+        </is>
+      </c>
+      <c r="J436" s="7" t="inlineStr">
+        <is>
+          <t>1,744</t>
+        </is>
+      </c>
+      <c r="K436" s="7" t="inlineStr">
+        <is>
+          <t>702</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="5" t="inlineStr">
+        <is>
+          <t>405102357</t>
+        </is>
+      </c>
+      <c r="B437" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ქართული სოკო</t>
+        </is>
+      </c>
+      <c r="C437" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D437" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E437" s="5" t="inlineStr">
+        <is>
+          <t>505</t>
+        </is>
+      </c>
+      <c r="F437" s="5" t="inlineStr">
+        <is>
+          <t>-4.4%</t>
+        </is>
+      </c>
+      <c r="G437" s="5" t="inlineStr">
+        <is>
+          <t>448</t>
+        </is>
+      </c>
+      <c r="H437" s="5" t="inlineStr">
+        <is>
+          <t>88.7%</t>
+        </is>
+      </c>
+      <c r="I437" s="5" t="inlineStr">
+        <is>
+          <t>-12</t>
+        </is>
+      </c>
+      <c r="J437" s="5" t="inlineStr">
+        <is>
+          <t>2,250</t>
+        </is>
+      </c>
+      <c r="K437" s="5" t="inlineStr">
+        <is>
+          <t>218</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="7" t="inlineStr">
+        <is>
+          <t>404860478</t>
+        </is>
+      </c>
+      <c r="B438" s="8" t="inlineStr">
+        <is>
+          <t>შპს ასსა ტრანს კაუკასუს</t>
+        </is>
+      </c>
+      <c r="C438" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D438" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E438" s="7" t="inlineStr">
+        <is>
+          <t>411</t>
+        </is>
+      </c>
+      <c r="F438" s="7" t="inlineStr">
+        <is>
+          <t>-85.5%</t>
+        </is>
+      </c>
+      <c r="G438" s="7" t="inlineStr">
+        <is>
+          <t>-145</t>
+        </is>
+      </c>
+      <c r="H438" s="7" t="inlineStr">
+        <is>
+          <t>-35.3%</t>
+        </is>
+      </c>
+      <c r="I438" s="7" t="inlineStr">
+        <is>
+          <t>-49</t>
+        </is>
+      </c>
+      <c r="J438" s="7" t="inlineStr">
+        <is>
+          <t>2,025</t>
+        </is>
+      </c>
+      <c r="K438" s="7" t="inlineStr">
+        <is>
+          <t>2,016</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="5" t="inlineStr">
+        <is>
+          <t>415108163</t>
+        </is>
+      </c>
+      <c r="B439" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფოთის სატრანსპორტო კომპანია</t>
+        </is>
+      </c>
+      <c r="C439" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D439" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E439" s="5" t="inlineStr">
+        <is>
+          <t>382</t>
+        </is>
+      </c>
+      <c r="F439" s="5" t="inlineStr">
+        <is>
+          <t>8.4%</t>
+        </is>
+      </c>
+      <c r="G439" s="5" t="inlineStr">
+        <is>
+          <t>-1,642</t>
+        </is>
+      </c>
+      <c r="H439" s="5" t="inlineStr">
+        <is>
+          <t>-429.9%</t>
+        </is>
+      </c>
+      <c r="I439" s="5" t="inlineStr">
+        <is>
+          <t>-313</t>
+        </is>
+      </c>
+      <c r="J439" s="5" t="inlineStr">
+        <is>
+          <t>6,297</t>
+        </is>
+      </c>
+      <c r="K439" s="5" t="inlineStr">
+        <is>
+          <t>6,258</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="7" t="inlineStr">
+        <is>
+          <t>402095040</t>
+        </is>
+      </c>
+      <c r="B440" s="8" t="inlineStr">
+        <is>
+          <t>შპს აკვამარინი</t>
+        </is>
+      </c>
+      <c r="C440" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D440" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E440" s="7" t="inlineStr">
+        <is>
+          <t>373</t>
+        </is>
+      </c>
+      <c r="F440" s="7" t="inlineStr">
+        <is>
+          <t>-96.3%</t>
+        </is>
+      </c>
+      <c r="G440" s="7" t="inlineStr">
+        <is>
+          <t>-150</t>
+        </is>
+      </c>
+      <c r="H440" s="7" t="inlineStr">
+        <is>
+          <t>-40.3%</t>
+        </is>
+      </c>
+      <c r="I440" s="7" t="inlineStr">
+        <is>
+          <t>-82</t>
+        </is>
+      </c>
+      <c r="J440" s="7" t="inlineStr">
+        <is>
+          <t>1,392</t>
+        </is>
+      </c>
+      <c r="K440" s="7" t="inlineStr">
+        <is>
+          <t>1,265</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="5" t="inlineStr">
+        <is>
+          <t>402163733</t>
+        </is>
+      </c>
+      <c r="B441" s="6" t="inlineStr">
+        <is>
+          <t>შპს ზურაბ ყვავაძე ოკრიბა</t>
+        </is>
+      </c>
+      <c r="C441" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D441" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E441" s="5" t="inlineStr">
+        <is>
+          <t>373</t>
+        </is>
+      </c>
+      <c r="F441" s="5" t="inlineStr">
+        <is>
+          <t>-8.9%</t>
+        </is>
+      </c>
+      <c r="G441" s="5" t="inlineStr">
+        <is>
+          <t>165</t>
+        </is>
+      </c>
+      <c r="H441" s="5" t="inlineStr">
+        <is>
+          <t>44.3%</t>
+        </is>
+      </c>
+      <c r="I441" s="5" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="J441" s="5" t="inlineStr">
+        <is>
+          <t>1,654</t>
+        </is>
+      </c>
+      <c r="K441" s="5" t="inlineStr">
+        <is>
+          <t>1,644</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="7" t="inlineStr">
+        <is>
+          <t>415599720</t>
+        </is>
+      </c>
+      <c r="B442" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჭიათურის სატრანსპორტო კომპანია</t>
+        </is>
+      </c>
+      <c r="C442" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D442" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E442" s="7" t="inlineStr">
+        <is>
+          <t>357</t>
+        </is>
+      </c>
+      <c r="F442" s="7" t="inlineStr">
+        <is>
+          <t>-88.8%</t>
+        </is>
+      </c>
+      <c r="G442" s="7" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="H442" s="7" t="inlineStr">
+        <is>
+          <t>33.0%</t>
+        </is>
+      </c>
+      <c r="I442" s="7" t="inlineStr">
+        <is>
+          <t>-2,673</t>
+        </is>
+      </c>
+      <c r="J442" s="7" t="inlineStr">
+        <is>
+          <t>51,429</t>
+        </is>
+      </c>
+      <c r="K442" s="7" t="inlineStr">
+        <is>
+          <t>51,399</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="5" t="inlineStr">
+        <is>
+          <t>404462318</t>
+        </is>
+      </c>
+      <c r="B443" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვესტ ლოჯისტიკს</t>
+        </is>
+      </c>
+      <c r="C443" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D443" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E443" s="5" t="inlineStr">
+        <is>
+          <t>328</t>
+        </is>
+      </c>
+      <c r="F443" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G443" s="5" t="inlineStr">
+        <is>
+          <t>-228</t>
+        </is>
+      </c>
+      <c r="H443" s="5" t="inlineStr">
+        <is>
+          <t>-69.4%</t>
+        </is>
+      </c>
+      <c r="I443" s="5" t="inlineStr">
+        <is>
+          <t>-228</t>
+        </is>
+      </c>
+      <c r="J443" s="5" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="K443" s="5" t="inlineStr">
+        <is>
+          <t>-1,724</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="7" t="inlineStr">
+        <is>
+          <t>405161630</t>
+        </is>
+      </c>
+      <c r="B444" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯი თი ელ</t>
+        </is>
+      </c>
+      <c r="C444" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D444" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E444" s="7" t="inlineStr">
+        <is>
+          <t>324</t>
+        </is>
+      </c>
+      <c r="F444" s="7" t="inlineStr">
+        <is>
+          <t>-86.8%</t>
+        </is>
+      </c>
+      <c r="G444" s="7" t="inlineStr">
+        <is>
+          <t>-97</t>
+        </is>
+      </c>
+      <c r="H444" s="7" t="inlineStr">
+        <is>
+          <t>-29.9%</t>
+        </is>
+      </c>
+      <c r="I444" s="7" t="inlineStr">
+        <is>
+          <t>-124</t>
+        </is>
+      </c>
+      <c r="J444" s="7" t="inlineStr">
+        <is>
+          <t>1,049</t>
+        </is>
+      </c>
+      <c r="K444" s="7" t="inlineStr">
+        <is>
+          <t>589</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="5" t="inlineStr">
+        <is>
+          <t>426535341</t>
+        </is>
+      </c>
+      <c r="B445" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბიესჯი</t>
+        </is>
+      </c>
+      <c r="C445" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D445" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E445" s="5" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="F445" s="5" t="inlineStr">
+        <is>
+          <t>-86.2%</t>
+        </is>
+      </c>
+      <c r="G445" s="5" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="H445" s="5" t="inlineStr">
+        <is>
+          <t>11.3%</t>
+        </is>
+      </c>
+      <c r="I445" s="5" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J445" s="5" t="inlineStr">
+        <is>
+          <t>677</t>
+        </is>
+      </c>
+      <c r="K445" s="5" t="inlineStr">
+        <is>
+          <t>676</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="7" t="inlineStr">
+        <is>
+          <t>212670082</t>
+        </is>
+      </c>
+      <c r="B446" s="8" t="inlineStr">
+        <is>
+          <t>სს ქუთაისის ცენტრალური ავტოვაგზალი</t>
+        </is>
+      </c>
+      <c r="C446" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D446" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E446" s="7" t="inlineStr">
+        <is>
+          <t>298</t>
+        </is>
+      </c>
+      <c r="F446" s="7" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="G446" s="7" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="H446" s="7" t="inlineStr">
+        <is>
+          <t>11.4%</t>
+        </is>
+      </c>
+      <c r="I446" s="7" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="J446" s="7" t="inlineStr">
+        <is>
+          <t>2,956</t>
+        </is>
+      </c>
+      <c r="K446" s="7" t="inlineStr">
+        <is>
+          <t>2,928</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="5" t="inlineStr">
+        <is>
+          <t>402168444</t>
+        </is>
+      </c>
+      <c r="B447" s="6" t="inlineStr">
+        <is>
+          <t>შპს ზ ექუიფმენთს</t>
+        </is>
+      </c>
+      <c r="C447" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D447" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E447" s="5" t="inlineStr">
+        <is>
+          <t>292</t>
+        </is>
+      </c>
+      <c r="F447" s="5" t="inlineStr">
+        <is>
+          <t>-94.7%</t>
+        </is>
+      </c>
+      <c r="G447" s="5" t="inlineStr">
+        <is>
+          <t>191</t>
+        </is>
+      </c>
+      <c r="H447" s="5" t="inlineStr">
+        <is>
+          <t>65.7%</t>
+        </is>
+      </c>
+      <c r="I447" s="5" t="inlineStr">
+        <is>
+          <t>189</t>
+        </is>
+      </c>
+      <c r="J447" s="5" t="inlineStr">
+        <is>
+          <t>2,059</t>
+        </is>
+      </c>
+      <c r="K447" s="5" t="inlineStr">
+        <is>
+          <t>2,046</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="7" t="inlineStr">
+        <is>
+          <t>245431206</t>
+        </is>
+      </c>
+      <c r="B448" s="8" t="inlineStr">
+        <is>
+          <t>შპს საზღვაო ტექსერვისი</t>
+        </is>
+      </c>
+      <c r="C448" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D448" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E448" s="7" t="inlineStr">
+        <is>
+          <t>282</t>
+        </is>
+      </c>
+      <c r="F448" s="7" t="inlineStr">
+        <is>
+          <t>-52.9%</t>
+        </is>
+      </c>
+      <c r="G448" s="7" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="H448" s="7" t="inlineStr">
+        <is>
+          <t>9.3%</t>
+        </is>
+      </c>
+      <c r="I448" s="7" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J448" s="7" t="inlineStr">
+        <is>
+          <t>1,960</t>
+        </is>
+      </c>
+      <c r="K448" s="7" t="inlineStr">
+        <is>
+          <t>1,938</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="5" t="inlineStr">
+        <is>
+          <t>204992516</t>
+        </is>
+      </c>
+      <c r="B449" s="6" t="inlineStr">
+        <is>
+          <t>შპს სოიასტარი</t>
+        </is>
+      </c>
+      <c r="C449" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D449" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E449" s="5" t="inlineStr">
+        <is>
+          <t>217</t>
+        </is>
+      </c>
+      <c r="F449" s="5" t="inlineStr">
+        <is>
+          <t>-17.4%</t>
+        </is>
+      </c>
+      <c r="G449" s="5" t="inlineStr">
+        <is>
+          <t>-929</t>
+        </is>
+      </c>
+      <c r="H449" s="5" t="inlineStr">
+        <is>
+          <t>-429.0%</t>
+        </is>
+      </c>
+      <c r="I449" s="5" t="inlineStr">
+        <is>
+          <t>-987</t>
+        </is>
+      </c>
+      <c r="J449" s="5" t="inlineStr">
+        <is>
+          <t>9,718</t>
+        </is>
+      </c>
+      <c r="K449" s="5" t="inlineStr">
+        <is>
+          <t>9,711</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="7" t="inlineStr">
+        <is>
+          <t>406150212</t>
+        </is>
+      </c>
+      <c r="B450" s="8" t="inlineStr">
+        <is>
+          <t>შპს კაზ ფროფერთი მენეჯმენტი</t>
+        </is>
+      </c>
+      <c r="C450" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D450" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E450" s="7" t="inlineStr">
+        <is>
+          <t>208</t>
+        </is>
+      </c>
+      <c r="F450" s="7" t="inlineStr">
+        <is>
+          <t>-91.7%</t>
+        </is>
+      </c>
+      <c r="G450" s="7" t="inlineStr">
+        <is>
+          <t>-443</t>
+        </is>
+      </c>
+      <c r="H450" s="7" t="inlineStr">
+        <is>
+          <t>-212.7%</t>
+        </is>
+      </c>
+      <c r="I450" s="7" t="inlineStr">
+        <is>
+          <t>-740</t>
+        </is>
+      </c>
+      <c r="J450" s="7" t="inlineStr">
+        <is>
+          <t>3,309</t>
+        </is>
+      </c>
+      <c r="K450" s="7" t="inlineStr">
+        <is>
+          <t>-180</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="5" t="inlineStr">
+        <is>
+          <t>404511621</t>
+        </is>
+      </c>
+      <c r="B451" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ავიატორი +</t>
+        </is>
+      </c>
+      <c r="C451" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D451" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E451" s="5" t="inlineStr">
+        <is>
+          <t>194</t>
+        </is>
+      </c>
+      <c r="F451" s="5" t="inlineStr">
+        <is>
+          <t>93.3%</t>
+        </is>
+      </c>
+      <c r="G451" s="5" t="inlineStr">
+        <is>
+          <t>-718</t>
+        </is>
+      </c>
+      <c r="H451" s="5" t="inlineStr">
+        <is>
+          <t>-370.4%</t>
+        </is>
+      </c>
+      <c r="I451" s="5" t="inlineStr">
+        <is>
+          <t>-4,415</t>
+        </is>
+      </c>
+      <c r="J451" s="5" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="K451" s="5" t="inlineStr">
+        <is>
+          <t>-164</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="7" t="inlineStr">
+        <is>
+          <t>445401636</t>
+        </is>
+      </c>
+      <c r="B452" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ზუნდაგა</t>
+        </is>
+      </c>
+      <c r="C452" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D452" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E452" s="7" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="F452" s="7" t="inlineStr">
+        <is>
+          <t>-56.3%</t>
+        </is>
+      </c>
+      <c r="G452" s="7" t="inlineStr">
+        <is>
+          <t>-20</t>
+        </is>
+      </c>
+      <c r="H452" s="7" t="inlineStr">
+        <is>
+          <t>-12.4%</t>
+        </is>
+      </c>
+      <c r="I452" s="7" t="inlineStr">
+        <is>
+          <t>-74</t>
+        </is>
+      </c>
+      <c r="J452" s="7" t="inlineStr">
+        <is>
+          <t>520</t>
+        </is>
+      </c>
+      <c r="K452" s="7" t="inlineStr">
+        <is>
+          <t>513</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="5" t="inlineStr">
+        <is>
+          <t>400177401</t>
+        </is>
+      </c>
+      <c r="B453" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ელ კა ვე</t>
+        </is>
+      </c>
+      <c r="C453" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D453" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E453" s="5" t="inlineStr">
+        <is>
+          <t>158</t>
+        </is>
+      </c>
+      <c r="F453" s="5" t="inlineStr">
+        <is>
+          <t>-96.2%</t>
+        </is>
+      </c>
+      <c r="G453" s="5" t="inlineStr">
+        <is>
+          <t>-25</t>
+        </is>
+      </c>
+      <c r="H453" s="5" t="inlineStr">
+        <is>
+          <t>-16.1%</t>
+        </is>
+      </c>
+      <c r="I453" s="5" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="J453" s="5" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+      <c r="K453" s="5" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="7" t="inlineStr">
+        <is>
+          <t>200240079</t>
+        </is>
+      </c>
+      <c r="B454" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზაჰესი 2007</t>
+        </is>
+      </c>
+      <c r="C454" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D454" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E454" s="7" t="inlineStr">
+        <is>
+          <t>149</t>
+        </is>
+      </c>
+      <c r="F454" s="7" t="inlineStr">
+        <is>
+          <t>-4.4%</t>
+        </is>
+      </c>
+      <c r="G454" s="7" t="inlineStr">
+        <is>
+          <t>-77</t>
+        </is>
+      </c>
+      <c r="H454" s="7" t="inlineStr">
+        <is>
+          <t>-51.8%</t>
+        </is>
+      </c>
+      <c r="I454" s="7" t="inlineStr">
+        <is>
+          <t>-126</t>
+        </is>
+      </c>
+      <c r="J454" s="7" t="inlineStr">
+        <is>
+          <t>1,203</t>
+        </is>
+      </c>
+      <c r="K454" s="7" t="inlineStr">
+        <is>
+          <t>1,106</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="5" t="inlineStr">
+        <is>
+          <t>404535721</t>
+        </is>
+      </c>
+      <c r="B455" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფ.ჰ ბერტლინგ ლოჯისტიქს საქართველო</t>
+        </is>
+      </c>
+      <c r="C455" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D455" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E455" s="5" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="F455" s="5" t="inlineStr">
+        <is>
+          <t>-98.7%</t>
+        </is>
+      </c>
+      <c r="G455" s="5" t="inlineStr">
+        <is>
+          <t>-409</t>
+        </is>
+      </c>
+      <c r="H455" s="5" t="inlineStr">
+        <is>
+          <t>-292.6%</t>
+        </is>
+      </c>
+      <c r="I455" s="5" t="inlineStr">
+        <is>
+          <t>-412</t>
+        </is>
+      </c>
+      <c r="J455" s="5" t="inlineStr">
+        <is>
+          <t>2,752</t>
+        </is>
+      </c>
+      <c r="K455" s="5" t="inlineStr">
+        <is>
+          <t>2,698</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="7" t="inlineStr">
+        <is>
+          <t>406081369</t>
+        </is>
+      </c>
+      <c r="B456" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სტარ ოილ ტრანს</t>
+        </is>
+      </c>
+      <c r="C456" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D456" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E456" s="7" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="F456" s="7" t="inlineStr">
+        <is>
+          <t>-72.3%</t>
+        </is>
+      </c>
+      <c r="G456" s="7" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="H456" s="7" t="inlineStr">
+        <is>
+          <t>49.0%</t>
+        </is>
+      </c>
+      <c r="I456" s="7" t="inlineStr">
+        <is>
+          <t>-302</t>
+        </is>
+      </c>
+      <c r="J456" s="7" t="inlineStr">
+        <is>
+          <t>1,766</t>
+        </is>
+      </c>
+      <c r="K456" s="7" t="inlineStr">
+        <is>
+          <t>-333</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="5" t="inlineStr">
+        <is>
+          <t>401970051</t>
+        </is>
+      </c>
+      <c r="B457" s="6" t="inlineStr">
+        <is>
+          <t>შპს ემ-ერ ჩემიკალ</t>
+        </is>
+      </c>
+      <c r="C457" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D457" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E457" s="5" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="F457" s="5" t="inlineStr">
+        <is>
+          <t>-92.3%</t>
+        </is>
+      </c>
+      <c r="G457" s="5" t="inlineStr">
+        <is>
+          <t>-116</t>
+        </is>
+      </c>
+      <c r="H457" s="5" t="inlineStr">
+        <is>
+          <t>-117.4%</t>
+        </is>
+      </c>
+      <c r="I457" s="5" t="inlineStr">
+        <is>
+          <t>-167</t>
+        </is>
+      </c>
+      <c r="J457" s="5" t="inlineStr">
+        <is>
+          <t>2,603</t>
+        </is>
+      </c>
+      <c r="K457" s="5" t="inlineStr">
+        <is>
+          <t>334</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="7" t="inlineStr">
+        <is>
+          <t>426523504</t>
+        </is>
+      </c>
+      <c r="B458" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მანდი თექს მარკეტ</t>
+        </is>
+      </c>
+      <c r="C458" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D458" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E458" s="7" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="F458" s="7" t="inlineStr">
+        <is>
+          <t>-96.3%</t>
+        </is>
+      </c>
+      <c r="G458" s="7" t="inlineStr">
+        <is>
+          <t>-1,038</t>
+        </is>
+      </c>
+      <c r="H458" s="7" t="inlineStr">
+        <is>
+          <t>-1087.9%</t>
+        </is>
+      </c>
+      <c r="I458" s="7" t="inlineStr">
+        <is>
+          <t>-1,038</t>
+        </is>
+      </c>
+      <c r="J458" s="7" t="inlineStr">
+        <is>
+          <t>2,839</t>
+        </is>
+      </c>
+      <c r="K458" s="7" t="inlineStr">
+        <is>
+          <t>1,813</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="5" t="inlineStr">
+        <is>
+          <t>241498964</t>
+        </is>
+      </c>
+      <c r="B459" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს საერთაშორისო ინვესტიციების საკოორდინაციო ცენტრი</t>
+        </is>
+      </c>
+      <c r="C459" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D459" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E459" s="5" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="F459" s="5" t="inlineStr">
+        <is>
+          <t>-98.0%</t>
+        </is>
+      </c>
+      <c r="G459" s="5" t="inlineStr">
+        <is>
+          <t>-240</t>
+        </is>
+      </c>
+      <c r="H459" s="5" t="inlineStr">
+        <is>
+          <t>-272.1%</t>
+        </is>
+      </c>
+      <c r="I459" s="5" t="inlineStr">
+        <is>
+          <t>-287</t>
+        </is>
+      </c>
+      <c r="J459" s="5" t="inlineStr">
+        <is>
+          <t>4,913</t>
+        </is>
+      </c>
+      <c r="K459" s="5" t="inlineStr">
+        <is>
+          <t>3,287</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="7" t="inlineStr">
+        <is>
+          <t>419997249</t>
+        </is>
+      </c>
+      <c r="B460" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მეტრო პლუსი</t>
+        </is>
+      </c>
+      <c r="C460" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D460" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E460" s="7" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="F460" s="7" t="inlineStr">
+        <is>
+          <t>-92.9%</t>
+        </is>
+      </c>
+      <c r="G460" s="7" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="H460" s="7" t="inlineStr">
+        <is>
+          <t>14.8%</t>
+        </is>
+      </c>
+      <c r="I460" s="7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="F361" s="5" t="inlineStr">
+      <c r="J460" s="7" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="K460" s="7" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="5" t="inlineStr">
+        <is>
+          <t>445388624</t>
+        </is>
+      </c>
+      <c r="B461" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბათუმი პეტროლიუმ</t>
+        </is>
+      </c>
+      <c r="C461" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D461" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E461" s="5" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="F461" s="5" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+      <c r="G461" s="5" t="inlineStr">
+        <is>
+          <t>-428</t>
+        </is>
+      </c>
+      <c r="H461" s="5" t="inlineStr">
+        <is>
+          <t>-595.0%</t>
+        </is>
+      </c>
+      <c r="I461" s="5" t="inlineStr">
+        <is>
+          <t>-1,678</t>
+        </is>
+      </c>
+      <c r="J461" s="5" t="inlineStr">
+        <is>
+          <t>26,484</t>
+        </is>
+      </c>
+      <c r="K461" s="5" t="inlineStr">
+        <is>
+          <t>10,282</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="7" t="inlineStr">
+        <is>
+          <t>208193925</t>
+        </is>
+      </c>
+      <c r="B462" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ავიაკომპანია თუშეთი</t>
+        </is>
+      </c>
+      <c r="C462" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D462" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E462" s="7" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="F462" s="7" t="inlineStr">
+        <is>
+          <t>396.7%</t>
+        </is>
+      </c>
+      <c r="G462" s="7" t="inlineStr">
+        <is>
+          <t>-409</t>
+        </is>
+      </c>
+      <c r="H462" s="7" t="inlineStr">
+        <is>
+          <t>-714.5%</t>
+        </is>
+      </c>
+      <c r="I462" s="7" t="inlineStr">
+        <is>
+          <t>-217</t>
+        </is>
+      </c>
+      <c r="J462" s="7" t="inlineStr">
+        <is>
+          <t>1,664</t>
+        </is>
+      </c>
+      <c r="K462" s="7" t="inlineStr">
+        <is>
+          <t>1,484</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="5" t="inlineStr">
+        <is>
+          <t>404580618</t>
+        </is>
+      </c>
+      <c r="B463" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ეი ჯი ინდასთრის</t>
+        </is>
+      </c>
+      <c r="C463" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D463" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E463" s="5" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="F463" s="5" t="inlineStr">
+        <is>
+          <t>-97.9%</t>
+        </is>
+      </c>
+      <c r="G463" s="5" t="inlineStr">
+        <is>
+          <t>-57</t>
+        </is>
+      </c>
+      <c r="H463" s="5" t="inlineStr">
+        <is>
+          <t>-99.9%</t>
+        </is>
+      </c>
+      <c r="I463" s="5" t="inlineStr">
+        <is>
+          <t>-59</t>
+        </is>
+      </c>
+      <c r="J463" s="5" t="inlineStr">
+        <is>
+          <t>540</t>
+        </is>
+      </c>
+      <c r="K463" s="5" t="inlineStr">
+        <is>
+          <t>488</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="7" t="inlineStr">
+        <is>
+          <t>405008165</t>
+        </is>
+      </c>
+      <c r="B464" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გრინ როუდ</t>
+        </is>
+      </c>
+      <c r="C464" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D464" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E464" s="7" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="F464" s="7" t="inlineStr">
+        <is>
+          <t>-98.0%</t>
+        </is>
+      </c>
+      <c r="G464" s="7" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="H464" s="7" t="inlineStr">
+        <is>
+          <t>49.4%</t>
+        </is>
+      </c>
+      <c r="I464" s="7" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J464" s="7" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="K464" s="7" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="5" t="inlineStr">
+        <is>
+          <t>415084189</t>
+        </is>
+      </c>
+      <c r="B465" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფოთი ტერმინალ ჰოლდინგი</t>
+        </is>
+      </c>
+      <c r="C465" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D465" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E465" s="5" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="F465" s="5" t="inlineStr">
+        <is>
+          <t>332.6%</t>
+        </is>
+      </c>
+      <c r="G465" s="5" t="inlineStr">
+        <is>
+          <t>-2,917</t>
+        </is>
+      </c>
+      <c r="H465" s="5" t="inlineStr">
+        <is>
+          <t>-6892.3%</t>
+        </is>
+      </c>
+      <c r="I465" s="5" t="inlineStr">
+        <is>
+          <t>-8,394</t>
+        </is>
+      </c>
+      <c r="J465" s="5" t="inlineStr">
+        <is>
+          <t>37,636</t>
+        </is>
+      </c>
+      <c r="K465" s="5" t="inlineStr">
+        <is>
+          <t>-44,027</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="7" t="inlineStr">
+        <is>
+          <t>404380022</t>
+        </is>
+      </c>
+      <c r="B466" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კავკასიის სავაჭრო საინვესტიციო ცენტრი</t>
+        </is>
+      </c>
+      <c r="C466" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D466" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E466" s="7" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="F466" s="7" t="inlineStr">
+        <is>
+          <t>-90.0%</t>
+        </is>
+      </c>
+      <c r="G466" s="7" t="inlineStr">
+        <is>
+          <t>-32</t>
+        </is>
+      </c>
+      <c r="H466" s="7" t="inlineStr">
+        <is>
+          <t>-77.1%</t>
+        </is>
+      </c>
+      <c r="I466" s="7" t="inlineStr">
+        <is>
+          <t>-106</t>
+        </is>
+      </c>
+      <c r="J466" s="7" t="inlineStr">
+        <is>
+          <t>989</t>
+        </is>
+      </c>
+      <c r="K466" s="7" t="inlineStr">
+        <is>
+          <t>980</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="5" t="inlineStr">
+        <is>
+          <t>404589058</t>
+        </is>
+      </c>
+      <c r="B467" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვალურ ლოჯისტიკს ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C467" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D467" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E467" s="5" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F467" s="5" t="inlineStr">
+        <is>
+          <t>-98.4%</t>
+        </is>
+      </c>
+      <c r="G467" s="5" t="inlineStr">
+        <is>
+          <t>-79</t>
+        </is>
+      </c>
+      <c r="H467" s="5" t="inlineStr">
+        <is>
+          <t>-211.6%</t>
+        </is>
+      </c>
+      <c r="I467" s="5" t="inlineStr">
+        <is>
+          <t>-231</t>
+        </is>
+      </c>
+      <c r="J467" s="5" t="inlineStr">
+        <is>
+          <t>891</t>
+        </is>
+      </c>
+      <c r="K467" s="5" t="inlineStr">
+        <is>
+          <t>530</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="7" t="inlineStr">
+        <is>
+          <t>445562392</t>
+        </is>
+      </c>
+      <c r="B468" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვესტ ლაინი</t>
+        </is>
+      </c>
+      <c r="C468" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D468" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E468" s="7" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F468" s="7" t="inlineStr">
+        <is>
+          <t>-99.9%</t>
+        </is>
+      </c>
+      <c r="G468" s="7" t="inlineStr">
+        <is>
+          <t>-10</t>
+        </is>
+      </c>
+      <c r="H468" s="7" t="inlineStr">
+        <is>
+          <t>-34.1%</t>
+        </is>
+      </c>
+      <c r="I468" s="7" t="inlineStr">
+        <is>
+          <t>-76</t>
+        </is>
+      </c>
+      <c r="J468" s="7" t="inlineStr">
+        <is>
+          <t>2,105</t>
+        </is>
+      </c>
+      <c r="K468" s="7" t="inlineStr">
+        <is>
+          <t>509</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="5" t="inlineStr">
+        <is>
+          <t>426109052</t>
+        </is>
+      </c>
+      <c r="B469" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯიარ ბორჯომი-ბაკურიანი</t>
+        </is>
+      </c>
+      <c r="C469" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D469" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E469" s="5" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="F469" s="5" t="inlineStr">
+        <is>
+          <t>-91.4%</t>
+        </is>
+      </c>
+      <c r="G469" s="5" t="inlineStr">
+        <is>
+          <t>-1,197</t>
+        </is>
+      </c>
+      <c r="H469" s="5" t="inlineStr">
+        <is>
+          <t>-4982.4%</t>
+        </is>
+      </c>
+      <c r="I469" s="5" t="inlineStr">
+        <is>
+          <t>-1,282</t>
+        </is>
+      </c>
+      <c r="J469" s="5" t="inlineStr">
+        <is>
+          <t>3,667</t>
+        </is>
+      </c>
+      <c r="K469" s="5" t="inlineStr">
+        <is>
+          <t>3,659</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="7" t="inlineStr">
+        <is>
+          <t>205040793</t>
+        </is>
+      </c>
+      <c r="B470" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ტრანს-მალი</t>
+        </is>
+      </c>
+      <c r="C470" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D470" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E470" s="7" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F470" s="7" t="inlineStr">
+        <is>
+          <t>-98.9%</t>
+        </is>
+      </c>
+      <c r="G470" s="7" t="inlineStr">
+        <is>
+          <t>-312</t>
+        </is>
+      </c>
+      <c r="H470" s="7" t="inlineStr">
+        <is>
+          <t>-1940.3%</t>
+        </is>
+      </c>
+      <c r="I470" s="7" t="inlineStr">
+        <is>
+          <t>-893</t>
+        </is>
+      </c>
+      <c r="J470" s="7" t="inlineStr">
+        <is>
+          <t>769</t>
+        </is>
+      </c>
+      <c r="K470" s="7" t="inlineStr">
+        <is>
+          <t>-1,275</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="5" t="inlineStr">
+        <is>
+          <t>206268741</t>
+        </is>
+      </c>
+      <c r="B471" s="6" t="inlineStr">
+        <is>
+          <t>სს ლილო 1</t>
+        </is>
+      </c>
+      <c r="C471" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D471" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E471" s="5" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F471" s="5" t="inlineStr">
+        <is>
+          <t>0.5%</t>
+        </is>
+      </c>
+      <c r="G471" s="5" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H471" s="5" t="inlineStr">
+        <is>
+          <t>56.6%</t>
+        </is>
+      </c>
+      <c r="I471" s="5" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J471" s="5" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="K471" s="5" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="7" t="inlineStr">
+        <is>
+          <t>405342179</t>
+        </is>
+      </c>
+      <c r="B472" s="8" t="inlineStr">
+        <is>
+          <t>შპს ემ ეს ეფ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C472" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D472" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E472" s="7" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F472" s="7" t="inlineStr">
         <is>
           <t>-100.0%</t>
         </is>
       </c>
-      <c r="G361" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H361" s="5" t="n">
+      <c r="G472" s="7" t="inlineStr">
+        <is>
+          <t>-25</t>
+        </is>
+      </c>
+      <c r="H472" s="7" t="inlineStr">
+        <is>
+          <t>-996.4%</t>
+        </is>
+      </c>
+      <c r="I472" s="7" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="J472" s="7" t="inlineStr">
+        <is>
+          <t>807</t>
+        </is>
+      </c>
+      <c r="K472" s="7" t="inlineStr">
+        <is>
+          <t>787</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="5" t="inlineStr">
+        <is>
+          <t>204577671</t>
+        </is>
+      </c>
+      <c r="B473" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კამარა ექსპრესი</t>
+        </is>
+      </c>
+      <c r="C473" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D473" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E473" s="5" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F473" s="5" t="n">
         <v/>
       </c>
-      <c r="I361" s="5" t="inlineStr">
-[...11 lines deleted...]
-          <t>7,959</t>
+      <c r="G473" s="5" t="inlineStr">
+        <is>
+          <t>-67</t>
+        </is>
+      </c>
+      <c r="H473" s="5" t="inlineStr">
+        <is>
+          <t>-2620.9%</t>
+        </is>
+      </c>
+      <c r="I473" s="5" t="inlineStr">
+        <is>
+          <t>-81</t>
+        </is>
+      </c>
+      <c r="J473" s="5" t="inlineStr">
+        <is>
+          <t>1,351</t>
+        </is>
+      </c>
+      <c r="K473" s="5" t="inlineStr">
+        <is>
+          <t>-1,092</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="7" t="inlineStr">
+        <is>
+          <t>402215786</t>
+        </is>
+      </c>
+      <c r="B474" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს დლ ტრეიდ</t>
+        </is>
+      </c>
+      <c r="C474" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D474" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E474" s="7" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="F474" s="7" t="inlineStr">
+        <is>
+          <t>-99.9%</t>
+        </is>
+      </c>
+      <c r="G474" s="7" t="inlineStr">
+        <is>
+          <t>-2,273</t>
+        </is>
+      </c>
+      <c r="H474" s="7" t="inlineStr">
+        <is>
+          <t>-92770.2%</t>
+        </is>
+      </c>
+      <c r="I474" s="7" t="inlineStr">
+        <is>
+          <t>-2,276</t>
+        </is>
+      </c>
+      <c r="J474" s="7" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="K474" s="7" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="5" t="inlineStr">
+        <is>
+          <t>204522436</t>
+        </is>
+      </c>
+      <c r="B475" s="6" t="inlineStr">
+        <is>
+          <t>შპს მარაბდა-კარწახის რკინიგზა</t>
+        </is>
+      </c>
+      <c r="C475" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D475" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E475" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F475" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G475" s="5" t="inlineStr">
+        <is>
+          <t>-4,538</t>
+        </is>
+      </c>
+      <c r="H475" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I475" s="5" t="inlineStr">
+        <is>
+          <t>-167,423</t>
+        </is>
+      </c>
+      <c r="J475" s="5" t="inlineStr">
+        <is>
+          <t>2,069,257</t>
+        </is>
+      </c>
+      <c r="K475" s="5" t="inlineStr">
+        <is>
+          <t>-956,907</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="7" t="inlineStr">
+        <is>
+          <t>205238535</t>
+        </is>
+      </c>
+      <c r="B476" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კაუკასიან რეილვეი ნეთვორქს</t>
+        </is>
+      </c>
+      <c r="C476" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D476" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E476" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F476" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G476" s="7" t="inlineStr">
+        <is>
+          <t>-450</t>
+        </is>
+      </c>
+      <c r="H476" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I476" s="7" t="inlineStr">
+        <is>
+          <t>-591</t>
+        </is>
+      </c>
+      <c r="J476" s="7" t="inlineStr">
+        <is>
+          <t>895</t>
+        </is>
+      </c>
+      <c r="K476" s="7" t="inlineStr">
+        <is>
+          <t>895</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="5" t="inlineStr">
+        <is>
+          <t>206339229</t>
+        </is>
+      </c>
+      <c r="B477" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კარგო მარკეტი</t>
+        </is>
+      </c>
+      <c r="C477" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D477" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E477" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F477" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G477" s="5" t="inlineStr">
+        <is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="H477" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I477" s="5" t="inlineStr">
+        <is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="J477" s="5" t="inlineStr">
+        <is>
+          <t>588</t>
+        </is>
+      </c>
+      <c r="K477" s="5" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="7" t="inlineStr">
+        <is>
+          <t>402171145</t>
+        </is>
+      </c>
+      <c r="B478" s="8" t="inlineStr">
+        <is>
+          <t>შპს 2დი ლოჯისთიქს</t>
+        </is>
+      </c>
+      <c r="C478" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D478" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E478" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F478" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G478" s="7" t="inlineStr">
+        <is>
+          <t>-56</t>
+        </is>
+      </c>
+      <c r="H478" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I478" s="7" t="inlineStr">
+        <is>
+          <t>-2,593</t>
+        </is>
+      </c>
+      <c r="J478" s="7" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="K478" s="7" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="5" t="inlineStr">
+        <is>
+          <t>404904911</t>
+        </is>
+      </c>
+      <c r="B479" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს იუნაითედ თრანსფორთ გრუფ</t>
+        </is>
+      </c>
+      <c r="C479" s="5" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D479" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E479" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F479" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G479" s="5" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="H479" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I479" s="5" t="inlineStr">
+        <is>
+          <t>-224</t>
+        </is>
+      </c>
+      <c r="J479" s="5" t="inlineStr">
+        <is>
+          <t>928</t>
+        </is>
+      </c>
+      <c r="K479" s="5" t="inlineStr">
+        <is>
+          <t>921</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="7" t="inlineStr">
+        <is>
+          <t>406260530</t>
+        </is>
+      </c>
+      <c r="B480" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს საქართველოს გაზსაცავის კომპანია</t>
+        </is>
+      </c>
+      <c r="C480" s="7" t="inlineStr">
+        <is>
+          <t>Logistics &amp; Transport</t>
+        </is>
+      </c>
+      <c r="D480" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E480" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F480" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G480" s="7" t="inlineStr">
+        <is>
+          <t>-898</t>
+        </is>
+      </c>
+      <c r="H480" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I480" s="7" t="inlineStr">
+        <is>
+          <t>-948</t>
+        </is>
+      </c>
+      <c r="J480" s="7" t="inlineStr">
+        <is>
+          <t>6,328</t>
+        </is>
+      </c>
+      <c r="K480" s="7" t="inlineStr">
+        <is>
+          <t>5,964</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>