--- v0 (2026-07-31)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K399"/>
+  <dimension ref="A1:K749"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>395 matches · latest filings · money in GEL thousands</t>
+          <t>745 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -1676,20623 +1676,39835 @@
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>5.9%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
           <t>4,337</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t>42,681</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
           <t>-20,751</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>202282369</t>
+          <t>202458893</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართული სადისტრიბუციო-მარკეტინგული კომპანია</t>
+          <t>შპს სუფთა სახლი</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>169,678</t>
+          <t>177,879</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>16,081</t>
+          <t>20,347</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>11.4%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>12,779</t>
+          <t>7,062</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>83,335</t>
+          <t>133,858</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>47,968</t>
+          <t>31,920</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>211397004</t>
+          <t>202282369</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს შარმ ტრეიდინგი</t>
+          <t>შპს ქართული სადისტრიბუციო-მარკეტინგული კომპანია</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>165,643</t>
+          <t>169,678</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>11,711</t>
+          <t>16,081</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>16,629</t>
+          <t>12,779</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>93,985</t>
+          <t>83,335</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>43,701</t>
+          <t>47,968</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>202311738</t>
+          <t>211397004</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>სს თ &amp; რ დისტრიბუშენ</t>
+          <t>შპს შარმ ტრეიდინგი</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>153,104</t>
+          <t>165,643</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>2,837</t>
+          <t>11,711</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>16,629</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>40,633</t>
+          <t>93,985</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>23,387</t>
+          <t>43,701</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>202227134</t>
+          <t>202311738</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს ევროპროდუქტი</t>
+          <t>სს თ &amp; რ დისტრიბუშენ</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>138,711</t>
+          <t>153,104</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>-6.4%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>26,103</t>
+          <t>2,837</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>18.8%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>19,304</t>
+          <t>547</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>68,609</t>
+          <t>40,633</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>22,916</t>
+          <t>23,387</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>200115883</t>
+          <t>202227134</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტრეიდი</t>
+          <t>შპს ევროპროდუქტი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>138,596</t>
+          <t>138,711</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>36.1%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>6,137</t>
+          <t>26,103</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>4,413</t>
+          <t>19,304</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>35,275</t>
+          <t>68,609</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>9,804</t>
+          <t>22,916</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>205217941</t>
+          <t>200115883</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს მასტერ თრეიდი</t>
+          <t>შპს ინტრეიდი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>131,631</t>
+          <t>138,596</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>36.1%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>5,107</t>
+          <t>6,137</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>3,546</t>
+          <t>4,413</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>54,759</t>
+          <t>35,275</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>29,782</t>
+          <t>9,804</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>204968730</t>
+          <t>205217941</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>სს იბერია რეფრეშმენტსი</t>
+          <t>შპს მასტერ თრეიდი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>129,024</t>
+          <t>131,631</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>9.4%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>6,003</t>
+          <t>5,107</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>-2,446</t>
+          <t>3,546</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>56,738</t>
+          <t>54,759</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>-1,919</t>
+          <t>29,782</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>404894575</t>
+          <t>204968730</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს მონდელიზ საქართველო</t>
+          <t>სს იბერია რეფრეშმენტსი</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>123,722</t>
+          <t>129,024</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>7,689</t>
+          <t>6,003</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>6,833</t>
+          <t>-2,446</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>40,478</t>
+          <t>56,738</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>23,620</t>
+          <t>-1,919</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>406031244</t>
+          <t>404894575</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს ანატოლია თრეიდ კომპანი</t>
+          <t>შპს მონდელიზ საქართველო</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>116,180</t>
+          <t>123,722</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>-759</t>
+          <t>7,689</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>-2,545</t>
+          <t>6,833</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>46,197</t>
+          <t>40,478</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>42,530</t>
+          <t>23,620</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>406031725</t>
+          <t>406031244</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს აგარის შაქრის კომპანია</t>
+          <t>შპს ანატოლია თრეიდ კომპანი</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
           <t>116,180</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
           <t>-23.0%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>-760</t>
+          <t>-759</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
           <t>-0.7%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>-2,546</t>
+          <t>-2,545</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>46,194</t>
+          <t>46,197</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>42,578</t>
+          <t>42,530</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>400211864</t>
+          <t>406031725</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>ექსპრეს ქსელი</t>
+          <t>შპს აგარის შაქრის კომპანია</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>103,842</t>
+          <t>116,180</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>36.2%</t>
+          <t>-23.0%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>1,445</t>
+          <t>-760</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>-3,370</t>
+          <t>-2,546</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>22,666</t>
+          <t>46,194</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>-9,192</t>
+          <t>42,578</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>406254146</t>
+          <t>400211864</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს ფუდსერვისი</t>
+          <t>ექსპრეს ქსელი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>103,404</t>
+          <t>103,842</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>36.2%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>6,599</t>
+          <t>1,445</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>4,892</t>
+          <t>-3,370</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>47,741</t>
+          <t>22,666</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>30,778</t>
+          <t>-9,192</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>406092570</t>
+          <t>406254146</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს ფრესკო შოპინგ ცენტრი</t>
+          <t>შპს ფუდსერვისი</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>98,200</t>
+          <t>103,404</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>12.6%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>8,290</t>
+          <t>6,599</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>7,376</t>
+          <t>4,892</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>36,883</t>
+          <t>47,741</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>18,147</t>
+          <t>30,778</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>200179118</t>
+          <t>400141627</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს იფქლი</t>
+          <t>შპს კასკო 2015</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>97,797</t>
+          <t>101,868</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>10,426</t>
+          <t>8,120</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>8,033</t>
+          <t>7,434</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>81,721</t>
+          <t>43,222</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>71,972</t>
+          <t>32,716</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>206337052</t>
+          <t>205222953</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიდერი-ფუდი</t>
+          <t>შპს ზღაპარი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>93,227</t>
+          <t>99,955</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>11.1%</t>
+          <t>-11.6%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>13,734</t>
+          <t>930</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>11,337</t>
+          <t>-5,160</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>41,797</t>
+          <t>43,277</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>18,818</t>
+          <t>-8,733</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>206337604</t>
+          <t>406092570</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს დაფნა</t>
+          <t>შპს ფრესკო შოპინგ ცენტრი</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>92,665</t>
+          <t>98,200</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>5,819</t>
+          <t>8,290</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>5,198</t>
+          <t>7,376</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>65,049</t>
+          <t>36,883</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>58,841</t>
+          <t>18,147</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>206052206</t>
+          <t>200179118</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს სანტე ჯი ემ თი პროდუქტები</t>
+          <t>შპს იფქლი</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>89,188</t>
+          <t>97,797</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>11.3%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>-12,815</t>
+          <t>10,426</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>10.7%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>-1,549</t>
+          <t>8,033</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>120,809</t>
+          <t>81,721</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>103,229</t>
+          <t>71,972</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>412736507</t>
+          <t>405159180</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს ოპტიფრუტ</t>
+          <t>შპს კადევე საქართველო</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>84,754</t>
+          <t>94,912</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>-33.1%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>2,323</t>
+          <t>6,176</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>1,921</t>
+          <t>3,260</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>15,315</t>
+          <t>27,531</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>-21,379</t>
+          <t>11,293</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>205025079</t>
+          <t>206337052</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს მზიური</t>
+          <t>შპს ლიდერი-ფუდი</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>82,137</t>
+          <t>93,227</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>11.1%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>5,495</t>
+          <t>13,734</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>928</t>
+          <t>11,337</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>58,973</t>
+          <t>41,797</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>16,046</t>
+          <t>18,818</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>206330709</t>
+          <t>206337604</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს ნუტრიმაქსი</t>
+          <t>შპს დაფნა</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>80,381</t>
+          <t>92,665</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
+          <t>1.1%</t>
+        </is>
+      </c>
+      <c r="G44" s="7" t="inlineStr">
+        <is>
+          <t>5,819</t>
+        </is>
+      </c>
+      <c r="H44" s="7" t="inlineStr">
+        <is>
           <t>6.3%</t>
         </is>
       </c>
-      <c r="G44" s="7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>2,475</t>
+          <t>5,198</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>43,288</t>
+          <t>65,049</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>13,123</t>
+          <t>58,841</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>400132183</t>
+          <t>206052206</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს ნიკორა</t>
+          <t>შპს სანტე ჯი ემ თი პროდუქტები</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>79,673</t>
+          <t>89,188</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>-10.7%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>7,884</t>
+          <t>-12,815</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>-14.4%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>4,498</t>
+          <t>-1,549</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>79,401</t>
+          <t>120,809</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>16,378</t>
+          <t>103,229</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>215133193</t>
+          <t>412736507</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს კორიდა</t>
+          <t>შპს ოპტიფრუტ</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>78,976</t>
+          <t>84,754</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>-33.1%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>7,552</t>
+          <t>2,323</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>9.6%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>6,451</t>
+          <t>1,921</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>31,495</t>
+          <t>15,315</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>24,758</t>
+          <t>-21,379</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>404434411</t>
+          <t>205025079</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეო დისტრიბუშენ გრუპი</t>
+          <t>შპს მზიური</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>76,430</t>
+          <t>82,137</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>-3.1%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>2,893</t>
+          <t>5,495</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>1,440</t>
+          <t>928</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>18,875</t>
+          <t>58,973</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>4,272</t>
+          <t>16,046</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>412686026</t>
+          <t>200140267</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>შპს იზი</t>
+          <t>⚠ შპს კანტი</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>74,672</t>
+          <t>80,553</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>14.5%</t>
+          <t>14.1%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>2,319</t>
+          <t>13,228</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>16.4%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>1,400</t>
+          <t>8,624</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>9,999</t>
+          <t>52,270</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>8,731</t>
+          <t>22,288</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>405076830</t>
+          <t>206330709</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს იაკობზ დაუ ეგბერტს საქართველო</t>
+          <t>შპს ნუტრიმაქსი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>74,375</t>
+          <t>80,381</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>32.3%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>12,522</t>
+          <t>6,048</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>5,786</t>
+          <t>2,475</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>46,578</t>
+          <t>43,288</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>33,094</t>
+          <t>13,123</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>400192616</t>
+          <t>400132183</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს უნივერსამი</t>
+          <t>შპს ნიკორა</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>71,523</t>
+          <t>79,673</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>-3.6%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>-863</t>
+          <t>7,884</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>1,779</t>
+          <t>4,498</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>45,150</t>
+          <t>79,401</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>7,723</t>
+          <t>16,378</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>404472726</t>
+          <t>202311104</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>შპს ნესტლე საქართველო</t>
+          <t>შპს ვესტ ინვესტ</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>70,769</t>
+          <t>79,627</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>18.3%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>4,656</t>
+          <t>6,720</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>1,960</t>
+          <t>2,486</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>18,632</t>
+          <t>47,455</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>5,383</t>
+          <t>-259</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>203842137</t>
+          <t>215133193</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს ჩირინა</t>
+          <t>შპს კორიდა</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>69,186</t>
+          <t>78,976</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>-15.8%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>-9,638</t>
+          <t>7,552</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>-16,362</t>
+          <t>6,451</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>165,153</t>
+          <t>31,495</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>141,423</t>
+          <t>24,758</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>205274834</t>
+          <t>404434411</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს ბარამბო</t>
+          <t>⚠ შპს ჯეო დისტრიბუშენ გრუპი</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>65,222</t>
+          <t>76,430</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>9,018</t>
+          <t>2,893</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>6,189</t>
+          <t>1,440</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>81,057</t>
+          <t>18,875</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>52,646</t>
+          <t>4,272</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>405500792</t>
+          <t>202196426</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჰიპერმარკეტი საბურთალო</t>
+          <t>შპს ბი ემ ესი</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>63,649</t>
+          <t>76,053</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>29.6%</t>
+          <t>28.3%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>6,869</t>
+          <t>878</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>10.8%</t>
+          <t>1.2%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>3,277</t>
+          <t>1,423</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>10,467</t>
+          <t>32,699</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>3,488</t>
+          <t>17,574</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>212871230</t>
+          <t>412686026</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს კოკა-კოლა იმერეთი</t>
+          <t>შპს იზი</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>59,068</t>
+          <t>74,672</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>13.6%</t>
+          <t>14.5%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>1,179</t>
+          <t>2,319</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>1,400</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>5,059</t>
+          <t>9,999</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>1,755</t>
+          <t>8,731</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>400223904</t>
+          <t>405076830</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  როშენ ჯორჯია</t>
+          <t>შპს იაკობზ დაუ ეგბერტს საქართველო</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>58,035</t>
+          <t>74,375</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>34.8%</t>
+          <t>32.3%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>2,778</t>
+          <t>12,522</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>2,461</t>
+          <t>5,786</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>14,842</t>
+          <t>46,578</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>5,349</t>
+          <t>33,094</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>406183400</t>
+          <t>400192616</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს  ბუმ გრუპი</t>
+          <t>შპს უნივერსამი</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>57,775</t>
+          <t>71,523</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>-0.5%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>11,678</t>
+          <t>-863</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>20.2%</t>
+          <t>-1.2%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>9,109</t>
+          <t>1,779</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>69,032</t>
+          <t>45,150</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>49,817</t>
+          <t>7,723</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>425365641</t>
+          <t>404472726</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>სს ქვეში</t>
+          <t>შპს ნესტლე საქართველო</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>57,775</t>
+          <t>70,769</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>-5.9%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>11,678</t>
+          <t>4,656</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>20.2%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>9,109</t>
+          <t>1,960</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>69,032</t>
+          <t>18,632</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>49,817</t>
+          <t>5,383</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>205124346</t>
+          <t>400012295</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>სს სმარტ რითეილი</t>
+          <t>შპს მემო</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>56,749</t>
+          <t>70,379</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>4,028</t>
+          <t>-3,696</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>7.1%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>-3,234</t>
+          <t>3,616</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>17,630</t>
+          <t>47,075</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>-54,367</t>
+          <t>6,631</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>405325376</t>
+          <t>205295296</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს ლოადს</t>
+          <t>შპს ბიდი კომპანი</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>49,831</t>
+          <t>70,117</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>20.5%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>6,349</t>
+          <t>2,219</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>12.7%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>6,280</t>
+          <t>818</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>14,244</t>
+          <t>30,339</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>13,900</t>
+          <t>11,687</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>202200778</t>
+          <t>204885874</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს წისქვილი ჯგუფი</t>
+          <t>შპს  ქართუ-უნივერსალი</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>49,095</t>
+          <t>69,963</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>4,240</t>
+          <t>13,087</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>5,219</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>26,750</t>
+          <t>111,814</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>11,050</t>
+          <t>19,391</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>404888528</t>
+          <t>203842137</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აიდიეს ბორჯომი თბილისი</t>
+          <t>შპს ჩირინა</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>48,720</t>
+          <t>69,186</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>-17.5%</t>
+          <t>-15.8%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>-9,638</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>-13.9%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>-3,474</t>
+          <t>-16,362</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>12,071</t>
+          <t>165,153</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>2,471</t>
+          <t>141,423</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>405404003</t>
+          <t>205274834</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს კიოსკ ჯორჯია</t>
+          <t>შპს ბარამბო</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>47,147</t>
+          <t>65,222</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>1,828</t>
+          <t>9,018</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>-5,371</t>
+          <t>6,189</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>18,225</t>
+          <t>81,057</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>-21,867</t>
+          <t>52,646</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>400194222</t>
+          <t>202296194</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>სს არგო</t>
+          <t>⚠ შპს იფქლი დიღომი</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>43,334</t>
+          <t>65,015</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>3.0%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>2,301</t>
+          <t>14,558</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>-12,318</t>
+          <t>12,562</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>109,240</t>
+          <t>34,529</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>43,155</t>
+          <t>33,388</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>204987862</t>
+          <t>405500792</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს დიპლომატ ჰოლდინგი</t>
+          <t>⚠ შპს ჰიპერმარკეტი საბურთალო</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>43,103</t>
+          <t>63,649</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>29.6%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>-988</t>
+          <t>6,869</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>10.8%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>2,766</t>
+          <t>3,277</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>16,346</t>
+          <t>10,467</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>12,131</t>
+          <t>3,488</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>400323823</t>
+          <t>212871230</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს გვირილა ინვესტი</t>
+          <t>შპს კოკა-კოლა იმერეთი</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>42,650</t>
+          <t>59,068</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>13.6%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>-1,229</t>
+          <t>1,179</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>-1,429</t>
+          <t>733</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>3,728</t>
+          <t>5,059</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>-2,549</t>
+          <t>1,755</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>406175936</t>
+          <t>400223904</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი დი სი სი</t>
+          <t>⚠ შპს  როშენ ჯორჯია</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>42,265</t>
+          <t>58,035</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>34.8%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>3,401</t>
+          <t>2,778</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>1,173</t>
+          <t>2,461</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>26,463</t>
+          <t>14,842</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>21,410</t>
+          <t>5,349</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>206262355</t>
+          <t>406183400</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს ინგრუპი</t>
+          <t>შპს  ბუმ გრუპი</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>41,251</t>
+          <t>57,775</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>5,064</t>
+          <t>11,678</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>20.2%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>4,774</t>
+          <t>9,109</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>11,989</t>
+          <t>69,032</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>7,286</t>
+          <t>49,817</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>405475187</t>
+          <t>425365641</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გუდვილ ინვესტი</t>
+          <t>სს ქვეში</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>39,538</t>
+          <t>57,775</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>4,757</t>
+          <t>11,678</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>20.2%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>4,036</t>
+          <t>9,109</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>22,234</t>
+          <t>69,032</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>10,776</t>
+          <t>49,817</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>205291192</t>
+          <t>205124346</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს ს მარკეტს</t>
+          <t>სს სმარტ რითეილი</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>39,009</t>
+          <t>56,749</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>5.6%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>748</t>
+          <t>4,028</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>-3,234</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>6,239</t>
+          <t>17,630</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>2,364</t>
+          <t>-54,367</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>405366866</t>
+          <t>204569494</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს მარსი საქართველო</t>
+          <t>შპს ჯეო-კოოპ</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>38,385</t>
+          <t>54,778</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>-1,221</t>
+          <t>6,856</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>-1,298</t>
+          <t>4,885</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>14,029</t>
+          <t>40,461</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>27,983</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>237077961</t>
+          <t>401943929</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>შპს ვასაძის პური</t>
+          <t>შპს ალფა</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>38,152</t>
+          <t>53,085</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>3,003</t>
+          <t>3,286</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>2,821</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>31,435</t>
+          <t>23,355</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>7,265</t>
+          <t>17,738</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>200172785</t>
+          <t>405325376</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>შპს ტკბილი ქვეყანა</t>
+          <t>შპს ლოადს</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>37,006</t>
+          <t>49,831</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>4,707</t>
+          <t>6,349</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
           <t>12.7%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>3,021</t>
+          <t>6,280</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>26,687</t>
+          <t>14,244</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>16,935</t>
+          <t>13,900</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>205264284</t>
+          <t>202200778</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს ხორცპროდუქტების ქარხანა-ვაკე</t>
+          <t>შპს წისქვილი ჯგუფი</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>36,347</t>
+          <t>49,095</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>2,096</t>
+          <t>4,240</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>887</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>14,611</t>
+          <t>26,750</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>-2,860</t>
+          <t>11,050</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>445384682</t>
+          <t>406024127</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აისბერგი-9</t>
+          <t>შპს ვიჯი</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>35,816</t>
+          <t>48,892</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>111.3%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>-411</t>
+          <t>780</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>-637</t>
+          <t>456</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>20,536</t>
+          <t>25,303</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>3,186</t>
+          <t>17,178</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>402162388</t>
+          <t>404888528</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბლექ სი დისთრიბუშენი</t>
+          <t>⚠ შპს აიდიეს ბორჯომი თბილისი</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>35,418</t>
+          <t>48,720</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>21.1%</t>
+          <t>-17.5%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>4,446</t>
+          <t>420</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>12.6%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>4,116</t>
+          <t>-3,474</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>16,635</t>
+          <t>12,071</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>10,334</t>
+          <t>2,471</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>203842342</t>
+          <t>436036781</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროსისტემები</t>
+          <t>შპს   ექსპორტ +</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>35,086</t>
+          <t>47,901</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>-22.6%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>-1,348</t>
+          <t>3,385</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>-1,001</t>
+          <t>-2,416</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>46,875</t>
+          <t>30,543</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>41,584</t>
+          <t>28,645</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>406394101</t>
+          <t>405404003</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>შპს ბიო თაიმი</t>
+          <t>შპს კიოსკ ჯორჯია</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>34,299</t>
+          <t>47,147</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>108.8%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>1,633</t>
+          <t>1,828</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>1,449</t>
+          <t>-5,371</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>8,570</t>
+          <t>18,225</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>2,029</t>
+          <t>-21,867</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>204516194</t>
+          <t>245587011</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს დილის პროდუქტები</t>
+          <t>⚠ შპს მარშე</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>33,363</t>
+          <t>46,781</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>15.7%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>6,310</t>
+          <t>1,785</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>18.9%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>5,577</t>
+          <t>1,355</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>21,447</t>
+          <t>6,419</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>17,278</t>
+          <t>-12,011</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>402181321</t>
+          <t>208215821</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს ეფ იქს თი ჯორჯია</t>
+          <t>შპს ბევრილი ჯგუფი</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>32,901</t>
+          <t>45,775</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>32.9%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>742</t>
+          <t>2,860</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>2,991</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>2,829</t>
+          <t>29,139</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>23,334</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>445548729</t>
+          <t>412672807</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს სქაი სთარ 2019</t>
+          <t>შპს ბაგრატი</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>31,813</t>
+          <t>45,464</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>1,148</t>
+          <t>1,056</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>1,040</t>
+          <t>708</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>2,045</t>
+          <t>7,366</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>1,368</t>
+          <t>3,936</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>61003004078</t>
+          <t>405041798</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>ბადრი გამრეკელიძე</t>
+          <t>შპს აის ლენდ ჯორჯია</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>31,707</t>
+          <t>44,783</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>3,492</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>2,416</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>2,517</t>
+          <t>24,418</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>494</t>
+          <t>8,485</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>245442454</t>
+          <t>211371638</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს ტარიელი</t>
+          <t>შპს შვიდი</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>31,474</t>
+          <t>44,240</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>3,236</t>
+          <t>4,673</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>2,060</t>
+          <t>3,681</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>13,728</t>
+          <t>23,045</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>5,070</t>
+          <t>9,062</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>231255307</t>
+          <t>400194222</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს კოკა-კოლა კახეთი</t>
+          <t>სს არგო</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>31,432</t>
+          <t>43,334</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>3.0%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>2,301</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>747</t>
+          <t>-12,318</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>4,089</t>
+          <t>109,240</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>3,233</t>
+          <t>43,155</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>402195726</t>
+          <t>204987862</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს ვოლტ სერვისიზ ჯორჯია</t>
+          <t>შპს დიპლომატ ჰოლდინგი</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>30,555</t>
+          <t>43,103</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>32.7%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>-3,112</t>
+          <t>-988</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>-10.2%</t>
+          <t>-2.3%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>-3,404</t>
+          <t>2,766</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>7,379</t>
+          <t>16,346</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>4,640</t>
+          <t>12,131</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>204564113</t>
+          <t>454407641</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს აქვა გეო</t>
+          <t>შპს უნივერსალი</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>30,006</t>
+          <t>43,051</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>-15.0%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>4,543</t>
+          <t>1,676</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>1,754</t>
+          <t>454</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>56,656</t>
+          <t>12,599</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>42,164</t>
+          <t>5,444</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>216452121</t>
+          <t>400323823</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს  რუსთავი ტრეიდი</t>
+          <t>შპს გვირილა ინვესტი</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>29,909</t>
+          <t>42,650</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>668</t>
+          <t>-1,229</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>-2.9%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>-1,429</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>5,228</t>
+          <t>3,728</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>3,370</t>
+          <t>-2,549</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>239897661</t>
+          <t>406175936</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კოკა-კოლა ეგრისი</t>
+          <t>შპს ჯი დი სი სი</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>29,616</t>
+          <t>42,265</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>19.4%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>1,533</t>
+          <t>3,401</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>1,090</t>
+          <t>1,173</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>2,794</t>
+          <t>26,463</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>394</t>
+          <t>21,410</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>200249043</t>
+          <t>436047680</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>შპს ელთი დისტრიბუცია</t>
+          <t>⚠ შპს გვირილა</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>29,305</t>
+          <t>42,263</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>420</t>
+          <t>-591</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>-618</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>5,464</t>
+          <t>10,580</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>1,583</t>
+          <t>6,523</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>202311550</t>
+          <t>241997158</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს გეოკონდიტერი</t>
+          <t>⚠ სს წყალი მარგებელი</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>28,890</t>
+          <t>42,036</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>5,520</t>
+          <t>12,064</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>28.7%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>5,985</t>
+          <t>5,284</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>25,748</t>
+          <t>126,025</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>24,586</t>
+          <t>66,952</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>400143634</t>
+          <t>406294781</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს ახალი ხორცი</t>
+          <t>შპს ტავ</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>28,876</t>
+          <t>41,604</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>1,027</t>
+          <t>2,223</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>1,806</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>1,906</t>
+          <t>5,347</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>1,871</t>
+          <t>2,518</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>404952618</t>
+          <t>206262355</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრო ფუდ ტრეიდი</t>
+          <t>შპს ინგრუპი</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>28,506</t>
+          <t>41,251</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>48.8%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>2,548</t>
+          <t>5,064</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>1,655</t>
+          <t>4,774</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>10,617</t>
+          <t>11,989</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>2,196</t>
+          <t>7,286</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>402012237</t>
+          <t>205265808</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს იგრიკა</t>
+          <t>⚠ შპს ილი ჯგუფი</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>28,051</t>
+          <t>40,472</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>18.1%</t>
+          <t>32.2%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>7,321</t>
+          <t>1,323</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>26.1%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>6,807</t>
+          <t>1,074</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>10,919</t>
+          <t>3,062</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>10,024</t>
+          <t>-4,703</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>406028935</t>
+          <t>436031777</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>შპს ევითბილისი</t>
+          <t>შპს ნია</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>26,157</t>
+          <t>40,394</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>426</t>
+          <t>2,179</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>2,174</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>8,592</t>
+          <t>13,118</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>5,650</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>401957931</t>
+          <t>405475187</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს ბეიბი ფუდი</t>
+          <t>⚠ შპს გუდვილ ინვესტი</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>26,119</t>
+          <t>39,538</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>2,021</t>
+          <t>4,757</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>1,265</t>
+          <t>4,036</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>13,298</t>
+          <t>22,234</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>10,553</t>
+          <t>10,776</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>406387137</t>
+          <t>400177615</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს ფუდჯორჯია 2022</t>
+          <t>შპს ბიდი პლიუსი</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>25,746</t>
+          <t>39,047</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>2,912</t>
+          <t>1,834</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>2,705</t>
+          <t>1,449</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>7,970</t>
+          <t>13,329</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>4,724</t>
+          <t>7,010</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>411322279</t>
+          <t>205291192</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  ჯორჯიან პროდაქტს რენესანს</t>
+          <t>შპს ს მარკეტს</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>24,913</t>
+          <t>39,009</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>748</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>-377</t>
+          <t>258</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>11,253</t>
+          <t>6,239</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>2,364</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>220355835</t>
+          <t>245444005</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>შპს ცერერა</t>
+          <t>შპს L-ჯორჯია</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>24,762</t>
+          <t>38,439</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>57.1%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>1,807</t>
+          <t>1,737</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>1,712</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>12,689</t>
+          <t>12,400</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>4,415</t>
+          <t>10,621</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>445407177</t>
+          <t>404943683</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>შპს კინგ ორიგინალი</t>
+          <t>⚠ შპს G &amp; A GROUP</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>24,576</t>
+          <t>38,417</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>30.9%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>4,098</t>
+          <t>3,177</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>16.7%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>3,922</t>
+          <t>-1,819</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>10,157</t>
+          <t>44,552</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>9,404</t>
+          <t>4,709</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>418473547</t>
+          <t>405366866</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სილქ გასტრონომი</t>
+          <t>შპს მარსი საქართველო</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>24,533</t>
+          <t>38,385</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>-25.8%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>1,818</t>
+          <t>-1,221</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>641</t>
+          <t>-1,298</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>13,232</t>
+          <t>14,029</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>585</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>445499595</t>
+          <t>237077961</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>შპს კარენ ტრეიდ</t>
+          <t>შპს ვასაძის პური</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>24,146</t>
+          <t>38,152</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>64.7%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>6,704</t>
+          <t>3,003</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>27.8%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>6,150</t>
+          <t>866</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>7,656</t>
+          <t>31,435</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>7,283</t>
+          <t>7,265</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>438732891</t>
+          <t>234238296</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლუკა 2005</t>
+          <t>⚠ შპს კარმენ</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>24,043</t>
+          <t>37,056</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>845</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>1,376</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>7,514</t>
+          <t>31,150</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>3,481</t>
+          <t>25,694</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>405388691</t>
+          <t>200172785</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯიან ფუდ ქორფორეიშენი</t>
+          <t>შპს ტკბილი ქვეყანა</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>23,922</t>
+          <t>37,006</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>39.5%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>4,707</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>12.7%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>3,021</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>6,195</t>
+          <t>26,687</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>876</t>
+          <t>16,935</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>404504158</t>
+          <t>205264284</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>შპს ფრესკო ვესტ ჯორჯია</t>
+          <t>შპს ხორცპროდუქტების ქარხანა-ვაკე</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>23,850</t>
+          <t>36,347</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>20.3%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>2,950</t>
+          <t>2,096</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>1,134</t>
+          <t>156</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>36,555</t>
+          <t>14,611</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>5,836</t>
+          <t>-2,860</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>405311247</t>
+          <t>400008629</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს მერკური</t>
+          <t>შპს ევერესტი 2010</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>23,549</t>
+          <t>36,164</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>30.3%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>5,180</t>
+          <t>2,090</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>4,096</t>
+          <t>1,172</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>12,911</t>
+          <t>16,561</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>3,896</t>
+          <t>2,688</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>416338555</t>
+          <t>445384682</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს ლენა</t>
+          <t>⚠ შპს აისბერგი-9</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>23,422</t>
+          <t>35,816</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>111.3%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>-259</t>
+          <t>-411</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
           <t>-1.1%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>-637</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>1,879</t>
+          <t>20,536</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>3,186</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>237065000</t>
+          <t>402162388</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>შპს გურია-ექსპრესი</t>
+          <t>⚠ შპს ბლექ სი დისთრიბუშენი</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>22,767</t>
+          <t>35,418</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>55.6%</t>
+          <t>21.1%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>1,368</t>
+          <t>4,446</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>12.6%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>4,116</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>9,698</t>
+          <t>16,635</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>5,647</t>
+          <t>10,334</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>212921926</t>
+          <t>203842342</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>შპს სტარდი</t>
+          <t>⚠ შპს აგროსისტემები</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>22,608</t>
+          <t>35,086</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>-19.4%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>1,932</t>
+          <t>-1,348</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>-3.8%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>1,600</t>
+          <t>-1,001</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>7,869</t>
+          <t>46,875</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>4,217</t>
+          <t>41,584</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>404393731</t>
+          <t>202243401</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს PB Distribution</t>
+          <t>შპს ჯეოსტარი</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>22,593</t>
+          <t>34,369</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>38.2%</t>
+          <t>-19.3%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>6,909</t>
+          <t>60</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>30.6%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>6,531</t>
+          <t>-1,425</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>12,842</t>
+          <t>24,401</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>10,181</t>
+          <t>9,684</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>400106611</t>
+          <t>406394101</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>შპს   ნატურლენდი</t>
+          <t>შპს ბიო თაიმი</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>22,443</t>
+          <t>34,299</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>108.8%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>4,200</t>
+          <t>1,633</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>18.7%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>3,703</t>
+          <t>1,449</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>13,785</t>
+          <t>8,570</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>11,336</t>
+          <t>2,029</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>404885184</t>
+          <t>400327552</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>შპს ბარამბო 2011</t>
+          <t>⚠ შპს ფუდ თრეიდი 2022</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>22,029</t>
-[...5 lines deleted...]
-        </is>
+          <t>34,021</t>
+        </is>
+      </c>
+      <c r="F111" s="5" t="n">
+        <v/>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>1,107</t>
+          <t>3,306</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>3,449</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>1,812</t>
+          <t>5,697</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>1,235</t>
+          <t>3,449</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>405490259</t>
+          <t>404656671</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>შპს მით იმპორტერ</t>
+          <t>შპს  თეისთ ეურაზია</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>20,916</t>
+          <t>33,866</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>53.2%</t>
+          <t>60.7%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>1,511</t>
+          <t>2,144</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>1,048</t>
+          <t>1,218</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>2,178</t>
+          <t>5,817</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>923</t>
+          <t>2,060</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>404870118</t>
+          <t>204516194</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეომილ</t>
+          <t>შპს დილის პროდუქტები</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>20,821</t>
+          <t>33,363</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>-50.7%</t>
+          <t>-3.9%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>-454</t>
+          <t>6,310</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>18.9%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>16,385</t>
+          <t>5,577</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>52,226</t>
+          <t>21,447</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>31,307</t>
+          <t>17,278</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>400171185</t>
+          <t>205259780</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>შპს კლ კოფი კომპანი</t>
+          <t>შპს გიდანი</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>20,265</t>
+          <t>33,358</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>29.0%</t>
+          <t>-12.6%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>1,723</t>
+          <t>2,660</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>1,627</t>
+          <t>2,231</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>8,495</t>
+          <t>13,083</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>6,341</t>
+          <t>13,068</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>404485053</t>
+          <t>402181321</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  აიდიეს ბორჯომი საქართველო</t>
+          <t>შპს ეფ იქს თი ჯორჯია</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>19,952</t>
+          <t>32,901</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>32.9%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>2,930</t>
+          <t>742</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>2,140</t>
+          <t>486</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>79,775</t>
+          <t>2,829</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>55,273</t>
+          <t>771</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>200101781</t>
+          <t>248435670</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>შპს დიოლერ ჯორჯია</t>
+          <t>შპს თურსა</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>19,880</t>
+          <t>32,864</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>20.3%</t>
+          <t>41.0%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>3,117</t>
+          <t>6,828</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>15.7%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>2,621</t>
+          <t>5,906</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>11,112</t>
+          <t>37,467</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>10,628</t>
+          <t>35,100</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>406267418</t>
+          <t>205291726</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>შპს ინთერნეშენალ ბეიკერ ჰაუს</t>
+          <t>შპს სავაჭრო გუნდი</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>19,462</t>
+          <t>31,817</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>11.1%</t>
+          <t>79.4%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>10,564</t>
+          <t>4,426</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>54.3%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>7,644</t>
+          <t>4,293</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>23,734</t>
+          <t>9,874</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>8,033</t>
+          <t>7,497</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>212921506</t>
+          <t>445548729</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>შპს ხაკანი</t>
+          <t>შპს სქაი სთარ 2019</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>19,417</t>
+          <t>31,813</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>1,304</t>
+          <t>1,148</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>1,225</t>
+          <t>1,040</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>8,490</t>
+          <t>2,045</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>7,545</t>
+          <t>1,368</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>405622642</t>
+          <t>61003004078</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>შპს მითკო 2023</t>
+          <t>ბადრი გამრეკელიძე</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>19,305</t>
+          <t>31,707</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>103.3%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>196</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>702</t>
+          <t>156</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>4,467</t>
+          <t>2,517</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>1,543</t>
+          <t>494</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>206118510</t>
+          <t>245442454</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>შპს აქვა-ტერრა</t>
+          <t>შპს ტარიელი</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>18,880</t>
+          <t>31,474</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>3,425</t>
+          <t>3,236</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>18.1%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>2,448</t>
+          <t>2,060</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>19,040</t>
+          <t>13,728</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>16,830</t>
+          <t>5,070</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>406158045</t>
+          <t>231255307</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ლიდერ-ფუდი</t>
+          <t>შპს კოკა-კოლა კახეთი</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>18,873</t>
+          <t>31,432</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>-35.9%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>-4,020</t>
+          <t>851</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>-21.3%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>-4,020</t>
+          <t>747</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>2,757</t>
+          <t>4,089</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>-3,407</t>
+          <t>3,233</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>406104549</t>
+          <t>200209997</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>შპს შაბა</t>
+          <t>შპს მეტეორი</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>18,729</t>
+          <t>31,392</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>26.7%</t>
         </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>1,736</t>
+          <t>2,368</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>1,321</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>14,190</t>
+          <t>11,643</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>8,165</t>
+          <t>5,109</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>216433919</t>
+          <t>402195726</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>შპს გემრიელი</t>
+          <t>შპს ვოლტ სერვისიზ ჯორჯია</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>18,623</t>
+          <t>30,555</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>19.2%</t>
+          <t>32.7%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>-3,112</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>-10.2%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>-3,404</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>8,050</t>
+          <t>7,379</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>1,272</t>
+          <t>4,640</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>404912467</t>
+          <t>250724337</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს GL მარკეტი</t>
+          <t>⚠ შპს არგო</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>18,259</t>
+          <t>30,249</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>12.8%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>5,092</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>4,611</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>4,885</t>
+          <t>11,399</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>2,852</t>
+          <t>10,945</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>237075696</t>
+          <t>204564113</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>შპს პირველი სავაჭრო სახლი</t>
+          <t>შპს აქვა გეო</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>18,102</t>
+          <t>30,006</t>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>1,298</t>
+          <t>4,543</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>677</t>
+          <t>1,754</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>8,609</t>
+          <t>56,656</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>7,286</t>
+          <t>42,164</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>405163237</t>
+          <t>216452121</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>შპს სპარი</t>
+          <t>შპს  რუსთავი ტრეიდი</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>17,733</t>
+          <t>29,909</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>668</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>607</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>3,182</t>
+          <t>5,228</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>3,370</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>405371351</t>
+          <t>402098699</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>შპს  კარგო მარკეტ გრუპ</t>
+          <t>⚠ შპს აშენდი აგრო საქართველო</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>17,555</t>
+          <t>29,908</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>1082.1%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>-2,179</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>-7.3%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>-2,420</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>2,106</t>
+          <t>8,680</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>6,446</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>402043819</t>
+          <t>239897661</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>შპს ედელინგი</t>
+          <t>⚠ შპს კოკა-კოლა ეგრისი</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>17,373</t>
+          <t>29,616</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>49.0%</t>
+          <t>19.4%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>-864</t>
+          <t>1,533</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>-763</t>
+          <t>1,090</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>10,389</t>
+          <t>2,794</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>-8,016</t>
+          <t>394</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>443872196</t>
+          <t>200249043</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>შპს აქუაპროლე</t>
+          <t>შპს ელთი დისტრიბუცია</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>17,305</t>
+          <t>29,305</t>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>571</t>
+          <t>420</t>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>-22</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>4,366</t>
+          <t>5,464</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>1,638</t>
+          <t>1,583</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
-          <t>206152688</t>
+          <t>404995680</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>შპს ბიარ ჯორჯია</t>
+          <t>შპს SAH &amp; Co</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E130" s="7" t="inlineStr">
         <is>
-          <t>17,205</t>
+          <t>29,090</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>-9.4%</t>
         </is>
       </c>
       <c r="G130" s="7" t="inlineStr">
         <is>
-          <t>2,012</t>
+          <t>1,971</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="I130" s="7" t="inlineStr">
         <is>
-          <t>1,777</t>
+          <t>1,030</t>
         </is>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
-          <t>10,247</t>
+          <t>16,366</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>8,068</t>
+          <t>10,511</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>434177785</t>
+          <t>202311550</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr">
         <is>
-          <t>შპს კოკა-კოლა მარნეული</t>
+          <t>შპს გეოკონდიტერი</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>16,860</t>
+          <t>28,890</t>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>5,520</t>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>5,985</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>1,036</t>
+          <t>25,748</t>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>1,004</t>
+          <t>24,586</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="7" t="inlineStr">
         <is>
-          <t>412670550</t>
+          <t>400143634</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>შპს ექსტრამითი</t>
+          <t>შპს ახალი ხორცი</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D132" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E132" s="7" t="inlineStr">
         <is>
-          <t>16,623</t>
+          <t>28,876</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="G132" s="7" t="inlineStr">
         <is>
-          <t>1,696</t>
+          <t>1,027</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="I132" s="7" t="inlineStr">
         <is>
-          <t>1,310</t>
+          <t>941</t>
         </is>
       </c>
       <c r="J132" s="7" t="inlineStr">
         <is>
-          <t>8,211</t>
+          <t>1,906</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>1,439</t>
+          <t>1,871</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>400107497</t>
+          <t>445583887</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს   ნატურალი</t>
+          <t>შპს ბარაქა ჯგუფი</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
-          <t>16,068</t>
+          <t>28,775</t>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
-          <t>25.1%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>2,759</t>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>-443</t>
+          <t>1,228</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>10,302</t>
+          <t>16,439</t>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>2,517</t>
+          <t>9,220</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="7" t="inlineStr">
         <is>
-          <t>412778597</t>
+          <t>209480239</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>შპს ფემილი რითეილი</t>
+          <t>შპს ლორგო</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D134" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E134" s="7" t="inlineStr">
         <is>
-          <t>15,795</t>
-[...3 lines deleted...]
-        <v/>
+          <t>28,751</t>
+        </is>
+      </c>
+      <c r="F134" s="7" t="inlineStr">
+        <is>
+          <t>-7.4%</t>
+        </is>
       </c>
       <c r="G134" s="7" t="inlineStr">
         <is>
-          <t>1,265</t>
+          <t>3,766</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="I134" s="7" t="inlineStr">
         <is>
-          <t>-244</t>
+          <t>3,117</t>
         </is>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
-          <t>25,890</t>
+          <t>10,981</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>10,561</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>406257768</t>
+          <t>400029036</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
-          <t>შპს მეინ მარტი 1</t>
+          <t>შპს 3ჯი-ჯორჯიან გლობალ გრუპ</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
-          <t>15,610</t>
+          <t>28,531</t>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
-          <t>167.0%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
-          <t>-215</t>
+          <t>2,079</t>
         </is>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
-          <t>-268</t>
+          <t>1,230</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
-          <t>3,594</t>
+          <t>15,537</t>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>470</t>
+          <t>5,610</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="7" t="inlineStr">
         <is>
-          <t>412746747</t>
+          <t>404952618</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრიმერა</t>
+          <t>⚠ შპს აგრო ფუდ ტრეიდი</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D136" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E136" s="7" t="inlineStr">
         <is>
-          <t>15,496</t>
+          <t>28,506</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>45.1%</t>
+          <t>48.8%</t>
         </is>
       </c>
       <c r="G136" s="7" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>2,548</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I136" s="7" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>1,655</t>
         </is>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
-          <t>1,834</t>
+          <t>10,617</t>
         </is>
       </c>
       <c r="K136" s="7" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>2,196</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
-          <t>400026645</t>
+          <t>202230790</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიტვური საცხობი +</t>
+          <t>⚠ შპს კომპანია ორბიტა</t>
         </is>
       </c>
       <c r="C137" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D137" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
-          <t>14,967</t>
+          <t>28,368</t>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
-          <t>2,854</t>
+          <t>1,194</t>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I137" s="5" t="inlineStr">
         <is>
-          <t>2,534</t>
+          <t>826</t>
         </is>
       </c>
       <c r="J137" s="5" t="inlineStr">
         <is>
-          <t>9,618</t>
+          <t>16,469</t>
         </is>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>8,214</t>
+          <t>9,624</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="7" t="inlineStr">
         <is>
-          <t>202458802</t>
+          <t>404979733</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სიფუდ გრუპ</t>
+          <t>შპს გოშა</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D138" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E138" s="7" t="inlineStr">
         <is>
-          <t>14,838</t>
+          <t>28,250</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>-33.6%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="G138" s="7" t="inlineStr">
         <is>
-          <t>3,166</t>
+          <t>2,192</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>21.3%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I138" s="7" t="inlineStr">
         <is>
-          <t>2,664</t>
+          <t>2,217</t>
         </is>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
-          <t>3,515</t>
+          <t>11,771</t>
         </is>
       </c>
       <c r="K138" s="7" t="inlineStr">
         <is>
-          <t>2,585</t>
+          <t>10,351</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="inlineStr">
         <is>
-          <t>441559760</t>
+          <t>200135558</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr">
         <is>
-          <t>შპს ოლან</t>
+          <t>⚠ შპს ნილი</t>
         </is>
       </c>
       <c r="C139" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D139" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
-          <t>14,474</t>
-[...5 lines deleted...]
-        </is>
+          <t>28,229</t>
+        </is>
+      </c>
+      <c r="F139" s="5" t="n">
+        <v/>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
-          <t>3,884</t>
+          <t>2,800</t>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>26.8%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I139" s="5" t="inlineStr">
         <is>
-          <t>3,287</t>
+          <t>-1,497</t>
         </is>
       </c>
       <c r="J139" s="5" t="inlineStr">
         <is>
-          <t>12,787</t>
+          <t>965</t>
         </is>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>11,714</t>
+          <t>-4,032</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="7" t="inlineStr">
         <is>
-          <t>405139425</t>
+          <t>402012237</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მეამა</t>
+          <t>⚠ შპს იგრიკა</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D140" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E140" s="7" t="inlineStr">
         <is>
-          <t>14,102</t>
+          <t>28,051</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>18.1%</t>
         </is>
       </c>
       <c r="G140" s="7" t="inlineStr">
         <is>
-          <t>-5,386</t>
+          <t>7,321</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>-38.2%</t>
+          <t>26.1%</t>
         </is>
       </c>
       <c r="I140" s="7" t="inlineStr">
         <is>
-          <t>-10,336</t>
+          <t>6,807</t>
         </is>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
-          <t>48,603</t>
+          <t>10,919</t>
         </is>
       </c>
       <c r="K140" s="7" t="inlineStr">
         <is>
-          <t>14,776</t>
+          <t>10,024</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="inlineStr">
         <is>
-          <t>406124849</t>
+          <t>206334439</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გ.ლ. უნივერსამი</t>
+          <t>შპს გარანტია ლუქსი</t>
         </is>
       </c>
       <c r="C141" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D141" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
-          <t>13,827</t>
+          <t>28,047</t>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>3,294</t>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I141" s="5" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>3,022</t>
         </is>
       </c>
       <c r="J141" s="5" t="inlineStr">
         <is>
-          <t>3,420</t>
+          <t>14,443</t>
         </is>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>1,070</t>
+          <t>13,879</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="7" t="inlineStr">
         <is>
-          <t>405049807</t>
+          <t>401944544</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>შპს  ევრო ინვესტი</t>
+          <t>შპს დაგი 2010</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D142" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E142" s="7" t="inlineStr">
         <is>
-          <t>13,813</t>
+          <t>27,714</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>14.0%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="G142" s="7" t="inlineStr">
         <is>
-          <t>1,125</t>
+          <t>533</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I142" s="7" t="inlineStr">
         <is>
-          <t>566</t>
+          <t>251</t>
         </is>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
-          <t>8,188</t>
+          <t>2,957</t>
         </is>
       </c>
       <c r="K142" s="7" t="inlineStr">
         <is>
-          <t>3,649</t>
+          <t>1,035</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="inlineStr">
         <is>
-          <t>220406264</t>
+          <t>400107406</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეონათსი-XXI</t>
+          <t>შპს GUD Company გუდ კომპანი</t>
         </is>
       </c>
       <c r="C143" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D143" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
-          <t>13,686</t>
+          <t>27,518</t>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
-          <t>217.2%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>5,373</t>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>19.5%</t>
         </is>
       </c>
       <c r="I143" s="5" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>-1,895</t>
         </is>
       </c>
       <c r="J143" s="5" t="inlineStr">
         <is>
-          <t>3,801</t>
+          <t>15,376</t>
         </is>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>1,619</t>
+          <t>-4,176</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="7" t="inlineStr">
         <is>
-          <t>401951955</t>
+          <t>212916157</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>შპს ეკოლარი</t>
+          <t>შპს ონიმა</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D144" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E144" s="7" t="inlineStr">
         <is>
-          <t>13,365</t>
+          <t>27,412</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="G144" s="7" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>5,605</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>20.4%</t>
         </is>
       </c>
       <c r="I144" s="7" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>3,713</t>
         </is>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
-          <t>4,253</t>
+          <t>11,386</t>
         </is>
       </c>
       <c r="K144" s="7" t="inlineStr">
         <is>
-          <t>697</t>
+          <t>9,993</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="inlineStr">
         <is>
-          <t>415110702</t>
+          <t>406028935</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr">
         <is>
-          <t>შპს მბმ ფიშინგ</t>
+          <t>შპს ევითბილისი</t>
         </is>
       </c>
       <c r="C145" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D145" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
-          <t>12,943</t>
+          <t>26,157</t>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>-2.0%</t>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
-          <t>4,537</t>
+          <t>426</t>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>35.0%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I145" s="5" t="inlineStr">
         <is>
-          <t>3,278</t>
+          <t>118</t>
         </is>
       </c>
       <c r="J145" s="5" t="inlineStr">
         <is>
-          <t>24,263</t>
+          <t>8,592</t>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>20,025</t>
+          <t>227</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="7" t="inlineStr">
         <is>
-          <t>404549565</t>
+          <t>401957931</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>შპს ვანი როქს</t>
+          <t>შპს ბეიბი ფუდი</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D146" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E146" s="7" t="inlineStr">
         <is>
-          <t>12,723</t>
+          <t>26,119</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>12.1%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="G146" s="7" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>2,021</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="I146" s="7" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>1,265</t>
         </is>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
-          <t>2,678</t>
+          <t>13,298</t>
         </is>
       </c>
       <c r="K146" s="7" t="inlineStr">
         <is>
-          <t>1,151</t>
+          <t>10,553</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="inlineStr">
         <is>
-          <t>443856962</t>
+          <t>406387137</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr">
         <is>
-          <t>შპს სანდრიკო 2013</t>
+          <t>შპს ფუდჯორჯია 2022</t>
         </is>
       </c>
       <c r="C147" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D147" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
-          <t>12,540</t>
+          <t>25,746</t>
         </is>
       </c>
       <c r="F147" s="5" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
-          <t>818</t>
+          <t>2,912</t>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>11.3%</t>
         </is>
       </c>
       <c r="I147" s="5" t="inlineStr">
         <is>
-          <t>-453</t>
+          <t>2,705</t>
         </is>
       </c>
       <c r="J147" s="5" t="inlineStr">
         <is>
-          <t>3,181</t>
+          <t>7,970</t>
         </is>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>4,724</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="7" t="inlineStr">
         <is>
-          <t>424067618</t>
+          <t>250724284</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>შპს მარტინ პამაჩ</t>
+          <t>შპს გაგრა+</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D148" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E148" s="7" t="inlineStr">
         <is>
-          <t>12,457</t>
+          <t>25,470</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="G148" s="7" t="inlineStr">
         <is>
-          <t>-698</t>
+          <t>5,516</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>21.7%</t>
         </is>
       </c>
       <c r="I148" s="7" t="inlineStr">
         <is>
-          <t>-995</t>
+          <t>4,669</t>
         </is>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
-          <t>5,847</t>
+          <t>9,404</t>
         </is>
       </c>
       <c r="K148" s="7" t="inlineStr">
         <is>
-          <t>4,997</t>
+          <t>6,586</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="inlineStr">
         <is>
-          <t>405181627</t>
+          <t>411322279</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr">
         <is>
-          <t>შპს ნატახტარი 2017</t>
+          <t>⚠ შპს  ჯორჯიან პროდაქტს რენესანს</t>
         </is>
       </c>
       <c r="C149" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D149" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
-          <t>12,428</t>
+          <t>24,913</t>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
-          <t>116.3%</t>
+          <t>-17.8%</t>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>622</t>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I149" s="5" t="inlineStr">
         <is>
-          <t>1,011</t>
+          <t>-377</t>
         </is>
       </c>
       <c r="J149" s="5" t="inlineStr">
         <is>
-          <t>2,139</t>
+          <t>11,253</t>
         </is>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>1,270</t>
+          <t>542</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="7" t="inlineStr">
         <is>
-          <t>405339281</t>
+          <t>220355835</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>შპს ალფა ტრეიდი</t>
+          <t>შპს ცერერა</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D150" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E150" s="7" t="inlineStr">
         <is>
-          <t>12,290</t>
+          <t>24,762</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>-25.6%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="G150" s="7" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>1,807</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I150" s="7" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>783</t>
         </is>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
-          <t>477</t>
+          <t>12,689</t>
         </is>
       </c>
       <c r="K150" s="7" t="inlineStr">
         <is>
-          <t>268</t>
+          <t>4,415</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="inlineStr">
         <is>
-          <t>436039519</t>
+          <t>445407177</t>
         </is>
       </c>
       <c r="B151" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტრაკო ნუტრიშენი</t>
+          <t>შპს კინგ ორიგინალი</t>
         </is>
       </c>
       <c r="C151" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D151" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
-          <t>12,286</t>
+          <t>24,576</t>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>30.9%</t>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
-          <t>982</t>
+          <t>4,098</t>
         </is>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>16.7%</t>
         </is>
       </c>
       <c r="I151" s="5" t="inlineStr">
         <is>
-          <t>957</t>
+          <t>3,922</t>
         </is>
       </c>
       <c r="J151" s="5" t="inlineStr">
         <is>
-          <t>6,876</t>
+          <t>10,157</t>
         </is>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>4,960</t>
+          <t>9,404</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="7" t="inlineStr">
         <is>
-          <t>402169452</t>
+          <t>418473547</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>შპს  ეკო ფრუიტ</t>
+          <t>⚠ შპს სილქ გასტრონომი</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D152" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E152" s="7" t="inlineStr">
         <is>
-          <t>12,271</t>
+          <t>24,533</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>-11.1%</t>
         </is>
       </c>
       <c r="G152" s="7" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>1,818</t>
         </is>
       </c>
       <c r="H152" s="7" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I152" s="7" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>641</t>
         </is>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
-          <t>2,819</t>
+          <t>13,232</t>
         </is>
       </c>
       <c r="K152" s="7" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>919</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="inlineStr">
         <is>
-          <t>406183106</t>
+          <t>445499595</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr">
         <is>
-          <t>შპს სოკო</t>
+          <t>შპს კარენ ტრეიდ</t>
         </is>
       </c>
       <c r="C153" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D153" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
-          <t>12,035</t>
+          <t>24,146</t>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>64.7%</t>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
-          <t>452</t>
+          <t>6,704</t>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>3.8%</t>
+          <t>27.8%</t>
         </is>
       </c>
       <c r="I153" s="5" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>6,150</t>
         </is>
       </c>
       <c r="J153" s="5" t="inlineStr">
         <is>
-          <t>3,007</t>
+          <t>7,656</t>
         </is>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>2,184</t>
+          <t>7,283</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="7" t="inlineStr">
         <is>
-          <t>441560883</t>
+          <t>438732891</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მარიტელი</t>
+          <t>⚠ შპს ლუკა 2005</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D154" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E154" s="7" t="inlineStr">
         <is>
-          <t>11,780</t>
+          <t>24,043</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="G154" s="7" t="inlineStr">
         <is>
-          <t>1,041</t>
+          <t>162</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="I154" s="7" t="inlineStr">
         <is>
-          <t>1,041</t>
+          <t>122</t>
         </is>
       </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
-          <t>6,781</t>
+          <t>7,514</t>
         </is>
       </c>
       <c r="K154" s="7" t="inlineStr">
         <is>
-          <t>5,278</t>
+          <t>3,481</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="inlineStr">
         <is>
-          <t>231285105</t>
+          <t>405388691</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr">
         <is>
-          <t>შპს ნატახტარი-კახეთი</t>
+          <t>⚠ შპს ჯორჯიან ფუდ ქორფორეიშენი</t>
         </is>
       </c>
       <c r="C155" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D155" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
-          <t>11,310</t>
+          <t>23,922</t>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>39.5%</t>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>314</t>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I155" s="5" t="inlineStr">
         <is>
-          <t>759</t>
+          <t>-22</t>
         </is>
       </c>
       <c r="J155" s="5" t="inlineStr">
         <is>
-          <t>4,870</t>
+          <t>6,195</t>
         </is>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>2,990</t>
+          <t>876</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="7" t="inlineStr">
         <is>
-          <t>404880474</t>
+          <t>404504158</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ასორტი-ვერე</t>
+          <t>შპს ფრესკო ვესტ ჯორჯია</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D156" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E156" s="7" t="inlineStr">
         <is>
-          <t>11,303</t>
+          <t>23,850</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>20.3%</t>
         </is>
       </c>
       <c r="G156" s="7" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>2,950</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t>6.3%</t>
+          <t>12.4%</t>
         </is>
       </c>
       <c r="I156" s="7" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>1,134</t>
         </is>
       </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
-          <t>5,207</t>
+          <t>36,555</t>
         </is>
       </c>
       <c r="K156" s="7" t="inlineStr">
         <is>
-          <t>-978</t>
+          <t>5,836</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="inlineStr">
         <is>
-          <t>402050819</t>
+          <t>404428124</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr">
         <is>
-          <t>შპს მინიმარტს</t>
+          <t>⚠ შპს სპეციალური სავაჭრო კომპანია ორიფლეიმ კავკასუს</t>
         </is>
       </c>
       <c r="C157" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D157" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
-          <t>11,190</t>
+          <t>23,650</t>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
-          <t>-54.2%</t>
+          <t>30.3%</t>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
-          <t>-5,563</t>
+          <t>389</t>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>-49.7%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I157" s="5" t="inlineStr">
         <is>
-          <t>-7,532</t>
+          <t>663</t>
         </is>
       </c>
       <c r="J157" s="5" t="inlineStr">
         <is>
-          <t>6,223</t>
+          <t>16,034</t>
         </is>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>-14,053</t>
+          <t>1,367</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="7" t="inlineStr">
         <is>
-          <t>206334466</t>
+          <t>216297479</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>შპს იბერია პროდაქტი</t>
+          <t>შპს პროგრესი</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D158" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E158" s="7" t="inlineStr">
         <is>
-          <t>11,140</t>
+          <t>23,642</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="G158" s="7" t="inlineStr">
         <is>
-          <t>3,210</t>
+          <t>299</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
-          <t>28.8%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I158" s="7" t="inlineStr">
         <is>
-          <t>2,837</t>
+          <t>161</t>
         </is>
       </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
-          <t>12,096</t>
+          <t>7,795</t>
         </is>
       </c>
       <c r="K158" s="7" t="inlineStr">
         <is>
-          <t>8,668</t>
+          <t>685</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="inlineStr">
         <is>
-          <t>215149523</t>
+          <t>431167364</t>
         </is>
       </c>
       <c r="B159" s="6" t="inlineStr">
         <is>
-          <t>შპს პარტნიორი 2010</t>
+          <t>შპს   სიფუდ გრუპ თელავი</t>
         </is>
       </c>
       <c r="C159" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D159" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
-          <t>11,037</t>
+          <t>23,587</t>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
-          <t>273</t>
+          <t>1,595</t>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="I159" s="5" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>1,302</t>
         </is>
       </c>
       <c r="J159" s="5" t="inlineStr">
         <is>
-          <t>2,627</t>
+          <t>6,256</t>
         </is>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>4,318</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="7" t="inlineStr">
         <is>
-          <t>404984022</t>
+          <t>400090450</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>შპს ეკოლუქსი</t>
+          <t>შპს სოლარი</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D160" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E160" s="7" t="inlineStr">
         <is>
-          <t>10,834</t>
+          <t>23,559</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>-45.3%</t>
+          <t>34.0%</t>
         </is>
       </c>
       <c r="G160" s="7" t="inlineStr">
         <is>
-          <t>-416</t>
+          <t>8,576</t>
         </is>
       </c>
       <c r="H160" s="7" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>36.4%</t>
         </is>
       </c>
       <c r="I160" s="7" t="inlineStr">
         <is>
-          <t>-560</t>
+          <t>7,930</t>
         </is>
       </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
-          <t>1,076</t>
+          <t>26,199</t>
         </is>
       </c>
       <c r="K160" s="7" t="inlineStr">
         <is>
-          <t>1,015</t>
+          <t>26,068</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="inlineStr">
         <is>
-          <t>406372287</t>
+          <t>405311247</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr">
         <is>
-          <t>შპს ვანფრაიზ რითეილ გრუფ ჯორჯია</t>
+          <t>შპს მერკური</t>
         </is>
       </c>
       <c r="C161" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D161" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
-          <t>10,708</t>
+          <t>23,549</t>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
-          <t>67.5%</t>
+          <t>30.3%</t>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
-          <t>-4,785</t>
+          <t>5,180</t>
         </is>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>-44.7%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="I161" s="5" t="inlineStr">
         <is>
-          <t>-4,856</t>
+          <t>4,096</t>
         </is>
       </c>
       <c r="J161" s="5" t="inlineStr">
         <is>
-          <t>9,537</t>
+          <t>12,911</t>
         </is>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>-5,327</t>
+          <t>3,896</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="7" t="inlineStr">
         <is>
-          <t>406105833</t>
+          <t>416338555</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>შპს მოურავი</t>
+          <t>შპს ლენა</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D162" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E162" s="7" t="inlineStr">
         <is>
-          <t>10,662</t>
+          <t>23,422</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
-          <t>18.4%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="G162" s="7" t="inlineStr">
         <is>
-          <t>424</t>
+          <t>-259</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="I162" s="7" t="inlineStr">
         <is>
-          <t>394</t>
+          <t>119</t>
         </is>
       </c>
       <c r="J162" s="7" t="inlineStr">
         <is>
-          <t>1,488</t>
+          <t>1,879</t>
         </is>
       </c>
       <c r="K162" s="7" t="inlineStr">
         <is>
-          <t>1,119</t>
+          <t>511</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="inlineStr">
         <is>
-          <t>405335515</t>
+          <t>237065000</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr">
         <is>
-          <t>შპს უნივერსალ თრეიდინგ</t>
+          <t>შპს გურია-ექსპრესი</t>
         </is>
       </c>
       <c r="C163" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D163" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
-          <t>10,610</t>
+          <t>22,767</t>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
-          <t>-17.3%</t>
+          <t>55.6%</t>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
-          <t>1,731</t>
+          <t>1,368</t>
         </is>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I163" s="5" t="inlineStr">
         <is>
-          <t>1,858</t>
+          <t>926</t>
         </is>
       </c>
       <c r="J163" s="5" t="inlineStr">
         <is>
-          <t>4,369</t>
+          <t>9,698</t>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>4,355</t>
+          <t>5,647</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="7" t="inlineStr">
         <is>
-          <t>432544482</t>
+          <t>400052287</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>შპს სფერო</t>
+          <t>შპს ბარამბო და კომპანია</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D164" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E164" s="7" t="inlineStr">
         <is>
-          <t>10,485</t>
+          <t>22,634</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>11.6%</t>
+          <t>-10.3%</t>
         </is>
       </c>
       <c r="G164" s="7" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>17</t>
         </is>
       </c>
       <c r="H164" s="7" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="I164" s="7" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>-254</t>
         </is>
       </c>
       <c r="J164" s="7" t="inlineStr">
         <is>
-          <t>1,549</t>
+          <t>9,440</t>
         </is>
       </c>
       <c r="K164" s="7" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>2,253</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="inlineStr">
         <is>
-          <t>401975608</t>
+          <t>212921926</t>
         </is>
       </c>
       <c r="B165" s="6" t="inlineStr">
         <is>
-          <t>შპს ოქროს ჯგუფი 78</t>
+          <t>შპს სტარდი</t>
         </is>
       </c>
       <c r="C165" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D165" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
-          <t>10,381</t>
+          <t>22,608</t>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
-          <t>39.4%</t>
+          <t>14.2%</t>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
-          <t>757</t>
+          <t>1,932</t>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="I165" s="5" t="inlineStr">
         <is>
-          <t>756</t>
+          <t>1,600</t>
         </is>
       </c>
       <c r="J165" s="5" t="inlineStr">
         <is>
-          <t>2,632</t>
+          <t>7,869</t>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>2,535</t>
+          <t>4,217</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="7" t="inlineStr">
         <is>
-          <t>404923302</t>
+          <t>404393731</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>შპს GIO ფუდი</t>
+          <t>⚠ შპს PB Distribution</t>
         </is>
       </c>
       <c r="C166" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D166" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E166" s="7" t="inlineStr">
         <is>
-          <t>10,355</t>
+          <t>22,593</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>38.2%</t>
         </is>
       </c>
       <c r="G166" s="7" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>6,909</t>
         </is>
       </c>
       <c r="H166" s="7" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>30.6%</t>
         </is>
       </c>
       <c r="I166" s="7" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>6,531</t>
         </is>
       </c>
       <c r="J166" s="7" t="inlineStr">
         <is>
-          <t>5,889</t>
+          <t>12,842</t>
         </is>
       </c>
       <c r="K166" s="7" t="inlineStr">
         <is>
-          <t>3,806</t>
+          <t>10,181</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="inlineStr">
         <is>
-          <t>404907222</t>
+          <t>402158428</t>
         </is>
       </c>
       <c r="B167" s="6" t="inlineStr">
         <is>
-          <t>შპს ბადაგი</t>
+          <t>შპს აშენდი აგრო</t>
         </is>
       </c>
       <c r="C167" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D167" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
-          <t>10,344</t>
+          <t>22,551</t>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
-          <t>15.1%</t>
+          <t>58.6%</t>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
-          <t>890</t>
+          <t>38</t>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="I167" s="5" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>15</t>
         </is>
       </c>
       <c r="J167" s="5" t="inlineStr">
         <is>
-          <t>4,095</t>
+          <t>1,686</t>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>3,588</t>
+          <t>-144</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="7" t="inlineStr">
         <is>
-          <t>445525423</t>
+          <t>400106611</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>შპს იკა 2020</t>
+          <t>შპს   ნატურლენდი</t>
         </is>
       </c>
       <c r="C168" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D168" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E168" s="7" t="inlineStr">
         <is>
-          <t>10,285</t>
+          <t>22,443</t>
         </is>
       </c>
       <c r="F168" s="7" t="inlineStr">
         <is>
-          <t>20.4%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="G168" s="7" t="inlineStr">
         <is>
-          <t>1,335</t>
+          <t>4,200</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
-          <t>13.0%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="I168" s="7" t="inlineStr">
         <is>
-          <t>1,203</t>
+          <t>3,703</t>
         </is>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
-          <t>5,196</t>
+          <t>13,785</t>
         </is>
       </c>
       <c r="K168" s="7" t="inlineStr">
         <is>
-          <t>3,986</t>
+          <t>11,336</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="inlineStr">
         <is>
-          <t>405383972</t>
+          <t>404885184</t>
         </is>
       </c>
       <c r="B169" s="6" t="inlineStr">
         <is>
-          <t>შპს ანიგოზი</t>
+          <t>შპს ბარამბო 2011</t>
         </is>
       </c>
       <c r="C169" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D169" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
-          <t>10,224</t>
+          <t>22,029</t>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
-          <t>104.5%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
-          <t>1,351</t>
+          <t>1,107</t>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="I169" s="5" t="inlineStr">
         <is>
-          <t>1,192</t>
+          <t>914</t>
         </is>
       </c>
       <c r="J169" s="5" t="inlineStr">
         <is>
-          <t>7,344</t>
+          <t>1,812</t>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>3,939</t>
+          <t>1,235</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="7" t="inlineStr">
         <is>
-          <t>404619490</t>
+          <t>404953528</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>შპს ნუტრიმაქს პეტფუდი</t>
+          <t>⚠ შპს  მეგაკო თრეიდი</t>
         </is>
       </c>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D170" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E170" s="7" t="inlineStr">
         <is>
-          <t>10,128</t>
+          <t>21,812</t>
         </is>
       </c>
       <c r="F170" s="7" t="inlineStr">
         <is>
-          <t>137.6%</t>
+          <t>23.9%</t>
         </is>
       </c>
       <c r="G170" s="7" t="inlineStr">
         <is>
-          <t>-1,827</t>
+          <t>-227</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
-          <t>-18.0%</t>
+          <t>-1.0%</t>
         </is>
       </c>
       <c r="I170" s="7" t="inlineStr">
         <is>
-          <t>-2,781</t>
+          <t>-2,716</t>
         </is>
       </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
-          <t>18,318</t>
+          <t>13,777</t>
         </is>
       </c>
       <c r="K170" s="7" t="inlineStr">
         <is>
-          <t>-5,653</t>
+          <t>-24,230</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="inlineStr">
         <is>
-          <t>405460362</t>
+          <t>445515461</t>
         </is>
       </c>
       <c r="B171" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მულტი</t>
+          <t>⚠ შპს  პრემიუმ ფუდს ჯგუფი</t>
         </is>
       </c>
       <c r="C171" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D171" s="5" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
-          <t>9,986</t>
+          <t>21,741</t>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
-          <t>32.5%</t>
+          <t>47.9%</t>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
-          <t>-1,271</t>
+          <t>1,622</t>
         </is>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="I171" s="5" t="inlineStr">
         <is>
-          <t>-2,066</t>
+          <t>956</t>
         </is>
       </c>
       <c r="J171" s="5" t="inlineStr">
         <is>
-          <t>7,228</t>
+          <t>10,105</t>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>-3,266</t>
+          <t>2,419</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="7" t="inlineStr">
         <is>
-          <t>212920892</t>
+          <t>438116511</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>შპს სადისტრიბუციო სერვისი</t>
+          <t>შპს უნივერსალექსპორტ</t>
         </is>
       </c>
       <c r="C172" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D172" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E172" s="7" t="inlineStr">
         <is>
-          <t>9,961</t>
+          <t>21,550</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>-60.4%</t>
         </is>
       </c>
       <c r="G172" s="7" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>568</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
           <t>2.6%</t>
         </is>
       </c>
       <c r="I172" s="7" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>527</t>
         </is>
       </c>
       <c r="J172" s="7" t="inlineStr">
         <is>
-          <t>2,266</t>
+          <t>5,077</t>
         </is>
       </c>
       <c r="K172" s="7" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>1,307</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="inlineStr">
         <is>
-          <t>242574585</t>
+          <t>418475563</t>
         </is>
       </c>
       <c r="B173" s="6" t="inlineStr">
         <is>
-          <t>შპს გეო-ფლაუერი</t>
+          <t>⚠ შპს ჰორეკა დელივერი</t>
         </is>
       </c>
       <c r="C173" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D173" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
-          <t>9,885</t>
+          <t>21,524</t>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
-          <t>1,076</t>
+          <t>596</t>
         </is>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="I173" s="5" t="inlineStr">
         <is>
-          <t>1,293</t>
+          <t>606</t>
         </is>
       </c>
       <c r="J173" s="5" t="inlineStr">
         <is>
-          <t>17,250</t>
+          <t>6,868</t>
         </is>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>13,222</t>
+          <t>4,008</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="7" t="inlineStr">
         <is>
-          <t>405555830</t>
+          <t>405490259</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>შპს ევრო-მარტი</t>
+          <t>შპს მით იმპორტერ</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D174" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E174" s="7" t="inlineStr">
         <is>
-          <t>9,807</t>
+          <t>20,916</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>106.6%</t>
+          <t>53.2%</t>
         </is>
       </c>
       <c r="G174" s="7" t="inlineStr">
         <is>
-          <t>-2,451</t>
+          <t>1,511</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
-          <t>-25.0%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="I174" s="7" t="inlineStr">
         <is>
-          <t>-2,569</t>
+          <t>1,048</t>
         </is>
       </c>
       <c r="J174" s="7" t="inlineStr">
         <is>
-          <t>6,840</t>
+          <t>2,178</t>
         </is>
       </c>
       <c r="K174" s="7" t="inlineStr">
         <is>
-          <t>-4,323</t>
+          <t>923</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="inlineStr">
         <is>
-          <t>412704881</t>
+          <t>404870118</t>
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  კულინარი</t>
+          <t>⚠ შპს ჯეომილ</t>
         </is>
       </c>
       <c r="C175" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D175" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
-          <t>9,744</t>
+          <t>20,821</t>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
-          <t>26.9%</t>
+          <t>-50.7%</t>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
-          <t>1,209</t>
+          <t>-454</t>
         </is>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="I175" s="5" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>16,385</t>
         </is>
       </c>
       <c r="J175" s="5" t="inlineStr">
         <is>
-          <t>6,267</t>
+          <t>52,226</t>
         </is>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>1,184</t>
+          <t>31,307</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="7" t="inlineStr">
         <is>
-          <t>404519801</t>
+          <t>200273765</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>შპს გრანო</t>
+          <t>შპს მულტი ტრეიდი</t>
         </is>
       </c>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D176" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E176" s="7" t="inlineStr">
         <is>
-          <t>9,709</t>
+          <t>20,679</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>-13.4%</t>
         </is>
       </c>
       <c r="G176" s="7" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>573</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="I176" s="7" t="inlineStr">
         <is>
-          <t>722</t>
+          <t>-399</t>
         </is>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
-          <t>1,905</t>
+          <t>6,229</t>
         </is>
       </c>
       <c r="K176" s="7" t="inlineStr">
         <is>
-          <t>1,434</t>
+          <t>-2,425</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="inlineStr">
         <is>
-          <t>434171950</t>
+          <t>406078113</t>
         </is>
       </c>
       <c r="B177" s="6" t="inlineStr">
         <is>
-          <t>შპს მაჟორ გეორგია</t>
+          <t>შპს ათენკ</t>
         </is>
       </c>
       <c r="C177" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D177" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
-          <t>9,454</t>
+          <t>20,482</t>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
-          <t>25.7%</t>
+          <t>-10.7%</t>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>-132</t>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="I177" s="5" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>60</t>
         </is>
       </c>
       <c r="J177" s="5" t="inlineStr">
         <is>
-          <t>1,662</t>
+          <t>7,231</t>
         </is>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
-          <t>938</t>
+          <t>-5,977</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="7" t="inlineStr">
         <is>
-          <t>445416032</t>
+          <t>400171185</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>შპს ბარამბო XXI</t>
+          <t>შპს კლ კოფი კომპანი</t>
         </is>
       </c>
       <c r="C178" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D178" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E178" s="7" t="inlineStr">
         <is>
-          <t>9,224</t>
+          <t>20,265</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>29.0%</t>
         </is>
       </c>
       <c r="G178" s="7" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>1,723</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="I178" s="7" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>1,627</t>
         </is>
       </c>
       <c r="J178" s="7" t="inlineStr">
         <is>
-          <t>1,672</t>
+          <t>8,495</t>
         </is>
       </c>
       <c r="K178" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>6,341</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="inlineStr">
         <is>
-          <t>402145763</t>
+          <t>404485053</t>
         </is>
       </c>
       <c r="B179" s="6" t="inlineStr">
         <is>
-          <t>შპს თბილისის რძის ქარხანა</t>
+          <t>⚠ შპს  აიდიეს ბორჯომი საქართველო</t>
         </is>
       </c>
       <c r="C179" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D179" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
-          <t>8,748</t>
+          <t>19,952</t>
         </is>
       </c>
       <c r="F179" s="5" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>-11.3%</t>
         </is>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
-          <t>-1,006</t>
+          <t>2,930</t>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="I179" s="5" t="inlineStr">
         <is>
-          <t>-874</t>
+          <t>2,140</t>
         </is>
       </c>
       <c r="J179" s="5" t="inlineStr">
         <is>
-          <t>11,470</t>
+          <t>79,775</t>
         </is>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
-          <t>5,821</t>
+          <t>55,273</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="7" t="inlineStr">
         <is>
-          <t>406228595</t>
+          <t>200101781</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>შპს ნიუ პრო</t>
+          <t>შპს დიოლერ ჯორჯია</t>
         </is>
       </c>
       <c r="C180" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D180" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E180" s="7" t="inlineStr">
         <is>
-          <t>8,622</t>
+          <t>19,880</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>18.1%</t>
+          <t>20.3%</t>
         </is>
       </c>
       <c r="G180" s="7" t="inlineStr">
         <is>
-          <t>762</t>
+          <t>3,117</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>15.7%</t>
         </is>
       </c>
       <c r="I180" s="7" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>2,621</t>
         </is>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
-          <t>2,237</t>
+          <t>11,112</t>
         </is>
       </c>
       <c r="K180" s="7" t="inlineStr">
         <is>
-          <t>1,674</t>
+          <t>10,628</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="inlineStr">
         <is>
-          <t>404606592</t>
+          <t>445401592</t>
         </is>
       </c>
       <c r="B181" s="6" t="inlineStr">
         <is>
-          <t>შპს ვინი</t>
+          <t>შპს კარმენ</t>
         </is>
       </c>
       <c r="C181" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D181" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
-          <t>8,394</t>
+          <t>19,600</t>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
-          <t>161.3%</t>
+          <t>78.7%</t>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>2,445</t>
         </is>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="I181" s="5" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>2,220</t>
         </is>
       </c>
       <c r="J181" s="5" t="inlineStr">
         <is>
-          <t>1,005</t>
+          <t>3,176</t>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>3,157</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="7" t="inlineStr">
         <is>
-          <t>400026299</t>
+          <t>406267418</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>შპს CD company</t>
+          <t>შპს ინთერნეშენალ ბეიკერ ჰაუს</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D182" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E182" s="7" t="inlineStr">
         <is>
-          <t>8,154</t>
+          <t>19,462</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>11.1%</t>
         </is>
       </c>
       <c r="G182" s="7" t="inlineStr">
         <is>
-          <t>391</t>
+          <t>10,564</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>54.3%</t>
         </is>
       </c>
       <c r="I182" s="7" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>7,644</t>
         </is>
       </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
-          <t>4,200</t>
+          <t>23,734</t>
         </is>
       </c>
       <c r="K182" s="7" t="inlineStr">
         <is>
-          <t>2,755</t>
+          <t>8,033</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="inlineStr">
         <is>
-          <t>404601640</t>
+          <t>212921506</t>
         </is>
       </c>
       <c r="B183" s="6" t="inlineStr">
         <is>
-          <t>შპს ბელმარტი</t>
+          <t>შპს ხაკანი</t>
         </is>
       </c>
       <c r="C183" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D183" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
-          <t>8,144</t>
+          <t>19,417</t>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
-          <t>131.6%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
-          <t>1,396</t>
+          <t>1,304</t>
         </is>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I183" s="5" t="inlineStr">
         <is>
-          <t>1,444</t>
+          <t>1,225</t>
         </is>
       </c>
       <c r="J183" s="5" t="inlineStr">
         <is>
-          <t>2,350</t>
+          <t>8,490</t>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>1,938</t>
+          <t>7,545</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="7" t="inlineStr">
         <is>
-          <t>426115955</t>
+          <t>454406651</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>შპს ნიკალა</t>
+          <t>⚠ შპს შავნაბადა</t>
         </is>
       </c>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D184" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E184" s="7" t="inlineStr">
         <is>
-          <t>8,019</t>
+          <t>19,350</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>28.1%</t>
+          <t>-13.5%</t>
         </is>
       </c>
       <c r="G184" s="7" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>8,891</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>45.9%</t>
         </is>
       </c>
       <c r="I184" s="7" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>8,000</t>
         </is>
       </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
-          <t>1,431</t>
+          <t>13,510</t>
         </is>
       </c>
       <c r="K184" s="7" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>7,725</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="inlineStr">
         <is>
-          <t>205234012</t>
+          <t>405622642</t>
         </is>
       </c>
       <c r="B185" s="6" t="inlineStr">
         <is>
-          <t>შპს დანონე-ს წარმომადგენლობა საქართველოში</t>
+          <t>შპს მითკო 2023</t>
         </is>
       </c>
       <c r="C185" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D185" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
-          <t>7,931</t>
+          <t>19,305</t>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
-          <t>-42.1%</t>
+          <t>103.3%</t>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
-          <t>2,523</t>
+          <t>504</t>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>31.8%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I185" s="5" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>702</t>
         </is>
       </c>
       <c r="J185" s="5" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>4,467</t>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>1,543</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="7" t="inlineStr">
         <is>
-          <t>405176036</t>
+          <t>206118510</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>შპს გრინვილი</t>
+          <t>შპს აქვა-ტერრა</t>
         </is>
       </c>
       <c r="C186" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D186" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E186" s="7" t="inlineStr">
         <is>
-          <t>7,925</t>
+          <t>18,880</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>-3.0%</t>
         </is>
       </c>
       <c r="G186" s="7" t="inlineStr">
         <is>
-          <t>1,786</t>
+          <t>3,425</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>18.1%</t>
         </is>
       </c>
       <c r="I186" s="7" t="inlineStr">
         <is>
-          <t>1,250</t>
+          <t>2,448</t>
         </is>
       </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
-          <t>6,781</t>
+          <t>19,040</t>
         </is>
       </c>
       <c r="K186" s="7" t="inlineStr">
         <is>
-          <t>2,647</t>
+          <t>16,830</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="inlineStr">
         <is>
-          <t>406180421</t>
+          <t>406158045</t>
         </is>
       </c>
       <c r="B187" s="6" t="inlineStr">
         <is>
-          <t>შპს დოლჩე ვიტა</t>
+          <t>⚠ შპს ლიდერ-ფუდი</t>
         </is>
       </c>
       <c r="C187" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D187" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
-          <t>7,666</t>
+          <t>18,873</t>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>-35.9%</t>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
-          <t>1,625</t>
+          <t>-4,020</t>
         </is>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>21.2%</t>
+          <t>-21.3%</t>
         </is>
       </c>
       <c r="I187" s="5" t="inlineStr">
         <is>
-          <t>1,346</t>
+          <t>-4,020</t>
         </is>
       </c>
       <c r="J187" s="5" t="inlineStr">
         <is>
-          <t>4,291</t>
+          <t>2,757</t>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>3,249</t>
+          <t>-3,407</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="7" t="inlineStr">
         <is>
-          <t>406294638</t>
+          <t>406104549</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრიკო</t>
+          <t>შპს შაბა</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D188" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E188" s="7" t="inlineStr">
         <is>
-          <t>7,636</t>
+          <t>18,729</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>-32.3%</t>
+          <t>0.5%</t>
         </is>
       </c>
       <c r="G188" s="7" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>1,736</t>
         </is>
       </c>
       <c r="H188" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="I188" s="7" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>746</t>
         </is>
       </c>
       <c r="J188" s="7" t="inlineStr">
         <is>
-          <t>1,368</t>
+          <t>14,190</t>
         </is>
       </c>
       <c r="K188" s="7" t="inlineStr">
         <is>
-          <t>-940</t>
+          <t>8,165</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="inlineStr">
         <is>
-          <t>404407879</t>
+          <t>216433919</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr">
         <is>
-          <t>შპს გურმე</t>
+          <t>შპს გემრიელი</t>
         </is>
       </c>
       <c r="C189" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D189" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
-          <t>7,599</t>
+          <t>18,623</t>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
-          <t>34.8%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>719</t>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I189" s="5" t="inlineStr">
         <is>
-          <t>-100</t>
+          <t>613</t>
         </is>
       </c>
       <c r="J189" s="5" t="inlineStr">
         <is>
-          <t>4,269</t>
+          <t>8,050</t>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>-144</t>
+          <t>1,272</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="7" t="inlineStr">
         <is>
-          <t>404929271</t>
+          <t>405017020</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>შპს ICC GEORGIA</t>
+          <t>შპს კოკა-კოლა ხაშური</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D190" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E190" s="7" t="inlineStr">
         <is>
-          <t>7,575</t>
+          <t>18,604</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>13.4%</t>
+          <t>13.6%</t>
         </is>
       </c>
       <c r="G190" s="7" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>1,923</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>10.3%</t>
         </is>
       </c>
       <c r="I190" s="7" t="inlineStr">
         <is>
-          <t>-219</t>
+          <t>456</t>
         </is>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
-          <t>4,759</t>
+          <t>2,575</t>
         </is>
       </c>
       <c r="K190" s="7" t="inlineStr">
         <is>
-          <t>2,758</t>
+          <t>1,108</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="inlineStr">
         <is>
-          <t>406403477</t>
+          <t>404912467</t>
         </is>
       </c>
       <c r="B191" s="6" t="inlineStr">
         <is>
-          <t>შპს უნივერსამი-მარნეული</t>
+          <t>⚠ შპს GL მარკეტი</t>
         </is>
       </c>
       <c r="C191" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D191" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
-          <t>7,370</t>
+          <t>18,259</t>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>12.8%</t>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
-          <t>393</t>
+          <t>685</t>
         </is>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I191" s="5" t="inlineStr">
         <is>
-          <t>383</t>
+          <t>622</t>
         </is>
       </c>
       <c r="J191" s="5" t="inlineStr">
         <is>
-          <t>1,851</t>
+          <t>4,885</t>
         </is>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>908</t>
+          <t>2,852</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="7" t="inlineStr">
         <is>
-          <t>208183678</t>
+          <t>446759552</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>ომპეტ</t>
+          <t>შპს მეგა-სტარ</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D192" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E192" s="7" t="inlineStr">
         <is>
-          <t>7,298</t>
+          <t>18,162</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>57.2%</t>
+          <t>61.2%</t>
         </is>
       </c>
       <c r="G192" s="7" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>1,131</t>
         </is>
       </c>
       <c r="H192" s="7" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="I192" s="7" t="inlineStr">
         <is>
-          <t>955</t>
+          <t>1,134</t>
         </is>
       </c>
       <c r="J192" s="7" t="inlineStr">
         <is>
-          <t>2,458</t>
+          <t>3,170</t>
         </is>
       </c>
       <c r="K192" s="7" t="inlineStr">
         <is>
-          <t>1,843</t>
+          <t>1,879</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="inlineStr">
         <is>
-          <t>200018122</t>
+          <t>237075696</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr">
         <is>
-          <t>შპს პური ჩვენი არსობისა</t>
+          <t>შპს პირველი სავაჭრო სახლი</t>
         </is>
       </c>
       <c r="C193" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D193" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
-          <t>7,291</t>
+          <t>18,102</t>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
-          <t>822</t>
+          <t>1,298</t>
         </is>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="I193" s="5" t="inlineStr">
         <is>
-          <t>797</t>
+          <t>677</t>
         </is>
       </c>
       <c r="J193" s="5" t="inlineStr">
         <is>
-          <t>2,873</t>
+          <t>8,609</t>
         </is>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>2,672</t>
+          <t>7,286</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="7" t="inlineStr">
         <is>
-          <t>401980549</t>
+          <t>439860526</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს Interinvest</t>
+          <t>შპს ნათს ელი</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D194" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E194" s="7" t="inlineStr">
         <is>
-          <t>7,278</t>
-[...3 lines deleted...]
-        <v/>
+          <t>17,998</t>
+        </is>
+      </c>
+      <c r="F194" s="7" t="inlineStr">
+        <is>
+          <t>42.5%</t>
+        </is>
       </c>
       <c r="G194" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>1,693</t>
         </is>
       </c>
       <c r="H194" s="7" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="I194" s="7" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>1,499</t>
         </is>
       </c>
       <c r="J194" s="7" t="inlineStr">
         <is>
-          <t>3,353</t>
+          <t>3,193</t>
         </is>
       </c>
       <c r="K194" s="7" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>970</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="inlineStr">
         <is>
-          <t>445400664</t>
+          <t>405118581</t>
         </is>
       </c>
       <c r="B195" s="6" t="inlineStr">
         <is>
-          <t>შპს Georgian Industrial Asset Management Group</t>
+          <t>შპს კლიონ ჯორჯია</t>
         </is>
       </c>
       <c r="C195" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D195" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
-          <t>7,263</t>
+          <t>17,857</t>
         </is>
       </c>
       <c r="F195" s="5" t="inlineStr">
         <is>
-          <t>85.8%</t>
+          <t>-88.9%</t>
         </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
-          <t>3,531</t>
+          <t>1,379</t>
         </is>
       </c>
       <c r="H195" s="5" t="inlineStr">
         <is>
-          <t>48.6%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="I195" s="5" t="inlineStr">
         <is>
-          <t>2,293</t>
+          <t>-1,498</t>
         </is>
       </c>
       <c r="J195" s="5" t="inlineStr">
         <is>
-          <t>11,612</t>
+          <t>32,547</t>
         </is>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>-8,343</t>
+          <t>8,934</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="7" t="inlineStr">
         <is>
-          <t>445429402</t>
+          <t>405163237</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს იალჩინმარკეტ Yalcinmarket</t>
+          <t>შპს სპარი</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D196" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E196" s="7" t="inlineStr">
         <is>
-          <t>7,071</t>
+          <t>17,733</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
-          <t>-38.1%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="G196" s="7" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>13</t>
         </is>
       </c>
       <c r="H196" s="7" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="I196" s="7" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>-132</t>
         </is>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
-          <t>5,199</t>
+          <t>3,182</t>
         </is>
       </c>
       <c r="K196" s="7" t="inlineStr">
         <is>
-          <t>-9,539</t>
+          <t>282</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="inlineStr">
         <is>
-          <t>236098263</t>
+          <t>405100297</t>
         </is>
       </c>
       <c r="B197" s="6" t="inlineStr">
         <is>
-          <t>შპს სოსათე</t>
+          <t>შპს მასპინძელი</t>
         </is>
       </c>
       <c r="C197" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D197" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E197" s="5" t="inlineStr">
         <is>
-          <t>6,989</t>
+          <t>17,463</t>
         </is>
       </c>
       <c r="F197" s="5" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="G197" s="5" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>355</t>
         </is>
       </c>
       <c r="H197" s="5" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I197" s="5" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>422</t>
         </is>
       </c>
       <c r="J197" s="5" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>2,559</t>
         </is>
       </c>
       <c r="K197" s="5" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>510</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="7" t="inlineStr">
         <is>
-          <t>406407696</t>
+          <t>402043819</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს პროდიმპექს ჯორჯია</t>
+          <t>შპს ედელინგი</t>
         </is>
       </c>
       <c r="C198" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D198" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E198" s="7" t="inlineStr">
         <is>
-          <t>6,863</t>
-[...3 lines deleted...]
-        <v/>
+          <t>17,373</t>
+        </is>
+      </c>
+      <c r="F198" s="7" t="inlineStr">
+        <is>
+          <t>49.0%</t>
+        </is>
       </c>
       <c r="G198" s="7" t="inlineStr">
         <is>
-          <t>-1,543</t>
+          <t>-864</t>
         </is>
       </c>
       <c r="H198" s="7" t="inlineStr">
         <is>
-          <t>-22.5%</t>
+          <t>-5.0%</t>
         </is>
       </c>
       <c r="I198" s="7" t="inlineStr">
         <is>
-          <t>-1,574</t>
+          <t>-763</t>
         </is>
       </c>
       <c r="J198" s="7" t="inlineStr">
         <is>
-          <t>3,161</t>
+          <t>10,389</t>
         </is>
       </c>
       <c r="K198" s="7" t="inlineStr">
         <is>
-          <t>-1,574</t>
+          <t>-8,016</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="inlineStr">
         <is>
-          <t>412731281</t>
+          <t>204554874</t>
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr">
         <is>
-          <t>შპს თოლია ქუთაისი</t>
+          <t>შპს ჯი და ჯი ქოოფერეიშენ</t>
         </is>
       </c>
       <c r="C199" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D199" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
-          <t>6,781</t>
+          <t>17,343</t>
         </is>
       </c>
       <c r="F199" s="5" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="G199" s="5" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>838</t>
         </is>
       </c>
       <c r="H199" s="5" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I199" s="5" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>40</t>
         </is>
       </c>
       <c r="J199" s="5" t="inlineStr">
         <is>
-          <t>3,067</t>
+          <t>9,828</t>
         </is>
       </c>
       <c r="K199" s="5" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>6,929</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="7" t="inlineStr">
         <is>
-          <t>445584957</t>
+          <t>443872196</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>შპს უნივერსამი აჭარა</t>
+          <t>შპს აქუაპროლე</t>
         </is>
       </c>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D200" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E200" s="7" t="inlineStr">
         <is>
-          <t>6,759</t>
+          <t>17,305</t>
         </is>
       </c>
       <c r="F200" s="7" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="G200" s="7" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>571</t>
         </is>
       </c>
       <c r="H200" s="7" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I200" s="7" t="inlineStr">
         <is>
-          <t>-106</t>
+          <t>434</t>
         </is>
       </c>
       <c r="J200" s="7" t="inlineStr">
         <is>
-          <t>1,818</t>
+          <t>4,366</t>
         </is>
       </c>
       <c r="K200" s="7" t="inlineStr">
         <is>
-          <t>-861</t>
+          <t>1,638</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="inlineStr">
         <is>
-          <t>202195784</t>
+          <t>434177785</t>
         </is>
       </c>
       <c r="B201" s="6" t="inlineStr">
         <is>
-          <t>შპს რგ ტრეიდი</t>
+          <t>შპს კოკა-კოლა მარნეული</t>
         </is>
       </c>
       <c r="C201" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D201" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E201" s="5" t="inlineStr">
         <is>
-          <t>6,713</t>
+          <t>16,860</t>
         </is>
       </c>
       <c r="F201" s="5" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="G201" s="5" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>519</t>
         </is>
       </c>
       <c r="H201" s="5" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I201" s="5" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>481</t>
         </is>
       </c>
       <c r="J201" s="5" t="inlineStr">
         <is>
-          <t>3,602</t>
+          <t>1,036</t>
         </is>
       </c>
       <c r="K201" s="5" t="inlineStr">
         <is>
-          <t>2,735</t>
+          <t>1,004</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="7" t="inlineStr">
         <is>
-          <t>236037917</t>
+          <t>200201227</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>შპს  აგროკონსორციუმი წეროვანი</t>
+          <t>შპს სუზალა</t>
         </is>
       </c>
       <c r="C202" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D202" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E202" s="7" t="inlineStr">
         <is>
-          <t>6,631</t>
+          <t>16,829</t>
         </is>
       </c>
       <c r="F202" s="7" t="inlineStr">
         <is>
-          <t>-22.9%</t>
+          <t>21.6%</t>
         </is>
       </c>
       <c r="G202" s="7" t="inlineStr">
         <is>
-          <t>-331</t>
+          <t>532</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="I202" s="7" t="inlineStr">
         <is>
-          <t>-338</t>
+          <t>521</t>
         </is>
       </c>
       <c r="J202" s="7" t="inlineStr">
         <is>
-          <t>4,304</t>
+          <t>5,879</t>
         </is>
       </c>
       <c r="K202" s="7" t="inlineStr">
         <is>
-          <t>2,137</t>
+          <t>358</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="inlineStr">
         <is>
-          <t>426542235</t>
+          <t>405214110</t>
         </is>
       </c>
       <c r="B203" s="6" t="inlineStr">
         <is>
-          <t>შპს სმარტ ფიდი</t>
+          <t>შპს შვიდი მითი ტრეიდი</t>
         </is>
       </c>
       <c r="C203" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D203" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
-          <t>6,452</t>
+          <t>16,691</t>
         </is>
       </c>
       <c r="F203" s="5" t="inlineStr">
         <is>
-          <t>117.2%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="G203" s="5" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>11</t>
         </is>
       </c>
       <c r="H203" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="I203" s="5" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>-2</t>
         </is>
       </c>
       <c r="J203" s="5" t="inlineStr">
         <is>
-          <t>2,570</t>
+          <t>7,026</t>
         </is>
       </c>
       <c r="K203" s="5" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>1,446</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="7" t="inlineStr">
         <is>
-          <t>401947925</t>
+          <t>412674119</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>შპს სვით სენთერ</t>
+          <t>შპს ვიკა 2004</t>
         </is>
       </c>
       <c r="C204" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D204" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E204" s="7" t="inlineStr">
         <is>
-          <t>6,429</t>
+          <t>16,641</t>
         </is>
       </c>
       <c r="F204" s="7" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="G204" s="7" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>-58</t>
         </is>
       </c>
       <c r="H204" s="7" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="I204" s="7" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>-58</t>
         </is>
       </c>
       <c r="J204" s="7" t="inlineStr">
         <is>
-          <t>2,827</t>
+          <t>1,162</t>
         </is>
       </c>
       <c r="K204" s="7" t="inlineStr">
         <is>
-          <t>721</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="5" t="inlineStr">
         <is>
-          <t>405074841</t>
+          <t>412670550</t>
         </is>
       </c>
       <c r="B205" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჩაჩო</t>
+          <t>შპს ექსტრამითი</t>
         </is>
       </c>
       <c r="C205" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D205" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
-          <t>6,412</t>
+          <t>16,623</t>
         </is>
       </c>
       <c r="F205" s="5" t="inlineStr">
         <is>
-          <t>30.8%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="G205" s="5" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>1,696</t>
         </is>
       </c>
       <c r="H205" s="5" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="I205" s="5" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>1,310</t>
         </is>
       </c>
       <c r="J205" s="5" t="inlineStr">
         <is>
-          <t>4,961</t>
+          <t>8,211</t>
         </is>
       </c>
       <c r="K205" s="5" t="inlineStr">
         <is>
-          <t>3,453</t>
+          <t>1,439</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="7" t="inlineStr">
         <is>
-          <t>406281170</t>
+          <t>216443347</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>შპს  პრემიუმ სერვისი</t>
+          <t>შპს გეოპრიპრავა</t>
         </is>
       </c>
       <c r="C206" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D206" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E206" s="7" t="inlineStr">
         <is>
-          <t>6,402</t>
+          <t>16,552</t>
         </is>
       </c>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>16.9%</t>
+          <t>240.2%</t>
         </is>
       </c>
       <c r="G206" s="7" t="inlineStr">
         <is>
-          <t>-89</t>
+          <t>1,077</t>
         </is>
       </c>
       <c r="H206" s="7" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I206" s="7" t="inlineStr">
         <is>
-          <t>-85</t>
+          <t>894</t>
         </is>
       </c>
       <c r="J206" s="7" t="inlineStr">
         <is>
-          <t>1,168</t>
+          <t>5,967</t>
         </is>
       </c>
       <c r="K206" s="7" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>2,209</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="inlineStr">
         <is>
-          <t>212905338</t>
+          <t>402052363</t>
         </is>
       </c>
       <c r="B207" s="6" t="inlineStr">
         <is>
-          <t>შპს ქარავანი 2008</t>
+          <t>შპს ბორჯომი</t>
         </is>
       </c>
       <c r="C207" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D207" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E207" s="5" t="inlineStr">
         <is>
-          <t>6,371</t>
+          <t>16,305</t>
         </is>
       </c>
       <c r="F207" s="5" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>47.6%</t>
         </is>
       </c>
       <c r="G207" s="5" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>1,650</t>
         </is>
       </c>
       <c r="H207" s="5" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="I207" s="5" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>996</t>
         </is>
       </c>
       <c r="J207" s="5" t="inlineStr">
         <is>
-          <t>6,545</t>
+          <t>4,310</t>
         </is>
       </c>
       <c r="K207" s="5" t="inlineStr">
         <is>
-          <t>6,431</t>
+          <t>2,574</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="7" t="inlineStr">
         <is>
-          <t>405378755</t>
+          <t>445528279</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>შპს მარგიო</t>
+          <t>შპს ბათიმპორტი</t>
         </is>
       </c>
       <c r="C208" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D208" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E208" s="7" t="inlineStr">
         <is>
-          <t>6,351</t>
+          <t>16,193</t>
         </is>
       </c>
       <c r="F208" s="7" t="inlineStr">
         <is>
-          <t>39.5%</t>
+          <t>40.6%</t>
         </is>
       </c>
       <c r="G208" s="7" t="inlineStr">
         <is>
-          <t>1,058</t>
+          <t>125</t>
         </is>
       </c>
       <c r="H208" s="7" t="inlineStr">
         <is>
-          <t>16.7%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I208" s="7" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>-133</t>
         </is>
       </c>
       <c r="J208" s="7" t="inlineStr">
         <is>
-          <t>4,172</t>
+          <t>3,178</t>
         </is>
       </c>
       <c r="K208" s="7" t="inlineStr">
         <is>
-          <t>2,504</t>
+          <t>309</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="5" t="inlineStr">
         <is>
-          <t>405359829</t>
+          <t>405233527</t>
         </is>
       </c>
       <c r="B209" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიკასთან</t>
+          <t>შპს ფორტუ</t>
         </is>
       </c>
       <c r="C209" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D209" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E209" s="5" t="inlineStr">
         <is>
-          <t>6,328</t>
+          <t>16,166</t>
         </is>
       </c>
       <c r="F209" s="5" t="inlineStr">
         <is>
-          <t>16.1%</t>
+          <t>23.4%</t>
         </is>
       </c>
       <c r="G209" s="5" t="inlineStr">
         <is>
-          <t>1,256</t>
+          <t>531</t>
         </is>
       </c>
       <c r="H209" s="5" t="inlineStr">
         <is>
-          <t>19.9%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="I209" s="5" t="inlineStr">
         <is>
-          <t>1,174</t>
+          <t>387</t>
         </is>
       </c>
       <c r="J209" s="5" t="inlineStr">
         <is>
-          <t>1,710</t>
+          <t>4,624</t>
         </is>
       </c>
       <c r="K209" s="5" t="inlineStr">
         <is>
-          <t>1,157</t>
+          <t>3,101</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="7" t="inlineStr">
         <is>
-          <t>448392551</t>
+          <t>400107497</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
-          <t>შპს სამოთხე 2014</t>
+          <t>⚠ შპს   ნატურალი</t>
         </is>
       </c>
       <c r="C210" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D210" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E210" s="7" t="inlineStr">
         <is>
-          <t>6,297</t>
+          <t>16,068</t>
         </is>
       </c>
       <c r="F210" s="7" t="inlineStr">
         <is>
-          <t>18.7%</t>
+          <t>25.1%</t>
         </is>
       </c>
       <c r="G210" s="7" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>591</t>
         </is>
       </c>
       <c r="H210" s="7" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I210" s="7" t="inlineStr">
         <is>
-          <t>511</t>
+          <t>-443</t>
         </is>
       </c>
       <c r="J210" s="7" t="inlineStr">
         <is>
-          <t>643</t>
+          <t>10,302</t>
         </is>
       </c>
       <c r="K210" s="7" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>2,517</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="inlineStr">
         <is>
-          <t>405500220</t>
+          <t>400002812</t>
         </is>
       </c>
       <c r="B211" s="6" t="inlineStr">
         <is>
-          <t>შპს ტიმეო</t>
+          <t>შპს გაგა 1</t>
         </is>
       </c>
       <c r="C211" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D211" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E211" s="5" t="inlineStr">
         <is>
-          <t>6,167</t>
+          <t>16,017</t>
         </is>
       </c>
       <c r="F211" s="5" t="inlineStr">
         <is>
-          <t>31.4%</t>
+          <t>-11.5%</t>
         </is>
       </c>
       <c r="G211" s="5" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>1,971</t>
         </is>
       </c>
       <c r="H211" s="5" t="inlineStr">
         <is>
-          <t>10.6%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I211" s="5" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>1,565</t>
         </is>
       </c>
       <c r="J211" s="5" t="inlineStr">
         <is>
-          <t>4,527</t>
+          <t>3,729</t>
         </is>
       </c>
       <c r="K211" s="5" t="inlineStr">
         <is>
-          <t>-2,438</t>
+          <t>3,706</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="7" t="inlineStr">
         <is>
-          <t>204447544</t>
+          <t>412778597</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
-          <t>შპს აიფიემ მარკეტ ინტელიჯენს კაუკასუს</t>
+          <t>შპს ფემილი რითეილი</t>
         </is>
       </c>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D212" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E212" s="7" t="inlineStr">
         <is>
-          <t>6,110</t>
-[...5 lines deleted...]
-        </is>
+          <t>15,795</t>
+        </is>
+      </c>
+      <c r="F212" s="7" t="n">
+        <v/>
       </c>
       <c r="G212" s="7" t="inlineStr">
         <is>
-          <t>1,192</t>
+          <t>1,265</t>
         </is>
       </c>
       <c r="H212" s="7" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I212" s="7" t="inlineStr">
         <is>
-          <t>1,192</t>
+          <t>-244</t>
         </is>
       </c>
       <c r="J212" s="7" t="inlineStr">
         <is>
-          <t>3,663</t>
+          <t>25,890</t>
         </is>
       </c>
       <c r="K212" s="7" t="inlineStr">
         <is>
-          <t>3,602</t>
+          <t>-50</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="5" t="inlineStr">
         <is>
-          <t>405336783</t>
+          <t>406307125</t>
         </is>
       </c>
       <c r="B213" s="6" t="inlineStr">
         <is>
-          <t>შპს ვიჩიუნაი საქართველო</t>
+          <t>შპს ქართული ხორბალი</t>
         </is>
       </c>
       <c r="C213" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D213" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E213" s="5" t="inlineStr">
         <is>
-          <t>6,061</t>
+          <t>15,646</t>
         </is>
       </c>
       <c r="F213" s="5" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="G213" s="5" t="inlineStr">
         <is>
-          <t>-447</t>
+          <t>1,839</t>
         </is>
       </c>
       <c r="H213" s="5" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="I213" s="5" t="inlineStr">
         <is>
-          <t>-210</t>
+          <t>1,184</t>
         </is>
       </c>
       <c r="J213" s="5" t="inlineStr">
         <is>
-          <t>2,996</t>
+          <t>8,037</t>
         </is>
       </c>
       <c r="K213" s="5" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>1,571</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="7" t="inlineStr">
         <is>
-          <t>405224662</t>
+          <t>406257768</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  გლენბერის</t>
+          <t>შპს მეინ მარტი 1</t>
         </is>
       </c>
       <c r="C214" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D214" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E214" s="7" t="inlineStr">
         <is>
-          <t>6,023</t>
+          <t>15,610</t>
         </is>
       </c>
       <c r="F214" s="7" t="inlineStr">
         <is>
-          <t>207.0%</t>
+          <t>167.0%</t>
         </is>
       </c>
       <c r="G214" s="7" t="inlineStr">
         <is>
-          <t>2,353</t>
+          <t>-215</t>
         </is>
       </c>
       <c r="H214" s="7" t="inlineStr">
         <is>
-          <t>39.1%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="I214" s="7" t="inlineStr">
         <is>
-          <t>2,353</t>
+          <t>-268</t>
         </is>
       </c>
       <c r="J214" s="7" t="inlineStr">
         <is>
-          <t>7,542</t>
+          <t>3,594</t>
         </is>
       </c>
       <c r="K214" s="7" t="inlineStr">
         <is>
-          <t>946</t>
+          <t>470</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="inlineStr">
         <is>
-          <t>402092622</t>
+          <t>405055915</t>
         </is>
       </c>
       <c r="B215" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დიდებული 2018</t>
+          <t>შპს თეისთი სნეკ</t>
         </is>
       </c>
       <c r="C215" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D215" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E215" s="5" t="inlineStr">
         <is>
-          <t>5,961</t>
+          <t>15,498</t>
         </is>
       </c>
       <c r="F215" s="5" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="G215" s="5" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>-1,528</t>
         </is>
       </c>
       <c r="H215" s="5" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>-9.9%</t>
         </is>
       </c>
       <c r="I215" s="5" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>-1,884</t>
         </is>
       </c>
       <c r="J215" s="5" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>3,373</t>
         </is>
       </c>
       <c r="K215" s="5" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>-1,310</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="7" t="inlineStr">
         <is>
-          <t>218077328</t>
+          <t>412746747</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეო კონცენტრატი</t>
+          <t>შპს აგრიმერა</t>
         </is>
       </c>
       <c r="C216" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D216" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E216" s="7" t="inlineStr">
         <is>
-          <t>5,959</t>
+          <t>15,496</t>
         </is>
       </c>
       <c r="F216" s="7" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>45.1%</t>
         </is>
       </c>
       <c r="G216" s="7" t="inlineStr">
         <is>
-          <t>1,659</t>
+          <t>703</t>
         </is>
       </c>
       <c r="H216" s="7" t="inlineStr">
         <is>
-          <t>27.8%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="I216" s="7" t="inlineStr">
         <is>
-          <t>1,565</t>
+          <t>710</t>
         </is>
       </c>
       <c r="J216" s="7" t="inlineStr">
         <is>
-          <t>12,171</t>
+          <t>1,834</t>
         </is>
       </c>
       <c r="K216" s="7" t="inlineStr">
         <is>
-          <t>3,779</t>
+          <t>239</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="inlineStr">
         <is>
-          <t>406172617</t>
+          <t>406177818</t>
         </is>
       </c>
       <c r="B217" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ლიგა +</t>
+          <t>შპს აგრო ტექნოლოგია</t>
         </is>
       </c>
       <c r="C217" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D217" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E217" s="5" t="inlineStr">
         <is>
-          <t>5,915</t>
+          <t>15,430</t>
         </is>
       </c>
       <c r="F217" s="5" t="inlineStr">
         <is>
-          <t>46.9%</t>
+          <t>20.0%</t>
         </is>
       </c>
       <c r="G217" s="5" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>909</t>
         </is>
       </c>
       <c r="H217" s="5" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I217" s="5" t="inlineStr">
         <is>
-          <t>895</t>
+          <t>676</t>
         </is>
       </c>
       <c r="J217" s="5" t="inlineStr">
         <is>
-          <t>1,936</t>
+          <t>1,799</t>
         </is>
       </c>
       <c r="K217" s="5" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>919</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="7" t="inlineStr">
         <is>
-          <t>427721245</t>
+          <t>404921983</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
-          <t>შპს 4 ბროს</t>
+          <t>შპს ნატახტარი 2012</t>
         </is>
       </c>
       <c r="C218" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D218" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E218" s="7" t="inlineStr">
         <is>
-          <t>5,890</t>
+          <t>15,216</t>
         </is>
       </c>
       <c r="F218" s="7" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>3.3%</t>
         </is>
       </c>
       <c r="G218" s="7" t="inlineStr">
         <is>
-          <t>947</t>
+          <t>384</t>
         </is>
       </c>
       <c r="H218" s="7" t="inlineStr">
         <is>
-          <t>16.1%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I218" s="7" t="inlineStr">
         <is>
-          <t>954</t>
+          <t>341</t>
         </is>
       </c>
       <c r="J218" s="7" t="inlineStr">
         <is>
-          <t>6,914</t>
+          <t>1,513</t>
         </is>
       </c>
       <c r="K218" s="7" t="inlineStr">
         <is>
-          <t>1,790</t>
+          <t>1,099</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="inlineStr">
         <is>
-          <t>405434711</t>
+          <t>400026645</t>
         </is>
       </c>
       <c r="B219" s="6" t="inlineStr">
         <is>
-          <t>შპს კანოპი</t>
+          <t>შპს ლიტვური საცხობი +</t>
         </is>
       </c>
       <c r="C219" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D219" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E219" s="5" t="inlineStr">
         <is>
-          <t>5,854</t>
+          <t>14,967</t>
         </is>
       </c>
       <c r="F219" s="5" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="G219" s="5" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>2,854</t>
         </is>
       </c>
       <c r="H219" s="5" t="inlineStr">
         <is>
-          <t>1.4%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="I219" s="5" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>2,534</t>
         </is>
       </c>
       <c r="J219" s="5" t="inlineStr">
         <is>
-          <t>5,699</t>
+          <t>9,618</t>
         </is>
       </c>
       <c r="K219" s="5" t="inlineStr">
         <is>
-          <t>888</t>
+          <t>8,214</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="7" t="inlineStr">
         <is>
-          <t>428518678</t>
+          <t>215103509</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
-          <t>შპს შირაქი</t>
+          <t>შპს პალიასტომი-2004</t>
         </is>
       </c>
       <c r="C220" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D220" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E220" s="7" t="inlineStr">
         <is>
-          <t>5,784</t>
+          <t>14,845</t>
         </is>
       </c>
       <c r="F220" s="7" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>-4.9%</t>
         </is>
       </c>
       <c r="G220" s="7" t="inlineStr">
         <is>
-          <t>-210</t>
+          <t>255</t>
         </is>
       </c>
       <c r="H220" s="7" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I220" s="7" t="inlineStr">
         <is>
-          <t>-113</t>
+          <t>-1,462</t>
         </is>
       </c>
       <c r="J220" s="7" t="inlineStr">
         <is>
-          <t>3,412</t>
+          <t>67,876</t>
         </is>
       </c>
       <c r="K220" s="7" t="inlineStr">
         <is>
-          <t>1,466</t>
+          <t>11,302</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="5" t="inlineStr">
         <is>
-          <t>406300042</t>
+          <t>202458802</t>
         </is>
       </c>
       <c r="B221" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მეინ მარტი 4</t>
+          <t>⚠ შპს სიფუდ გრუპ</t>
         </is>
       </c>
       <c r="C221" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D221" s="5" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="E221" s="5" t="inlineStr">
         <is>
-          <t>5,696</t>
+          <t>14,838</t>
         </is>
       </c>
       <c r="F221" s="5" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>-33.6%</t>
         </is>
       </c>
       <c r="G221" s="5" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>3,166</t>
         </is>
       </c>
       <c r="H221" s="5" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>21.3%</t>
         </is>
       </c>
       <c r="I221" s="5" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>2,664</t>
         </is>
       </c>
       <c r="J221" s="5" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>3,515</t>
         </is>
       </c>
       <c r="K221" s="5" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>2,585</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="7" t="inlineStr">
         <is>
-          <t>400204907</t>
+          <t>443863062</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კვარა</t>
+          <t>შპს კარმილიცა</t>
         </is>
       </c>
       <c r="C222" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D222" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E222" s="7" t="inlineStr">
         <is>
-          <t>5,646</t>
+          <t>14,755</t>
         </is>
       </c>
       <c r="F222" s="7" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="G222" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>922</t>
         </is>
       </c>
       <c r="H222" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I222" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>824</t>
         </is>
       </c>
       <c r="J222" s="7" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>2,533</t>
         </is>
       </c>
       <c r="K222" s="7" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>1,726</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="inlineStr">
         <is>
-          <t>421279155</t>
+          <t>206204604</t>
         </is>
       </c>
       <c r="B223" s="6" t="inlineStr">
         <is>
-          <t>შპს მ-მარკეტ ჯგუფი</t>
+          <t>შპს ჯეო</t>
         </is>
       </c>
       <c r="C223" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D223" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E223" s="5" t="inlineStr">
         <is>
-          <t>5,600</t>
+          <t>14,645</t>
         </is>
       </c>
       <c r="F223" s="5" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="G223" s="5" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>2,839</t>
         </is>
       </c>
       <c r="H223" s="5" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>19.4%</t>
         </is>
       </c>
       <c r="I223" s="5" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>2,845</t>
         </is>
       </c>
       <c r="J223" s="5" t="inlineStr">
         <is>
-          <t>1,062</t>
+          <t>13,197</t>
         </is>
       </c>
       <c r="K223" s="5" t="inlineStr">
         <is>
-          <t>-126</t>
+          <t>12,930</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="7" t="inlineStr">
         <is>
-          <t>400093974</t>
+          <t>441559760</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
-          <t>შპს თი-აი-დი ფუდს</t>
+          <t>შპს ოლან</t>
         </is>
       </c>
       <c r="C224" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D224" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E224" s="7" t="inlineStr">
         <is>
-          <t>5,537</t>
+          <t>14,474</t>
         </is>
       </c>
       <c r="F224" s="7" t="inlineStr">
         <is>
-          <t>48.5%</t>
+          <t>-16.9%</t>
         </is>
       </c>
       <c r="G224" s="7" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>3,884</t>
         </is>
       </c>
       <c r="H224" s="7" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>26.8%</t>
         </is>
       </c>
       <c r="I224" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>3,287</t>
         </is>
       </c>
       <c r="J224" s="7" t="inlineStr">
         <is>
-          <t>4,218</t>
+          <t>12,787</t>
         </is>
       </c>
       <c r="K224" s="7" t="inlineStr">
         <is>
-          <t>1,161</t>
+          <t>11,714</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="inlineStr">
         <is>
-          <t>434178123</t>
+          <t>404874472</t>
         </is>
       </c>
       <c r="B225" s="6" t="inlineStr">
         <is>
-          <t>შპს ალკო გრუპ</t>
+          <t>შპს ბესტ გრუპი</t>
         </is>
       </c>
       <c r="C225" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D225" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E225" s="5" t="inlineStr">
         <is>
-          <t>5,479</t>
+          <t>14,215</t>
         </is>
       </c>
       <c r="F225" s="5" t="inlineStr">
         <is>
-          <t>-35.2%</t>
+          <t>788.9%</t>
         </is>
       </c>
       <c r="G225" s="5" t="inlineStr">
         <is>
-          <t>360</t>
+          <t>277</t>
         </is>
       </c>
       <c r="H225" s="5" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I225" s="5" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>262</t>
         </is>
       </c>
       <c r="J225" s="5" t="inlineStr">
         <is>
-          <t>1,201</t>
+          <t>3,304</t>
         </is>
       </c>
       <c r="K225" s="5" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>-359</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="7" t="inlineStr">
         <is>
-          <t>223238244</t>
+          <t>405319560</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ალიანსი</t>
+          <t>შპს თბილისი მარკეტ</t>
         </is>
       </c>
       <c r="C226" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D226" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E226" s="7" t="inlineStr">
         <is>
-          <t>5,334</t>
+          <t>14,109</t>
         </is>
       </c>
       <c r="F226" s="7" t="inlineStr">
         <is>
-          <t>14.2%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="G226" s="7" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>-202</t>
         </is>
       </c>
       <c r="H226" s="7" t="inlineStr">
         <is>
-          <t>9.4%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="I226" s="7" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>-158</t>
         </is>
       </c>
       <c r="J226" s="7" t="inlineStr">
         <is>
-          <t>2,348</t>
+          <t>1,447</t>
         </is>
       </c>
       <c r="K226" s="7" t="inlineStr">
         <is>
-          <t>1,659</t>
+          <t>-214</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="inlineStr">
         <is>
-          <t>445609360</t>
+          <t>405139425</t>
         </is>
       </c>
       <c r="B227" s="6" t="inlineStr">
         <is>
-          <t>შპს ბარაქა სავაჭრო ცენტრი</t>
+          <t>⚠ შპს მეამა</t>
         </is>
       </c>
       <c r="C227" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D227" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E227" s="5" t="inlineStr">
         <is>
-          <t>5,269</t>
+          <t>14,102</t>
         </is>
       </c>
       <c r="F227" s="5" t="inlineStr">
         <is>
-          <t>-24.5%</t>
+          <t>-5.5%</t>
         </is>
       </c>
       <c r="G227" s="5" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>-5,386</t>
         </is>
       </c>
       <c r="H227" s="5" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>-38.2%</t>
         </is>
       </c>
       <c r="I227" s="5" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>-10,336</t>
         </is>
       </c>
       <c r="J227" s="5" t="inlineStr">
         <is>
-          <t>8,889</t>
+          <t>48,603</t>
         </is>
       </c>
       <c r="K227" s="5" t="inlineStr">
         <is>
-          <t>5,607</t>
+          <t>14,776</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="7" t="inlineStr">
         <is>
-          <t>445460475</t>
+          <t>28001000347</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
-          <t>შპს სუმბათა</t>
+          <t>ლატიფ ყურბანოვი</t>
         </is>
       </c>
       <c r="C228" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D228" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E228" s="7" t="inlineStr">
         <is>
-          <t>5,218</t>
+          <t>14,066</t>
         </is>
       </c>
       <c r="F228" s="7" t="inlineStr">
         <is>
-          <t>34.4%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="G228" s="7" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>-143</t>
         </is>
       </c>
       <c r="H228" s="7" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>-1.0%</t>
         </is>
       </c>
       <c r="I228" s="7" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>-143</t>
         </is>
       </c>
       <c r="J228" s="7" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>4,253</t>
         </is>
       </c>
       <c r="K228" s="7" t="inlineStr">
         <is>
-          <t>349</t>
+          <t>656</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="5" t="inlineStr">
         <is>
-          <t>404864606</t>
+          <t>400074735</t>
         </is>
       </c>
       <c r="B229" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პრემიუმ ტრეიდინგი</t>
+          <t>შპს FOOD 7</t>
         </is>
       </c>
       <c r="C229" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D229" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E229" s="5" t="inlineStr">
         <is>
-          <t>5,195</t>
+          <t>13,990</t>
         </is>
       </c>
       <c r="F229" s="5" t="inlineStr">
         <is>
-          <t>35.8%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="G229" s="5" t="inlineStr">
         <is>
-          <t>874</t>
+          <t>3,001</t>
         </is>
       </c>
       <c r="H229" s="5" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>21.4%</t>
         </is>
       </c>
       <c r="I229" s="5" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>3,121</t>
         </is>
       </c>
       <c r="J229" s="5" t="inlineStr">
         <is>
-          <t>3,118</t>
+          <t>8,168</t>
         </is>
       </c>
       <c r="K229" s="5" t="inlineStr">
         <is>
-          <t>2,718</t>
+          <t>5,762</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="7" t="inlineStr">
         <is>
-          <t>205122302</t>
+          <t>406124849</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ელფი</t>
+          <t>⚠ შპს გ.ლ. უნივერსამი</t>
         </is>
       </c>
       <c r="C230" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D230" s="7" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="E230" s="7" t="inlineStr">
         <is>
-          <t>5,167</t>
+          <t>13,827</t>
         </is>
       </c>
       <c r="F230" s="7" t="inlineStr">
         <is>
-          <t>-12.6%</t>
+          <t>14.1%</t>
         </is>
       </c>
       <c r="G230" s="7" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>-53</t>
         </is>
       </c>
       <c r="H230" s="7" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I230" s="7" t="inlineStr">
         <is>
-          <t>739</t>
+          <t>-54</t>
         </is>
       </c>
       <c r="J230" s="7" t="inlineStr">
         <is>
-          <t>466</t>
+          <t>3,420</t>
         </is>
       </c>
       <c r="K230" s="7" t="inlineStr">
         <is>
-          <t>-381</t>
+          <t>1,070</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="inlineStr">
         <is>
-          <t>448394684</t>
+          <t>405049807</t>
         </is>
       </c>
       <c r="B231" s="6" t="inlineStr">
         <is>
-          <t>შპს  წალკა +</t>
+          <t>შპს  ევრო ინვესტი</t>
         </is>
       </c>
       <c r="C231" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D231" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E231" s="5" t="inlineStr">
         <is>
-          <t>5,034</t>
+          <t>13,813</t>
         </is>
       </c>
       <c r="F231" s="5" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="G231" s="5" t="inlineStr">
         <is>
-          <t>575</t>
+          <t>1,125</t>
         </is>
       </c>
       <c r="H231" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I231" s="5" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>566</t>
         </is>
       </c>
       <c r="J231" s="5" t="inlineStr">
         <is>
-          <t>2,388</t>
+          <t>8,188</t>
         </is>
       </c>
       <c r="K231" s="5" t="inlineStr">
         <is>
-          <t>2,003</t>
+          <t>3,649</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="7" t="inlineStr">
         <is>
-          <t>212798819</t>
+          <t>220406264</t>
         </is>
       </c>
       <c r="B232" s="8" t="inlineStr">
         <is>
-          <t>შპს გურმანი</t>
+          <t>შპს ჯეონათსი-XXI</t>
         </is>
       </c>
       <c r="C232" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D232" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E232" s="7" t="inlineStr">
         <is>
-          <t>5,020</t>
+          <t>13,686</t>
         </is>
       </c>
       <c r="F232" s="7" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>217.2%</t>
         </is>
       </c>
       <c r="G232" s="7" t="inlineStr">
         <is>
-          <t>470</t>
+          <t>651</t>
         </is>
       </c>
       <c r="H232" s="7" t="inlineStr">
         <is>
-          <t>9.4%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I232" s="7" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>559</t>
         </is>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
-          <t>2,289</t>
+          <t>3,801</t>
         </is>
       </c>
       <c r="K232" s="7" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>1,619</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="inlineStr">
         <is>
-          <t>406043302</t>
+          <t>206347960</t>
         </is>
       </c>
       <c r="B233" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ა. დ</t>
+          <t>⚠ შპს გერმანელი ყასაბი 2010</t>
         </is>
       </c>
       <c r="C233" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D233" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E233" s="5" t="inlineStr">
         <is>
-          <t>5,006</t>
+          <t>13,385</t>
         </is>
       </c>
       <c r="F233" s="5" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="G233" s="5" t="inlineStr">
         <is>
-          <t>-315</t>
+          <t>201</t>
         </is>
       </c>
       <c r="H233" s="5" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="I233" s="5" t="inlineStr">
         <is>
-          <t>-367</t>
+          <t>103</t>
         </is>
       </c>
       <c r="J233" s="5" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>5,678</t>
         </is>
       </c>
       <c r="K233" s="5" t="inlineStr">
         <is>
-          <t>-636</t>
+          <t>508</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="7" t="inlineStr">
         <is>
-          <t>406221388</t>
+          <t>404875818</t>
         </is>
       </c>
       <c r="B234" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ანანო</t>
+          <t>შპს დუ</t>
         </is>
       </c>
       <c r="C234" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D234" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E234" s="7" t="inlineStr">
         <is>
-          <t>4,979</t>
+          <t>13,376</t>
         </is>
       </c>
       <c r="F234" s="7" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>-2.5%</t>
         </is>
       </c>
       <c r="G234" s="7" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>636</t>
         </is>
       </c>
       <c r="H234" s="7" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I234" s="7" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>240</t>
         </is>
       </c>
       <c r="J234" s="7" t="inlineStr">
         <is>
-          <t>579</t>
+          <t>4,543</t>
         </is>
       </c>
       <c r="K234" s="7" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>2,584</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="inlineStr">
         <is>
-          <t>404596380</t>
+          <t>401951955</t>
         </is>
       </c>
       <c r="B235" s="6" t="inlineStr">
         <is>
-          <t>შპს ზოოსტანდარტი</t>
+          <t>შპს ეკოლარი</t>
         </is>
       </c>
       <c r="C235" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D235" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E235" s="5" t="inlineStr">
         <is>
-          <t>4,892</t>
+          <t>13,365</t>
         </is>
       </c>
       <c r="F235" s="5" t="inlineStr">
         <is>
-          <t>20.2%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="G235" s="5" t="inlineStr">
         <is>
-          <t>1,439</t>
+          <t>86</t>
         </is>
       </c>
       <c r="H235" s="5" t="inlineStr">
         <is>
-          <t>29.4%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="I235" s="5" t="inlineStr">
         <is>
-          <t>1,394</t>
+          <t>100</t>
         </is>
       </c>
       <c r="J235" s="5" t="inlineStr">
         <is>
-          <t>2,912</t>
+          <t>4,253</t>
         </is>
       </c>
       <c r="K235" s="5" t="inlineStr">
         <is>
-          <t>2,360</t>
+          <t>697</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="7" t="inlineStr">
         <is>
-          <t>404926513</t>
+          <t>404497914</t>
         </is>
       </c>
       <c r="B236" s="8" t="inlineStr">
         <is>
-          <t>შპს ზედაზენი</t>
+          <t>შპს კონდი</t>
         </is>
       </c>
       <c r="C236" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D236" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E236" s="7" t="inlineStr">
         <is>
-          <t>4,844</t>
+          <t>12,982</t>
         </is>
       </c>
       <c r="F236" s="7" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>16.1%</t>
         </is>
       </c>
       <c r="G236" s="7" t="inlineStr">
         <is>
-          <t>699</t>
+          <t>2,651</t>
         </is>
       </c>
       <c r="H236" s="7" t="inlineStr">
         <is>
-          <t>14.4%</t>
+          <t>20.4%</t>
         </is>
       </c>
       <c r="I236" s="7" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>2,304</t>
         </is>
       </c>
       <c r="J236" s="7" t="inlineStr">
         <is>
-          <t>1,219</t>
+          <t>6,976</t>
         </is>
       </c>
       <c r="K236" s="7" t="inlineStr">
         <is>
-          <t>1,200</t>
+          <t>5,898</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="inlineStr">
         <is>
-          <t>448411353</t>
+          <t>220416048</t>
         </is>
       </c>
       <c r="B237" s="6" t="inlineStr">
         <is>
-          <t>შპს ნინიმა ფუდს</t>
+          <t>შპს ნოვაცია-2009</t>
         </is>
       </c>
       <c r="C237" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D237" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E237" s="5" t="inlineStr">
         <is>
-          <t>4,843</t>
+          <t>12,930</t>
         </is>
       </c>
       <c r="F237" s="5" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>-5.7%</t>
         </is>
       </c>
       <c r="G237" s="5" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>672</t>
         </is>
       </c>
       <c r="H237" s="5" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="I237" s="5" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>517</t>
         </is>
       </c>
       <c r="J237" s="5" t="inlineStr">
         <is>
-          <t>2,415</t>
+          <t>4,753</t>
         </is>
       </c>
       <c r="K237" s="5" t="inlineStr">
         <is>
-          <t>1,414</t>
+          <t>1,409</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="7" t="inlineStr">
         <is>
-          <t>400108138</t>
+          <t>405225625</t>
         </is>
       </c>
       <c r="B238" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფუდ გრუპ</t>
+          <t>შპს იმერელი 17</t>
         </is>
       </c>
       <c r="C238" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D238" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E238" s="7" t="inlineStr">
         <is>
-          <t>4,738</t>
+          <t>12,878</t>
         </is>
       </c>
       <c r="F238" s="7" t="inlineStr">
         <is>
-          <t>11.5%</t>
+          <t>17.6%</t>
         </is>
       </c>
       <c r="G238" s="7" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>1,429</t>
         </is>
       </c>
       <c r="H238" s="7" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>11.1%</t>
         </is>
       </c>
       <c r="I238" s="7" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>1,245</t>
         </is>
       </c>
       <c r="J238" s="7" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>4,962</t>
         </is>
       </c>
       <c r="K238" s="7" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>3,901</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="inlineStr">
         <is>
-          <t>202432518</t>
+          <t>404549565</t>
         </is>
       </c>
       <c r="B239" s="6" t="inlineStr">
         <is>
-          <t>შპს საამო</t>
+          <t>შპს ვანი როქს</t>
         </is>
       </c>
       <c r="C239" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D239" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E239" s="5" t="inlineStr">
         <is>
-          <t>4,637</t>
+          <t>12,723</t>
         </is>
       </c>
       <c r="F239" s="5" t="inlineStr">
         <is>
-          <t>57.0%</t>
+          <t>12.1%</t>
         </is>
       </c>
       <c r="G239" s="5" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>339</t>
         </is>
       </c>
       <c r="H239" s="5" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I239" s="5" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>-21</t>
         </is>
       </c>
       <c r="J239" s="5" t="inlineStr">
         <is>
-          <t>3,119</t>
+          <t>2,678</t>
         </is>
       </c>
       <c r="K239" s="5" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>1,151</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="7" t="inlineStr">
         <is>
-          <t>412705283</t>
+          <t>445392860</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
-          <t>შპს ირ ჯორჯია</t>
+          <t>შპს Ibex</t>
         </is>
       </c>
       <c r="C240" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D240" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E240" s="7" t="inlineStr">
         <is>
-          <t>4,536</t>
+          <t>12,599</t>
         </is>
       </c>
       <c r="F240" s="7" t="inlineStr">
         <is>
-          <t>-29.7%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="G240" s="7" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>636</t>
         </is>
       </c>
       <c r="H240" s="7" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="I240" s="7" t="inlineStr">
         <is>
-          <t>-104</t>
+          <t>622</t>
         </is>
       </c>
       <c r="J240" s="7" t="inlineStr">
         <is>
-          <t>1,956</t>
+          <t>1,075</t>
         </is>
       </c>
       <c r="K240" s="7" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>1,046</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="inlineStr">
         <is>
-          <t>417895503</t>
+          <t>443856962</t>
         </is>
       </c>
       <c r="B241" s="6" t="inlineStr">
         <is>
-          <t>შპს აგროლაბი</t>
+          <t>შპს სანდრიკო 2013</t>
         </is>
       </c>
       <c r="C241" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D241" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E241" s="5" t="inlineStr">
         <is>
-          <t>4,421</t>
+          <t>12,540</t>
         </is>
       </c>
       <c r="F241" s="5" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>-18.7%</t>
         </is>
       </c>
       <c r="G241" s="5" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>818</t>
         </is>
       </c>
       <c r="H241" s="5" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I241" s="5" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>-453</t>
         </is>
       </c>
       <c r="J241" s="5" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>3,181</t>
         </is>
       </c>
       <c r="K241" s="5" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>303</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="7" t="inlineStr">
         <is>
-          <t>404869763</t>
+          <t>405376828</t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
-          <t>შპს სი თი ენ ჯორჯია</t>
+          <t>შპს ფაინ თრი ინთერნეიშენალ</t>
         </is>
       </c>
       <c r="C242" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D242" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E242" s="7" t="inlineStr">
         <is>
-          <t>4,403</t>
+          <t>12,465</t>
         </is>
       </c>
       <c r="F242" s="7" t="inlineStr">
         <is>
-          <t>-18.6%</t>
+          <t>-6.4%</t>
         </is>
       </c>
       <c r="G242" s="7" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>788</t>
         </is>
       </c>
       <c r="H242" s="7" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I242" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>581</t>
         </is>
       </c>
       <c r="J242" s="7" t="inlineStr">
         <is>
-          <t>3,150</t>
+          <t>2,629</t>
         </is>
       </c>
       <c r="K242" s="7" t="inlineStr">
         <is>
-          <t>2,866</t>
+          <t>404</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="inlineStr">
         <is>
-          <t>448414387</t>
+          <t>424067618</t>
         </is>
       </c>
       <c r="B243" s="6" t="inlineStr">
         <is>
-          <t>შპს სამოთხე 2021</t>
+          <t>შპს მარტინ პამაჩ</t>
         </is>
       </c>
       <c r="C243" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D243" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E243" s="5" t="inlineStr">
         <is>
-          <t>4,401</t>
+          <t>12,457</t>
         </is>
       </c>
       <c r="F243" s="5" t="inlineStr">
         <is>
-          <t>14.4%</t>
+          <t>-7.0%</t>
         </is>
       </c>
       <c r="G243" s="5" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>-698</t>
         </is>
       </c>
       <c r="H243" s="5" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>-5.6%</t>
         </is>
       </c>
       <c r="I243" s="5" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>-995</t>
         </is>
       </c>
       <c r="J243" s="5" t="inlineStr">
         <is>
-          <t>597</t>
+          <t>5,847</t>
         </is>
       </c>
       <c r="K243" s="5" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>4,997</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="7" t="inlineStr">
         <is>
-          <t>434160454</t>
+          <t>405339281</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს CENA</t>
+          <t>შპს ალფა ტრეიდი</t>
         </is>
       </c>
       <c r="C244" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D244" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E244" s="7" t="inlineStr">
         <is>
-          <t>4,351</t>
+          <t>12,290</t>
         </is>
       </c>
       <c r="F244" s="7" t="inlineStr">
         <is>
-          <t>21.6%</t>
+          <t>-25.6%</t>
         </is>
       </c>
       <c r="G244" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>119</t>
         </is>
       </c>
       <c r="H244" s="7" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I244" s="7" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>90</t>
         </is>
       </c>
       <c r="J244" s="7" t="inlineStr">
         <is>
-          <t>413</t>
+          <t>477</t>
         </is>
       </c>
       <c r="K244" s="7" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>268</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="inlineStr">
         <is>
-          <t>402029185</t>
+          <t>402169452</t>
         </is>
       </c>
       <c r="B245" s="6" t="inlineStr">
         <is>
-          <t>შპს კოსმო ინკ</t>
+          <t>შპს  ეკო ფრუიტ</t>
         </is>
       </c>
       <c r="C245" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D245" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E245" s="5" t="inlineStr">
         <is>
-          <t>4,297</t>
+          <t>12,271</t>
         </is>
       </c>
       <c r="F245" s="5" t="inlineStr">
         <is>
-          <t>11.5%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="G245" s="5" t="inlineStr">
         <is>
-          <t>1,145</t>
+          <t>257</t>
         </is>
       </c>
       <c r="H245" s="5" t="inlineStr">
         <is>
-          <t>26.7%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="I245" s="5" t="inlineStr">
         <is>
-          <t>1,128</t>
+          <t>226</t>
         </is>
       </c>
       <c r="J245" s="5" t="inlineStr">
         <is>
-          <t>1,173</t>
+          <t>2,819</t>
         </is>
       </c>
       <c r="K245" s="5" t="inlineStr">
         <is>
-          <t>1,129</t>
+          <t>878</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="7" t="inlineStr">
         <is>
-          <t>431167373</t>
+          <t>400078811</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
-          <t>შპს  ტატო 2002</t>
+          <t>⚠ შპს ევრაზია ექსპორტი</t>
         </is>
       </c>
       <c r="C246" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D246" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E246" s="7" t="inlineStr">
         <is>
-          <t>4,275</t>
-[...5 lines deleted...]
-        </is>
+          <t>12,106</t>
+        </is>
+      </c>
+      <c r="F246" s="7" t="n">
+        <v/>
       </c>
       <c r="G246" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>574</t>
         </is>
       </c>
       <c r="H246" s="7" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I246" s="7" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>1,061</t>
         </is>
       </c>
       <c r="J246" s="7" t="inlineStr">
         <is>
-          <t>1,583</t>
+          <t>365</t>
         </is>
       </c>
       <c r="K246" s="7" t="inlineStr">
         <is>
-          <t>1,033</t>
+          <t>-1,032</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="inlineStr">
         <is>
-          <t>412754899</t>
+          <t>400171327</t>
         </is>
       </c>
       <c r="B247" s="6" t="inlineStr">
         <is>
-          <t>შპს გამა2020</t>
+          <t>⚠ შპს  ჯეო სვითს ჯგუფი</t>
         </is>
       </c>
       <c r="C247" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D247" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E247" s="5" t="inlineStr">
         <is>
-          <t>4,225</t>
+          <t>12,102</t>
         </is>
       </c>
       <c r="F247" s="5" t="inlineStr">
         <is>
-          <t>24.2%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="G247" s="5" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>1,473</t>
         </is>
       </c>
       <c r="H247" s="5" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="I247" s="5" t="inlineStr">
         <is>
-          <t>-41</t>
+          <t>1,299</t>
         </is>
       </c>
       <c r="J247" s="5" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>2,967</t>
         </is>
       </c>
       <c r="K247" s="5" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>2,730</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="7" t="inlineStr">
         <is>
-          <t>202452498</t>
+          <t>406183106</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
-          <t>შპს დაგისი</t>
+          <t>შპს სოკო</t>
         </is>
       </c>
       <c r="C248" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D248" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E248" s="7" t="inlineStr">
         <is>
-          <t>4,221</t>
+          <t>12,035</t>
         </is>
       </c>
       <c r="F248" s="7" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>-4.0%</t>
         </is>
       </c>
       <c r="G248" s="7" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>452</t>
         </is>
       </c>
       <c r="H248" s="7" t="inlineStr">
         <is>
-          <t>17.0%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="I248" s="7" t="inlineStr">
         <is>
-          <t>773</t>
+          <t>386</t>
         </is>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
-          <t>2,844</t>
+          <t>3,007</t>
         </is>
       </c>
       <c r="K248" s="7" t="inlineStr">
         <is>
-          <t>2,551</t>
+          <t>2,184</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="inlineStr">
         <is>
-          <t>454410931</t>
+          <t>404912617</t>
         </is>
       </c>
       <c r="B249" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ნატურალ პროდუქტი</t>
+          <t>⚠ შპს მარდი</t>
         </is>
       </c>
       <c r="C249" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D249" s="5" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E249" s="5" t="inlineStr">
         <is>
-          <t>4,206</t>
+          <t>11,992</t>
         </is>
       </c>
       <c r="F249" s="5" t="inlineStr">
         <is>
-          <t>50.5%</t>
+          <t>106.8%</t>
         </is>
       </c>
       <c r="G249" s="5" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>489</t>
         </is>
       </c>
       <c r="H249" s="5" t="inlineStr">
         <is>
-          <t>9.5%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I249" s="5" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>363</t>
         </is>
       </c>
       <c r="J249" s="5" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>661</t>
         </is>
       </c>
       <c r="K249" s="5" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>358</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="7" t="inlineStr">
         <is>
-          <t>237978364</t>
+          <t>416318256</t>
         </is>
       </c>
       <c r="B250" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ბლაუენშტაინ საქართველო</t>
+          <t>შპს სინუგა</t>
         </is>
       </c>
       <c r="C250" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D250" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E250" s="7" t="inlineStr">
         <is>
-          <t>4,185</t>
+          <t>11,964</t>
         </is>
       </c>
       <c r="F250" s="7" t="inlineStr">
         <is>
-          <t>19.0%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="G250" s="7" t="inlineStr">
         <is>
-          <t>-3,340</t>
+          <t>1,062</t>
         </is>
       </c>
       <c r="H250" s="7" t="inlineStr">
         <is>
-          <t>-79.8%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I250" s="7" t="inlineStr">
         <is>
-          <t>-3,553</t>
+          <t>-336</t>
         </is>
       </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
-          <t>15,620</t>
+          <t>2,349</t>
         </is>
       </c>
       <c r="K250" s="7" t="inlineStr">
         <is>
-          <t>8,277</t>
+          <t>1,199</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="5" t="inlineStr">
         <is>
-          <t>405373304</t>
+          <t>202166459</t>
         </is>
       </c>
       <c r="B251" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სატე</t>
+          <t>შპს ორიფლეიმ ჯორჯია</t>
         </is>
       </c>
       <c r="C251" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D251" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E251" s="5" t="inlineStr">
         <is>
-          <t>4,173</t>
+          <t>11,896</t>
         </is>
       </c>
       <c r="F251" s="5" t="inlineStr">
         <is>
-          <t>-23.3%</t>
+          <t>-31.9%</t>
         </is>
       </c>
       <c r="G251" s="5" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>-735</t>
         </is>
       </c>
       <c r="H251" s="5" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="I251" s="5" t="inlineStr">
         <is>
-          <t>-134</t>
+          <t>-857</t>
         </is>
       </c>
       <c r="J251" s="5" t="inlineStr">
         <is>
-          <t>542</t>
+          <t>3,190</t>
         </is>
       </c>
       <c r="K251" s="5" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>2,653</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="7" t="inlineStr">
         <is>
-          <t>405477755</t>
+          <t>202163292</t>
         </is>
       </c>
       <c r="B252" s="8" t="inlineStr">
         <is>
-          <t>შპს თელეთის რძის პროდუქტები</t>
+          <t>შპს ორიენტი</t>
         </is>
       </c>
       <c r="C252" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D252" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E252" s="7" t="inlineStr">
         <is>
-          <t>4,132</t>
+          <t>11,851</t>
         </is>
       </c>
       <c r="F252" s="7" t="inlineStr">
         <is>
-          <t>60.1%</t>
+          <t>15.8%</t>
         </is>
       </c>
       <c r="G252" s="7" t="inlineStr">
         <is>
-          <t>-164</t>
+          <t>-664</t>
         </is>
       </c>
       <c r="H252" s="7" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>-5.6%</t>
         </is>
       </c>
       <c r="I252" s="7" t="inlineStr">
         <is>
-          <t>-227</t>
+          <t>-1,008</t>
         </is>
       </c>
       <c r="J252" s="7" t="inlineStr">
         <is>
-          <t>1,081</t>
+          <t>5,089</t>
         </is>
       </c>
       <c r="K252" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>714</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="5" t="inlineStr">
         <is>
-          <t>205083416</t>
+          <t>445444957</t>
         </is>
       </c>
       <c r="B253" s="6" t="inlineStr">
         <is>
-          <t>შპს ესპრესო ჯორჯია</t>
+          <t>შპს მნ გრუპ</t>
         </is>
       </c>
       <c r="C253" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D253" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E253" s="5" t="inlineStr">
         <is>
-          <t>4,080</t>
+          <t>11,801</t>
         </is>
       </c>
       <c r="F253" s="5" t="inlineStr">
         <is>
-          <t>4.3%</t>
+          <t>-52.3%</t>
         </is>
       </c>
       <c r="G253" s="5" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>999</t>
         </is>
       </c>
       <c r="H253" s="5" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="I253" s="5" t="inlineStr">
         <is>
-          <t>-145</t>
+          <t>-773</t>
         </is>
       </c>
       <c r="J253" s="5" t="inlineStr">
         <is>
-          <t>2,854</t>
+          <t>13,643</t>
         </is>
       </c>
       <c r="K253" s="5" t="inlineStr">
         <is>
-          <t>-2,252</t>
+          <t>287</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="7" t="inlineStr">
         <is>
-          <t>404513941</t>
+          <t>441560883</t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აზნურ ჯორჯია</t>
+          <t>⚠ შპს მარიტელი</t>
         </is>
       </c>
       <c r="C254" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D254" s="7" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E254" s="7" t="inlineStr">
         <is>
-          <t>4,049</t>
-[...3 lines deleted...]
-        <v/>
+          <t>11,780</t>
+        </is>
+      </c>
+      <c r="F254" s="7" t="inlineStr">
+        <is>
+          <t>-3.8%</t>
+        </is>
       </c>
       <c r="G254" s="7" t="inlineStr">
         <is>
-          <t>-80</t>
+          <t>1,041</t>
         </is>
       </c>
       <c r="H254" s="7" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="I254" s="7" t="inlineStr">
         <is>
-          <t>-89</t>
+          <t>1,041</t>
         </is>
       </c>
       <c r="J254" s="7" t="inlineStr">
         <is>
-          <t>877</t>
+          <t>6,781</t>
         </is>
       </c>
       <c r="K254" s="7" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>5,278</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="inlineStr">
         <is>
-          <t>406122529</t>
+          <t>405324698</t>
         </is>
       </c>
       <c r="B255" s="6" t="inlineStr">
         <is>
-          <t>შპს თ და რ დისტრიბუშენ</t>
+          <t>შპს ალიონი 2019</t>
         </is>
       </c>
       <c r="C255" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D255" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E255" s="5" t="inlineStr">
         <is>
-          <t>3,996</t>
+          <t>11,757</t>
         </is>
       </c>
       <c r="F255" s="5" t="inlineStr">
         <is>
-          <t>66.2%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="G255" s="5" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>740</t>
         </is>
       </c>
       <c r="H255" s="5" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I255" s="5" t="inlineStr">
         <is>
-          <t>-113</t>
+          <t>694</t>
         </is>
       </c>
       <c r="J255" s="5" t="inlineStr">
         <is>
-          <t>3,218</t>
+          <t>1,751</t>
         </is>
       </c>
       <c r="K255" s="5" t="inlineStr">
         <is>
-          <t>2,758</t>
+          <t>1,042</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="7" t="inlineStr">
         <is>
-          <t>404926201</t>
+          <t>404440119</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
-          <t>შპს GNM Company</t>
+          <t>შპს   VIVA</t>
         </is>
       </c>
       <c r="C256" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D256" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E256" s="7" t="inlineStr">
         <is>
-          <t>3,985</t>
+          <t>11,626</t>
         </is>
       </c>
       <c r="F256" s="7" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>57.8%</t>
         </is>
       </c>
       <c r="G256" s="7" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>655</t>
         </is>
       </c>
       <c r="H256" s="7" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>5.6%</t>
         </is>
       </c>
       <c r="I256" s="7" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>502</t>
         </is>
       </c>
       <c r="J256" s="7" t="inlineStr">
         <is>
-          <t>2,390</t>
+          <t>4,516</t>
         </is>
       </c>
       <c r="K256" s="7" t="inlineStr">
         <is>
-          <t>1,164</t>
+          <t>2,257</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="inlineStr">
         <is>
-          <t>404411980</t>
+          <t>400195828</t>
         </is>
       </c>
       <c r="B257" s="6" t="inlineStr">
         <is>
-          <t>შპს პარეხი</t>
+          <t>⚠ შპს კავკასია</t>
         </is>
       </c>
       <c r="C257" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D257" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E257" s="5" t="inlineStr">
         <is>
-          <t>3,953</t>
+          <t>11,610</t>
         </is>
       </c>
       <c r="F257" s="5" t="inlineStr">
         <is>
-          <t>70.7%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="G257" s="5" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>-1,760</t>
         </is>
       </c>
       <c r="H257" s="5" t="inlineStr">
         <is>
-          <t>10.8%</t>
+          <t>-15.2%</t>
         </is>
       </c>
       <c r="I257" s="5" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>-2,505</t>
         </is>
       </c>
       <c r="J257" s="5" t="inlineStr">
         <is>
-          <t>3,019</t>
+          <t>7,537</t>
         </is>
       </c>
       <c r="K257" s="5" t="inlineStr">
         <is>
-          <t>2,109</t>
+          <t>-5,890</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="7" t="inlineStr">
         <is>
-          <t>400332831</t>
+          <t>445733582</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
-          <t>შპს სავსე რითეილი</t>
+          <t>შპს ლეგას-იმპორტი</t>
         </is>
       </c>
       <c r="C258" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D258" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E258" s="7" t="inlineStr">
         <is>
-          <t>3,938</t>
-[...5 lines deleted...]
-        </is>
+          <t>11,606</t>
+        </is>
+      </c>
+      <c r="F258" s="7" t="n">
+        <v/>
       </c>
       <c r="G258" s="7" t="inlineStr">
         <is>
-          <t>-371</t>
+          <t>586</t>
         </is>
       </c>
       <c r="H258" s="7" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="I258" s="7" t="inlineStr">
         <is>
-          <t>-643</t>
+          <t>479</t>
         </is>
       </c>
       <c r="J258" s="7" t="inlineStr">
         <is>
-          <t>2,367</t>
+          <t>3,039</t>
         </is>
       </c>
       <c r="K258" s="7" t="inlineStr">
         <is>
-          <t>-1,011</t>
+          <t>485</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="5" t="inlineStr">
         <is>
-          <t>406204307</t>
+          <t>445394001</t>
         </is>
       </c>
       <c r="B259" s="6" t="inlineStr">
         <is>
-          <t>შპს პინაკი</t>
+          <t>შპს ნიუ-სთარ</t>
         </is>
       </c>
       <c r="C259" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D259" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E259" s="5" t="inlineStr">
         <is>
-          <t>3,923</t>
+          <t>11,580</t>
         </is>
       </c>
       <c r="F259" s="5" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>-2.0%</t>
         </is>
       </c>
       <c r="G259" s="5" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>243</t>
         </is>
       </c>
       <c r="H259" s="5" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="I259" s="5" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>104</t>
         </is>
       </c>
       <c r="J259" s="5" t="inlineStr">
         <is>
-          <t>2,286</t>
+          <t>2,612</t>
         </is>
       </c>
       <c r="K259" s="5" t="inlineStr">
         <is>
-          <t>-377</t>
+          <t>2,299</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="7" t="inlineStr">
         <is>
-          <t>448385872</t>
+          <t>204557461</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
-          <t>შპს 1001 წვრილმანი</t>
+          <t>⚠ შპს დ&amp;ლ სერვისი</t>
         </is>
       </c>
       <c r="C260" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D260" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E260" s="7" t="inlineStr">
         <is>
-          <t>3,775</t>
+          <t>11,545</t>
         </is>
       </c>
       <c r="F260" s="7" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="G260" s="7" t="inlineStr">
         <is>
-          <t>1,114</t>
+          <t>1,384</t>
         </is>
       </c>
       <c r="H260" s="7" t="inlineStr">
         <is>
-          <t>29.5%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="I260" s="7" t="inlineStr">
         <is>
-          <t>1,012</t>
+          <t>892</t>
         </is>
       </c>
       <c r="J260" s="7" t="inlineStr">
         <is>
-          <t>6,548</t>
+          <t>18,596</t>
         </is>
       </c>
       <c r="K260" s="7" t="inlineStr">
         <is>
-          <t>3,249</t>
+          <t>3,503</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="inlineStr">
         <is>
-          <t>402180439</t>
+          <t>404894405</t>
         </is>
       </c>
       <c r="B261" s="6" t="inlineStr">
         <is>
-          <t>შპს კოსმო</t>
+          <t>შპს ჯი-ეს</t>
         </is>
       </c>
       <c r="C261" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D261" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E261" s="5" t="inlineStr">
         <is>
-          <t>3,752</t>
+          <t>11,525</t>
         </is>
       </c>
       <c r="F261" s="5" t="inlineStr">
         <is>
-          <t>21.2%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="G261" s="5" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>1,329</t>
         </is>
       </c>
       <c r="H261" s="5" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I261" s="5" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>1,215</t>
         </is>
       </c>
       <c r="J261" s="5" t="inlineStr">
         <is>
-          <t>619</t>
+          <t>7,151</t>
         </is>
       </c>
       <c r="K261" s="5" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>4,771</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="7" t="inlineStr">
         <is>
-          <t>405134938</t>
+          <t>400286999</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს   ნილაინი</t>
+          <t>შპს გოდე</t>
         </is>
       </c>
       <c r="C262" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D262" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E262" s="7" t="inlineStr">
         <is>
-          <t>3,708</t>
+          <t>11,488</t>
         </is>
       </c>
       <c r="F262" s="7" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>55.0%</t>
         </is>
       </c>
       <c r="G262" s="7" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>907</t>
         </is>
       </c>
       <c r="H262" s="7" t="inlineStr">
         <is>
-          <t>9.0%</t>
+          <t>7.9%</t>
         </is>
       </c>
       <c r="I262" s="7" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>703</t>
         </is>
       </c>
       <c r="J262" s="7" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>2,337</t>
         </is>
       </c>
       <c r="K262" s="7" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>1,134</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="inlineStr">
         <is>
-          <t>405325919</t>
+          <t>405478932</t>
         </is>
       </c>
       <c r="B263" s="6" t="inlineStr">
         <is>
-          <t>შპს საბა</t>
+          <t>შპს დუთი ფრი ფოინთს</t>
         </is>
       </c>
       <c r="C263" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D263" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E263" s="5" t="inlineStr">
         <is>
-          <t>3,617</t>
+          <t>11,311</t>
         </is>
       </c>
       <c r="F263" s="5" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>66.4%</t>
         </is>
       </c>
       <c r="G263" s="5" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>783</t>
         </is>
       </c>
       <c r="H263" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I263" s="5" t="inlineStr">
         <is>
-          <t>109</t>
+          <t>254</t>
         </is>
       </c>
       <c r="J263" s="5" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>6,764</t>
         </is>
       </c>
       <c r="K263" s="5" t="inlineStr">
         <is>
-          <t>347</t>
+          <t>251</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="7" t="inlineStr">
         <is>
-          <t>405138113</t>
+          <t>231285105</t>
         </is>
       </c>
       <c r="B264" s="8" t="inlineStr">
         <is>
-          <t>შპს ნატფუდ საქართველო</t>
+          <t>შპს ნატახტარი-კახეთი</t>
         </is>
       </c>
       <c r="C264" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D264" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E264" s="7" t="inlineStr">
         <is>
-          <t>3,616</t>
+          <t>11,310</t>
         </is>
       </c>
       <c r="F264" s="7" t="inlineStr">
         <is>
-          <t>13.4%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="G264" s="7" t="inlineStr">
         <is>
-          <t>391</t>
+          <t>-45</t>
         </is>
       </c>
       <c r="H264" s="7" t="inlineStr">
         <is>
-          <t>10.8%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I264" s="7" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>759</t>
         </is>
       </c>
       <c r="J264" s="7" t="inlineStr">
         <is>
-          <t>1,602</t>
+          <t>4,870</t>
         </is>
       </c>
       <c r="K264" s="7" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>2,990</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="inlineStr">
         <is>
-          <t>440388297</t>
+          <t>404880474</t>
         </is>
       </c>
       <c r="B265" s="6" t="inlineStr">
         <is>
-          <t>შპს მარი 97</t>
+          <t>⚠ შპს ასორტი-ვერე</t>
         </is>
       </c>
       <c r="C265" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D265" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E265" s="5" t="inlineStr">
         <is>
-          <t>3,611</t>
+          <t>11,303</t>
         </is>
       </c>
       <c r="F265" s="5" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="G265" s="5" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>709</t>
         </is>
       </c>
       <c r="H265" s="5" t="inlineStr">
         <is>
-          <t>5.0%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I265" s="5" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>8</t>
         </is>
       </c>
       <c r="J265" s="5" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>5,207</t>
         </is>
       </c>
       <c r="K265" s="5" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>-978</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="7" t="inlineStr">
         <is>
-          <t>420428898</t>
+          <t>402050819</t>
         </is>
       </c>
       <c r="B266" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  როიალნათსი</t>
+          <t>შპს მინიმარტს</t>
         </is>
       </c>
       <c r="C266" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D266" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E266" s="7" t="inlineStr">
         <is>
-          <t>3,608</t>
+          <t>11,190</t>
         </is>
       </c>
       <c r="F266" s="7" t="inlineStr">
         <is>
           <t>-54.2%</t>
         </is>
       </c>
       <c r="G266" s="7" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>-5,563</t>
         </is>
       </c>
       <c r="H266" s="7" t="inlineStr">
         <is>
-          <t>21.3%</t>
+          <t>-49.7%</t>
         </is>
       </c>
       <c r="I266" s="7" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>-7,532</t>
         </is>
       </c>
       <c r="J266" s="7" t="inlineStr">
         <is>
-          <t>2,346</t>
+          <t>6,223</t>
         </is>
       </c>
       <c r="K266" s="7" t="inlineStr">
         <is>
-          <t>1,903</t>
+          <t>-14,053</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="5" t="inlineStr">
         <is>
-          <t>400122906</t>
+          <t>400130915</t>
         </is>
       </c>
       <c r="B267" s="6" t="inlineStr">
         <is>
-          <t>შპს კინველ ჯორჯია</t>
+          <t>შპს უნი 4</t>
         </is>
       </c>
       <c r="C267" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D267" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E267" s="5" t="inlineStr">
         <is>
-          <t>3,599</t>
+          <t>11,144</t>
         </is>
       </c>
       <c r="F267" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="G267" s="5" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>350</t>
         </is>
       </c>
       <c r="H267" s="5" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I267" s="5" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>227</t>
         </is>
       </c>
       <c r="J267" s="5" t="inlineStr">
         <is>
-          <t>1,295</t>
+          <t>6,134</t>
         </is>
       </c>
       <c r="K267" s="5" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>-442</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="7" t="inlineStr">
         <is>
-          <t>402000623</t>
+          <t>206334466</t>
         </is>
       </c>
       <c r="B268" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ვოთერ ლენდი</t>
+          <t>შპს იბერია პროდაქტი</t>
         </is>
       </c>
       <c r="C268" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D268" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E268" s="7" t="inlineStr">
         <is>
-          <t>3,502</t>
+          <t>11,140</t>
         </is>
       </c>
       <c r="F268" s="7" t="inlineStr">
         <is>
-          <t>244.7%</t>
+          <t>-19.4%</t>
         </is>
       </c>
       <c r="G268" s="7" t="inlineStr">
         <is>
-          <t>266</t>
+          <t>3,210</t>
         </is>
       </c>
       <c r="H268" s="7" t="inlineStr">
         <is>
-          <t>7.6%</t>
+          <t>28.8%</t>
         </is>
       </c>
       <c r="I268" s="7" t="inlineStr">
         <is>
-          <t>-202</t>
+          <t>2,837</t>
         </is>
       </c>
       <c r="J268" s="7" t="inlineStr">
         <is>
-          <t>5,123</t>
+          <t>12,096</t>
         </is>
       </c>
       <c r="K268" s="7" t="inlineStr">
         <is>
-          <t>2,738</t>
+          <t>8,668</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="inlineStr">
         <is>
-          <t>404892425</t>
+          <t>215149523</t>
         </is>
       </c>
       <c r="B269" s="6" t="inlineStr">
         <is>
-          <t>შპს დაკო</t>
+          <t>შპს პარტნიორი 2010</t>
         </is>
       </c>
       <c r="C269" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D269" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E269" s="5" t="inlineStr">
         <is>
-          <t>3,475</t>
+          <t>11,037</t>
         </is>
       </c>
       <c r="F269" s="5" t="inlineStr">
         <is>
-          <t>36.2%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="G269" s="5" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>273</t>
         </is>
       </c>
       <c r="H269" s="5" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="I269" s="5" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>179</t>
         </is>
       </c>
       <c r="J269" s="5" t="inlineStr">
         <is>
-          <t>1,273</t>
+          <t>2,627</t>
         </is>
       </c>
       <c r="K269" s="5" t="inlineStr">
         <is>
-          <t>984</t>
+          <t>919</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="7" t="inlineStr">
         <is>
-          <t>226145418</t>
+          <t>404890533</t>
         </is>
       </c>
       <c r="B270" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს საქართველოს მინერალური წყლები - ბორჯომის #2 ჩამომსხმელი ქარხანა</t>
+          <t>შპს გლობალ მილინგ</t>
         </is>
       </c>
       <c r="C270" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D270" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E270" s="7" t="inlineStr">
         <is>
-          <t>3,414</t>
-[...3 lines deleted...]
-        <v/>
+          <t>10,964</t>
+        </is>
+      </c>
+      <c r="F270" s="7" t="inlineStr">
+        <is>
+          <t>11.7%</t>
+        </is>
       </c>
       <c r="G270" s="7" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>-101</t>
         </is>
       </c>
       <c r="H270" s="7" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="I270" s="7" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>-551</t>
         </is>
       </c>
       <c r="J270" s="7" t="inlineStr">
         <is>
-          <t>8,293</t>
+          <t>1,736</t>
         </is>
       </c>
       <c r="K270" s="7" t="inlineStr">
         <is>
-          <t>6,583</t>
+          <t>-1,863</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="inlineStr">
         <is>
-          <t>405272896</t>
+          <t>404984022</t>
         </is>
       </c>
       <c r="B271" s="6" t="inlineStr">
         <is>
-          <t>შპს  ბ.ჯ. გრუპი</t>
+          <t>შპს ეკოლუქსი</t>
         </is>
       </c>
       <c r="C271" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D271" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E271" s="5" t="inlineStr">
         <is>
-          <t>3,412</t>
-[...3 lines deleted...]
-        <v/>
+          <t>10,834</t>
+        </is>
+      </c>
+      <c r="F271" s="5" t="inlineStr">
+        <is>
+          <t>-45.3%</t>
+        </is>
       </c>
       <c r="G271" s="5" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>-416</t>
         </is>
       </c>
       <c r="H271" s="5" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>-3.8%</t>
         </is>
       </c>
       <c r="I271" s="5" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>-560</t>
         </is>
       </c>
       <c r="J271" s="5" t="inlineStr">
         <is>
-          <t>1,240</t>
+          <t>1,076</t>
         </is>
       </c>
       <c r="K271" s="5" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>1,015</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="7" t="inlineStr">
         <is>
-          <t>200259371</t>
+          <t>400327491</t>
         </is>
       </c>
       <c r="B272" s="8" t="inlineStr">
         <is>
-          <t>შპს მიდმასტერი</t>
+          <t>შპს სიპრო</t>
         </is>
       </c>
       <c r="C272" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D272" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E272" s="7" t="inlineStr">
         <is>
-          <t>3,289</t>
+          <t>10,720</t>
         </is>
       </c>
       <c r="F272" s="7" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="G272" s="7" t="inlineStr">
         <is>
-          <t>886</t>
+          <t>699</t>
         </is>
       </c>
       <c r="H272" s="7" t="inlineStr">
         <is>
-          <t>26.9%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I272" s="7" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>699</t>
         </is>
       </c>
       <c r="J272" s="7" t="inlineStr">
         <is>
-          <t>3,069</t>
+          <t>3,247</t>
         </is>
       </c>
       <c r="K272" s="7" t="inlineStr">
         <is>
-          <t>2,317</t>
+          <t>1,668</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="inlineStr">
         <is>
-          <t>406338770</t>
+          <t>406372287</t>
         </is>
       </c>
       <c r="B273" s="6" t="inlineStr">
         <is>
-          <t>შპს თბილისი 2021</t>
+          <t>შპს ვანფრაიზ რითეილ გრუფ ჯორჯია</t>
         </is>
       </c>
       <c r="C273" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D273" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E273" s="5" t="inlineStr">
         <is>
-          <t>3,282</t>
+          <t>10,708</t>
         </is>
       </c>
       <c r="F273" s="5" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>67.5%</t>
         </is>
       </c>
       <c r="G273" s="5" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>-4,785</t>
         </is>
       </c>
       <c r="H273" s="5" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>-44.7%</t>
         </is>
       </c>
       <c r="I273" s="5" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>-4,856</t>
         </is>
       </c>
       <c r="J273" s="5" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>9,537</t>
         </is>
       </c>
       <c r="K273" s="5" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>-5,327</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="7" t="inlineStr">
         <is>
-          <t>406107608</t>
+          <t>406105833</t>
         </is>
       </c>
       <c r="B274" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს GFCOMPANY ჯიეფკომპანი</t>
+          <t>შპს მოურავი</t>
         </is>
       </c>
       <c r="C274" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D274" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E274" s="7" t="inlineStr">
         <is>
-          <t>3,248</t>
+          <t>10,662</t>
         </is>
       </c>
       <c r="F274" s="7" t="inlineStr">
         <is>
-          <t>21.9%</t>
+          <t>18.4%</t>
         </is>
       </c>
       <c r="G274" s="7" t="inlineStr">
         <is>
-          <t>-99</t>
+          <t>424</t>
         </is>
       </c>
       <c r="H274" s="7" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I274" s="7" t="inlineStr">
         <is>
-          <t>-165</t>
+          <t>394</t>
         </is>
       </c>
       <c r="J274" s="7" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>1,488</t>
         </is>
       </c>
       <c r="K274" s="7" t="inlineStr">
         <is>
-          <t>-108</t>
+          <t>1,119</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="inlineStr">
         <is>
-          <t>404983247</t>
+          <t>405335515</t>
         </is>
       </c>
       <c r="B275" s="6" t="inlineStr">
         <is>
-          <t>შპს G-SERVICE</t>
+          <t>შპს უნივერსალ თრეიდინგ</t>
         </is>
       </c>
       <c r="C275" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D275" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E275" s="5" t="inlineStr">
         <is>
-          <t>3,190</t>
+          <t>10,610</t>
         </is>
       </c>
       <c r="F275" s="5" t="inlineStr">
         <is>
-          <t>-47.2%</t>
+          <t>-17.3%</t>
         </is>
       </c>
       <c r="G275" s="5" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>1,731</t>
         </is>
       </c>
       <c r="H275" s="5" t="inlineStr">
         <is>
-          <t>21.7%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="I275" s="5" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>1,858</t>
         </is>
       </c>
       <c r="J275" s="5" t="inlineStr">
         <is>
-          <t>4,769</t>
+          <t>4,369</t>
         </is>
       </c>
       <c r="K275" s="5" t="inlineStr">
         <is>
-          <t>2,760</t>
+          <t>4,355</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="7" t="inlineStr">
         <is>
-          <t>402131956</t>
+          <t>448395816</t>
         </is>
       </c>
       <c r="B276" s="8" t="inlineStr">
         <is>
-          <t>შპს ბარენცი ბლექ სი</t>
+          <t>შპს მერკური 2015</t>
         </is>
       </c>
       <c r="C276" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D276" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E276" s="7" t="inlineStr">
         <is>
-          <t>3,177</t>
+          <t>10,587</t>
         </is>
       </c>
       <c r="F276" s="7" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="G276" s="7" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>1,743</t>
         </is>
       </c>
       <c r="H276" s="7" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>16.5%</t>
         </is>
       </c>
       <c r="I276" s="7" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>1,245</t>
         </is>
       </c>
       <c r="J276" s="7" t="inlineStr">
         <is>
-          <t>3,889</t>
+          <t>2,584</t>
         </is>
       </c>
       <c r="K276" s="7" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>635</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="inlineStr">
         <is>
-          <t>226109653</t>
+          <t>432544482</t>
         </is>
       </c>
       <c r="B277" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს ბორჯომმინწყლები</t>
+          <t>შპს სფერო</t>
         </is>
       </c>
       <c r="C277" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D277" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E277" s="5" t="inlineStr">
         <is>
-          <t>3,159</t>
+          <t>10,485</t>
         </is>
       </c>
       <c r="F277" s="5" t="inlineStr">
         <is>
-          <t>12.1%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="G277" s="5" t="inlineStr">
         <is>
-          <t>1,461</t>
+          <t>375</t>
         </is>
       </c>
       <c r="H277" s="5" t="inlineStr">
         <is>
-          <t>46.2%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="I277" s="5" t="inlineStr">
         <is>
-          <t>1,097</t>
+          <t>245</t>
         </is>
       </c>
       <c r="J277" s="5" t="inlineStr">
         <is>
-          <t>9,841</t>
+          <t>1,549</t>
         </is>
       </c>
       <c r="K277" s="5" t="inlineStr">
         <is>
-          <t>9,699</t>
+          <t>578</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="7" t="inlineStr">
         <is>
-          <t>202239032</t>
+          <t>200104699</t>
         </is>
       </c>
       <c r="B278" s="8" t="inlineStr">
         <is>
-          <t>შპს აკვავიტე</t>
+          <t>შპს მზარეული I</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D278" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E278" s="7" t="inlineStr">
         <is>
-          <t>3,140</t>
+          <t>10,405</t>
         </is>
       </c>
       <c r="F278" s="7" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="G278" s="7" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>1,049</t>
         </is>
       </c>
       <c r="H278" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>10.1%</t>
         </is>
       </c>
       <c r="I278" s="7" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>626</t>
         </is>
       </c>
       <c r="J278" s="7" t="inlineStr">
         <is>
-          <t>764</t>
+          <t>3,219</t>
         </is>
       </c>
       <c r="K278" s="7" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>-151</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="5" t="inlineStr">
         <is>
-          <t>218041884</t>
+          <t>401975608</t>
         </is>
       </c>
       <c r="B279" s="6" t="inlineStr">
         <is>
-          <t>შპს ბაკო</t>
+          <t>შპს ოქროს ჯგუფი 78</t>
         </is>
       </c>
       <c r="C279" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D279" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E279" s="5" t="inlineStr">
         <is>
-          <t>3,136</t>
+          <t>10,381</t>
         </is>
       </c>
       <c r="F279" s="5" t="inlineStr">
         <is>
-          <t>17.3%</t>
+          <t>39.4%</t>
         </is>
       </c>
       <c r="G279" s="5" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>757</t>
         </is>
       </c>
       <c r="H279" s="5" t="inlineStr">
         <is>
-          <t>19.9%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I279" s="5" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>756</t>
         </is>
       </c>
       <c r="J279" s="5" t="inlineStr">
         <is>
-          <t>2,170</t>
+          <t>2,632</t>
         </is>
       </c>
       <c r="K279" s="5" t="inlineStr">
         <is>
-          <t>1,219</t>
+          <t>2,535</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="7" t="inlineStr">
         <is>
-          <t>243876132</t>
+          <t>404923302</t>
         </is>
       </c>
       <c r="B280" s="8" t="inlineStr">
         <is>
-          <t>შპს პინო</t>
+          <t>შპს GIO ფუდი</t>
         </is>
       </c>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D280" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E280" s="7" t="inlineStr">
         <is>
-          <t>3,108</t>
+          <t>10,355</t>
         </is>
       </c>
       <c r="F280" s="7" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>-27.8%</t>
         </is>
       </c>
       <c r="G280" s="7" t="inlineStr">
         <is>
-          <t>370</t>
+          <t>862</t>
         </is>
       </c>
       <c r="H280" s="7" t="inlineStr">
         <is>
-          <t>11.9%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I280" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>782</t>
         </is>
       </c>
       <c r="J280" s="7" t="inlineStr">
         <is>
-          <t>2,877</t>
+          <t>5,889</t>
         </is>
       </c>
       <c r="K280" s="7" t="inlineStr">
         <is>
-          <t>1,793</t>
+          <t>3,806</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="inlineStr">
         <is>
-          <t>417878577</t>
+          <t>404907222</t>
         </is>
       </c>
       <c r="B281" s="6" t="inlineStr">
         <is>
-          <t>შპს   ცეხვილი</t>
+          <t>შპს ბადაგი</t>
         </is>
       </c>
       <c r="C281" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D281" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E281" s="5" t="inlineStr">
         <is>
-          <t>3,104</t>
+          <t>10,344</t>
         </is>
       </c>
       <c r="F281" s="5" t="inlineStr">
         <is>
-          <t>42.7%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="G281" s="5" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>890</t>
         </is>
       </c>
       <c r="H281" s="5" t="inlineStr">
         <is>
-          <t>0.2%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="I281" s="5" t="inlineStr">
         <is>
-          <t>-76</t>
+          <t>762</t>
         </is>
       </c>
       <c r="J281" s="5" t="inlineStr">
         <is>
-          <t>1,436</t>
+          <t>4,095</t>
         </is>
       </c>
       <c r="K281" s="5" t="inlineStr">
         <is>
-          <t>1,161</t>
+          <t>3,588</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="7" t="inlineStr">
         <is>
-          <t>405060838</t>
+          <t>404382486</t>
         </is>
       </c>
       <c r="B282" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მაგნიტი</t>
+          <t>შპს ივერია იმპექსი</t>
         </is>
       </c>
       <c r="C282" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D282" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E282" s="7" t="inlineStr">
         <is>
-          <t>3,088</t>
-[...3 lines deleted...]
-        <v/>
+          <t>10,306</t>
+        </is>
+      </c>
+      <c r="F282" s="7" t="inlineStr">
+        <is>
+          <t>88.0%</t>
+        </is>
       </c>
       <c r="G282" s="7" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>1,123</t>
         </is>
       </c>
       <c r="H282" s="7" t="inlineStr">
         <is>
-          <t>21.1%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I282" s="7" t="inlineStr">
         <is>
-          <t>6,358</t>
+          <t>953</t>
         </is>
       </c>
       <c r="J282" s="7" t="inlineStr">
         <is>
-          <t>824</t>
+          <t>8,957</t>
         </is>
       </c>
       <c r="K282" s="7" t="inlineStr">
         <is>
-          <t>501</t>
+          <t>4,713</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="inlineStr">
         <is>
-          <t>406278362</t>
+          <t>200265239</t>
         </is>
       </c>
       <c r="B283" s="6" t="inlineStr">
         <is>
-          <t>შპს შირნჰოფერი</t>
+          <t>შპს ოკეანე</t>
         </is>
       </c>
       <c r="C283" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D283" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E283" s="5" t="inlineStr">
         <is>
-          <t>3,085</t>
+          <t>10,300</t>
         </is>
       </c>
       <c r="F283" s="5" t="inlineStr">
         <is>
-          <t>-25.4%</t>
+          <t>-12.9%</t>
         </is>
       </c>
       <c r="G283" s="5" t="inlineStr">
         <is>
-          <t>-975</t>
+          <t>1,211</t>
         </is>
       </c>
       <c r="H283" s="5" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="I283" s="5" t="inlineStr">
         <is>
-          <t>-993</t>
+          <t>927</t>
         </is>
       </c>
       <c r="J283" s="5" t="inlineStr">
         <is>
-          <t>520</t>
+          <t>5,348</t>
         </is>
       </c>
       <c r="K283" s="5" t="inlineStr">
         <is>
-          <t>-2,450</t>
+          <t>3,658</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="7" t="inlineStr">
         <is>
-          <t>445553482</t>
+          <t>245613858</t>
         </is>
       </c>
       <c r="B284" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ელიტ მარკეტი</t>
+          <t>შპს ბათუმი თრეითინგი</t>
         </is>
       </c>
       <c r="C284" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D284" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E284" s="7" t="inlineStr">
         <is>
-          <t>3,082</t>
+          <t>10,299</t>
         </is>
       </c>
       <c r="F284" s="7" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="G284" s="7" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>1,186</t>
         </is>
       </c>
       <c r="H284" s="7" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I284" s="7" t="inlineStr">
         <is>
-          <t>-62</t>
+          <t>1,227</t>
         </is>
       </c>
       <c r="J284" s="7" t="inlineStr">
         <is>
-          <t>1,570</t>
+          <t>5,104</t>
         </is>
       </c>
       <c r="K284" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>3,494</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="inlineStr">
         <is>
-          <t>415103122</t>
+          <t>445525423</t>
         </is>
       </c>
       <c r="B285" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სმარტ ტრეიდი</t>
+          <t>შპს იკა 2020</t>
         </is>
       </c>
       <c r="C285" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D285" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E285" s="5" t="inlineStr">
         <is>
-          <t>3,061</t>
+          <t>10,285</t>
         </is>
       </c>
       <c r="F285" s="5" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>20.4%</t>
         </is>
       </c>
       <c r="G285" s="5" t="inlineStr">
         <is>
-          <t>-37</t>
+          <t>1,335</t>
         </is>
       </c>
       <c r="H285" s="5" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I285" s="5" t="inlineStr">
         <is>
-          <t>-70</t>
+          <t>1,203</t>
         </is>
       </c>
       <c r="J285" s="5" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>5,196</t>
         </is>
       </c>
       <c r="K285" s="5" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>3,986</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="7" t="inlineStr">
         <is>
-          <t>437064542</t>
+          <t>405401346</t>
         </is>
       </c>
       <c r="B286" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მაკა მაია</t>
+          <t>შპს ოლ სთარ</t>
         </is>
       </c>
       <c r="C286" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D286" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E286" s="7" t="inlineStr">
         <is>
-          <t>3,039</t>
-[...3 lines deleted...]
-        <v/>
+          <t>10,226</t>
+        </is>
+      </c>
+      <c r="F286" s="7" t="inlineStr">
+        <is>
+          <t>54.1%</t>
+        </is>
       </c>
       <c r="G286" s="7" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>299</t>
         </is>
       </c>
       <c r="H286" s="7" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I286" s="7" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>91</t>
         </is>
       </c>
       <c r="J286" s="7" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>1,319</t>
         </is>
       </c>
       <c r="K286" s="7" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>55</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="5" t="inlineStr">
         <is>
-          <t>404427624</t>
+          <t>405383972</t>
         </is>
       </c>
       <c r="B287" s="6" t="inlineStr">
         <is>
-          <t>შპს ფუდ მენეჯმენტ გრუპ</t>
+          <t>შპს ანიგოზი</t>
         </is>
       </c>
       <c r="C287" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D287" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E287" s="5" t="inlineStr">
         <is>
-          <t>3,035</t>
+          <t>10,224</t>
         </is>
       </c>
       <c r="F287" s="5" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>104.5%</t>
         </is>
       </c>
       <c r="G287" s="5" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>1,351</t>
         </is>
       </c>
       <c r="H287" s="5" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="I287" s="5" t="inlineStr">
         <is>
-          <t>-72</t>
+          <t>1,192</t>
         </is>
       </c>
       <c r="J287" s="5" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>7,344</t>
         </is>
       </c>
       <c r="K287" s="5" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>3,939</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="7" t="inlineStr">
         <is>
-          <t>405360201</t>
+          <t>404619490</t>
         </is>
       </c>
       <c r="B288" s="8" t="inlineStr">
         <is>
-          <t>შპს ნათვორლდ</t>
+          <t>შპს ნუტრიმაქს პეტფუდი</t>
         </is>
       </c>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D288" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E288" s="7" t="inlineStr">
         <is>
-          <t>3,003</t>
+          <t>10,128</t>
         </is>
       </c>
       <c r="F288" s="7" t="inlineStr">
         <is>
-          <t>67.9%</t>
+          <t>137.6%</t>
         </is>
       </c>
       <c r="G288" s="7" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>-1,827</t>
         </is>
       </c>
       <c r="H288" s="7" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>-18.0%</t>
         </is>
       </c>
       <c r="I288" s="7" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>-2,781</t>
         </is>
       </c>
       <c r="J288" s="7" t="inlineStr">
         <is>
-          <t>2,527</t>
+          <t>18,318</t>
         </is>
       </c>
       <c r="K288" s="7" t="inlineStr">
         <is>
-          <t>728</t>
+          <t>-5,653</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="5" t="inlineStr">
         <is>
-          <t>405220425</t>
+          <t>424254390</t>
         </is>
       </c>
       <c r="B289" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ა და გ ფუდი</t>
+          <t>შპს კვება</t>
         </is>
       </c>
       <c r="C289" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D289" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E289" s="5" t="inlineStr">
         <is>
-          <t>3,000</t>
+          <t>10,084</t>
         </is>
       </c>
       <c r="F289" s="5" t="inlineStr">
         <is>
-          <t>-36.0%</t>
+          <t>-7.9%</t>
         </is>
       </c>
       <c r="G289" s="5" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>58</t>
         </is>
       </c>
       <c r="H289" s="5" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="I289" s="5" t="inlineStr">
         <is>
-          <t>-58</t>
+          <t>-96</t>
         </is>
       </c>
       <c r="J289" s="5" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>2,689</t>
         </is>
       </c>
       <c r="K289" s="5" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>806</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="7" t="inlineStr">
         <is>
-          <t>445628232</t>
+          <t>406265296</t>
         </is>
       </c>
       <c r="B290" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიდერ სთორ</t>
+          <t>⚠ შპს ფუდ ალიანსი</t>
         </is>
       </c>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D290" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E290" s="7" t="inlineStr">
         <is>
-          <t>2,983</t>
+          <t>10,060</t>
         </is>
       </c>
       <c r="F290" s="7" t="inlineStr">
         <is>
-          <t>-75.4%</t>
+          <t>43.7%</t>
         </is>
       </c>
       <c r="G290" s="7" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>-835</t>
         </is>
       </c>
       <c r="H290" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>-8.3%</t>
         </is>
       </c>
       <c r="I290" s="7" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>-883</t>
         </is>
       </c>
       <c r="J290" s="7" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>10,466</t>
         </is>
       </c>
       <c r="K290" s="7" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>1,895</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="5" t="inlineStr">
         <is>
-          <t>412675092</t>
+          <t>402031617</t>
         </is>
       </c>
       <c r="B291" s="6" t="inlineStr">
         <is>
-          <t>შპს დანამა</t>
+          <t>შპს პირველი</t>
         </is>
       </c>
       <c r="C291" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D291" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E291" s="5" t="inlineStr">
         <is>
-          <t>2,973</t>
+          <t>10,020</t>
         </is>
       </c>
       <c r="F291" s="5" t="inlineStr">
         <is>
-          <t>14.5%</t>
+          <t>11.6%</t>
         </is>
       </c>
       <c r="G291" s="5" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>-147</t>
         </is>
       </c>
       <c r="H291" s="5" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>-1.5%</t>
         </is>
       </c>
       <c r="I291" s="5" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>-131</t>
         </is>
       </c>
       <c r="J291" s="5" t="inlineStr">
         <is>
-          <t>541</t>
+          <t>1,081</t>
         </is>
       </c>
       <c r="K291" s="5" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>-127</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="7" t="inlineStr">
         <is>
-          <t>427719668</t>
+          <t>445409059</t>
         </is>
       </c>
       <c r="B292" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სამება 2014</t>
+          <t>შპს დონა 2005</t>
         </is>
       </c>
       <c r="C292" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D292" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E292" s="7" t="inlineStr">
         <is>
-          <t>2,893</t>
+          <t>9,988</t>
         </is>
       </c>
       <c r="F292" s="7" t="inlineStr">
         <is>
-          <t>-31.7%</t>
+          <t>26.8%</t>
         </is>
       </c>
       <c r="G292" s="7" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>1,461</t>
         </is>
       </c>
       <c r="H292" s="7" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="I292" s="7" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>1,194</t>
         </is>
       </c>
       <c r="J292" s="7" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>3,219</t>
         </is>
       </c>
       <c r="K292" s="7" t="inlineStr">
         <is>
-          <t>318</t>
+          <t>2,843</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="5" t="inlineStr">
         <is>
-          <t>438732276</t>
+          <t>405460362</t>
         </is>
       </c>
       <c r="B293" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  ლუდის სამოთხე</t>
+          <t>⚠ შპს მულტი</t>
         </is>
       </c>
       <c r="C293" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D293" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E293" s="5" t="inlineStr">
         <is>
-          <t>2,865</t>
+          <t>9,986</t>
         </is>
       </c>
       <c r="F293" s="5" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>32.5%</t>
         </is>
       </c>
       <c r="G293" s="5" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>-1,271</t>
         </is>
       </c>
       <c r="H293" s="5" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>-12.7%</t>
         </is>
       </c>
       <c r="I293" s="5" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>-2,066</t>
         </is>
       </c>
       <c r="J293" s="5" t="inlineStr">
         <is>
-          <t>832</t>
+          <t>7,228</t>
         </is>
       </c>
       <c r="K293" s="5" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>-3,266</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="7" t="inlineStr">
         <is>
-          <t>404425216</t>
+          <t>212920892</t>
         </is>
       </c>
       <c r="B294" s="8" t="inlineStr">
         <is>
-          <t>შპს ბექარიონი</t>
+          <t>შპს სადისტრიბუციო სერვისი</t>
         </is>
       </c>
       <c r="C294" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D294" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E294" s="7" t="inlineStr">
         <is>
-          <t>2,811</t>
+          <t>9,961</t>
         </is>
       </c>
       <c r="F294" s="7" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="G294" s="7" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>257</t>
         </is>
       </c>
       <c r="H294" s="7" t="inlineStr">
         <is>
           <t>2.6%</t>
         </is>
       </c>
       <c r="I294" s="7" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>196</t>
         </is>
       </c>
       <c r="J294" s="7" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>2,266</t>
         </is>
       </c>
       <c r="K294" s="7" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>266</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="inlineStr">
         <is>
-          <t>245602165</t>
+          <t>445621925</t>
         </is>
       </c>
       <c r="B295" s="6" t="inlineStr">
         <is>
-          <t>შპს დეიზერი</t>
+          <t>შპს პრიმო გრუპ</t>
         </is>
       </c>
       <c r="C295" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D295" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E295" s="5" t="inlineStr">
         <is>
-          <t>2,688</t>
+          <t>9,935</t>
         </is>
       </c>
       <c r="F295" s="5" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>36.0%</t>
         </is>
       </c>
       <c r="G295" s="5" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>427</t>
         </is>
       </c>
       <c r="H295" s="5" t="inlineStr">
         <is>
-          <t>5.1%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I295" s="5" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>443</t>
         </is>
       </c>
       <c r="J295" s="5" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>1,821</t>
         </is>
       </c>
       <c r="K295" s="5" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>1,694</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="7" t="inlineStr">
         <is>
-          <t>405468499</t>
+          <t>242574585</t>
         </is>
       </c>
       <c r="B296" s="8" t="inlineStr">
         <is>
-          <t>შპს პრემიუმ გრუპი-პი.ჯი.</t>
+          <t>შპს გეო-ფლაუერი</t>
         </is>
       </c>
       <c r="C296" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D296" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E296" s="7" t="inlineStr">
         <is>
-          <t>2,683</t>
+          <t>9,885</t>
         </is>
       </c>
       <c r="F296" s="7" t="inlineStr">
         <is>
-          <t>-43.4%</t>
+          <t>-13.0%</t>
         </is>
       </c>
       <c r="G296" s="7" t="inlineStr">
         <is>
-          <t>-47</t>
+          <t>1,076</t>
         </is>
       </c>
       <c r="H296" s="7" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="I296" s="7" t="inlineStr">
         <is>
-          <t>-140</t>
+          <t>1,293</t>
         </is>
       </c>
       <c r="J296" s="7" t="inlineStr">
         <is>
-          <t>1,220</t>
+          <t>17,250</t>
         </is>
       </c>
       <c r="K296" s="7" t="inlineStr">
         <is>
-          <t>-211</t>
+          <t>13,222</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="5" t="inlineStr">
         <is>
-          <t>427723252</t>
+          <t>405555830</t>
         </is>
       </c>
       <c r="B297" s="6" t="inlineStr">
         <is>
-          <t>შპს ნინო 2015</t>
+          <t>შპს ევრო-მარტი</t>
         </is>
       </c>
       <c r="C297" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D297" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E297" s="5" t="inlineStr">
         <is>
-          <t>2,676</t>
+          <t>9,807</t>
         </is>
       </c>
       <c r="F297" s="5" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>106.6%</t>
         </is>
       </c>
       <c r="G297" s="5" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>-2,451</t>
         </is>
       </c>
       <c r="H297" s="5" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>-25.0%</t>
         </is>
       </c>
       <c r="I297" s="5" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>-2,569</t>
         </is>
       </c>
       <c r="J297" s="5" t="inlineStr">
         <is>
-          <t>392</t>
+          <t>6,840</t>
         </is>
       </c>
       <c r="K297" s="5" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>-4,323</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="7" t="inlineStr">
         <is>
-          <t>418473379</t>
+          <t>412704881</t>
         </is>
       </c>
       <c r="B298" s="8" t="inlineStr">
         <is>
-          <t>შპს  ტირიფონის ხილი</t>
+          <t>⚠ შპს  კულინარი</t>
         </is>
       </c>
       <c r="C298" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D298" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E298" s="7" t="inlineStr">
         <is>
-          <t>2,659</t>
+          <t>9,744</t>
         </is>
       </c>
       <c r="F298" s="7" t="inlineStr">
         <is>
-          <t>54.1%</t>
+          <t>26.9%</t>
         </is>
       </c>
       <c r="G298" s="7" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>1,209</t>
         </is>
       </c>
       <c r="H298" s="7" t="inlineStr">
         <is>
-          <t>33.9%</t>
+          <t>12.4%</t>
         </is>
       </c>
       <c r="I298" s="7" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>775</t>
         </is>
       </c>
       <c r="J298" s="7" t="inlineStr">
         <is>
-          <t>3,476</t>
+          <t>6,267</t>
         </is>
       </c>
       <c r="K298" s="7" t="inlineStr">
         <is>
-          <t>1,503</t>
+          <t>1,184</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="inlineStr">
         <is>
-          <t>400069251</t>
+          <t>404519801</t>
         </is>
       </c>
       <c r="B299" s="6" t="inlineStr">
         <is>
-          <t>შპს Smart distribution</t>
+          <t>შპს გრანო</t>
         </is>
       </c>
       <c r="C299" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D299" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E299" s="5" t="inlineStr">
         <is>
-          <t>2,648</t>
+          <t>9,709</t>
         </is>
       </c>
       <c r="F299" s="5" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="G299" s="5" t="inlineStr">
         <is>
-          <t>543</t>
+          <t>858</t>
         </is>
       </c>
       <c r="H299" s="5" t="inlineStr">
         <is>
-          <t>20.5%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="I299" s="5" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>722</t>
         </is>
       </c>
       <c r="J299" s="5" t="inlineStr">
         <is>
-          <t>1,444</t>
+          <t>1,905</t>
         </is>
       </c>
       <c r="K299" s="5" t="inlineStr">
         <is>
-          <t>1,259</t>
+          <t>1,434</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="7" t="inlineStr">
         <is>
-          <t>406129577</t>
+          <t>446959872</t>
         </is>
       </c>
       <c r="B300" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეოფუდი</t>
+          <t>შპს კოკა-კოლა ქობულეთი</t>
         </is>
       </c>
       <c r="C300" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D300" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E300" s="7" t="inlineStr">
         <is>
-          <t>2,626</t>
-[...3 lines deleted...]
-        <v/>
+          <t>9,560</t>
+        </is>
+      </c>
+      <c r="F300" s="7" t="inlineStr">
+        <is>
+          <t>36.4%</t>
+        </is>
       </c>
       <c r="G300" s="7" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>588</t>
         </is>
       </c>
       <c r="H300" s="7" t="inlineStr">
         <is>
-          <t>14.4%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="I300" s="7" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>496</t>
         </is>
       </c>
       <c r="J300" s="7" t="inlineStr">
         <is>
-          <t>1,244</t>
+          <t>1,880</t>
         </is>
       </c>
       <c r="K300" s="7" t="inlineStr">
         <is>
-          <t>1,087</t>
+          <t>1,265</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="inlineStr">
         <is>
-          <t>402007573</t>
+          <t>434171950</t>
         </is>
       </c>
       <c r="B301" s="6" t="inlineStr">
         <is>
-          <t>შპს სანს გრუფ</t>
+          <t>შპს მაჟორ გეორგია</t>
         </is>
       </c>
       <c r="C301" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D301" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E301" s="5" t="inlineStr">
         <is>
-          <t>2,611</t>
+          <t>9,454</t>
         </is>
       </c>
       <c r="F301" s="5" t="inlineStr">
         <is>
-          <t>27.1%</t>
+          <t>25.7%</t>
         </is>
       </c>
       <c r="G301" s="5" t="inlineStr">
         <is>
-          <t>717</t>
+          <t>349</t>
         </is>
       </c>
       <c r="H301" s="5" t="inlineStr">
         <is>
-          <t>27.5%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I301" s="5" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>162</t>
         </is>
       </c>
       <c r="J301" s="5" t="inlineStr">
         <is>
-          <t>2,226</t>
+          <t>1,662</t>
         </is>
       </c>
       <c r="K301" s="5" t="inlineStr">
         <is>
-          <t>1,917</t>
+          <t>938</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="7" t="inlineStr">
         <is>
-          <t>400304817</t>
+          <t>448050019</t>
         </is>
       </c>
       <c r="B302" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლიდერ ვეი</t>
+          <t>შპს აჭარა</t>
         </is>
       </c>
       <c r="C302" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D302" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E302" s="7" t="inlineStr">
         <is>
-          <t>2,591</t>
-[...3 lines deleted...]
-        <v/>
+          <t>9,430</t>
+        </is>
+      </c>
+      <c r="F302" s="7" t="inlineStr">
+        <is>
+          <t>-6.0%</t>
+        </is>
       </c>
       <c r="G302" s="7" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>327</t>
         </is>
       </c>
       <c r="H302" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I302" s="7" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>26</t>
         </is>
       </c>
       <c r="J302" s="7" t="inlineStr">
         <is>
-          <t>1,101</t>
+          <t>5,987</t>
         </is>
       </c>
       <c r="K302" s="7" t="inlineStr">
         <is>
-          <t>1,101</t>
+          <t>460</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="inlineStr">
         <is>
-          <t>400271601</t>
+          <t>402023387</t>
         </is>
       </c>
       <c r="B303" s="6" t="inlineStr">
         <is>
-          <t>შპს  მ დ მ</t>
+          <t>შპს ყავის ლაბორატორია</t>
         </is>
       </c>
       <c r="C303" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D303" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E303" s="5" t="inlineStr">
         <is>
-          <t>2,556</t>
+          <t>9,368</t>
         </is>
       </c>
       <c r="F303" s="5" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="G303" s="5" t="inlineStr">
         <is>
-          <t>287</t>
+          <t>642</t>
         </is>
       </c>
       <c r="H303" s="5" t="inlineStr">
         <is>
-          <t>11.2%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I303" s="5" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>-145</t>
         </is>
       </c>
       <c r="J303" s="5" t="inlineStr">
         <is>
-          <t>6,414</t>
+          <t>5,280</t>
         </is>
       </c>
       <c r="K303" s="5" t="inlineStr">
         <is>
-          <t>1,556</t>
+          <t>3,269</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="7" t="inlineStr">
         <is>
-          <t>438117707</t>
+          <t>245620724</t>
         </is>
       </c>
       <c r="B304" s="8" t="inlineStr">
         <is>
-          <t>შპს ლიდერი2020</t>
+          <t>შპს პოლა</t>
         </is>
       </c>
       <c r="C304" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D304" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E304" s="7" t="inlineStr">
         <is>
-          <t>2,542</t>
+          <t>9,270</t>
         </is>
       </c>
       <c r="F304" s="7" t="inlineStr">
         <is>
-          <t>24.6%</t>
+          <t>-14.5%</t>
         </is>
       </c>
       <c r="G304" s="7" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>613</t>
         </is>
       </c>
       <c r="H304" s="7" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="I304" s="7" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>966</t>
         </is>
       </c>
       <c r="J304" s="7" t="inlineStr">
         <is>
-          <t>984</t>
+          <t>6,863</t>
         </is>
       </c>
       <c r="K304" s="7" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>6,029</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="5" t="inlineStr">
         <is>
-          <t>416323446</t>
+          <t>445416032</t>
         </is>
       </c>
       <c r="B305" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  ქართული სადისტრიბუციო კომპანია</t>
+          <t>შპს ბარამბო XXI</t>
         </is>
       </c>
       <c r="C305" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D305" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E305" s="5" t="inlineStr">
         <is>
-          <t>2,533</t>
+          <t>9,224</t>
         </is>
       </c>
       <c r="F305" s="5" t="inlineStr">
         <is>
-          <t>-66.3%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="G305" s="5" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>455</t>
         </is>
       </c>
       <c r="H305" s="5" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I305" s="5" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>440</t>
         </is>
       </c>
       <c r="J305" s="5" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>1,672</t>
         </is>
       </c>
       <c r="K305" s="5" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>105</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="7" t="inlineStr">
         <is>
-          <t>445421259</t>
+          <t>402202077</t>
         </is>
       </c>
       <c r="B306" s="8" t="inlineStr">
         <is>
-          <t>შპს ბზანი</t>
+          <t>შპს ფუდლაინი</t>
         </is>
       </c>
       <c r="C306" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D306" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E306" s="7" t="inlineStr">
         <is>
-          <t>2,523</t>
+          <t>8,954</t>
         </is>
       </c>
       <c r="F306" s="7" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>50.0%</t>
         </is>
       </c>
       <c r="G306" s="7" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>689</t>
         </is>
       </c>
       <c r="H306" s="7" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="I306" s="7" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>621</t>
         </is>
       </c>
       <c r="J306" s="7" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>2,039</t>
         </is>
       </c>
       <c r="K306" s="7" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>1,113</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="inlineStr">
         <is>
-          <t>206332501</t>
+          <t>406373053</t>
         </is>
       </c>
       <c r="B307" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს არჯენი</t>
+          <t>შპს მით პლიუსი</t>
         </is>
       </c>
       <c r="C307" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D307" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E307" s="5" t="inlineStr">
         <is>
-          <t>2,478</t>
+          <t>8,929</t>
         </is>
       </c>
       <c r="F307" s="5" t="inlineStr">
         <is>
-          <t>-60.5%</t>
+          <t>-16.5%</t>
         </is>
       </c>
       <c r="G307" s="5" t="inlineStr">
         <is>
-          <t>-710</t>
+          <t>747</t>
         </is>
       </c>
       <c r="H307" s="5" t="inlineStr">
         <is>
-          <t>-28.6%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="I307" s="5" t="inlineStr">
         <is>
-          <t>-709</t>
+          <t>712</t>
         </is>
       </c>
       <c r="J307" s="5" t="inlineStr">
         <is>
-          <t>1,559</t>
+          <t>4,152</t>
         </is>
       </c>
       <c r="K307" s="5" t="inlineStr">
         <is>
-          <t>-2,122</t>
+          <t>4,042</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="7" t="inlineStr">
         <is>
-          <t>439863569</t>
+          <t>442264620</t>
         </is>
       </c>
       <c r="B308" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს იუნაითიდ ჯგუფი</t>
+          <t>შპს ტროპიკალ ფრუიტს</t>
         </is>
       </c>
       <c r="C308" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D308" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E308" s="7" t="inlineStr">
         <is>
-          <t>2,464</t>
-[...3 lines deleted...]
-        <v/>
+          <t>8,889</t>
+        </is>
+      </c>
+      <c r="F308" s="7" t="inlineStr">
+        <is>
+          <t>-2.8%</t>
+        </is>
       </c>
       <c r="G308" s="7" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>129</t>
         </is>
       </c>
       <c r="H308" s="7" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>1.5%</t>
         </is>
       </c>
       <c r="I308" s="7" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>165</t>
         </is>
       </c>
       <c r="J308" s="7" t="inlineStr">
         <is>
-          <t>768</t>
+          <t>2,546</t>
         </is>
       </c>
       <c r="K308" s="7" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>2,120</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="inlineStr">
         <is>
-          <t>238142693</t>
+          <t>60001058412</t>
         </is>
       </c>
       <c r="B309" s="6" t="inlineStr">
         <is>
-          <t>შპს კახეთი 3000</t>
+          <t>ჯულიეტა ჯულაყიძე</t>
         </is>
       </c>
       <c r="C309" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D309" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E309" s="5" t="inlineStr">
         <is>
-          <t>2,451</t>
+          <t>8,824</t>
         </is>
       </c>
       <c r="F309" s="5" t="inlineStr">
         <is>
-          <t>11.0%</t>
+          <t>-18.1%</t>
         </is>
       </c>
       <c r="G309" s="5" t="inlineStr">
         <is>
-          <t>644</t>
+          <t>3,563</t>
         </is>
       </c>
       <c r="H309" s="5" t="inlineStr">
         <is>
-          <t>26.3%</t>
+          <t>40.4%</t>
         </is>
       </c>
       <c r="I309" s="5" t="inlineStr">
         <is>
-          <t>745</t>
+          <t>2,605</t>
         </is>
       </c>
       <c r="J309" s="5" t="inlineStr">
         <is>
-          <t>7,176</t>
+          <t>4,388</t>
         </is>
       </c>
       <c r="K309" s="5" t="inlineStr">
         <is>
-          <t>4,829</t>
+          <t>4,388</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="7" t="inlineStr">
         <is>
-          <t>404439014</t>
+          <t>426537759</t>
         </is>
       </c>
       <c r="B310" s="8" t="inlineStr">
         <is>
-          <t>შპს GS International</t>
+          <t>შპს ჯეოლაინ XXI</t>
         </is>
       </c>
       <c r="C310" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D310" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E310" s="7" t="inlineStr">
         <is>
-          <t>2,443</t>
+          <t>8,805</t>
         </is>
       </c>
       <c r="F310" s="7" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>85.7%</t>
         </is>
       </c>
       <c r="G310" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>777</t>
         </is>
       </c>
       <c r="H310" s="7" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="I310" s="7" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>737</t>
         </is>
       </c>
       <c r="J310" s="7" t="inlineStr">
         <is>
-          <t>1,323</t>
+          <t>2,279</t>
         </is>
       </c>
       <c r="K310" s="7" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>1,786</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="inlineStr">
         <is>
-          <t>206051323</t>
+          <t>402145763</t>
         </is>
       </c>
       <c r="B311" s="6" t="inlineStr">
         <is>
-          <t>შპს ჩვენი პური</t>
+          <t>შპს თბილისის რძის ქარხანა</t>
         </is>
       </c>
       <c r="C311" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D311" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E311" s="5" t="inlineStr">
         <is>
-          <t>2,414</t>
+          <t>8,748</t>
         </is>
       </c>
       <c r="F311" s="5" t="inlineStr">
         <is>
-          <t>3.3%</t>
+          <t>-16.4%</t>
         </is>
       </c>
       <c r="G311" s="5" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>-1,006</t>
         </is>
       </c>
       <c r="H311" s="5" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>-11.5%</t>
         </is>
       </c>
       <c r="I311" s="5" t="inlineStr">
         <is>
-          <t>-39</t>
+          <t>-874</t>
         </is>
       </c>
       <c r="J311" s="5" t="inlineStr">
         <is>
-          <t>1,689</t>
+          <t>11,470</t>
         </is>
       </c>
       <c r="K311" s="5" t="inlineStr">
         <is>
-          <t>1,645</t>
+          <t>5,821</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="7" t="inlineStr">
         <is>
-          <t>400006220</t>
+          <t>231256501</t>
         </is>
       </c>
       <c r="B312" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს იბერფუდი</t>
+          <t>შპს მთა</t>
         </is>
       </c>
       <c r="C312" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D312" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E312" s="7" t="inlineStr">
         <is>
-          <t>2,408</t>
-[...3 lines deleted...]
-        <v/>
+          <t>8,713</t>
+        </is>
+      </c>
+      <c r="F312" s="7" t="inlineStr">
+        <is>
+          <t>-10.6%</t>
+        </is>
       </c>
       <c r="G312" s="7" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>453</t>
         </is>
       </c>
       <c r="H312" s="7" t="inlineStr">
         <is>
-          <t>8.6%</t>
+          <t>5.2%</t>
         </is>
       </c>
       <c r="I312" s="7" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>291</t>
         </is>
       </c>
       <c r="J312" s="7" t="inlineStr">
         <is>
-          <t>1,877</t>
+          <t>3,454</t>
         </is>
       </c>
       <c r="K312" s="7" t="inlineStr">
         <is>
-          <t>1,331</t>
+          <t>2,190</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="inlineStr">
         <is>
-          <t>400260971</t>
+          <t>404423218</t>
         </is>
       </c>
       <c r="B313" s="6" t="inlineStr">
         <is>
-          <t>შპს ბახა</t>
+          <t>შპს კალანდა 777</t>
         </is>
       </c>
       <c r="C313" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D313" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E313" s="5" t="inlineStr">
         <is>
-          <t>2,382</t>
+          <t>8,633</t>
         </is>
       </c>
       <c r="F313" s="5" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>-19.8%</t>
         </is>
       </c>
       <c r="G313" s="5" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>354</t>
         </is>
       </c>
       <c r="H313" s="5" t="inlineStr">
         <is>
-          <t>29.7%</t>
+          <t>4.1%</t>
         </is>
       </c>
       <c r="I313" s="5" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>220</t>
         </is>
       </c>
       <c r="J313" s="5" t="inlineStr">
         <is>
-          <t>2,614</t>
+          <t>2,631</t>
         </is>
       </c>
       <c r="K313" s="5" t="inlineStr">
         <is>
-          <t>2,580</t>
+          <t>1,275</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="7" t="inlineStr">
         <is>
-          <t>402063636</t>
+          <t>406228595</t>
         </is>
       </c>
       <c r="B314" s="8" t="inlineStr">
         <is>
-          <t>შპს თელა</t>
+          <t>შპს ნიუ პრო</t>
         </is>
       </c>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D314" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E314" s="7" t="inlineStr">
         <is>
-          <t>2,327</t>
+          <t>8,622</t>
         </is>
       </c>
       <c r="F314" s="7" t="inlineStr">
         <is>
-          <t>-18.8%</t>
+          <t>18.1%</t>
         </is>
       </c>
       <c r="G314" s="7" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>762</t>
         </is>
       </c>
       <c r="H314" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="I314" s="7" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>297</t>
         </is>
       </c>
       <c r="J314" s="7" t="inlineStr">
         <is>
-          <t>1,344</t>
+          <t>2,237</t>
         </is>
       </c>
       <c r="K314" s="7" t="inlineStr">
         <is>
-          <t>971</t>
+          <t>1,674</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="inlineStr">
         <is>
-          <t>402173517</t>
+          <t>202462352</t>
         </is>
       </c>
       <c r="B315" s="6" t="inlineStr">
         <is>
-          <t>შპს ზიმ 2020</t>
+          <t>შპს პითუსაკო</t>
         </is>
       </c>
       <c r="C315" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D315" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E315" s="5" t="inlineStr">
         <is>
-          <t>2,312</t>
+          <t>8,584</t>
         </is>
       </c>
       <c r="F315" s="5" t="inlineStr">
         <is>
-          <t>0.5%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="G315" s="5" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>1,780</t>
         </is>
       </c>
       <c r="H315" s="5" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>20.7%</t>
         </is>
       </c>
       <c r="I315" s="5" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>1,393</t>
         </is>
       </c>
       <c r="J315" s="5" t="inlineStr">
         <is>
-          <t>1,221</t>
+          <t>9,462</t>
         </is>
       </c>
       <c r="K315" s="5" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>5,459</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="7" t="inlineStr">
         <is>
-          <t>418475091</t>
+          <t>205158434</t>
         </is>
       </c>
       <c r="B316" s="8" t="inlineStr">
         <is>
-          <t>შპს მოდერნ თრეიდი</t>
+          <t>შპს დაჩა-ჯორჯია</t>
         </is>
       </c>
       <c r="C316" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D316" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E316" s="7" t="inlineStr">
         <is>
-          <t>2,307</t>
+          <t>8,492</t>
         </is>
       </c>
       <c r="F316" s="7" t="inlineStr">
         <is>
-          <t>-17.6%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="G316" s="7" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>1,400</t>
         </is>
       </c>
       <c r="H316" s="7" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>16.5%</t>
         </is>
       </c>
       <c r="I316" s="7" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>1,131</t>
         </is>
       </c>
       <c r="J316" s="7" t="inlineStr">
         <is>
-          <t>4,052</t>
+          <t>2,282</t>
         </is>
       </c>
       <c r="K316" s="7" t="inlineStr">
         <is>
-          <t>1,082</t>
+          <t>1,418</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="inlineStr">
         <is>
-          <t>404905073</t>
+          <t>205278689</t>
         </is>
       </c>
       <c r="B317" s="6" t="inlineStr">
         <is>
-          <t>შპს ავა</t>
+          <t>შპს სერა</t>
         </is>
       </c>
       <c r="C317" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D317" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E317" s="5" t="inlineStr">
         <is>
-          <t>2,298</t>
+          <t>8,468</t>
         </is>
       </c>
       <c r="F317" s="5" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="G317" s="5" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>-103</t>
         </is>
       </c>
       <c r="H317" s="5" t="inlineStr">
         <is>
-          <t>36.0%</t>
+          <t>-1.2%</t>
         </is>
       </c>
       <c r="I317" s="5" t="inlineStr">
         <is>
-          <t>681</t>
+          <t>-357</t>
         </is>
       </c>
       <c r="J317" s="5" t="inlineStr">
         <is>
-          <t>632</t>
+          <t>5,296</t>
         </is>
       </c>
       <c r="K317" s="5" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>-326</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="7" t="inlineStr">
         <is>
-          <t>405006755</t>
+          <t>405418613</t>
         </is>
       </c>
       <c r="B318" s="8" t="inlineStr">
         <is>
-          <t>შპს კატო</t>
+          <t>შპს დიჯი გრუპი</t>
         </is>
       </c>
       <c r="C318" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D318" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E318" s="7" t="inlineStr">
         <is>
-          <t>2,287</t>
+          <t>8,435</t>
         </is>
       </c>
       <c r="F318" s="7" t="inlineStr">
         <is>
-          <t>100.7%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="G318" s="7" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>812</t>
         </is>
       </c>
       <c r="H318" s="7" t="inlineStr">
         <is>
-          <t>22.3%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I318" s="7" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>-133</t>
         </is>
       </c>
       <c r="J318" s="7" t="inlineStr">
         <is>
-          <t>3,316</t>
+          <t>2,638</t>
         </is>
       </c>
       <c r="K318" s="7" t="inlineStr">
         <is>
-          <t>2,208</t>
+          <t>-275</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="inlineStr">
         <is>
-          <t>402095022</t>
+          <t>404606592</t>
         </is>
       </c>
       <c r="B319" s="6" t="inlineStr">
         <is>
-          <t>⚠ აელბე თრედინგი</t>
+          <t>შპს ვინი</t>
         </is>
       </c>
       <c r="C319" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D319" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E319" s="5" t="inlineStr">
         <is>
-          <t>2,224</t>
+          <t>8,394</t>
         </is>
       </c>
       <c r="F319" s="5" t="inlineStr">
         <is>
-          <t>-93.8%</t>
+          <t>161.3%</t>
         </is>
       </c>
       <c r="G319" s="5" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>136</t>
         </is>
       </c>
       <c r="H319" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I319" s="5" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>5</t>
         </is>
       </c>
       <c r="J319" s="5" t="inlineStr">
         <is>
-          <t>6,636</t>
+          <t>1,005</t>
         </is>
       </c>
       <c r="K319" s="5" t="inlineStr">
         <is>
-          <t>-1,945</t>
+          <t>59</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="7" t="inlineStr">
         <is>
-          <t>405088569</t>
+          <t>429650772</t>
         </is>
       </c>
       <c r="B320" s="8" t="inlineStr">
         <is>
-          <t>შპს ქარელის ხილი</t>
+          <t>შპს ლუპო</t>
         </is>
       </c>
       <c r="C320" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D320" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E320" s="7" t="inlineStr">
         <is>
-          <t>2,217</t>
+          <t>8,391</t>
         </is>
       </c>
       <c r="F320" s="7" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>-8.1%</t>
         </is>
       </c>
       <c r="G320" s="7" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>-730</t>
         </is>
       </c>
       <c r="H320" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="I320" s="7" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>-817</t>
         </is>
       </c>
       <c r="J320" s="7" t="inlineStr">
         <is>
-          <t>1,971</t>
+          <t>1,465</t>
         </is>
       </c>
       <c r="K320" s="7" t="inlineStr">
         <is>
-          <t>-796</t>
+          <t>-481</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="inlineStr">
         <is>
-          <t>404555726</t>
+          <t>206202401</t>
         </is>
       </c>
       <c r="B321" s="6" t="inlineStr">
         <is>
-          <t>შპს ფიშკა</t>
+          <t>შპს ალმი ჯორჯია</t>
         </is>
       </c>
       <c r="C321" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D321" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E321" s="5" t="inlineStr">
         <is>
-          <t>2,212</t>
+          <t>8,287</t>
         </is>
       </c>
       <c r="F321" s="5" t="inlineStr">
         <is>
-          <t>-73.3%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="G321" s="5" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>1,163</t>
         </is>
       </c>
       <c r="H321" s="5" t="inlineStr">
         <is>
-          <t>4.1%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="I321" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1,231</t>
         </is>
       </c>
       <c r="J321" s="5" t="inlineStr">
         <is>
-          <t>1,338</t>
+          <t>6,144</t>
         </is>
       </c>
       <c r="K321" s="5" t="inlineStr">
         <is>
-          <t>-887</t>
+          <t>6,021</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="7" t="inlineStr">
         <is>
-          <t>205179849</t>
+          <t>405020141</t>
         </is>
       </c>
       <c r="B322" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფუდსერვისი</t>
+          <t>შპს ჯიეფაი</t>
         </is>
       </c>
       <c r="C322" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D322" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E322" s="7" t="inlineStr">
         <is>
-          <t>2,169</t>
+          <t>8,257</t>
         </is>
       </c>
       <c r="F322" s="7" t="inlineStr">
         <is>
-          <t>-94.9%</t>
+          <t>-17.0%</t>
         </is>
       </c>
       <c r="G322" s="7" t="inlineStr">
         <is>
-          <t>-1,524</t>
+          <t>1,634</t>
         </is>
       </c>
       <c r="H322" s="7" t="inlineStr">
         <is>
-          <t>-70.3%</t>
+          <t>19.8%</t>
         </is>
       </c>
       <c r="I322" s="7" t="inlineStr">
         <is>
-          <t>1,628</t>
+          <t>1,440</t>
         </is>
       </c>
       <c r="J322" s="7" t="inlineStr">
         <is>
-          <t>3,383</t>
+          <t>9,615</t>
         </is>
       </c>
       <c r="K322" s="7" t="inlineStr">
         <is>
-          <t>2,890</t>
+          <t>8,181</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="inlineStr">
         <is>
-          <t>404855233</t>
+          <t>216307654</t>
         </is>
       </c>
       <c r="B323" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სოლედო</t>
+          <t>შპს ელდორადო</t>
         </is>
       </c>
       <c r="C323" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D323" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E323" s="5" t="inlineStr">
         <is>
-          <t>2,156</t>
+          <t>8,250</t>
         </is>
       </c>
       <c r="F323" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="G323" s="5" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>768</t>
         </is>
       </c>
       <c r="H323" s="5" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="I323" s="5" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>285</t>
         </is>
       </c>
       <c r="J323" s="5" t="inlineStr">
         <is>
-          <t>685</t>
+          <t>1,181</t>
         </is>
       </c>
       <c r="K323" s="5" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>986</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="7" t="inlineStr">
         <is>
-          <t>417891838</t>
+          <t>401946392</t>
         </is>
       </c>
       <c r="B324" s="8" t="inlineStr">
         <is>
-          <t>შპს სანდო პროდუქტი</t>
+          <t>შპს დაბი</t>
         </is>
       </c>
       <c r="C324" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D324" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E324" s="7" t="inlineStr">
         <is>
-          <t>2,118</t>
+          <t>8,196</t>
         </is>
       </c>
       <c r="F324" s="7" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="G324" s="7" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>1,533</t>
         </is>
       </c>
       <c r="H324" s="7" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="I324" s="7" t="inlineStr">
         <is>
-          <t>-91</t>
+          <t>939</t>
         </is>
       </c>
       <c r="J324" s="7" t="inlineStr">
         <is>
-          <t>1,060</t>
+          <t>5,943</t>
         </is>
       </c>
       <c r="K324" s="7" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>1,978</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="5" t="inlineStr">
         <is>
-          <t>404914241</t>
+          <t>400026299</t>
         </is>
       </c>
       <c r="B325" s="6" t="inlineStr">
         <is>
-          <t>შპს ANA</t>
+          <t>შპს CD company</t>
         </is>
       </c>
       <c r="C325" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D325" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E325" s="5" t="inlineStr">
         <is>
-          <t>2,111</t>
+          <t>8,154</t>
         </is>
       </c>
       <c r="F325" s="5" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="G325" s="5" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>391</t>
         </is>
       </c>
       <c r="H325" s="5" t="inlineStr">
         <is>
-          <t>20.8%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I325" s="5" t="inlineStr">
         <is>
-          <t>468</t>
+          <t>284</t>
         </is>
       </c>
       <c r="J325" s="5" t="inlineStr">
         <is>
-          <t>1,326</t>
+          <t>4,200</t>
         </is>
       </c>
       <c r="K325" s="5" t="inlineStr">
         <is>
-          <t>1,312</t>
+          <t>2,755</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="7" t="inlineStr">
         <is>
-          <t>406044668</t>
+          <t>404601640</t>
         </is>
       </c>
       <c r="B326" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ნატურალ პროდუქტ</t>
+          <t>შპს ბელმარტი</t>
         </is>
       </c>
       <c r="C326" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D326" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E326" s="7" t="inlineStr">
         <is>
-          <t>2,109</t>
+          <t>8,144</t>
         </is>
       </c>
       <c r="F326" s="7" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>131.6%</t>
         </is>
       </c>
       <c r="G326" s="7" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>1,396</t>
         </is>
       </c>
       <c r="H326" s="7" t="inlineStr">
         <is>
-          <t>6.8%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="I326" s="7" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>1,444</t>
         </is>
       </c>
       <c r="J326" s="7" t="inlineStr">
         <is>
-          <t>3,002</t>
+          <t>2,350</t>
         </is>
       </c>
       <c r="K326" s="7" t="inlineStr">
         <is>
-          <t>1,113</t>
+          <t>1,938</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="5" t="inlineStr">
         <is>
-          <t>406057902</t>
+          <t>402181544</t>
         </is>
       </c>
       <c r="B327" s="6" t="inlineStr">
         <is>
-          <t>შპს ნარეკაცი</t>
+          <t>შპს  წისქვილი ბაზარი</t>
         </is>
       </c>
       <c r="C327" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D327" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E327" s="5" t="inlineStr">
         <is>
-          <t>2,091</t>
+          <t>8,118</t>
         </is>
       </c>
       <c r="F327" s="5" t="inlineStr">
         <is>
-          <t>-17.6%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="G327" s="5" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>-341</t>
         </is>
       </c>
       <c r="H327" s="5" t="inlineStr">
         <is>
-          <t>14.9%</t>
+          <t>-4.2%</t>
         </is>
       </c>
       <c r="I327" s="5" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>-338</t>
         </is>
       </c>
       <c r="J327" s="5" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>2,383</t>
         </is>
       </c>
       <c r="K327" s="5" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>963</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="7" t="inlineStr">
         <is>
-          <t>406049903</t>
+          <t>406025233</t>
         </is>
       </c>
       <c r="B328" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სანტრეიდი</t>
+          <t>⚠ შპს შაროლე</t>
         </is>
       </c>
       <c r="C328" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D328" s="7" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E328" s="7" t="inlineStr">
         <is>
-          <t>2,086</t>
+          <t>8,100</t>
         </is>
       </c>
       <c r="F328" s="7" t="inlineStr">
         <is>
-          <t>-18.8%</t>
+          <t>-10.0%</t>
         </is>
       </c>
       <c r="G328" s="7" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>878</t>
         </is>
       </c>
       <c r="H328" s="7" t="inlineStr">
         <is>
-          <t>12.1%</t>
+          <t>10.8%</t>
         </is>
       </c>
       <c r="I328" s="7" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>837</t>
         </is>
       </c>
       <c r="J328" s="7" t="inlineStr">
         <is>
-          <t>1,716</t>
+          <t>4,462</t>
         </is>
       </c>
       <c r="K328" s="7" t="inlineStr">
         <is>
-          <t>1,116</t>
+          <t>2,140</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="5" t="inlineStr">
         <is>
-          <t>434170381</t>
+          <t>445498177</t>
         </is>
       </c>
       <c r="B329" s="6" t="inlineStr">
         <is>
-          <t>შპს თამარი 2017</t>
+          <t>⚠ შპს  პრიმო</t>
         </is>
       </c>
       <c r="C329" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D329" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E329" s="5" t="inlineStr">
         <is>
-          <t>2,049</t>
+          <t>8,068</t>
         </is>
       </c>
       <c r="F329" s="5" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="G329" s="5" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>469</t>
         </is>
       </c>
       <c r="H329" s="5" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="I329" s="5" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>453</t>
         </is>
       </c>
       <c r="J329" s="5" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>2,261</t>
         </is>
       </c>
       <c r="K329" s="5" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>2,190</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="7" t="inlineStr">
         <is>
-          <t>216298030</t>
+          <t>426115955</t>
         </is>
       </c>
       <c r="B330" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლუკა და გვანცა</t>
+          <t>შპს ნიკალა</t>
         </is>
       </c>
       <c r="C330" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D330" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E330" s="7" t="inlineStr">
         <is>
-          <t>2,021</t>
+          <t>8,019</t>
         </is>
       </c>
       <c r="F330" s="7" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>28.1%</t>
         </is>
       </c>
       <c r="G330" s="7" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>387</t>
         </is>
       </c>
       <c r="H330" s="7" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>4.8%</t>
         </is>
       </c>
       <c r="I330" s="7" t="inlineStr">
         <is>
-          <t>-68</t>
+          <t>313</t>
         </is>
       </c>
       <c r="J330" s="7" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>1,431</t>
         </is>
       </c>
       <c r="K330" s="7" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>918</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="inlineStr">
         <is>
-          <t>412706184</t>
+          <t>248412542</t>
         </is>
       </c>
       <c r="B331" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პოლა იმერეთი</t>
+          <t>შპს მთის არწივი</t>
         </is>
       </c>
       <c r="C331" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D331" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E331" s="5" t="inlineStr">
         <is>
-          <t>1,857</t>
-[...3 lines deleted...]
-        <v/>
+          <t>7,999</t>
+        </is>
+      </c>
+      <c r="F331" s="5" t="inlineStr">
+        <is>
+          <t>10.9%</t>
+        </is>
       </c>
       <c r="G331" s="5" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>1,101</t>
         </is>
       </c>
       <c r="H331" s="5" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>13.8%</t>
         </is>
       </c>
       <c r="I331" s="5" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>919</t>
         </is>
       </c>
       <c r="J331" s="5" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>3,687</t>
         </is>
       </c>
       <c r="K331" s="5" t="inlineStr">
         <is>
-          <t>-83</t>
+          <t>3,610</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="7" t="inlineStr">
         <is>
-          <t>438111543</t>
+          <t>205234012</t>
         </is>
       </c>
       <c r="B332" s="8" t="inlineStr">
         <is>
-          <t>შპს  მარკეტ - 2015</t>
+          <t>შპს დანონე-ს წარმომადგენლობა საქართველოში</t>
         </is>
       </c>
       <c r="C332" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D332" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E332" s="7" t="inlineStr">
         <is>
-          <t>1,811</t>
+          <t>7,931</t>
         </is>
       </c>
       <c r="F332" s="7" t="inlineStr">
         <is>
-          <t>-18.2%</t>
+          <t>-42.1%</t>
         </is>
       </c>
       <c r="G332" s="7" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>2,523</t>
         </is>
       </c>
       <c r="H332" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>31.8%</t>
         </is>
       </c>
       <c r="I332" s="7" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>604</t>
         </is>
       </c>
       <c r="J332" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>619</t>
         </is>
       </c>
       <c r="K332" s="7" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>619</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="5" t="inlineStr">
         <is>
-          <t>400131273</t>
+          <t>405176036</t>
         </is>
       </c>
       <c r="B333" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სოიტექსი</t>
+          <t>შპს გრინვილი</t>
         </is>
       </c>
       <c r="C333" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D333" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E333" s="5" t="inlineStr">
         <is>
-          <t>1,811</t>
+          <t>7,925</t>
         </is>
       </c>
       <c r="F333" s="5" t="inlineStr">
         <is>
-          <t>-91.8%</t>
+          <t>-7.8%</t>
         </is>
       </c>
       <c r="G333" s="5" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>1,786</t>
         </is>
       </c>
       <c r="H333" s="5" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="I333" s="5" t="inlineStr">
         <is>
-          <t>-101</t>
+          <t>1,250</t>
         </is>
       </c>
       <c r="J333" s="5" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>6,781</t>
         </is>
       </c>
       <c r="K333" s="5" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>2,647</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="7" t="inlineStr">
         <is>
-          <t>400135046</t>
+          <t>405328658</t>
         </is>
       </c>
       <c r="B334" s="8" t="inlineStr">
         <is>
-          <t>შპს ნუგბარი</t>
+          <t>⚠ შპს ჯოლიო</t>
         </is>
       </c>
       <c r="C334" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D334" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E334" s="7" t="inlineStr">
         <is>
-          <t>1,807</t>
+          <t>7,846</t>
         </is>
       </c>
       <c r="F334" s="7" t="inlineStr">
         <is>
-          <t>61.6%</t>
+          <t>-35.7%</t>
         </is>
       </c>
       <c r="G334" s="7" t="inlineStr">
         <is>
-          <t>-603</t>
+          <t>-4,526</t>
         </is>
       </c>
       <c r="H334" s="7" t="inlineStr">
         <is>
-          <t>-33.4%</t>
+          <t>-57.7%</t>
         </is>
       </c>
       <c r="I334" s="7" t="inlineStr">
         <is>
-          <t>-619</t>
+          <t>-6,714</t>
         </is>
       </c>
       <c r="J334" s="7" t="inlineStr">
         <is>
-          <t>3,183</t>
+          <t>16,940</t>
         </is>
       </c>
       <c r="K334" s="7" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>-10,488</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="inlineStr">
         <is>
-          <t>405207002</t>
+          <t>417887380</t>
         </is>
       </c>
       <c r="B335" s="6" t="inlineStr">
         <is>
-          <t>შპს იამუნა ჯორჯია</t>
+          <t>შპს ლუანა</t>
         </is>
       </c>
       <c r="C335" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D335" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E335" s="5" t="inlineStr">
         <is>
-          <t>1,801</t>
+          <t>7,797</t>
         </is>
       </c>
       <c r="F335" s="5" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>80.3%</t>
         </is>
       </c>
       <c r="G335" s="5" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>1,335</t>
         </is>
       </c>
       <c r="H335" s="5" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="I335" s="5" t="inlineStr">
         <is>
-          <t>-89</t>
+          <t>1,205</t>
         </is>
       </c>
       <c r="J335" s="5" t="inlineStr">
         <is>
-          <t>2,954</t>
+          <t>3,434</t>
         </is>
       </c>
       <c r="K335" s="5" t="inlineStr">
         <is>
-          <t>879</t>
+          <t>2,659</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="7" t="inlineStr">
         <is>
-          <t>202295211</t>
+          <t>205032374</t>
         </is>
       </c>
       <c r="B336" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გეო იმპექსი</t>
+          <t>შპს ბი და ჯი კომპანი</t>
         </is>
       </c>
       <c r="C336" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D336" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E336" s="7" t="inlineStr">
         <is>
-          <t>1,649</t>
+          <t>7,691</t>
         </is>
       </c>
       <c r="F336" s="7" t="inlineStr">
         <is>
-          <t>-48.7%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="G336" s="7" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>635</t>
         </is>
       </c>
       <c r="H336" s="7" t="inlineStr">
         <is>
-          <t>30.2%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I336" s="7" t="inlineStr">
         <is>
-          <t>873</t>
+          <t>1,041</t>
         </is>
       </c>
       <c r="J336" s="7" t="inlineStr">
         <is>
-          <t>7,512</t>
+          <t>5,456</t>
         </is>
       </c>
       <c r="K336" s="7" t="inlineStr">
         <is>
-          <t>4,922</t>
+          <t>3,274</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="5" t="inlineStr">
         <is>
-          <t>220360428</t>
+          <t>406180421</t>
         </is>
       </c>
       <c r="B337" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გიორგი 21</t>
+          <t>შპს დოლჩე ვიტა</t>
         </is>
       </c>
       <c r="C337" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D337" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E337" s="5" t="inlineStr">
         <is>
-          <t>1,613</t>
+          <t>7,666</t>
         </is>
       </c>
       <c r="F337" s="5" t="inlineStr">
         <is>
-          <t>-48.4%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="G337" s="5" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>1,625</t>
         </is>
       </c>
       <c r="H337" s="5" t="inlineStr">
         <is>
-          <t>26.2%</t>
+          <t>21.2%</t>
         </is>
       </c>
       <c r="I337" s="5" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>1,346</t>
         </is>
       </c>
       <c r="J337" s="5" t="inlineStr">
         <is>
-          <t>2,142</t>
+          <t>4,291</t>
         </is>
       </c>
       <c r="K337" s="5" t="inlineStr">
         <is>
-          <t>2,108</t>
+          <t>3,249</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="7" t="inlineStr">
         <is>
-          <t>202191699</t>
+          <t>200265220</t>
         </is>
       </c>
       <c r="B338" s="8" t="inlineStr">
         <is>
-          <t>შპს ყაზბეგი 1881</t>
+          <t>შპს ჩვენი ფერმერი</t>
         </is>
       </c>
       <c r="C338" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D338" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E338" s="7" t="inlineStr">
         <is>
-          <t>1,612</t>
+          <t>7,640</t>
         </is>
       </c>
       <c r="F338" s="7" t="inlineStr">
         <is>
-          <t>-13.2%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="G338" s="7" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>893</t>
         </is>
       </c>
       <c r="H338" s="7" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I338" s="7" t="inlineStr">
         <is>
-          <t>-189</t>
+          <t>517</t>
         </is>
       </c>
       <c r="J338" s="7" t="inlineStr">
         <is>
-          <t>15,961</t>
+          <t>3,272</t>
         </is>
       </c>
       <c r="K338" s="7" t="inlineStr">
         <is>
-          <t>15,012</t>
+          <t>748</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="inlineStr">
         <is>
-          <t>405347227</t>
+          <t>406294638</t>
         </is>
       </c>
       <c r="B339" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სტარი</t>
+          <t>⚠ შპს აგრიკო</t>
         </is>
       </c>
       <c r="C339" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D339" s="5" t="n">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="E339" s="5" t="inlineStr">
         <is>
-          <t>1,528</t>
+          <t>7,636</t>
         </is>
       </c>
       <c r="F339" s="5" t="inlineStr">
         <is>
-          <t>-43.9%</t>
+          <t>-32.3%</t>
         </is>
       </c>
       <c r="G339" s="5" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>136</t>
         </is>
       </c>
       <c r="H339" s="5" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="I339" s="5" t="inlineStr">
         <is>
-          <t>-66</t>
+          <t>222</t>
         </is>
       </c>
       <c r="J339" s="5" t="inlineStr">
         <is>
-          <t>875</t>
+          <t>1,368</t>
         </is>
       </c>
       <c r="K339" s="5" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>-940</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="7" t="inlineStr">
         <is>
-          <t>405699640</t>
+          <t>404407879</t>
         </is>
       </c>
       <c r="B340" s="8" t="inlineStr">
         <is>
-          <t>შპს გლობალ ქემ ჯორჯია</t>
+          <t>შპს გურმე</t>
         </is>
       </c>
       <c r="C340" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D340" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E340" s="7" t="inlineStr">
         <is>
-          <t>1,526</t>
-[...3 lines deleted...]
-        <v/>
+          <t>7,599</t>
+        </is>
+      </c>
+      <c r="F340" s="7" t="inlineStr">
+        <is>
+          <t>34.8%</t>
+        </is>
       </c>
       <c r="G340" s="7" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>-53</t>
         </is>
       </c>
       <c r="H340" s="7" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="I340" s="7" t="inlineStr">
         <is>
-          <t>-148</t>
+          <t>-100</t>
         </is>
       </c>
       <c r="J340" s="7" t="inlineStr">
         <is>
-          <t>1,927</t>
+          <t>4,269</t>
         </is>
       </c>
       <c r="K340" s="7" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>-144</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="5" t="inlineStr">
         <is>
-          <t>442734891</t>
+          <t>404929271</t>
         </is>
       </c>
       <c r="B341" s="6" t="inlineStr">
         <is>
-          <t>შპს ბესტ დისტრიბუშენ</t>
+          <t>შპს ICC GEORGIA</t>
         </is>
       </c>
       <c r="C341" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D341" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E341" s="5" t="inlineStr">
         <is>
-          <t>1,507</t>
+          <t>7,575</t>
         </is>
       </c>
       <c r="F341" s="5" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="G341" s="5" t="inlineStr">
         <is>
-          <t>-323</t>
+          <t>13</t>
         </is>
       </c>
       <c r="H341" s="5" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="I341" s="5" t="inlineStr">
         <is>
-          <t>-157</t>
+          <t>-219</t>
         </is>
       </c>
       <c r="J341" s="5" t="inlineStr">
         <is>
-          <t>1,398</t>
+          <t>4,759</t>
         </is>
       </c>
       <c r="K341" s="5" t="inlineStr">
         <is>
-          <t>-257</t>
+          <t>2,758</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="7" t="inlineStr">
         <is>
-          <t>416288047</t>
+          <t>218083197</t>
         </is>
       </c>
       <c r="B342" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ილგო</t>
+          <t>შპს გსქ კულა</t>
         </is>
       </c>
       <c r="C342" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D342" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E342" s="7" t="inlineStr">
         <is>
-          <t>1,487</t>
+          <t>7,569</t>
         </is>
       </c>
       <c r="F342" s="7" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>-44.7%</t>
         </is>
       </c>
       <c r="G342" s="7" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>-243</t>
         </is>
       </c>
       <c r="H342" s="7" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="I342" s="7" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>141</t>
         </is>
       </c>
       <c r="J342" s="7" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>20,268</t>
         </is>
       </c>
       <c r="K342" s="7" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>11,639</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="5" t="inlineStr">
         <is>
-          <t>201990578</t>
+          <t>212904703</t>
         </is>
       </c>
       <c r="B343" s="6" t="inlineStr">
         <is>
-          <t>სს ლაღიძე</t>
+          <t>შპს მაკნატუნა</t>
         </is>
       </c>
       <c r="C343" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D343" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E343" s="5" t="inlineStr">
         <is>
-          <t>1,445</t>
+          <t>7,536</t>
         </is>
       </c>
       <c r="F343" s="5" t="inlineStr">
         <is>
-          <t>4.3%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="G343" s="5" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>1,432</t>
         </is>
       </c>
       <c r="H343" s="5" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>19.0%</t>
         </is>
       </c>
       <c r="I343" s="5" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>972</t>
         </is>
       </c>
       <c r="J343" s="5" t="inlineStr">
         <is>
-          <t>1,801</t>
+          <t>5,105</t>
         </is>
       </c>
       <c r="K343" s="5" t="inlineStr">
         <is>
-          <t>1,742</t>
+          <t>4,252</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="7" t="inlineStr">
         <is>
-          <t>415094542</t>
+          <t>245617346</t>
         </is>
       </c>
       <c r="B344" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სმარტ ფუდი</t>
+          <t>შპს ლუზი-კომპანი</t>
         </is>
       </c>
       <c r="C344" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D344" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E344" s="7" t="inlineStr">
         <is>
-          <t>1,428</t>
+          <t>7,371</t>
         </is>
       </c>
       <c r="F344" s="7" t="inlineStr">
         <is>
-          <t>-56.0%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="G344" s="7" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>307</t>
         </is>
       </c>
       <c r="H344" s="7" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I344" s="7" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>250</t>
         </is>
       </c>
       <c r="J344" s="7" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>2,160</t>
         </is>
       </c>
       <c r="K344" s="7" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>1,242</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="5" t="inlineStr">
         <is>
-          <t>405132100</t>
+          <t>406403477</t>
         </is>
       </c>
       <c r="B345" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ლგ ჯგუფი</t>
+          <t>შპს უნივერსამი-მარნეული</t>
         </is>
       </c>
       <c r="C345" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D345" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E345" s="5" t="inlineStr">
         <is>
-          <t>1,424</t>
+          <t>7,370</t>
         </is>
       </c>
       <c r="F345" s="5" t="inlineStr">
         <is>
-          <t>-46.0%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="G345" s="5" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>393</t>
         </is>
       </c>
       <c r="H345" s="5" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I345" s="5" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>383</t>
         </is>
       </c>
       <c r="J345" s="5" t="inlineStr">
         <is>
-          <t>1,856</t>
+          <t>1,851</t>
         </is>
       </c>
       <c r="K345" s="5" t="inlineStr">
         <is>
-          <t>1,278</t>
+          <t>908</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="7" t="inlineStr">
         <is>
-          <t>205256159</t>
+          <t>231289959</t>
         </is>
       </c>
       <c r="B346" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ლებო 2012</t>
+          <t>შპს სმარტი 2009</t>
         </is>
       </c>
       <c r="C346" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D346" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E346" s="7" t="inlineStr">
         <is>
-          <t>1,416</t>
+          <t>7,368</t>
         </is>
       </c>
       <c r="F346" s="7" t="inlineStr">
         <is>
-          <t>-44.7%</t>
+          <t>7.1%</t>
         </is>
       </c>
       <c r="G346" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1,339</t>
         </is>
       </c>
       <c r="H346" s="7" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="I346" s="7" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>660</t>
         </is>
       </c>
       <c r="J346" s="7" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>10,037</t>
         </is>
       </c>
       <c r="K346" s="7" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>3,040</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="5" t="inlineStr">
         <is>
-          <t>417885541</t>
+          <t>426136763</t>
         </is>
       </c>
       <c r="B347" s="6" t="inlineStr">
         <is>
-          <t>შპს ბატონო</t>
+          <t>შპს  სავაჭრო ცენტრი გუდმარტი</t>
         </is>
       </c>
       <c r="C347" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D347" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E347" s="5" t="inlineStr">
         <is>
-          <t>1,403</t>
+          <t>7,355</t>
         </is>
       </c>
       <c r="F347" s="5" t="inlineStr">
         <is>
-          <t>-76.0%</t>
+          <t>-9.9%</t>
         </is>
       </c>
       <c r="G347" s="5" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>280</t>
         </is>
       </c>
       <c r="H347" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>3.8%</t>
         </is>
       </c>
       <c r="I347" s="5" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>198</t>
         </is>
       </c>
       <c r="J347" s="5" t="inlineStr">
         <is>
-          <t>4,222</t>
+          <t>2,182</t>
         </is>
       </c>
       <c r="K347" s="5" t="inlineStr">
         <is>
-          <t>3,580</t>
+          <t>2,148</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="7" t="inlineStr">
         <is>
-          <t>405032753</t>
+          <t>400013873</t>
         </is>
       </c>
       <c r="B348" s="8" t="inlineStr">
         <is>
-          <t>შპს ჩირიფრუტი</t>
+          <t>შპს სოფთ გრუპ</t>
         </is>
       </c>
       <c r="C348" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D348" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E348" s="7" t="inlineStr">
         <is>
-          <t>1,364</t>
+          <t>7,338</t>
         </is>
       </c>
       <c r="F348" s="7" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>28.3%</t>
         </is>
       </c>
       <c r="G348" s="7" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>-160</t>
         </is>
       </c>
       <c r="H348" s="7" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="I348" s="7" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>-188</t>
         </is>
       </c>
       <c r="J348" s="7" t="inlineStr">
         <is>
-          <t>1,398</t>
+          <t>4,677</t>
         </is>
       </c>
       <c r="K348" s="7" t="inlineStr">
         <is>
-          <t>1,289</t>
+          <t>2,828</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="inlineStr">
         <is>
-          <t>402157232</t>
+          <t>208183678</t>
         </is>
       </c>
       <c r="B349" s="6" t="inlineStr">
         <is>
-          <t>შპს ფუუდ ტრეიდ</t>
+          <t>ომპეტ</t>
         </is>
       </c>
       <c r="C349" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D349" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E349" s="5" t="inlineStr">
         <is>
-          <t>1,355</t>
+          <t>7,298</t>
         </is>
       </c>
       <c r="F349" s="5" t="inlineStr">
         <is>
-          <t>-48.8%</t>
+          <t>57.2%</t>
         </is>
       </c>
       <c r="G349" s="5" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>967</t>
         </is>
       </c>
       <c r="H349" s="5" t="inlineStr">
         <is>
-          <t>4.2%</t>
+          <t>13.3%</t>
         </is>
       </c>
       <c r="I349" s="5" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>955</t>
         </is>
       </c>
       <c r="J349" s="5" t="inlineStr">
         <is>
-          <t>1,039</t>
+          <t>2,458</t>
         </is>
       </c>
       <c r="K349" s="5" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>1,843</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="7" t="inlineStr">
         <is>
-          <t>400215165</t>
+          <t>200018122</t>
         </is>
       </c>
       <c r="B350" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ემ ენდ ქეი</t>
+          <t>შპს პური ჩვენი არსობისა</t>
         </is>
       </c>
       <c r="C350" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D350" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E350" s="7" t="inlineStr">
         <is>
-          <t>1,322</t>
+          <t>7,291</t>
         </is>
       </c>
       <c r="F350" s="7" t="inlineStr">
         <is>
-          <t>-68.7%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="G350" s="7" t="inlineStr">
         <is>
-          <t>-56</t>
+          <t>822</t>
         </is>
       </c>
       <c r="H350" s="7" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>11.3%</t>
         </is>
       </c>
       <c r="I350" s="7" t="inlineStr">
         <is>
-          <t>-87</t>
+          <t>797</t>
         </is>
       </c>
       <c r="J350" s="7" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>2,873</t>
         </is>
       </c>
       <c r="K350" s="7" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>2,672</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="5" t="inlineStr">
         <is>
-          <t>436032945</t>
+          <t>401980549</t>
         </is>
       </c>
       <c r="B351" s="6" t="inlineStr">
         <is>
-          <t>შპს მარელი (Ltd MARELI)</t>
+          <t>⚠ შპს Interinvest</t>
         </is>
       </c>
       <c r="C351" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D351" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E351" s="5" t="inlineStr">
         <is>
-          <t>1,304</t>
-[...5 lines deleted...]
-        </is>
+          <t>7,278</t>
+        </is>
+      </c>
+      <c r="F351" s="5" t="n">
+        <v/>
       </c>
       <c r="G351" s="5" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>201</t>
         </is>
       </c>
       <c r="H351" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="I351" s="5" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>184</t>
         </is>
       </c>
       <c r="J351" s="5" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>3,353</t>
         </is>
       </c>
       <c r="K351" s="5" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>-14</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="7" t="inlineStr">
         <is>
-          <t>400155032</t>
+          <t>419988222</t>
         </is>
       </c>
       <c r="B352" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ეი ბი სი</t>
+          <t>შპს ანკა ფეა თრეიდ</t>
         </is>
       </c>
       <c r="C352" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D352" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E352" s="7" t="inlineStr">
         <is>
-          <t>1,302</t>
+          <t>7,275</t>
         </is>
       </c>
       <c r="F352" s="7" t="inlineStr">
         <is>
-          <t>48.8%</t>
+          <t>-7.1%</t>
         </is>
       </c>
       <c r="G352" s="7" t="inlineStr">
         <is>
-          <t>-93</t>
+          <t>-426</t>
         </is>
       </c>
       <c r="H352" s="7" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>-5.9%</t>
         </is>
       </c>
       <c r="I352" s="7" t="inlineStr">
         <is>
-          <t>-189</t>
+          <t>-2,331</t>
         </is>
       </c>
       <c r="J352" s="7" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>6,138</t>
         </is>
       </c>
       <c r="K352" s="7" t="inlineStr">
         <is>
-          <t>-832</t>
+          <t>-1,855</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="inlineStr">
         <is>
-          <t>404955198</t>
+          <t>445400664</t>
         </is>
       </c>
       <c r="B353" s="6" t="inlineStr">
         <is>
-          <t>შპს იფქლი პირველი</t>
+          <t>შპს Georgian Industrial Asset Management Group</t>
         </is>
       </c>
       <c r="C353" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D353" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E353" s="5" t="inlineStr">
         <is>
-          <t>1,250</t>
+          <t>7,263</t>
         </is>
       </c>
       <c r="F353" s="5" t="inlineStr">
         <is>
-          <t>-81.8%</t>
+          <t>85.8%</t>
         </is>
       </c>
       <c r="G353" s="5" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>3,531</t>
         </is>
       </c>
       <c r="H353" s="5" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>48.6%</t>
         </is>
       </c>
       <c r="I353" s="5" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>2,293</t>
         </is>
       </c>
       <c r="J353" s="5" t="inlineStr">
         <is>
-          <t>970</t>
+          <t>11,612</t>
         </is>
       </c>
       <c r="K353" s="5" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>-8,343</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="7" t="inlineStr">
         <is>
-          <t>405252275</t>
+          <t>400263861</t>
         </is>
       </c>
       <c r="B354" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სენთრალ დუთი ფრი</t>
+          <t>შპს ჯეო ნუტრიშენ</t>
         </is>
       </c>
       <c r="C354" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D354" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E354" s="7" t="inlineStr">
         <is>
-          <t>1,161</t>
+          <t>7,247</t>
         </is>
       </c>
       <c r="F354" s="7" t="inlineStr">
         <is>
-          <t>-55.5%</t>
+          <t>30.7%</t>
         </is>
       </c>
       <c r="G354" s="7" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>2,127</t>
         </is>
       </c>
       <c r="H354" s="7" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>29.4%</t>
         </is>
       </c>
       <c r="I354" s="7" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>1,319</t>
         </is>
       </c>
       <c r="J354" s="7" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>3,933</t>
         </is>
       </c>
       <c r="K354" s="7" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>3,844</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="inlineStr">
         <is>
-          <t>220363568</t>
+          <t>405136883</t>
         </is>
       </c>
       <c r="B355" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დიოსკურია XXI</t>
+          <t>შპს ჯორჯიან ვენდინგ გრუპი</t>
         </is>
       </c>
       <c r="C355" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D355" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E355" s="5" t="inlineStr">
         <is>
-          <t>1,140</t>
-[...3 lines deleted...]
-        <v/>
+          <t>7,229</t>
+        </is>
+      </c>
+      <c r="F355" s="5" t="inlineStr">
+        <is>
+          <t>32.7%</t>
+        </is>
       </c>
       <c r="G355" s="5" t="inlineStr">
         <is>
-          <t>-502</t>
+          <t>439</t>
         </is>
       </c>
       <c r="H355" s="5" t="inlineStr">
         <is>
-          <t>-44.0%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="I355" s="5" t="inlineStr">
         <is>
-          <t>-424</t>
+          <t>-51</t>
         </is>
       </c>
       <c r="J355" s="5" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>2,681</t>
         </is>
       </c>
       <c r="K355" s="5" t="inlineStr">
         <is>
-          <t>-1,916</t>
+          <t>-1,421</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="7" t="inlineStr">
         <is>
-          <t>402116875</t>
+          <t>402017893</t>
         </is>
       </c>
       <c r="B356" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მეგაბა</t>
+          <t>შპს ეფ ბი დი</t>
         </is>
       </c>
       <c r="C356" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D356" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E356" s="7" t="inlineStr">
         <is>
-          <t>1,081</t>
+          <t>7,172</t>
         </is>
       </c>
       <c r="F356" s="7" t="inlineStr">
         <is>
-          <t>-78.5%</t>
+          <t>37.0%</t>
         </is>
       </c>
       <c r="G356" s="7" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>427</t>
         </is>
       </c>
       <c r="H356" s="7" t="inlineStr">
         <is>
-          <t>6.7%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="I356" s="7" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>267</t>
         </is>
       </c>
       <c r="J356" s="7" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3,579</t>
         </is>
       </c>
       <c r="K356" s="7" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>1,281</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="inlineStr">
         <is>
-          <t>417894176</t>
+          <t>405676656</t>
         </is>
       </c>
       <c r="B357" s="6" t="inlineStr">
         <is>
-          <t>შპს კულა სკ</t>
+          <t>შპს კოროსი აგრო</t>
         </is>
       </c>
       <c r="C357" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D357" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E357" s="5" t="inlineStr">
         <is>
-          <t>1,020</t>
-[...5 lines deleted...]
-        </is>
+          <t>7,159</t>
+        </is>
+      </c>
+      <c r="F357" s="5" t="n">
+        <v/>
       </c>
       <c r="G357" s="5" t="inlineStr">
         <is>
-          <t>-143</t>
+          <t>220</t>
         </is>
       </c>
       <c r="H357" s="5" t="inlineStr">
         <is>
-          <t>-14.0%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I357" s="5" t="inlineStr">
         <is>
-          <t>-168</t>
+          <t>196</t>
         </is>
       </c>
       <c r="J357" s="5" t="inlineStr">
         <is>
-          <t>2,005</t>
+          <t>2,207</t>
         </is>
       </c>
       <c r="K357" s="5" t="inlineStr">
         <is>
-          <t>-1,944</t>
+          <t>196</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="7" t="inlineStr">
         <is>
-          <t>401960339</t>
+          <t>406315704</t>
         </is>
       </c>
       <c r="B358" s="8" t="inlineStr">
         <is>
-          <t>შპს ქართული კვების კომპანია</t>
+          <t>შპს გარეჯი</t>
         </is>
       </c>
       <c r="C358" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D358" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E358" s="7" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>7,142</t>
         </is>
       </c>
       <c r="F358" s="7" t="inlineStr">
         <is>
-          <t>229.7%</t>
+          <t>-8.4%</t>
         </is>
       </c>
       <c r="G358" s="7" t="inlineStr">
         <is>
-          <t>-307</t>
+          <t>742</t>
         </is>
       </c>
       <c r="H358" s="7" t="inlineStr">
         <is>
-          <t>-30.7%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="I358" s="7" t="inlineStr">
         <is>
-          <t>-1,341</t>
+          <t>703</t>
         </is>
       </c>
       <c r="J358" s="7" t="inlineStr">
         <is>
-          <t>1,306</t>
+          <t>1,254</t>
         </is>
       </c>
       <c r="K358" s="7" t="inlineStr">
         <is>
-          <t>1,141</t>
+          <t>952</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="inlineStr">
         <is>
-          <t>416339386</t>
+          <t>402025036</t>
         </is>
       </c>
       <c r="B359" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მთავარი სადისტრიბუციო კომპანია</t>
+          <t>შპს ევროლაინი</t>
         </is>
       </c>
       <c r="C359" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D359" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E359" s="5" t="inlineStr">
         <is>
-          <t>868</t>
+          <t>7,113</t>
         </is>
       </c>
       <c r="F359" s="5" t="inlineStr">
         <is>
-          <t>-88.3%</t>
+          <t>52.1%</t>
         </is>
       </c>
       <c r="G359" s="5" t="inlineStr">
         <is>
-          <t>-484</t>
+          <t>-292</t>
         </is>
       </c>
       <c r="H359" s="5" t="inlineStr">
         <is>
-          <t>-55.8%</t>
+          <t>-4.1%</t>
         </is>
       </c>
       <c r="I359" s="5" t="inlineStr">
         <is>
-          <t>-520</t>
+          <t>-963</t>
         </is>
       </c>
       <c r="J359" s="5" t="inlineStr">
         <is>
-          <t>740</t>
+          <t>3,558</t>
         </is>
       </c>
       <c r="K359" s="5" t="inlineStr">
         <is>
-          <t>-410</t>
+          <t>107</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="7" t="inlineStr">
         <is>
-          <t>448388717</t>
+          <t>200037986</t>
         </is>
       </c>
       <c r="B360" s="8" t="inlineStr">
         <is>
-          <t>შპს თიკო</t>
+          <t>შპს ემსიბი ჯორჯია</t>
         </is>
       </c>
       <c r="C360" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D360" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E360" s="7" t="inlineStr">
         <is>
-          <t>757</t>
-[...5 lines deleted...]
-        </is>
+          <t>7,093</t>
+        </is>
+      </c>
+      <c r="F360" s="7" t="n">
+        <v/>
       </c>
       <c r="G360" s="7" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>184</t>
         </is>
       </c>
       <c r="H360" s="7" t="inlineStr">
         <is>
-          <t>52.8%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I360" s="7" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>-38</t>
         </is>
       </c>
       <c r="J360" s="7" t="inlineStr">
         <is>
-          <t>4,309</t>
+          <t>4,419</t>
         </is>
       </c>
       <c r="K360" s="7" t="inlineStr">
         <is>
-          <t>3,374</t>
+          <t>1,787</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="inlineStr">
         <is>
-          <t>443861849</t>
+          <t>212705116</t>
         </is>
       </c>
       <c r="B361" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დაგი</t>
+          <t>შპს ათინათი</t>
         </is>
       </c>
       <c r="C361" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D361" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E361" s="5" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>7,063</t>
         </is>
       </c>
       <c r="F361" s="5" t="inlineStr">
         <is>
-          <t>-80.5%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="G361" s="5" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>779</t>
         </is>
       </c>
       <c r="H361" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="I361" s="5" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>687</t>
         </is>
       </c>
       <c r="J361" s="5" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>4,420</t>
         </is>
       </c>
       <c r="K361" s="5" t="inlineStr">
         <is>
-          <t>436</t>
+          <t>2,092</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="7" t="inlineStr">
         <is>
-          <t>440396242</t>
+          <t>430803687</t>
         </is>
       </c>
       <c r="B362" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს როიალ ფრუტი</t>
+          <t>შპს სალო</t>
         </is>
       </c>
       <c r="C362" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D362" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E362" s="7" t="inlineStr">
         <is>
-          <t>705</t>
+          <t>7,027</t>
         </is>
       </c>
       <c r="F362" s="7" t="inlineStr">
         <is>
-          <t>-91.3%</t>
+          <t>80.7%</t>
         </is>
       </c>
       <c r="G362" s="7" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>458</t>
         </is>
       </c>
       <c r="H362" s="7" t="inlineStr">
         <is>
-          <t>11.5%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I362" s="7" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>255</t>
         </is>
       </c>
       <c r="J362" s="7" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>2,310</t>
         </is>
       </c>
       <c r="K362" s="7" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>373</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="5" t="inlineStr">
         <is>
-          <t>400310212</t>
+          <t>236098263</t>
         </is>
       </c>
       <c r="B363" s="6" t="inlineStr">
         <is>
-          <t>შპს რითეილ ლაბი</t>
+          <t>შპს სოსათე</t>
         </is>
       </c>
       <c r="C363" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D363" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E363" s="5" t="inlineStr">
         <is>
-          <t>683</t>
+          <t>6,989</t>
         </is>
       </c>
       <c r="F363" s="5" t="inlineStr">
         <is>
-          <t>-85.4%</t>
+          <t>6.8%</t>
         </is>
       </c>
       <c r="G363" s="5" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>126</t>
         </is>
       </c>
       <c r="H363" s="5" t="inlineStr">
         <is>
-          <t>49.3%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="I363" s="5" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>86</t>
         </is>
       </c>
       <c r="J363" s="5" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>540</t>
         </is>
       </c>
       <c r="K363" s="5" t="inlineStr">
         <is>
-          <t>-68</t>
+          <t>380</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="7" t="inlineStr">
         <is>
-          <t>415601236</t>
+          <t>406074938</t>
         </is>
       </c>
       <c r="B364" s="8" t="inlineStr">
         <is>
-          <t>შპს ემენრიჩი</t>
+          <t>შპს იფქლი 1</t>
         </is>
       </c>
       <c r="C364" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D364" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E364" s="7" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>6,924</t>
         </is>
       </c>
       <c r="F364" s="7" t="inlineStr">
         <is>
-          <t>-19.8%</t>
+          <t>-15.0%</t>
         </is>
       </c>
       <c r="G364" s="7" t="inlineStr">
         <is>
-          <t>-179</t>
+          <t>342</t>
         </is>
       </c>
       <c r="H364" s="7" t="inlineStr">
         <is>
-          <t>-31.9%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I364" s="7" t="inlineStr">
         <is>
-          <t>-418</t>
+          <t>129</t>
         </is>
       </c>
       <c r="J364" s="7" t="inlineStr">
         <is>
-          <t>1,486</t>
+          <t>3,475</t>
         </is>
       </c>
       <c r="K364" s="7" t="inlineStr">
         <is>
-          <t>-1,366</t>
+          <t>3,061</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="5" t="inlineStr">
         <is>
-          <t>239890766</t>
+          <t>421277488</t>
         </is>
       </c>
       <c r="B365" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აერკომპანი</t>
+          <t>⚠ შპს ელიტ ფუდ</t>
         </is>
       </c>
       <c r="C365" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D365" s="5" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E365" s="5" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>6,898</t>
         </is>
       </c>
       <c r="F365" s="5" t="inlineStr">
         <is>
-          <t>25.1%</t>
+          <t>-11.9%</t>
         </is>
       </c>
       <c r="G365" s="5" t="inlineStr">
         <is>
-          <t>-251</t>
+          <t>-29</t>
         </is>
       </c>
       <c r="H365" s="5" t="inlineStr">
         <is>
-          <t>-49.7%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="I365" s="5" t="inlineStr">
         <is>
-          <t>-250</t>
+          <t>-150</t>
         </is>
       </c>
       <c r="J365" s="5" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>2,871</t>
         </is>
       </c>
       <c r="K365" s="5" t="inlineStr">
         <is>
-          <t>459</t>
+          <t>721</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="7" t="inlineStr">
         <is>
-          <t>212677520</t>
+          <t>406407696</t>
         </is>
       </c>
       <c r="B366" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს უნივერსალი</t>
+          <t>⚠ შპს პროდიმპექს ჯორჯია</t>
         </is>
       </c>
       <c r="C366" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D366" s="7" t="n">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="E366" s="7" t="inlineStr">
         <is>
-          <t>462</t>
-[...5 lines deleted...]
-        </is>
+          <t>6,863</t>
+        </is>
+      </c>
+      <c r="F366" s="7" t="n">
+        <v/>
       </c>
       <c r="G366" s="7" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>-1,543</t>
         </is>
       </c>
       <c r="H366" s="7" t="inlineStr">
         <is>
-          <t>62.6%</t>
+          <t>-22.5%</t>
         </is>
       </c>
       <c r="I366" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>-1,574</t>
         </is>
       </c>
       <c r="J366" s="7" t="inlineStr">
         <is>
-          <t>1,603</t>
+          <t>3,161</t>
         </is>
       </c>
       <c r="K366" s="7" t="inlineStr">
         <is>
-          <t>412</t>
+          <t>-1,574</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="5" t="inlineStr">
         <is>
-          <t>404538568</t>
+          <t>202341769</t>
         </is>
       </c>
       <c r="B367" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ქარვა კოლხური</t>
+          <t>შპს ლიდერი XXI</t>
         </is>
       </c>
       <c r="C367" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D367" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E367" s="5" t="inlineStr">
         <is>
-          <t>454</t>
+          <t>6,837</t>
         </is>
       </c>
       <c r="F367" s="5" t="inlineStr">
         <is>
-          <t>-59.6%</t>
+          <t>-5.8%</t>
         </is>
       </c>
       <c r="G367" s="5" t="inlineStr">
         <is>
-          <t>-454</t>
+          <t>1,725</t>
         </is>
       </c>
       <c r="H367" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>25.2%</t>
         </is>
       </c>
       <c r="I367" s="5" t="inlineStr">
         <is>
-          <t>-729</t>
+          <t>1,059</t>
         </is>
       </c>
       <c r="J367" s="5" t="inlineStr">
         <is>
-          <t>6,639</t>
+          <t>5,300</t>
         </is>
       </c>
       <c r="K367" s="5" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>1,763</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="7" t="inlineStr">
         <is>
-          <t>220376849</t>
+          <t>412731281</t>
         </is>
       </c>
       <c r="B368" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ვესტნათი</t>
+          <t>შპს თოლია ქუთაისი</t>
         </is>
       </c>
       <c r="C368" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D368" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E368" s="7" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>6,781</t>
         </is>
       </c>
       <c r="F368" s="7" t="inlineStr">
         <is>
-          <t>-80.7%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="G368" s="7" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>361</t>
         </is>
       </c>
       <c r="H368" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I368" s="7" t="inlineStr">
         <is>
-          <t>-301</t>
+          <t>320</t>
         </is>
       </c>
       <c r="J368" s="7" t="inlineStr">
         <is>
-          <t>3,326</t>
+          <t>3,067</t>
         </is>
       </c>
       <c r="K368" s="7" t="inlineStr">
         <is>
-          <t>829</t>
+          <t>915</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="5" t="inlineStr">
         <is>
-          <t>206343483</t>
+          <t>445584957</t>
         </is>
       </c>
       <c r="B369" s="6" t="inlineStr">
         <is>
-          <t>შპს პროდინვესტი</t>
+          <t>შპს უნივერსამი აჭარა</t>
         </is>
       </c>
       <c r="C369" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D369" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E369" s="5" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>6,759</t>
         </is>
       </c>
       <c r="F369" s="5" t="inlineStr">
         <is>
-          <t>-78.7%</t>
+          <t>-17.8%</t>
         </is>
       </c>
       <c r="G369" s="5" t="inlineStr">
         <is>
-          <t>-140</t>
+          <t>-57</t>
         </is>
       </c>
       <c r="H369" s="5" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="I369" s="5" t="inlineStr">
         <is>
-          <t>-158</t>
+          <t>-106</t>
         </is>
       </c>
       <c r="J369" s="5" t="inlineStr">
         <is>
-          <t>1,614</t>
+          <t>1,818</t>
         </is>
       </c>
       <c r="K369" s="5" t="inlineStr">
         <is>
-          <t>1,613</t>
+          <t>-861</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="7" t="inlineStr">
         <is>
-          <t>405265751</t>
+          <t>406122235</t>
         </is>
       </c>
       <c r="B370" s="8" t="inlineStr">
         <is>
-          <t>შპს ეელი გრუპ</t>
+          <t>შპს ტექნო რენტი</t>
         </is>
       </c>
       <c r="C370" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D370" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E370" s="7" t="inlineStr">
         <is>
-          <t>441</t>
-[...5 lines deleted...]
-        </is>
+          <t>6,725</t>
+        </is>
+      </c>
+      <c r="F370" s="7" t="n">
+        <v/>
       </c>
       <c r="G370" s="7" t="inlineStr">
         <is>
-          <t>-264</t>
+          <t>3,014</t>
         </is>
       </c>
       <c r="H370" s="7" t="inlineStr">
         <is>
-          <t>-59.9%</t>
+          <t>44.8%</t>
         </is>
       </c>
       <c r="I370" s="7" t="inlineStr">
         <is>
-          <t>-264</t>
+          <t>2,803</t>
         </is>
       </c>
       <c r="J370" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4,990</t>
         </is>
       </c>
       <c r="K370" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2,898</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="inlineStr">
         <is>
-          <t>405064567</t>
+          <t>202195784</t>
         </is>
       </c>
       <c r="B371" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მაგალ</t>
+          <t>შპს რგ ტრეიდი</t>
         </is>
       </c>
       <c r="C371" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D371" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E371" s="5" t="inlineStr">
         <is>
-          <t>387</t>
+          <t>6,713</t>
         </is>
       </c>
       <c r="F371" s="5" t="inlineStr">
         <is>
-          <t>-82.0%</t>
+          <t>-5.3%</t>
         </is>
       </c>
       <c r="G371" s="5" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>151</t>
         </is>
       </c>
       <c r="H371" s="5" t="inlineStr">
         <is>
-          <t>17.8%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I371" s="5" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>23</t>
         </is>
       </c>
       <c r="J371" s="5" t="inlineStr">
         <is>
-          <t>11,955</t>
+          <t>3,602</t>
         </is>
       </c>
       <c r="K371" s="5" t="inlineStr">
         <is>
-          <t>-2,486</t>
+          <t>2,735</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="7" t="inlineStr">
         <is>
-          <t>405505485</t>
+          <t>405386611</t>
         </is>
       </c>
       <c r="B372" s="8" t="inlineStr">
         <is>
-          <t>შპს  ქართული წვენი</t>
+          <t>შპს სადილი</t>
         </is>
       </c>
       <c r="C372" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D372" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E372" s="7" t="inlineStr">
         <is>
-          <t>317</t>
+          <t>6,684</t>
         </is>
       </c>
       <c r="F372" s="7" t="inlineStr">
         <is>
-          <t>500.7%</t>
+          <t>168.3%</t>
         </is>
       </c>
       <c r="G372" s="7" t="inlineStr">
         <is>
-          <t>-1,306</t>
+          <t>229</t>
         </is>
       </c>
       <c r="H372" s="7" t="inlineStr">
         <is>
-          <t>-412.1%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I372" s="7" t="inlineStr">
         <is>
-          <t>-1,314</t>
+          <t>137</t>
         </is>
       </c>
       <c r="J372" s="7" t="inlineStr">
         <is>
-          <t>4,767</t>
+          <t>3,284</t>
         </is>
       </c>
       <c r="K372" s="7" t="inlineStr">
         <is>
-          <t>-719</t>
+          <t>-756</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="inlineStr">
         <is>
-          <t>238742269</t>
+          <t>236037917</t>
         </is>
       </c>
       <c r="B373" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მყინვარი</t>
+          <t>შპს  აგროკონსორციუმი წეროვანი</t>
         </is>
       </c>
       <c r="C373" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D373" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E373" s="5" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>6,631</t>
         </is>
       </c>
       <c r="F373" s="5" t="inlineStr">
         <is>
-          <t>-35.4%</t>
+          <t>-22.9%</t>
         </is>
       </c>
       <c r="G373" s="5" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>-331</t>
         </is>
       </c>
       <c r="H373" s="5" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>-5.0%</t>
         </is>
       </c>
       <c r="I373" s="5" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>-338</t>
         </is>
       </c>
       <c r="J373" s="5" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>4,304</t>
         </is>
       </c>
       <c r="K373" s="5" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>2,137</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="7" t="inlineStr">
         <is>
-          <t>405305067</t>
+          <t>402064859</t>
         </is>
       </c>
       <c r="B374" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეო-ორგანიკ</t>
+          <t>შპს ფერმერი</t>
         </is>
       </c>
       <c r="C374" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D374" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E374" s="7" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>6,615</t>
         </is>
       </c>
       <c r="F374" s="7" t="inlineStr">
         <is>
-          <t>113.2%</t>
+          <t>20.3%</t>
         </is>
       </c>
       <c r="G374" s="7" t="inlineStr">
         <is>
-          <t>-520</t>
+          <t>104</t>
         </is>
       </c>
       <c r="H374" s="7" t="inlineStr">
         <is>
-          <t>-191.3%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I374" s="7" t="inlineStr">
         <is>
-          <t>-905</t>
+          <t>100</t>
         </is>
       </c>
       <c r="J374" s="7" t="inlineStr">
         <is>
-          <t>4,394</t>
+          <t>395</t>
         </is>
       </c>
       <c r="K374" s="7" t="inlineStr">
         <is>
-          <t>2,175</t>
+          <t>344</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="inlineStr">
         <is>
-          <t>203838669</t>
+          <t>406205592</t>
         </is>
       </c>
       <c r="B375" s="6" t="inlineStr">
         <is>
-          <t>შპს ევრომარკეტი</t>
+          <t>შპს რესპუბლიკა</t>
         </is>
       </c>
       <c r="C375" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D375" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E375" s="5" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>6,552</t>
         </is>
       </c>
       <c r="F375" s="5" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>-22.4%</t>
         </is>
       </c>
       <c r="G375" s="5" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>-1,135</t>
         </is>
       </c>
       <c r="H375" s="5" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>-17.3%</t>
         </is>
       </c>
       <c r="I375" s="5" t="inlineStr">
         <is>
-          <t>-102</t>
+          <t>-1,146</t>
         </is>
       </c>
       <c r="J375" s="5" t="inlineStr">
         <is>
-          <t>5,595</t>
+          <t>1,320</t>
         </is>
       </c>
       <c r="K375" s="5" t="inlineStr">
         <is>
-          <t>2,820</t>
+          <t>-9,416</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="7" t="inlineStr">
         <is>
-          <t>445463793</t>
+          <t>205239053</t>
         </is>
       </c>
       <c r="B376" s="8" t="inlineStr">
         <is>
-          <t>შპს ბუმერანგი</t>
+          <t>შპს ჯეო მარკი</t>
         </is>
       </c>
       <c r="C376" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D376" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E376" s="7" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>6,480</t>
         </is>
       </c>
       <c r="F376" s="7" t="inlineStr">
         <is>
-          <t>-93.0%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="G376" s="7" t="inlineStr">
         <is>
-          <t>-499</t>
+          <t>618</t>
         </is>
       </c>
       <c r="H376" s="7" t="inlineStr">
         <is>
-          <t>-239.8%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="I376" s="7" t="inlineStr">
         <is>
-          <t>-499</t>
+          <t>511</t>
         </is>
       </c>
       <c r="J376" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3,817</t>
         </is>
       </c>
       <c r="K376" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2,463</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="inlineStr">
         <is>
-          <t>204566567</t>
+          <t>401947925</t>
         </is>
       </c>
       <c r="B377" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯეო ფრეშ გრუპი</t>
+          <t>შპს სვით სენთერ</t>
         </is>
       </c>
       <c r="C377" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D377" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E377" s="5" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>6,429</t>
         </is>
       </c>
       <c r="F377" s="5" t="inlineStr">
         <is>
-          <t>-98.6%</t>
+          <t>-5.2%</t>
         </is>
       </c>
       <c r="G377" s="5" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>285</t>
         </is>
       </c>
       <c r="H377" s="5" t="inlineStr">
         <is>
-          <t>33.4%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I377" s="5" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>232</t>
         </is>
       </c>
       <c r="J377" s="5" t="inlineStr">
         <is>
-          <t>6,716</t>
+          <t>2,827</t>
         </is>
       </c>
       <c r="K377" s="5" t="inlineStr">
         <is>
-          <t>1,571</t>
+          <t>721</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="7" t="inlineStr">
         <is>
-          <t>405012310</t>
+          <t>405074841</t>
         </is>
       </c>
       <c r="B378" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ივერია</t>
+          <t>⚠ შპს ჩაჩო</t>
         </is>
       </c>
       <c r="C378" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D378" s="7" t="n">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="E378" s="7" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>6,412</t>
         </is>
       </c>
       <c r="F378" s="7" t="inlineStr">
         <is>
-          <t>-96.3%</t>
+          <t>30.8%</t>
         </is>
       </c>
       <c r="G378" s="7" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>520</t>
         </is>
       </c>
       <c r="H378" s="7" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I378" s="7" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>435</t>
         </is>
       </c>
       <c r="J378" s="7" t="inlineStr">
         <is>
-          <t>3,256</t>
+          <t>4,961</t>
         </is>
       </c>
       <c r="K378" s="7" t="inlineStr">
         <is>
-          <t>-403</t>
+          <t>3,453</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="inlineStr">
         <is>
-          <t>405509249</t>
+          <t>406281170</t>
         </is>
       </c>
       <c r="B379" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ანფეა</t>
+          <t>შპს  პრემიუმ სერვისი</t>
         </is>
       </c>
       <c r="C379" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D379" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E379" s="5" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>6,402</t>
         </is>
       </c>
       <c r="F379" s="5" t="inlineStr">
         <is>
-          <t>-95.5%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="G379" s="5" t="inlineStr">
         <is>
-          <t>-541</t>
+          <t>-89</t>
         </is>
       </c>
       <c r="H379" s="5" t="inlineStr">
         <is>
-          <t>-351.0%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="I379" s="5" t="inlineStr">
         <is>
-          <t>-541</t>
+          <t>-85</t>
         </is>
       </c>
       <c r="J379" s="5" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>1,168</t>
         </is>
       </c>
       <c r="K379" s="5" t="inlineStr">
         <is>
-          <t>574</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="7" t="inlineStr">
         <is>
-          <t>434158092</t>
+          <t>405067396</t>
         </is>
       </c>
       <c r="B380" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს  უფაქ</t>
+          <t>⚠ შპს  დანპროდუქტს</t>
         </is>
       </c>
       <c r="C380" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D380" s="7" t="n">
         <v>2021</v>
       </c>
       <c r="E380" s="7" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>6,402</t>
         </is>
       </c>
       <c r="F380" s="7" t="inlineStr">
         <is>
-          <t>-96.6%</t>
+          <t>-44.4%</t>
         </is>
       </c>
       <c r="G380" s="7" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-189</t>
         </is>
       </c>
       <c r="H380" s="7" t="inlineStr">
         <is>
-          <t>-19.2%</t>
+          <t>-3.0%</t>
         </is>
       </c>
       <c r="I380" s="7" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>102</t>
         </is>
       </c>
       <c r="J380" s="7" t="inlineStr">
         <is>
-          <t>1,222</t>
+          <t>4,349</t>
         </is>
       </c>
       <c r="K380" s="7" t="inlineStr">
         <is>
-          <t>1,111</t>
+          <t>2,339</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="5" t="inlineStr">
         <is>
-          <t>405096060</t>
+          <t>212905338</t>
         </is>
       </c>
       <c r="B381" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პრემიუმ ფუდს</t>
+          <t>შპს ქარავანი 2008</t>
         </is>
       </c>
       <c r="C381" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D381" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E381" s="5" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>6,371</t>
         </is>
       </c>
       <c r="F381" s="5" t="inlineStr">
         <is>
-          <t>-97.7%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="G381" s="5" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>604</t>
         </is>
       </c>
       <c r="H381" s="5" t="inlineStr">
         <is>
-          <t>-37.3%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="I381" s="5" t="inlineStr">
         <is>
-          <t>-28</t>
+          <t>604</t>
         </is>
       </c>
       <c r="J381" s="5" t="inlineStr">
         <is>
-          <t>572</t>
+          <t>6,545</t>
         </is>
       </c>
       <c r="K381" s="5" t="inlineStr">
         <is>
-          <t>521</t>
+          <t>6,431</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="7" t="inlineStr">
         <is>
-          <t>405493461</t>
+          <t>446758107</t>
         </is>
       </c>
       <c r="B382" s="8" t="inlineStr">
         <is>
-          <t>შპს ეჩელლი</t>
+          <t>შპს დიმს</t>
         </is>
       </c>
       <c r="C382" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D382" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E382" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>6,349</t>
         </is>
       </c>
       <c r="F382" s="7" t="inlineStr">
         <is>
-          <t>-94.0%</t>
+          <t>85.4%</t>
         </is>
       </c>
       <c r="G382" s="7" t="inlineStr">
         <is>
-          <t>-205</t>
+          <t>597</t>
         </is>
       </c>
       <c r="H382" s="7" t="inlineStr">
         <is>
-          <t>-163.5%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="I382" s="7" t="inlineStr">
         <is>
-          <t>-205</t>
+          <t>544</t>
         </is>
       </c>
       <c r="J382" s="7" t="inlineStr">
         <is>
-          <t>2,757</t>
+          <t>1,494</t>
         </is>
       </c>
       <c r="K382" s="7" t="inlineStr">
         <is>
-          <t>-464</t>
+          <t>1,112</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="5" t="inlineStr">
         <is>
-          <t>400019788</t>
+          <t>405359829</t>
         </is>
       </c>
       <c r="B383" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დაგი</t>
+          <t>შპს ლიკასთან</t>
         </is>
       </c>
       <c r="C383" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D383" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E383" s="5" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>6,328</t>
         </is>
       </c>
       <c r="F383" s="5" t="inlineStr">
         <is>
-          <t>-96.5%</t>
+          <t>16.1%</t>
         </is>
       </c>
       <c r="G383" s="5" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>1,256</t>
         </is>
       </c>
       <c r="H383" s="5" t="inlineStr">
         <is>
-          <t>-70.0%</t>
+          <t>19.9%</t>
         </is>
       </c>
       <c r="I383" s="5" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>1,174</t>
         </is>
       </c>
       <c r="J383" s="5" t="inlineStr">
         <is>
-          <t>990</t>
+          <t>1,710</t>
         </is>
       </c>
       <c r="K383" s="5" t="inlineStr">
         <is>
-          <t>875</t>
+          <t>1,157</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="7" t="inlineStr">
         <is>
-          <t>417879344</t>
+          <t>405321548</t>
         </is>
       </c>
       <c r="B384" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ch.ch.sh</t>
+          <t>⚠ შპს ესენი</t>
         </is>
       </c>
       <c r="C384" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D384" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E384" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>6,325</t>
         </is>
       </c>
       <c r="F384" s="7" t="inlineStr">
         <is>
-          <t>-99.6%</t>
+          <t>43.5%</t>
         </is>
       </c>
       <c r="G384" s="7" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>515</t>
         </is>
       </c>
       <c r="H384" s="7" t="inlineStr">
         <is>
-          <t>50.7%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I384" s="7" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>360</t>
         </is>
       </c>
       <c r="J384" s="7" t="inlineStr">
         <is>
-          <t>2,194</t>
+          <t>3,408</t>
         </is>
       </c>
       <c r="K384" s="7" t="inlineStr">
         <is>
-          <t>1,868</t>
+          <t>1,178</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="inlineStr">
         <is>
-          <t>405089210</t>
+          <t>448392551</t>
         </is>
       </c>
       <c r="B385" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკასუს ორგანიკ ფრუტს</t>
+          <t>შპს სამოთხე 2014</t>
         </is>
       </c>
       <c r="C385" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D385" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E385" s="5" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>6,297</t>
         </is>
       </c>
       <c r="F385" s="5" t="inlineStr">
         <is>
-          <t>38.6%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="G385" s="5" t="inlineStr">
         <is>
-          <t>-1,152</t>
+          <t>611</t>
         </is>
       </c>
       <c r="H385" s="5" t="inlineStr">
         <is>
-          <t>-1146.2%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I385" s="5" t="inlineStr">
         <is>
-          <t>-1,025</t>
+          <t>511</t>
         </is>
       </c>
       <c r="J385" s="5" t="inlineStr">
         <is>
-          <t>3,911</t>
+          <t>643</t>
         </is>
       </c>
       <c r="K385" s="5" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>518</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="7" t="inlineStr">
         <is>
-          <t>406260399</t>
+          <t>412742117</t>
         </is>
       </c>
       <c r="B386" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეორეგ</t>
+          <t>შპს სვითი</t>
         </is>
       </c>
       <c r="C386" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D386" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E386" s="7" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>6,254</t>
         </is>
       </c>
       <c r="F386" s="7" t="inlineStr">
         <is>
-          <t>-88.3%</t>
+          <t>21.3%</t>
         </is>
       </c>
       <c r="G386" s="7" t="inlineStr">
         <is>
-          <t>-898</t>
+          <t>320</t>
         </is>
       </c>
       <c r="H386" s="7" t="inlineStr">
         <is>
-          <t>-1317.3%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I386" s="7" t="inlineStr">
         <is>
-          <t>-1,000</t>
+          <t>236</t>
         </is>
       </c>
       <c r="J386" s="7" t="inlineStr">
         <is>
-          <t>3,297</t>
+          <t>1,520</t>
         </is>
       </c>
       <c r="K386" s="7" t="inlineStr">
         <is>
-          <t>-5,264</t>
+          <t>551</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="inlineStr">
         <is>
-          <t>427716395</t>
+          <t>13001058272</t>
         </is>
       </c>
       <c r="B387" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კარმენ - K</t>
+          <t>შაქრიკო ქადაგიშვილი</t>
         </is>
       </c>
       <c r="C387" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D387" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E387" s="5" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>6,191</t>
         </is>
       </c>
       <c r="F387" s="5" t="inlineStr">
         <is>
-          <t>-73.0%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="G387" s="5" t="inlineStr">
         <is>
-          <t>-258</t>
+          <t>0</t>
         </is>
       </c>
       <c r="H387" s="5" t="inlineStr">
         <is>
-          <t>-394.3%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="I387" s="5" t="inlineStr">
         <is>
-          <t>-260</t>
+          <t>0</t>
         </is>
       </c>
       <c r="J387" s="5" t="inlineStr">
         <is>
-          <t>2,231</t>
+          <t>648</t>
         </is>
       </c>
       <c r="K387" s="5" t="inlineStr">
         <is>
-          <t>1,710</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="7" t="inlineStr">
         <is>
-          <t>206280781</t>
+          <t>412692457</t>
         </is>
       </c>
       <c r="B388" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჰაზელნათ1997</t>
+          <t>შპს ქუთათური</t>
         </is>
       </c>
       <c r="C388" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D388" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E388" s="7" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>6,168</t>
         </is>
       </c>
       <c r="F388" s="7" t="inlineStr">
         <is>
-          <t>-90.8%</t>
+          <t>176.7%</t>
         </is>
       </c>
       <c r="G388" s="7" t="inlineStr">
         <is>
-          <t>-109</t>
+          <t>194</t>
         </is>
       </c>
       <c r="H388" s="7" t="inlineStr">
         <is>
-          <t>-182.6%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="I388" s="7" t="inlineStr">
         <is>
-          <t>-282</t>
+          <t>-75</t>
         </is>
       </c>
       <c r="J388" s="7" t="inlineStr">
         <is>
-          <t>1,926</t>
+          <t>1,765</t>
         </is>
       </c>
       <c r="K388" s="7" t="inlineStr">
         <is>
-          <t>-1,638</t>
+          <t>-244</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="inlineStr">
         <is>
-          <t>200233498</t>
+          <t>405500220</t>
         </is>
       </c>
       <c r="B389" s="6" t="inlineStr">
         <is>
-          <t>შპს მითანა</t>
+          <t>შპს ტიმეო</t>
         </is>
       </c>
       <c r="C389" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D389" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E389" s="5" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>6,167</t>
         </is>
       </c>
       <c r="F389" s="5" t="inlineStr">
         <is>
-          <t>-99.2%</t>
+          <t>31.4%</t>
         </is>
       </c>
       <c r="G389" s="5" t="inlineStr">
         <is>
-          <t>-520</t>
+          <t>653</t>
         </is>
       </c>
       <c r="H389" s="5" t="inlineStr">
         <is>
-          <t>-1263.7%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="I389" s="5" t="inlineStr">
         <is>
-          <t>-483</t>
+          <t>-36</t>
         </is>
       </c>
       <c r="J389" s="5" t="inlineStr">
         <is>
-          <t>2,342</t>
+          <t>4,527</t>
         </is>
       </c>
       <c r="K389" s="5" t="inlineStr">
         <is>
-          <t>-1,543</t>
+          <t>-2,438</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="7" t="inlineStr">
         <is>
-          <t>405219277</t>
+          <t>401943153</t>
         </is>
       </c>
       <c r="B390" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გასტრონომია თრეიდინგ</t>
+          <t>შპს მაგი დისტრიბუშენი</t>
         </is>
       </c>
       <c r="C390" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D390" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E390" s="7" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>6,106</t>
         </is>
       </c>
       <c r="F390" s="7" t="inlineStr">
         <is>
-          <t>-98.8%</t>
+          <t>-3.7%</t>
         </is>
       </c>
       <c r="G390" s="7" t="inlineStr">
         <is>
-          <t>-313</t>
+          <t>264</t>
         </is>
       </c>
       <c r="H390" s="7" t="inlineStr">
         <is>
-          <t>-950.2%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I390" s="7" t="inlineStr">
         <is>
-          <t>-390</t>
+          <t>254</t>
         </is>
       </c>
       <c r="J390" s="7" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>2,150</t>
         </is>
       </c>
       <c r="K390" s="7" t="inlineStr">
         <is>
-          <t>311</t>
+          <t>1,645</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="5" t="inlineStr">
         <is>
-          <t>404977076</t>
+          <t>426553375</t>
         </is>
       </c>
       <c r="B391" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კარო ნათ ჯორჯია</t>
+          <t>შპს ჯეოლაინ ბათუმი</t>
         </is>
       </c>
       <c r="C391" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D391" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E391" s="5" t="inlineStr">
         <is>
-          <t>10</t>
-[...5 lines deleted...]
-        </is>
+          <t>6,087</t>
+        </is>
+      </c>
+      <c r="F391" s="5" t="n">
+        <v/>
       </c>
       <c r="G391" s="5" t="inlineStr">
         <is>
-          <t>-247</t>
+          <t>215</t>
         </is>
       </c>
       <c r="H391" s="5" t="inlineStr">
         <is>
-          <t>-2370.8%</t>
+          <t>3.5%</t>
         </is>
       </c>
       <c r="I391" s="5" t="inlineStr">
         <is>
-          <t>-732</t>
+          <t>210</t>
         </is>
       </c>
       <c r="J391" s="5" t="inlineStr">
         <is>
-          <t>1,375</t>
+          <t>1,922</t>
         </is>
       </c>
       <c r="K391" s="5" t="inlineStr">
         <is>
-          <t>-6,310</t>
+          <t>390</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="7" t="inlineStr">
         <is>
-          <t>204484717</t>
+          <t>405336783</t>
         </is>
       </c>
       <c r="B392" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს საქართველოს მცენარეული ზეთების კომპანია ქარვა</t>
+          <t>შპს ვიჩიუნაი საქართველო</t>
         </is>
       </c>
       <c r="C392" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D392" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E392" s="7" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>6,061</t>
         </is>
       </c>
       <c r="F392" s="7" t="inlineStr">
         <is>
-          <t>-99.7%</t>
+          <t>-10.8%</t>
         </is>
       </c>
       <c r="G392" s="7" t="inlineStr">
         <is>
-          <t>-116</t>
+          <t>-447</t>
         </is>
       </c>
       <c r="H392" s="7" t="inlineStr">
         <is>
-          <t>-1140.8%</t>
+          <t>-7.4%</t>
         </is>
       </c>
       <c r="I392" s="7" t="inlineStr">
         <is>
-          <t>-1,627</t>
+          <t>-210</t>
         </is>
       </c>
       <c r="J392" s="7" t="inlineStr">
         <is>
-          <t>6,341</t>
+          <t>2,996</t>
         </is>
       </c>
       <c r="K392" s="7" t="inlineStr">
         <is>
-          <t>-20,224</t>
+          <t>623</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="5" t="inlineStr">
         <is>
-          <t>405247996</t>
+          <t>405224662</t>
         </is>
       </c>
       <c r="B393" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გეოპროვიჟენ</t>
+          <t>⚠ შპს  გლენბერის</t>
         </is>
       </c>
       <c r="C393" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D393" s="5" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E393" s="5" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>6,023</t>
         </is>
       </c>
       <c r="F393" s="5" t="inlineStr">
         <is>
-          <t>-97.7%</t>
+          <t>207.0%</t>
         </is>
       </c>
       <c r="G393" s="5" t="inlineStr">
         <is>
-          <t>-286</t>
+          <t>2,353</t>
         </is>
       </c>
       <c r="H393" s="5" t="inlineStr">
         <is>
-          <t>-2855.0%</t>
+          <t>39.1%</t>
         </is>
       </c>
       <c r="I393" s="5" t="inlineStr">
         <is>
-          <t>-423</t>
+          <t>2,353</t>
         </is>
       </c>
       <c r="J393" s="5" t="inlineStr">
         <is>
-          <t>2,479</t>
+          <t>7,542</t>
         </is>
       </c>
       <c r="K393" s="5" t="inlineStr">
         <is>
-          <t>1,819</t>
+          <t>946</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="7" t="inlineStr">
         <is>
-          <t>204538278</t>
+          <t>400315351</t>
         </is>
       </c>
       <c r="B394" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰიპ ჯორჯია</t>
+          <t>შპს საუერ ქრიმ მასთერი</t>
         </is>
       </c>
       <c r="C394" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D394" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E394" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,979</t>
+        </is>
+      </c>
+      <c r="F394" s="7" t="inlineStr">
+        <is>
+          <t>0.1%</t>
+        </is>
       </c>
       <c r="G394" s="7" t="inlineStr">
         <is>
-          <t>-300</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,228</t>
+        </is>
+      </c>
+      <c r="H394" s="7" t="inlineStr">
+        <is>
+          <t>20.5%</t>
+        </is>
       </c>
       <c r="I394" s="7" t="inlineStr">
         <is>
-          <t>-3,579</t>
+          <t>1,000</t>
         </is>
       </c>
       <c r="J394" s="7" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>2,152</t>
         </is>
       </c>
       <c r="K394" s="7" t="inlineStr">
         <is>
-          <t>-18,671</t>
+          <t>2,076</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="inlineStr">
         <is>
-          <t>245541061</t>
+          <t>402092622</t>
         </is>
       </c>
       <c r="B395" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ბარაქა ჯგუფი</t>
+          <t>⚠ შპს დიდებული 2018</t>
         </is>
       </c>
       <c r="C395" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D395" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E395" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5,961</t>
         </is>
       </c>
       <c r="F395" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="G395" s="5" t="inlineStr">
         <is>
-          <t>-59</t>
-[...3 lines deleted...]
-        <v/>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="H395" s="5" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
       </c>
       <c r="I395" s="5" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>272</t>
         </is>
       </c>
       <c r="J395" s="5" t="inlineStr">
         <is>
-          <t>4,780</t>
+          <t>455</t>
         </is>
       </c>
       <c r="K395" s="5" t="inlineStr">
         <is>
-          <t>4,250</t>
+          <t>334</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="7" t="inlineStr">
         <is>
-          <t>400021089</t>
+          <t>218077328</t>
         </is>
       </c>
       <c r="B396" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გუდმარკი</t>
+          <t>შპს ჯეო კონცენტრატი</t>
         </is>
       </c>
       <c r="C396" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D396" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E396" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5,959</t>
         </is>
       </c>
       <c r="F396" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="G396" s="7" t="inlineStr">
         <is>
-          <t>-2</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,659</t>
+        </is>
+      </c>
+      <c r="H396" s="7" t="inlineStr">
+        <is>
+          <t>27.8%</t>
+        </is>
       </c>
       <c r="I396" s="7" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>1,565</t>
         </is>
       </c>
       <c r="J396" s="7" t="inlineStr">
         <is>
-          <t>830</t>
+          <t>12,171</t>
         </is>
       </c>
       <c r="K396" s="7" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>3,779</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="5" t="inlineStr">
         <is>
-          <t>404507930</t>
+          <t>212696929</t>
         </is>
       </c>
       <c r="B397" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სტარ</t>
+          <t>შპს ფარკონი</t>
         </is>
       </c>
       <c r="C397" s="5" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D397" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E397" s="5" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5,953</t>
         </is>
       </c>
       <c r="F397" s="5" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="G397" s="5" t="inlineStr">
         <is>
-          <t>-19</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-570</t>
+        </is>
+      </c>
+      <c r="H397" s="5" t="inlineStr">
+        <is>
+          <t>-9.6%</t>
+        </is>
       </c>
       <c r="I397" s="5" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>-614</t>
         </is>
       </c>
       <c r="J397" s="5" t="inlineStr">
         <is>
-          <t>2,426</t>
+          <t>10,857</t>
         </is>
       </c>
       <c r="K397" s="5" t="inlineStr">
         <is>
-          <t>2,341</t>
+          <t>1,313</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="7" t="inlineStr">
         <is>
-          <t>440892090</t>
+          <t>406203638</t>
         </is>
       </c>
       <c r="B398" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კალო 2020</t>
+          <t>შპს კოსტ-კასტლ გეო</t>
         </is>
       </c>
       <c r="C398" s="7" t="inlineStr">
         <is>
           <t>FMCG</t>
         </is>
       </c>
       <c r="D398" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E398" s="7" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>5,933</t>
+        </is>
+      </c>
+      <c r="F398" s="7" t="inlineStr">
+        <is>
+          <t>132.2%</t>
+        </is>
       </c>
       <c r="G398" s="7" t="inlineStr">
         <is>
-          <t>-188</t>
-[...3 lines deleted...]
-        <v/>
+          <t>544</t>
+        </is>
+      </c>
+      <c r="H398" s="7" t="inlineStr">
+        <is>
+          <t>9.2%</t>
+        </is>
       </c>
       <c r="I398" s="7" t="inlineStr">
         <is>
-          <t>-1,019</t>
+          <t>246</t>
         </is>
       </c>
       <c r="J398" s="7" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>3,369</t>
         </is>
       </c>
       <c r="K398" s="7" t="inlineStr">
         <is>
-          <t>-5,599</t>
+          <t>1,955</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="inlineStr">
         <is>
+          <t>35001049544</t>
+        </is>
+      </c>
+      <c r="B399" s="6" t="inlineStr">
+        <is>
+          <t>კახაბერი მექოშვილი</t>
+        </is>
+      </c>
+      <c r="C399" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D399" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E399" s="5" t="inlineStr">
+        <is>
+          <t>5,918</t>
+        </is>
+      </c>
+      <c r="F399" s="5" t="inlineStr">
+        <is>
+          <t>-28.6%</t>
+        </is>
+      </c>
+      <c r="G399" s="5" t="inlineStr">
+        <is>
+          <t>1,805</t>
+        </is>
+      </c>
+      <c r="H399" s="5" t="inlineStr">
+        <is>
+          <t>30.5%</t>
+        </is>
+      </c>
+      <c r="I399" s="5" t="inlineStr">
+        <is>
+          <t>1,375</t>
+        </is>
+      </c>
+      <c r="J399" s="5" t="inlineStr">
+        <is>
+          <t>2,601</t>
+        </is>
+      </c>
+      <c r="K399" s="5" t="inlineStr">
+        <is>
+          <t>2,601</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="7" t="inlineStr">
+        <is>
+          <t>406172617</t>
+        </is>
+      </c>
+      <c r="B400" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლიგა +</t>
+        </is>
+      </c>
+      <c r="C400" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D400" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E400" s="7" t="inlineStr">
+        <is>
+          <t>5,915</t>
+        </is>
+      </c>
+      <c r="F400" s="7" t="inlineStr">
+        <is>
+          <t>46.9%</t>
+        </is>
+      </c>
+      <c r="G400" s="7" t="inlineStr">
+        <is>
+          <t>902</t>
+        </is>
+      </c>
+      <c r="H400" s="7" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
+      </c>
+      <c r="I400" s="7" t="inlineStr">
+        <is>
+          <t>895</t>
+        </is>
+      </c>
+      <c r="J400" s="7" t="inlineStr">
+        <is>
+          <t>1,936</t>
+        </is>
+      </c>
+      <c r="K400" s="7" t="inlineStr">
+        <is>
+          <t>381</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="5" t="inlineStr">
+        <is>
+          <t>238158122</t>
+        </is>
+      </c>
+      <c r="B401" s="6" t="inlineStr">
+        <is>
+          <t>შპს საგარეჯო 2009</t>
+        </is>
+      </c>
+      <c r="C401" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D401" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E401" s="5" t="inlineStr">
+        <is>
+          <t>5,901</t>
+        </is>
+      </c>
+      <c r="F401" s="5" t="inlineStr">
+        <is>
+          <t>-8.1%</t>
+        </is>
+      </c>
+      <c r="G401" s="5" t="inlineStr">
+        <is>
+          <t>748</t>
+        </is>
+      </c>
+      <c r="H401" s="5" t="inlineStr">
+        <is>
+          <t>12.7%</t>
+        </is>
+      </c>
+      <c r="I401" s="5" t="inlineStr">
+        <is>
+          <t>570</t>
+        </is>
+      </c>
+      <c r="J401" s="5" t="inlineStr">
+        <is>
+          <t>4,638</t>
+        </is>
+      </c>
+      <c r="K401" s="5" t="inlineStr">
+        <is>
+          <t>2,423</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="7" t="inlineStr">
+        <is>
+          <t>427721245</t>
+        </is>
+      </c>
+      <c r="B402" s="8" t="inlineStr">
+        <is>
+          <t>შპს 4 ბროს</t>
+        </is>
+      </c>
+      <c r="C402" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D402" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E402" s="7" t="inlineStr">
+        <is>
+          <t>5,890</t>
+        </is>
+      </c>
+      <c r="F402" s="7" t="inlineStr">
+        <is>
+          <t>13.5%</t>
+        </is>
+      </c>
+      <c r="G402" s="7" t="inlineStr">
+        <is>
+          <t>947</t>
+        </is>
+      </c>
+      <c r="H402" s="7" t="inlineStr">
+        <is>
+          <t>16.1%</t>
+        </is>
+      </c>
+      <c r="I402" s="7" t="inlineStr">
+        <is>
+          <t>954</t>
+        </is>
+      </c>
+      <c r="J402" s="7" t="inlineStr">
+        <is>
+          <t>6,914</t>
+        </is>
+      </c>
+      <c r="K402" s="7" t="inlineStr">
+        <is>
+          <t>1,790</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="5" t="inlineStr">
+        <is>
+          <t>416311770</t>
+        </is>
+      </c>
+      <c r="B403" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯეო.ლაინი</t>
+        </is>
+      </c>
+      <c r="C403" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D403" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E403" s="5" t="inlineStr">
+        <is>
+          <t>5,877</t>
+        </is>
+      </c>
+      <c r="F403" s="5" t="inlineStr">
+        <is>
+          <t>2.0%</t>
+        </is>
+      </c>
+      <c r="G403" s="5" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="H403" s="5" t="inlineStr">
+        <is>
+          <t>0.6%</t>
+        </is>
+      </c>
+      <c r="I403" s="5" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J403" s="5" t="inlineStr">
+        <is>
+          <t>552</t>
+        </is>
+      </c>
+      <c r="K403" s="5" t="inlineStr">
+        <is>
+          <t>485</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="7" t="inlineStr">
+        <is>
+          <t>405434711</t>
+        </is>
+      </c>
+      <c r="B404" s="8" t="inlineStr">
+        <is>
+          <t>შპს კანოპი</t>
+        </is>
+      </c>
+      <c r="C404" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D404" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E404" s="7" t="inlineStr">
+        <is>
+          <t>5,854</t>
+        </is>
+      </c>
+      <c r="F404" s="7" t="inlineStr">
+        <is>
+          <t>-22.1%</t>
+        </is>
+      </c>
+      <c r="G404" s="7" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="H404" s="7" t="inlineStr">
+        <is>
+          <t>1.4%</t>
+        </is>
+      </c>
+      <c r="I404" s="7" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J404" s="7" t="inlineStr">
+        <is>
+          <t>5,699</t>
+        </is>
+      </c>
+      <c r="K404" s="7" t="inlineStr">
+        <is>
+          <t>888</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="5" t="inlineStr">
+        <is>
+          <t>405009841</t>
+        </is>
+      </c>
+      <c r="B405" s="6" t="inlineStr">
+        <is>
+          <t>შპს   მეტ პაკი</t>
+        </is>
+      </c>
+      <c r="C405" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D405" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E405" s="5" t="inlineStr">
+        <is>
+          <t>5,851</t>
+        </is>
+      </c>
+      <c r="F405" s="5" t="inlineStr">
+        <is>
+          <t>22.8%</t>
+        </is>
+      </c>
+      <c r="G405" s="5" t="inlineStr">
+        <is>
+          <t>290</t>
+        </is>
+      </c>
+      <c r="H405" s="5" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
+      </c>
+      <c r="I405" s="5" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="J405" s="5" t="inlineStr">
+        <is>
+          <t>1,864</t>
+        </is>
+      </c>
+      <c r="K405" s="5" t="inlineStr">
+        <is>
+          <t>1,252</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="7" t="inlineStr">
+        <is>
+          <t>204383229</t>
+        </is>
+      </c>
+      <c r="B406" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნორექსი</t>
+        </is>
+      </c>
+      <c r="C406" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D406" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E406" s="7" t="inlineStr">
+        <is>
+          <t>5,822</t>
+        </is>
+      </c>
+      <c r="F406" s="7" t="inlineStr">
+        <is>
+          <t>18.1%</t>
+        </is>
+      </c>
+      <c r="G406" s="7" t="inlineStr">
+        <is>
+          <t>372</t>
+        </is>
+      </c>
+      <c r="H406" s="7" t="inlineStr">
+        <is>
+          <t>6.4%</t>
+        </is>
+      </c>
+      <c r="I406" s="7" t="inlineStr">
+        <is>
+          <t>344</t>
+        </is>
+      </c>
+      <c r="J406" s="7" t="inlineStr">
+        <is>
+          <t>1,697</t>
+        </is>
+      </c>
+      <c r="K406" s="7" t="inlineStr">
+        <is>
+          <t>1,667</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="5" t="inlineStr">
+        <is>
+          <t>420427577</t>
+        </is>
+      </c>
+      <c r="B407" s="6" t="inlineStr">
+        <is>
+          <t>შპს თოლია</t>
+        </is>
+      </c>
+      <c r="C407" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D407" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E407" s="5" t="inlineStr">
+        <is>
+          <t>5,814</t>
+        </is>
+      </c>
+      <c r="F407" s="5" t="inlineStr">
+        <is>
+          <t>-5.0%</t>
+        </is>
+      </c>
+      <c r="G407" s="5" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="H407" s="5" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="I407" s="5" t="inlineStr">
+        <is>
+          <t>136</t>
+        </is>
+      </c>
+      <c r="J407" s="5" t="inlineStr">
+        <is>
+          <t>1,021</t>
+        </is>
+      </c>
+      <c r="K407" s="5" t="inlineStr">
+        <is>
+          <t>976</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="7" t="inlineStr">
+        <is>
+          <t>428518678</t>
+        </is>
+      </c>
+      <c r="B408" s="8" t="inlineStr">
+        <is>
+          <t>შპს შირაქი</t>
+        </is>
+      </c>
+      <c r="C408" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D408" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E408" s="7" t="inlineStr">
+        <is>
+          <t>5,784</t>
+        </is>
+      </c>
+      <c r="F408" s="7" t="inlineStr">
+        <is>
+          <t>-11.9%</t>
+        </is>
+      </c>
+      <c r="G408" s="7" t="inlineStr">
+        <is>
+          <t>-210</t>
+        </is>
+      </c>
+      <c r="H408" s="7" t="inlineStr">
+        <is>
+          <t>-3.6%</t>
+        </is>
+      </c>
+      <c r="I408" s="7" t="inlineStr">
+        <is>
+          <t>-113</t>
+        </is>
+      </c>
+      <c r="J408" s="7" t="inlineStr">
+        <is>
+          <t>3,412</t>
+        </is>
+      </c>
+      <c r="K408" s="7" t="inlineStr">
+        <is>
+          <t>1,466</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="5" t="inlineStr">
+        <is>
+          <t>406300042</t>
+        </is>
+      </c>
+      <c r="B409" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მეინ მარტი 4</t>
+        </is>
+      </c>
+      <c r="C409" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D409" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E409" s="5" t="inlineStr">
+        <is>
+          <t>5,696</t>
+        </is>
+      </c>
+      <c r="F409" s="5" t="inlineStr">
+        <is>
+          <t>-2.3%</t>
+        </is>
+      </c>
+      <c r="G409" s="5" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="H409" s="5" t="inlineStr">
+        <is>
+          <t>0.4%</t>
+        </is>
+      </c>
+      <c r="I409" s="5" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J409" s="5" t="inlineStr">
+        <is>
+          <t>1,016</t>
+        </is>
+      </c>
+      <c r="K409" s="5" t="inlineStr">
+        <is>
+          <t>195</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="7" t="inlineStr">
+        <is>
+          <t>424066003</t>
+        </is>
+      </c>
+      <c r="B410" s="8" t="inlineStr">
+        <is>
+          <t>შპს წიფორა-სამცხე</t>
+        </is>
+      </c>
+      <c r="C410" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D410" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E410" s="7" t="inlineStr">
+        <is>
+          <t>5,684</t>
+        </is>
+      </c>
+      <c r="F410" s="7" t="inlineStr">
+        <is>
+          <t>-3.7%</t>
+        </is>
+      </c>
+      <c r="G410" s="7" t="inlineStr">
+        <is>
+          <t>504</t>
+        </is>
+      </c>
+      <c r="H410" s="7" t="inlineStr">
+        <is>
+          <t>8.9%</t>
+        </is>
+      </c>
+      <c r="I410" s="7" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="J410" s="7" t="inlineStr">
+        <is>
+          <t>3,094</t>
+        </is>
+      </c>
+      <c r="K410" s="7" t="inlineStr">
+        <is>
+          <t>1,965</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="5" t="inlineStr">
+        <is>
+          <t>401952525</t>
+        </is>
+      </c>
+      <c r="B411" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს როლი</t>
+        </is>
+      </c>
+      <c r="C411" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D411" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E411" s="5" t="inlineStr">
+        <is>
+          <t>5,622</t>
+        </is>
+      </c>
+      <c r="F411" s="5" t="inlineStr">
+        <is>
+          <t>-38.3%</t>
+        </is>
+      </c>
+      <c r="G411" s="5" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="H411" s="5" t="inlineStr">
+        <is>
+          <t>0.2%</t>
+        </is>
+      </c>
+      <c r="I411" s="5" t="inlineStr">
+        <is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="J411" s="5" t="inlineStr">
+        <is>
+          <t>941</t>
+        </is>
+      </c>
+      <c r="K411" s="5" t="inlineStr">
+        <is>
+          <t>271</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="7" t="inlineStr">
+        <is>
+          <t>421279155</t>
+        </is>
+      </c>
+      <c r="B412" s="8" t="inlineStr">
+        <is>
+          <t>შპს მ-მარკეტ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C412" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D412" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E412" s="7" t="inlineStr">
+        <is>
+          <t>5,600</t>
+        </is>
+      </c>
+      <c r="F412" s="7" t="inlineStr">
+        <is>
+          <t>-9.7%</t>
+        </is>
+      </c>
+      <c r="G412" s="7" t="inlineStr">
+        <is>
+          <t>455</t>
+        </is>
+      </c>
+      <c r="H412" s="7" t="inlineStr">
+        <is>
+          <t>8.1%</t>
+        </is>
+      </c>
+      <c r="I412" s="7" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+      <c r="J412" s="7" t="inlineStr">
+        <is>
+          <t>1,062</t>
+        </is>
+      </c>
+      <c r="K412" s="7" t="inlineStr">
+        <is>
+          <t>-126</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="5" t="inlineStr">
+        <is>
+          <t>434165636</t>
+        </is>
+      </c>
+      <c r="B413" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯეოგრეინი</t>
+        </is>
+      </c>
+      <c r="C413" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D413" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E413" s="5" t="inlineStr">
+        <is>
+          <t>5,551</t>
+        </is>
+      </c>
+      <c r="F413" s="5" t="inlineStr">
+        <is>
+          <t>-9.7%</t>
+        </is>
+      </c>
+      <c r="G413" s="5" t="inlineStr">
+        <is>
+          <t>883</t>
+        </is>
+      </c>
+      <c r="H413" s="5" t="inlineStr">
+        <is>
+          <t>15.9%</t>
+        </is>
+      </c>
+      <c r="I413" s="5" t="inlineStr">
+        <is>
+          <t>550</t>
+        </is>
+      </c>
+      <c r="J413" s="5" t="inlineStr">
+        <is>
+          <t>3,767</t>
+        </is>
+      </c>
+      <c r="K413" s="5" t="inlineStr">
+        <is>
+          <t>1,280</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="7" t="inlineStr">
+        <is>
+          <t>405720493</t>
+        </is>
+      </c>
+      <c r="B414" s="8" t="inlineStr">
+        <is>
+          <t>შპს ილიფრეშ</t>
+        </is>
+      </c>
+      <c r="C414" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D414" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E414" s="7" t="inlineStr">
+        <is>
+          <t>5,549</t>
+        </is>
+      </c>
+      <c r="F414" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G414" s="7" t="inlineStr">
+        <is>
+          <t>2,336</t>
+        </is>
+      </c>
+      <c r="H414" s="7" t="inlineStr">
+        <is>
+          <t>42.1%</t>
+        </is>
+      </c>
+      <c r="I414" s="7" t="inlineStr">
+        <is>
+          <t>2,336</t>
+        </is>
+      </c>
+      <c r="J414" s="7" t="inlineStr">
+        <is>
+          <t>2,527</t>
+        </is>
+      </c>
+      <c r="K414" s="7" t="inlineStr">
+        <is>
+          <t>2,336</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="5" t="inlineStr">
+        <is>
+          <t>400093974</t>
+        </is>
+      </c>
+      <c r="B415" s="6" t="inlineStr">
+        <is>
+          <t>შპს თი-აი-დი ფუდს</t>
+        </is>
+      </c>
+      <c r="C415" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D415" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E415" s="5" t="inlineStr">
+        <is>
+          <t>5,537</t>
+        </is>
+      </c>
+      <c r="F415" s="5" t="inlineStr">
+        <is>
+          <t>48.5%</t>
+        </is>
+      </c>
+      <c r="G415" s="5" t="inlineStr">
+        <is>
+          <t>357</t>
+        </is>
+      </c>
+      <c r="H415" s="5" t="inlineStr">
+        <is>
+          <t>6.4%</t>
+        </is>
+      </c>
+      <c r="I415" s="5" t="inlineStr">
+        <is>
+          <t>353</t>
+        </is>
+      </c>
+      <c r="J415" s="5" t="inlineStr">
+        <is>
+          <t>4,218</t>
+        </is>
+      </c>
+      <c r="K415" s="5" t="inlineStr">
+        <is>
+          <t>1,161</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="7" t="inlineStr">
+        <is>
+          <t>237112995</t>
+        </is>
+      </c>
+      <c r="B416" s="8" t="inlineStr">
+        <is>
+          <t>შპს მოდერნი 2009</t>
+        </is>
+      </c>
+      <c r="C416" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D416" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E416" s="7" t="inlineStr">
+        <is>
+          <t>5,512</t>
+        </is>
+      </c>
+      <c r="F416" s="7" t="inlineStr">
+        <is>
+          <t>2.0%</t>
+        </is>
+      </c>
+      <c r="G416" s="7" t="inlineStr">
+        <is>
+          <t>183</t>
+        </is>
+      </c>
+      <c r="H416" s="7" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="I416" s="7" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="J416" s="7" t="inlineStr">
+        <is>
+          <t>1,307</t>
+        </is>
+      </c>
+      <c r="K416" s="7" t="inlineStr">
+        <is>
+          <t>1,017</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="5" t="inlineStr">
+        <is>
+          <t>202450640</t>
+        </is>
+      </c>
+      <c r="B417" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ბეიქერს</t>
+        </is>
+      </c>
+      <c r="C417" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D417" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E417" s="5" t="inlineStr">
+        <is>
+          <t>5,508</t>
+        </is>
+      </c>
+      <c r="F417" s="5" t="inlineStr">
+        <is>
+          <t>31.5%</t>
+        </is>
+      </c>
+      <c r="G417" s="5" t="inlineStr">
+        <is>
+          <t>-138</t>
+        </is>
+      </c>
+      <c r="H417" s="5" t="inlineStr">
+        <is>
+          <t>-2.5%</t>
+        </is>
+      </c>
+      <c r="I417" s="5" t="inlineStr">
+        <is>
+          <t>-139</t>
+        </is>
+      </c>
+      <c r="J417" s="5" t="inlineStr">
+        <is>
+          <t>2,126</t>
+        </is>
+      </c>
+      <c r="K417" s="5" t="inlineStr">
+        <is>
+          <t>-212</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="7" t="inlineStr">
+        <is>
+          <t>412742082</t>
+        </is>
+      </c>
+      <c r="B418" s="8" t="inlineStr">
+        <is>
+          <t>შპს პრემიუმ ტრეიდი</t>
+        </is>
+      </c>
+      <c r="C418" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D418" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E418" s="7" t="inlineStr">
+        <is>
+          <t>5,484</t>
+        </is>
+      </c>
+      <c r="F418" s="7" t="inlineStr">
+        <is>
+          <t>47.9%</t>
+        </is>
+      </c>
+      <c r="G418" s="7" t="inlineStr">
+        <is>
+          <t>554</t>
+        </is>
+      </c>
+      <c r="H418" s="7" t="inlineStr">
+        <is>
+          <t>10.1%</t>
+        </is>
+      </c>
+      <c r="I418" s="7" t="inlineStr">
+        <is>
+          <t>524</t>
+        </is>
+      </c>
+      <c r="J418" s="7" t="inlineStr">
+        <is>
+          <t>813</t>
+        </is>
+      </c>
+      <c r="K418" s="7" t="inlineStr">
+        <is>
+          <t>462</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="5" t="inlineStr">
+        <is>
+          <t>434178123</t>
+        </is>
+      </c>
+      <c r="B419" s="6" t="inlineStr">
+        <is>
+          <t>შპს ალკო გრუპ</t>
+        </is>
+      </c>
+      <c r="C419" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D419" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E419" s="5" t="inlineStr">
+        <is>
+          <t>5,479</t>
+        </is>
+      </c>
+      <c r="F419" s="5" t="inlineStr">
+        <is>
+          <t>-35.2%</t>
+        </is>
+      </c>
+      <c r="G419" s="5" t="inlineStr">
+        <is>
+          <t>360</t>
+        </is>
+      </c>
+      <c r="H419" s="5" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="I419" s="5" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+      <c r="J419" s="5" t="inlineStr">
+        <is>
+          <t>1,201</t>
+        </is>
+      </c>
+      <c r="K419" s="5" t="inlineStr">
+        <is>
+          <t>207</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="7" t="inlineStr">
+        <is>
+          <t>416330116</t>
+        </is>
+      </c>
+      <c r="B420" s="8" t="inlineStr">
+        <is>
+          <t>შპს საქართველოს ფერმერთა სადისტრიბუციო კომპანია</t>
+        </is>
+      </c>
+      <c r="C420" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D420" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E420" s="7" t="inlineStr">
+        <is>
+          <t>5,465</t>
+        </is>
+      </c>
+      <c r="F420" s="7" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="G420" s="7" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="H420" s="7" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="I420" s="7" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="J420" s="7" t="inlineStr">
+        <is>
+          <t>1,442</t>
+        </is>
+      </c>
+      <c r="K420" s="7" t="inlineStr">
+        <is>
+          <t>783</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="5" t="inlineStr">
+        <is>
+          <t>400220603</t>
+        </is>
+      </c>
+      <c r="B421" s="6" t="inlineStr">
+        <is>
+          <t>შპს უნივერსამი-II</t>
+        </is>
+      </c>
+      <c r="C421" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D421" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E421" s="5" t="inlineStr">
+        <is>
+          <t>5,429</t>
+        </is>
+      </c>
+      <c r="F421" s="5" t="inlineStr">
+        <is>
+          <t>8.1%</t>
+        </is>
+      </c>
+      <c r="G421" s="5" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="H421" s="5" t="inlineStr">
+        <is>
+          <t>0.5%</t>
+        </is>
+      </c>
+      <c r="I421" s="5" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J421" s="5" t="inlineStr">
+        <is>
+          <t>782</t>
+        </is>
+      </c>
+      <c r="K421" s="5" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="7" t="inlineStr">
+        <is>
+          <t>404621959</t>
+        </is>
+      </c>
+      <c r="B422" s="8" t="inlineStr">
+        <is>
+          <t>შპს აპაჩი</t>
+        </is>
+      </c>
+      <c r="C422" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D422" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E422" s="7" t="inlineStr">
+        <is>
+          <t>5,403</t>
+        </is>
+      </c>
+      <c r="F422" s="7" t="inlineStr">
+        <is>
+          <t>52.5%</t>
+        </is>
+      </c>
+      <c r="G422" s="7" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="H422" s="7" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="I422" s="7" t="inlineStr">
+        <is>
+          <t>-139</t>
+        </is>
+      </c>
+      <c r="J422" s="7" t="inlineStr">
+        <is>
+          <t>1,452</t>
+        </is>
+      </c>
+      <c r="K422" s="7" t="inlineStr">
+        <is>
+          <t>-847</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="5" t="inlineStr">
+        <is>
+          <t>406221887</t>
+        </is>
+      </c>
+      <c r="B423" s="6" t="inlineStr">
+        <is>
+          <t>შპს ელიტ ფუდი</t>
+        </is>
+      </c>
+      <c r="C423" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D423" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E423" s="5" t="inlineStr">
+        <is>
+          <t>5,357</t>
+        </is>
+      </c>
+      <c r="F423" s="5" t="inlineStr">
+        <is>
+          <t>34.4%</t>
+        </is>
+      </c>
+      <c r="G423" s="5" t="inlineStr">
+        <is>
+          <t>-53</t>
+        </is>
+      </c>
+      <c r="H423" s="5" t="inlineStr">
+        <is>
+          <t>-1.0%</t>
+        </is>
+      </c>
+      <c r="I423" s="5" t="inlineStr">
+        <is>
+          <t>-168</t>
+        </is>
+      </c>
+      <c r="J423" s="5" t="inlineStr">
+        <is>
+          <t>3,627</t>
+        </is>
+      </c>
+      <c r="K423" s="5" t="inlineStr">
+        <is>
+          <t>687</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="7" t="inlineStr">
+        <is>
+          <t>405285551</t>
+        </is>
+      </c>
+      <c r="B424" s="8" t="inlineStr">
+        <is>
+          <t>შპს რძის ლაბორატორია</t>
+        </is>
+      </c>
+      <c r="C424" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D424" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E424" s="7" t="inlineStr">
+        <is>
+          <t>5,355</t>
+        </is>
+      </c>
+      <c r="F424" s="7" t="inlineStr">
+        <is>
+          <t>19.0%</t>
+        </is>
+      </c>
+      <c r="G424" s="7" t="inlineStr">
+        <is>
+          <t>-16</t>
+        </is>
+      </c>
+      <c r="H424" s="7" t="inlineStr">
+        <is>
+          <t>-0.3%</t>
+        </is>
+      </c>
+      <c r="I424" s="7" t="inlineStr">
+        <is>
+          <t>-755</t>
+        </is>
+      </c>
+      <c r="J424" s="7" t="inlineStr">
+        <is>
+          <t>3,839</t>
+        </is>
+      </c>
+      <c r="K424" s="7" t="inlineStr">
+        <is>
+          <t>-1,367</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="5" t="inlineStr">
+        <is>
+          <t>223238244</t>
+        </is>
+      </c>
+      <c r="B425" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ალიანსი</t>
+        </is>
+      </c>
+      <c r="C425" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D425" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E425" s="5" t="inlineStr">
+        <is>
+          <t>5,334</t>
+        </is>
+      </c>
+      <c r="F425" s="5" t="inlineStr">
+        <is>
+          <t>14.2%</t>
+        </is>
+      </c>
+      <c r="G425" s="5" t="inlineStr">
+        <is>
+          <t>499</t>
+        </is>
+      </c>
+      <c r="H425" s="5" t="inlineStr">
+        <is>
+          <t>9.4%</t>
+        </is>
+      </c>
+      <c r="I425" s="5" t="inlineStr">
+        <is>
+          <t>450</t>
+        </is>
+      </c>
+      <c r="J425" s="5" t="inlineStr">
+        <is>
+          <t>2,348</t>
+        </is>
+      </c>
+      <c r="K425" s="5" t="inlineStr">
+        <is>
+          <t>1,659</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="7" t="inlineStr">
+        <is>
+          <t>445609360</t>
+        </is>
+      </c>
+      <c r="B426" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბარაქა სავაჭრო ცენტრი</t>
+        </is>
+      </c>
+      <c r="C426" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D426" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E426" s="7" t="inlineStr">
+        <is>
+          <t>5,269</t>
+        </is>
+      </c>
+      <c r="F426" s="7" t="inlineStr">
+        <is>
+          <t>-24.5%</t>
+        </is>
+      </c>
+      <c r="G426" s="7" t="inlineStr">
+        <is>
+          <t>443</t>
+        </is>
+      </c>
+      <c r="H426" s="7" t="inlineStr">
+        <is>
+          <t>8.4%</t>
+        </is>
+      </c>
+      <c r="I426" s="7" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="J426" s="7" t="inlineStr">
+        <is>
+          <t>8,889</t>
+        </is>
+      </c>
+      <c r="K426" s="7" t="inlineStr">
+        <is>
+          <t>5,607</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="5" t="inlineStr">
+        <is>
+          <t>401987864</t>
+        </is>
+      </c>
+      <c r="B427" s="6" t="inlineStr">
+        <is>
+          <t>შპს ველინგტონი</t>
+        </is>
+      </c>
+      <c r="C427" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D427" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E427" s="5" t="inlineStr">
+        <is>
+          <t>5,240</t>
+        </is>
+      </c>
+      <c r="F427" s="5" t="inlineStr">
+        <is>
+          <t>1.4%</t>
+        </is>
+      </c>
+      <c r="G427" s="5" t="inlineStr">
+        <is>
+          <t>-2,774</t>
+        </is>
+      </c>
+      <c r="H427" s="5" t="inlineStr">
+        <is>
+          <t>-52.9%</t>
+        </is>
+      </c>
+      <c r="I427" s="5" t="inlineStr">
+        <is>
+          <t>-2,650</t>
+        </is>
+      </c>
+      <c r="J427" s="5" t="inlineStr">
+        <is>
+          <t>3,294</t>
+        </is>
+      </c>
+      <c r="K427" s="5" t="inlineStr">
+        <is>
+          <t>-785</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="7" t="inlineStr">
+        <is>
+          <t>445460475</t>
+        </is>
+      </c>
+      <c r="B428" s="8" t="inlineStr">
+        <is>
+          <t>შპს სუმბათა</t>
+        </is>
+      </c>
+      <c r="C428" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D428" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E428" s="7" t="inlineStr">
+        <is>
+          <t>5,218</t>
+        </is>
+      </c>
+      <c r="F428" s="7" t="inlineStr">
+        <is>
+          <t>34.4%</t>
+        </is>
+      </c>
+      <c r="G428" s="7" t="inlineStr">
+        <is>
+          <t>539</t>
+        </is>
+      </c>
+      <c r="H428" s="7" t="inlineStr">
+        <is>
+          <t>10.3%</t>
+        </is>
+      </c>
+      <c r="I428" s="7" t="inlineStr">
+        <is>
+          <t>542</t>
+        </is>
+      </c>
+      <c r="J428" s="7" t="inlineStr">
+        <is>
+          <t>421</t>
+        </is>
+      </c>
+      <c r="K428" s="7" t="inlineStr">
+        <is>
+          <t>349</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="5" t="inlineStr">
+        <is>
+          <t>404864606</t>
+        </is>
+      </c>
+      <c r="B429" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს პრემიუმ ტრეიდინგი</t>
+        </is>
+      </c>
+      <c r="C429" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D429" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E429" s="5" t="inlineStr">
+        <is>
+          <t>5,195</t>
+        </is>
+      </c>
+      <c r="F429" s="5" t="inlineStr">
+        <is>
+          <t>35.8%</t>
+        </is>
+      </c>
+      <c r="G429" s="5" t="inlineStr">
+        <is>
+          <t>874</t>
+        </is>
+      </c>
+      <c r="H429" s="5" t="inlineStr">
+        <is>
+          <t>16.8%</t>
+        </is>
+      </c>
+      <c r="I429" s="5" t="inlineStr">
+        <is>
+          <t>580</t>
+        </is>
+      </c>
+      <c r="J429" s="5" t="inlineStr">
+        <is>
+          <t>3,118</t>
+        </is>
+      </c>
+      <c r="K429" s="5" t="inlineStr">
+        <is>
+          <t>2,718</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="7" t="inlineStr">
+        <is>
+          <t>205122302</t>
+        </is>
+      </c>
+      <c r="B430" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ელფი</t>
+        </is>
+      </c>
+      <c r="C430" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D430" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E430" s="7" t="inlineStr">
+        <is>
+          <t>5,167</t>
+        </is>
+      </c>
+      <c r="F430" s="7" t="inlineStr">
+        <is>
+          <t>-12.6%</t>
+        </is>
+      </c>
+      <c r="G430" s="7" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="H430" s="7" t="inlineStr">
+        <is>
+          <t>1.2%</t>
+        </is>
+      </c>
+      <c r="I430" s="7" t="inlineStr">
+        <is>
+          <t>739</t>
+        </is>
+      </c>
+      <c r="J430" s="7" t="inlineStr">
+        <is>
+          <t>466</t>
+        </is>
+      </c>
+      <c r="K430" s="7" t="inlineStr">
+        <is>
+          <t>-381</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="5" t="inlineStr">
+        <is>
+          <t>445606746</t>
+        </is>
+      </c>
+      <c r="B431" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტყუპი პურები</t>
+        </is>
+      </c>
+      <c r="C431" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D431" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E431" s="5" t="inlineStr">
+        <is>
+          <t>5,164</t>
+        </is>
+      </c>
+      <c r="F431" s="5" t="inlineStr">
+        <is>
+          <t>18.0%</t>
+        </is>
+      </c>
+      <c r="G431" s="5" t="inlineStr">
+        <is>
+          <t>1,131</t>
+        </is>
+      </c>
+      <c r="H431" s="5" t="inlineStr">
+        <is>
+          <t>21.9%</t>
+        </is>
+      </c>
+      <c r="I431" s="5" t="inlineStr">
+        <is>
+          <t>836</t>
+        </is>
+      </c>
+      <c r="J431" s="5" t="inlineStr">
+        <is>
+          <t>2,744</t>
+        </is>
+      </c>
+      <c r="K431" s="5" t="inlineStr">
+        <is>
+          <t>1,733</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="7" t="inlineStr">
+        <is>
+          <t>405036857</t>
+        </is>
+      </c>
+      <c r="B432" s="8" t="inlineStr">
+        <is>
+          <t>შპს მეგა სთარ</t>
+        </is>
+      </c>
+      <c r="C432" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D432" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E432" s="7" t="inlineStr">
+        <is>
+          <t>5,151</t>
+        </is>
+      </c>
+      <c r="F432" s="7" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="G432" s="7" t="inlineStr">
+        <is>
+          <t>1,342</t>
+        </is>
+      </c>
+      <c r="H432" s="7" t="inlineStr">
+        <is>
+          <t>26.1%</t>
+        </is>
+      </c>
+      <c r="I432" s="7" t="inlineStr">
+        <is>
+          <t>1,238</t>
+        </is>
+      </c>
+      <c r="J432" s="7" t="inlineStr">
+        <is>
+          <t>4,318</t>
+        </is>
+      </c>
+      <c r="K432" s="7" t="inlineStr">
+        <is>
+          <t>3,791</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="5" t="inlineStr">
+        <is>
+          <t>400058352</t>
+        </is>
+      </c>
+      <c r="B433" s="6" t="inlineStr">
+        <is>
+          <t>შპს უნივერსალი 2012</t>
+        </is>
+      </c>
+      <c r="C433" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D433" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E433" s="5" t="inlineStr">
+        <is>
+          <t>5,123</t>
+        </is>
+      </c>
+      <c r="F433" s="5" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="G433" s="5" t="inlineStr">
+        <is>
+          <t>384</t>
+        </is>
+      </c>
+      <c r="H433" s="5" t="inlineStr">
+        <is>
+          <t>7.5%</t>
+        </is>
+      </c>
+      <c r="I433" s="5" t="inlineStr">
+        <is>
+          <t>336</t>
+        </is>
+      </c>
+      <c r="J433" s="5" t="inlineStr">
+        <is>
+          <t>2,135</t>
+        </is>
+      </c>
+      <c r="K433" s="5" t="inlineStr">
+        <is>
+          <t>1,029</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="7" t="inlineStr">
+        <is>
+          <t>205285092</t>
+        </is>
+      </c>
+      <c r="B434" s="8" t="inlineStr">
+        <is>
+          <t>შპს სითი გრუფ</t>
+        </is>
+      </c>
+      <c r="C434" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D434" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E434" s="7" t="inlineStr">
+        <is>
+          <t>5,088</t>
+        </is>
+      </c>
+      <c r="F434" s="7" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="G434" s="7" t="inlineStr">
+        <is>
+          <t>254</t>
+        </is>
+      </c>
+      <c r="H434" s="7" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
+      </c>
+      <c r="I434" s="7" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+      <c r="J434" s="7" t="inlineStr">
+        <is>
+          <t>1,528</t>
+        </is>
+      </c>
+      <c r="K434" s="7" t="inlineStr">
+        <is>
+          <t>-587</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="5" t="inlineStr">
+        <is>
+          <t>448394684</t>
+        </is>
+      </c>
+      <c r="B435" s="6" t="inlineStr">
+        <is>
+          <t>შპს  წალკა +</t>
+        </is>
+      </c>
+      <c r="C435" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D435" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E435" s="5" t="inlineStr">
+        <is>
+          <t>5,034</t>
+        </is>
+      </c>
+      <c r="F435" s="5" t="inlineStr">
+        <is>
+          <t>-13.3%</t>
+        </is>
+      </c>
+      <c r="G435" s="5" t="inlineStr">
+        <is>
+          <t>575</t>
+        </is>
+      </c>
+      <c r="H435" s="5" t="inlineStr">
+        <is>
+          <t>11.4%</t>
+        </is>
+      </c>
+      <c r="I435" s="5" t="inlineStr">
+        <is>
+          <t>735</t>
+        </is>
+      </c>
+      <c r="J435" s="5" t="inlineStr">
+        <is>
+          <t>2,388</t>
+        </is>
+      </c>
+      <c r="K435" s="5" t="inlineStr">
+        <is>
+          <t>2,003</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="7" t="inlineStr">
+        <is>
+          <t>404599635</t>
+        </is>
+      </c>
+      <c r="B436" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფემილი ფარმ</t>
+        </is>
+      </c>
+      <c r="C436" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D436" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E436" s="7" t="inlineStr">
+        <is>
+          <t>5,026</t>
+        </is>
+      </c>
+      <c r="F436" s="7" t="inlineStr">
+        <is>
+          <t>28.7%</t>
+        </is>
+      </c>
+      <c r="G436" s="7" t="inlineStr">
+        <is>
+          <t>-3,465</t>
+        </is>
+      </c>
+      <c r="H436" s="7" t="inlineStr">
+        <is>
+          <t>-69.0%</t>
+        </is>
+      </c>
+      <c r="I436" s="7" t="inlineStr">
+        <is>
+          <t>-7,283</t>
+        </is>
+      </c>
+      <c r="J436" s="7" t="inlineStr">
+        <is>
+          <t>51,740</t>
+        </is>
+      </c>
+      <c r="K436" s="7" t="inlineStr">
+        <is>
+          <t>-10,091</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="5" t="inlineStr">
+        <is>
+          <t>212798819</t>
+        </is>
+      </c>
+      <c r="B437" s="6" t="inlineStr">
+        <is>
+          <t>შპს გურმანი</t>
+        </is>
+      </c>
+      <c r="C437" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D437" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E437" s="5" t="inlineStr">
+        <is>
+          <t>5,020</t>
+        </is>
+      </c>
+      <c r="F437" s="5" t="inlineStr">
+        <is>
+          <t>-9.7%</t>
+        </is>
+      </c>
+      <c r="G437" s="5" t="inlineStr">
+        <is>
+          <t>470</t>
+        </is>
+      </c>
+      <c r="H437" s="5" t="inlineStr">
+        <is>
+          <t>9.4%</t>
+        </is>
+      </c>
+      <c r="I437" s="5" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="J437" s="5" t="inlineStr">
+        <is>
+          <t>2,289</t>
+        </is>
+      </c>
+      <c r="K437" s="5" t="inlineStr">
+        <is>
+          <t>221</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="7" t="inlineStr">
+        <is>
+          <t>406043302</t>
+        </is>
+      </c>
+      <c r="B438" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ა. დ</t>
+        </is>
+      </c>
+      <c r="C438" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D438" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E438" s="7" t="inlineStr">
+        <is>
+          <t>5,006</t>
+        </is>
+      </c>
+      <c r="F438" s="7" t="inlineStr">
+        <is>
+          <t>-19.4%</t>
+        </is>
+      </c>
+      <c r="G438" s="7" t="inlineStr">
+        <is>
+          <t>-315</t>
+        </is>
+      </c>
+      <c r="H438" s="7" t="inlineStr">
+        <is>
+          <t>-6.3%</t>
+        </is>
+      </c>
+      <c r="I438" s="7" t="inlineStr">
+        <is>
+          <t>-367</t>
+        </is>
+      </c>
+      <c r="J438" s="7" t="inlineStr">
+        <is>
+          <t>481</t>
+        </is>
+      </c>
+      <c r="K438" s="7" t="inlineStr">
+        <is>
+          <t>-636</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="5" t="inlineStr">
+        <is>
+          <t>406221388</t>
+        </is>
+      </c>
+      <c r="B439" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ანანო</t>
+        </is>
+      </c>
+      <c r="C439" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D439" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E439" s="5" t="inlineStr">
+        <is>
+          <t>4,979</t>
+        </is>
+      </c>
+      <c r="F439" s="5" t="inlineStr">
+        <is>
+          <t>-10.5%</t>
+        </is>
+      </c>
+      <c r="G439" s="5" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="H439" s="5" t="inlineStr">
+        <is>
+          <t>0.9%</t>
+        </is>
+      </c>
+      <c r="I439" s="5" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J439" s="5" t="inlineStr">
+        <is>
+          <t>579</t>
+        </is>
+      </c>
+      <c r="K439" s="5" t="inlineStr">
+        <is>
+          <t>-16</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="7" t="inlineStr">
+        <is>
+          <t>431167532</t>
+        </is>
+      </c>
+      <c r="B440" s="8" t="inlineStr">
+        <is>
+          <t>შპს ერთობა</t>
+        </is>
+      </c>
+      <c r="C440" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D440" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E440" s="7" t="inlineStr">
+        <is>
+          <t>4,945</t>
+        </is>
+      </c>
+      <c r="F440" s="7" t="inlineStr">
+        <is>
+          <t>3.9%</t>
+        </is>
+      </c>
+      <c r="G440" s="7" t="inlineStr">
+        <is>
+          <t>-190</t>
+        </is>
+      </c>
+      <c r="H440" s="7" t="inlineStr">
+        <is>
+          <t>-3.8%</t>
+        </is>
+      </c>
+      <c r="I440" s="7" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="J440" s="7" t="inlineStr">
+        <is>
+          <t>2,847</t>
+        </is>
+      </c>
+      <c r="K440" s="7" t="inlineStr">
+        <is>
+          <t>307</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="5" t="inlineStr">
+        <is>
+          <t>402112192</t>
+        </is>
+      </c>
+      <c r="B441" s="6" t="inlineStr">
+        <is>
+          <t>შპს რანინა</t>
+        </is>
+      </c>
+      <c r="C441" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D441" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E441" s="5" t="inlineStr">
+        <is>
+          <t>4,937</t>
+        </is>
+      </c>
+      <c r="F441" s="5" t="inlineStr">
+        <is>
+          <t>-36.6%</t>
+        </is>
+      </c>
+      <c r="G441" s="5" t="inlineStr">
+        <is>
+          <t>-456</t>
+        </is>
+      </c>
+      <c r="H441" s="5" t="inlineStr">
+        <is>
+          <t>-9.2%</t>
+        </is>
+      </c>
+      <c r="I441" s="5" t="inlineStr">
+        <is>
+          <t>-600</t>
+        </is>
+      </c>
+      <c r="J441" s="5" t="inlineStr">
+        <is>
+          <t>1,989</t>
+        </is>
+      </c>
+      <c r="K441" s="5" t="inlineStr">
+        <is>
+          <t>-6,007</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="7" t="inlineStr">
+        <is>
+          <t>412683779</t>
+        </is>
+      </c>
+      <c r="B442" s="8" t="inlineStr">
+        <is>
+          <t>შპს   Fish world</t>
+        </is>
+      </c>
+      <c r="C442" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D442" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E442" s="7" t="inlineStr">
+        <is>
+          <t>4,922</t>
+        </is>
+      </c>
+      <c r="F442" s="7" t="inlineStr">
+        <is>
+          <t>-22.7%</t>
+        </is>
+      </c>
+      <c r="G442" s="7" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="H442" s="7" t="inlineStr">
+        <is>
+          <t>2.7%</t>
+        </is>
+      </c>
+      <c r="I442" s="7" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="J442" s="7" t="inlineStr">
+        <is>
+          <t>2,263</t>
+        </is>
+      </c>
+      <c r="K442" s="7" t="inlineStr">
+        <is>
+          <t>2,125</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="5" t="inlineStr">
+        <is>
+          <t>205288099</t>
+        </is>
+      </c>
+      <c r="B443" s="6" t="inlineStr">
+        <is>
+          <t>შპს ახალი ყავის კომპანია</t>
+        </is>
+      </c>
+      <c r="C443" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D443" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E443" s="5" t="inlineStr">
+        <is>
+          <t>4,904</t>
+        </is>
+      </c>
+      <c r="F443" s="5" t="inlineStr">
+        <is>
+          <t>-13.1%</t>
+        </is>
+      </c>
+      <c r="G443" s="5" t="inlineStr">
+        <is>
+          <t>734</t>
+        </is>
+      </c>
+      <c r="H443" s="5" t="inlineStr">
+        <is>
+          <t>15.0%</t>
+        </is>
+      </c>
+      <c r="I443" s="5" t="inlineStr">
+        <is>
+          <t>345</t>
+        </is>
+      </c>
+      <c r="J443" s="5" t="inlineStr">
+        <is>
+          <t>5,539</t>
+        </is>
+      </c>
+      <c r="K443" s="5" t="inlineStr">
+        <is>
+          <t>1,427</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="7" t="inlineStr">
+        <is>
+          <t>404596380</t>
+        </is>
+      </c>
+      <c r="B444" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზოოსტანდარტი</t>
+        </is>
+      </c>
+      <c r="C444" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D444" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E444" s="7" t="inlineStr">
+        <is>
+          <t>4,892</t>
+        </is>
+      </c>
+      <c r="F444" s="7" t="inlineStr">
+        <is>
+          <t>20.2%</t>
+        </is>
+      </c>
+      <c r="G444" s="7" t="inlineStr">
+        <is>
+          <t>1,439</t>
+        </is>
+      </c>
+      <c r="H444" s="7" t="inlineStr">
+        <is>
+          <t>29.4%</t>
+        </is>
+      </c>
+      <c r="I444" s="7" t="inlineStr">
+        <is>
+          <t>1,394</t>
+        </is>
+      </c>
+      <c r="J444" s="7" t="inlineStr">
+        <is>
+          <t>2,912</t>
+        </is>
+      </c>
+      <c r="K444" s="7" t="inlineStr">
+        <is>
+          <t>2,360</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="5" t="inlineStr">
+        <is>
+          <t>200232248</t>
+        </is>
+      </c>
+      <c r="B445" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბოკოლა</t>
+        </is>
+      </c>
+      <c r="C445" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D445" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E445" s="5" t="inlineStr">
+        <is>
+          <t>4,888</t>
+        </is>
+      </c>
+      <c r="F445" s="5" t="inlineStr">
+        <is>
+          <t>7.6%</t>
+        </is>
+      </c>
+      <c r="G445" s="5" t="inlineStr">
+        <is>
+          <t>1,427</t>
+        </is>
+      </c>
+      <c r="H445" s="5" t="inlineStr">
+        <is>
+          <t>29.2%</t>
+        </is>
+      </c>
+      <c r="I445" s="5" t="inlineStr">
+        <is>
+          <t>1,153</t>
+        </is>
+      </c>
+      <c r="J445" s="5" t="inlineStr">
+        <is>
+          <t>383</t>
+        </is>
+      </c>
+      <c r="K445" s="5" t="inlineStr">
+        <is>
+          <t>281</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="7" t="inlineStr">
+        <is>
+          <t>404926513</t>
+        </is>
+      </c>
+      <c r="B446" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზედაზენი</t>
+        </is>
+      </c>
+      <c r="C446" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D446" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E446" s="7" t="inlineStr">
+        <is>
+          <t>4,844</t>
+        </is>
+      </c>
+      <c r="F446" s="7" t="inlineStr">
+        <is>
+          <t>-10.6%</t>
+        </is>
+      </c>
+      <c r="G446" s="7" t="inlineStr">
+        <is>
+          <t>699</t>
+        </is>
+      </c>
+      <c r="H446" s="7" t="inlineStr">
+        <is>
+          <t>14.4%</t>
+        </is>
+      </c>
+      <c r="I446" s="7" t="inlineStr">
+        <is>
+          <t>628</t>
+        </is>
+      </c>
+      <c r="J446" s="7" t="inlineStr">
+        <is>
+          <t>1,219</t>
+        </is>
+      </c>
+      <c r="K446" s="7" t="inlineStr">
+        <is>
+          <t>1,200</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="5" t="inlineStr">
+        <is>
+          <t>448411353</t>
+        </is>
+      </c>
+      <c r="B447" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნინიმა ფუდს</t>
+        </is>
+      </c>
+      <c r="C447" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D447" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E447" s="5" t="inlineStr">
+        <is>
+          <t>4,843</t>
+        </is>
+      </c>
+      <c r="F447" s="5" t="inlineStr">
+        <is>
+          <t>-2.9%</t>
+        </is>
+      </c>
+      <c r="G447" s="5" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="H447" s="5" t="inlineStr">
+        <is>
+          <t>1.8%</t>
+        </is>
+      </c>
+      <c r="I447" s="5" t="inlineStr">
+        <is>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="J447" s="5" t="inlineStr">
+        <is>
+          <t>2,415</t>
+        </is>
+      </c>
+      <c r="K447" s="5" t="inlineStr">
+        <is>
+          <t>1,414</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="7" t="inlineStr">
+        <is>
+          <t>400108138</t>
+        </is>
+      </c>
+      <c r="B448" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფუდ გრუპ</t>
+        </is>
+      </c>
+      <c r="C448" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D448" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E448" s="7" t="inlineStr">
+        <is>
+          <t>4,738</t>
+        </is>
+      </c>
+      <c r="F448" s="7" t="inlineStr">
+        <is>
+          <t>11.5%</t>
+        </is>
+      </c>
+      <c r="G448" s="7" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="H448" s="7" t="inlineStr">
+        <is>
+          <t>2.9%</t>
+        </is>
+      </c>
+      <c r="I448" s="7" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="J448" s="7" t="inlineStr">
+        <is>
+          <t>498</t>
+        </is>
+      </c>
+      <c r="K448" s="7" t="inlineStr">
+        <is>
+          <t>-6</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="5" t="inlineStr">
+        <is>
+          <t>202432518</t>
+        </is>
+      </c>
+      <c r="B449" s="6" t="inlineStr">
+        <is>
+          <t>შპს საამო</t>
+        </is>
+      </c>
+      <c r="C449" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D449" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E449" s="5" t="inlineStr">
+        <is>
+          <t>4,637</t>
+        </is>
+      </c>
+      <c r="F449" s="5" t="inlineStr">
+        <is>
+          <t>57.0%</t>
+        </is>
+      </c>
+      <c r="G449" s="5" t="inlineStr">
+        <is>
+          <t>526</t>
+        </is>
+      </c>
+      <c r="H449" s="5" t="inlineStr">
+        <is>
+          <t>11.3%</t>
+        </is>
+      </c>
+      <c r="I449" s="5" t="inlineStr">
+        <is>
+          <t>487</t>
+        </is>
+      </c>
+      <c r="J449" s="5" t="inlineStr">
+        <is>
+          <t>3,119</t>
+        </is>
+      </c>
+      <c r="K449" s="5" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="7" t="inlineStr">
+        <is>
+          <t>404434493</t>
+        </is>
+      </c>
+      <c r="B450" s="8" t="inlineStr">
+        <is>
+          <t>შპს Ka-Ge</t>
+        </is>
+      </c>
+      <c r="C450" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D450" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E450" s="7" t="inlineStr">
+        <is>
+          <t>4,637</t>
+        </is>
+      </c>
+      <c r="F450" s="7" t="inlineStr">
+        <is>
+          <t>-14.6%</t>
+        </is>
+      </c>
+      <c r="G450" s="7" t="inlineStr">
+        <is>
+          <t>516</t>
+        </is>
+      </c>
+      <c r="H450" s="7" t="inlineStr">
+        <is>
+          <t>11.1%</t>
+        </is>
+      </c>
+      <c r="I450" s="7" t="inlineStr">
+        <is>
+          <t>412</t>
+        </is>
+      </c>
+      <c r="J450" s="7" t="inlineStr">
+        <is>
+          <t>1,932</t>
+        </is>
+      </c>
+      <c r="K450" s="7" t="inlineStr">
+        <is>
+          <t>702</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="5" t="inlineStr">
+        <is>
+          <t>239891051</t>
+        </is>
+      </c>
+      <c r="B451" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლაურუს</t>
+        </is>
+      </c>
+      <c r="C451" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D451" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E451" s="5" t="inlineStr">
+        <is>
+          <t>4,599</t>
+        </is>
+      </c>
+      <c r="F451" s="5" t="inlineStr">
+        <is>
+          <t>125.4%</t>
+        </is>
+      </c>
+      <c r="G451" s="5" t="inlineStr">
+        <is>
+          <t>480</t>
+        </is>
+      </c>
+      <c r="H451" s="5" t="inlineStr">
+        <is>
+          <t>10.4%</t>
+        </is>
+      </c>
+      <c r="I451" s="5" t="inlineStr">
+        <is>
+          <t>561</t>
+        </is>
+      </c>
+      <c r="J451" s="5" t="inlineStr">
+        <is>
+          <t>4,636</t>
+        </is>
+      </c>
+      <c r="K451" s="5" t="inlineStr">
+        <is>
+          <t>1,750</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="7" t="inlineStr">
+        <is>
+          <t>405123156</t>
+        </is>
+      </c>
+      <c r="B452" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს  აისდ ფუდი</t>
+        </is>
+      </c>
+      <c r="C452" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D452" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E452" s="7" t="inlineStr">
+        <is>
+          <t>4,562</t>
+        </is>
+      </c>
+      <c r="F452" s="7" t="inlineStr">
+        <is>
+          <t>-0.6%</t>
+        </is>
+      </c>
+      <c r="G452" s="7" t="inlineStr">
+        <is>
+          <t>-351</t>
+        </is>
+      </c>
+      <c r="H452" s="7" t="inlineStr">
+        <is>
+          <t>-7.7%</t>
+        </is>
+      </c>
+      <c r="I452" s="7" t="inlineStr">
+        <is>
+          <t>-460</t>
+        </is>
+      </c>
+      <c r="J452" s="7" t="inlineStr">
+        <is>
+          <t>518</t>
+        </is>
+      </c>
+      <c r="K452" s="7" t="inlineStr">
+        <is>
+          <t>518</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="5" t="inlineStr">
+        <is>
+          <t>412705283</t>
+        </is>
+      </c>
+      <c r="B453" s="6" t="inlineStr">
+        <is>
+          <t>შპს ირ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C453" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D453" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E453" s="5" t="inlineStr">
+        <is>
+          <t>4,536</t>
+        </is>
+      </c>
+      <c r="F453" s="5" t="inlineStr">
+        <is>
+          <t>-29.7%</t>
+        </is>
+      </c>
+      <c r="G453" s="5" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="H453" s="5" t="inlineStr">
+        <is>
+          <t>0.8%</t>
+        </is>
+      </c>
+      <c r="I453" s="5" t="inlineStr">
+        <is>
+          <t>-104</t>
+        </is>
+      </c>
+      <c r="J453" s="5" t="inlineStr">
+        <is>
+          <t>1,956</t>
+        </is>
+      </c>
+      <c r="K453" s="5" t="inlineStr">
+        <is>
+          <t>885</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="7" t="inlineStr">
+        <is>
+          <t>227721310</t>
+        </is>
+      </c>
+      <c r="B454" s="8" t="inlineStr">
+        <is>
+          <t>შპს აისი</t>
+        </is>
+      </c>
+      <c r="C454" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D454" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E454" s="7" t="inlineStr">
+        <is>
+          <t>4,480</t>
+        </is>
+      </c>
+      <c r="F454" s="7" t="inlineStr">
+        <is>
+          <t>29.0%</t>
+        </is>
+      </c>
+      <c r="G454" s="7" t="inlineStr">
+        <is>
+          <t>1,029</t>
+        </is>
+      </c>
+      <c r="H454" s="7" t="inlineStr">
+        <is>
+          <t>23.0%</t>
+        </is>
+      </c>
+      <c r="I454" s="7" t="inlineStr">
+        <is>
+          <t>1,029</t>
+        </is>
+      </c>
+      <c r="J454" s="7" t="inlineStr">
+        <is>
+          <t>5,609</t>
+        </is>
+      </c>
+      <c r="K454" s="7" t="inlineStr">
+        <is>
+          <t>-579</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="5" t="inlineStr">
+        <is>
+          <t>223366541</t>
+        </is>
+      </c>
+      <c r="B455" s="6" t="inlineStr">
+        <is>
+          <t>შპს  გეოფუდი</t>
+        </is>
+      </c>
+      <c r="C455" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D455" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E455" s="5" t="inlineStr">
+        <is>
+          <t>4,443</t>
+        </is>
+      </c>
+      <c r="F455" s="5" t="inlineStr">
+        <is>
+          <t>-10.3%</t>
+        </is>
+      </c>
+      <c r="G455" s="5" t="inlineStr">
+        <is>
+          <t>948</t>
+        </is>
+      </c>
+      <c r="H455" s="5" t="inlineStr">
+        <is>
+          <t>21.3%</t>
+        </is>
+      </c>
+      <c r="I455" s="5" t="inlineStr">
+        <is>
+          <t>933</t>
+        </is>
+      </c>
+      <c r="J455" s="5" t="inlineStr">
+        <is>
+          <t>3,273</t>
+        </is>
+      </c>
+      <c r="K455" s="5" t="inlineStr">
+        <is>
+          <t>844</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="7" t="inlineStr">
+        <is>
+          <t>417895503</t>
+        </is>
+      </c>
+      <c r="B456" s="8" t="inlineStr">
+        <is>
+          <t>შპს აგროლაბი</t>
+        </is>
+      </c>
+      <c r="C456" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D456" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E456" s="7" t="inlineStr">
+        <is>
+          <t>4,421</t>
+        </is>
+      </c>
+      <c r="F456" s="7" t="inlineStr">
+        <is>
+          <t>19.8%</t>
+        </is>
+      </c>
+      <c r="G456" s="7" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="H456" s="7" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="I456" s="7" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="J456" s="7" t="inlineStr">
+        <is>
+          <t>618</t>
+        </is>
+      </c>
+      <c r="K456" s="7" t="inlineStr">
+        <is>
+          <t>467</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="5" t="inlineStr">
+        <is>
+          <t>404869763</t>
+        </is>
+      </c>
+      <c r="B457" s="6" t="inlineStr">
+        <is>
+          <t>შპს სი თი ენ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C457" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D457" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E457" s="5" t="inlineStr">
+        <is>
+          <t>4,403</t>
+        </is>
+      </c>
+      <c r="F457" s="5" t="inlineStr">
+        <is>
+          <t>-18.6%</t>
+        </is>
+      </c>
+      <c r="G457" s="5" t="inlineStr">
+        <is>
+          <t>-49</t>
+        </is>
+      </c>
+      <c r="H457" s="5" t="inlineStr">
+        <is>
+          <t>-1.1%</t>
+        </is>
+      </c>
+      <c r="I457" s="5" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J457" s="5" t="inlineStr">
+        <is>
+          <t>3,150</t>
+        </is>
+      </c>
+      <c r="K457" s="5" t="inlineStr">
+        <is>
+          <t>2,866</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="7" t="inlineStr">
+        <is>
+          <t>448414387</t>
+        </is>
+      </c>
+      <c r="B458" s="8" t="inlineStr">
+        <is>
+          <t>შპს სამოთხე 2021</t>
+        </is>
+      </c>
+      <c r="C458" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D458" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E458" s="7" t="inlineStr">
+        <is>
+          <t>4,401</t>
+        </is>
+      </c>
+      <c r="F458" s="7" t="inlineStr">
+        <is>
+          <t>14.4%</t>
+        </is>
+      </c>
+      <c r="G458" s="7" t="inlineStr">
+        <is>
+          <t>416</t>
+        </is>
+      </c>
+      <c r="H458" s="7" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="I458" s="7" t="inlineStr">
+        <is>
+          <t>337</t>
+        </is>
+      </c>
+      <c r="J458" s="7" t="inlineStr">
+        <is>
+          <t>597</t>
+        </is>
+      </c>
+      <c r="K458" s="7" t="inlineStr">
+        <is>
+          <t>423</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="5" t="inlineStr">
+        <is>
+          <t>402029185</t>
+        </is>
+      </c>
+      <c r="B459" s="6" t="inlineStr">
+        <is>
+          <t>შპს კოსმო ინკ</t>
+        </is>
+      </c>
+      <c r="C459" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D459" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E459" s="5" t="inlineStr">
+        <is>
+          <t>4,297</t>
+        </is>
+      </c>
+      <c r="F459" s="5" t="inlineStr">
+        <is>
+          <t>11.5%</t>
+        </is>
+      </c>
+      <c r="G459" s="5" t="inlineStr">
+        <is>
+          <t>1,145</t>
+        </is>
+      </c>
+      <c r="H459" s="5" t="inlineStr">
+        <is>
+          <t>26.7%</t>
+        </is>
+      </c>
+      <c r="I459" s="5" t="inlineStr">
+        <is>
+          <t>1,128</t>
+        </is>
+      </c>
+      <c r="J459" s="5" t="inlineStr">
+        <is>
+          <t>1,173</t>
+        </is>
+      </c>
+      <c r="K459" s="5" t="inlineStr">
+        <is>
+          <t>1,129</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="7" t="inlineStr">
+        <is>
+          <t>430040485</t>
+        </is>
+      </c>
+      <c r="B460" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვიტო 2020</t>
+        </is>
+      </c>
+      <c r="C460" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D460" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E460" s="7" t="inlineStr">
+        <is>
+          <t>4,292</t>
+        </is>
+      </c>
+      <c r="F460" s="7" t="inlineStr">
+        <is>
+          <t>28.5%</t>
+        </is>
+      </c>
+      <c r="G460" s="7" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="H460" s="7" t="inlineStr">
+        <is>
+          <t>3.4%</t>
+        </is>
+      </c>
+      <c r="I460" s="7" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="J460" s="7" t="inlineStr">
+        <is>
+          <t>1,799</t>
+        </is>
+      </c>
+      <c r="K460" s="7" t="inlineStr">
+        <is>
+          <t>377</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="5" t="inlineStr">
+        <is>
+          <t>431167373</t>
+        </is>
+      </c>
+      <c r="B461" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ტატო 2002</t>
+        </is>
+      </c>
+      <c r="C461" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D461" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E461" s="5" t="inlineStr">
+        <is>
+          <t>4,275</t>
+        </is>
+      </c>
+      <c r="F461" s="5" t="inlineStr">
+        <is>
+          <t>15.9%</t>
+        </is>
+      </c>
+      <c r="G461" s="5" t="inlineStr">
+        <is>
+          <t>151</t>
+        </is>
+      </c>
+      <c r="H461" s="5" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="I461" s="5" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="J461" s="5" t="inlineStr">
+        <is>
+          <t>1,583</t>
+        </is>
+      </c>
+      <c r="K461" s="5" t="inlineStr">
+        <is>
+          <t>1,033</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="7" t="inlineStr">
+        <is>
+          <t>404589897</t>
+        </is>
+      </c>
+      <c r="B462" s="8" t="inlineStr">
+        <is>
+          <t>შპს აგროლაინი</t>
+        </is>
+      </c>
+      <c r="C462" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D462" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E462" s="7" t="inlineStr">
+        <is>
+          <t>4,265</t>
+        </is>
+      </c>
+      <c r="F462" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G462" s="7" t="inlineStr">
+        <is>
+          <t>1,644</t>
+        </is>
+      </c>
+      <c r="H462" s="7" t="inlineStr">
+        <is>
+          <t>38.5%</t>
+        </is>
+      </c>
+      <c r="I462" s="7" t="inlineStr">
+        <is>
+          <t>-59</t>
+        </is>
+      </c>
+      <c r="J462" s="7" t="inlineStr">
+        <is>
+          <t>14,761</t>
+        </is>
+      </c>
+      <c r="K462" s="7" t="inlineStr">
+        <is>
+          <t>-11,859</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="5" t="inlineStr">
+        <is>
+          <t>448392356</t>
+        </is>
+      </c>
+      <c r="B463" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს    ანდ-ბერი</t>
+        </is>
+      </c>
+      <c r="C463" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D463" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E463" s="5" t="inlineStr">
+        <is>
+          <t>4,235</t>
+        </is>
+      </c>
+      <c r="F463" s="5" t="inlineStr">
+        <is>
+          <t>35.5%</t>
+        </is>
+      </c>
+      <c r="G463" s="5" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="H463" s="5" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="I463" s="5" t="inlineStr">
+        <is>
+          <t>-88</t>
+        </is>
+      </c>
+      <c r="J463" s="5" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="K463" s="5" t="inlineStr">
+        <is>
+          <t>-174</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="7" t="inlineStr">
+        <is>
+          <t>412754899</t>
+        </is>
+      </c>
+      <c r="B464" s="8" t="inlineStr">
+        <is>
+          <t>შპს გამა2020</t>
+        </is>
+      </c>
+      <c r="C464" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D464" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E464" s="7" t="inlineStr">
+        <is>
+          <t>4,225</t>
+        </is>
+      </c>
+      <c r="F464" s="7" t="inlineStr">
+        <is>
+          <t>24.2%</t>
+        </is>
+      </c>
+      <c r="G464" s="7" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="H464" s="7" t="inlineStr">
+        <is>
+          <t>1.1%</t>
+        </is>
+      </c>
+      <c r="I464" s="7" t="inlineStr">
+        <is>
+          <t>-41</t>
+        </is>
+      </c>
+      <c r="J464" s="7" t="inlineStr">
+        <is>
+          <t>289</t>
+        </is>
+      </c>
+      <c r="K464" s="7" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="5" t="inlineStr">
+        <is>
+          <t>202452498</t>
+        </is>
+      </c>
+      <c r="B465" s="6" t="inlineStr">
+        <is>
+          <t>შპს დაგისი</t>
+        </is>
+      </c>
+      <c r="C465" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D465" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E465" s="5" t="inlineStr">
+        <is>
+          <t>4,221</t>
+        </is>
+      </c>
+      <c r="F465" s="5" t="inlineStr">
+        <is>
+          <t>-1.0%</t>
+        </is>
+      </c>
+      <c r="G465" s="5" t="inlineStr">
+        <is>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="H465" s="5" t="inlineStr">
+        <is>
+          <t>17.0%</t>
+        </is>
+      </c>
+      <c r="I465" s="5" t="inlineStr">
+        <is>
+          <t>773</t>
+        </is>
+      </c>
+      <c r="J465" s="5" t="inlineStr">
+        <is>
+          <t>2,844</t>
+        </is>
+      </c>
+      <c r="K465" s="5" t="inlineStr">
+        <is>
+          <t>2,551</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="7" t="inlineStr">
+        <is>
+          <t>454410931</t>
+        </is>
+      </c>
+      <c r="B466" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნატურალ პროდუქტი</t>
+        </is>
+      </c>
+      <c r="C466" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D466" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E466" s="7" t="inlineStr">
+        <is>
+          <t>4,206</t>
+        </is>
+      </c>
+      <c r="F466" s="7" t="inlineStr">
+        <is>
+          <t>50.5%</t>
+        </is>
+      </c>
+      <c r="G466" s="7" t="inlineStr">
+        <is>
+          <t>400</t>
+        </is>
+      </c>
+      <c r="H466" s="7" t="inlineStr">
+        <is>
+          <t>9.5%</t>
+        </is>
+      </c>
+      <c r="I466" s="7" t="inlineStr">
+        <is>
+          <t>382</t>
+        </is>
+      </c>
+      <c r="J466" s="7" t="inlineStr">
+        <is>
+          <t>332</t>
+        </is>
+      </c>
+      <c r="K466" s="7" t="inlineStr">
+        <is>
+          <t>314</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="5" t="inlineStr">
+        <is>
+          <t>237978364</t>
+        </is>
+      </c>
+      <c r="B467" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბლაუენშტაინ საქართველო</t>
+        </is>
+      </c>
+      <c r="C467" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D467" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E467" s="5" t="inlineStr">
+        <is>
+          <t>4,185</t>
+        </is>
+      </c>
+      <c r="F467" s="5" t="inlineStr">
+        <is>
+          <t>19.0%</t>
+        </is>
+      </c>
+      <c r="G467" s="5" t="inlineStr">
+        <is>
+          <t>-3,340</t>
+        </is>
+      </c>
+      <c r="H467" s="5" t="inlineStr">
+        <is>
+          <t>-79.8%</t>
+        </is>
+      </c>
+      <c r="I467" s="5" t="inlineStr">
+        <is>
+          <t>-3,553</t>
+        </is>
+      </c>
+      <c r="J467" s="5" t="inlineStr">
+        <is>
+          <t>15,620</t>
+        </is>
+      </c>
+      <c r="K467" s="5" t="inlineStr">
+        <is>
+          <t>8,277</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="7" t="inlineStr">
+        <is>
+          <t>216300866</t>
+        </is>
+      </c>
+      <c r="B468" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვეჯინი</t>
+        </is>
+      </c>
+      <c r="C468" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D468" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E468" s="7" t="inlineStr">
+        <is>
+          <t>4,178</t>
+        </is>
+      </c>
+      <c r="F468" s="7" t="inlineStr">
+        <is>
+          <t>-14.7%</t>
+        </is>
+      </c>
+      <c r="G468" s="7" t="inlineStr">
+        <is>
+          <t>-82</t>
+        </is>
+      </c>
+      <c r="H468" s="7" t="inlineStr">
+        <is>
+          <t>-2.0%</t>
+        </is>
+      </c>
+      <c r="I468" s="7" t="inlineStr">
+        <is>
+          <t>-82</t>
+        </is>
+      </c>
+      <c r="J468" s="7" t="inlineStr">
+        <is>
+          <t>1,431</t>
+        </is>
+      </c>
+      <c r="K468" s="7" t="inlineStr">
+        <is>
+          <t>973</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="5" t="inlineStr">
+        <is>
+          <t>405373304</t>
+        </is>
+      </c>
+      <c r="B469" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სატე</t>
+        </is>
+      </c>
+      <c r="C469" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D469" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E469" s="5" t="inlineStr">
+        <is>
+          <t>4,173</t>
+        </is>
+      </c>
+      <c r="F469" s="5" t="inlineStr">
+        <is>
+          <t>-23.3%</t>
+        </is>
+      </c>
+      <c r="G469" s="5" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="H469" s="5" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+      <c r="I469" s="5" t="inlineStr">
+        <is>
+          <t>-134</t>
+        </is>
+      </c>
+      <c r="J469" s="5" t="inlineStr">
+        <is>
+          <t>542</t>
+        </is>
+      </c>
+      <c r="K469" s="5" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="7" t="inlineStr">
+        <is>
+          <t>405477755</t>
+        </is>
+      </c>
+      <c r="B470" s="8" t="inlineStr">
+        <is>
+          <t>შპს თელეთის რძის პროდუქტები</t>
+        </is>
+      </c>
+      <c r="C470" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D470" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E470" s="7" t="inlineStr">
+        <is>
+          <t>4,132</t>
+        </is>
+      </c>
+      <c r="F470" s="7" t="inlineStr">
+        <is>
+          <t>60.1%</t>
+        </is>
+      </c>
+      <c r="G470" s="7" t="inlineStr">
+        <is>
+          <t>-164</t>
+        </is>
+      </c>
+      <c r="H470" s="7" t="inlineStr">
+        <is>
+          <t>-4.0%</t>
+        </is>
+      </c>
+      <c r="I470" s="7" t="inlineStr">
+        <is>
+          <t>-227</t>
+        </is>
+      </c>
+      <c r="J470" s="7" t="inlineStr">
+        <is>
+          <t>1,081</t>
+        </is>
+      </c>
+      <c r="K470" s="7" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="5" t="inlineStr">
+        <is>
+          <t>445504543</t>
+        </is>
+      </c>
+      <c r="B471" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნიუ ფიშ</t>
+        </is>
+      </c>
+      <c r="C471" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D471" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E471" s="5" t="inlineStr">
+        <is>
+          <t>4,092</t>
+        </is>
+      </c>
+      <c r="F471" s="5" t="inlineStr">
+        <is>
+          <t>-17.0%</t>
+        </is>
+      </c>
+      <c r="G471" s="5" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="H471" s="5" t="inlineStr">
+        <is>
+          <t>0.9%</t>
+        </is>
+      </c>
+      <c r="I471" s="5" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="J471" s="5" t="inlineStr">
+        <is>
+          <t>1,279</t>
+        </is>
+      </c>
+      <c r="K471" s="5" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="7" t="inlineStr">
+        <is>
+          <t>205083416</t>
+        </is>
+      </c>
+      <c r="B472" s="8" t="inlineStr">
+        <is>
+          <t>შპს ესპრესო ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C472" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D472" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E472" s="7" t="inlineStr">
+        <is>
+          <t>4,080</t>
+        </is>
+      </c>
+      <c r="F472" s="7" t="inlineStr">
+        <is>
+          <t>4.3%</t>
+        </is>
+      </c>
+      <c r="G472" s="7" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="H472" s="7" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="I472" s="7" t="inlineStr">
+        <is>
+          <t>-145</t>
+        </is>
+      </c>
+      <c r="J472" s="7" t="inlineStr">
+        <is>
+          <t>2,854</t>
+        </is>
+      </c>
+      <c r="K472" s="7" t="inlineStr">
+        <is>
+          <t>-2,252</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="5" t="inlineStr">
+        <is>
+          <t>404513941</t>
+        </is>
+      </c>
+      <c r="B473" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აზნურ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C473" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D473" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E473" s="5" t="inlineStr">
+        <is>
+          <t>4,049</t>
+        </is>
+      </c>
+      <c r="F473" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G473" s="5" t="inlineStr">
+        <is>
+          <t>-80</t>
+        </is>
+      </c>
+      <c r="H473" s="5" t="inlineStr">
+        <is>
+          <t>-2.0%</t>
+        </is>
+      </c>
+      <c r="I473" s="5" t="inlineStr">
+        <is>
+          <t>-89</t>
+        </is>
+      </c>
+      <c r="J473" s="5" t="inlineStr">
+        <is>
+          <t>877</t>
+        </is>
+      </c>
+      <c r="K473" s="5" t="inlineStr">
+        <is>
+          <t>417</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="7" t="inlineStr">
+        <is>
+          <t>406282188</t>
+        </is>
+      </c>
+      <c r="B474" s="8" t="inlineStr">
+        <is>
+          <t>შპს სპარი ჯგუფი 2019</t>
+        </is>
+      </c>
+      <c r="C474" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D474" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E474" s="7" t="inlineStr">
+        <is>
+          <t>4,049</t>
+        </is>
+      </c>
+      <c r="F474" s="7" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="G474" s="7" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="H474" s="7" t="inlineStr">
+        <is>
+          <t>1.5%</t>
+        </is>
+      </c>
+      <c r="I474" s="7" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J474" s="7" t="inlineStr">
+        <is>
+          <t>649</t>
+        </is>
+      </c>
+      <c r="K474" s="7" t="inlineStr">
+        <is>
+          <t>-46</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="5" t="inlineStr">
+        <is>
+          <t>218076695</t>
+        </is>
+      </c>
+      <c r="B475" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნატურალი 7</t>
+        </is>
+      </c>
+      <c r="C475" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D475" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E475" s="5" t="inlineStr">
+        <is>
+          <t>4,032</t>
+        </is>
+      </c>
+      <c r="F475" s="5" t="inlineStr">
+        <is>
+          <t>26.6%</t>
+        </is>
+      </c>
+      <c r="G475" s="5" t="inlineStr">
+        <is>
+          <t>798</t>
+        </is>
+      </c>
+      <c r="H475" s="5" t="inlineStr">
+        <is>
+          <t>19.8%</t>
+        </is>
+      </c>
+      <c r="I475" s="5" t="inlineStr">
+        <is>
+          <t>544</t>
+        </is>
+      </c>
+      <c r="J475" s="5" t="inlineStr">
+        <is>
+          <t>5,251</t>
+        </is>
+      </c>
+      <c r="K475" s="5" t="inlineStr">
+        <is>
+          <t>2,134</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="7" t="inlineStr">
+        <is>
+          <t>406192800</t>
+        </is>
+      </c>
+      <c r="B476" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ჯეო-იმპექსი</t>
+        </is>
+      </c>
+      <c r="C476" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D476" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E476" s="7" t="inlineStr">
+        <is>
+          <t>4,024</t>
+        </is>
+      </c>
+      <c r="F476" s="7" t="inlineStr">
+        <is>
+          <t>4.3%</t>
+        </is>
+      </c>
+      <c r="G476" s="7" t="inlineStr">
+        <is>
+          <t>-193</t>
+        </is>
+      </c>
+      <c r="H476" s="7" t="inlineStr">
+        <is>
+          <t>-4.8%</t>
+        </is>
+      </c>
+      <c r="I476" s="7" t="inlineStr">
+        <is>
+          <t>-255</t>
+        </is>
+      </c>
+      <c r="J476" s="7" t="inlineStr">
+        <is>
+          <t>1,185</t>
+        </is>
+      </c>
+      <c r="K476" s="7" t="inlineStr">
+        <is>
+          <t>383</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="5" t="inlineStr">
+        <is>
+          <t>404649396</t>
+        </is>
+      </c>
+      <c r="B477" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯია ფროზენ ბერრის</t>
+        </is>
+      </c>
+      <c r="C477" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D477" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E477" s="5" t="inlineStr">
+        <is>
+          <t>4,009</t>
+        </is>
+      </c>
+      <c r="F477" s="5" t="inlineStr">
+        <is>
+          <t>54.5%</t>
+        </is>
+      </c>
+      <c r="G477" s="5" t="inlineStr">
+        <is>
+          <t>492</t>
+        </is>
+      </c>
+      <c r="H477" s="5" t="inlineStr">
+        <is>
+          <t>12.3%</t>
+        </is>
+      </c>
+      <c r="I477" s="5" t="inlineStr">
+        <is>
+          <t>404</t>
+        </is>
+      </c>
+      <c r="J477" s="5" t="inlineStr">
+        <is>
+          <t>11,296</t>
+        </is>
+      </c>
+      <c r="K477" s="5" t="inlineStr">
+        <is>
+          <t>5,779</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="7" t="inlineStr">
+        <is>
+          <t>406122529</t>
+        </is>
+      </c>
+      <c r="B478" s="8" t="inlineStr">
+        <is>
+          <t>შპს თ და რ დისტრიბუშენ</t>
+        </is>
+      </c>
+      <c r="C478" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D478" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E478" s="7" t="inlineStr">
+        <is>
+          <t>3,996</t>
+        </is>
+      </c>
+      <c r="F478" s="7" t="inlineStr">
+        <is>
+          <t>66.2%</t>
+        </is>
+      </c>
+      <c r="G478" s="7" t="inlineStr">
+        <is>
+          <t>265</t>
+        </is>
+      </c>
+      <c r="H478" s="7" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="I478" s="7" t="inlineStr">
+        <is>
+          <t>-113</t>
+        </is>
+      </c>
+      <c r="J478" s="7" t="inlineStr">
+        <is>
+          <t>3,218</t>
+        </is>
+      </c>
+      <c r="K478" s="7" t="inlineStr">
+        <is>
+          <t>2,758</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="5" t="inlineStr">
+        <is>
+          <t>401943625</t>
+        </is>
+      </c>
+      <c r="B479" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯეკო</t>
+        </is>
+      </c>
+      <c r="C479" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D479" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E479" s="5" t="inlineStr">
+        <is>
+          <t>3,990</t>
+        </is>
+      </c>
+      <c r="F479" s="5" t="inlineStr">
+        <is>
+          <t>-3.1%</t>
+        </is>
+      </c>
+      <c r="G479" s="5" t="inlineStr">
+        <is>
+          <t>348</t>
+        </is>
+      </c>
+      <c r="H479" s="5" t="inlineStr">
+        <is>
+          <t>8.7%</t>
+        </is>
+      </c>
+      <c r="I479" s="5" t="inlineStr">
+        <is>
+          <t>265</t>
+        </is>
+      </c>
+      <c r="J479" s="5" t="inlineStr">
+        <is>
+          <t>1,090</t>
+        </is>
+      </c>
+      <c r="K479" s="5" t="inlineStr">
+        <is>
+          <t>1,061</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="7" t="inlineStr">
+        <is>
+          <t>404926201</t>
+        </is>
+      </c>
+      <c r="B480" s="8" t="inlineStr">
+        <is>
+          <t>შპს GNM Company</t>
+        </is>
+      </c>
+      <c r="C480" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D480" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E480" s="7" t="inlineStr">
+        <is>
+          <t>3,985</t>
+        </is>
+      </c>
+      <c r="F480" s="7" t="inlineStr">
+        <is>
+          <t>12.9%</t>
+        </is>
+      </c>
+      <c r="G480" s="7" t="inlineStr">
+        <is>
+          <t>299</t>
+        </is>
+      </c>
+      <c r="H480" s="7" t="inlineStr">
+        <is>
+          <t>7.5%</t>
+        </is>
+      </c>
+      <c r="I480" s="7" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="J480" s="7" t="inlineStr">
+        <is>
+          <t>2,390</t>
+        </is>
+      </c>
+      <c r="K480" s="7" t="inlineStr">
+        <is>
+          <t>1,164</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="5" t="inlineStr">
+        <is>
+          <t>445383594</t>
+        </is>
+      </c>
+      <c r="B481" s="6" t="inlineStr">
+        <is>
+          <t>შპს დონა</t>
+        </is>
+      </c>
+      <c r="C481" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D481" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E481" s="5" t="inlineStr">
+        <is>
+          <t>3,973</t>
+        </is>
+      </c>
+      <c r="F481" s="5" t="inlineStr">
+        <is>
+          <t>11.9%</t>
+        </is>
+      </c>
+      <c r="G481" s="5" t="inlineStr">
+        <is>
+          <t>502</t>
+        </is>
+      </c>
+      <c r="H481" s="5" t="inlineStr">
+        <is>
+          <t>12.6%</t>
+        </is>
+      </c>
+      <c r="I481" s="5" t="inlineStr">
+        <is>
+          <t>433</t>
+        </is>
+      </c>
+      <c r="J481" s="5" t="inlineStr">
+        <is>
+          <t>924</t>
+        </is>
+      </c>
+      <c r="K481" s="5" t="inlineStr">
+        <is>
+          <t>918</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="7" t="inlineStr">
+        <is>
+          <t>248414425</t>
+        </is>
+      </c>
+      <c r="B482" s="8" t="inlineStr">
+        <is>
+          <t>შპს ხელვაჩაურის პურ-პროდუქტები</t>
+        </is>
+      </c>
+      <c r="C482" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D482" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E482" s="7" t="inlineStr">
+        <is>
+          <t>3,961</t>
+        </is>
+      </c>
+      <c r="F482" s="7" t="inlineStr">
+        <is>
+          <t>9.6%</t>
+        </is>
+      </c>
+      <c r="G482" s="7" t="inlineStr">
+        <is>
+          <t>441</t>
+        </is>
+      </c>
+      <c r="H482" s="7" t="inlineStr">
+        <is>
+          <t>11.1%</t>
+        </is>
+      </c>
+      <c r="I482" s="7" t="inlineStr">
+        <is>
+          <t>465</t>
+        </is>
+      </c>
+      <c r="J482" s="7" t="inlineStr">
+        <is>
+          <t>1,666</t>
+        </is>
+      </c>
+      <c r="K482" s="7" t="inlineStr">
+        <is>
+          <t>1,542</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="5" t="inlineStr">
+        <is>
+          <t>404411980</t>
+        </is>
+      </c>
+      <c r="B483" s="6" t="inlineStr">
+        <is>
+          <t>შპს პარეხი</t>
+        </is>
+      </c>
+      <c r="C483" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D483" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E483" s="5" t="inlineStr">
+        <is>
+          <t>3,953</t>
+        </is>
+      </c>
+      <c r="F483" s="5" t="inlineStr">
+        <is>
+          <t>70.7%</t>
+        </is>
+      </c>
+      <c r="G483" s="5" t="inlineStr">
+        <is>
+          <t>427</t>
+        </is>
+      </c>
+      <c r="H483" s="5" t="inlineStr">
+        <is>
+          <t>10.8%</t>
+        </is>
+      </c>
+      <c r="I483" s="5" t="inlineStr">
+        <is>
+          <t>352</t>
+        </is>
+      </c>
+      <c r="J483" s="5" t="inlineStr">
+        <is>
+          <t>3,019</t>
+        </is>
+      </c>
+      <c r="K483" s="5" t="inlineStr">
+        <is>
+          <t>2,109</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="7" t="inlineStr">
+        <is>
+          <t>202283518</t>
+        </is>
+      </c>
+      <c r="B484" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კ. მ. კ &amp; კომპანია</t>
+        </is>
+      </c>
+      <c r="C484" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D484" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E484" s="7" t="inlineStr">
+        <is>
+          <t>3,950</t>
+        </is>
+      </c>
+      <c r="F484" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G484" s="7" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+      <c r="H484" s="7" t="inlineStr">
+        <is>
+          <t>3.4%</t>
+        </is>
+      </c>
+      <c r="I484" s="7" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="J484" s="7" t="inlineStr">
+        <is>
+          <t>934</t>
+        </is>
+      </c>
+      <c r="K484" s="7" t="inlineStr">
+        <is>
+          <t>911</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="5" t="inlineStr">
+        <is>
+          <t>400332831</t>
+        </is>
+      </c>
+      <c r="B485" s="6" t="inlineStr">
+        <is>
+          <t>შპს სავსე რითეილი</t>
+        </is>
+      </c>
+      <c r="C485" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D485" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E485" s="5" t="inlineStr">
+        <is>
+          <t>3,938</t>
+        </is>
+      </c>
+      <c r="F485" s="5" t="inlineStr">
+        <is>
+          <t>121.3%</t>
+        </is>
+      </c>
+      <c r="G485" s="5" t="inlineStr">
+        <is>
+          <t>-371</t>
+        </is>
+      </c>
+      <c r="H485" s="5" t="inlineStr">
+        <is>
+          <t>-9.4%</t>
+        </is>
+      </c>
+      <c r="I485" s="5" t="inlineStr">
+        <is>
+          <t>-643</t>
+        </is>
+      </c>
+      <c r="J485" s="5" t="inlineStr">
+        <is>
+          <t>2,367</t>
+        </is>
+      </c>
+      <c r="K485" s="5" t="inlineStr">
+        <is>
+          <t>-1,011</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="7" t="inlineStr">
+        <is>
+          <t>424613010</t>
+        </is>
+      </c>
+      <c r="B486" s="8" t="inlineStr">
+        <is>
+          <t>შპს ერთობა 2</t>
+        </is>
+      </c>
+      <c r="C486" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D486" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E486" s="7" t="inlineStr">
+        <is>
+          <t>3,933</t>
+        </is>
+      </c>
+      <c r="F486" s="7" t="inlineStr">
+        <is>
+          <t>-6.6%</t>
+        </is>
+      </c>
+      <c r="G486" s="7" t="inlineStr">
+        <is>
+          <t>-96</t>
+        </is>
+      </c>
+      <c r="H486" s="7" t="inlineStr">
+        <is>
+          <t>-2.4%</t>
+        </is>
+      </c>
+      <c r="I486" s="7" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="J486" s="7" t="inlineStr">
+        <is>
+          <t>882</t>
+        </is>
+      </c>
+      <c r="K486" s="7" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="5" t="inlineStr">
+        <is>
+          <t>406204307</t>
+        </is>
+      </c>
+      <c r="B487" s="6" t="inlineStr">
+        <is>
+          <t>შპს პინაკი</t>
+        </is>
+      </c>
+      <c r="C487" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D487" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E487" s="5" t="inlineStr">
+        <is>
+          <t>3,923</t>
+        </is>
+      </c>
+      <c r="F487" s="5" t="inlineStr">
+        <is>
+          <t>9.7%</t>
+        </is>
+      </c>
+      <c r="G487" s="5" t="inlineStr">
+        <is>
+          <t>229</t>
+        </is>
+      </c>
+      <c r="H487" s="5" t="inlineStr">
+        <is>
+          <t>5.8%</t>
+        </is>
+      </c>
+      <c r="I487" s="5" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+      <c r="J487" s="5" t="inlineStr">
+        <is>
+          <t>2,286</t>
+        </is>
+      </c>
+      <c r="K487" s="5" t="inlineStr">
+        <is>
+          <t>-377</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="7" t="inlineStr">
+        <is>
+          <t>412724789</t>
+        </is>
+      </c>
+      <c r="B488" s="8" t="inlineStr">
+        <is>
+          <t>შპს ელვა 1</t>
+        </is>
+      </c>
+      <c r="C488" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D488" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E488" s="7" t="inlineStr">
+        <is>
+          <t>3,917</t>
+        </is>
+      </c>
+      <c r="F488" s="7" t="inlineStr">
+        <is>
+          <t>-25.5%</t>
+        </is>
+      </c>
+      <c r="G488" s="7" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H488" s="7" t="inlineStr">
+        <is>
+          <t>0.6%</t>
+        </is>
+      </c>
+      <c r="I488" s="7" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J488" s="7" t="inlineStr">
+        <is>
+          <t>2,557</t>
+        </is>
+      </c>
+      <c r="K488" s="7" t="inlineStr">
+        <is>
+          <t>481</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="5" t="inlineStr">
+        <is>
+          <t>400079669</t>
+        </is>
+      </c>
+      <c r="B489" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქალაქური</t>
+        </is>
+      </c>
+      <c r="C489" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D489" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E489" s="5" t="inlineStr">
+        <is>
+          <t>3,902</t>
+        </is>
+      </c>
+      <c r="F489" s="5" t="inlineStr">
+        <is>
+          <t>-15.6%</t>
+        </is>
+      </c>
+      <c r="G489" s="5" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="H489" s="5" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="I489" s="5" t="inlineStr">
+        <is>
+          <t>-293</t>
+        </is>
+      </c>
+      <c r="J489" s="5" t="inlineStr">
+        <is>
+          <t>4,105</t>
+        </is>
+      </c>
+      <c r="K489" s="5" t="inlineStr">
+        <is>
+          <t>1,039</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="7" t="inlineStr">
+        <is>
+          <t>423098891</t>
+        </is>
+      </c>
+      <c r="B490" s="8" t="inlineStr">
+        <is>
+          <t>რკ სასოფლო-სამეურნეო კოოპერატივი ხიზა</t>
+        </is>
+      </c>
+      <c r="C490" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D490" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E490" s="7" t="inlineStr">
+        <is>
+          <t>3,880</t>
+        </is>
+      </c>
+      <c r="F490" s="7" t="inlineStr">
+        <is>
+          <t>-4.3%</t>
+        </is>
+      </c>
+      <c r="G490" s="7" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="H490" s="7" t="inlineStr">
+        <is>
+          <t>3.4%</t>
+        </is>
+      </c>
+      <c r="I490" s="7" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="J490" s="7" t="inlineStr">
+        <is>
+          <t>2,295</t>
+        </is>
+      </c>
+      <c r="K490" s="7" t="inlineStr">
+        <is>
+          <t>1,827</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="5" t="inlineStr">
+        <is>
+          <t>421267097</t>
+        </is>
+      </c>
+      <c r="B491" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლიდერი</t>
+        </is>
+      </c>
+      <c r="C491" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D491" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E491" s="5" t="inlineStr">
+        <is>
+          <t>3,872</t>
+        </is>
+      </c>
+      <c r="F491" s="5" t="inlineStr">
+        <is>
+          <t>56.0%</t>
+        </is>
+      </c>
+      <c r="G491" s="5" t="inlineStr">
+        <is>
+          <t>399</t>
+        </is>
+      </c>
+      <c r="H491" s="5" t="inlineStr">
+        <is>
+          <t>10.3%</t>
+        </is>
+      </c>
+      <c r="I491" s="5" t="inlineStr">
+        <is>
+          <t>273</t>
+        </is>
+      </c>
+      <c r="J491" s="5" t="inlineStr">
+        <is>
+          <t>2,042</t>
+        </is>
+      </c>
+      <c r="K491" s="5" t="inlineStr">
+        <is>
+          <t>1,474</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="7" t="inlineStr">
+        <is>
+          <t>445562445</t>
+        </is>
+      </c>
+      <c r="B492" s="8" t="inlineStr">
+        <is>
+          <t>შპს შიო</t>
+        </is>
+      </c>
+      <c r="C492" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D492" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E492" s="7" t="inlineStr">
+        <is>
+          <t>3,870</t>
+        </is>
+      </c>
+      <c r="F492" s="7" t="inlineStr">
+        <is>
+          <t>92.9%</t>
+        </is>
+      </c>
+      <c r="G492" s="7" t="inlineStr">
+        <is>
+          <t>472</t>
+        </is>
+      </c>
+      <c r="H492" s="7" t="inlineStr">
+        <is>
+          <t>12.2%</t>
+        </is>
+      </c>
+      <c r="I492" s="7" t="inlineStr">
+        <is>
+          <t>470</t>
+        </is>
+      </c>
+      <c r="J492" s="7" t="inlineStr">
+        <is>
+          <t>1,541</t>
+        </is>
+      </c>
+      <c r="K492" s="7" t="inlineStr">
+        <is>
+          <t>860</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="5" t="inlineStr">
+        <is>
+          <t>204888078</t>
+        </is>
+      </c>
+      <c r="B493" s="6" t="inlineStr">
+        <is>
+          <t>შპს გეოპლანტი</t>
+        </is>
+      </c>
+      <c r="C493" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D493" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E493" s="5" t="inlineStr">
+        <is>
+          <t>3,824</t>
+        </is>
+      </c>
+      <c r="F493" s="5" t="inlineStr">
+        <is>
+          <t>45.4%</t>
+        </is>
+      </c>
+      <c r="G493" s="5" t="inlineStr">
+        <is>
+          <t>-2,518</t>
+        </is>
+      </c>
+      <c r="H493" s="5" t="inlineStr">
+        <is>
+          <t>-65.9%</t>
+        </is>
+      </c>
+      <c r="I493" s="5" t="inlineStr">
+        <is>
+          <t>-3,002</t>
+        </is>
+      </c>
+      <c r="J493" s="5" t="inlineStr">
+        <is>
+          <t>16,148</t>
+        </is>
+      </c>
+      <c r="K493" s="5" t="inlineStr">
+        <is>
+          <t>5,053</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="7" t="inlineStr">
+        <is>
+          <t>404948777</t>
+        </is>
+      </c>
+      <c r="B494" s="8" t="inlineStr">
+        <is>
+          <t>შპს XXI+ერისთავი</t>
+        </is>
+      </c>
+      <c r="C494" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D494" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E494" s="7" t="inlineStr">
+        <is>
+          <t>3,808</t>
+        </is>
+      </c>
+      <c r="F494" s="7" t="inlineStr">
+        <is>
+          <t>4.0%</t>
+        </is>
+      </c>
+      <c r="G494" s="7" t="inlineStr">
+        <is>
+          <t>517</t>
+        </is>
+      </c>
+      <c r="H494" s="7" t="inlineStr">
+        <is>
+          <t>13.6%</t>
+        </is>
+      </c>
+      <c r="I494" s="7" t="inlineStr">
+        <is>
+          <t>337</t>
+        </is>
+      </c>
+      <c r="J494" s="7" t="inlineStr">
+        <is>
+          <t>2,060</t>
+        </is>
+      </c>
+      <c r="K494" s="7" t="inlineStr">
+        <is>
+          <t>398</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="5" t="inlineStr">
+        <is>
+          <t>404925471</t>
+        </is>
+      </c>
+      <c r="B495" s="6" t="inlineStr">
+        <is>
+          <t>შპს  თაბუკა</t>
+        </is>
+      </c>
+      <c r="C495" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D495" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E495" s="5" t="inlineStr">
+        <is>
+          <t>3,804</t>
+        </is>
+      </c>
+      <c r="F495" s="5" t="inlineStr">
+        <is>
+          <t>-9.8%</t>
+        </is>
+      </c>
+      <c r="G495" s="5" t="inlineStr">
+        <is>
+          <t>641</t>
+        </is>
+      </c>
+      <c r="H495" s="5" t="inlineStr">
+        <is>
+          <t>16.8%</t>
+        </is>
+      </c>
+      <c r="I495" s="5" t="inlineStr">
+        <is>
+          <t>678</t>
+        </is>
+      </c>
+      <c r="J495" s="5" t="inlineStr">
+        <is>
+          <t>3,905</t>
+        </is>
+      </c>
+      <c r="K495" s="5" t="inlineStr">
+        <is>
+          <t>3,888</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="7" t="inlineStr">
+        <is>
+          <t>445492422</t>
+        </is>
+      </c>
+      <c r="B496" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლეკარი</t>
+        </is>
+      </c>
+      <c r="C496" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D496" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E496" s="7" t="inlineStr">
+        <is>
+          <t>3,803</t>
+        </is>
+      </c>
+      <c r="F496" s="7" t="inlineStr">
+        <is>
+          <t>7.4%</t>
+        </is>
+      </c>
+      <c r="G496" s="7" t="inlineStr">
+        <is>
+          <t>395</t>
+        </is>
+      </c>
+      <c r="H496" s="7" t="inlineStr">
+        <is>
+          <t>10.4%</t>
+        </is>
+      </c>
+      <c r="I496" s="7" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="J496" s="7" t="inlineStr">
+        <is>
+          <t>1,154</t>
+        </is>
+      </c>
+      <c r="K496" s="7" t="inlineStr">
+        <is>
+          <t>215</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="5" t="inlineStr">
+        <is>
+          <t>422430989</t>
+        </is>
+      </c>
+      <c r="B497" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სანდო</t>
+        </is>
+      </c>
+      <c r="C497" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D497" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E497" s="5" t="inlineStr">
+        <is>
+          <t>3,801</t>
+        </is>
+      </c>
+      <c r="F497" s="5" t="inlineStr">
+        <is>
+          <t>34.6%</t>
+        </is>
+      </c>
+      <c r="G497" s="5" t="inlineStr">
+        <is>
+          <t>215</t>
+        </is>
+      </c>
+      <c r="H497" s="5" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="I497" s="5" t="inlineStr">
+        <is>
+          <t>207</t>
+        </is>
+      </c>
+      <c r="J497" s="5" t="inlineStr">
+        <is>
+          <t>961</t>
+        </is>
+      </c>
+      <c r="K497" s="5" t="inlineStr">
+        <is>
+          <t>909</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="7" t="inlineStr">
+        <is>
+          <t>416342997</t>
+        </is>
+      </c>
+      <c r="B498" s="8" t="inlineStr">
+        <is>
+          <t>შპს რაჭა</t>
+        </is>
+      </c>
+      <c r="C498" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D498" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E498" s="7" t="inlineStr">
+        <is>
+          <t>3,799</t>
+        </is>
+      </c>
+      <c r="F498" s="7" t="inlineStr">
+        <is>
+          <t>-3.9%</t>
+        </is>
+      </c>
+      <c r="G498" s="7" t="inlineStr">
+        <is>
+          <t>197</t>
+        </is>
+      </c>
+      <c r="H498" s="7" t="inlineStr">
+        <is>
+          <t>5.2%</t>
+        </is>
+      </c>
+      <c r="I498" s="7" t="inlineStr">
+        <is>
+          <t>196</t>
+        </is>
+      </c>
+      <c r="J498" s="7" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="K498" s="7" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="5" t="inlineStr">
+        <is>
+          <t>431165277</t>
+        </is>
+      </c>
+      <c r="B499" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლანი</t>
+        </is>
+      </c>
+      <c r="C499" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D499" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E499" s="5" t="inlineStr">
+        <is>
+          <t>3,797</t>
+        </is>
+      </c>
+      <c r="F499" s="5" t="inlineStr">
+        <is>
+          <t>-17.4%</t>
+        </is>
+      </c>
+      <c r="G499" s="5" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="H499" s="5" t="inlineStr">
+        <is>
+          <t>2.1%</t>
+        </is>
+      </c>
+      <c r="I499" s="5" t="inlineStr">
+        <is>
+          <t>-8</t>
+        </is>
+      </c>
+      <c r="J499" s="5" t="inlineStr">
+        <is>
+          <t>789</t>
+        </is>
+      </c>
+      <c r="K499" s="5" t="inlineStr">
+        <is>
+          <t>-47</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="7" t="inlineStr">
+        <is>
+          <t>448415778</t>
+        </is>
+      </c>
+      <c r="B500" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზღვა ლუდი</t>
+        </is>
+      </c>
+      <c r="C500" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D500" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E500" s="7" t="inlineStr">
+        <is>
+          <t>3,791</t>
+        </is>
+      </c>
+      <c r="F500" s="7" t="inlineStr">
+        <is>
+          <t>21.7%</t>
+        </is>
+      </c>
+      <c r="G500" s="7" t="inlineStr">
+        <is>
+          <t>-72</t>
+        </is>
+      </c>
+      <c r="H500" s="7" t="inlineStr">
+        <is>
+          <t>-1.9%</t>
+        </is>
+      </c>
+      <c r="I500" s="7" t="inlineStr">
+        <is>
+          <t>-175</t>
+        </is>
+      </c>
+      <c r="J500" s="7" t="inlineStr">
+        <is>
+          <t>998</t>
+        </is>
+      </c>
+      <c r="K500" s="7" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="5" t="inlineStr">
+        <is>
+          <t>448385872</t>
+        </is>
+      </c>
+      <c r="B501" s="6" t="inlineStr">
+        <is>
+          <t>შპს 1001 წვრილმანი</t>
+        </is>
+      </c>
+      <c r="C501" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D501" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E501" s="5" t="inlineStr">
+        <is>
+          <t>3,775</t>
+        </is>
+      </c>
+      <c r="F501" s="5" t="inlineStr">
+        <is>
+          <t>-3.3%</t>
+        </is>
+      </c>
+      <c r="G501" s="5" t="inlineStr">
+        <is>
+          <t>1,114</t>
+        </is>
+      </c>
+      <c r="H501" s="5" t="inlineStr">
+        <is>
+          <t>29.5%</t>
+        </is>
+      </c>
+      <c r="I501" s="5" t="inlineStr">
+        <is>
+          <t>1,012</t>
+        </is>
+      </c>
+      <c r="J501" s="5" t="inlineStr">
+        <is>
+          <t>6,548</t>
+        </is>
+      </c>
+      <c r="K501" s="5" t="inlineStr">
+        <is>
+          <t>3,249</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="7" t="inlineStr">
+        <is>
+          <t>402180439</t>
+        </is>
+      </c>
+      <c r="B502" s="8" t="inlineStr">
+        <is>
+          <t>შპს კოსმო</t>
+        </is>
+      </c>
+      <c r="C502" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D502" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E502" s="7" t="inlineStr">
+        <is>
+          <t>3,752</t>
+        </is>
+      </c>
+      <c r="F502" s="7" t="inlineStr">
+        <is>
+          <t>21.2%</t>
+        </is>
+      </c>
+      <c r="G502" s="7" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="H502" s="7" t="inlineStr">
+        <is>
+          <t>2.4%</t>
+        </is>
+      </c>
+      <c r="I502" s="7" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="J502" s="7" t="inlineStr">
+        <is>
+          <t>619</t>
+        </is>
+      </c>
+      <c r="K502" s="7" t="inlineStr">
+        <is>
+          <t>178</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="5" t="inlineStr">
+        <is>
+          <t>406222403</t>
+        </is>
+      </c>
+      <c r="B503" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს შაროლე დისტრიბუცია</t>
+        </is>
+      </c>
+      <c r="C503" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D503" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E503" s="5" t="inlineStr">
+        <is>
+          <t>3,752</t>
+        </is>
+      </c>
+      <c r="F503" s="5" t="inlineStr">
+        <is>
+          <t>-23.4%</t>
+        </is>
+      </c>
+      <c r="G503" s="5" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="H503" s="5" t="inlineStr">
+        <is>
+          <t>0.8%</t>
+        </is>
+      </c>
+      <c r="I503" s="5" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J503" s="5" t="inlineStr">
+        <is>
+          <t>1,588</t>
+        </is>
+      </c>
+      <c r="K503" s="5" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="7" t="inlineStr">
+        <is>
+          <t>400110330</t>
+        </is>
+      </c>
+      <c r="B504" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეოსტავ GEOSTAV</t>
+        </is>
+      </c>
+      <c r="C504" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D504" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E504" s="7" t="inlineStr">
+        <is>
+          <t>3,740</t>
+        </is>
+      </c>
+      <c r="F504" s="7" t="inlineStr">
+        <is>
+          <t>16.2%</t>
+        </is>
+      </c>
+      <c r="G504" s="7" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+      <c r="H504" s="7" t="inlineStr">
+        <is>
+          <t>6.1%</t>
+        </is>
+      </c>
+      <c r="I504" s="7" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="J504" s="7" t="inlineStr">
+        <is>
+          <t>1,051</t>
+        </is>
+      </c>
+      <c r="K504" s="7" t="inlineStr">
+        <is>
+          <t>626</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="5" t="inlineStr">
+        <is>
+          <t>405134938</t>
+        </is>
+      </c>
+      <c r="B505" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს   ნილაინი</t>
+        </is>
+      </c>
+      <c r="C505" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D505" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E505" s="5" t="inlineStr">
+        <is>
+          <t>3,708</t>
+        </is>
+      </c>
+      <c r="F505" s="5" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="G505" s="5" t="inlineStr">
+        <is>
+          <t>334</t>
+        </is>
+      </c>
+      <c r="H505" s="5" t="inlineStr">
+        <is>
+          <t>9.0%</t>
+        </is>
+      </c>
+      <c r="I505" s="5" t="inlineStr">
+        <is>
+          <t>295</t>
+        </is>
+      </c>
+      <c r="J505" s="5" t="inlineStr">
+        <is>
+          <t>953</t>
+        </is>
+      </c>
+      <c r="K505" s="5" t="inlineStr">
+        <is>
+          <t>755</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="7" t="inlineStr">
+        <is>
+          <t>400241467</t>
+        </is>
+      </c>
+      <c r="B506" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ჰიუმ ინტერნეიშენალ</t>
+        </is>
+      </c>
+      <c r="C506" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D506" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E506" s="7" t="inlineStr">
+        <is>
+          <t>3,653</t>
+        </is>
+      </c>
+      <c r="F506" s="7" t="inlineStr">
+        <is>
+          <t>-63.2%</t>
+        </is>
+      </c>
+      <c r="G506" s="7" t="inlineStr">
+        <is>
+          <t>-114</t>
+        </is>
+      </c>
+      <c r="H506" s="7" t="inlineStr">
+        <is>
+          <t>-3.1%</t>
+        </is>
+      </c>
+      <c r="I506" s="7" t="inlineStr">
+        <is>
+          <t>83</t>
+        </is>
+      </c>
+      <c r="J506" s="7" t="inlineStr">
+        <is>
+          <t>275</t>
+        </is>
+      </c>
+      <c r="K506" s="7" t="inlineStr">
+        <is>
+          <t>-167</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="5" t="inlineStr">
+        <is>
+          <t>405325919</t>
+        </is>
+      </c>
+      <c r="B507" s="6" t="inlineStr">
+        <is>
+          <t>შპს საბა</t>
+        </is>
+      </c>
+      <c r="C507" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D507" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E507" s="5" t="inlineStr">
+        <is>
+          <t>3,617</t>
+        </is>
+      </c>
+      <c r="F507" s="5" t="inlineStr">
+        <is>
+          <t>6.4%</t>
+        </is>
+      </c>
+      <c r="G507" s="5" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="H507" s="5" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="I507" s="5" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="J507" s="5" t="inlineStr">
+        <is>
+          <t>763</t>
+        </is>
+      </c>
+      <c r="K507" s="5" t="inlineStr">
+        <is>
+          <t>347</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="7" t="inlineStr">
+        <is>
+          <t>405138113</t>
+        </is>
+      </c>
+      <c r="B508" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნატფუდ საქართველო</t>
+        </is>
+      </c>
+      <c r="C508" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D508" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E508" s="7" t="inlineStr">
+        <is>
+          <t>3,616</t>
+        </is>
+      </c>
+      <c r="F508" s="7" t="inlineStr">
+        <is>
+          <t>13.4%</t>
+        </is>
+      </c>
+      <c r="G508" s="7" t="inlineStr">
+        <is>
+          <t>391</t>
+        </is>
+      </c>
+      <c r="H508" s="7" t="inlineStr">
+        <is>
+          <t>10.8%</t>
+        </is>
+      </c>
+      <c r="I508" s="7" t="inlineStr">
+        <is>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="J508" s="7" t="inlineStr">
+        <is>
+          <t>1,602</t>
+        </is>
+      </c>
+      <c r="K508" s="7" t="inlineStr">
+        <is>
+          <t>359</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="5" t="inlineStr">
+        <is>
+          <t>440388297</t>
+        </is>
+      </c>
+      <c r="B509" s="6" t="inlineStr">
+        <is>
+          <t>შპს მარი 97</t>
+        </is>
+      </c>
+      <c r="C509" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D509" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E509" s="5" t="inlineStr">
+        <is>
+          <t>3,611</t>
+        </is>
+      </c>
+      <c r="F509" s="5" t="inlineStr">
+        <is>
+          <t>-11.4%</t>
+        </is>
+      </c>
+      <c r="G509" s="5" t="inlineStr">
+        <is>
+          <t>181</t>
+        </is>
+      </c>
+      <c r="H509" s="5" t="inlineStr">
+        <is>
+          <t>5.0%</t>
+        </is>
+      </c>
+      <c r="I509" s="5" t="inlineStr">
+        <is>
+          <t>178</t>
+        </is>
+      </c>
+      <c r="J509" s="5" t="inlineStr">
+        <is>
+          <t>294</t>
+        </is>
+      </c>
+      <c r="K509" s="5" t="inlineStr">
+        <is>
+          <t>282</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="7" t="inlineStr">
+        <is>
+          <t>231288969</t>
+        </is>
+      </c>
+      <c r="B510" s="8" t="inlineStr">
+        <is>
+          <t>შპს NEKTARI-2008</t>
+        </is>
+      </c>
+      <c r="C510" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D510" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E510" s="7" t="inlineStr">
+        <is>
+          <t>3,601</t>
+        </is>
+      </c>
+      <c r="F510" s="7" t="inlineStr">
+        <is>
+          <t>-4.6%</t>
+        </is>
+      </c>
+      <c r="G510" s="7" t="inlineStr">
+        <is>
+          <t>643</t>
+        </is>
+      </c>
+      <c r="H510" s="7" t="inlineStr">
+        <is>
+          <t>17.9%</t>
+        </is>
+      </c>
+      <c r="I510" s="7" t="inlineStr">
+        <is>
+          <t>652</t>
+        </is>
+      </c>
+      <c r="J510" s="7" t="inlineStr">
+        <is>
+          <t>2,989</t>
+        </is>
+      </c>
+      <c r="K510" s="7" t="inlineStr">
+        <is>
+          <t>2,260</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="5" t="inlineStr">
+        <is>
+          <t>400122906</t>
+        </is>
+      </c>
+      <c r="B511" s="6" t="inlineStr">
+        <is>
+          <t>შპს კინველ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C511" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D511" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E511" s="5" t="inlineStr">
+        <is>
+          <t>3,599</t>
+        </is>
+      </c>
+      <c r="F511" s="5" t="inlineStr">
+        <is>
+          <t>4.1%</t>
+        </is>
+      </c>
+      <c r="G511" s="5" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="H511" s="5" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="I511" s="5" t="inlineStr">
+        <is>
+          <t>-10</t>
+        </is>
+      </c>
+      <c r="J511" s="5" t="inlineStr">
+        <is>
+          <t>1,295</t>
+        </is>
+      </c>
+      <c r="K511" s="5" t="inlineStr">
+        <is>
+          <t>777</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="7" t="inlineStr">
+        <is>
+          <t>402000623</t>
+        </is>
+      </c>
+      <c r="B512" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვოთერ ლენდი</t>
+        </is>
+      </c>
+      <c r="C512" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D512" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E512" s="7" t="inlineStr">
+        <is>
+          <t>3,502</t>
+        </is>
+      </c>
+      <c r="F512" s="7" t="inlineStr">
+        <is>
+          <t>244.7%</t>
+        </is>
+      </c>
+      <c r="G512" s="7" t="inlineStr">
+        <is>
+          <t>266</t>
+        </is>
+      </c>
+      <c r="H512" s="7" t="inlineStr">
+        <is>
+          <t>7.6%</t>
+        </is>
+      </c>
+      <c r="I512" s="7" t="inlineStr">
+        <is>
+          <t>-202</t>
+        </is>
+      </c>
+      <c r="J512" s="7" t="inlineStr">
+        <is>
+          <t>5,123</t>
+        </is>
+      </c>
+      <c r="K512" s="7" t="inlineStr">
+        <is>
+          <t>2,738</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="5" t="inlineStr">
+        <is>
+          <t>212899194</t>
+        </is>
+      </c>
+      <c r="B513" s="6" t="inlineStr">
+        <is>
+          <t>შპს ელვა</t>
+        </is>
+      </c>
+      <c r="C513" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D513" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E513" s="5" t="inlineStr">
+        <is>
+          <t>3,482</t>
+        </is>
+      </c>
+      <c r="F513" s="5" t="inlineStr">
+        <is>
+          <t>-24.1%</t>
+        </is>
+      </c>
+      <c r="G513" s="5" t="inlineStr">
+        <is>
+          <t>328</t>
+        </is>
+      </c>
+      <c r="H513" s="5" t="inlineStr">
+        <is>
+          <t>9.4%</t>
+        </is>
+      </c>
+      <c r="I513" s="5" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="J513" s="5" t="inlineStr">
+        <is>
+          <t>4,951</t>
+        </is>
+      </c>
+      <c r="K513" s="5" t="inlineStr">
+        <is>
+          <t>4,775</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="7" t="inlineStr">
+        <is>
+          <t>405136650</t>
+        </is>
+      </c>
+      <c r="B514" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეონატურალსი</t>
+        </is>
+      </c>
+      <c r="C514" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D514" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E514" s="7" t="inlineStr">
+        <is>
+          <t>3,479</t>
+        </is>
+      </c>
+      <c r="F514" s="7" t="inlineStr">
+        <is>
+          <t>212.5%</t>
+        </is>
+      </c>
+      <c r="G514" s="7" t="inlineStr">
+        <is>
+          <t>-332</t>
+        </is>
+      </c>
+      <c r="H514" s="7" t="inlineStr">
+        <is>
+          <t>-9.5%</t>
+        </is>
+      </c>
+      <c r="I514" s="7" t="inlineStr">
+        <is>
+          <t>-646</t>
+        </is>
+      </c>
+      <c r="J514" s="7" t="inlineStr">
+        <is>
+          <t>4,726</t>
+        </is>
+      </c>
+      <c r="K514" s="7" t="inlineStr">
+        <is>
+          <t>-3,125</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="5" t="inlineStr">
+        <is>
+          <t>404892425</t>
+        </is>
+      </c>
+      <c r="B515" s="6" t="inlineStr">
+        <is>
+          <t>შპს დაკო</t>
+        </is>
+      </c>
+      <c r="C515" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D515" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E515" s="5" t="inlineStr">
+        <is>
+          <t>3,475</t>
+        </is>
+      </c>
+      <c r="F515" s="5" t="inlineStr">
+        <is>
+          <t>36.2%</t>
+        </is>
+      </c>
+      <c r="G515" s="5" t="inlineStr">
+        <is>
+          <t>358</t>
+        </is>
+      </c>
+      <c r="H515" s="5" t="inlineStr">
+        <is>
+          <t>10.3%</t>
+        </is>
+      </c>
+      <c r="I515" s="5" t="inlineStr">
+        <is>
+          <t>337</t>
+        </is>
+      </c>
+      <c r="J515" s="5" t="inlineStr">
+        <is>
+          <t>1,273</t>
+        </is>
+      </c>
+      <c r="K515" s="5" t="inlineStr">
+        <is>
+          <t>984</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="7" t="inlineStr">
+        <is>
+          <t>226145418</t>
+        </is>
+      </c>
+      <c r="B516" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს საქართველოს მინერალური წყლები - ბორჯომის #2 ჩამომსხმელი ქარხანა</t>
+        </is>
+      </c>
+      <c r="C516" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D516" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E516" s="7" t="inlineStr">
+        <is>
+          <t>3,414</t>
+        </is>
+      </c>
+      <c r="F516" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G516" s="7" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="H516" s="7" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="I516" s="7" t="inlineStr">
+        <is>
+          <t>170</t>
+        </is>
+      </c>
+      <c r="J516" s="7" t="inlineStr">
+        <is>
+          <t>8,293</t>
+        </is>
+      </c>
+      <c r="K516" s="7" t="inlineStr">
+        <is>
+          <t>6,583</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="5" t="inlineStr">
+        <is>
+          <t>405272896</t>
+        </is>
+      </c>
+      <c r="B517" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ბ.ჯ. გრუპი</t>
+        </is>
+      </c>
+      <c r="C517" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D517" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E517" s="5" t="inlineStr">
+        <is>
+          <t>3,412</t>
+        </is>
+      </c>
+      <c r="F517" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G517" s="5" t="inlineStr">
+        <is>
+          <t>352</t>
+        </is>
+      </c>
+      <c r="H517" s="5" t="inlineStr">
+        <is>
+          <t>10.3%</t>
+        </is>
+      </c>
+      <c r="I517" s="5" t="inlineStr">
+        <is>
+          <t>333</t>
+        </is>
+      </c>
+      <c r="J517" s="5" t="inlineStr">
+        <is>
+          <t>1,240</t>
+        </is>
+      </c>
+      <c r="K517" s="5" t="inlineStr">
+        <is>
+          <t>894</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="7" t="inlineStr">
+        <is>
+          <t>200259371</t>
+        </is>
+      </c>
+      <c r="B518" s="8" t="inlineStr">
+        <is>
+          <t>შპს მიდმასტერი</t>
+        </is>
+      </c>
+      <c r="C518" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D518" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E518" s="7" t="inlineStr">
+        <is>
+          <t>3,289</t>
+        </is>
+      </c>
+      <c r="F518" s="7" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="G518" s="7" t="inlineStr">
+        <is>
+          <t>886</t>
+        </is>
+      </c>
+      <c r="H518" s="7" t="inlineStr">
+        <is>
+          <t>26.9%</t>
+        </is>
+      </c>
+      <c r="I518" s="7" t="inlineStr">
+        <is>
+          <t>775</t>
+        </is>
+      </c>
+      <c r="J518" s="7" t="inlineStr">
+        <is>
+          <t>3,069</t>
+        </is>
+      </c>
+      <c r="K518" s="7" t="inlineStr">
+        <is>
+          <t>2,317</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="5" t="inlineStr">
+        <is>
+          <t>406338770</t>
+        </is>
+      </c>
+      <c r="B519" s="6" t="inlineStr">
+        <is>
+          <t>შპს თბილისი 2021</t>
+        </is>
+      </c>
+      <c r="C519" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D519" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E519" s="5" t="inlineStr">
+        <is>
+          <t>3,282</t>
+        </is>
+      </c>
+      <c r="F519" s="5" t="inlineStr">
+        <is>
+          <t>-9.3%</t>
+        </is>
+      </c>
+      <c r="G519" s="5" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="H519" s="5" t="inlineStr">
+        <is>
+          <t>0.3%</t>
+        </is>
+      </c>
+      <c r="I519" s="5" t="inlineStr">
+        <is>
+          <t>-18</t>
+        </is>
+      </c>
+      <c r="J519" s="5" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+      <c r="K519" s="5" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="7" t="inlineStr">
+        <is>
+          <t>423357209</t>
+        </is>
+      </c>
+      <c r="B520" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვლად</t>
+        </is>
+      </c>
+      <c r="C520" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D520" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E520" s="7" t="inlineStr">
+        <is>
+          <t>3,269</t>
+        </is>
+      </c>
+      <c r="F520" s="7" t="inlineStr">
+        <is>
+          <t>15.6%</t>
+        </is>
+      </c>
+      <c r="G520" s="7" t="inlineStr">
+        <is>
+          <t>159</t>
+        </is>
+      </c>
+      <c r="H520" s="7" t="inlineStr">
+        <is>
+          <t>4.8%</t>
+        </is>
+      </c>
+      <c r="I520" s="7" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="J520" s="7" t="inlineStr">
+        <is>
+          <t>878</t>
+        </is>
+      </c>
+      <c r="K520" s="7" t="inlineStr">
+        <is>
+          <t>383</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="5" t="inlineStr">
+        <is>
+          <t>405290215</t>
+        </is>
+      </c>
+      <c r="B521" s="6" t="inlineStr">
+        <is>
+          <t>შპს სპარტნერი</t>
+        </is>
+      </c>
+      <c r="C521" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D521" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E521" s="5" t="inlineStr">
+        <is>
+          <t>3,253</t>
+        </is>
+      </c>
+      <c r="F521" s="5" t="inlineStr">
+        <is>
+          <t>-20.1%</t>
+        </is>
+      </c>
+      <c r="G521" s="5" t="inlineStr">
+        <is>
+          <t>-13</t>
+        </is>
+      </c>
+      <c r="H521" s="5" t="inlineStr">
+        <is>
+          <t>-0.4%</t>
+        </is>
+      </c>
+      <c r="I521" s="5" t="inlineStr">
+        <is>
+          <t>-13</t>
+        </is>
+      </c>
+      <c r="J521" s="5" t="inlineStr">
+        <is>
+          <t>702</t>
+        </is>
+      </c>
+      <c r="K521" s="5" t="inlineStr">
+        <is>
+          <t>177</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="7" t="inlineStr">
+        <is>
+          <t>406107608</t>
+        </is>
+      </c>
+      <c r="B522" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს GFCOMPANY ჯიეფკომპანი</t>
+        </is>
+      </c>
+      <c r="C522" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D522" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E522" s="7" t="inlineStr">
+        <is>
+          <t>3,248</t>
+        </is>
+      </c>
+      <c r="F522" s="7" t="inlineStr">
+        <is>
+          <t>21.9%</t>
+        </is>
+      </c>
+      <c r="G522" s="7" t="inlineStr">
+        <is>
+          <t>-99</t>
+        </is>
+      </c>
+      <c r="H522" s="7" t="inlineStr">
+        <is>
+          <t>-3.0%</t>
+        </is>
+      </c>
+      <c r="I522" s="7" t="inlineStr">
+        <is>
+          <t>-165</t>
+        </is>
+      </c>
+      <c r="J522" s="7" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="K522" s="7" t="inlineStr">
+        <is>
+          <t>-108</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="5" t="inlineStr">
+        <is>
+          <t>400141510</t>
+        </is>
+      </c>
+      <c r="B523" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქობულეთური-სადისტრიბუციო კომპანია</t>
+        </is>
+      </c>
+      <c r="C523" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D523" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E523" s="5" t="inlineStr">
+        <is>
+          <t>3,237</t>
+        </is>
+      </c>
+      <c r="F523" s="5" t="inlineStr">
+        <is>
+          <t>-7.1%</t>
+        </is>
+      </c>
+      <c r="G523" s="5" t="inlineStr">
+        <is>
+          <t>-170</t>
+        </is>
+      </c>
+      <c r="H523" s="5" t="inlineStr">
+        <is>
+          <t>-5.2%</t>
+        </is>
+      </c>
+      <c r="I523" s="5" t="inlineStr">
+        <is>
+          <t>-170</t>
+        </is>
+      </c>
+      <c r="J523" s="5" t="inlineStr">
+        <is>
+          <t>412</t>
+        </is>
+      </c>
+      <c r="K523" s="5" t="inlineStr">
+        <is>
+          <t>-275</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="7" t="inlineStr">
+        <is>
+          <t>205076665</t>
+        </is>
+      </c>
+      <c r="B524" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გრანდი</t>
+        </is>
+      </c>
+      <c r="C524" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D524" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E524" s="7" t="inlineStr">
+        <is>
+          <t>3,230</t>
+        </is>
+      </c>
+      <c r="F524" s="7" t="inlineStr">
+        <is>
+          <t>-33.0%</t>
+        </is>
+      </c>
+      <c r="G524" s="7" t="inlineStr">
+        <is>
+          <t>-80</t>
+        </is>
+      </c>
+      <c r="H524" s="7" t="inlineStr">
+        <is>
+          <t>-2.5%</t>
+        </is>
+      </c>
+      <c r="I524" s="7" t="inlineStr">
+        <is>
+          <t>-81</t>
+        </is>
+      </c>
+      <c r="J524" s="7" t="inlineStr">
+        <is>
+          <t>295</t>
+        </is>
+      </c>
+      <c r="K524" s="7" t="inlineStr">
+        <is>
+          <t>-81</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="5" t="inlineStr">
+        <is>
+          <t>226109243</t>
+        </is>
+      </c>
+      <c r="B525" s="6" t="inlineStr">
+        <is>
+          <t>შპს წაღვერი</t>
+        </is>
+      </c>
+      <c r="C525" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D525" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E525" s="5" t="inlineStr">
+        <is>
+          <t>3,225</t>
+        </is>
+      </c>
+      <c r="F525" s="5" t="inlineStr">
+        <is>
+          <t>42.0%</t>
+        </is>
+      </c>
+      <c r="G525" s="5" t="inlineStr">
+        <is>
+          <t>654</t>
+        </is>
+      </c>
+      <c r="H525" s="5" t="inlineStr">
+        <is>
+          <t>20.3%</t>
+        </is>
+      </c>
+      <c r="I525" s="5" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
+      <c r="J525" s="5" t="inlineStr">
+        <is>
+          <t>5,113</t>
+        </is>
+      </c>
+      <c r="K525" s="5" t="inlineStr">
+        <is>
+          <t>888</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="7" t="inlineStr">
+        <is>
+          <t>400225350</t>
+        </is>
+      </c>
+      <c r="B526" s="8" t="inlineStr">
+        <is>
+          <t>შპს  გეო აგრო</t>
+        </is>
+      </c>
+      <c r="C526" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D526" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E526" s="7" t="inlineStr">
+        <is>
+          <t>3,214</t>
+        </is>
+      </c>
+      <c r="F526" s="7" t="inlineStr">
+        <is>
+          <t>57.1%</t>
+        </is>
+      </c>
+      <c r="G526" s="7" t="inlineStr">
+        <is>
+          <t>512</t>
+        </is>
+      </c>
+      <c r="H526" s="7" t="inlineStr">
+        <is>
+          <t>15.9%</t>
+        </is>
+      </c>
+      <c r="I526" s="7" t="inlineStr">
+        <is>
+          <t>410</t>
+        </is>
+      </c>
+      <c r="J526" s="7" t="inlineStr">
+        <is>
+          <t>2,207</t>
+        </is>
+      </c>
+      <c r="K526" s="7" t="inlineStr">
+        <is>
+          <t>1,113</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="5" t="inlineStr">
+        <is>
+          <t>404559232</t>
+        </is>
+      </c>
+      <c r="B527" s="6" t="inlineStr">
+        <is>
+          <t>შპს ემ მასტერ</t>
+        </is>
+      </c>
+      <c r="C527" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D527" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E527" s="5" t="inlineStr">
+        <is>
+          <t>3,196</t>
+        </is>
+      </c>
+      <c r="F527" s="5" t="inlineStr">
+        <is>
+          <t>-15.7%</t>
+        </is>
+      </c>
+      <c r="G527" s="5" t="inlineStr">
+        <is>
+          <t>283</t>
+        </is>
+      </c>
+      <c r="H527" s="5" t="inlineStr">
+        <is>
+          <t>8.8%</t>
+        </is>
+      </c>
+      <c r="I527" s="5" t="inlineStr">
+        <is>
+          <t>285</t>
+        </is>
+      </c>
+      <c r="J527" s="5" t="inlineStr">
+        <is>
+          <t>3,308</t>
+        </is>
+      </c>
+      <c r="K527" s="5" t="inlineStr">
+        <is>
+          <t>589</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="7" t="inlineStr">
+        <is>
+          <t>404983247</t>
+        </is>
+      </c>
+      <c r="B528" s="8" t="inlineStr">
+        <is>
+          <t>შპს G-SERVICE</t>
+        </is>
+      </c>
+      <c r="C528" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D528" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E528" s="7" t="inlineStr">
+        <is>
+          <t>3,190</t>
+        </is>
+      </c>
+      <c r="F528" s="7" t="inlineStr">
+        <is>
+          <t>-47.2%</t>
+        </is>
+      </c>
+      <c r="G528" s="7" t="inlineStr">
+        <is>
+          <t>694</t>
+        </is>
+      </c>
+      <c r="H528" s="7" t="inlineStr">
+        <is>
+          <t>21.7%</t>
+        </is>
+      </c>
+      <c r="I528" s="7" t="inlineStr">
+        <is>
+          <t>746</t>
+        </is>
+      </c>
+      <c r="J528" s="7" t="inlineStr">
+        <is>
+          <t>4,769</t>
+        </is>
+      </c>
+      <c r="K528" s="7" t="inlineStr">
+        <is>
+          <t>2,760</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="5" t="inlineStr">
+        <is>
+          <t>412674468</t>
+        </is>
+      </c>
+      <c r="B529" s="6" t="inlineStr">
+        <is>
+          <t>შპს იმერეთი</t>
+        </is>
+      </c>
+      <c r="C529" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D529" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E529" s="5" t="inlineStr">
+        <is>
+          <t>3,179</t>
+        </is>
+      </c>
+      <c r="F529" s="5" t="inlineStr">
+        <is>
+          <t>-15.1%</t>
+        </is>
+      </c>
+      <c r="G529" s="5" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="H529" s="5" t="inlineStr">
+        <is>
+          <t>3.0%</t>
+        </is>
+      </c>
+      <c r="I529" s="5" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="J529" s="5" t="inlineStr">
+        <is>
+          <t>302</t>
+        </is>
+      </c>
+      <c r="K529" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="7" t="inlineStr">
+        <is>
+          <t>402131956</t>
+        </is>
+      </c>
+      <c r="B530" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბარენცი ბლექ სი</t>
+        </is>
+      </c>
+      <c r="C530" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D530" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E530" s="7" t="inlineStr">
+        <is>
+          <t>3,177</t>
+        </is>
+      </c>
+      <c r="F530" s="7" t="inlineStr">
+        <is>
+          <t>19.3%</t>
+        </is>
+      </c>
+      <c r="G530" s="7" t="inlineStr">
+        <is>
+          <t>276</t>
+        </is>
+      </c>
+      <c r="H530" s="7" t="inlineStr">
+        <is>
+          <t>8.7%</t>
+        </is>
+      </c>
+      <c r="I530" s="7" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="J530" s="7" t="inlineStr">
+        <is>
+          <t>3,889</t>
+        </is>
+      </c>
+      <c r="K530" s="7" t="inlineStr">
+        <is>
+          <t>793</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="5" t="inlineStr">
+        <is>
+          <t>434159162</t>
+        </is>
+      </c>
+      <c r="B531" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მერკური</t>
+        </is>
+      </c>
+      <c r="C531" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D531" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E531" s="5" t="inlineStr">
+        <is>
+          <t>3,160</t>
+        </is>
+      </c>
+      <c r="F531" s="5" t="inlineStr">
+        <is>
+          <t>7.2%</t>
+        </is>
+      </c>
+      <c r="G531" s="5" t="inlineStr">
+        <is>
+          <t>212</t>
+        </is>
+      </c>
+      <c r="H531" s="5" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="I531" s="5" t="inlineStr">
+        <is>
+          <t>205</t>
+        </is>
+      </c>
+      <c r="J531" s="5" t="inlineStr">
+        <is>
+          <t>588</t>
+        </is>
+      </c>
+      <c r="K531" s="5" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="7" t="inlineStr">
+        <is>
+          <t>226109653</t>
+        </is>
+      </c>
+      <c r="B532" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს ბორჯომმინწყლები</t>
+        </is>
+      </c>
+      <c r="C532" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D532" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E532" s="7" t="inlineStr">
+        <is>
+          <t>3,159</t>
+        </is>
+      </c>
+      <c r="F532" s="7" t="inlineStr">
+        <is>
+          <t>12.1%</t>
+        </is>
+      </c>
+      <c r="G532" s="7" t="inlineStr">
+        <is>
+          <t>1,461</t>
+        </is>
+      </c>
+      <c r="H532" s="7" t="inlineStr">
+        <is>
+          <t>46.2%</t>
+        </is>
+      </c>
+      <c r="I532" s="7" t="inlineStr">
+        <is>
+          <t>1,097</t>
+        </is>
+      </c>
+      <c r="J532" s="7" t="inlineStr">
+        <is>
+          <t>9,841</t>
+        </is>
+      </c>
+      <c r="K532" s="7" t="inlineStr">
+        <is>
+          <t>9,699</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="5" t="inlineStr">
+        <is>
+          <t>202239032</t>
+        </is>
+      </c>
+      <c r="B533" s="6" t="inlineStr">
+        <is>
+          <t>შპს აკვავიტე</t>
+        </is>
+      </c>
+      <c r="C533" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D533" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E533" s="5" t="inlineStr">
+        <is>
+          <t>3,140</t>
+        </is>
+      </c>
+      <c r="F533" s="5" t="inlineStr">
+        <is>
+          <t>5.5%</t>
+        </is>
+      </c>
+      <c r="G533" s="5" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="H533" s="5" t="inlineStr">
+        <is>
+          <t>2.5%</t>
+        </is>
+      </c>
+      <c r="I533" s="5" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="J533" s="5" t="inlineStr">
+        <is>
+          <t>764</t>
+        </is>
+      </c>
+      <c r="K533" s="5" t="inlineStr">
+        <is>
+          <t>627</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="7" t="inlineStr">
+        <is>
+          <t>218041884</t>
+        </is>
+      </c>
+      <c r="B534" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბაკო</t>
+        </is>
+      </c>
+      <c r="C534" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D534" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E534" s="7" t="inlineStr">
+        <is>
+          <t>3,136</t>
+        </is>
+      </c>
+      <c r="F534" s="7" t="inlineStr">
+        <is>
+          <t>17.3%</t>
+        </is>
+      </c>
+      <c r="G534" s="7" t="inlineStr">
+        <is>
+          <t>623</t>
+        </is>
+      </c>
+      <c r="H534" s="7" t="inlineStr">
+        <is>
+          <t>19.9%</t>
+        </is>
+      </c>
+      <c r="I534" s="7" t="inlineStr">
+        <is>
+          <t>417</t>
+        </is>
+      </c>
+      <c r="J534" s="7" t="inlineStr">
+        <is>
+          <t>2,170</t>
+        </is>
+      </c>
+      <c r="K534" s="7" t="inlineStr">
+        <is>
+          <t>1,219</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="5" t="inlineStr">
+        <is>
+          <t>448391963</t>
+        </is>
+      </c>
+      <c r="B535" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბ.თ. ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C535" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D535" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E535" s="5" t="inlineStr">
+        <is>
+          <t>3,120</t>
+        </is>
+      </c>
+      <c r="F535" s="5" t="inlineStr">
+        <is>
+          <t>-8.1%</t>
+        </is>
+      </c>
+      <c r="G535" s="5" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="H535" s="5" t="inlineStr">
+        <is>
+          <t>1.3%</t>
+        </is>
+      </c>
+      <c r="I535" s="5" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J535" s="5" t="inlineStr">
+        <is>
+          <t>1,631</t>
+        </is>
+      </c>
+      <c r="K535" s="5" t="inlineStr">
+        <is>
+          <t>1,197</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="7" t="inlineStr">
+        <is>
+          <t>243876132</t>
+        </is>
+      </c>
+      <c r="B536" s="8" t="inlineStr">
+        <is>
+          <t>შპს პინო</t>
+        </is>
+      </c>
+      <c r="C536" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D536" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E536" s="7" t="inlineStr">
+        <is>
+          <t>3,108</t>
+        </is>
+      </c>
+      <c r="F536" s="7" t="inlineStr">
+        <is>
+          <t>-7.1%</t>
+        </is>
+      </c>
+      <c r="G536" s="7" t="inlineStr">
+        <is>
+          <t>370</t>
+        </is>
+      </c>
+      <c r="H536" s="7" t="inlineStr">
+        <is>
+          <t>11.9%</t>
+        </is>
+      </c>
+      <c r="I536" s="7" t="inlineStr">
+        <is>
+          <t>203</t>
+        </is>
+      </c>
+      <c r="J536" s="7" t="inlineStr">
+        <is>
+          <t>2,877</t>
+        </is>
+      </c>
+      <c r="K536" s="7" t="inlineStr">
+        <is>
+          <t>1,793</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="5" t="inlineStr">
+        <is>
+          <t>417878577</t>
+        </is>
+      </c>
+      <c r="B537" s="6" t="inlineStr">
+        <is>
+          <t>შპს   ცეხვილი</t>
+        </is>
+      </c>
+      <c r="C537" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D537" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E537" s="5" t="inlineStr">
+        <is>
+          <t>3,104</t>
+        </is>
+      </c>
+      <c r="F537" s="5" t="inlineStr">
+        <is>
+          <t>42.7%</t>
+        </is>
+      </c>
+      <c r="G537" s="5" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="H537" s="5" t="inlineStr">
+        <is>
+          <t>0.2%</t>
+        </is>
+      </c>
+      <c r="I537" s="5" t="inlineStr">
+        <is>
+          <t>-76</t>
+        </is>
+      </c>
+      <c r="J537" s="5" t="inlineStr">
+        <is>
+          <t>1,436</t>
+        </is>
+      </c>
+      <c r="K537" s="5" t="inlineStr">
+        <is>
+          <t>1,161</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="7" t="inlineStr">
+        <is>
+          <t>404514272</t>
+        </is>
+      </c>
+      <c r="B538" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლ.ქ</t>
+        </is>
+      </c>
+      <c r="C538" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D538" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E538" s="7" t="inlineStr">
+        <is>
+          <t>3,100</t>
+        </is>
+      </c>
+      <c r="F538" s="7" t="inlineStr">
+        <is>
+          <t>16.3%</t>
+        </is>
+      </c>
+      <c r="G538" s="7" t="inlineStr">
+        <is>
+          <t>308</t>
+        </is>
+      </c>
+      <c r="H538" s="7" t="inlineStr">
+        <is>
+          <t>9.9%</t>
+        </is>
+      </c>
+      <c r="I538" s="7" t="inlineStr">
+        <is>
+          <t>207</t>
+        </is>
+      </c>
+      <c r="J538" s="7" t="inlineStr">
+        <is>
+          <t>776</t>
+        </is>
+      </c>
+      <c r="K538" s="7" t="inlineStr">
+        <is>
+          <t>735</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="5" t="inlineStr">
+        <is>
+          <t>400043181</t>
+        </is>
+      </c>
+      <c r="B539" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჩერი</t>
+        </is>
+      </c>
+      <c r="C539" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D539" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E539" s="5" t="inlineStr">
+        <is>
+          <t>3,095</t>
+        </is>
+      </c>
+      <c r="F539" s="5" t="inlineStr">
+        <is>
+          <t>-49.3%</t>
+        </is>
+      </c>
+      <c r="G539" s="5" t="inlineStr">
+        <is>
+          <t>-4</t>
+        </is>
+      </c>
+      <c r="H539" s="5" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="I539" s="5" t="inlineStr">
+        <is>
+          <t>6,711</t>
+        </is>
+      </c>
+      <c r="J539" s="5" t="inlineStr">
+        <is>
+          <t>7,591</t>
+        </is>
+      </c>
+      <c r="K539" s="5" t="inlineStr">
+        <is>
+          <t>2,086</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="7" t="inlineStr">
+        <is>
+          <t>405060838</t>
+        </is>
+      </c>
+      <c r="B540" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მაგნიტი</t>
+        </is>
+      </c>
+      <c r="C540" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D540" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E540" s="7" t="inlineStr">
+        <is>
+          <t>3,088</t>
+        </is>
+      </c>
+      <c r="F540" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G540" s="7" t="inlineStr">
+        <is>
+          <t>651</t>
+        </is>
+      </c>
+      <c r="H540" s="7" t="inlineStr">
+        <is>
+          <t>21.1%</t>
+        </is>
+      </c>
+      <c r="I540" s="7" t="inlineStr">
+        <is>
+          <t>6,358</t>
+        </is>
+      </c>
+      <c r="J540" s="7" t="inlineStr">
+        <is>
+          <t>824</t>
+        </is>
+      </c>
+      <c r="K540" s="7" t="inlineStr">
+        <is>
+          <t>501</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="5" t="inlineStr">
+        <is>
+          <t>406278362</t>
+        </is>
+      </c>
+      <c r="B541" s="6" t="inlineStr">
+        <is>
+          <t>შპს შირნჰოფერი</t>
+        </is>
+      </c>
+      <c r="C541" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D541" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E541" s="5" t="inlineStr">
+        <is>
+          <t>3,085</t>
+        </is>
+      </c>
+      <c r="F541" s="5" t="inlineStr">
+        <is>
+          <t>-25.4%</t>
+        </is>
+      </c>
+      <c r="G541" s="5" t="inlineStr">
+        <is>
+          <t>-975</t>
+        </is>
+      </c>
+      <c r="H541" s="5" t="inlineStr">
+        <is>
+          <t>-31.6%</t>
+        </is>
+      </c>
+      <c r="I541" s="5" t="inlineStr">
+        <is>
+          <t>-993</t>
+        </is>
+      </c>
+      <c r="J541" s="5" t="inlineStr">
+        <is>
+          <t>520</t>
+        </is>
+      </c>
+      <c r="K541" s="5" t="inlineStr">
+        <is>
+          <t>-2,450</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="7" t="inlineStr">
+        <is>
+          <t>445553482</t>
+        </is>
+      </c>
+      <c r="B542" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ელიტ მარკეტი</t>
+        </is>
+      </c>
+      <c r="C542" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D542" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E542" s="7" t="inlineStr">
+        <is>
+          <t>3,082</t>
+        </is>
+      </c>
+      <c r="F542" s="7" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
+      </c>
+      <c r="G542" s="7" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="H542" s="7" t="inlineStr">
+        <is>
+          <t>2.1%</t>
+        </is>
+      </c>
+      <c r="I542" s="7" t="inlineStr">
+        <is>
+          <t>-62</t>
+        </is>
+      </c>
+      <c r="J542" s="7" t="inlineStr">
+        <is>
+          <t>1,570</t>
+        </is>
+      </c>
+      <c r="K542" s="7" t="inlineStr">
+        <is>
+          <t>104</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="5" t="inlineStr">
+        <is>
+          <t>415103122</t>
+        </is>
+      </c>
+      <c r="B543" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სმარტ ტრეიდი</t>
+        </is>
+      </c>
+      <c r="C543" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D543" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E543" s="5" t="inlineStr">
+        <is>
+          <t>3,061</t>
+        </is>
+      </c>
+      <c r="F543" s="5" t="inlineStr">
+        <is>
+          <t>-8.6%</t>
+        </is>
+      </c>
+      <c r="G543" s="5" t="inlineStr">
+        <is>
+          <t>-37</t>
+        </is>
+      </c>
+      <c r="H543" s="5" t="inlineStr">
+        <is>
+          <t>-1.2%</t>
+        </is>
+      </c>
+      <c r="I543" s="5" t="inlineStr">
+        <is>
+          <t>-70</t>
+        </is>
+      </c>
+      <c r="J543" s="5" t="inlineStr">
+        <is>
+          <t>435</t>
+        </is>
+      </c>
+      <c r="K543" s="5" t="inlineStr">
+        <is>
+          <t>261</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="7" t="inlineStr">
+        <is>
+          <t>245590695</t>
+        </is>
+      </c>
+      <c r="B544" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გიო-08</t>
+        </is>
+      </c>
+      <c r="C544" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D544" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E544" s="7" t="inlineStr">
+        <is>
+          <t>3,053</t>
+        </is>
+      </c>
+      <c r="F544" s="7" t="inlineStr">
+        <is>
+          <t>17.2%</t>
+        </is>
+      </c>
+      <c r="G544" s="7" t="inlineStr">
+        <is>
+          <t>313</t>
+        </is>
+      </c>
+      <c r="H544" s="7" t="inlineStr">
+        <is>
+          <t>10.3%</t>
+        </is>
+      </c>
+      <c r="I544" s="7" t="inlineStr">
+        <is>
+          <t>303</t>
+        </is>
+      </c>
+      <c r="J544" s="7" t="inlineStr">
+        <is>
+          <t>915</t>
+        </is>
+      </c>
+      <c r="K544" s="7" t="inlineStr">
+        <is>
+          <t>867</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="5" t="inlineStr">
+        <is>
+          <t>437064542</t>
+        </is>
+      </c>
+      <c r="B545" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მაკა მაია</t>
+        </is>
+      </c>
+      <c r="C545" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D545" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E545" s="5" t="inlineStr">
+        <is>
+          <t>3,039</t>
+        </is>
+      </c>
+      <c r="F545" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G545" s="5" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="H545" s="5" t="inlineStr">
+        <is>
+          <t>7.3%</t>
+        </is>
+      </c>
+      <c r="I545" s="5" t="inlineStr">
+        <is>
+          <t>199</t>
+        </is>
+      </c>
+      <c r="J545" s="5" t="inlineStr">
+        <is>
+          <t>525</t>
+        </is>
+      </c>
+      <c r="K545" s="5" t="inlineStr">
+        <is>
+          <t>219</t>
+        </is>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="7" t="inlineStr">
+        <is>
+          <t>404427624</t>
+        </is>
+      </c>
+      <c r="B546" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფუდ მენეჯმენტ გრუპ</t>
+        </is>
+      </c>
+      <c r="C546" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D546" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E546" s="7" t="inlineStr">
+        <is>
+          <t>3,035</t>
+        </is>
+      </c>
+      <c r="F546" s="7" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+      <c r="G546" s="7" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
+      <c r="H546" s="7" t="inlineStr">
+        <is>
+          <t>-0.3%</t>
+        </is>
+      </c>
+      <c r="I546" s="7" t="inlineStr">
+        <is>
+          <t>-72</t>
+        </is>
+      </c>
+      <c r="J546" s="7" t="inlineStr">
+        <is>
+          <t>755</t>
+        </is>
+      </c>
+      <c r="K546" s="7" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="5" t="inlineStr">
+        <is>
+          <t>445442361</t>
+        </is>
+      </c>
+      <c r="B547" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნაზ-ილ-ბე</t>
+        </is>
+      </c>
+      <c r="C547" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D547" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E547" s="5" t="inlineStr">
+        <is>
+          <t>3,022</t>
+        </is>
+      </c>
+      <c r="F547" s="5" t="inlineStr">
+        <is>
+          <t>19.4%</t>
+        </is>
+      </c>
+      <c r="G547" s="5" t="inlineStr">
+        <is>
+          <t>195</t>
+        </is>
+      </c>
+      <c r="H547" s="5" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="I547" s="5" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="J547" s="5" t="inlineStr">
+        <is>
+          <t>1,540</t>
+        </is>
+      </c>
+      <c r="K547" s="5" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="7" t="inlineStr">
+        <is>
+          <t>445429260</t>
+        </is>
+      </c>
+      <c r="B548" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს აინეს გეო-AYNES GEO</t>
+        </is>
+      </c>
+      <c r="C548" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D548" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E548" s="7" t="inlineStr">
+        <is>
+          <t>3,006</t>
+        </is>
+      </c>
+      <c r="F548" s="7" t="inlineStr">
+        <is>
+          <t>-1.7%</t>
+        </is>
+      </c>
+      <c r="G548" s="7" t="inlineStr">
+        <is>
+          <t>466</t>
+        </is>
+      </c>
+      <c r="H548" s="7" t="inlineStr">
+        <is>
+          <t>15.5%</t>
+        </is>
+      </c>
+      <c r="I548" s="7" t="inlineStr">
+        <is>
+          <t>418</t>
+        </is>
+      </c>
+      <c r="J548" s="7" t="inlineStr">
+        <is>
+          <t>3,324</t>
+        </is>
+      </c>
+      <c r="K548" s="7" t="inlineStr">
+        <is>
+          <t>-724</t>
+        </is>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="5" t="inlineStr">
+        <is>
+          <t>440399310</t>
+        </is>
+      </c>
+      <c r="B549" s="6" t="inlineStr">
+        <is>
+          <t>შპს პური და ფქვილი</t>
+        </is>
+      </c>
+      <c r="C549" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D549" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E549" s="5" t="inlineStr">
+        <is>
+          <t>3,006</t>
+        </is>
+      </c>
+      <c r="F549" s="5" t="inlineStr">
+        <is>
+          <t>25.0%</t>
+        </is>
+      </c>
+      <c r="G549" s="5" t="inlineStr">
+        <is>
+          <t>420</t>
+        </is>
+      </c>
+      <c r="H549" s="5" t="inlineStr">
+        <is>
+          <t>14.0%</t>
+        </is>
+      </c>
+      <c r="I549" s="5" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="J549" s="5" t="inlineStr">
+        <is>
+          <t>3,083</t>
+        </is>
+      </c>
+      <c r="K549" s="5" t="inlineStr">
+        <is>
+          <t>542</t>
+        </is>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="7" t="inlineStr">
+        <is>
+          <t>405360201</t>
+        </is>
+      </c>
+      <c r="B550" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნათვორლდ</t>
+        </is>
+      </c>
+      <c r="C550" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D550" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E550" s="7" t="inlineStr">
+        <is>
+          <t>3,003</t>
+        </is>
+      </c>
+      <c r="F550" s="7" t="inlineStr">
+        <is>
+          <t>67.9%</t>
+        </is>
+      </c>
+      <c r="G550" s="7" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="H550" s="7" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="I550" s="7" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="J550" s="7" t="inlineStr">
+        <is>
+          <t>2,527</t>
+        </is>
+      </c>
+      <c r="K550" s="7" t="inlineStr">
+        <is>
+          <t>728</t>
+        </is>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="5" t="inlineStr">
+        <is>
+          <t>405220425</t>
+        </is>
+      </c>
+      <c r="B551" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ა და გ ფუდი</t>
+        </is>
+      </c>
+      <c r="C551" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D551" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E551" s="5" t="inlineStr">
+        <is>
+          <t>3,000</t>
+        </is>
+      </c>
+      <c r="F551" s="5" t="inlineStr">
+        <is>
+          <t>-36.0%</t>
+        </is>
+      </c>
+      <c r="G551" s="5" t="inlineStr">
+        <is>
+          <t>-54</t>
+        </is>
+      </c>
+      <c r="H551" s="5" t="inlineStr">
+        <is>
+          <t>-1.8%</t>
+        </is>
+      </c>
+      <c r="I551" s="5" t="inlineStr">
+        <is>
+          <t>-58</t>
+        </is>
+      </c>
+      <c r="J551" s="5" t="inlineStr">
+        <is>
+          <t>673</t>
+        </is>
+      </c>
+      <c r="K551" s="5" t="inlineStr">
+        <is>
+          <t>182</t>
+        </is>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="7" t="inlineStr">
+        <is>
+          <t>445628232</t>
+        </is>
+      </c>
+      <c r="B552" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლიდერ სთორ</t>
+        </is>
+      </c>
+      <c r="C552" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D552" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E552" s="7" t="inlineStr">
+        <is>
+          <t>2,983</t>
+        </is>
+      </c>
+      <c r="F552" s="7" t="inlineStr">
+        <is>
+          <t>-75.4%</t>
+        </is>
+      </c>
+      <c r="G552" s="7" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="H552" s="7" t="inlineStr">
+        <is>
+          <t>1.8%</t>
+        </is>
+      </c>
+      <c r="I552" s="7" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="J552" s="7" t="inlineStr">
+        <is>
+          <t>416</t>
+        </is>
+      </c>
+      <c r="K552" s="7" t="inlineStr">
+        <is>
+          <t>386</t>
+        </is>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="5" t="inlineStr">
+        <is>
+          <t>404573546</t>
+        </is>
+      </c>
+      <c r="B553" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლილისი</t>
+        </is>
+      </c>
+      <c r="C553" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D553" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E553" s="5" t="inlineStr">
+        <is>
+          <t>2,976</t>
+        </is>
+      </c>
+      <c r="F553" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G553" s="5" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="H553" s="5" t="inlineStr">
+        <is>
+          <t>5.4%</t>
+        </is>
+      </c>
+      <c r="I553" s="5" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J553" s="5" t="inlineStr">
+        <is>
+          <t>1,232</t>
+        </is>
+      </c>
+      <c r="K553" s="5" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="7" t="inlineStr">
+        <is>
+          <t>412675092</t>
+        </is>
+      </c>
+      <c r="B554" s="8" t="inlineStr">
+        <is>
+          <t>შპს დანამა</t>
+        </is>
+      </c>
+      <c r="C554" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D554" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E554" s="7" t="inlineStr">
+        <is>
+          <t>2,973</t>
+        </is>
+      </c>
+      <c r="F554" s="7" t="inlineStr">
+        <is>
+          <t>14.5%</t>
+        </is>
+      </c>
+      <c r="G554" s="7" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="H554" s="7" t="inlineStr">
+        <is>
+          <t>8.0%</t>
+        </is>
+      </c>
+      <c r="I554" s="7" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="J554" s="7" t="inlineStr">
+        <is>
+          <t>541</t>
+        </is>
+      </c>
+      <c r="K554" s="7" t="inlineStr">
+        <is>
+          <t>363</t>
+        </is>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="5" t="inlineStr">
+        <is>
+          <t>400281510</t>
+        </is>
+      </c>
+      <c r="B555" s="6" t="inlineStr">
+        <is>
+          <t>შპს კულინარა</t>
+        </is>
+      </c>
+      <c r="C555" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D555" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E555" s="5" t="inlineStr">
+        <is>
+          <t>2,916</t>
+        </is>
+      </c>
+      <c r="F555" s="5" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="G555" s="5" t="inlineStr">
+        <is>
+          <t>370</t>
+        </is>
+      </c>
+      <c r="H555" s="5" t="inlineStr">
+        <is>
+          <t>12.7%</t>
+        </is>
+      </c>
+      <c r="I555" s="5" t="inlineStr">
+        <is>
+          <t>252</t>
+        </is>
+      </c>
+      <c r="J555" s="5" t="inlineStr">
+        <is>
+          <t>541</t>
+        </is>
+      </c>
+      <c r="K555" s="5" t="inlineStr">
+        <is>
+          <t>491</t>
+        </is>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="7" t="inlineStr">
+        <is>
+          <t>406374766</t>
+        </is>
+      </c>
+      <c r="B556" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბევრილი ბეიქერ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C556" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D556" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E556" s="7" t="inlineStr">
+        <is>
+          <t>2,899</t>
+        </is>
+      </c>
+      <c r="F556" s="7" t="inlineStr">
+        <is>
+          <t>-24.1%</t>
+        </is>
+      </c>
+      <c r="G556" s="7" t="inlineStr">
+        <is>
+          <t>261</t>
+        </is>
+      </c>
+      <c r="H556" s="7" t="inlineStr">
+        <is>
+          <t>9.0%</t>
+        </is>
+      </c>
+      <c r="I556" s="7" t="inlineStr">
+        <is>
+          <t>260</t>
+        </is>
+      </c>
+      <c r="J556" s="7" t="inlineStr">
+        <is>
+          <t>1,033</t>
+        </is>
+      </c>
+      <c r="K556" s="7" t="inlineStr">
+        <is>
+          <t>944</t>
+        </is>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="5" t="inlineStr">
+        <is>
+          <t>405099389</t>
+        </is>
+      </c>
+      <c r="B557" s="6" t="inlineStr">
+        <is>
+          <t>შპს კულინარი</t>
+        </is>
+      </c>
+      <c r="C557" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D557" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E557" s="5" t="inlineStr">
+        <is>
+          <t>2,899</t>
+        </is>
+      </c>
+      <c r="F557" s="5" t="inlineStr">
+        <is>
+          <t>-11.3%</t>
+        </is>
+      </c>
+      <c r="G557" s="5" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="H557" s="5" t="inlineStr">
+        <is>
+          <t>1.3%</t>
+        </is>
+      </c>
+      <c r="I557" s="5" t="inlineStr">
+        <is>
+          <t>-293</t>
+        </is>
+      </c>
+      <c r="J557" s="5" t="inlineStr">
+        <is>
+          <t>573</t>
+        </is>
+      </c>
+      <c r="K557" s="5" t="inlineStr">
+        <is>
+          <t>-1,524</t>
+        </is>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="7" t="inlineStr">
+        <is>
+          <t>406044533</t>
+        </is>
+      </c>
+      <c r="B558" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტეტრაპროდუქტი</t>
+        </is>
+      </c>
+      <c r="C558" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D558" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E558" s="7" t="inlineStr">
+        <is>
+          <t>2,898</t>
+        </is>
+      </c>
+      <c r="F558" s="7" t="inlineStr">
+        <is>
+          <t>-11.8%</t>
+        </is>
+      </c>
+      <c r="G558" s="7" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="H558" s="7" t="inlineStr">
+        <is>
+          <t>2.0%</t>
+        </is>
+      </c>
+      <c r="I558" s="7" t="inlineStr">
+        <is>
+          <t>-14</t>
+        </is>
+      </c>
+      <c r="J558" s="7" t="inlineStr">
+        <is>
+          <t>1,128</t>
+        </is>
+      </c>
+      <c r="K558" s="7" t="inlineStr">
+        <is>
+          <t>856</t>
+        </is>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="5" t="inlineStr">
+        <is>
+          <t>427719668</t>
+        </is>
+      </c>
+      <c r="B559" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სამება 2014</t>
+        </is>
+      </c>
+      <c r="C559" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D559" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E559" s="5" t="inlineStr">
+        <is>
+          <t>2,893</t>
+        </is>
+      </c>
+      <c r="F559" s="5" t="inlineStr">
+        <is>
+          <t>-31.7%</t>
+        </is>
+      </c>
+      <c r="G559" s="5" t="inlineStr">
+        <is>
+          <t>-4</t>
+        </is>
+      </c>
+      <c r="H559" s="5" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="I559" s="5" t="inlineStr">
+        <is>
+          <t>-4</t>
+        </is>
+      </c>
+      <c r="J559" s="5" t="inlineStr">
+        <is>
+          <t>519</t>
+        </is>
+      </c>
+      <c r="K559" s="5" t="inlineStr">
+        <is>
+          <t>318</t>
+        </is>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="7" t="inlineStr">
+        <is>
+          <t>412701642</t>
+        </is>
+      </c>
+      <c r="B560" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქართული დაფნა</t>
+        </is>
+      </c>
+      <c r="C560" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D560" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E560" s="7" t="inlineStr">
+        <is>
+          <t>2,868</t>
+        </is>
+      </c>
+      <c r="F560" s="7" t="inlineStr">
+        <is>
+          <t>20.5%</t>
+        </is>
+      </c>
+      <c r="G560" s="7" t="inlineStr">
+        <is>
+          <t>290</t>
+        </is>
+      </c>
+      <c r="H560" s="7" t="inlineStr">
+        <is>
+          <t>10.1%</t>
+        </is>
+      </c>
+      <c r="I560" s="7" t="inlineStr">
+        <is>
+          <t>165</t>
+        </is>
+      </c>
+      <c r="J560" s="7" t="inlineStr">
+        <is>
+          <t>2,588</t>
+        </is>
+      </c>
+      <c r="K560" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="5" t="inlineStr">
+        <is>
+          <t>438732276</t>
+        </is>
+      </c>
+      <c r="B561" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ლუდის სამოთხე</t>
+        </is>
+      </c>
+      <c r="C561" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D561" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E561" s="5" t="inlineStr">
+        <is>
+          <t>2,865</t>
+        </is>
+      </c>
+      <c r="F561" s="5" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="G561" s="5" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="H561" s="5" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="I561" s="5" t="inlineStr">
+        <is>
+          <t>198</t>
+        </is>
+      </c>
+      <c r="J561" s="5" t="inlineStr">
+        <is>
+          <t>832</t>
+        </is>
+      </c>
+      <c r="K561" s="5" t="inlineStr">
+        <is>
+          <t>404</t>
+        </is>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="7" t="inlineStr">
+        <is>
+          <t>419997347</t>
+        </is>
+      </c>
+      <c r="B562" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლიდერ-გუდს</t>
+        </is>
+      </c>
+      <c r="C562" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D562" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E562" s="7" t="inlineStr">
+        <is>
+          <t>2,845</t>
+        </is>
+      </c>
+      <c r="F562" s="7" t="inlineStr">
+        <is>
+          <t>-7.1%</t>
+        </is>
+      </c>
+      <c r="G562" s="7" t="inlineStr">
+        <is>
+          <t>-23</t>
+        </is>
+      </c>
+      <c r="H562" s="7" t="inlineStr">
+        <is>
+          <t>-0.8%</t>
+        </is>
+      </c>
+      <c r="I562" s="7" t="inlineStr">
+        <is>
+          <t>-36</t>
+        </is>
+      </c>
+      <c r="J562" s="7" t="inlineStr">
+        <is>
+          <t>637</t>
+        </is>
+      </c>
+      <c r="K562" s="7" t="inlineStr">
+        <is>
+          <t>503</t>
+        </is>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="5" t="inlineStr">
+        <is>
+          <t>206273370</t>
+        </is>
+      </c>
+      <c r="B563" s="6" t="inlineStr">
+        <is>
+          <t>შპს დაისი +</t>
+        </is>
+      </c>
+      <c r="C563" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D563" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E563" s="5" t="inlineStr">
+        <is>
+          <t>2,821</t>
+        </is>
+      </c>
+      <c r="F563" s="5" t="inlineStr">
+        <is>
+          <t>-4.8%</t>
+        </is>
+      </c>
+      <c r="G563" s="5" t="inlineStr">
+        <is>
+          <t>-34</t>
+        </is>
+      </c>
+      <c r="H563" s="5" t="inlineStr">
+        <is>
+          <t>-1.2%</t>
+        </is>
+      </c>
+      <c r="I563" s="5" t="inlineStr">
+        <is>
+          <t>-139</t>
+        </is>
+      </c>
+      <c r="J563" s="5" t="inlineStr">
+        <is>
+          <t>2,859</t>
+        </is>
+      </c>
+      <c r="K563" s="5" t="inlineStr">
+        <is>
+          <t>1,584</t>
+        </is>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="7" t="inlineStr">
+        <is>
+          <t>237074857</t>
+        </is>
+      </c>
+      <c r="B564" s="8" t="inlineStr">
+        <is>
+          <t>შპს ვაკიჯვრის კალმახი</t>
+        </is>
+      </c>
+      <c r="C564" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D564" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E564" s="7" t="inlineStr">
+        <is>
+          <t>2,816</t>
+        </is>
+      </c>
+      <c r="F564" s="7" t="inlineStr">
+        <is>
+          <t>-1.7%</t>
+        </is>
+      </c>
+      <c r="G564" s="7" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
+      <c r="H564" s="7" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="I564" s="7" t="inlineStr">
+        <is>
+          <t>-11</t>
+        </is>
+      </c>
+      <c r="J564" s="7" t="inlineStr">
+        <is>
+          <t>6,252</t>
+        </is>
+      </c>
+      <c r="K564" s="7" t="inlineStr">
+        <is>
+          <t>4,475</t>
+        </is>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="5" t="inlineStr">
+        <is>
+          <t>404425216</t>
+        </is>
+      </c>
+      <c r="B565" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბექარიონი</t>
+        </is>
+      </c>
+      <c r="C565" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D565" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E565" s="5" t="inlineStr">
+        <is>
+          <t>2,811</t>
+        </is>
+      </c>
+      <c r="F565" s="5" t="inlineStr">
+        <is>
+          <t>-10.6%</t>
+        </is>
+      </c>
+      <c r="G565" s="5" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="H565" s="5" t="inlineStr">
+        <is>
+          <t>2.6%</t>
+        </is>
+      </c>
+      <c r="I565" s="5" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="J565" s="5" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="K565" s="5" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="7" t="inlineStr">
+        <is>
+          <t>443570155</t>
+        </is>
+      </c>
+      <c r="B566" s="8" t="inlineStr">
+        <is>
+          <t>შპს ირკო</t>
+        </is>
+      </c>
+      <c r="C566" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D566" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E566" s="7" t="inlineStr">
+        <is>
+          <t>2,777</t>
+        </is>
+      </c>
+      <c r="F566" s="7" t="inlineStr">
+        <is>
+          <t>1.4%</t>
+        </is>
+      </c>
+      <c r="G566" s="7" t="inlineStr">
+        <is>
+          <t>304</t>
+        </is>
+      </c>
+      <c r="H566" s="7" t="inlineStr">
+        <is>
+          <t>10.9%</t>
+        </is>
+      </c>
+      <c r="I566" s="7" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="J566" s="7" t="inlineStr">
+        <is>
+          <t>1,450</t>
+        </is>
+      </c>
+      <c r="K566" s="7" t="inlineStr">
+        <is>
+          <t>1,382</t>
+        </is>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="5" t="inlineStr">
+        <is>
+          <t>400127448</t>
+        </is>
+      </c>
+      <c r="B567" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ლერე</t>
+        </is>
+      </c>
+      <c r="C567" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D567" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E567" s="5" t="inlineStr">
+        <is>
+          <t>2,688</t>
+        </is>
+      </c>
+      <c r="F567" s="5" t="inlineStr">
+        <is>
+          <t>-5.1%</t>
+        </is>
+      </c>
+      <c r="G567" s="5" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="H567" s="5" t="inlineStr">
+        <is>
+          <t>1.3%</t>
+        </is>
+      </c>
+      <c r="I567" s="5" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="J567" s="5" t="inlineStr">
+        <is>
+          <t>342</t>
+        </is>
+      </c>
+      <c r="K567" s="5" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="7" t="inlineStr">
+        <is>
+          <t>245602165</t>
+        </is>
+      </c>
+      <c r="B568" s="8" t="inlineStr">
+        <is>
+          <t>შპს დეიზერი</t>
+        </is>
+      </c>
+      <c r="C568" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D568" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E568" s="7" t="inlineStr">
+        <is>
+          <t>2,688</t>
+        </is>
+      </c>
+      <c r="F568" s="7" t="inlineStr">
+        <is>
+          <t>-5.8%</t>
+        </is>
+      </c>
+      <c r="G568" s="7" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="H568" s="7" t="inlineStr">
+        <is>
+          <t>5.1%</t>
+        </is>
+      </c>
+      <c r="I568" s="7" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="J568" s="7" t="inlineStr">
+        <is>
+          <t>701</t>
+        </is>
+      </c>
+      <c r="K568" s="7" t="inlineStr">
+        <is>
+          <t>421</t>
+        </is>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="5" t="inlineStr">
+        <is>
+          <t>405468499</t>
+        </is>
+      </c>
+      <c r="B569" s="6" t="inlineStr">
+        <is>
+          <t>შპს პრემიუმ გრუპი-პი.ჯი.</t>
+        </is>
+      </c>
+      <c r="C569" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D569" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E569" s="5" t="inlineStr">
+        <is>
+          <t>2,683</t>
+        </is>
+      </c>
+      <c r="F569" s="5" t="inlineStr">
+        <is>
+          <t>-43.4%</t>
+        </is>
+      </c>
+      <c r="G569" s="5" t="inlineStr">
+        <is>
+          <t>-47</t>
+        </is>
+      </c>
+      <c r="H569" s="5" t="inlineStr">
+        <is>
+          <t>-1.8%</t>
+        </is>
+      </c>
+      <c r="I569" s="5" t="inlineStr">
+        <is>
+          <t>-140</t>
+        </is>
+      </c>
+      <c r="J569" s="5" t="inlineStr">
+        <is>
+          <t>1,220</t>
+        </is>
+      </c>
+      <c r="K569" s="5" t="inlineStr">
+        <is>
+          <t>-211</t>
+        </is>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="7" t="inlineStr">
+        <is>
+          <t>427723252</t>
+        </is>
+      </c>
+      <c r="B570" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნინო 2015</t>
+        </is>
+      </c>
+      <c r="C570" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D570" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E570" s="7" t="inlineStr">
+        <is>
+          <t>2,676</t>
+        </is>
+      </c>
+      <c r="F570" s="7" t="inlineStr">
+        <is>
+          <t>0.8%</t>
+        </is>
+      </c>
+      <c r="G570" s="7" t="inlineStr">
+        <is>
+          <t>198</t>
+        </is>
+      </c>
+      <c r="H570" s="7" t="inlineStr">
+        <is>
+          <t>7.4%</t>
+        </is>
+      </c>
+      <c r="I570" s="7" t="inlineStr">
+        <is>
+          <t>169</t>
+        </is>
+      </c>
+      <c r="J570" s="7" t="inlineStr">
+        <is>
+          <t>392</t>
+        </is>
+      </c>
+      <c r="K570" s="7" t="inlineStr">
+        <is>
+          <t>373</t>
+        </is>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="5" t="inlineStr">
+        <is>
+          <t>402023537</t>
+        </is>
+      </c>
+      <c r="B571" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვიპ პროდუქტი</t>
+        </is>
+      </c>
+      <c r="C571" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D571" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E571" s="5" t="inlineStr">
+        <is>
+          <t>2,671</t>
+        </is>
+      </c>
+      <c r="F571" s="5" t="inlineStr">
+        <is>
+          <t>-57.1%</t>
+        </is>
+      </c>
+      <c r="G571" s="5" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="H571" s="5" t="inlineStr">
+        <is>
+          <t>1.2%</t>
+        </is>
+      </c>
+      <c r="I571" s="5" t="inlineStr">
+        <is>
+          <t>-25</t>
+        </is>
+      </c>
+      <c r="J571" s="5" t="inlineStr">
+        <is>
+          <t>496</t>
+        </is>
+      </c>
+      <c r="K571" s="5" t="inlineStr">
+        <is>
+          <t>296</t>
+        </is>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="7" t="inlineStr">
+        <is>
+          <t>418473379</t>
+        </is>
+      </c>
+      <c r="B572" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ტირიფონის ხილი</t>
+        </is>
+      </c>
+      <c r="C572" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D572" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E572" s="7" t="inlineStr">
+        <is>
+          <t>2,659</t>
+        </is>
+      </c>
+      <c r="F572" s="7" t="inlineStr">
+        <is>
+          <t>54.1%</t>
+        </is>
+      </c>
+      <c r="G572" s="7" t="inlineStr">
+        <is>
+          <t>900</t>
+        </is>
+      </c>
+      <c r="H572" s="7" t="inlineStr">
+        <is>
+          <t>33.9%</t>
+        </is>
+      </c>
+      <c r="I572" s="7" t="inlineStr">
+        <is>
+          <t>718</t>
+        </is>
+      </c>
+      <c r="J572" s="7" t="inlineStr">
+        <is>
+          <t>3,476</t>
+        </is>
+      </c>
+      <c r="K572" s="7" t="inlineStr">
+        <is>
+          <t>1,503</t>
+        </is>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="5" t="inlineStr">
+        <is>
+          <t>400069251</t>
+        </is>
+      </c>
+      <c r="B573" s="6" t="inlineStr">
+        <is>
+          <t>შპს Smart distribution</t>
+        </is>
+      </c>
+      <c r="C573" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D573" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E573" s="5" t="inlineStr">
+        <is>
+          <t>2,648</t>
+        </is>
+      </c>
+      <c r="F573" s="5" t="inlineStr">
+        <is>
+          <t>9.3%</t>
+        </is>
+      </c>
+      <c r="G573" s="5" t="inlineStr">
+        <is>
+          <t>543</t>
+        </is>
+      </c>
+      <c r="H573" s="5" t="inlineStr">
+        <is>
+          <t>20.5%</t>
+        </is>
+      </c>
+      <c r="I573" s="5" t="inlineStr">
+        <is>
+          <t>527</t>
+        </is>
+      </c>
+      <c r="J573" s="5" t="inlineStr">
+        <is>
+          <t>1,444</t>
+        </is>
+      </c>
+      <c r="K573" s="5" t="inlineStr">
+        <is>
+          <t>1,259</t>
+        </is>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="7" t="inlineStr">
+        <is>
+          <t>406034946</t>
+        </is>
+      </c>
+      <c r="B574" s="8" t="inlineStr">
+        <is>
+          <t>შპს ევრონექსი</t>
+        </is>
+      </c>
+      <c r="C574" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D574" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E574" s="7" t="inlineStr">
+        <is>
+          <t>2,635</t>
+        </is>
+      </c>
+      <c r="F574" s="7" t="inlineStr">
+        <is>
+          <t>-0.0%</t>
+        </is>
+      </c>
+      <c r="G574" s="7" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="H574" s="7" t="inlineStr">
+        <is>
+          <t>3.5%</t>
+        </is>
+      </c>
+      <c r="I574" s="7" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="J574" s="7" t="inlineStr">
+        <is>
+          <t>642</t>
+        </is>
+      </c>
+      <c r="K574" s="7" t="inlineStr">
+        <is>
+          <t>559</t>
+        </is>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="5" t="inlineStr">
+        <is>
+          <t>406129577</t>
+        </is>
+      </c>
+      <c r="B575" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯეოფუდი</t>
+        </is>
+      </c>
+      <c r="C575" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D575" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E575" s="5" t="inlineStr">
+        <is>
+          <t>2,626</t>
+        </is>
+      </c>
+      <c r="F575" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G575" s="5" t="inlineStr">
+        <is>
+          <t>378</t>
+        </is>
+      </c>
+      <c r="H575" s="5" t="inlineStr">
+        <is>
+          <t>14.4%</t>
+        </is>
+      </c>
+      <c r="I575" s="5" t="inlineStr">
+        <is>
+          <t>378</t>
+        </is>
+      </c>
+      <c r="J575" s="5" t="inlineStr">
+        <is>
+          <t>1,244</t>
+        </is>
+      </c>
+      <c r="K575" s="5" t="inlineStr">
+        <is>
+          <t>1,087</t>
+        </is>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="7" t="inlineStr">
+        <is>
+          <t>402007573</t>
+        </is>
+      </c>
+      <c r="B576" s="8" t="inlineStr">
+        <is>
+          <t>შპს სანს გრუფ</t>
+        </is>
+      </c>
+      <c r="C576" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D576" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E576" s="7" t="inlineStr">
+        <is>
+          <t>2,611</t>
+        </is>
+      </c>
+      <c r="F576" s="7" t="inlineStr">
+        <is>
+          <t>27.1%</t>
+        </is>
+      </c>
+      <c r="G576" s="7" t="inlineStr">
+        <is>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="H576" s="7" t="inlineStr">
+        <is>
+          <t>27.5%</t>
+        </is>
+      </c>
+      <c r="I576" s="7" t="inlineStr">
+        <is>
+          <t>666</t>
+        </is>
+      </c>
+      <c r="J576" s="7" t="inlineStr">
+        <is>
+          <t>2,226</t>
+        </is>
+      </c>
+      <c r="K576" s="7" t="inlineStr">
+        <is>
+          <t>1,917</t>
+        </is>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="5" t="inlineStr">
+        <is>
+          <t>400304817</t>
+        </is>
+      </c>
+      <c r="B577" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლიდერ ვეი</t>
+        </is>
+      </c>
+      <c r="C577" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D577" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E577" s="5" t="inlineStr">
+        <is>
+          <t>2,591</t>
+        </is>
+      </c>
+      <c r="F577" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G577" s="5" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="H577" s="5" t="inlineStr">
+        <is>
+          <t>1.6%</t>
+        </is>
+      </c>
+      <c r="I577" s="5" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J577" s="5" t="inlineStr">
+        <is>
+          <t>1,101</t>
+        </is>
+      </c>
+      <c r="K577" s="5" t="inlineStr">
+        <is>
+          <t>1,101</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="7" t="inlineStr">
+        <is>
+          <t>436047305</t>
+        </is>
+      </c>
+      <c r="B578" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფავორიტი</t>
+        </is>
+      </c>
+      <c r="C578" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D578" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E578" s="7" t="inlineStr">
+        <is>
+          <t>2,582</t>
+        </is>
+      </c>
+      <c r="F578" s="7" t="inlineStr">
+        <is>
+          <t>3.7%</t>
+        </is>
+      </c>
+      <c r="G578" s="7" t="inlineStr">
+        <is>
+          <t>371</t>
+        </is>
+      </c>
+      <c r="H578" s="7" t="inlineStr">
+        <is>
+          <t>14.4%</t>
+        </is>
+      </c>
+      <c r="I578" s="7" t="inlineStr">
+        <is>
+          <t>366</t>
+        </is>
+      </c>
+      <c r="J578" s="7" t="inlineStr">
+        <is>
+          <t>505</t>
+        </is>
+      </c>
+      <c r="K578" s="7" t="inlineStr">
+        <is>
+          <t>410</t>
+        </is>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="5" t="inlineStr">
+        <is>
+          <t>400271601</t>
+        </is>
+      </c>
+      <c r="B579" s="6" t="inlineStr">
+        <is>
+          <t>შპს  მ დ მ</t>
+        </is>
+      </c>
+      <c r="C579" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D579" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E579" s="5" t="inlineStr">
+        <is>
+          <t>2,556</t>
+        </is>
+      </c>
+      <c r="F579" s="5" t="inlineStr">
+        <is>
+          <t>-0.6%</t>
+        </is>
+      </c>
+      <c r="G579" s="5" t="inlineStr">
+        <is>
+          <t>287</t>
+        </is>
+      </c>
+      <c r="H579" s="5" t="inlineStr">
+        <is>
+          <t>11.2%</t>
+        </is>
+      </c>
+      <c r="I579" s="5" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J579" s="5" t="inlineStr">
+        <is>
+          <t>6,414</t>
+        </is>
+      </c>
+      <c r="K579" s="5" t="inlineStr">
+        <is>
+          <t>1,556</t>
+        </is>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="7" t="inlineStr">
+        <is>
+          <t>438117707</t>
+        </is>
+      </c>
+      <c r="B580" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლიდერი2020</t>
+        </is>
+      </c>
+      <c r="C580" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D580" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E580" s="7" t="inlineStr">
+        <is>
+          <t>2,542</t>
+        </is>
+      </c>
+      <c r="F580" s="7" t="inlineStr">
+        <is>
+          <t>24.6%</t>
+        </is>
+      </c>
+      <c r="G580" s="7" t="inlineStr">
+        <is>
+          <t>248</t>
+        </is>
+      </c>
+      <c r="H580" s="7" t="inlineStr">
+        <is>
+          <t>9.8%</t>
+        </is>
+      </c>
+      <c r="I580" s="7" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="J580" s="7" t="inlineStr">
+        <is>
+          <t>984</t>
+        </is>
+      </c>
+      <c r="K580" s="7" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="5" t="inlineStr">
+        <is>
+          <t>416323446</t>
+        </is>
+      </c>
+      <c r="B581" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ქართული სადისტრიბუციო კომპანია</t>
+        </is>
+      </c>
+      <c r="C581" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D581" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E581" s="5" t="inlineStr">
+        <is>
+          <t>2,533</t>
+        </is>
+      </c>
+      <c r="F581" s="5" t="inlineStr">
+        <is>
+          <t>-66.3%</t>
+        </is>
+      </c>
+      <c r="G581" s="5" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
+      <c r="H581" s="5" t="inlineStr">
+        <is>
+          <t>4.5%</t>
+        </is>
+      </c>
+      <c r="I581" s="5" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="J581" s="5" t="inlineStr">
+        <is>
+          <t>629</t>
+        </is>
+      </c>
+      <c r="K581" s="5" t="inlineStr">
+        <is>
+          <t>457</t>
+        </is>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="7" t="inlineStr">
+        <is>
+          <t>445421259</t>
+        </is>
+      </c>
+      <c r="B582" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბზანი</t>
+        </is>
+      </c>
+      <c r="C582" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D582" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E582" s="7" t="inlineStr">
+        <is>
+          <t>2,523</t>
+        </is>
+      </c>
+      <c r="F582" s="7" t="inlineStr">
+        <is>
+          <t>-1.0%</t>
+        </is>
+      </c>
+      <c r="G582" s="7" t="inlineStr">
+        <is>
+          <t>-19</t>
+        </is>
+      </c>
+      <c r="H582" s="7" t="inlineStr">
+        <is>
+          <t>-0.7%</t>
+        </is>
+      </c>
+      <c r="I582" s="7" t="inlineStr">
+        <is>
+          <t>-14</t>
+        </is>
+      </c>
+      <c r="J582" s="7" t="inlineStr">
+        <is>
+          <t>341</t>
+        </is>
+      </c>
+      <c r="K582" s="7" t="inlineStr">
+        <is>
+          <t>316</t>
+        </is>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="5" t="inlineStr">
+        <is>
+          <t>206332501</t>
+        </is>
+      </c>
+      <c r="B583" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს არჯენი</t>
+        </is>
+      </c>
+      <c r="C583" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D583" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E583" s="5" t="inlineStr">
+        <is>
+          <t>2,478</t>
+        </is>
+      </c>
+      <c r="F583" s="5" t="inlineStr">
+        <is>
+          <t>-60.5%</t>
+        </is>
+      </c>
+      <c r="G583" s="5" t="inlineStr">
+        <is>
+          <t>-710</t>
+        </is>
+      </c>
+      <c r="H583" s="5" t="inlineStr">
+        <is>
+          <t>-28.6%</t>
+        </is>
+      </c>
+      <c r="I583" s="5" t="inlineStr">
+        <is>
+          <t>-709</t>
+        </is>
+      </c>
+      <c r="J583" s="5" t="inlineStr">
+        <is>
+          <t>1,559</t>
+        </is>
+      </c>
+      <c r="K583" s="5" t="inlineStr">
+        <is>
+          <t>-2,122</t>
+        </is>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="7" t="inlineStr">
+        <is>
+          <t>439863569</t>
+        </is>
+      </c>
+      <c r="B584" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იუნაითიდ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C584" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D584" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E584" s="7" t="inlineStr">
+        <is>
+          <t>2,464</t>
+        </is>
+      </c>
+      <c r="F584" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G584" s="7" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="H584" s="7" t="inlineStr">
+        <is>
+          <t>7.0%</t>
+        </is>
+      </c>
+      <c r="I584" s="7" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="J584" s="7" t="inlineStr">
+        <is>
+          <t>768</t>
+        </is>
+      </c>
+      <c r="K584" s="7" t="inlineStr">
+        <is>
+          <t>607</t>
+        </is>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="5" t="inlineStr">
+        <is>
+          <t>404439014</t>
+        </is>
+      </c>
+      <c r="B585" s="6" t="inlineStr">
+        <is>
+          <t>შპს GS International</t>
+        </is>
+      </c>
+      <c r="C585" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D585" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E585" s="5" t="inlineStr">
+        <is>
+          <t>2,443</t>
+        </is>
+      </c>
+      <c r="F585" s="5" t="inlineStr">
+        <is>
+          <t>14.1%</t>
+        </is>
+      </c>
+      <c r="G585" s="5" t="inlineStr">
+        <is>
+          <t>203</t>
+        </is>
+      </c>
+      <c r="H585" s="5" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="I585" s="5" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="J585" s="5" t="inlineStr">
+        <is>
+          <t>1,323</t>
+        </is>
+      </c>
+      <c r="K585" s="5" t="inlineStr">
+        <is>
+          <t>212</t>
+        </is>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="7" t="inlineStr">
+        <is>
+          <t>239869754</t>
+        </is>
+      </c>
+      <c r="B586" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს თეთრი დათვი</t>
+        </is>
+      </c>
+      <c r="C586" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D586" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E586" s="7" t="inlineStr">
+        <is>
+          <t>2,441</t>
+        </is>
+      </c>
+      <c r="F586" s="7" t="inlineStr">
+        <is>
+          <t>41.8%</t>
+        </is>
+      </c>
+      <c r="G586" s="7" t="inlineStr">
+        <is>
+          <t>803</t>
+        </is>
+      </c>
+      <c r="H586" s="7" t="inlineStr">
+        <is>
+          <t>32.9%</t>
+        </is>
+      </c>
+      <c r="I586" s="7" t="inlineStr">
+        <is>
+          <t>693</t>
+        </is>
+      </c>
+      <c r="J586" s="7" t="inlineStr">
+        <is>
+          <t>1,905</t>
+        </is>
+      </c>
+      <c r="K586" s="7" t="inlineStr">
+        <is>
+          <t>1,470</t>
+        </is>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="5" t="inlineStr">
+        <is>
+          <t>206051323</t>
+        </is>
+      </c>
+      <c r="B587" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჩვენი პური</t>
+        </is>
+      </c>
+      <c r="C587" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D587" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E587" s="5" t="inlineStr">
+        <is>
+          <t>2,414</t>
+        </is>
+      </c>
+      <c r="F587" s="5" t="inlineStr">
+        <is>
+          <t>3.3%</t>
+        </is>
+      </c>
+      <c r="G587" s="5" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H587" s="5" t="inlineStr">
+        <is>
+          <t>0.3%</t>
+        </is>
+      </c>
+      <c r="I587" s="5" t="inlineStr">
+        <is>
+          <t>-39</t>
+        </is>
+      </c>
+      <c r="J587" s="5" t="inlineStr">
+        <is>
+          <t>1,689</t>
+        </is>
+      </c>
+      <c r="K587" s="5" t="inlineStr">
+        <is>
+          <t>1,645</t>
+        </is>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="7" t="inlineStr">
+        <is>
+          <t>400006220</t>
+        </is>
+      </c>
+      <c r="B588" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იბერფუდი</t>
+        </is>
+      </c>
+      <c r="C588" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D588" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E588" s="7" t="inlineStr">
+        <is>
+          <t>2,408</t>
+        </is>
+      </c>
+      <c r="F588" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G588" s="7" t="inlineStr">
+        <is>
+          <t>208</t>
+        </is>
+      </c>
+      <c r="H588" s="7" t="inlineStr">
+        <is>
+          <t>8.6%</t>
+        </is>
+      </c>
+      <c r="I588" s="7" t="inlineStr">
+        <is>
+          <t>208</t>
+        </is>
+      </c>
+      <c r="J588" s="7" t="inlineStr">
+        <is>
+          <t>1,877</t>
+        </is>
+      </c>
+      <c r="K588" s="7" t="inlineStr">
+        <is>
+          <t>1,331</t>
+        </is>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="5" t="inlineStr">
+        <is>
+          <t>434177302</t>
+        </is>
+      </c>
+      <c r="B589" s="6" t="inlineStr">
+        <is>
+          <t>შპს ევრომიქსი</t>
+        </is>
+      </c>
+      <c r="C589" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D589" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E589" s="5" t="inlineStr">
+        <is>
+          <t>2,402</t>
+        </is>
+      </c>
+      <c r="F589" s="5" t="inlineStr">
+        <is>
+          <t>-26.9%</t>
+        </is>
+      </c>
+      <c r="G589" s="5" t="inlineStr">
+        <is>
+          <t>-186</t>
+        </is>
+      </c>
+      <c r="H589" s="5" t="inlineStr">
+        <is>
+          <t>-7.7%</t>
+        </is>
+      </c>
+      <c r="I589" s="5" t="inlineStr">
+        <is>
+          <t>293</t>
+        </is>
+      </c>
+      <c r="J589" s="5" t="inlineStr">
+        <is>
+          <t>1,852</t>
+        </is>
+      </c>
+      <c r="K589" s="5" t="inlineStr">
+        <is>
+          <t>417</t>
+        </is>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="7" t="inlineStr">
+        <is>
+          <t>400260971</t>
+        </is>
+      </c>
+      <c r="B590" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბახა</t>
+        </is>
+      </c>
+      <c r="C590" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D590" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E590" s="7" t="inlineStr">
+        <is>
+          <t>2,382</t>
+        </is>
+      </c>
+      <c r="F590" s="7" t="inlineStr">
+        <is>
+          <t>11.7%</t>
+        </is>
+      </c>
+      <c r="G590" s="7" t="inlineStr">
+        <is>
+          <t>708</t>
+        </is>
+      </c>
+      <c r="H590" s="7" t="inlineStr">
+        <is>
+          <t>29.7%</t>
+        </is>
+      </c>
+      <c r="I590" s="7" t="inlineStr">
+        <is>
+          <t>661</t>
+        </is>
+      </c>
+      <c r="J590" s="7" t="inlineStr">
+        <is>
+          <t>2,614</t>
+        </is>
+      </c>
+      <c r="K590" s="7" t="inlineStr">
+        <is>
+          <t>2,580</t>
+        </is>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="5" t="inlineStr">
+        <is>
+          <t>216396754</t>
+        </is>
+      </c>
+      <c r="B591" s="6" t="inlineStr">
+        <is>
+          <t>შპს წიქარა</t>
+        </is>
+      </c>
+      <c r="C591" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D591" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E591" s="5" t="inlineStr">
+        <is>
+          <t>2,329</t>
+        </is>
+      </c>
+      <c r="F591" s="5" t="inlineStr">
+        <is>
+          <t>3.8%</t>
+        </is>
+      </c>
+      <c r="G591" s="5" t="inlineStr">
+        <is>
+          <t>840</t>
+        </is>
+      </c>
+      <c r="H591" s="5" t="inlineStr">
+        <is>
+          <t>36.1%</t>
+        </is>
+      </c>
+      <c r="I591" s="5" t="inlineStr">
+        <is>
+          <t>689</t>
+        </is>
+      </c>
+      <c r="J591" s="5" t="inlineStr">
+        <is>
+          <t>2,591</t>
+        </is>
+      </c>
+      <c r="K591" s="5" t="inlineStr">
+        <is>
+          <t>1,960</t>
+        </is>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="7" t="inlineStr">
+        <is>
+          <t>434066226</t>
+        </is>
+      </c>
+      <c r="B592" s="8" t="inlineStr">
+        <is>
+          <t>შპს დიარი</t>
+        </is>
+      </c>
+      <c r="C592" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D592" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E592" s="7" t="inlineStr">
+        <is>
+          <t>2,328</t>
+        </is>
+      </c>
+      <c r="F592" s="7" t="inlineStr">
+        <is>
+          <t>-21.4%</t>
+        </is>
+      </c>
+      <c r="G592" s="7" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="H592" s="7" t="inlineStr">
+        <is>
+          <t>1.2%</t>
+        </is>
+      </c>
+      <c r="I592" s="7" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J592" s="7" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
+      <c r="K592" s="7" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="5" t="inlineStr">
+        <is>
+          <t>402063636</t>
+        </is>
+      </c>
+      <c r="B593" s="6" t="inlineStr">
+        <is>
+          <t>შპს თელა</t>
+        </is>
+      </c>
+      <c r="C593" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D593" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E593" s="5" t="inlineStr">
+        <is>
+          <t>2,327</t>
+        </is>
+      </c>
+      <c r="F593" s="5" t="inlineStr">
+        <is>
+          <t>-18.8%</t>
+        </is>
+      </c>
+      <c r="G593" s="5" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="H593" s="5" t="inlineStr">
+        <is>
+          <t>0.7%</t>
+        </is>
+      </c>
+      <c r="I593" s="5" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J593" s="5" t="inlineStr">
+        <is>
+          <t>1,344</t>
+        </is>
+      </c>
+      <c r="K593" s="5" t="inlineStr">
+        <is>
+          <t>971</t>
+        </is>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="7" t="inlineStr">
+        <is>
+          <t>418475091</t>
+        </is>
+      </c>
+      <c r="B594" s="8" t="inlineStr">
+        <is>
+          <t>შპს მოდერნ თრეიდი</t>
+        </is>
+      </c>
+      <c r="C594" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D594" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E594" s="7" t="inlineStr">
+        <is>
+          <t>2,307</t>
+        </is>
+      </c>
+      <c r="F594" s="7" t="inlineStr">
+        <is>
+          <t>-17.6%</t>
+        </is>
+      </c>
+      <c r="G594" s="7" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="H594" s="7" t="inlineStr">
+        <is>
+          <t>5.8%</t>
+        </is>
+      </c>
+      <c r="I594" s="7" t="inlineStr">
+        <is>
+          <t>-105</t>
+        </is>
+      </c>
+      <c r="J594" s="7" t="inlineStr">
+        <is>
+          <t>4,052</t>
+        </is>
+      </c>
+      <c r="K594" s="7" t="inlineStr">
+        <is>
+          <t>1,082</t>
+        </is>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="5" t="inlineStr">
+        <is>
+          <t>404905073</t>
+        </is>
+      </c>
+      <c r="B595" s="6" t="inlineStr">
+        <is>
+          <t>შპს ავა</t>
+        </is>
+      </c>
+      <c r="C595" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D595" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E595" s="5" t="inlineStr">
+        <is>
+          <t>2,298</t>
+        </is>
+      </c>
+      <c r="F595" s="5" t="inlineStr">
+        <is>
+          <t>-8.5%</t>
+        </is>
+      </c>
+      <c r="G595" s="5" t="inlineStr">
+        <is>
+          <t>828</t>
+        </is>
+      </c>
+      <c r="H595" s="5" t="inlineStr">
+        <is>
+          <t>36.0%</t>
+        </is>
+      </c>
+      <c r="I595" s="5" t="inlineStr">
+        <is>
+          <t>681</t>
+        </is>
+      </c>
+      <c r="J595" s="5" t="inlineStr">
+        <is>
+          <t>632</t>
+        </is>
+      </c>
+      <c r="K595" s="5" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="7" t="inlineStr">
+        <is>
+          <t>405006755</t>
+        </is>
+      </c>
+      <c r="B596" s="8" t="inlineStr">
+        <is>
+          <t>შპს კატო</t>
+        </is>
+      </c>
+      <c r="C596" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D596" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E596" s="7" t="inlineStr">
+        <is>
+          <t>2,287</t>
+        </is>
+      </c>
+      <c r="F596" s="7" t="inlineStr">
+        <is>
+          <t>100.7%</t>
+        </is>
+      </c>
+      <c r="G596" s="7" t="inlineStr">
+        <is>
+          <t>510</t>
+        </is>
+      </c>
+      <c r="H596" s="7" t="inlineStr">
+        <is>
+          <t>22.3%</t>
+        </is>
+      </c>
+      <c r="I596" s="7" t="inlineStr">
+        <is>
+          <t>555</t>
+        </is>
+      </c>
+      <c r="J596" s="7" t="inlineStr">
+        <is>
+          <t>3,316</t>
+        </is>
+      </c>
+      <c r="K596" s="7" t="inlineStr">
+        <is>
+          <t>2,208</t>
+        </is>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="5" t="inlineStr">
+        <is>
+          <t>202341787</t>
+        </is>
+      </c>
+      <c r="B597" s="6" t="inlineStr">
+        <is>
+          <t>შპს პურ-პროდუქტების საწარმო შირაქი</t>
+        </is>
+      </c>
+      <c r="C597" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D597" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E597" s="5" t="inlineStr">
+        <is>
+          <t>2,279</t>
+        </is>
+      </c>
+      <c r="F597" s="5" t="inlineStr">
+        <is>
+          <t>-9.3%</t>
+        </is>
+      </c>
+      <c r="G597" s="5" t="inlineStr">
+        <is>
+          <t>359</t>
+        </is>
+      </c>
+      <c r="H597" s="5" t="inlineStr">
+        <is>
+          <t>15.8%</t>
+        </is>
+      </c>
+      <c r="I597" s="5" t="inlineStr">
+        <is>
+          <t>274</t>
+        </is>
+      </c>
+      <c r="J597" s="5" t="inlineStr">
+        <is>
+          <t>1,803</t>
+        </is>
+      </c>
+      <c r="K597" s="5" t="inlineStr">
+        <is>
+          <t>585</t>
+        </is>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="7" t="inlineStr">
+        <is>
+          <t>243120010</t>
+        </is>
+      </c>
+      <c r="B598" s="8" t="inlineStr">
+        <is>
+          <t>შპს სანტა</t>
+        </is>
+      </c>
+      <c r="C598" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D598" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E598" s="7" t="inlineStr">
+        <is>
+          <t>2,237</t>
+        </is>
+      </c>
+      <c r="F598" s="7" t="inlineStr">
+        <is>
+          <t>7.0%</t>
+        </is>
+      </c>
+      <c r="G598" s="7" t="inlineStr">
+        <is>
+          <t>984</t>
+        </is>
+      </c>
+      <c r="H598" s="7" t="inlineStr">
+        <is>
+          <t>44.0%</t>
+        </is>
+      </c>
+      <c r="I598" s="7" t="inlineStr">
+        <is>
+          <t>838</t>
+        </is>
+      </c>
+      <c r="J598" s="7" t="inlineStr">
+        <is>
+          <t>16,564</t>
+        </is>
+      </c>
+      <c r="K598" s="7" t="inlineStr">
+        <is>
+          <t>15,970</t>
+        </is>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="5" t="inlineStr">
+        <is>
+          <t>402095022</t>
+        </is>
+      </c>
+      <c r="B599" s="6" t="inlineStr">
+        <is>
+          <t>⚠ აელბე თრედინგი</t>
+        </is>
+      </c>
+      <c r="C599" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D599" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E599" s="5" t="inlineStr">
+        <is>
+          <t>2,224</t>
+        </is>
+      </c>
+      <c r="F599" s="5" t="inlineStr">
+        <is>
+          <t>-93.8%</t>
+        </is>
+      </c>
+      <c r="G599" s="5" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="H599" s="5" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="I599" s="5" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="J599" s="5" t="inlineStr">
+        <is>
+          <t>6,636</t>
+        </is>
+      </c>
+      <c r="K599" s="5" t="inlineStr">
+        <is>
+          <t>-1,945</t>
+        </is>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="7" t="inlineStr">
+        <is>
+          <t>405088569</t>
+        </is>
+      </c>
+      <c r="B600" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქარელის ხილი</t>
+        </is>
+      </c>
+      <c r="C600" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D600" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E600" s="7" t="inlineStr">
+        <is>
+          <t>2,217</t>
+        </is>
+      </c>
+      <c r="F600" s="7" t="inlineStr">
+        <is>
+          <t>5.9%</t>
+        </is>
+      </c>
+      <c r="G600" s="7" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="H600" s="7" t="inlineStr">
+        <is>
+          <t>2.2%</t>
+        </is>
+      </c>
+      <c r="I600" s="7" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J600" s="7" t="inlineStr">
+        <is>
+          <t>1,971</t>
+        </is>
+      </c>
+      <c r="K600" s="7" t="inlineStr">
+        <is>
+          <t>-796</t>
+        </is>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="5" t="inlineStr">
+        <is>
+          <t>404555726</t>
+        </is>
+      </c>
+      <c r="B601" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფიშკა</t>
+        </is>
+      </c>
+      <c r="C601" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D601" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E601" s="5" t="inlineStr">
+        <is>
+          <t>2,212</t>
+        </is>
+      </c>
+      <c r="F601" s="5" t="inlineStr">
+        <is>
+          <t>-73.3%</t>
+        </is>
+      </c>
+      <c r="G601" s="5" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="H601" s="5" t="inlineStr">
+        <is>
+          <t>4.1%</t>
+        </is>
+      </c>
+      <c r="I601" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J601" s="5" t="inlineStr">
+        <is>
+          <t>1,338</t>
+        </is>
+      </c>
+      <c r="K601" s="5" t="inlineStr">
+        <is>
+          <t>-887</t>
+        </is>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="7" t="inlineStr">
+        <is>
+          <t>412736990</t>
+        </is>
+      </c>
+      <c r="B602" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფუდ ტრეიდი</t>
+        </is>
+      </c>
+      <c r="C602" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D602" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E602" s="7" t="inlineStr">
+        <is>
+          <t>2,205</t>
+        </is>
+      </c>
+      <c r="F602" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G602" s="7" t="inlineStr">
+        <is>
+          <t>-82</t>
+        </is>
+      </c>
+      <c r="H602" s="7" t="inlineStr">
+        <is>
+          <t>-3.7%</t>
+        </is>
+      </c>
+      <c r="I602" s="7" t="inlineStr">
+        <is>
+          <t>-82</t>
+        </is>
+      </c>
+      <c r="J602" s="7" t="inlineStr">
+        <is>
+          <t>420</t>
+        </is>
+      </c>
+      <c r="K602" s="7" t="inlineStr">
+        <is>
+          <t>-82</t>
+        </is>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="5" t="inlineStr">
+        <is>
+          <t>205179849</t>
+        </is>
+      </c>
+      <c r="B603" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ფუდსერვისი</t>
+        </is>
+      </c>
+      <c r="C603" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D603" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E603" s="5" t="inlineStr">
+        <is>
+          <t>2,169</t>
+        </is>
+      </c>
+      <c r="F603" s="5" t="inlineStr">
+        <is>
+          <t>-94.9%</t>
+        </is>
+      </c>
+      <c r="G603" s="5" t="inlineStr">
+        <is>
+          <t>-1,524</t>
+        </is>
+      </c>
+      <c r="H603" s="5" t="inlineStr">
+        <is>
+          <t>-70.3%</t>
+        </is>
+      </c>
+      <c r="I603" s="5" t="inlineStr">
+        <is>
+          <t>1,628</t>
+        </is>
+      </c>
+      <c r="J603" s="5" t="inlineStr">
+        <is>
+          <t>3,383</t>
+        </is>
+      </c>
+      <c r="K603" s="5" t="inlineStr">
+        <is>
+          <t>2,890</t>
+        </is>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="7" t="inlineStr">
+        <is>
+          <t>404855233</t>
+        </is>
+      </c>
+      <c r="B604" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სოლედო</t>
+        </is>
+      </c>
+      <c r="C604" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D604" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E604" s="7" t="inlineStr">
+        <is>
+          <t>2,156</t>
+        </is>
+      </c>
+      <c r="F604" s="7" t="inlineStr">
+        <is>
+          <t>3.9%</t>
+        </is>
+      </c>
+      <c r="G604" s="7" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="H604" s="7" t="inlineStr">
+        <is>
+          <t>15.2%</t>
+        </is>
+      </c>
+      <c r="I604" s="7" t="inlineStr">
+        <is>
+          <t>351</t>
+        </is>
+      </c>
+      <c r="J604" s="7" t="inlineStr">
+        <is>
+          <t>685</t>
+        </is>
+      </c>
+      <c r="K604" s="7" t="inlineStr">
+        <is>
+          <t>183</t>
+        </is>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="5" t="inlineStr">
+        <is>
+          <t>202182155</t>
+        </is>
+      </c>
+      <c r="B605" s="6" t="inlineStr">
+        <is>
+          <t>შპს ლაღი</t>
+        </is>
+      </c>
+      <c r="C605" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D605" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E605" s="5" t="inlineStr">
+        <is>
+          <t>2,152</t>
+        </is>
+      </c>
+      <c r="F605" s="5" t="inlineStr">
+        <is>
+          <t>-27.0%</t>
+        </is>
+      </c>
+      <c r="G605" s="5" t="inlineStr">
+        <is>
+          <t>184</t>
+        </is>
+      </c>
+      <c r="H605" s="5" t="inlineStr">
+        <is>
+          <t>8.6%</t>
+        </is>
+      </c>
+      <c r="I605" s="5" t="inlineStr">
+        <is>
+          <t>-68</t>
+        </is>
+      </c>
+      <c r="J605" s="5" t="inlineStr">
+        <is>
+          <t>1,928</t>
+        </is>
+      </c>
+      <c r="K605" s="5" t="inlineStr">
+        <is>
+          <t>265</t>
+        </is>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="7" t="inlineStr">
+        <is>
+          <t>417891838</t>
+        </is>
+      </c>
+      <c r="B606" s="8" t="inlineStr">
+        <is>
+          <t>შპს სანდო პროდუქტი</t>
+        </is>
+      </c>
+      <c r="C606" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D606" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E606" s="7" t="inlineStr">
+        <is>
+          <t>2,118</t>
+        </is>
+      </c>
+      <c r="F606" s="7" t="inlineStr">
+        <is>
+          <t>-27.8%</t>
+        </is>
+      </c>
+      <c r="G606" s="7" t="inlineStr">
+        <is>
+          <t>-50</t>
+        </is>
+      </c>
+      <c r="H606" s="7" t="inlineStr">
+        <is>
+          <t>-2.3%</t>
+        </is>
+      </c>
+      <c r="I606" s="7" t="inlineStr">
+        <is>
+          <t>-91</t>
+        </is>
+      </c>
+      <c r="J606" s="7" t="inlineStr">
+        <is>
+          <t>1,060</t>
+        </is>
+      </c>
+      <c r="K606" s="7" t="inlineStr">
+        <is>
+          <t>199</t>
+        </is>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="5" t="inlineStr">
+        <is>
+          <t>406324259</t>
+        </is>
+      </c>
+      <c r="B607" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მეამა ქოლექთი</t>
+        </is>
+      </c>
+      <c r="C607" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D607" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E607" s="5" t="inlineStr">
+        <is>
+          <t>2,115</t>
+        </is>
+      </c>
+      <c r="F607" s="5" t="inlineStr">
+        <is>
+          <t>-3.5%</t>
+        </is>
+      </c>
+      <c r="G607" s="5" t="inlineStr">
+        <is>
+          <t>-803</t>
+        </is>
+      </c>
+      <c r="H607" s="5" t="inlineStr">
+        <is>
+          <t>-38.0%</t>
+        </is>
+      </c>
+      <c r="I607" s="5" t="inlineStr">
+        <is>
+          <t>-698</t>
+        </is>
+      </c>
+      <c r="J607" s="5" t="inlineStr">
+        <is>
+          <t>1,818</t>
+        </is>
+      </c>
+      <c r="K607" s="5" t="inlineStr">
+        <is>
+          <t>-1,058</t>
+        </is>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="7" t="inlineStr">
+        <is>
+          <t>406234203</t>
+        </is>
+      </c>
+      <c r="B608" s="8" t="inlineStr">
+        <is>
+          <t>შპს ხარაზიშვილი</t>
+        </is>
+      </c>
+      <c r="C608" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D608" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E608" s="7" t="inlineStr">
+        <is>
+          <t>2,112</t>
+        </is>
+      </c>
+      <c r="F608" s="7" t="inlineStr">
+        <is>
+          <t>-2.3%</t>
+        </is>
+      </c>
+      <c r="G608" s="7" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="H608" s="7" t="inlineStr">
+        <is>
+          <t>3.6%</t>
+        </is>
+      </c>
+      <c r="I608" s="7" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="J608" s="7" t="inlineStr">
+        <is>
+          <t>708</t>
+        </is>
+      </c>
+      <c r="K608" s="7" t="inlineStr">
+        <is>
+          <t>691</t>
+        </is>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="5" t="inlineStr">
+        <is>
+          <t>404914241</t>
+        </is>
+      </c>
+      <c r="B609" s="6" t="inlineStr">
+        <is>
+          <t>შპს ANA</t>
+        </is>
+      </c>
+      <c r="C609" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D609" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E609" s="5" t="inlineStr">
+        <is>
+          <t>2,111</t>
+        </is>
+      </c>
+      <c r="F609" s="5" t="inlineStr">
+        <is>
+          <t>-15.9%</t>
+        </is>
+      </c>
+      <c r="G609" s="5" t="inlineStr">
+        <is>
+          <t>440</t>
+        </is>
+      </c>
+      <c r="H609" s="5" t="inlineStr">
+        <is>
+          <t>20.8%</t>
+        </is>
+      </c>
+      <c r="I609" s="5" t="inlineStr">
+        <is>
+          <t>468</t>
+        </is>
+      </c>
+      <c r="J609" s="5" t="inlineStr">
+        <is>
+          <t>1,326</t>
+        </is>
+      </c>
+      <c r="K609" s="5" t="inlineStr">
+        <is>
+          <t>1,312</t>
+        </is>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="7" t="inlineStr">
+        <is>
+          <t>406044668</t>
+        </is>
+      </c>
+      <c r="B610" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ნატურალ პროდუქტ</t>
+        </is>
+      </c>
+      <c r="C610" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D610" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E610" s="7" t="inlineStr">
+        <is>
+          <t>2,109</t>
+        </is>
+      </c>
+      <c r="F610" s="7" t="inlineStr">
+        <is>
+          <t>3.4%</t>
+        </is>
+      </c>
+      <c r="G610" s="7" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="H610" s="7" t="inlineStr">
+        <is>
+          <t>6.8%</t>
+        </is>
+      </c>
+      <c r="I610" s="7" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="J610" s="7" t="inlineStr">
+        <is>
+          <t>3,002</t>
+        </is>
+      </c>
+      <c r="K610" s="7" t="inlineStr">
+        <is>
+          <t>1,113</t>
+        </is>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="5" t="inlineStr">
+        <is>
+          <t>406057902</t>
+        </is>
+      </c>
+      <c r="B611" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნარეკაცი</t>
+        </is>
+      </c>
+      <c r="C611" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D611" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E611" s="5" t="inlineStr">
+        <is>
+          <t>2,091</t>
+        </is>
+      </c>
+      <c r="F611" s="5" t="inlineStr">
+        <is>
+          <t>-17.6%</t>
+        </is>
+      </c>
+      <c r="G611" s="5" t="inlineStr">
+        <is>
+          <t>313</t>
+        </is>
+      </c>
+      <c r="H611" s="5" t="inlineStr">
+        <is>
+          <t>14.9%</t>
+        </is>
+      </c>
+      <c r="I611" s="5" t="inlineStr">
+        <is>
+          <t>234</t>
+        </is>
+      </c>
+      <c r="J611" s="5" t="inlineStr">
+        <is>
+          <t>378</t>
+        </is>
+      </c>
+      <c r="K611" s="5" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="7" t="inlineStr">
+        <is>
+          <t>406049903</t>
+        </is>
+      </c>
+      <c r="B612" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სანტრეიდი</t>
+        </is>
+      </c>
+      <c r="C612" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D612" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E612" s="7" t="inlineStr">
+        <is>
+          <t>2,086</t>
+        </is>
+      </c>
+      <c r="F612" s="7" t="inlineStr">
+        <is>
+          <t>-18.8%</t>
+        </is>
+      </c>
+      <c r="G612" s="7" t="inlineStr">
+        <is>
+          <t>253</t>
+        </is>
+      </c>
+      <c r="H612" s="7" t="inlineStr">
+        <is>
+          <t>12.1%</t>
+        </is>
+      </c>
+      <c r="I612" s="7" t="inlineStr">
+        <is>
+          <t>197</t>
+        </is>
+      </c>
+      <c r="J612" s="7" t="inlineStr">
+        <is>
+          <t>1,716</t>
+        </is>
+      </c>
+      <c r="K612" s="7" t="inlineStr">
+        <is>
+          <t>1,116</t>
+        </is>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="5" t="inlineStr">
+        <is>
+          <t>400286123</t>
+        </is>
+      </c>
+      <c r="B613" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სს ჯიბე აგრო</t>
+        </is>
+      </c>
+      <c r="C613" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D613" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E613" s="5" t="inlineStr">
+        <is>
+          <t>2,080</t>
+        </is>
+      </c>
+      <c r="F613" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G613" s="5" t="inlineStr">
+        <is>
+          <t>-106</t>
+        </is>
+      </c>
+      <c r="H613" s="5" t="inlineStr">
+        <is>
+          <t>-5.1%</t>
+        </is>
+      </c>
+      <c r="I613" s="5" t="inlineStr">
+        <is>
+          <t>-106</t>
+        </is>
+      </c>
+      <c r="J613" s="5" t="inlineStr">
+        <is>
+          <t>188</t>
+        </is>
+      </c>
+      <c r="K613" s="5" t="inlineStr">
+        <is>
+          <t>-106</t>
+        </is>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="7" t="inlineStr">
+        <is>
+          <t>424612912</t>
+        </is>
+      </c>
+      <c r="B614" s="8" t="inlineStr">
+        <is>
+          <t>შპს მეგობრობა</t>
+        </is>
+      </c>
+      <c r="C614" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D614" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E614" s="7" t="inlineStr">
+        <is>
+          <t>2,072</t>
+        </is>
+      </c>
+      <c r="F614" s="7" t="inlineStr">
+        <is>
+          <t>-2.2%</t>
+        </is>
+      </c>
+      <c r="G614" s="7" t="inlineStr">
+        <is>
+          <t>-58</t>
+        </is>
+      </c>
+      <c r="H614" s="7" t="inlineStr">
+        <is>
+          <t>-2.8%</t>
+        </is>
+      </c>
+      <c r="I614" s="7" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="J614" s="7" t="inlineStr">
+        <is>
+          <t>283</t>
+        </is>
+      </c>
+      <c r="K614" s="7" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="5" t="inlineStr">
+        <is>
+          <t>424252917</t>
+        </is>
+      </c>
+      <c r="B615" s="6" t="inlineStr">
+        <is>
+          <t>შპს ოკეი</t>
+        </is>
+      </c>
+      <c r="C615" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D615" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E615" s="5" t="inlineStr">
+        <is>
+          <t>2,052</t>
+        </is>
+      </c>
+      <c r="F615" s="5" t="inlineStr">
+        <is>
+          <t>-39.2%</t>
+        </is>
+      </c>
+      <c r="G615" s="5" t="inlineStr">
+        <is>
+          <t>-205</t>
+        </is>
+      </c>
+      <c r="H615" s="5" t="inlineStr">
+        <is>
+          <t>-10.0%</t>
+        </is>
+      </c>
+      <c r="I615" s="5" t="inlineStr">
+        <is>
+          <t>-241</t>
+        </is>
+      </c>
+      <c r="J615" s="5" t="inlineStr">
+        <is>
+          <t>813</t>
+        </is>
+      </c>
+      <c r="K615" s="5" t="inlineStr">
+        <is>
+          <t>773</t>
+        </is>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="7" t="inlineStr">
+        <is>
+          <t>434170381</t>
+        </is>
+      </c>
+      <c r="B616" s="8" t="inlineStr">
+        <is>
+          <t>შპს თამარი 2017</t>
+        </is>
+      </c>
+      <c r="C616" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D616" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E616" s="7" t="inlineStr">
+        <is>
+          <t>2,049</t>
+        </is>
+      </c>
+      <c r="F616" s="7" t="inlineStr">
+        <is>
+          <t>-19.5%</t>
+        </is>
+      </c>
+      <c r="G616" s="7" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H616" s="7" t="inlineStr">
+        <is>
+          <t>1.2%</t>
+        </is>
+      </c>
+      <c r="I616" s="7" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J616" s="7" t="inlineStr">
+        <is>
+          <t>423</t>
+        </is>
+      </c>
+      <c r="K616" s="7" t="inlineStr">
+        <is>
+          <t>229</t>
+        </is>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="5" t="inlineStr">
+        <is>
+          <t>402076837</t>
+        </is>
+      </c>
+      <c r="B617" s="6" t="inlineStr">
+        <is>
+          <t>შპს მაიკომფორტჯორჯია</t>
+        </is>
+      </c>
+      <c r="C617" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D617" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E617" s="5" t="inlineStr">
+        <is>
+          <t>2,048</t>
+        </is>
+      </c>
+      <c r="F617" s="5" t="inlineStr">
+        <is>
+          <t>-27.4%</t>
+        </is>
+      </c>
+      <c r="G617" s="5" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+      <c r="H617" s="5" t="inlineStr">
+        <is>
+          <t>16.0%</t>
+        </is>
+      </c>
+      <c r="I617" s="5" t="inlineStr">
+        <is>
+          <t>291</t>
+        </is>
+      </c>
+      <c r="J617" s="5" t="inlineStr">
+        <is>
+          <t>2,533</t>
+        </is>
+      </c>
+      <c r="K617" s="5" t="inlineStr">
+        <is>
+          <t>1,742</t>
+        </is>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="7" t="inlineStr">
+        <is>
+          <t>424252150</t>
+        </is>
+      </c>
+      <c r="B618" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეს ელ კომპანი</t>
+        </is>
+      </c>
+      <c r="C618" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D618" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E618" s="7" t="inlineStr">
+        <is>
+          <t>2,026</t>
+        </is>
+      </c>
+      <c r="F618" s="7" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="G618" s="7" t="inlineStr">
+        <is>
+          <t>269</t>
+        </is>
+      </c>
+      <c r="H618" s="7" t="inlineStr">
+        <is>
+          <t>13.3%</t>
+        </is>
+      </c>
+      <c r="I618" s="7" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="J618" s="7" t="inlineStr">
+        <is>
+          <t>394</t>
+        </is>
+      </c>
+      <c r="K618" s="7" t="inlineStr">
+        <is>
+          <t>349</t>
+        </is>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="5" t="inlineStr">
+        <is>
+          <t>216298030</t>
+        </is>
+      </c>
+      <c r="B619" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლუკა და გვანცა</t>
+        </is>
+      </c>
+      <c r="C619" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D619" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E619" s="5" t="inlineStr">
+        <is>
+          <t>2,021</t>
+        </is>
+      </c>
+      <c r="F619" s="5" t="inlineStr">
+        <is>
+          <t>-22.0%</t>
+        </is>
+      </c>
+      <c r="G619" s="5" t="inlineStr">
+        <is>
+          <t>-45</t>
+        </is>
+      </c>
+      <c r="H619" s="5" t="inlineStr">
+        <is>
+          <t>-2.2%</t>
+        </is>
+      </c>
+      <c r="I619" s="5" t="inlineStr">
+        <is>
+          <t>-68</t>
+        </is>
+      </c>
+      <c r="J619" s="5" t="inlineStr">
+        <is>
+          <t>489</t>
+        </is>
+      </c>
+      <c r="K619" s="5" t="inlineStr">
+        <is>
+          <t>315</t>
+        </is>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="7" t="inlineStr">
+        <is>
+          <t>417891384</t>
+        </is>
+      </c>
+      <c r="B620" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნაჭარმაგევი</t>
+        </is>
+      </c>
+      <c r="C620" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D620" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E620" s="7" t="inlineStr">
+        <is>
+          <t>2,006</t>
+        </is>
+      </c>
+      <c r="F620" s="7" t="inlineStr">
+        <is>
+          <t>-26.9%</t>
+        </is>
+      </c>
+      <c r="G620" s="7" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="H620" s="7" t="inlineStr">
+        <is>
+          <t>4.4%</t>
+        </is>
+      </c>
+      <c r="I620" s="7" t="inlineStr">
+        <is>
+          <t>-123</t>
+        </is>
+      </c>
+      <c r="J620" s="7" t="inlineStr">
+        <is>
+          <t>997</t>
+        </is>
+      </c>
+      <c r="K620" s="7" t="inlineStr">
+        <is>
+          <t>392</t>
+        </is>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="5" t="inlineStr">
+        <is>
+          <t>424611717</t>
+        </is>
+      </c>
+      <c r="B621" s="6" t="inlineStr">
+        <is>
+          <t>შპს იკი</t>
+        </is>
+      </c>
+      <c r="C621" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D621" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E621" s="5" t="inlineStr">
+        <is>
+          <t>1,981</t>
+        </is>
+      </c>
+      <c r="F621" s="5" t="inlineStr">
+        <is>
+          <t>-29.2%</t>
+        </is>
+      </c>
+      <c r="G621" s="5" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H621" s="5" t="inlineStr">
+        <is>
+          <t>1.5%</t>
+        </is>
+      </c>
+      <c r="I621" s="5" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="J621" s="5" t="inlineStr">
+        <is>
+          <t>361</t>
+        </is>
+      </c>
+      <c r="K621" s="5" t="inlineStr">
+        <is>
+          <t>-172</t>
+        </is>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="7" t="inlineStr">
+        <is>
+          <t>245433605</t>
+        </is>
+      </c>
+      <c r="B622" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბადრი ბერიძე და კომპანია</t>
+        </is>
+      </c>
+      <c r="C622" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D622" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E622" s="7" t="inlineStr">
+        <is>
+          <t>1,980</t>
+        </is>
+      </c>
+      <c r="F622" s="7" t="inlineStr">
+        <is>
+          <t>-9.2%</t>
+        </is>
+      </c>
+      <c r="G622" s="7" t="inlineStr">
+        <is>
+          <t>224</t>
+        </is>
+      </c>
+      <c r="H622" s="7" t="inlineStr">
+        <is>
+          <t>11.3%</t>
+        </is>
+      </c>
+      <c r="I622" s="7" t="inlineStr">
+        <is>
+          <t>185</t>
+        </is>
+      </c>
+      <c r="J622" s="7" t="inlineStr">
+        <is>
+          <t>537</t>
+        </is>
+      </c>
+      <c r="K622" s="7" t="inlineStr">
+        <is>
+          <t>508</t>
+        </is>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="5" t="inlineStr">
+        <is>
+          <t>445488204</t>
+        </is>
+      </c>
+      <c r="B623" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნატალლია</t>
+        </is>
+      </c>
+      <c r="C623" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D623" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E623" s="5" t="inlineStr">
+        <is>
+          <t>1,957</t>
+        </is>
+      </c>
+      <c r="F623" s="5" t="inlineStr">
+        <is>
+          <t>-9.1%</t>
+        </is>
+      </c>
+      <c r="G623" s="5" t="inlineStr">
+        <is>
+          <t>54</t>
+        </is>
+      </c>
+      <c r="H623" s="5" t="inlineStr">
+        <is>
+          <t>2.8%</t>
+        </is>
+      </c>
+      <c r="I623" s="5" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J623" s="5" t="inlineStr">
+        <is>
+          <t>1,552</t>
+        </is>
+      </c>
+      <c r="K623" s="5" t="inlineStr">
+        <is>
+          <t>866</t>
+        </is>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="7" t="inlineStr">
+        <is>
+          <t>248384822</t>
+        </is>
+      </c>
+      <c r="B624" s="8" t="inlineStr">
+        <is>
+          <t>შპს აგრო დეკორ სერვისი</t>
+        </is>
+      </c>
+      <c r="C624" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D624" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E624" s="7" t="inlineStr">
+        <is>
+          <t>1,945</t>
+        </is>
+      </c>
+      <c r="F624" s="7" t="inlineStr">
+        <is>
+          <t>12.7%</t>
+        </is>
+      </c>
+      <c r="G624" s="7" t="inlineStr">
+        <is>
+          <t>761</t>
+        </is>
+      </c>
+      <c r="H624" s="7" t="inlineStr">
+        <is>
+          <t>39.1%</t>
+        </is>
+      </c>
+      <c r="I624" s="7" t="inlineStr">
+        <is>
+          <t>623</t>
+        </is>
+      </c>
+      <c r="J624" s="7" t="inlineStr">
+        <is>
+          <t>4,789</t>
+        </is>
+      </c>
+      <c r="K624" s="7" t="inlineStr">
+        <is>
+          <t>4,161</t>
+        </is>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="5" t="inlineStr">
+        <is>
+          <t>406310638</t>
+        </is>
+      </c>
+      <c r="B625" s="6" t="inlineStr">
+        <is>
+          <t>შპს საბითუმო 2020</t>
+        </is>
+      </c>
+      <c r="C625" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D625" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E625" s="5" t="inlineStr">
+        <is>
+          <t>1,906</t>
+        </is>
+      </c>
+      <c r="F625" s="5" t="inlineStr">
+        <is>
+          <t>-8.7%</t>
+        </is>
+      </c>
+      <c r="G625" s="5" t="inlineStr">
+        <is>
+          <t>-55</t>
+        </is>
+      </c>
+      <c r="H625" s="5" t="inlineStr">
+        <is>
+          <t>-2.9%</t>
+        </is>
+      </c>
+      <c r="I625" s="5" t="inlineStr">
+        <is>
+          <t>-72</t>
+        </is>
+      </c>
+      <c r="J625" s="5" t="inlineStr">
+        <is>
+          <t>271</t>
+        </is>
+      </c>
+      <c r="K625" s="5" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="7" t="inlineStr">
+        <is>
+          <t>248387491</t>
+        </is>
+      </c>
+      <c r="B626" s="8" t="inlineStr">
+        <is>
+          <t>შპს თ.ე.მ.-ი</t>
+        </is>
+      </c>
+      <c r="C626" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D626" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E626" s="7" t="inlineStr">
+        <is>
+          <t>1,904</t>
+        </is>
+      </c>
+      <c r="F626" s="7" t="inlineStr">
+        <is>
+          <t>-11.7%</t>
+        </is>
+      </c>
+      <c r="G626" s="7" t="inlineStr">
+        <is>
+          <t>340</t>
+        </is>
+      </c>
+      <c r="H626" s="7" t="inlineStr">
+        <is>
+          <t>17.9%</t>
+        </is>
+      </c>
+      <c r="I626" s="7" t="inlineStr">
+        <is>
+          <t>276</t>
+        </is>
+      </c>
+      <c r="J626" s="7" t="inlineStr">
+        <is>
+          <t>3,386</t>
+        </is>
+      </c>
+      <c r="K626" s="7" t="inlineStr">
+        <is>
+          <t>2,731</t>
+        </is>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="5" t="inlineStr">
+        <is>
+          <t>417887317</t>
+        </is>
+      </c>
+      <c r="B627" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გ2</t>
+        </is>
+      </c>
+      <c r="C627" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D627" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E627" s="5" t="inlineStr">
+        <is>
+          <t>1,903</t>
+        </is>
+      </c>
+      <c r="F627" s="5" t="inlineStr">
+        <is>
+          <t>-39.5%</t>
+        </is>
+      </c>
+      <c r="G627" s="5" t="inlineStr">
+        <is>
+          <t>-13</t>
+        </is>
+      </c>
+      <c r="H627" s="5" t="inlineStr">
+        <is>
+          <t>-0.7%</t>
+        </is>
+      </c>
+      <c r="I627" s="5" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="J627" s="5" t="inlineStr">
+        <is>
+          <t>510</t>
+        </is>
+      </c>
+      <c r="K627" s="5" t="inlineStr">
+        <is>
+          <t>386</t>
+        </is>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="7" t="inlineStr">
+        <is>
+          <t>436037129</t>
+        </is>
+      </c>
+      <c r="B628" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სუპერფუდი</t>
+        </is>
+      </c>
+      <c r="C628" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D628" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E628" s="7" t="inlineStr">
+        <is>
+          <t>1,859</t>
+        </is>
+      </c>
+      <c r="F628" s="7" t="inlineStr">
+        <is>
+          <t>-15.6%</t>
+        </is>
+      </c>
+      <c r="G628" s="7" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H628" s="7" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="I628" s="7" t="inlineStr">
+        <is>
+          <t>-20</t>
+        </is>
+      </c>
+      <c r="J628" s="7" t="inlineStr">
+        <is>
+          <t>261</t>
+        </is>
+      </c>
+      <c r="K628" s="7" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="5" t="inlineStr">
+        <is>
+          <t>412706184</t>
+        </is>
+      </c>
+      <c r="B629" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს პოლა იმერეთი</t>
+        </is>
+      </c>
+      <c r="C629" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D629" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E629" s="5" t="inlineStr">
+        <is>
+          <t>1,857</t>
+        </is>
+      </c>
+      <c r="F629" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G629" s="5" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="H629" s="5" t="inlineStr">
+        <is>
+          <t>1.0%</t>
+        </is>
+      </c>
+      <c r="I629" s="5" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="J629" s="5" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
+      <c r="K629" s="5" t="inlineStr">
+        <is>
+          <t>-83</t>
+        </is>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="7" t="inlineStr">
+        <is>
+          <t>405041805</t>
+        </is>
+      </c>
+      <c r="B630" s="8" t="inlineStr">
+        <is>
+          <t>შპს მანნა</t>
+        </is>
+      </c>
+      <c r="C630" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D630" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E630" s="7" t="inlineStr">
+        <is>
+          <t>1,849</t>
+        </is>
+      </c>
+      <c r="F630" s="7" t="inlineStr">
+        <is>
+          <t>163.6%</t>
+        </is>
+      </c>
+      <c r="G630" s="7" t="inlineStr">
+        <is>
+          <t>-1,253</t>
+        </is>
+      </c>
+      <c r="H630" s="7" t="inlineStr">
+        <is>
+          <t>-67.8%</t>
+        </is>
+      </c>
+      <c r="I630" s="7" t="inlineStr">
+        <is>
+          <t>-2,472</t>
+        </is>
+      </c>
+      <c r="J630" s="7" t="inlineStr">
+        <is>
+          <t>2,087</t>
+        </is>
+      </c>
+      <c r="K630" s="7" t="inlineStr">
+        <is>
+          <t>-38</t>
+        </is>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="5" t="inlineStr">
+        <is>
+          <t>406215858</t>
+        </is>
+      </c>
+      <c r="B631" s="6" t="inlineStr">
+        <is>
+          <t>შპს  გემოვანი</t>
+        </is>
+      </c>
+      <c r="C631" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D631" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E631" s="5" t="inlineStr">
+        <is>
+          <t>1,846</t>
+        </is>
+      </c>
+      <c r="F631" s="5" t="inlineStr">
+        <is>
+          <t>-9.7%</t>
+        </is>
+      </c>
+      <c r="G631" s="5" t="inlineStr">
+        <is>
+          <t>1,401</t>
+        </is>
+      </c>
+      <c r="H631" s="5" t="inlineStr">
+        <is>
+          <t>75.9%</t>
+        </is>
+      </c>
+      <c r="I631" s="5" t="inlineStr">
+        <is>
+          <t>-274</t>
+        </is>
+      </c>
+      <c r="J631" s="5" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="K631" s="5" t="inlineStr">
+        <is>
+          <t>-825</t>
+        </is>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="7" t="inlineStr">
+        <is>
+          <t>205150655</t>
+        </is>
+      </c>
+      <c r="B632" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სუფთა წყალი</t>
+        </is>
+      </c>
+      <c r="C632" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D632" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E632" s="7" t="inlineStr">
+        <is>
+          <t>1,845</t>
+        </is>
+      </c>
+      <c r="F632" s="7" t="inlineStr">
+        <is>
+          <t>-0.4%</t>
+        </is>
+      </c>
+      <c r="G632" s="7" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="H632" s="7" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="I632" s="7" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J632" s="7" t="inlineStr">
+        <is>
+          <t>1,712</t>
+        </is>
+      </c>
+      <c r="K632" s="7" t="inlineStr">
+        <is>
+          <t>1,224</t>
+        </is>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="5" t="inlineStr">
+        <is>
+          <t>248412720</t>
+        </is>
+      </c>
+      <c r="B633" s="6" t="inlineStr">
+        <is>
+          <t>შპს ორცვა</t>
+        </is>
+      </c>
+      <c r="C633" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D633" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E633" s="5" t="inlineStr">
+        <is>
+          <t>1,834</t>
+        </is>
+      </c>
+      <c r="F633" s="5" t="inlineStr">
+        <is>
+          <t>-48.6%</t>
+        </is>
+      </c>
+      <c r="G633" s="5" t="inlineStr">
+        <is>
+          <t>333</t>
+        </is>
+      </c>
+      <c r="H633" s="5" t="inlineStr">
+        <is>
+          <t>18.2%</t>
+        </is>
+      </c>
+      <c r="I633" s="5" t="inlineStr">
+        <is>
+          <t>258</t>
+        </is>
+      </c>
+      <c r="J633" s="5" t="inlineStr">
+        <is>
+          <t>960</t>
+        </is>
+      </c>
+      <c r="K633" s="5" t="inlineStr">
+        <is>
+          <t>-174</t>
+        </is>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="7" t="inlineStr">
+        <is>
+          <t>402012193</t>
+        </is>
+      </c>
+      <c r="B634" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იმპორტ თუ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C634" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D634" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E634" s="7" t="inlineStr">
+        <is>
+          <t>1,818</t>
+        </is>
+      </c>
+      <c r="F634" s="7" t="inlineStr">
+        <is>
+          <t>-16.3%</t>
+        </is>
+      </c>
+      <c r="G634" s="7" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="H634" s="7" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="I634" s="7" t="inlineStr">
+        <is>
+          <t>-75</t>
+        </is>
+      </c>
+      <c r="J634" s="7" t="inlineStr">
+        <is>
+          <t>449</t>
+        </is>
+      </c>
+      <c r="K634" s="7" t="inlineStr">
+        <is>
+          <t>-796</t>
+        </is>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="5" t="inlineStr">
+        <is>
+          <t>400131273</t>
+        </is>
+      </c>
+      <c r="B635" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სოიტექსი</t>
+        </is>
+      </c>
+      <c r="C635" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D635" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E635" s="5" t="inlineStr">
+        <is>
+          <t>1,811</t>
+        </is>
+      </c>
+      <c r="F635" s="5" t="inlineStr">
+        <is>
+          <t>-91.8%</t>
+        </is>
+      </c>
+      <c r="G635" s="5" t="inlineStr">
+        <is>
+          <t>-54</t>
+        </is>
+      </c>
+      <c r="H635" s="5" t="inlineStr">
+        <is>
+          <t>-3.0%</t>
+        </is>
+      </c>
+      <c r="I635" s="5" t="inlineStr">
+        <is>
+          <t>-101</t>
+        </is>
+      </c>
+      <c r="J635" s="5" t="inlineStr">
+        <is>
+          <t>289</t>
+        </is>
+      </c>
+      <c r="K635" s="5" t="inlineStr">
+        <is>
+          <t>289</t>
+        </is>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="7" t="inlineStr">
+        <is>
+          <t>400135046</t>
+        </is>
+      </c>
+      <c r="B636" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნუგბარი</t>
+        </is>
+      </c>
+      <c r="C636" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D636" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E636" s="7" t="inlineStr">
+        <is>
+          <t>1,807</t>
+        </is>
+      </c>
+      <c r="F636" s="7" t="inlineStr">
+        <is>
+          <t>61.6%</t>
+        </is>
+      </c>
+      <c r="G636" s="7" t="inlineStr">
+        <is>
+          <t>-603</t>
+        </is>
+      </c>
+      <c r="H636" s="7" t="inlineStr">
+        <is>
+          <t>-33.4%</t>
+        </is>
+      </c>
+      <c r="I636" s="7" t="inlineStr">
+        <is>
+          <t>-619</t>
+        </is>
+      </c>
+      <c r="J636" s="7" t="inlineStr">
+        <is>
+          <t>3,183</t>
+        </is>
+      </c>
+      <c r="K636" s="7" t="inlineStr">
+        <is>
+          <t>-36</t>
+        </is>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="5" t="inlineStr">
+        <is>
+          <t>404385312</t>
+        </is>
+      </c>
+      <c r="B637" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნორბი</t>
+        </is>
+      </c>
+      <c r="C637" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D637" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E637" s="5" t="inlineStr">
+        <is>
+          <t>1,802</t>
+        </is>
+      </c>
+      <c r="F637" s="5" t="inlineStr">
+        <is>
+          <t>-13.1%</t>
+        </is>
+      </c>
+      <c r="G637" s="5" t="inlineStr">
+        <is>
+          <t>-29</t>
+        </is>
+      </c>
+      <c r="H637" s="5" t="inlineStr">
+        <is>
+          <t>-1.6%</t>
+        </is>
+      </c>
+      <c r="I637" s="5" t="inlineStr">
+        <is>
+          <t>-198</t>
+        </is>
+      </c>
+      <c r="J637" s="5" t="inlineStr">
+        <is>
+          <t>3,604</t>
+        </is>
+      </c>
+      <c r="K637" s="5" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="7" t="inlineStr">
+        <is>
+          <t>405207002</t>
+        </is>
+      </c>
+      <c r="B638" s="8" t="inlineStr">
+        <is>
+          <t>შპს იამუნა ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C638" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D638" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E638" s="7" t="inlineStr">
+        <is>
+          <t>1,801</t>
+        </is>
+      </c>
+      <c r="F638" s="7" t="inlineStr">
+        <is>
+          <t>-6.4%</t>
+        </is>
+      </c>
+      <c r="G638" s="7" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="H638" s="7" t="inlineStr">
+        <is>
+          <t>5.4%</t>
+        </is>
+      </c>
+      <c r="I638" s="7" t="inlineStr">
+        <is>
+          <t>-89</t>
+        </is>
+      </c>
+      <c r="J638" s="7" t="inlineStr">
+        <is>
+          <t>2,954</t>
+        </is>
+      </c>
+      <c r="K638" s="7" t="inlineStr">
+        <is>
+          <t>879</t>
+        </is>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="5" t="inlineStr">
+        <is>
+          <t>400283117</t>
+        </is>
+      </c>
+      <c r="B639" s="6" t="inlineStr">
+        <is>
+          <t>შპს ანდა ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C639" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D639" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E639" s="5" t="inlineStr">
+        <is>
+          <t>1,781</t>
+        </is>
+      </c>
+      <c r="F639" s="5" t="inlineStr">
+        <is>
+          <t>-50.7%</t>
+        </is>
+      </c>
+      <c r="G639" s="5" t="inlineStr">
+        <is>
+          <t>-80</t>
+        </is>
+      </c>
+      <c r="H639" s="5" t="inlineStr">
+        <is>
+          <t>-4.5%</t>
+        </is>
+      </c>
+      <c r="I639" s="5" t="inlineStr">
+        <is>
+          <t>-121</t>
+        </is>
+      </c>
+      <c r="J639" s="5" t="inlineStr">
+        <is>
+          <t>2,166</t>
+        </is>
+      </c>
+      <c r="K639" s="5" t="inlineStr">
+        <is>
+          <t>1,367</t>
+        </is>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="7" t="inlineStr">
+        <is>
+          <t>220004607</t>
+        </is>
+      </c>
+      <c r="B640" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლეკო</t>
+        </is>
+      </c>
+      <c r="C640" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D640" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E640" s="7" t="inlineStr">
+        <is>
+          <t>1,768</t>
+        </is>
+      </c>
+      <c r="F640" s="7" t="inlineStr">
+        <is>
+          <t>-26.5%</t>
+        </is>
+      </c>
+      <c r="G640" s="7" t="inlineStr">
+        <is>
+          <t>-73</t>
+        </is>
+      </c>
+      <c r="H640" s="7" t="inlineStr">
+        <is>
+          <t>-4.1%</t>
+        </is>
+      </c>
+      <c r="I640" s="7" t="inlineStr">
+        <is>
+          <t>-95</t>
+        </is>
+      </c>
+      <c r="J640" s="7" t="inlineStr">
+        <is>
+          <t>854</t>
+        </is>
+      </c>
+      <c r="K640" s="7" t="inlineStr">
+        <is>
+          <t>649</t>
+        </is>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="5" t="inlineStr">
+        <is>
+          <t>400074940</t>
+        </is>
+      </c>
+      <c r="B641" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს NEWGROUP 2013</t>
+        </is>
+      </c>
+      <c r="C641" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D641" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E641" s="5" t="inlineStr">
+        <is>
+          <t>1,725</t>
+        </is>
+      </c>
+      <c r="F641" s="5" t="inlineStr">
+        <is>
+          <t>-73.2%</t>
+        </is>
+      </c>
+      <c r="G641" s="5" t="inlineStr">
+        <is>
+          <t>-107</t>
+        </is>
+      </c>
+      <c r="H641" s="5" t="inlineStr">
+        <is>
+          <t>-6.2%</t>
+        </is>
+      </c>
+      <c r="I641" s="5" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J641" s="5" t="inlineStr">
+        <is>
+          <t>6,347</t>
+        </is>
+      </c>
+      <c r="K641" s="5" t="inlineStr">
+        <is>
+          <t>5,344</t>
+        </is>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="7" t="inlineStr">
+        <is>
+          <t>212919742</t>
+        </is>
+      </c>
+      <c r="B642" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სანო დისტრიბიუშენი</t>
+        </is>
+      </c>
+      <c r="C642" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D642" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E642" s="7" t="inlineStr">
+        <is>
+          <t>1,721</t>
+        </is>
+      </c>
+      <c r="F642" s="7" t="inlineStr">
+        <is>
+          <t>-24.7%</t>
+        </is>
+      </c>
+      <c r="G642" s="7" t="inlineStr">
+        <is>
+          <t>-42</t>
+        </is>
+      </c>
+      <c r="H642" s="7" t="inlineStr">
+        <is>
+          <t>-2.4%</t>
+        </is>
+      </c>
+      <c r="I642" s="7" t="inlineStr">
+        <is>
+          <t>-50</t>
+        </is>
+      </c>
+      <c r="J642" s="7" t="inlineStr">
+        <is>
+          <t>391</t>
+        </is>
+      </c>
+      <c r="K642" s="7" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="5" t="inlineStr">
+        <is>
+          <t>206042469</t>
+        </is>
+      </c>
+      <c r="B643" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გიორგი - 94</t>
+        </is>
+      </c>
+      <c r="C643" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D643" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E643" s="5" t="inlineStr">
+        <is>
+          <t>1,715</t>
+        </is>
+      </c>
+      <c r="F643" s="5" t="inlineStr">
+        <is>
+          <t>-35.9%</t>
+        </is>
+      </c>
+      <c r="G643" s="5" t="inlineStr">
+        <is>
+          <t>203</t>
+        </is>
+      </c>
+      <c r="H643" s="5" t="inlineStr">
+        <is>
+          <t>11.8%</t>
+        </is>
+      </c>
+      <c r="I643" s="5" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="J643" s="5" t="inlineStr">
+        <is>
+          <t>581</t>
+        </is>
+      </c>
+      <c r="K643" s="5" t="inlineStr">
+        <is>
+          <t>533</t>
+        </is>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="7" t="inlineStr">
+        <is>
+          <t>438116290</t>
+        </is>
+      </c>
+      <c r="B644" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნამდვილი</t>
+        </is>
+      </c>
+      <c r="C644" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D644" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E644" s="7" t="inlineStr">
+        <is>
+          <t>1,715</t>
+        </is>
+      </c>
+      <c r="F644" s="7" t="inlineStr">
+        <is>
+          <t>-83.6%</t>
+        </is>
+      </c>
+      <c r="G644" s="7" t="inlineStr">
+        <is>
+          <t>-295</t>
+        </is>
+      </c>
+      <c r="H644" s="7" t="inlineStr">
+        <is>
+          <t>-17.2%</t>
+        </is>
+      </c>
+      <c r="I644" s="7" t="inlineStr">
+        <is>
+          <t>-348</t>
+        </is>
+      </c>
+      <c r="J644" s="7" t="inlineStr">
+        <is>
+          <t>198</t>
+        </is>
+      </c>
+      <c r="K644" s="7" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="5" t="inlineStr">
+        <is>
+          <t>424066316</t>
+        </is>
+      </c>
+      <c r="B645" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ახალციხე აგრო ფუდი</t>
+        </is>
+      </c>
+      <c r="C645" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D645" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E645" s="5" t="inlineStr">
+        <is>
+          <t>1,675</t>
+        </is>
+      </c>
+      <c r="F645" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G645" s="5" t="inlineStr">
+        <is>
+          <t>-1,243</t>
+        </is>
+      </c>
+      <c r="H645" s="5" t="inlineStr">
+        <is>
+          <t>-74.3%</t>
+        </is>
+      </c>
+      <c r="I645" s="5" t="inlineStr">
+        <is>
+          <t>-1,596</t>
+        </is>
+      </c>
+      <c r="J645" s="5" t="inlineStr">
+        <is>
+          <t>9,393</t>
+        </is>
+      </c>
+      <c r="K645" s="5" t="inlineStr">
+        <is>
+          <t>7,265</t>
+        </is>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="7" t="inlineStr">
+        <is>
+          <t>405377186</t>
+        </is>
+      </c>
+      <c r="B646" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს უნი 7</t>
+        </is>
+      </c>
+      <c r="C646" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D646" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E646" s="7" t="inlineStr">
+        <is>
+          <t>1,667</t>
+        </is>
+      </c>
+      <c r="F646" s="7" t="inlineStr">
+        <is>
+          <t>-20.0%</t>
+        </is>
+      </c>
+      <c r="G646" s="7" t="inlineStr">
+        <is>
+          <t>-42</t>
+        </is>
+      </c>
+      <c r="H646" s="7" t="inlineStr">
+        <is>
+          <t>-2.5%</t>
+        </is>
+      </c>
+      <c r="I646" s="7" t="inlineStr">
+        <is>
+          <t>-65</t>
+        </is>
+      </c>
+      <c r="J646" s="7" t="inlineStr">
+        <is>
+          <t>456</t>
+        </is>
+      </c>
+      <c r="K646" s="7" t="inlineStr">
+        <is>
+          <t>-40</t>
+        </is>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="5" t="inlineStr">
+        <is>
+          <t>406121281</t>
+        </is>
+      </c>
+      <c r="B647" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბარისტა-მარკეტ.კომ</t>
+        </is>
+      </c>
+      <c r="C647" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D647" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E647" s="5" t="inlineStr">
+        <is>
+          <t>1,655</t>
+        </is>
+      </c>
+      <c r="F647" s="5" t="inlineStr">
+        <is>
+          <t>-5.0%</t>
+        </is>
+      </c>
+      <c r="G647" s="5" t="inlineStr">
+        <is>
+          <t>215</t>
+        </is>
+      </c>
+      <c r="H647" s="5" t="inlineStr">
+        <is>
+          <t>13.0%</t>
+        </is>
+      </c>
+      <c r="I647" s="5" t="inlineStr">
+        <is>
+          <t>-6</t>
+        </is>
+      </c>
+      <c r="J647" s="5" t="inlineStr">
+        <is>
+          <t>1,545</t>
+        </is>
+      </c>
+      <c r="K647" s="5" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="7" t="inlineStr">
+        <is>
+          <t>202295211</t>
+        </is>
+      </c>
+      <c r="B648" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გეო იმპექსი</t>
+        </is>
+      </c>
+      <c r="C648" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D648" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E648" s="7" t="inlineStr">
+        <is>
+          <t>1,649</t>
+        </is>
+      </c>
+      <c r="F648" s="7" t="inlineStr">
+        <is>
+          <t>-48.7%</t>
+        </is>
+      </c>
+      <c r="G648" s="7" t="inlineStr">
+        <is>
+          <t>498</t>
+        </is>
+      </c>
+      <c r="H648" s="7" t="inlineStr">
+        <is>
+          <t>30.2%</t>
+        </is>
+      </c>
+      <c r="I648" s="7" t="inlineStr">
+        <is>
+          <t>873</t>
+        </is>
+      </c>
+      <c r="J648" s="7" t="inlineStr">
+        <is>
+          <t>7,512</t>
+        </is>
+      </c>
+      <c r="K648" s="7" t="inlineStr">
+        <is>
+          <t>4,922</t>
+        </is>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="5" t="inlineStr">
+        <is>
+          <t>406080306</t>
+        </is>
+      </c>
+      <c r="B649" s="6" t="inlineStr">
+        <is>
+          <t>შპს GOLDEN GRAINS</t>
+        </is>
+      </c>
+      <c r="C649" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D649" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E649" s="5" t="inlineStr">
+        <is>
+          <t>1,634</t>
+        </is>
+      </c>
+      <c r="F649" s="5" t="inlineStr">
+        <is>
+          <t>18.1%</t>
+        </is>
+      </c>
+      <c r="G649" s="5" t="inlineStr">
+        <is>
+          <t>194</t>
+        </is>
+      </c>
+      <c r="H649" s="5" t="inlineStr">
+        <is>
+          <t>11.9%</t>
+        </is>
+      </c>
+      <c r="I649" s="5" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="J649" s="5" t="inlineStr">
+        <is>
+          <t>1,531</t>
+        </is>
+      </c>
+      <c r="K649" s="5" t="inlineStr">
+        <is>
+          <t>1,228</t>
+        </is>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="7" t="inlineStr">
+        <is>
+          <t>204564373</t>
+        </is>
+      </c>
+      <c r="B650" s="8" t="inlineStr">
+        <is>
+          <t>შპს სპან ფიშინგ ინდასტრი</t>
+        </is>
+      </c>
+      <c r="C650" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D650" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E650" s="7" t="inlineStr">
+        <is>
+          <t>1,631</t>
+        </is>
+      </c>
+      <c r="F650" s="7" t="inlineStr">
+        <is>
+          <t>-36.1%</t>
+        </is>
+      </c>
+      <c r="G650" s="7" t="inlineStr">
+        <is>
+          <t>-528</t>
+        </is>
+      </c>
+      <c r="H650" s="7" t="inlineStr">
+        <is>
+          <t>-32.4%</t>
+        </is>
+      </c>
+      <c r="I650" s="7" t="inlineStr">
+        <is>
+          <t>-689</t>
+        </is>
+      </c>
+      <c r="J650" s="7" t="inlineStr">
+        <is>
+          <t>3,310</t>
+        </is>
+      </c>
+      <c r="K650" s="7" t="inlineStr">
+        <is>
+          <t>2,727</t>
+        </is>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="5" t="inlineStr">
+        <is>
+          <t>437373254</t>
+        </is>
+      </c>
+      <c r="B651" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფრუტ ლოჯისტიკა</t>
+        </is>
+      </c>
+      <c r="C651" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D651" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E651" s="5" t="inlineStr">
+        <is>
+          <t>1,631</t>
+        </is>
+      </c>
+      <c r="F651" s="5" t="inlineStr">
+        <is>
+          <t>-21.9%</t>
+        </is>
+      </c>
+      <c r="G651" s="5" t="inlineStr">
+        <is>
+          <t>-2,020</t>
+        </is>
+      </c>
+      <c r="H651" s="5" t="inlineStr">
+        <is>
+          <t>-123.9%</t>
+        </is>
+      </c>
+      <c r="I651" s="5" t="inlineStr">
+        <is>
+          <t>-1,585</t>
+        </is>
+      </c>
+      <c r="J651" s="5" t="inlineStr">
+        <is>
+          <t>4,499</t>
+        </is>
+      </c>
+      <c r="K651" s="5" t="inlineStr">
+        <is>
+          <t>-6,171</t>
+        </is>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="7" t="inlineStr">
+        <is>
+          <t>245609863</t>
+        </is>
+      </c>
+      <c r="B652" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ენმარი</t>
+        </is>
+      </c>
+      <c r="C652" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D652" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E652" s="7" t="inlineStr">
+        <is>
+          <t>1,615</t>
+        </is>
+      </c>
+      <c r="F652" s="7" t="inlineStr">
+        <is>
+          <t>-41.7%</t>
+        </is>
+      </c>
+      <c r="G652" s="7" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="H652" s="7" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="I652" s="7" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="J652" s="7" t="inlineStr">
+        <is>
+          <t>1,365</t>
+        </is>
+      </c>
+      <c r="K652" s="7" t="inlineStr">
+        <is>
+          <t>438</t>
+        </is>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="5" t="inlineStr">
+        <is>
+          <t>220360428</t>
+        </is>
+      </c>
+      <c r="B653" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გიორგი 21</t>
+        </is>
+      </c>
+      <c r="C653" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D653" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E653" s="5" t="inlineStr">
+        <is>
+          <t>1,613</t>
+        </is>
+      </c>
+      <c r="F653" s="5" t="inlineStr">
+        <is>
+          <t>-48.4%</t>
+        </is>
+      </c>
+      <c r="G653" s="5" t="inlineStr">
+        <is>
+          <t>422</t>
+        </is>
+      </c>
+      <c r="H653" s="5" t="inlineStr">
+        <is>
+          <t>26.2%</t>
+        </is>
+      </c>
+      <c r="I653" s="5" t="inlineStr">
+        <is>
+          <t>387</t>
+        </is>
+      </c>
+      <c r="J653" s="5" t="inlineStr">
+        <is>
+          <t>2,142</t>
+        </is>
+      </c>
+      <c r="K653" s="5" t="inlineStr">
+        <is>
+          <t>2,108</t>
+        </is>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="7" t="inlineStr">
+        <is>
+          <t>202191699</t>
+        </is>
+      </c>
+      <c r="B654" s="8" t="inlineStr">
+        <is>
+          <t>შპს ყაზბეგი 1881</t>
+        </is>
+      </c>
+      <c r="C654" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D654" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E654" s="7" t="inlineStr">
+        <is>
+          <t>1,612</t>
+        </is>
+      </c>
+      <c r="F654" s="7" t="inlineStr">
+        <is>
+          <t>-13.2%</t>
+        </is>
+      </c>
+      <c r="G654" s="7" t="inlineStr">
+        <is>
+          <t>-22</t>
+        </is>
+      </c>
+      <c r="H654" s="7" t="inlineStr">
+        <is>
+          <t>-1.4%</t>
+        </is>
+      </c>
+      <c r="I654" s="7" t="inlineStr">
+        <is>
+          <t>-189</t>
+        </is>
+      </c>
+      <c r="J654" s="7" t="inlineStr">
+        <is>
+          <t>15,961</t>
+        </is>
+      </c>
+      <c r="K654" s="7" t="inlineStr">
+        <is>
+          <t>15,012</t>
+        </is>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="5" t="inlineStr">
+        <is>
+          <t>445515951</t>
+        </is>
+      </c>
+      <c r="B655" s="6" t="inlineStr">
+        <is>
+          <t>შპს სმაილი</t>
+        </is>
+      </c>
+      <c r="C655" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D655" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E655" s="5" t="inlineStr">
+        <is>
+          <t>1,584</t>
+        </is>
+      </c>
+      <c r="F655" s="5" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="G655" s="5" t="inlineStr">
+        <is>
+          <t>241</t>
+        </is>
+      </c>
+      <c r="H655" s="5" t="inlineStr">
+        <is>
+          <t>15.2%</t>
+        </is>
+      </c>
+      <c r="I655" s="5" t="inlineStr">
+        <is>
+          <t>-90</t>
+        </is>
+      </c>
+      <c r="J655" s="5" t="inlineStr">
+        <is>
+          <t>2,123</t>
+        </is>
+      </c>
+      <c r="K655" s="5" t="inlineStr">
+        <is>
+          <t>-171</t>
+        </is>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="7" t="inlineStr">
+        <is>
+          <t>202351052</t>
+        </is>
+      </c>
+      <c r="B656" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნიუ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C656" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D656" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E656" s="7" t="inlineStr">
+        <is>
+          <t>1,567</t>
+        </is>
+      </c>
+      <c r="F656" s="7" t="inlineStr">
+        <is>
+          <t>-28.0%</t>
+        </is>
+      </c>
+      <c r="G656" s="7" t="inlineStr">
+        <is>
+          <t>267</t>
+        </is>
+      </c>
+      <c r="H656" s="7" t="inlineStr">
+        <is>
+          <t>17.0%</t>
+        </is>
+      </c>
+      <c r="I656" s="7" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+      <c r="J656" s="7" t="inlineStr">
+        <is>
+          <t>1,018</t>
+        </is>
+      </c>
+      <c r="K656" s="7" t="inlineStr">
+        <is>
+          <t>849</t>
+        </is>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="5" t="inlineStr">
+        <is>
+          <t>405347227</t>
+        </is>
+      </c>
+      <c r="B657" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სტარი</t>
+        </is>
+      </c>
+      <c r="C657" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D657" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E657" s="5" t="inlineStr">
+        <is>
+          <t>1,528</t>
+        </is>
+      </c>
+      <c r="F657" s="5" t="inlineStr">
+        <is>
+          <t>-43.9%</t>
+        </is>
+      </c>
+      <c r="G657" s="5" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="H657" s="5" t="inlineStr">
+        <is>
+          <t>4.7%</t>
+        </is>
+      </c>
+      <c r="I657" s="5" t="inlineStr">
+        <is>
+          <t>-66</t>
+        </is>
+      </c>
+      <c r="J657" s="5" t="inlineStr">
+        <is>
+          <t>875</t>
+        </is>
+      </c>
+      <c r="K657" s="5" t="inlineStr">
+        <is>
+          <t>398</t>
+        </is>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="7" t="inlineStr">
+        <is>
+          <t>442734891</t>
+        </is>
+      </c>
+      <c r="B658" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბესტ დისტრიბუშენ</t>
+        </is>
+      </c>
+      <c r="C658" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D658" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E658" s="7" t="inlineStr">
+        <is>
+          <t>1,507</t>
+        </is>
+      </c>
+      <c r="F658" s="7" t="inlineStr">
+        <is>
+          <t>-16.8%</t>
+        </is>
+      </c>
+      <c r="G658" s="7" t="inlineStr">
+        <is>
+          <t>-323</t>
+        </is>
+      </c>
+      <c r="H658" s="7" t="inlineStr">
+        <is>
+          <t>-21.4%</t>
+        </is>
+      </c>
+      <c r="I658" s="7" t="inlineStr">
+        <is>
+          <t>-157</t>
+        </is>
+      </c>
+      <c r="J658" s="7" t="inlineStr">
+        <is>
+          <t>1,398</t>
+        </is>
+      </c>
+      <c r="K658" s="7" t="inlineStr">
+        <is>
+          <t>-257</t>
+        </is>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="5" t="inlineStr">
+        <is>
+          <t>416288047</t>
+        </is>
+      </c>
+      <c r="B659" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ილგო</t>
+        </is>
+      </c>
+      <c r="C659" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D659" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E659" s="5" t="inlineStr">
+        <is>
+          <t>1,487</t>
+        </is>
+      </c>
+      <c r="F659" s="5" t="inlineStr">
+        <is>
+          <t>-33.0%</t>
+        </is>
+      </c>
+      <c r="G659" s="5" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="H659" s="5" t="inlineStr">
+        <is>
+          <t>2.3%</t>
+        </is>
+      </c>
+      <c r="I659" s="5" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J659" s="5" t="inlineStr">
+        <is>
+          <t>295</t>
+        </is>
+      </c>
+      <c r="K659" s="5" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="7" t="inlineStr">
+        <is>
+          <t>201990578</t>
+        </is>
+      </c>
+      <c r="B660" s="8" t="inlineStr">
+        <is>
+          <t>სს ლაღიძე</t>
+        </is>
+      </c>
+      <c r="C660" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D660" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E660" s="7" t="inlineStr">
+        <is>
+          <t>1,445</t>
+        </is>
+      </c>
+      <c r="F660" s="7" t="inlineStr">
+        <is>
+          <t>4.3%</t>
+        </is>
+      </c>
+      <c r="G660" s="7" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="H660" s="7" t="inlineStr">
+        <is>
+          <t>3.1%</t>
+        </is>
+      </c>
+      <c r="I660" s="7" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="J660" s="7" t="inlineStr">
+        <is>
+          <t>1,801</t>
+        </is>
+      </c>
+      <c r="K660" s="7" t="inlineStr">
+        <is>
+          <t>1,742</t>
+        </is>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="5" t="inlineStr">
+        <is>
+          <t>415094542</t>
+        </is>
+      </c>
+      <c r="B661" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სმარტ ფუდი</t>
+        </is>
+      </c>
+      <c r="C661" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D661" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E661" s="5" t="inlineStr">
+        <is>
+          <t>1,428</t>
+        </is>
+      </c>
+      <c r="F661" s="5" t="inlineStr">
+        <is>
+          <t>-56.0%</t>
+        </is>
+      </c>
+      <c r="G661" s="5" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="H661" s="5" t="inlineStr">
+        <is>
+          <t>2.7%</t>
+        </is>
+      </c>
+      <c r="I661" s="5" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J661" s="5" t="inlineStr">
+        <is>
+          <t>252</t>
+        </is>
+      </c>
+      <c r="K661" s="5" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="7" t="inlineStr">
+        <is>
+          <t>245437077</t>
+        </is>
+      </c>
+      <c r="B662" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს დია ამო</t>
+        </is>
+      </c>
+      <c r="C662" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D662" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E662" s="7" t="inlineStr">
+        <is>
+          <t>1,427</t>
+        </is>
+      </c>
+      <c r="F662" s="7" t="inlineStr">
+        <is>
+          <t>-44.4%</t>
+        </is>
+      </c>
+      <c r="G662" s="7" t="inlineStr">
+        <is>
+          <t>474</t>
+        </is>
+      </c>
+      <c r="H662" s="7" t="inlineStr">
+        <is>
+          <t>33.3%</t>
+        </is>
+      </c>
+      <c r="I662" s="7" t="inlineStr">
+        <is>
+          <t>293</t>
+        </is>
+      </c>
+      <c r="J662" s="7" t="inlineStr">
+        <is>
+          <t>599</t>
+        </is>
+      </c>
+      <c r="K662" s="7" t="inlineStr">
+        <is>
+          <t>227</t>
+        </is>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="5" t="inlineStr">
+        <is>
+          <t>405132100</t>
+        </is>
+      </c>
+      <c r="B663" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლგ ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C663" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D663" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E663" s="5" t="inlineStr">
+        <is>
+          <t>1,424</t>
+        </is>
+      </c>
+      <c r="F663" s="5" t="inlineStr">
+        <is>
+          <t>-46.0%</t>
+        </is>
+      </c>
+      <c r="G663" s="5" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="H663" s="5" t="inlineStr">
+        <is>
+          <t>8.7%</t>
+        </is>
+      </c>
+      <c r="I663" s="5" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="J663" s="5" t="inlineStr">
+        <is>
+          <t>1,856</t>
+        </is>
+      </c>
+      <c r="K663" s="5" t="inlineStr">
+        <is>
+          <t>1,278</t>
+        </is>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="7" t="inlineStr">
+        <is>
+          <t>205256159</t>
+        </is>
+      </c>
+      <c r="B664" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლებო 2012</t>
+        </is>
+      </c>
+      <c r="C664" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D664" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E664" s="7" t="inlineStr">
+        <is>
+          <t>1,416</t>
+        </is>
+      </c>
+      <c r="F664" s="7" t="inlineStr">
+        <is>
+          <t>-44.7%</t>
+        </is>
+      </c>
+      <c r="G664" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H664" s="7" t="inlineStr">
+        <is>
+          <t>0.0%</t>
+        </is>
+      </c>
+      <c r="I664" s="7" t="inlineStr">
+        <is>
+          <t>-13</t>
+        </is>
+      </c>
+      <c r="J664" s="7" t="inlineStr">
+        <is>
+          <t>336</t>
+        </is>
+      </c>
+      <c r="K664" s="7" t="inlineStr">
+        <is>
+          <t>269</t>
+        </is>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="5" t="inlineStr">
+        <is>
+          <t>434157789</t>
+        </is>
+      </c>
+      <c r="B665" s="6" t="inlineStr">
+        <is>
+          <t>შპს ელინ</t>
+        </is>
+      </c>
+      <c r="C665" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D665" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E665" s="5" t="inlineStr">
+        <is>
+          <t>1,413</t>
+        </is>
+      </c>
+      <c r="F665" s="5" t="inlineStr">
+        <is>
+          <t>-3.5%</t>
+        </is>
+      </c>
+      <c r="G665" s="5" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
+      <c r="H665" s="5" t="inlineStr">
+        <is>
+          <t>6.5%</t>
+        </is>
+      </c>
+      <c r="I665" s="5" t="inlineStr">
+        <is>
+          <t>-132</t>
+        </is>
+      </c>
+      <c r="J665" s="5" t="inlineStr">
+        <is>
+          <t>1,532</t>
+        </is>
+      </c>
+      <c r="K665" s="5" t="inlineStr">
+        <is>
+          <t>-48</t>
+        </is>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="7" t="inlineStr">
+        <is>
+          <t>417885541</t>
+        </is>
+      </c>
+      <c r="B666" s="8" t="inlineStr">
+        <is>
+          <t>შპს ბატონო</t>
+        </is>
+      </c>
+      <c r="C666" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D666" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E666" s="7" t="inlineStr">
+        <is>
+          <t>1,403</t>
+        </is>
+      </c>
+      <c r="F666" s="7" t="inlineStr">
+        <is>
+          <t>-76.0%</t>
+        </is>
+      </c>
+      <c r="G666" s="7" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="H666" s="7" t="inlineStr">
+        <is>
+          <t>5.7%</t>
+        </is>
+      </c>
+      <c r="I666" s="7" t="inlineStr">
+        <is>
+          <t>-13</t>
+        </is>
+      </c>
+      <c r="J666" s="7" t="inlineStr">
+        <is>
+          <t>4,222</t>
+        </is>
+      </c>
+      <c r="K666" s="7" t="inlineStr">
+        <is>
+          <t>3,580</t>
+        </is>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="5" t="inlineStr">
+        <is>
+          <t>200132640</t>
+        </is>
+      </c>
+      <c r="B667" s="6" t="inlineStr">
+        <is>
+          <t>შპს სვიიტსტარი</t>
+        </is>
+      </c>
+      <c r="C667" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D667" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E667" s="5" t="inlineStr">
+        <is>
+          <t>1,402</t>
+        </is>
+      </c>
+      <c r="F667" s="5" t="inlineStr">
+        <is>
+          <t>-14.4%</t>
+        </is>
+      </c>
+      <c r="G667" s="5" t="inlineStr">
+        <is>
+          <t>-174</t>
+        </is>
+      </c>
+      <c r="H667" s="5" t="inlineStr">
+        <is>
+          <t>-12.4%</t>
+        </is>
+      </c>
+      <c r="I667" s="5" t="inlineStr">
+        <is>
+          <t>-152</t>
+        </is>
+      </c>
+      <c r="J667" s="5" t="inlineStr">
+        <is>
+          <t>1,804</t>
+        </is>
+      </c>
+      <c r="K667" s="5" t="inlineStr">
+        <is>
+          <t>1,574</t>
+        </is>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="7" t="inlineStr">
+        <is>
+          <t>420007557</t>
+        </is>
+      </c>
+      <c r="B668" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გარანტი</t>
+        </is>
+      </c>
+      <c r="C668" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D668" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E668" s="7" t="inlineStr">
+        <is>
+          <t>1,390</t>
+        </is>
+      </c>
+      <c r="F668" s="7" t="inlineStr">
+        <is>
+          <t>-45.8%</t>
+        </is>
+      </c>
+      <c r="G668" s="7" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="H668" s="7" t="inlineStr">
+        <is>
+          <t>5.6%</t>
+        </is>
+      </c>
+      <c r="I668" s="7" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J668" s="7" t="inlineStr">
+        <is>
+          <t>1,222</t>
+        </is>
+      </c>
+      <c r="K668" s="7" t="inlineStr">
+        <is>
+          <t>266</t>
+        </is>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="5" t="inlineStr">
+        <is>
+          <t>405032753</t>
+        </is>
+      </c>
+      <c r="B669" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჩირიფრუტი</t>
+        </is>
+      </c>
+      <c r="C669" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D669" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E669" s="5" t="inlineStr">
+        <is>
+          <t>1,364</t>
+        </is>
+      </c>
+      <c r="F669" s="5" t="inlineStr">
+        <is>
+          <t>-2.0%</t>
+        </is>
+      </c>
+      <c r="G669" s="5" t="inlineStr">
+        <is>
+          <t>-13</t>
+        </is>
+      </c>
+      <c r="H669" s="5" t="inlineStr">
+        <is>
+          <t>-1.0%</t>
+        </is>
+      </c>
+      <c r="I669" s="5" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J669" s="5" t="inlineStr">
+        <is>
+          <t>1,398</t>
+        </is>
+      </c>
+      <c r="K669" s="5" t="inlineStr">
+        <is>
+          <t>1,289</t>
+        </is>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="7" t="inlineStr">
+        <is>
+          <t>402157232</t>
+        </is>
+      </c>
+      <c r="B670" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფუუდ ტრეიდ</t>
+        </is>
+      </c>
+      <c r="C670" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D670" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E670" s="7" t="inlineStr">
+        <is>
+          <t>1,355</t>
+        </is>
+      </c>
+      <c r="F670" s="7" t="inlineStr">
+        <is>
+          <t>-48.8%</t>
+        </is>
+      </c>
+      <c r="G670" s="7" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="H670" s="7" t="inlineStr">
+        <is>
+          <t>4.2%</t>
+        </is>
+      </c>
+      <c r="I670" s="7" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="J670" s="7" t="inlineStr">
+        <is>
+          <t>1,039</t>
+        </is>
+      </c>
+      <c r="K670" s="7" t="inlineStr">
+        <is>
+          <t>454</t>
+        </is>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="5" t="inlineStr">
+        <is>
+          <t>400215165</t>
+        </is>
+      </c>
+      <c r="B671" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ემ ენდ ქეი</t>
+        </is>
+      </c>
+      <c r="C671" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D671" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E671" s="5" t="inlineStr">
+        <is>
+          <t>1,322</t>
+        </is>
+      </c>
+      <c r="F671" s="5" t="inlineStr">
+        <is>
+          <t>-68.7%</t>
+        </is>
+      </c>
+      <c r="G671" s="5" t="inlineStr">
+        <is>
+          <t>-56</t>
+        </is>
+      </c>
+      <c r="H671" s="5" t="inlineStr">
+        <is>
+          <t>-4.2%</t>
+        </is>
+      </c>
+      <c r="I671" s="5" t="inlineStr">
+        <is>
+          <t>-87</t>
+        </is>
+      </c>
+      <c r="J671" s="5" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="K671" s="5" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="7" t="inlineStr">
+        <is>
+          <t>404967773</t>
+        </is>
+      </c>
+      <c r="B672" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს შიკ ბებე</t>
+        </is>
+      </c>
+      <c r="C672" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D672" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E672" s="7" t="inlineStr">
+        <is>
+          <t>1,309</t>
+        </is>
+      </c>
+      <c r="F672" s="7" t="inlineStr">
+        <is>
+          <t>-13.2%</t>
+        </is>
+      </c>
+      <c r="G672" s="7" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="H672" s="7" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="I672" s="7" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="J672" s="7" t="inlineStr">
+        <is>
+          <t>998</t>
+        </is>
+      </c>
+      <c r="K672" s="7" t="inlineStr">
+        <is>
+          <t>-267</t>
+        </is>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="5" t="inlineStr">
+        <is>
+          <t>400155032</t>
+        </is>
+      </c>
+      <c r="B673" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ეი ბი სი</t>
+        </is>
+      </c>
+      <c r="C673" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D673" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E673" s="5" t="inlineStr">
+        <is>
+          <t>1,302</t>
+        </is>
+      </c>
+      <c r="F673" s="5" t="inlineStr">
+        <is>
+          <t>48.8%</t>
+        </is>
+      </c>
+      <c r="G673" s="5" t="inlineStr">
+        <is>
+          <t>-93</t>
+        </is>
+      </c>
+      <c r="H673" s="5" t="inlineStr">
+        <is>
+          <t>-7.2%</t>
+        </is>
+      </c>
+      <c r="I673" s="5" t="inlineStr">
+        <is>
+          <t>-189</t>
+        </is>
+      </c>
+      <c r="J673" s="5" t="inlineStr">
+        <is>
+          <t>267</t>
+        </is>
+      </c>
+      <c r="K673" s="5" t="inlineStr">
+        <is>
+          <t>-832</t>
+        </is>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="7" t="inlineStr">
+        <is>
+          <t>404955198</t>
+        </is>
+      </c>
+      <c r="B674" s="8" t="inlineStr">
+        <is>
+          <t>შპს იფქლი პირველი</t>
+        </is>
+      </c>
+      <c r="C674" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D674" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E674" s="7" t="inlineStr">
+        <is>
+          <t>1,250</t>
+        </is>
+      </c>
+      <c r="F674" s="7" t="inlineStr">
+        <is>
+          <t>-81.8%</t>
+        </is>
+      </c>
+      <c r="G674" s="7" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
+      <c r="H674" s="7" t="inlineStr">
+        <is>
+          <t>9.1%</t>
+        </is>
+      </c>
+      <c r="I674" s="7" t="inlineStr">
+        <is>
+          <t>-3</t>
+        </is>
+      </c>
+      <c r="J674" s="7" t="inlineStr">
+        <is>
+          <t>970</t>
+        </is>
+      </c>
+      <c r="K674" s="7" t="inlineStr">
+        <is>
+          <t>829</t>
+        </is>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="5" t="inlineStr">
+        <is>
+          <t>223103120</t>
+        </is>
+      </c>
+      <c r="B675" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მესხეთი პროდაქტი</t>
+        </is>
+      </c>
+      <c r="C675" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D675" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E675" s="5" t="inlineStr">
+        <is>
+          <t>1,222</t>
+        </is>
+      </c>
+      <c r="F675" s="5" t="inlineStr">
+        <is>
+          <t>-61.3%</t>
+        </is>
+      </c>
+      <c r="G675" s="5" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="H675" s="5" t="inlineStr">
+        <is>
+          <t>5.6%</t>
+        </is>
+      </c>
+      <c r="I675" s="5" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="J675" s="5" t="inlineStr">
+        <is>
+          <t>694</t>
+        </is>
+      </c>
+      <c r="K675" s="5" t="inlineStr">
+        <is>
+          <t>559</t>
+        </is>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="7" t="inlineStr">
+        <is>
+          <t>405252275</t>
+        </is>
+      </c>
+      <c r="B676" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სენთრალ დუთი ფრი</t>
+        </is>
+      </c>
+      <c r="C676" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D676" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E676" s="7" t="inlineStr">
+        <is>
+          <t>1,161</t>
+        </is>
+      </c>
+      <c r="F676" s="7" t="inlineStr">
+        <is>
+          <t>-55.5%</t>
+        </is>
+      </c>
+      <c r="G676" s="7" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="H676" s="7" t="inlineStr">
+        <is>
+          <t>6.6%</t>
+        </is>
+      </c>
+      <c r="I676" s="7" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="J676" s="7" t="inlineStr">
+        <is>
+          <t>295</t>
+        </is>
+      </c>
+      <c r="K676" s="7" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="5" t="inlineStr">
+        <is>
+          <t>220363568</t>
+        </is>
+      </c>
+      <c r="B677" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს დიოსკურია XXI</t>
+        </is>
+      </c>
+      <c r="C677" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D677" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E677" s="5" t="inlineStr">
+        <is>
+          <t>1,140</t>
+        </is>
+      </c>
+      <c r="F677" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G677" s="5" t="inlineStr">
+        <is>
+          <t>-502</t>
+        </is>
+      </c>
+      <c r="H677" s="5" t="inlineStr">
+        <is>
+          <t>-44.0%</t>
+        </is>
+      </c>
+      <c r="I677" s="5" t="inlineStr">
+        <is>
+          <t>-424</t>
+        </is>
+      </c>
+      <c r="J677" s="5" t="inlineStr">
+        <is>
+          <t>499</t>
+        </is>
+      </c>
+      <c r="K677" s="5" t="inlineStr">
+        <is>
+          <t>-1,916</t>
+        </is>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="7" t="inlineStr">
+        <is>
+          <t>405187863</t>
+        </is>
+      </c>
+      <c r="B678" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლიბევურსტ</t>
+        </is>
+      </c>
+      <c r="C678" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D678" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E678" s="7" t="inlineStr">
+        <is>
+          <t>1,129</t>
+        </is>
+      </c>
+      <c r="F678" s="7" t="inlineStr">
+        <is>
+          <t>-65.9%</t>
+        </is>
+      </c>
+      <c r="G678" s="7" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="H678" s="7" t="inlineStr">
+        <is>
+          <t>11.8%</t>
+        </is>
+      </c>
+      <c r="I678" s="7" t="inlineStr">
+        <is>
+          <t>-455</t>
+        </is>
+      </c>
+      <c r="J678" s="7" t="inlineStr">
+        <is>
+          <t>1,008</t>
+        </is>
+      </c>
+      <c r="K678" s="7" t="inlineStr">
+        <is>
+          <t>-2,717</t>
+        </is>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="5" t="inlineStr">
+        <is>
+          <t>201950022</t>
+        </is>
+      </c>
+      <c r="B679" s="6" t="inlineStr">
+        <is>
+          <t>სს სავაჭრო სახლი ბავშვთა სამყარო</t>
+        </is>
+      </c>
+      <c r="C679" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D679" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E679" s="5" t="inlineStr">
+        <is>
+          <t>1,101</t>
+        </is>
+      </c>
+      <c r="F679" s="5" t="inlineStr">
+        <is>
+          <t>-14.3%</t>
+        </is>
+      </c>
+      <c r="G679" s="5" t="inlineStr">
+        <is>
+          <t>-42</t>
+        </is>
+      </c>
+      <c r="H679" s="5" t="inlineStr">
+        <is>
+          <t>-3.8%</t>
+        </is>
+      </c>
+      <c r="I679" s="5" t="inlineStr">
+        <is>
+          <t>-167</t>
+        </is>
+      </c>
+      <c r="J679" s="5" t="inlineStr">
+        <is>
+          <t>5,058</t>
+        </is>
+      </c>
+      <c r="K679" s="5" t="inlineStr">
+        <is>
+          <t>3,981</t>
+        </is>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="7" t="inlineStr">
+        <is>
+          <t>402116875</t>
+        </is>
+      </c>
+      <c r="B680" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მეგაბა</t>
+        </is>
+      </c>
+      <c r="C680" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D680" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E680" s="7" t="inlineStr">
+        <is>
+          <t>1,081</t>
+        </is>
+      </c>
+      <c r="F680" s="7" t="inlineStr">
+        <is>
+          <t>-78.5%</t>
+        </is>
+      </c>
+      <c r="G680" s="7" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="H680" s="7" t="inlineStr">
+        <is>
+          <t>6.7%</t>
+        </is>
+      </c>
+      <c r="I680" s="7" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="J680" s="7" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="K680" s="7" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="5" t="inlineStr">
+        <is>
+          <t>405324849</t>
+        </is>
+      </c>
+      <c r="B681" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვიგი +</t>
+        </is>
+      </c>
+      <c r="C681" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D681" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E681" s="5" t="inlineStr">
+        <is>
+          <t>1,060</t>
+        </is>
+      </c>
+      <c r="F681" s="5" t="inlineStr">
+        <is>
+          <t>-84.8%</t>
+        </is>
+      </c>
+      <c r="G681" s="5" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="H681" s="5" t="inlineStr">
+        <is>
+          <t>13.5%</t>
+        </is>
+      </c>
+      <c r="I681" s="5" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="J681" s="5" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="K681" s="5" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="7" t="inlineStr">
+        <is>
+          <t>428523537</t>
+        </is>
+      </c>
+      <c r="B682" s="8" t="inlineStr">
+        <is>
+          <t>შპს რძის ქალაქი</t>
+        </is>
+      </c>
+      <c r="C682" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D682" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E682" s="7" t="inlineStr">
+        <is>
+          <t>1,036</t>
+        </is>
+      </c>
+      <c r="F682" s="7" t="inlineStr">
+        <is>
+          <t>17.7%</t>
+        </is>
+      </c>
+      <c r="G682" s="7" t="inlineStr">
+        <is>
+          <t>-531</t>
+        </is>
+      </c>
+      <c r="H682" s="7" t="inlineStr">
+        <is>
+          <t>-51.2%</t>
+        </is>
+      </c>
+      <c r="I682" s="7" t="inlineStr">
+        <is>
+          <t>-532</t>
+        </is>
+      </c>
+      <c r="J682" s="7" t="inlineStr">
+        <is>
+          <t>3,094</t>
+        </is>
+      </c>
+      <c r="K682" s="7" t="inlineStr">
+        <is>
+          <t>2,753</t>
+        </is>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="5" t="inlineStr">
+        <is>
+          <t>246956325</t>
+        </is>
+      </c>
+      <c r="B683" s="6" t="inlineStr">
+        <is>
+          <t>შპს ემირი</t>
+        </is>
+      </c>
+      <c r="C683" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D683" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E683" s="5" t="inlineStr">
+        <is>
+          <t>1,036</t>
+        </is>
+      </c>
+      <c r="F683" s="5" t="inlineStr">
+        <is>
+          <t>37.4%</t>
+        </is>
+      </c>
+      <c r="G683" s="5" t="inlineStr">
+        <is>
+          <t>287</t>
+        </is>
+      </c>
+      <c r="H683" s="5" t="inlineStr">
+        <is>
+          <t>27.7%</t>
+        </is>
+      </c>
+      <c r="I683" s="5" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="J683" s="5" t="inlineStr">
+        <is>
+          <t>2,039</t>
+        </is>
+      </c>
+      <c r="K683" s="5" t="inlineStr">
+        <is>
+          <t>1,605</t>
+        </is>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="7" t="inlineStr">
+        <is>
+          <t>446759446</t>
+        </is>
+      </c>
+      <c r="B684" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნიტა</t>
+        </is>
+      </c>
+      <c r="C684" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D684" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E684" s="7" t="inlineStr">
+        <is>
+          <t>1,031</t>
+        </is>
+      </c>
+      <c r="F684" s="7" t="inlineStr">
+        <is>
+          <t>-46.8%</t>
+        </is>
+      </c>
+      <c r="G684" s="7" t="inlineStr">
+        <is>
+          <t>-159</t>
+        </is>
+      </c>
+      <c r="H684" s="7" t="inlineStr">
+        <is>
+          <t>-15.4%</t>
+        </is>
+      </c>
+      <c r="I684" s="7" t="inlineStr">
+        <is>
+          <t>-233</t>
+        </is>
+      </c>
+      <c r="J684" s="7" t="inlineStr">
+        <is>
+          <t>1,493</t>
+        </is>
+      </c>
+      <c r="K684" s="7" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="5" t="inlineStr">
+        <is>
+          <t>417894176</t>
+        </is>
+      </c>
+      <c r="B685" s="6" t="inlineStr">
+        <is>
+          <t>შპს კულა სკ</t>
+        </is>
+      </c>
+      <c r="C685" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D685" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E685" s="5" t="inlineStr">
+        <is>
+          <t>1,020</t>
+        </is>
+      </c>
+      <c r="F685" s="5" t="inlineStr">
+        <is>
+          <t>-14.6%</t>
+        </is>
+      </c>
+      <c r="G685" s="5" t="inlineStr">
+        <is>
+          <t>-143</t>
+        </is>
+      </c>
+      <c r="H685" s="5" t="inlineStr">
+        <is>
+          <t>-14.0%</t>
+        </is>
+      </c>
+      <c r="I685" s="5" t="inlineStr">
+        <is>
+          <t>-168</t>
+        </is>
+      </c>
+      <c r="J685" s="5" t="inlineStr">
+        <is>
+          <t>2,005</t>
+        </is>
+      </c>
+      <c r="K685" s="5" t="inlineStr">
+        <is>
+          <t>-1,944</t>
+        </is>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="7" t="inlineStr">
+        <is>
+          <t>401960339</t>
+        </is>
+      </c>
+      <c r="B686" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქართული კვების კომპანია</t>
+        </is>
+      </c>
+      <c r="C686" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D686" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E686" s="7" t="inlineStr">
+        <is>
+          <t>999</t>
+        </is>
+      </c>
+      <c r="F686" s="7" t="inlineStr">
+        <is>
+          <t>229.7%</t>
+        </is>
+      </c>
+      <c r="G686" s="7" t="inlineStr">
+        <is>
+          <t>-307</t>
+        </is>
+      </c>
+      <c r="H686" s="7" t="inlineStr">
+        <is>
+          <t>-30.7%</t>
+        </is>
+      </c>
+      <c r="I686" s="7" t="inlineStr">
+        <is>
+          <t>-1,341</t>
+        </is>
+      </c>
+      <c r="J686" s="7" t="inlineStr">
+        <is>
+          <t>1,306</t>
+        </is>
+      </c>
+      <c r="K686" s="7" t="inlineStr">
+        <is>
+          <t>1,141</t>
+        </is>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="5" t="inlineStr">
+        <is>
+          <t>445461884</t>
+        </is>
+      </c>
+      <c r="B687" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს  ნაღდი პური</t>
+        </is>
+      </c>
+      <c r="C687" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D687" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E687" s="5" t="inlineStr">
+        <is>
+          <t>963</t>
+        </is>
+      </c>
+      <c r="F687" s="5" t="inlineStr">
+        <is>
+          <t>-58.1%</t>
+        </is>
+      </c>
+      <c r="G687" s="5" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="H687" s="5" t="inlineStr">
+        <is>
+          <t>8.3%</t>
+        </is>
+      </c>
+      <c r="I687" s="5" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="J687" s="5" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="K687" s="5" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="7" t="inlineStr">
+        <is>
+          <t>406188664</t>
+        </is>
+      </c>
+      <c r="B688" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქართული აგროპროდუქტი</t>
+        </is>
+      </c>
+      <c r="C688" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D688" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E688" s="7" t="inlineStr">
+        <is>
+          <t>949</t>
+        </is>
+      </c>
+      <c r="F688" s="7" t="inlineStr">
+        <is>
+          <t>17.8%</t>
+        </is>
+      </c>
+      <c r="G688" s="7" t="inlineStr">
+        <is>
+          <t>-163</t>
+        </is>
+      </c>
+      <c r="H688" s="7" t="inlineStr">
+        <is>
+          <t>-17.1%</t>
+        </is>
+      </c>
+      <c r="I688" s="7" t="inlineStr">
+        <is>
+          <t>-1,307</t>
+        </is>
+      </c>
+      <c r="J688" s="7" t="inlineStr">
+        <is>
+          <t>6,882</t>
+        </is>
+      </c>
+      <c r="K688" s="7" t="inlineStr">
+        <is>
+          <t>-6,177</t>
+        </is>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="5" t="inlineStr">
+        <is>
+          <t>405256921</t>
+        </is>
+      </c>
+      <c r="B689" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვაინერი გურჯაანი</t>
+        </is>
+      </c>
+      <c r="C689" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D689" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E689" s="5" t="inlineStr">
+        <is>
+          <t>937</t>
+        </is>
+      </c>
+      <c r="F689" s="5" t="inlineStr">
+        <is>
+          <t>56.6%</t>
+        </is>
+      </c>
+      <c r="G689" s="5" t="inlineStr">
+        <is>
+          <t>245</t>
+        </is>
+      </c>
+      <c r="H689" s="5" t="inlineStr">
+        <is>
+          <t>26.1%</t>
+        </is>
+      </c>
+      <c r="I689" s="5" t="inlineStr">
+        <is>
+          <t>-456</t>
+        </is>
+      </c>
+      <c r="J689" s="5" t="inlineStr">
+        <is>
+          <t>4,537</t>
+        </is>
+      </c>
+      <c r="K689" s="5" t="inlineStr">
+        <is>
+          <t>-713</t>
+        </is>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="7" t="inlineStr">
+        <is>
+          <t>205129742</t>
+        </is>
+      </c>
+      <c r="B690" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ბიზნეს &amp; ინვესტმენტ კონსალთინგ</t>
+        </is>
+      </c>
+      <c r="C690" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D690" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E690" s="7" t="inlineStr">
+        <is>
+          <t>918</t>
+        </is>
+      </c>
+      <c r="F690" s="7" t="inlineStr">
+        <is>
+          <t>-92.8%</t>
+        </is>
+      </c>
+      <c r="G690" s="7" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="H690" s="7" t="inlineStr">
+        <is>
+          <t>1.8%</t>
+        </is>
+      </c>
+      <c r="I690" s="7" t="inlineStr">
+        <is>
+          <t>-243</t>
+        </is>
+      </c>
+      <c r="J690" s="7" t="inlineStr">
+        <is>
+          <t>6,657</t>
+        </is>
+      </c>
+      <c r="K690" s="7" t="inlineStr">
+        <is>
+          <t>3,380</t>
+        </is>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="5" t="inlineStr">
+        <is>
+          <t>401958841</t>
+        </is>
+      </c>
+      <c r="B691" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კალო</t>
+        </is>
+      </c>
+      <c r="C691" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D691" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E691" s="5" t="inlineStr">
+        <is>
+          <t>908</t>
+        </is>
+      </c>
+      <c r="F691" s="5" t="inlineStr">
+        <is>
+          <t>-33.2%</t>
+        </is>
+      </c>
+      <c r="G691" s="5" t="inlineStr">
+        <is>
+          <t>639</t>
+        </is>
+      </c>
+      <c r="H691" s="5" t="inlineStr">
+        <is>
+          <t>70.4%</t>
+        </is>
+      </c>
+      <c r="I691" s="5" t="inlineStr">
+        <is>
+          <t>593</t>
+        </is>
+      </c>
+      <c r="J691" s="5" t="inlineStr">
+        <is>
+          <t>3,404</t>
+        </is>
+      </c>
+      <c r="K691" s="5" t="inlineStr">
+        <is>
+          <t>-220</t>
+        </is>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="7" t="inlineStr">
+        <is>
+          <t>416339386</t>
+        </is>
+      </c>
+      <c r="B692" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს მთავარი სადისტრიბუციო კომპანია</t>
+        </is>
+      </c>
+      <c r="C692" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D692" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E692" s="7" t="inlineStr">
+        <is>
+          <t>868</t>
+        </is>
+      </c>
+      <c r="F692" s="7" t="inlineStr">
+        <is>
+          <t>-88.3%</t>
+        </is>
+      </c>
+      <c r="G692" s="7" t="inlineStr">
+        <is>
+          <t>-484</t>
+        </is>
+      </c>
+      <c r="H692" s="7" t="inlineStr">
+        <is>
+          <t>-55.8%</t>
+        </is>
+      </c>
+      <c r="I692" s="7" t="inlineStr">
+        <is>
+          <t>-520</t>
+        </is>
+      </c>
+      <c r="J692" s="7" t="inlineStr">
+        <is>
+          <t>740</t>
+        </is>
+      </c>
+      <c r="K692" s="7" t="inlineStr">
+        <is>
+          <t>-410</t>
+        </is>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="5" t="inlineStr">
+        <is>
+          <t>405115968</t>
+        </is>
+      </c>
+      <c r="B693" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნაციონალური დელიკატესი ნ დ</t>
+        </is>
+      </c>
+      <c r="C693" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D693" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E693" s="5" t="inlineStr">
+        <is>
+          <t>792</t>
+        </is>
+      </c>
+      <c r="F693" s="5" t="inlineStr">
+        <is>
+          <t>-60.2%</t>
+        </is>
+      </c>
+      <c r="G693" s="5" t="inlineStr">
+        <is>
+          <t>-206</t>
+        </is>
+      </c>
+      <c r="H693" s="5" t="inlineStr">
+        <is>
+          <t>-26.0%</t>
+        </is>
+      </c>
+      <c r="I693" s="5" t="inlineStr">
+        <is>
+          <t>-230</t>
+        </is>
+      </c>
+      <c r="J693" s="5" t="inlineStr">
+        <is>
+          <t>1,244</t>
+        </is>
+      </c>
+      <c r="K693" s="5" t="inlineStr">
+        <is>
+          <t>577</t>
+        </is>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="7" t="inlineStr">
+        <is>
+          <t>405253577</t>
+        </is>
+      </c>
+      <c r="B694" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს აისლენდ</t>
+        </is>
+      </c>
+      <c r="C694" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D694" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E694" s="7" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="F694" s="7" t="inlineStr">
+        <is>
+          <t>-67.8%</t>
+        </is>
+      </c>
+      <c r="G694" s="7" t="inlineStr">
+        <is>
+          <t>485</t>
+        </is>
+      </c>
+      <c r="H694" s="7" t="inlineStr">
+        <is>
+          <t>64.5%</t>
+        </is>
+      </c>
+      <c r="I694" s="7" t="inlineStr">
+        <is>
+          <t>827</t>
+        </is>
+      </c>
+      <c r="J694" s="7" t="inlineStr">
+        <is>
+          <t>7,501</t>
+        </is>
+      </c>
+      <c r="K694" s="7" t="inlineStr">
+        <is>
+          <t>2,447</t>
+        </is>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="5" t="inlineStr">
+        <is>
+          <t>443861849</t>
+        </is>
+      </c>
+      <c r="B695" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს დაგი</t>
+        </is>
+      </c>
+      <c r="C695" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D695" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E695" s="5" t="inlineStr">
+        <is>
+          <t>719</t>
+        </is>
+      </c>
+      <c r="F695" s="5" t="inlineStr">
+        <is>
+          <t>-80.5%</t>
+        </is>
+      </c>
+      <c r="G695" s="5" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="H695" s="5" t="inlineStr">
+        <is>
+          <t>2.9%</t>
+        </is>
+      </c>
+      <c r="I695" s="5" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J695" s="5" t="inlineStr">
+        <is>
+          <t>436</t>
+        </is>
+      </c>
+      <c r="K695" s="5" t="inlineStr">
+        <is>
+          <t>436</t>
+        </is>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="7" t="inlineStr">
+        <is>
+          <t>440396242</t>
+        </is>
+      </c>
+      <c r="B696" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს როიალ ფრუტი</t>
+        </is>
+      </c>
+      <c r="C696" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D696" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E696" s="7" t="inlineStr">
+        <is>
+          <t>705</t>
+        </is>
+      </c>
+      <c r="F696" s="7" t="inlineStr">
+        <is>
+          <t>-91.3%</t>
+        </is>
+      </c>
+      <c r="G696" s="7" t="inlineStr">
+        <is>
+          <t>81</t>
+        </is>
+      </c>
+      <c r="H696" s="7" t="inlineStr">
+        <is>
+          <t>11.5%</t>
+        </is>
+      </c>
+      <c r="I696" s="7" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="J696" s="7" t="inlineStr">
+        <is>
+          <t>693</t>
+        </is>
+      </c>
+      <c r="K696" s="7" t="inlineStr">
+        <is>
+          <t>693</t>
+        </is>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="5" t="inlineStr">
+        <is>
+          <t>427734865</t>
+        </is>
+      </c>
+      <c r="B697" s="6" t="inlineStr">
+        <is>
+          <t>შპს არჯენი +</t>
+        </is>
+      </c>
+      <c r="C697" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D697" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E697" s="5" t="inlineStr">
+        <is>
+          <t>695</t>
+        </is>
+      </c>
+      <c r="F697" s="5" t="inlineStr">
+        <is>
+          <t>-74.7%</t>
+        </is>
+      </c>
+      <c r="G697" s="5" t="inlineStr">
+        <is>
+          <t>-213</t>
+        </is>
+      </c>
+      <c r="H697" s="5" t="inlineStr">
+        <is>
+          <t>-30.6%</t>
+        </is>
+      </c>
+      <c r="I697" s="5" t="inlineStr">
+        <is>
+          <t>-388</t>
+        </is>
+      </c>
+      <c r="J697" s="5" t="inlineStr">
+        <is>
+          <t>944</t>
+        </is>
+      </c>
+      <c r="K697" s="5" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" s="7" t="inlineStr">
+        <is>
+          <t>405517454</t>
+        </is>
+      </c>
+      <c r="B698" s="8" t="inlineStr">
+        <is>
+          <t>შპს საქართველოს აგრო პროექტი 2022</t>
+        </is>
+      </c>
+      <c r="C698" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D698" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E698" s="7" t="inlineStr">
+        <is>
+          <t>690</t>
+        </is>
+      </c>
+      <c r="F698" s="7" t="inlineStr">
+        <is>
+          <t>-93.8%</t>
+        </is>
+      </c>
+      <c r="G698" s="7" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="H698" s="7" t="inlineStr">
+        <is>
+          <t>16.7%</t>
+        </is>
+      </c>
+      <c r="I698" s="7" t="inlineStr">
+        <is>
+          <t>-90</t>
+        </is>
+      </c>
+      <c r="J698" s="7" t="inlineStr">
+        <is>
+          <t>355</t>
+        </is>
+      </c>
+      <c r="K698" s="7" t="inlineStr">
+        <is>
+          <t>267</t>
+        </is>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" s="5" t="inlineStr">
+        <is>
+          <t>400310212</t>
+        </is>
+      </c>
+      <c r="B699" s="6" t="inlineStr">
+        <is>
+          <t>შპს რითეილ ლაბი</t>
+        </is>
+      </c>
+      <c r="C699" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D699" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E699" s="5" t="inlineStr">
+        <is>
+          <t>683</t>
+        </is>
+      </c>
+      <c r="F699" s="5" t="inlineStr">
+        <is>
+          <t>-85.4%</t>
+        </is>
+      </c>
+      <c r="G699" s="5" t="inlineStr">
+        <is>
+          <t>337</t>
+        </is>
+      </c>
+      <c r="H699" s="5" t="inlineStr">
+        <is>
+          <t>49.3%</t>
+        </is>
+      </c>
+      <c r="I699" s="5" t="inlineStr">
+        <is>
+          <t>-22</t>
+        </is>
+      </c>
+      <c r="J699" s="5" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="K699" s="5" t="inlineStr">
+        <is>
+          <t>-68</t>
+        </is>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" s="7" t="inlineStr">
+        <is>
+          <t>405221521</t>
+        </is>
+      </c>
+      <c r="B700" s="8" t="inlineStr">
+        <is>
+          <t>შპს ენერჯი</t>
+        </is>
+      </c>
+      <c r="C700" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D700" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E700" s="7" t="inlineStr">
+        <is>
+          <t>660</t>
+        </is>
+      </c>
+      <c r="F700" s="7" t="inlineStr">
+        <is>
+          <t>-38.5%</t>
+        </is>
+      </c>
+      <c r="G700" s="7" t="inlineStr">
+        <is>
+          <t>-218</t>
+        </is>
+      </c>
+      <c r="H700" s="7" t="inlineStr">
+        <is>
+          <t>-33.0%</t>
+        </is>
+      </c>
+      <c r="I700" s="7" t="inlineStr">
+        <is>
+          <t>-411</t>
+        </is>
+      </c>
+      <c r="J700" s="7" t="inlineStr">
+        <is>
+          <t>2,807</t>
+        </is>
+      </c>
+      <c r="K700" s="7" t="inlineStr">
+        <is>
+          <t>841</t>
+        </is>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="5" t="inlineStr">
+        <is>
+          <t>245406635</t>
+        </is>
+      </c>
+      <c r="B701" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს იმპერიალი - 2000</t>
+        </is>
+      </c>
+      <c r="C701" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D701" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E701" s="5" t="inlineStr">
+        <is>
+          <t>593</t>
+        </is>
+      </c>
+      <c r="F701" s="5" t="inlineStr">
+        <is>
+          <t>-15.1%</t>
+        </is>
+      </c>
+      <c r="G701" s="5" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="H701" s="5" t="inlineStr">
+        <is>
+          <t>64.0%</t>
+        </is>
+      </c>
+      <c r="I701" s="5" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="J701" s="5" t="inlineStr">
+        <is>
+          <t>7,270</t>
+        </is>
+      </c>
+      <c r="K701" s="5" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="7" t="inlineStr">
+        <is>
+          <t>404873455</t>
+        </is>
+      </c>
+      <c r="B702" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კავკასუს თრეიდი</t>
+        </is>
+      </c>
+      <c r="C702" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D702" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E702" s="7" t="inlineStr">
+        <is>
+          <t>543</t>
+        </is>
+      </c>
+      <c r="F702" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G702" s="7" t="inlineStr">
+        <is>
+          <t>-116</t>
+        </is>
+      </c>
+      <c r="H702" s="7" t="inlineStr">
+        <is>
+          <t>-21.3%</t>
+        </is>
+      </c>
+      <c r="I702" s="7" t="inlineStr">
+        <is>
+          <t>-126</t>
+        </is>
+      </c>
+      <c r="J702" s="7" t="inlineStr">
+        <is>
+          <t>322</t>
+        </is>
+      </c>
+      <c r="K702" s="7" t="inlineStr">
+        <is>
+          <t>157</t>
+        </is>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" s="5" t="inlineStr">
+        <is>
+          <t>239890766</t>
+        </is>
+      </c>
+      <c r="B703" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აერკომპანი</t>
+        </is>
+      </c>
+      <c r="C703" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D703" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E703" s="5" t="inlineStr">
+        <is>
+          <t>504</t>
+        </is>
+      </c>
+      <c r="F703" s="5" t="inlineStr">
+        <is>
+          <t>25.1%</t>
+        </is>
+      </c>
+      <c r="G703" s="5" t="inlineStr">
+        <is>
+          <t>-251</t>
+        </is>
+      </c>
+      <c r="H703" s="5" t="inlineStr">
+        <is>
+          <t>-49.7%</t>
+        </is>
+      </c>
+      <c r="I703" s="5" t="inlineStr">
+        <is>
+          <t>-250</t>
+        </is>
+      </c>
+      <c r="J703" s="5" t="inlineStr">
+        <is>
+          <t>1,016</t>
+        </is>
+      </c>
+      <c r="K703" s="5" t="inlineStr">
+        <is>
+          <t>459</t>
+        </is>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" s="7" t="inlineStr">
+        <is>
+          <t>404538568</t>
+        </is>
+      </c>
+      <c r="B704" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ქარვა კოლხური</t>
+        </is>
+      </c>
+      <c r="C704" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D704" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E704" s="7" t="inlineStr">
+        <is>
+          <t>454</t>
+        </is>
+      </c>
+      <c r="F704" s="7" t="inlineStr">
+        <is>
+          <t>-59.6%</t>
+        </is>
+      </c>
+      <c r="G704" s="7" t="inlineStr">
+        <is>
+          <t>-454</t>
+        </is>
+      </c>
+      <c r="H704" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="I704" s="7" t="inlineStr">
+        <is>
+          <t>-729</t>
+        </is>
+      </c>
+      <c r="J704" s="7" t="inlineStr">
+        <is>
+          <t>6,639</t>
+        </is>
+      </c>
+      <c r="K704" s="7" t="inlineStr">
+        <is>
+          <t>-74</t>
+        </is>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="5" t="inlineStr">
+        <is>
+          <t>220376849</t>
+        </is>
+      </c>
+      <c r="B705" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვესტნათი</t>
+        </is>
+      </c>
+      <c r="C705" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D705" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E705" s="5" t="inlineStr">
+        <is>
+          <t>447</t>
+        </is>
+      </c>
+      <c r="F705" s="5" t="inlineStr">
+        <is>
+          <t>-80.7%</t>
+        </is>
+      </c>
+      <c r="G705" s="5" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="H705" s="5" t="inlineStr">
+        <is>
+          <t>1.8%</t>
+        </is>
+      </c>
+      <c r="I705" s="5" t="inlineStr">
+        <is>
+          <t>-301</t>
+        </is>
+      </c>
+      <c r="J705" s="5" t="inlineStr">
+        <is>
+          <t>3,326</t>
+        </is>
+      </c>
+      <c r="K705" s="5" t="inlineStr">
+        <is>
+          <t>829</t>
+        </is>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" s="7" t="inlineStr">
+        <is>
+          <t>405346120</t>
+        </is>
+      </c>
+      <c r="B706" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეოსვითი</t>
+        </is>
+      </c>
+      <c r="C706" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D706" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E706" s="7" t="inlineStr">
+        <is>
+          <t>443</t>
+        </is>
+      </c>
+      <c r="F706" s="7" t="inlineStr">
+        <is>
+          <t>-75.8%</t>
+        </is>
+      </c>
+      <c r="G706" s="7" t="inlineStr">
+        <is>
+          <t>-686</t>
+        </is>
+      </c>
+      <c r="H706" s="7" t="inlineStr">
+        <is>
+          <t>-154.9%</t>
+        </is>
+      </c>
+      <c r="I706" s="7" t="inlineStr">
+        <is>
+          <t>-994</t>
+        </is>
+      </c>
+      <c r="J706" s="7" t="inlineStr">
+        <is>
+          <t>646</t>
+        </is>
+      </c>
+      <c r="K706" s="7" t="inlineStr">
+        <is>
+          <t>-72</t>
+        </is>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" s="5" t="inlineStr">
+        <is>
+          <t>206343483</t>
+        </is>
+      </c>
+      <c r="B707" s="6" t="inlineStr">
+        <is>
+          <t>შპს პროდინვესტი</t>
+        </is>
+      </c>
+      <c r="C707" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D707" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E707" s="5" t="inlineStr">
+        <is>
+          <t>442</t>
+        </is>
+      </c>
+      <c r="F707" s="5" t="inlineStr">
+        <is>
+          <t>-78.7%</t>
+        </is>
+      </c>
+      <c r="G707" s="5" t="inlineStr">
+        <is>
+          <t>-140</t>
+        </is>
+      </c>
+      <c r="H707" s="5" t="inlineStr">
+        <is>
+          <t>-31.6%</t>
+        </is>
+      </c>
+      <c r="I707" s="5" t="inlineStr">
+        <is>
+          <t>-158</t>
+        </is>
+      </c>
+      <c r="J707" s="5" t="inlineStr">
+        <is>
+          <t>1,614</t>
+        </is>
+      </c>
+      <c r="K707" s="5" t="inlineStr">
+        <is>
+          <t>1,613</t>
+        </is>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" s="7" t="inlineStr">
+        <is>
+          <t>405265751</t>
+        </is>
+      </c>
+      <c r="B708" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეელი გრუპ</t>
+        </is>
+      </c>
+      <c r="C708" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D708" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E708" s="7" t="inlineStr">
+        <is>
+          <t>441</t>
+        </is>
+      </c>
+      <c r="F708" s="7" t="inlineStr">
+        <is>
+          <t>-82.0%</t>
+        </is>
+      </c>
+      <c r="G708" s="7" t="inlineStr">
+        <is>
+          <t>-264</t>
+        </is>
+      </c>
+      <c r="H708" s="7" t="inlineStr">
+        <is>
+          <t>-59.9%</t>
+        </is>
+      </c>
+      <c r="I708" s="7" t="inlineStr">
+        <is>
+          <t>-264</t>
+        </is>
+      </c>
+      <c r="J708" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="K708" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" s="5" t="inlineStr">
+        <is>
+          <t>400022541</t>
+        </is>
+      </c>
+      <c r="B709" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს MTMI</t>
+        </is>
+      </c>
+      <c r="C709" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D709" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E709" s="5" t="inlineStr">
+        <is>
+          <t>400</t>
+        </is>
+      </c>
+      <c r="F709" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G709" s="5" t="inlineStr">
+        <is>
+          <t>-706</t>
+        </is>
+      </c>
+      <c r="H709" s="5" t="inlineStr">
+        <is>
+          <t>-176.5%</t>
+        </is>
+      </c>
+      <c r="I709" s="5" t="inlineStr">
+        <is>
+          <t>-708</t>
+        </is>
+      </c>
+      <c r="J709" s="5" t="inlineStr">
+        <is>
+          <t>360</t>
+        </is>
+      </c>
+      <c r="K709" s="5" t="inlineStr">
+        <is>
+          <t>-412</t>
+        </is>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" s="7" t="inlineStr">
+        <is>
+          <t>406176150</t>
+        </is>
+      </c>
+      <c r="B710" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კავკასუს აგრო კომპანი</t>
+        </is>
+      </c>
+      <c r="C710" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D710" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E710" s="7" t="inlineStr">
+        <is>
+          <t>391</t>
+        </is>
+      </c>
+      <c r="F710" s="7" t="inlineStr">
+        <is>
+          <t>-94.3%</t>
+        </is>
+      </c>
+      <c r="G710" s="7" t="inlineStr">
+        <is>
+          <t>57</t>
+        </is>
+      </c>
+      <c r="H710" s="7" t="inlineStr">
+        <is>
+          <t>14.7%</t>
+        </is>
+      </c>
+      <c r="I710" s="7" t="inlineStr">
+        <is>
+          <t>-383</t>
+        </is>
+      </c>
+      <c r="J710" s="7" t="inlineStr">
+        <is>
+          <t>3,940</t>
+        </is>
+      </c>
+      <c r="K710" s="7" t="inlineStr">
+        <is>
+          <t>-1,682</t>
+        </is>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" s="5" t="inlineStr">
+        <is>
+          <t>405064567</t>
+        </is>
+      </c>
+      <c r="B711" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მაგალ</t>
+        </is>
+      </c>
+      <c r="C711" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D711" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E711" s="5" t="inlineStr">
+        <is>
+          <t>387</t>
+        </is>
+      </c>
+      <c r="F711" s="5" t="inlineStr">
+        <is>
+          <t>-82.0%</t>
+        </is>
+      </c>
+      <c r="G711" s="5" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="H711" s="5" t="inlineStr">
+        <is>
+          <t>17.8%</t>
+        </is>
+      </c>
+      <c r="I711" s="5" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="J711" s="5" t="inlineStr">
+        <is>
+          <t>11,955</t>
+        </is>
+      </c>
+      <c r="K711" s="5" t="inlineStr">
+        <is>
+          <t>-2,486</t>
+        </is>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" s="7" t="inlineStr">
+        <is>
+          <t>218058786</t>
+        </is>
+      </c>
+      <c r="B712" s="8" t="inlineStr">
+        <is>
+          <t>შპს საური</t>
+        </is>
+      </c>
+      <c r="C712" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D712" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E712" s="7" t="inlineStr">
+        <is>
+          <t>322</t>
+        </is>
+      </c>
+      <c r="F712" s="7" t="inlineStr">
+        <is>
+          <t>-47.6%</t>
+        </is>
+      </c>
+      <c r="G712" s="7" t="inlineStr">
+        <is>
+          <t>-191</t>
+        </is>
+      </c>
+      <c r="H712" s="7" t="inlineStr">
+        <is>
+          <t>-59.4%</t>
+        </is>
+      </c>
+      <c r="I712" s="7" t="inlineStr">
+        <is>
+          <t>-364</t>
+        </is>
+      </c>
+      <c r="J712" s="7" t="inlineStr">
+        <is>
+          <t>5,199</t>
+        </is>
+      </c>
+      <c r="K712" s="7" t="inlineStr">
+        <is>
+          <t>1,597</t>
+        </is>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" s="5" t="inlineStr">
+        <is>
+          <t>405505485</t>
+        </is>
+      </c>
+      <c r="B713" s="6" t="inlineStr">
+        <is>
+          <t>შპს  ქართული წვენი</t>
+        </is>
+      </c>
+      <c r="C713" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D713" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E713" s="5" t="inlineStr">
+        <is>
+          <t>317</t>
+        </is>
+      </c>
+      <c r="F713" s="5" t="inlineStr">
+        <is>
+          <t>500.7%</t>
+        </is>
+      </c>
+      <c r="G713" s="5" t="inlineStr">
+        <is>
+          <t>-1,306</t>
+        </is>
+      </c>
+      <c r="H713" s="5" t="inlineStr">
+        <is>
+          <t>-412.1%</t>
+        </is>
+      </c>
+      <c r="I713" s="5" t="inlineStr">
+        <is>
+          <t>-1,314</t>
+        </is>
+      </c>
+      <c r="J713" s="5" t="inlineStr">
+        <is>
+          <t>4,767</t>
+        </is>
+      </c>
+      <c r="K713" s="5" t="inlineStr">
+        <is>
+          <t>-719</t>
+        </is>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" s="7" t="inlineStr">
+        <is>
+          <t>412722148</t>
+        </is>
+      </c>
+      <c r="B714" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ეკო</t>
+        </is>
+      </c>
+      <c r="C714" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D714" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E714" s="7" t="inlineStr">
+        <is>
+          <t>305</t>
+        </is>
+      </c>
+      <c r="F714" s="7" t="inlineStr">
+        <is>
+          <t>-88.4%</t>
+        </is>
+      </c>
+      <c r="G714" s="7" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="H714" s="7" t="inlineStr">
+        <is>
+          <t>7.3%</t>
+        </is>
+      </c>
+      <c r="I714" s="7" t="inlineStr">
+        <is>
+          <t>-12</t>
+        </is>
+      </c>
+      <c r="J714" s="7" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="K714" s="7" t="inlineStr">
+        <is>
+          <t>-21</t>
+        </is>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" s="5" t="inlineStr">
+        <is>
+          <t>238742269</t>
+        </is>
+      </c>
+      <c r="B715" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მყინვარი</t>
+        </is>
+      </c>
+      <c r="C715" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D715" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E715" s="5" t="inlineStr">
+        <is>
+          <t>275</t>
+        </is>
+      </c>
+      <c r="F715" s="5" t="inlineStr">
+        <is>
+          <t>-35.4%</t>
+        </is>
+      </c>
+      <c r="G715" s="5" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="H715" s="5" t="inlineStr">
+        <is>
+          <t>10.7%</t>
+        </is>
+      </c>
+      <c r="I715" s="5" t="inlineStr">
+        <is>
+          <t>-3</t>
+        </is>
+      </c>
+      <c r="J715" s="5" t="inlineStr">
+        <is>
+          <t>761</t>
+        </is>
+      </c>
+      <c r="K715" s="5" t="inlineStr">
+        <is>
+          <t>53</t>
+        </is>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" s="7" t="inlineStr">
+        <is>
+          <t>405305067</t>
+        </is>
+      </c>
+      <c r="B716" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეო-ორგანიკ</t>
+        </is>
+      </c>
+      <c r="C716" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D716" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E716" s="7" t="inlineStr">
+        <is>
+          <t>272</t>
+        </is>
+      </c>
+      <c r="F716" s="7" t="inlineStr">
+        <is>
+          <t>113.2%</t>
+        </is>
+      </c>
+      <c r="G716" s="7" t="inlineStr">
+        <is>
+          <t>-520</t>
+        </is>
+      </c>
+      <c r="H716" s="7" t="inlineStr">
+        <is>
+          <t>-191.3%</t>
+        </is>
+      </c>
+      <c r="I716" s="7" t="inlineStr">
+        <is>
+          <t>-905</t>
+        </is>
+      </c>
+      <c r="J716" s="7" t="inlineStr">
+        <is>
+          <t>4,394</t>
+        </is>
+      </c>
+      <c r="K716" s="7" t="inlineStr">
+        <is>
+          <t>2,175</t>
+        </is>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" s="5" t="inlineStr">
+        <is>
+          <t>401954328</t>
+        </is>
+      </c>
+      <c r="B717" s="6" t="inlineStr">
+        <is>
+          <t>შპს გემუანი</t>
+        </is>
+      </c>
+      <c r="C717" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D717" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E717" s="5" t="inlineStr">
+        <is>
+          <t>223</t>
+        </is>
+      </c>
+      <c r="F717" s="5" t="inlineStr">
+        <is>
+          <t>-66.9%</t>
+        </is>
+      </c>
+      <c r="G717" s="5" t="inlineStr">
+        <is>
+          <t>-138</t>
+        </is>
+      </c>
+      <c r="H717" s="5" t="inlineStr">
+        <is>
+          <t>-62.1%</t>
+        </is>
+      </c>
+      <c r="I717" s="5" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
+      <c r="J717" s="5" t="inlineStr">
+        <is>
+          <t>3,107</t>
+        </is>
+      </c>
+      <c r="K717" s="5" t="inlineStr">
+        <is>
+          <t>2,758</t>
+        </is>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" s="7" t="inlineStr">
+        <is>
+          <t>439402843</t>
+        </is>
+      </c>
+      <c r="B718" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სითი ბოქსი</t>
+        </is>
+      </c>
+      <c r="C718" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D718" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E718" s="7" t="inlineStr">
+        <is>
+          <t>216</t>
+        </is>
+      </c>
+      <c r="F718" s="7" t="inlineStr">
+        <is>
+          <t>-61.1%</t>
+        </is>
+      </c>
+      <c r="G718" s="7" t="inlineStr">
+        <is>
+          <t>-14</t>
+        </is>
+      </c>
+      <c r="H718" s="7" t="inlineStr">
+        <is>
+          <t>-6.4%</t>
+        </is>
+      </c>
+      <c r="I718" s="7" t="inlineStr">
+        <is>
+          <t>-737</t>
+        </is>
+      </c>
+      <c r="J718" s="7" t="inlineStr">
+        <is>
+          <t>1,301</t>
+        </is>
+      </c>
+      <c r="K718" s="7" t="inlineStr">
+        <is>
+          <t>-3,459</t>
+        </is>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" s="5" t="inlineStr">
+        <is>
+          <t>445463793</t>
+        </is>
+      </c>
+      <c r="B719" s="6" t="inlineStr">
+        <is>
+          <t>შპს ბუმერანგი</t>
+        </is>
+      </c>
+      <c r="C719" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D719" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E719" s="5" t="inlineStr">
+        <is>
+          <t>208</t>
+        </is>
+      </c>
+      <c r="F719" s="5" t="inlineStr">
+        <is>
+          <t>-93.0%</t>
+        </is>
+      </c>
+      <c r="G719" s="5" t="inlineStr">
+        <is>
+          <t>-499</t>
+        </is>
+      </c>
+      <c r="H719" s="5" t="inlineStr">
+        <is>
+          <t>-239.8%</t>
+        </is>
+      </c>
+      <c r="I719" s="5" t="inlineStr">
+        <is>
+          <t>-499</t>
+        </is>
+      </c>
+      <c r="J719" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="K719" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" s="7" t="inlineStr">
+        <is>
+          <t>204566567</t>
+        </is>
+      </c>
+      <c r="B720" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯეო ფრეშ გრუპი</t>
+        </is>
+      </c>
+      <c r="C720" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D720" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E720" s="7" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="F720" s="7" t="inlineStr">
+        <is>
+          <t>-98.6%</t>
+        </is>
+      </c>
+      <c r="G720" s="7" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="H720" s="7" t="inlineStr">
+        <is>
+          <t>33.4%</t>
+        </is>
+      </c>
+      <c r="I720" s="7" t="inlineStr">
+        <is>
+          <t>710</t>
+        </is>
+      </c>
+      <c r="J720" s="7" t="inlineStr">
+        <is>
+          <t>6,716</t>
+        </is>
+      </c>
+      <c r="K720" s="7" t="inlineStr">
+        <is>
+          <t>1,571</t>
+        </is>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" s="5" t="inlineStr">
+        <is>
+          <t>406096246</t>
+        </is>
+      </c>
+      <c r="B721" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქართული ხილის კომპანია</t>
+        </is>
+      </c>
+      <c r="C721" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D721" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E721" s="5" t="inlineStr">
+        <is>
+          <t>172</t>
+        </is>
+      </c>
+      <c r="F721" s="5" t="inlineStr">
+        <is>
+          <t>-37.0%</t>
+        </is>
+      </c>
+      <c r="G721" s="5" t="inlineStr">
+        <is>
+          <t>-0</t>
+        </is>
+      </c>
+      <c r="H721" s="5" t="inlineStr">
+        <is>
+          <t>-0.1%</t>
+        </is>
+      </c>
+      <c r="I721" s="5" t="inlineStr">
+        <is>
+          <t>-540</t>
+        </is>
+      </c>
+      <c r="J721" s="5" t="inlineStr">
+        <is>
+          <t>1,236</t>
+        </is>
+      </c>
+      <c r="K721" s="5" t="inlineStr">
+        <is>
+          <t>-4,744</t>
+        </is>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" s="7" t="inlineStr">
+        <is>
+          <t>405012310</t>
+        </is>
+      </c>
+      <c r="B722" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ივერია</t>
+        </is>
+      </c>
+      <c r="C722" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D722" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E722" s="7" t="inlineStr">
+        <is>
+          <t>164</t>
+        </is>
+      </c>
+      <c r="F722" s="7" t="inlineStr">
+        <is>
+          <t>-96.3%</t>
+        </is>
+      </c>
+      <c r="G722" s="7" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H722" s="7" t="inlineStr">
+        <is>
+          <t>-0.3%</t>
+        </is>
+      </c>
+      <c r="I722" s="7" t="inlineStr">
+        <is>
+          <t>181</t>
+        </is>
+      </c>
+      <c r="J722" s="7" t="inlineStr">
+        <is>
+          <t>3,256</t>
+        </is>
+      </c>
+      <c r="K722" s="7" t="inlineStr">
+        <is>
+          <t>-403</t>
+        </is>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" s="5" t="inlineStr">
+        <is>
+          <t>405509249</t>
+        </is>
+      </c>
+      <c r="B723" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ანფეა</t>
+        </is>
+      </c>
+      <c r="C723" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D723" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E723" s="5" t="inlineStr">
+        <is>
+          <t>154</t>
+        </is>
+      </c>
+      <c r="F723" s="5" t="inlineStr">
+        <is>
+          <t>-95.5%</t>
+        </is>
+      </c>
+      <c r="G723" s="5" t="inlineStr">
+        <is>
+          <t>-541</t>
+        </is>
+      </c>
+      <c r="H723" s="5" t="inlineStr">
+        <is>
+          <t>-351.0%</t>
+        </is>
+      </c>
+      <c r="I723" s="5" t="inlineStr">
+        <is>
+          <t>-541</t>
+        </is>
+      </c>
+      <c r="J723" s="5" t="inlineStr">
+        <is>
+          <t>967</t>
+        </is>
+      </c>
+      <c r="K723" s="5" t="inlineStr">
+        <is>
+          <t>574</t>
+        </is>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" s="7" t="inlineStr">
+        <is>
+          <t>434158092</t>
+        </is>
+      </c>
+      <c r="B724" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს  უფაქ</t>
+        </is>
+      </c>
+      <c r="C724" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D724" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E724" s="7" t="inlineStr">
+        <is>
+          <t>154</t>
+        </is>
+      </c>
+      <c r="F724" s="7" t="inlineStr">
+        <is>
+          <t>-96.6%</t>
+        </is>
+      </c>
+      <c r="G724" s="7" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="H724" s="7" t="inlineStr">
+        <is>
+          <t>-19.2%</t>
+        </is>
+      </c>
+      <c r="I724" s="7" t="inlineStr">
+        <is>
+          <t>-44</t>
+        </is>
+      </c>
+      <c r="J724" s="7" t="inlineStr">
+        <is>
+          <t>1,222</t>
+        </is>
+      </c>
+      <c r="K724" s="7" t="inlineStr">
+        <is>
+          <t>1,111</t>
+        </is>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" s="5" t="inlineStr">
+        <is>
+          <t>405096060</t>
+        </is>
+      </c>
+      <c r="B725" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს პრემიუმ ფუდს</t>
+        </is>
+      </c>
+      <c r="C725" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D725" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E725" s="5" t="inlineStr">
+        <is>
+          <t>129</t>
+        </is>
+      </c>
+      <c r="F725" s="5" t="inlineStr">
+        <is>
+          <t>-97.7%</t>
+        </is>
+      </c>
+      <c r="G725" s="5" t="inlineStr">
+        <is>
+          <t>-48</t>
+        </is>
+      </c>
+      <c r="H725" s="5" t="inlineStr">
+        <is>
+          <t>-37.3%</t>
+        </is>
+      </c>
+      <c r="I725" s="5" t="inlineStr">
+        <is>
+          <t>-28</t>
+        </is>
+      </c>
+      <c r="J725" s="5" t="inlineStr">
+        <is>
+          <t>572</t>
+        </is>
+      </c>
+      <c r="K725" s="5" t="inlineStr">
+        <is>
+          <t>521</t>
+        </is>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" s="7" t="inlineStr">
+        <is>
+          <t>405493461</t>
+        </is>
+      </c>
+      <c r="B726" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეჩელლი</t>
+        </is>
+      </c>
+      <c r="C726" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D726" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E726" s="7" t="inlineStr">
+        <is>
+          <t>126</t>
+        </is>
+      </c>
+      <c r="F726" s="7" t="inlineStr">
+        <is>
+          <t>-94.0%</t>
+        </is>
+      </c>
+      <c r="G726" s="7" t="inlineStr">
+        <is>
+          <t>-205</t>
+        </is>
+      </c>
+      <c r="H726" s="7" t="inlineStr">
+        <is>
+          <t>-163.5%</t>
+        </is>
+      </c>
+      <c r="I726" s="7" t="inlineStr">
+        <is>
+          <t>-205</t>
+        </is>
+      </c>
+      <c r="J726" s="7" t="inlineStr">
+        <is>
+          <t>2,757</t>
+        </is>
+      </c>
+      <c r="K726" s="7" t="inlineStr">
+        <is>
+          <t>-464</t>
+        </is>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" s="5" t="inlineStr">
+        <is>
+          <t>400019788</t>
+        </is>
+      </c>
+      <c r="B727" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს დაგი</t>
+        </is>
+      </c>
+      <c r="C727" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D727" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E727" s="5" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="F727" s="5" t="inlineStr">
+        <is>
+          <t>-96.5%</t>
+        </is>
+      </c>
+      <c r="G727" s="5" t="inlineStr">
+        <is>
+          <t>-74</t>
+        </is>
+      </c>
+      <c r="H727" s="5" t="inlineStr">
+        <is>
+          <t>-70.0%</t>
+        </is>
+      </c>
+      <c r="I727" s="5" t="inlineStr">
+        <is>
+          <t>714</t>
+        </is>
+      </c>
+      <c r="J727" s="5" t="inlineStr">
+        <is>
+          <t>990</t>
+        </is>
+      </c>
+      <c r="K727" s="5" t="inlineStr">
+        <is>
+          <t>875</t>
+        </is>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" s="7" t="inlineStr">
+        <is>
+          <t>417879344</t>
+        </is>
+      </c>
+      <c r="B728" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ch.ch.sh</t>
+        </is>
+      </c>
+      <c r="C728" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D728" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E728" s="7" t="inlineStr">
+        <is>
+          <t>103</t>
+        </is>
+      </c>
+      <c r="F728" s="7" t="inlineStr">
+        <is>
+          <t>-99.6%</t>
+        </is>
+      </c>
+      <c r="G728" s="7" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+      <c r="H728" s="7" t="inlineStr">
+        <is>
+          <t>50.7%</t>
+        </is>
+      </c>
+      <c r="I728" s="7" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J728" s="7" t="inlineStr">
+        <is>
+          <t>2,194</t>
+        </is>
+      </c>
+      <c r="K728" s="7" t="inlineStr">
+        <is>
+          <t>1,868</t>
+        </is>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" s="5" t="inlineStr">
+        <is>
+          <t>405089210</t>
+        </is>
+      </c>
+      <c r="B729" s="6" t="inlineStr">
+        <is>
+          <t>შპს კავკასუს ორგანიკ ფრუტს</t>
+        </is>
+      </c>
+      <c r="C729" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D729" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E729" s="5" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="F729" s="5" t="inlineStr">
+        <is>
+          <t>38.6%</t>
+        </is>
+      </c>
+      <c r="G729" s="5" t="inlineStr">
+        <is>
+          <t>-1,152</t>
+        </is>
+      </c>
+      <c r="H729" s="5" t="inlineStr">
+        <is>
+          <t>-1146.2%</t>
+        </is>
+      </c>
+      <c r="I729" s="5" t="inlineStr">
+        <is>
+          <t>-1,025</t>
+        </is>
+      </c>
+      <c r="J729" s="5" t="inlineStr">
+        <is>
+          <t>3,911</t>
+        </is>
+      </c>
+      <c r="K729" s="5" t="inlineStr">
+        <is>
+          <t>623</t>
+        </is>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" s="7" t="inlineStr">
+        <is>
+          <t>406260399</t>
+        </is>
+      </c>
+      <c r="B730" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეორეგ</t>
+        </is>
+      </c>
+      <c r="C730" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D730" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E730" s="7" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="F730" s="7" t="inlineStr">
+        <is>
+          <t>-88.3%</t>
+        </is>
+      </c>
+      <c r="G730" s="7" t="inlineStr">
+        <is>
+          <t>-898</t>
+        </is>
+      </c>
+      <c r="H730" s="7" t="inlineStr">
+        <is>
+          <t>-1317.3%</t>
+        </is>
+      </c>
+      <c r="I730" s="7" t="inlineStr">
+        <is>
+          <t>-1,000</t>
+        </is>
+      </c>
+      <c r="J730" s="7" t="inlineStr">
+        <is>
+          <t>3,297</t>
+        </is>
+      </c>
+      <c r="K730" s="7" t="inlineStr">
+        <is>
+          <t>-5,264</t>
+        </is>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" s="5" t="inlineStr">
+        <is>
+          <t>427716395</t>
+        </is>
+      </c>
+      <c r="B731" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კარმენ - K</t>
+        </is>
+      </c>
+      <c r="C731" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D731" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E731" s="5" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="F731" s="5" t="inlineStr">
+        <is>
+          <t>-73.0%</t>
+        </is>
+      </c>
+      <c r="G731" s="5" t="inlineStr">
+        <is>
+          <t>-258</t>
+        </is>
+      </c>
+      <c r="H731" s="5" t="inlineStr">
+        <is>
+          <t>-394.3%</t>
+        </is>
+      </c>
+      <c r="I731" s="5" t="inlineStr">
+        <is>
+          <t>-260</t>
+        </is>
+      </c>
+      <c r="J731" s="5" t="inlineStr">
+        <is>
+          <t>2,231</t>
+        </is>
+      </c>
+      <c r="K731" s="5" t="inlineStr">
+        <is>
+          <t>1,710</t>
+        </is>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" s="7" t="inlineStr">
+        <is>
+          <t>206280781</t>
+        </is>
+      </c>
+      <c r="B732" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჰაზელნათ1997</t>
+        </is>
+      </c>
+      <c r="C732" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D732" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E732" s="7" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="F732" s="7" t="inlineStr">
+        <is>
+          <t>-90.8%</t>
+        </is>
+      </c>
+      <c r="G732" s="7" t="inlineStr">
+        <is>
+          <t>-109</t>
+        </is>
+      </c>
+      <c r="H732" s="7" t="inlineStr">
+        <is>
+          <t>-182.6%</t>
+        </is>
+      </c>
+      <c r="I732" s="7" t="inlineStr">
+        <is>
+          <t>-282</t>
+        </is>
+      </c>
+      <c r="J732" s="7" t="inlineStr">
+        <is>
+          <t>1,926</t>
+        </is>
+      </c>
+      <c r="K732" s="7" t="inlineStr">
+        <is>
+          <t>-1,638</t>
+        </is>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" s="5" t="inlineStr">
+        <is>
+          <t>200233498</t>
+        </is>
+      </c>
+      <c r="B733" s="6" t="inlineStr">
+        <is>
+          <t>შპს მითანა</t>
+        </is>
+      </c>
+      <c r="C733" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D733" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E733" s="5" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F733" s="5" t="inlineStr">
+        <is>
+          <t>-99.2%</t>
+        </is>
+      </c>
+      <c r="G733" s="5" t="inlineStr">
+        <is>
+          <t>-520</t>
+        </is>
+      </c>
+      <c r="H733" s="5" t="inlineStr">
+        <is>
+          <t>-1263.7%</t>
+        </is>
+      </c>
+      <c r="I733" s="5" t="inlineStr">
+        <is>
+          <t>-483</t>
+        </is>
+      </c>
+      <c r="J733" s="5" t="inlineStr">
+        <is>
+          <t>2,342</t>
+        </is>
+      </c>
+      <c r="K733" s="5" t="inlineStr">
+        <is>
+          <t>-1,543</t>
+        </is>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="7" t="inlineStr">
+        <is>
+          <t>405219277</t>
+        </is>
+      </c>
+      <c r="B734" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გასტრონომია თრეიდინგ</t>
+        </is>
+      </c>
+      <c r="C734" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D734" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E734" s="7" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F734" s="7" t="inlineStr">
+        <is>
+          <t>-98.8%</t>
+        </is>
+      </c>
+      <c r="G734" s="7" t="inlineStr">
+        <is>
+          <t>-313</t>
+        </is>
+      </c>
+      <c r="H734" s="7" t="inlineStr">
+        <is>
+          <t>-950.2%</t>
+        </is>
+      </c>
+      <c r="I734" s="7" t="inlineStr">
+        <is>
+          <t>-390</t>
+        </is>
+      </c>
+      <c r="J734" s="7" t="inlineStr">
+        <is>
+          <t>365</t>
+        </is>
+      </c>
+      <c r="K734" s="7" t="inlineStr">
+        <is>
+          <t>311</t>
+        </is>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="5" t="inlineStr">
+        <is>
+          <t>412693161</t>
+        </is>
+      </c>
+      <c r="B735" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ექსპორტ გრუპი</t>
+        </is>
+      </c>
+      <c r="C735" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D735" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E735" s="5" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="F735" s="5" t="inlineStr">
+        <is>
+          <t>-92.7%</t>
+        </is>
+      </c>
+      <c r="G735" s="5" t="inlineStr">
+        <is>
+          <t>-26</t>
+        </is>
+      </c>
+      <c r="H735" s="5" t="inlineStr">
+        <is>
+          <t>-203.5%</t>
+        </is>
+      </c>
+      <c r="I735" s="5" t="inlineStr">
+        <is>
+          <t>-92</t>
+        </is>
+      </c>
+      <c r="J735" s="5" t="inlineStr">
+        <is>
+          <t>1,062</t>
+        </is>
+      </c>
+      <c r="K735" s="5" t="inlineStr">
+        <is>
+          <t>-48</t>
+        </is>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" s="7" t="inlineStr">
+        <is>
+          <t>248056366</t>
+        </is>
+      </c>
+      <c r="B736" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გეო პროდუქტი</t>
+        </is>
+      </c>
+      <c r="C736" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D736" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E736" s="7" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F736" s="7" t="inlineStr">
+        <is>
+          <t>-99.8%</t>
+        </is>
+      </c>
+      <c r="G736" s="7" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="H736" s="7" t="inlineStr">
+        <is>
+          <t>42.8%</t>
+        </is>
+      </c>
+      <c r="I736" s="7" t="inlineStr">
+        <is>
+          <t>-583</t>
+        </is>
+      </c>
+      <c r="J736" s="7" t="inlineStr">
+        <is>
+          <t>3,120</t>
+        </is>
+      </c>
+      <c r="K736" s="7" t="inlineStr">
+        <is>
+          <t>3,120</t>
+        </is>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" s="5" t="inlineStr">
+        <is>
+          <t>404977076</t>
+        </is>
+      </c>
+      <c r="B737" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კარო ნათ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C737" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D737" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E737" s="5" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F737" s="5" t="inlineStr">
+        <is>
+          <t>-99.8%</t>
+        </is>
+      </c>
+      <c r="G737" s="5" t="inlineStr">
+        <is>
+          <t>-247</t>
+        </is>
+      </c>
+      <c r="H737" s="5" t="inlineStr">
+        <is>
+          <t>-2370.8%</t>
+        </is>
+      </c>
+      <c r="I737" s="5" t="inlineStr">
+        <is>
+          <t>-732</t>
+        </is>
+      </c>
+      <c r="J737" s="5" t="inlineStr">
+        <is>
+          <t>1,375</t>
+        </is>
+      </c>
+      <c r="K737" s="5" t="inlineStr">
+        <is>
+          <t>-6,310</t>
+        </is>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="7" t="inlineStr">
+        <is>
+          <t>204484717</t>
+        </is>
+      </c>
+      <c r="B738" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს საქართველოს მცენარეული ზეთების კომპანია ქარვა</t>
+        </is>
+      </c>
+      <c r="C738" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D738" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E738" s="7" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F738" s="7" t="inlineStr">
+        <is>
+          <t>-99.7%</t>
+        </is>
+      </c>
+      <c r="G738" s="7" t="inlineStr">
+        <is>
+          <t>-116</t>
+        </is>
+      </c>
+      <c r="H738" s="7" t="inlineStr">
+        <is>
+          <t>-1140.8%</t>
+        </is>
+      </c>
+      <c r="I738" s="7" t="inlineStr">
+        <is>
+          <t>-1,627</t>
+        </is>
+      </c>
+      <c r="J738" s="7" t="inlineStr">
+        <is>
+          <t>6,341</t>
+        </is>
+      </c>
+      <c r="K738" s="7" t="inlineStr">
+        <is>
+          <t>-20,224</t>
+        </is>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="5" t="inlineStr">
+        <is>
+          <t>405247996</t>
+        </is>
+      </c>
+      <c r="B739" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს გეოპროვიჟენ</t>
+        </is>
+      </c>
+      <c r="C739" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D739" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E739" s="5" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F739" s="5" t="inlineStr">
+        <is>
+          <t>-97.7%</t>
+        </is>
+      </c>
+      <c r="G739" s="5" t="inlineStr">
+        <is>
+          <t>-286</t>
+        </is>
+      </c>
+      <c r="H739" s="5" t="inlineStr">
+        <is>
+          <t>-2855.0%</t>
+        </is>
+      </c>
+      <c r="I739" s="5" t="inlineStr">
+        <is>
+          <t>-423</t>
+        </is>
+      </c>
+      <c r="J739" s="5" t="inlineStr">
+        <is>
+          <t>2,479</t>
+        </is>
+      </c>
+      <c r="K739" s="5" t="inlineStr">
+        <is>
+          <t>1,819</t>
+        </is>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" s="7" t="inlineStr">
+        <is>
+          <t>445400762</t>
+        </is>
+      </c>
+      <c r="B740" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯეო-თურქ კომპანი</t>
+        </is>
+      </c>
+      <c r="C740" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D740" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E740" s="7" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F740" s="7" t="inlineStr">
+        <is>
+          <t>-99.7%</t>
+        </is>
+      </c>
+      <c r="G740" s="7" t="inlineStr">
+        <is>
+          <t>-6</t>
+        </is>
+      </c>
+      <c r="H740" s="7" t="inlineStr">
+        <is>
+          <t>-60.6%</t>
+        </is>
+      </c>
+      <c r="I740" s="7" t="inlineStr">
+        <is>
+          <t>-6</t>
+        </is>
+      </c>
+      <c r="J740" s="7" t="inlineStr">
+        <is>
+          <t>573</t>
+        </is>
+      </c>
+      <c r="K740" s="7" t="inlineStr">
+        <is>
+          <t>539</t>
+        </is>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" s="5" t="inlineStr">
+        <is>
+          <t>204538278</t>
+        </is>
+      </c>
+      <c r="B741" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჰიპ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C741" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D741" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E741" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F741" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G741" s="5" t="inlineStr">
+        <is>
+          <t>-300</t>
+        </is>
+      </c>
+      <c r="H741" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I741" s="5" t="inlineStr">
+        <is>
+          <t>-3,579</t>
+        </is>
+      </c>
+      <c r="J741" s="5" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="K741" s="5" t="inlineStr">
+        <is>
+          <t>-18,671</t>
+        </is>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="7" t="inlineStr">
+        <is>
+          <t>245415091</t>
+        </is>
+      </c>
+      <c r="B742" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ურეხი</t>
+        </is>
+      </c>
+      <c r="C742" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D742" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E742" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F742" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G742" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H742" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I742" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J742" s="7" t="inlineStr">
+        <is>
+          <t>3,335</t>
+        </is>
+      </c>
+      <c r="K742" s="7" t="inlineStr">
+        <is>
+          <t>-259</t>
+        </is>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="5" t="inlineStr">
+        <is>
+          <t>245541061</t>
+        </is>
+      </c>
+      <c r="B743" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბარაქა ჯგუფი</t>
+        </is>
+      </c>
+      <c r="C743" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D743" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E743" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F743" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G743" s="5" t="inlineStr">
+        <is>
+          <t>-59</t>
+        </is>
+      </c>
+      <c r="H743" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I743" s="5" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
+      <c r="J743" s="5" t="inlineStr">
+        <is>
+          <t>4,780</t>
+        </is>
+      </c>
+      <c r="K743" s="5" t="inlineStr">
+        <is>
+          <t>4,250</t>
+        </is>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="7" t="inlineStr">
+        <is>
+          <t>400021089</t>
+        </is>
+      </c>
+      <c r="B744" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გუდმარკი</t>
+        </is>
+      </c>
+      <c r="C744" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D744" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E744" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F744" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G744" s="7" t="inlineStr">
+        <is>
+          <t>-2</t>
+        </is>
+      </c>
+      <c r="H744" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I744" s="7" t="inlineStr">
+        <is>
+          <t>-23</t>
+        </is>
+      </c>
+      <c r="J744" s="7" t="inlineStr">
+        <is>
+          <t>830</t>
+        </is>
+      </c>
+      <c r="K744" s="7" t="inlineStr">
+        <is>
+          <t>399</t>
+        </is>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="5" t="inlineStr">
+        <is>
+          <t>404507930</t>
+        </is>
+      </c>
+      <c r="B745" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სტარ</t>
+        </is>
+      </c>
+      <c r="C745" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D745" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E745" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F745" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G745" s="5" t="inlineStr">
+        <is>
+          <t>-19</t>
+        </is>
+      </c>
+      <c r="H745" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I745" s="5" t="inlineStr">
+        <is>
+          <t>-4</t>
+        </is>
+      </c>
+      <c r="J745" s="5" t="inlineStr">
+        <is>
+          <t>2,426</t>
+        </is>
+      </c>
+      <c r="K745" s="5" t="inlineStr">
+        <is>
+          <t>2,341</t>
+        </is>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" s="7" t="inlineStr">
+        <is>
+          <t>412742073</t>
+        </is>
+      </c>
+      <c r="B746" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ჯორჯიან გრინ გრუპ</t>
+        </is>
+      </c>
+      <c r="C746" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D746" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E746" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F746" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G746" s="7" t="inlineStr">
+        <is>
+          <t>-181</t>
+        </is>
+      </c>
+      <c r="H746" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I746" s="7" t="inlineStr">
+        <is>
+          <t>706</t>
+        </is>
+      </c>
+      <c r="J746" s="7" t="inlineStr">
+        <is>
+          <t>17,428</t>
+        </is>
+      </c>
+      <c r="K746" s="7" t="inlineStr">
+        <is>
+          <t>16,478</t>
+        </is>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" s="5" t="inlineStr">
+        <is>
+          <t>440892090</t>
+        </is>
+      </c>
+      <c r="B747" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კალო 2020</t>
+        </is>
+      </c>
+      <c r="C747" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D747" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E747" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F747" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G747" s="5" t="inlineStr">
+        <is>
+          <t>-188</t>
+        </is>
+      </c>
+      <c r="H747" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I747" s="5" t="inlineStr">
+        <is>
+          <t>-1,019</t>
+        </is>
+      </c>
+      <c r="J747" s="5" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="K747" s="5" t="inlineStr">
+        <is>
+          <t>-5,599</t>
+        </is>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" s="7" t="inlineStr">
+        <is>
           <t>445490237</t>
         </is>
       </c>
-      <c r="B399" s="6" t="inlineStr">
+      <c r="B748" s="8" t="inlineStr">
         <is>
           <t>⚠ შპს  სარმალ ოილ</t>
         </is>
       </c>
-      <c r="C399" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D399" s="5" t="n">
+      <c r="C748" s="7" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D748" s="7" t="n">
         <v>2019</v>
       </c>
-      <c r="E399" s="5" t="inlineStr">
+      <c r="E748" s="7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="F399" s="5" t="inlineStr">
+      <c r="F748" s="7" t="inlineStr">
         <is>
           <t>-100.0%</t>
         </is>
       </c>
-      <c r="G399" s="5" t="inlineStr">
+      <c r="G748" s="7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="H399" s="5" t="n">
+      <c r="H748" s="7" t="n">
         <v/>
       </c>
-      <c r="I399" s="5" t="inlineStr">
+      <c r="I748" s="7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="J399" s="5" t="inlineStr">
+      <c r="J748" s="7" t="inlineStr">
         <is>
           <t>4,294</t>
         </is>
       </c>
-      <c r="K399" s="5" t="inlineStr">
+      <c r="K748" s="7" t="inlineStr">
         <is>
           <t>-698</t>
+        </is>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" s="5" t="inlineStr">
+        <is>
+          <t>445505338</t>
+        </is>
+      </c>
+      <c r="B749" s="6" t="inlineStr">
+        <is>
+          <t>შპს მუხრანის პური</t>
+        </is>
+      </c>
+      <c r="C749" s="5" t="inlineStr">
+        <is>
+          <t>FMCG</t>
+        </is>
+      </c>
+      <c r="D749" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E749" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F749" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G749" s="5" t="inlineStr">
+        <is>
+          <t>-53</t>
+        </is>
+      </c>
+      <c r="H749" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I749" s="5" t="inlineStr">
+        <is>
+          <t>-223</t>
+        </is>
+      </c>
+      <c r="J749" s="5" t="inlineStr">
+        <is>
+          <t>4,723</t>
+        </is>
+      </c>
+      <c r="K749" s="5" t="inlineStr">
+        <is>
+          <t>357</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>