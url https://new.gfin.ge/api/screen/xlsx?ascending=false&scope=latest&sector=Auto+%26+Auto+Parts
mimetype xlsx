--- v0 (2026-07-31)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K197"/>
+  <dimension ref="A1:K214"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>193 matches · latest filings · money in GEL thousands</t>
+          <t>210 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -1346,9867 +1346,10812 @@
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>10.2%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
           <t>13,320</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t>59,027</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
           <t>12,199</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>404910511</t>
+          <t>405465820</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ქარექსპრესსი</t>
+          <t>შპს თბ ექს</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>129,991</t>
+          <t>135,794</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>43.7%</t>
+          <t>283.7%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>-2,757</t>
+          <t>5,737</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>4.2%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>2,531</t>
+          <t>5,355</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>19,002</t>
+          <t>1,764</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>-5,358</t>
+          <t>1,153</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>404514352</t>
+          <t>404910511</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტოტექნო</t>
+          <t>⚠ შპს ქარექსპრესსი</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>78,907</t>
+          <t>129,991</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>39.7%</t>
+          <t>43.7%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>10,045</t>
+          <t>-2,757</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>12.7%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>7,777</t>
+          <t>2,531</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>52,510</t>
+          <t>19,002</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>15,308</t>
+          <t>-5,358</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>204478948</t>
+          <t>404514352</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>სს ჰიუნდაი ავტო საქართველო</t>
+          <t>შპს ავტოტექნო</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>77,546</t>
+          <t>78,907</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>39.7%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>7,548</t>
+          <t>10,045</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>12.7%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>9,230</t>
+          <t>7,777</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>52,203</t>
+          <t>52,510</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>38,971</t>
+          <t>15,308</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>436031116</t>
+          <t>204478948</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>შპს  იბერია ავტო ცენტრი</t>
+          <t>სს ჰიუნდაი ავტო საქართველო</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>70,574</t>
+          <t>77,546</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>-23.5%</t>
+          <t>-22.7%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>9,470</t>
+          <t>7,548</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>13.4%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>10,582</t>
+          <t>9,230</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>68,208</t>
+          <t>52,203</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>39,417</t>
+          <t>38,971</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>216402701</t>
+          <t>436031116</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს ამბოლი</t>
+          <t>შპს  იბერია ავტო ცენტრი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>69,592</t>
+          <t>70,574</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>9.9%</t>
+          <t>-23.5%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>4,127</t>
+          <t>9,470</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>-3,749</t>
+          <t>10,582</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>46,855</t>
+          <t>68,208</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>11,432</t>
+          <t>39,417</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>445580773</t>
+          <t>216402701</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს თი-ბი-ეი თეგეტა</t>
+          <t>შპს ამბოლი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>53,652</t>
+          <t>69,592</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>3,958</t>
+          <t>4,127</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>3,389</t>
+          <t>-3,749</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>17,698</t>
+          <t>46,855</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>7,997</t>
+          <t>11,432</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>415107501</t>
+          <t>445580773</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს ნაზარ ჰოლდინგს</t>
+          <t>შპს თი-ბი-ეი თეგეტა</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>49,086</t>
+          <t>53,652</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>77.3%</t>
+          <t>-3.4%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>3,958</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>435</t>
+          <t>3,389</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>2,335</t>
+          <t>17,698</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>1,262</t>
+          <t>7,997</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>405391437</t>
+          <t>415107501</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს თეგეტა პრაიმ პროდაქტს</t>
+          <t>შპს ნაზარ ჰოლდინგს</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>47,492</t>
+          <t>49,086</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>77.3%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>2,235</t>
+          <t>922</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>1,681</t>
+          <t>435</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>36,198</t>
+          <t>2,335</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>2,723</t>
+          <t>1,262</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>405232957</t>
+          <t>405391437</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ავტო გალერი</t>
+          <t>შპს თეგეტა პრაიმ პროდაქტს</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>47,000</t>
+          <t>47,492</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>29.5%</t>
+          <t>-1.2%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>5,538</t>
+          <t>2,235</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>11.8%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>1,408</t>
+          <t>1,681</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>30,551</t>
+          <t>36,198</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>7,075</t>
+          <t>2,723</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>401960286</t>
+          <t>405232957</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს სტრადა მოტორსი</t>
+          <t>შპს ავტო გალერი</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>43,058</t>
+          <t>47,000</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>-20.4%</t>
+          <t>29.5%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>1,571</t>
+          <t>5,538</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>3.6%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>1,408</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>38,705</t>
+          <t>30,551</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>11,599</t>
+          <t>7,075</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>405445665</t>
+          <t>401960286</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს სილქ თრეიდი</t>
+          <t>შპს სტრადა მოტორსი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>41,140</t>
+          <t>43,058</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>-20.4%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>1,889</t>
+          <t>1,571</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>1,931</t>
+          <t>54</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>6,322</t>
+          <t>38,705</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>2,169</t>
+          <t>11,599</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>405274000</t>
+          <t>405445665</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს ლაიონ ავტო აუქციონი</t>
+          <t>შპს სილქ თრეიდი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>41,069</t>
+          <t>41,140</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>242.5%</t>
+          <t>-20.8%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>-478</t>
+          <t>1,889</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>1,931</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>62,992</t>
+          <t>6,322</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>2,169</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>405295844</t>
+          <t>405274000</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს ავტო ცენტრი თბილისი</t>
+          <t>შპს ლაიონ ავტო აუქციონი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>38,178</t>
+          <t>41,069</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>242.5%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>5,740</t>
+          <t>-478</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>15.0%</t>
+          <t>-1.2%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>5,339</t>
+          <t>451</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>20,223</t>
+          <t>62,992</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>7,841</t>
+          <t>-44</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>405335766</t>
+          <t>401949674</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს  სკანდინავიან ავტო თეგეტა</t>
+          <t>შპს ტრანსკავკასიური სადისტრიბუციო კომპანია</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>38,060</t>
+          <t>40,803</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>39.0%</t>
+          <t>-7.2%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>2,410</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>-575</t>
+          <t>2,069</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>5,675</t>
+          <t>8,623</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>913</t>
+          <t>908</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>236096675</t>
+          <t>405295844</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>შპს კია მოტორს ჯორჯია</t>
+          <t>შპს ავტო ცენტრი თბილისი</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>37,828</t>
+          <t>38,178</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>-33.6%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>5,428</t>
+          <t>5,740</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>14.3%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>3,706</t>
+          <t>5,339</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>24,855</t>
+          <t>20,223</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>15,273</t>
+          <t>7,841</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>206264512</t>
+          <t>405335766</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>სს კაუკაზუს ოტომოუტივ რითეილ</t>
+          <t>შპს  სკანდინავიან ავტო თეგეტა</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>34,138</t>
+          <t>38,060</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>128.6%</t>
+          <t>39.0%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>7,678</t>
+          <t>227</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>5,350</t>
+          <t>-575</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>33,039</t>
+          <t>5,675</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>12,153</t>
+          <t>913</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>406203120</t>
+          <t>236096675</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს  ავტო იმპორტ ჯორჯია</t>
+          <t>შპს კია მოტორს ჯორჯია</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>32,219</t>
+          <t>37,828</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>-25.2%</t>
+          <t>-33.6%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>-725</t>
+          <t>5,428</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>14.3%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>-761</t>
+          <t>3,706</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>7,742</t>
+          <t>24,855</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>15,273</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>405302836</t>
+          <t>206264512</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კავკასუს ავტომოტივი</t>
+          <t>სს კაუკაზუს ოტომოუტივ რითეილ</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>32,138</t>
+          <t>34,138</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>32.0%</t>
+          <t>128.6%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>3,153</t>
+          <t>7,678</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>3,710</t>
+          <t>5,350</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>16,943</t>
+          <t>33,039</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>2,386</t>
+          <t>12,153</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>436031768</t>
+          <t>406203120</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს კავკასუს მოტორსი</t>
+          <t>შპს  ავტო იმპორტ ჯორჯია</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>32,115</t>
+          <t>32,219</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>-25.2%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>4,654</t>
+          <t>-725</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>14.5%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>3,079</t>
+          <t>-761</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>55,760</t>
+          <t>7,742</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>29,392</t>
+          <t>344</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>405471038</t>
+          <t>405302836</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს იტა</t>
+          <t>⚠ შპს კავკასუს ავტომოტივი</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>30,898</t>
+          <t>32,138</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>233.3%</t>
+          <t>32.0%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>3,153</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>1.0%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>3,710</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>5,521</t>
+          <t>16,943</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>4,500</t>
+          <t>2,386</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>236098165</t>
+          <t>436031768</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს ფრანს ავტო</t>
+          <t>შპს კავკასუს მოტორსი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>29,413</t>
+          <t>32,115</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>27.8%</t>
+          <t>-16.4%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>5,742</t>
+          <t>4,654</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>19.5%</t>
+          <t>14.5%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>5,744</t>
+          <t>3,079</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>18,991</t>
+          <t>55,760</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>18,549</t>
+          <t>29,392</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>445386813</t>
+          <t>205211091</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს თერა მოტორსი</t>
+          <t>შპს ავტო-ბანი 2000</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>28,859</t>
+          <t>31,072</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>15.8%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>3,298</t>
+          <t>5,105</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>16.4%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>2,750</t>
+          <t>4,616</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>17,242</t>
+          <t>23,589</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>10,292</t>
+          <t>20,916</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>405464929</t>
+          <t>405471038</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს თეგეტა ქომერშელ ვიიქლს</t>
+          <t>შპს იტა</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>28,406</t>
+          <t>30,898</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>8.5%</t>
+          <t>233.3%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>1,854</t>
+          <t>303</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>238</t>
+          <t>326</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>16,527</t>
+          <t>5,521</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>1,355</t>
+          <t>4,500</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>405390553</t>
+          <t>236098165</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს თეგეტა ავტომოტივ იმპორტი</t>
+          <t>⚠ სს ფრანს ავტო</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>26,004</t>
+          <t>29,413</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>-78.2%</t>
+          <t>27.8%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>-927</t>
+          <t>5,742</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>19.5%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>-1,387</t>
+          <t>5,744</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>3,129</t>
+          <t>18,991</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>1,299</t>
+          <t>18,549</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>236098129</t>
+          <t>406217721</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  იბერია ავტო</t>
+          <t>შპს ასპ-გრუპი</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>25,607</t>
+          <t>29,175</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>31.8%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>2,957</t>
+          <t>4,486</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>11.5%</t>
+          <t>15.4%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>2,509</t>
+          <t>2,896</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>13,588</t>
+          <t>26,004</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>-11,552</t>
+          <t>12,981</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>404878806</t>
+          <t>445386813</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს ვისოლ ავტო ექსპრეს</t>
+          <t>შპს თერა მოტორსი</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>22,977</t>
+          <t>28,859</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>3,298</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>0.6%</t>
+          <t>11.4%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>-929</t>
+          <t>2,750</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>13,276</t>
+          <t>17,242</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>6,152</t>
+          <t>10,292</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>400210240</t>
+          <t>402070842</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს  მეკრე</t>
+          <t>შპს ბი თუ ბი</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>22,790</t>
+          <t>28,450</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>10.8%</t>
+          <t>58.9%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>911</t>
+          <t>1,731</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>636</t>
+          <t>1,867</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>11,002</t>
+          <t>14,999</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>1,758</t>
+          <t>4,431</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>404867006</t>
+          <t>405464929</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>სს გრინვეი საქართველო</t>
+          <t>შპს თეგეტა ქომერშელ ვიიქლს</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>21,815</t>
+          <t>28,406</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>11,992</t>
+          <t>1,854</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>55.0%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>7,360</t>
+          <t>238</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>46,004</t>
+          <t>16,527</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>18,080</t>
+          <t>1,355</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>405550871</t>
+          <t>405390553</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ავენიუ-მოტორს</t>
+          <t>შპს თეგეტა ავტომოტივ იმპორტი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>21,151</t>
+          <t>26,004</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>438.4%</t>
+          <t>-78.2%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>2,363</t>
+          <t>-927</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>11.2%</t>
+          <t>-3.6%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>1,802</t>
+          <t>-1,387</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>17,385</t>
+          <t>3,129</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>1,732</t>
+          <t>1,299</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>445440489</t>
+          <t>236098129</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>შპს ბასმოტორს</t>
+          <t>⚠ შპს  იბერია ავტო</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>20,998</t>
+          <t>25,607</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>38.8%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>3,238</t>
+          <t>2,957</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>11.5%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>3,895</t>
+          <t>2,509</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>13,969</t>
+          <t>13,588</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>10,572</t>
+          <t>-11,552</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>404447103</t>
+          <t>404878806</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯიემსი მოტორსი GMC Motors</t>
+          <t>შპს ვისოლ ავტო ექსპრეს</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>20,040</t>
+          <t>22,977</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>35.8%</t>
+          <t>15.4%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>2,640</t>
+          <t>146</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>0.6%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>2,375</t>
+          <t>-929</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>21,686</t>
+          <t>13,276</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>14,845</t>
+          <t>6,152</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>405161845</t>
+          <t>400210240</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტო ელპიჯი ჯორჯია</t>
+          <t>შპს  მეკრე</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>19,986</t>
+          <t>22,790</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>107.8%</t>
+          <t>10.8%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>1,095</t>
+          <t>911</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>1,095</t>
+          <t>636</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>2,610</t>
+          <t>11,002</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>2,114</t>
+          <t>1,758</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>406124395</t>
+          <t>404867006</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ინტერავტო</t>
+          <t>სს გრინვეი საქართველო</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>19,896</t>
+          <t>21,815</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>-51.2%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>894</t>
+          <t>11,992</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>55.0%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>7,360</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>46,004</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>18,080</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>405062989</t>
+          <t>405550871</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>შპს პრემიერ მოტორსი</t>
+          <t>⚠ შპს ავენიუ-მოტორს</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>19,630</t>
+          <t>21,151</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>25.0%</t>
+          <t>438.4%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>1,780</t>
+          <t>2,363</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>11.2%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>1,447</t>
+          <t>1,802</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>8,549</t>
+          <t>17,385</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>4,916</t>
+          <t>1,732</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>438107237</t>
+          <t>404881678</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს გასგო მოტორსი</t>
+          <t>⚠ შპს ჟამური</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>19,476</t>
+          <t>21,104</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>20.8%</t>
+          <t>12.9%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>3,729</t>
+          <t>5,151</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>24.4%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>3,615</t>
+          <t>4,787</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>21,781</t>
+          <t>12,150</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>17,786</t>
+          <t>212</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>206339791</t>
+          <t>445440489</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ოტო მოტორსი</t>
+          <t>შპს ბასმოტორს</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>19,238</t>
+          <t>20,998</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>20.9%</t>
+          <t>38.8%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>4,436</t>
+          <t>3,238</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>15.4%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>3,252</t>
+          <t>3,895</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>15,467</t>
+          <t>13,969</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>9,096</t>
+          <t>10,572</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>202463823</t>
+          <t>406124395</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს ვაკო მოტორსი</t>
+          <t>⚠ შპს ინტერავტო</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>19,203</t>
+          <t>19,896</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>16.0%</t>
+          <t>-51.2%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>3,772</t>
+          <t>894</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>19.6%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>2,577</t>
+          <t>743</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>18,423</t>
+          <t>149</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>9,700</t>
+          <t>57</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>406058126</t>
+          <t>426537107</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს კ-მოტორსი</t>
+          <t>შპს კ2</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>19,030</t>
+          <t>19,882</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>63.4%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>4,612</t>
+          <t>5,408</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>24.2%</t>
+          <t>27.2%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>3,976</t>
+          <t>5,794</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>20,033</t>
+          <t>15,885</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>17,050</t>
+          <t>9,956</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>402179977</t>
+          <t>405062989</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს  აიტექსი</t>
+          <t>შპს პრემიერ მოტორსი</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>18,642</t>
+          <t>19,630</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>-26.0%</t>
+          <t>25.0%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>1,780</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>408</t>
+          <t>1,447</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>2,069</t>
+          <t>8,549</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>4,916</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>205295278</t>
+          <t>438107237</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს ელგრო მოტორსი</t>
+          <t>შპს გასგო მოტორსი</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>18,406</t>
+          <t>19,476</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>37.5%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>1,807</t>
+          <t>3,729</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>9.8%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>1,257</t>
+          <t>3,615</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>8,260</t>
+          <t>21,781</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>5,607</t>
+          <t>17,786</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>402047664</t>
+          <t>206339791</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯი ემ თი ჯგუფი</t>
+          <t>⚠ შპს ოტო მოტორსი</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>17,083</t>
+          <t>19,238</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>31.0%</t>
+          <t>20.9%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>3,726</t>
+          <t>4,436</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>21.8%</t>
+          <t>23.1%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>3,636</t>
+          <t>3,252</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>15,663</t>
+          <t>15,467</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>7,721</t>
+          <t>9,096</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>405505500</t>
+          <t>202463823</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს  თეგეტა თაიარ იმპორტს</t>
+          <t>შპს ვაკო მოტორსი</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>16,998</t>
+          <t>19,203</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>-76.6%</t>
+          <t>16.0%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>-761</t>
+          <t>3,772</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>19.6%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>-1,821</t>
+          <t>2,577</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>18,423</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>-709</t>
+          <t>9,700</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>205222926</t>
+          <t>406058126</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს სენა მოტორსი</t>
+          <t>შპს კ-მოტორსი</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>15,334</t>
+          <t>19,030</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>28.6%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>2,969</t>
+          <t>4,612</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>19.4%</t>
+          <t>24.2%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>2,572</t>
+          <t>3,976</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>15,002</t>
+          <t>20,033</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>6,575</t>
+          <t>17,050</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>206266173</t>
+          <t>402179977</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს ს მოტორს</t>
+          <t>შპს  აიტექსი</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>14,886</t>
+          <t>18,642</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>75.6%</t>
+          <t>-26.0%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>3,838</t>
+          <t>628</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>25.8%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>2,965</t>
+          <t>408</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>9,728</t>
+          <t>2,069</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>9,528</t>
+          <t>492</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>433108406</t>
+          <t>205295278</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს  ჰოა ავტო იმპორტი</t>
+          <t>შპს ელგრო მოტორსი</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>14,867</t>
+          <t>18,406</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>37.5%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>580</t>
+          <t>1,807</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>9.8%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>1,257</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>4,599</t>
+          <t>8,260</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>2,160</t>
+          <t>5,607</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>415599249</t>
+          <t>400171513</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯმ-ტექნიკასერვისი</t>
+          <t>შპს ბასა გრუპ</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>14,433</t>
+          <t>18,159</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>37.7%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>-3,702</t>
+          <t>2,618</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>-25.7%</t>
+          <t>14.4%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>2,079</t>
+          <t>2,215</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>1,147</t>
+          <t>18,173</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>-2,135</t>
+          <t>15,366</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>206211936</t>
+          <t>211338382</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>შპს ინტერავტო თრეიდინგი</t>
+          <t>შპს ტორნადო +</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>14,066</t>
+          <t>18,145</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>25.4%</t>
+          <t>33.6%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>-180</t>
+          <t>1,798</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>1,124</t>
+          <t>2,777</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>15,167</t>
+          <t>17,743</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>6,306</t>
+          <t>10,556</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>400188337</t>
+          <t>205281069</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს კავკასუს იმპექსი</t>
+          <t>შპს გიკო 4</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>13,688</t>
+          <t>17,965</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>67.3%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>3,599</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>2.6%</t>
+          <t>20.0%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>2,950</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>1,030</t>
+          <t>13,676</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>12,768</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>418465440</t>
+          <t>405601825</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ომეგა მოტორ ჯგუფი</t>
+          <t>შპს კავკასუს მეშინერი</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>13,406</t>
+          <t>17,550</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>28.0%</t>
+          <t>330.0%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>-1,173</t>
+          <t>1,555</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>-5,677</t>
+          <t>677</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>30,338</t>
+          <t>15,158</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>-12,554</t>
+          <t>923</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>406265624</t>
+          <t>402047664</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს  ბენე ექსკლუზივი</t>
+          <t>შპს ჯი ემ თი ჯგუფი</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>13,395</t>
+          <t>17,083</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>7.2%</t>
+          <t>31.0%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>-724</t>
+          <t>3,726</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>21.8%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>-996</t>
+          <t>3,636</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>4,476</t>
+          <t>15,663</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>-1,993</t>
+          <t>7,721</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>404966364</t>
+          <t>405505500</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს PREMIX</t>
+          <t>შპს  თეგეტა თაიარ იმპორტს</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>11,953</t>
+          <t>16,998</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>38.0%</t>
+          <t>-76.6%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>-761</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>-4.5%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>-1,821</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>11,641</t>
+          <t>194</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>5,628</t>
+          <t>-709</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>400022248</t>
+          <t>205222926</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს ტექ.სერვისი</t>
+          <t>შპს სენა მოტორსი</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>11,010</t>
+          <t>15,334</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>-71.5%</t>
+          <t>28.6%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>2,969</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>19.4%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>621</t>
+          <t>2,572</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>7,677</t>
+          <t>15,002</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>5,954</t>
+          <t>6,575</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>406076044</t>
+          <t>206266173</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს ენერჯი ბაზა #1</t>
+          <t>შპს ს მოტორს</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>10,906</t>
+          <t>14,886</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>75.6%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>1,290</t>
+          <t>3,838</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>11.8%</t>
+          <t>25.8%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>2,965</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>11,458</t>
+          <t>9,728</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>6,964</t>
+          <t>9,528</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>400261701</t>
+          <t>433108406</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>შპს ვუნშერ აუტომოტივე</t>
+          <t>შპს  ჰოა ავტო იმპორტი</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>10,218</t>
+          <t>14,867</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>26.0%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>4,171</t>
+          <t>580</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>40.8%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>4,176</t>
+          <t>469</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>15,513</t>
+          <t>4,599</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>10,477</t>
+          <t>2,160</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>405177222</t>
+          <t>415599249</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰასკი ჯგუფი</t>
+          <t>შპს ჯმ-ტექნიკასერვისი</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>10,019</t>
+          <t>14,433</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>37.7%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>568</t>
+          <t>-3,702</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>5.7%</t>
+          <t>-25.7%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>2,079</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>4,781</t>
+          <t>1,147</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>4,646</t>
+          <t>-2,135</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>404574616</t>
+          <t>206211936</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯითრეიდი</t>
+          <t>შპს ინტერავტო თრეიდინგი</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>9,828</t>
-[...3 lines deleted...]
-        <v/>
+          <t>14,066</t>
+        </is>
+      </c>
+      <c r="F74" s="7" t="inlineStr">
+        <is>
+          <t>25.4%</t>
+        </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>1,821</t>
+          <t>-180</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>18.5%</t>
+          <t>-1.3%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>1,857</t>
+          <t>1,124</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>2,533</t>
+          <t>15,167</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>1,886</t>
+          <t>6,306</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>401987329</t>
+          <t>400188337</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეო თაირს Geo Tires</t>
+          <t>შპს კავკასუს იმპექსი</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>9,719</t>
+          <t>13,688</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>48.0%</t>
+          <t>67.3%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>1,278</t>
+          <t>361</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>518</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>4,661</t>
+          <t>1,030</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>3,448</t>
+          <t>615</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>405026216</t>
+          <t>418465440</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტორენტ AUTORENT</t>
+          <t>⚠ შპს ომეგა მოტორ ჯგუფი</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>9,125</t>
+          <t>13,406</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>16.6%</t>
+          <t>28.0%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>-1,173</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>-60</t>
+          <t>-5,677</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>13,132</t>
+          <t>30,338</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>2,682</t>
+          <t>-12,554</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>238109202</t>
+          <t>406265624</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს კავკასავტომაგისტრალი</t>
+          <t>შპს  ბენე ექსკლუზივი</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>8,947</t>
+          <t>13,395</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>16.1%</t>
+          <t>7.2%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>-724</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>-5.4%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>-109</t>
+          <t>-996</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>3,266</t>
+          <t>4,476</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>1,815</t>
+          <t>-1,993</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>454412305</t>
+          <t>404966364</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>შპს თეგეტა რენტალს</t>
+          <t>შპს PREMIX</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>8,944</t>
+          <t>11,953</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>38.0%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>2,990</t>
+          <t>341</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>33.4%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>1,505</t>
+          <t>182</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>14,375</t>
+          <t>11,641</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>5,426</t>
+          <t>5,628</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>254406370</t>
+          <t>400022248</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს პი ემ მოტორს</t>
+          <t>შპს ტექ.სერვისი</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>8,610</t>
+          <t>11,010</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>-29.8%</t>
+          <t>-71.5%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>6,206</t>
+          <t>863</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>72.1%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>4,043</t>
+          <t>621</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>28,173</t>
+          <t>7,677</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>20,909</t>
+          <t>5,954</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>404513889</t>
+          <t>406076044</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს სკუტ სკუტ</t>
+          <t>შპს ენერჯი ბაზა #1</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>8,499</t>
+          <t>10,906</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>58.8%</t>
+          <t>-6.9%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
           <t>1,290</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>1,075</t>
+          <t>842</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>3,678</t>
+          <t>11,458</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>2,218</t>
+          <t>6,964</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>400118948</t>
+          <t>405382508</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს აიმოტორსი</t>
+          <t>შპს ჰანდლერ კორპორეიშენ</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>8,480</t>
+          <t>10,553</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>139.7%</t>
+          <t>-80.4%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>606</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>10.4%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>622</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>5,570</t>
+          <t>5</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>3,225</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>206108442</t>
+          <t>400261701</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>შპს ალფა მოტორსი</t>
+          <t>შპს ვუნშერ აუტომოტივე</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>8,444</t>
+          <t>10,218</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>26.0%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>2,108</t>
+          <t>4,171</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>25.0%</t>
+          <t>40.8%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>1,581</t>
+          <t>4,176</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>9,833</t>
+          <t>15,513</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>9,665</t>
+          <t>10,477</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>401949059</t>
+          <t>405177222</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს   აიემ კავკასია</t>
+          <t>შპს ჰასკი ჯგუფი</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>8,016</t>
+          <t>10,019</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>367.4%</t>
+          <t>-24.1%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>2,997</t>
+          <t>568</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>37.4%</t>
+          <t>5.7%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>3,012</t>
+          <t>513</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>3,715</t>
+          <t>4,781</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>3,149</t>
+          <t>4,646</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>405138104</t>
+          <t>404574616</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტონეტი</t>
+          <t>⚠ შპს ჯითრეიდი</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>7,737</t>
-[...5 lines deleted...]
-        </is>
+          <t>9,828</t>
+        </is>
+      </c>
+      <c r="F84" s="7" t="n">
+        <v/>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>1,233</t>
+          <t>1,821</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>1,208</t>
+          <t>1,857</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>5,113</t>
+          <t>2,533</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>4,895</t>
+          <t>1,886</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>445533076</t>
+          <t>405358946</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეილან ჯორჯია</t>
+          <t>შპს გსმ სერვისი</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>7,651</t>
+          <t>9,750</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>43.6%</t>
+          <t>71.4%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>1,169</t>
+          <t>1,982</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>20.3%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>1,629</t>
+          <t>1,880</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>5,424</t>
+          <t>5,262</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>3,742</t>
+          <t>3,763</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>233113298</t>
+          <t>401987329</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს ლაგოდეხავტოგზა</t>
+          <t>შპს ჯეო თაირს Geo Tires</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>7,590</t>
+          <t>9,719</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>23.4%</t>
+          <t>48.0%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>1,855</t>
+          <t>1,278</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>24.4%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>1,316</t>
+          <t>645</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>6,628</t>
+          <t>4,661</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>4,853</t>
+          <t>3,448</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>405391446</t>
+          <t>212905472</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს თეგეტა ინდასტრი</t>
+          <t>შპს ემემეს-ჯგუფი</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>7,007</t>
+          <t>9,420</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>-17.0%</t>
+          <t>-13.7%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>1,077</t>
+          <t>686</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>987</t>
+          <t>639</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>4,595</t>
+          <t>3,634</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>4,125</t>
+          <t>783</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>406339396</t>
+          <t>444553582</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს ტეჩივიტას</t>
+          <t>შპს ინგური ქო</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>6,828</t>
+          <t>9,260</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>-19.7%</t>
+          <t>28.9%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>5,268</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>56.9%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>1,139</t>
+          <t>5,298</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>2,790</t>
+          <t>13,483</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>2,448</t>
+          <t>9,633</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>425357507</t>
+          <t>405105130</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ნიუ-მოტორსი</t>
+          <t>შპს ოქროს ქვა</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>6,644</t>
+          <t>9,209</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>8.4%</t>
+          <t>-30.0%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>2,331</t>
+          <t>1,781</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>35.1%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>1,981</t>
+          <t>1,008</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>11,049</t>
+          <t>13,459</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>7,989</t>
+          <t>6,346</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>401990093</t>
+          <t>404877530</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს  აგრო მოტორსი</t>
+          <t>შპს ქოლორ-მასტერი</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>6,592</t>
+          <t>9,131</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>-82.8%</t>
+          <t>-2.3%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>-582</t>
+          <t>2,058</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>-946</t>
+          <t>1,805</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>8,700</t>
+          <t>5,310</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>1,549</t>
+          <t>4,219</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>405154568</t>
+          <t>405279185</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს ტუზმოტორსი</t>
+          <t>შპს ლენდლორდი</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>6,547</t>
+          <t>9,060</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>81.4%</t>
+          <t>41.0%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>806</t>
+          <t>1,182</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>941</t>
+          <t>429</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>1,289</t>
+          <t>5,914</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>1,067</t>
+          <t>1,686</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>404898278</t>
+          <t>402024643</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>შპს Lider auto parts</t>
+          <t>შპს ბარკალაიას გრუპი</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>6,343</t>
+          <t>9,054</t>
         </is>
       </c>
       <c r="F92" s="7" t="inlineStr">
         <is>
-          <t>-27.1%</t>
+          <t>79.7%</t>
         </is>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>918</t>
+          <t>853</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>14.5%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>778</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>10,778</t>
+          <t>4,913</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>10,026</t>
+          <t>1,534</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>415093160</t>
+          <t>254406370</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>შპს ველ-მოტორს</t>
+          <t>შპს პი ემ მოტორს</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>6,270</t>
+          <t>8,610</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>8.2%</t>
+          <t>-29.8%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>1,281</t>
+          <t>6,206</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>20.4%</t>
+          <t>72.1%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>1,095</t>
+          <t>4,043</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>6,614</t>
+          <t>28,173</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>5,554</t>
+          <t>20,909</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>400021230</t>
+          <t>206211348</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტო დახმარება ჯუბა</t>
+          <t>შპს ინტერტექნიკსი</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>6,230</t>
+          <t>8,573</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>13.4%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>2,467</t>
+          <t>1,529</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>39.6%</t>
+          <t>17.8%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>2,113</t>
+          <t>1,457</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>2,540</t>
+          <t>3,392</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>2,365</t>
+          <t>2,422</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>405159670</t>
+          <t>412672264</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს  დბ მოტორს</t>
+          <t>შპს ე.პ.ჯ</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>5,953</t>
+          <t>8,524</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>22.9%</t>
+          <t>-12.4%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>2,054</t>
+          <t>2,000</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>34.5%</t>
+          <t>23.5%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>1,820</t>
+          <t>1,886</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>4,063</t>
+          <t>9,847</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>3,965</t>
+          <t>8,074</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>205283067</t>
+          <t>404513889</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეო ავტო 1</t>
+          <t>შპს სკუტ სკუტ</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>5,824</t>
+          <t>8,499</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>-55.8%</t>
+          <t>58.8%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>1,290</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>1,075</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>6,145</t>
+          <t>3,678</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>3,708</t>
+          <t>2,218</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>404920289</t>
+          <t>400118948</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>შპს I GPS ოპერატორი</t>
+          <t>შპს აიმოტორსი</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>5,763</t>
+          <t>8,480</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>23.3%</t>
+          <t>139.7%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>882</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>10.4%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>447</t>
+          <t>827</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>6,232</t>
+          <t>5,570</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>3,290</t>
+          <t>3,225</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>445642582</t>
+          <t>206108442</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეოარმ მოტორს</t>
+          <t>შპს ალფა მოტორსი</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>5,546</t>
+          <t>8,444</t>
         </is>
       </c>
       <c r="F98" s="7" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>-7.6%</t>
         </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>569</t>
+          <t>2,108</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>10.3%</t>
+          <t>25.0%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>1,581</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>1,857</t>
+          <t>9,833</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>1,609</t>
+          <t>9,665</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>206341564</t>
+          <t>400218992</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>შპს ობომოტორსი</t>
+          <t>შპს ევრაზთაიერ</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>4,814</t>
+          <t>8,350</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>9.1%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>1,349</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>1,185</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>8,869</t>
+          <t>6,380</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>5,798</t>
+          <t>6,217</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>428518712</t>
+          <t>404988581</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>შპს USA AUTO PARTS</t>
+          <t>შპს ჰიდროსკანდ</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>4,800</t>
+          <t>8,315</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>24.0%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>1,078</t>
+          <t>1,714</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>22.5%</t>
+          <t>20.6%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>1,268</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>3,447</t>
+          <t>7,054</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>2,093</t>
+          <t>6,074</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>445433451</t>
+          <t>243918436</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>შპს ენერჯი მოტორსი</t>
+          <t>შპს ავანგარდი</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>4,784</t>
+          <t>8,242</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>48.0%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>1,417</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>-161</t>
+          <t>1,168</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>2,908</t>
+          <t>5,680</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>5,226</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>215613316</t>
+          <t>401949059</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტო ტრანს ჯორჯია</t>
+          <t>შპს   აიემ კავკასია</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>4,731</t>
+          <t>8,016</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>367.4%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>2,997</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>15.7%</t>
+          <t>37.4%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>3,012</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>1,941</t>
+          <t>3,715</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>1,274</t>
+          <t>3,149</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>406220334</t>
+          <t>405138104</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჰოვო მოტორს</t>
+          <t>შპს ავტონეტი</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>4,639</t>
+          <t>7,737</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>74.2%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>1,636</t>
+          <t>1,233</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>35.3%</t>
+          <t>15.9%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>1,510</t>
+          <t>1,208</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>3,637</t>
+          <t>5,113</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>2,923</t>
+          <t>4,895</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>438733756</t>
+          <t>445533076</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>შპს  ბახულა მოტორსი</t>
+          <t>შპს ჯეილან ჯორჯია</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>4,460</t>
+          <t>7,651</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>25.9%</t>
+          <t>43.6%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>961</t>
+          <t>1,169</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>21.6%</t>
+          <t>15.3%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>726</t>
+          <t>1,629</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>2,739</t>
+          <t>5,424</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>1,759</t>
+          <t>3,742</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>405239503</t>
+          <t>405239727</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს ქვიქტესტი</t>
+          <t>⚠ სს ქარფესტი</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>4,344</t>
+          <t>6,990</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>-63.4%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>1,493</t>
+          <t>-963</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>34.4%</t>
+          <t>-13.8%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>507</t>
+          <t>-863</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>3,160</t>
+          <t>100</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>-1,138</t>
+          <t>-533</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>200243441</t>
+          <t>406339396</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტოსერვისცენტრი+</t>
+          <t>შპს ტეჩივიტას</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>4,310</t>
+          <t>6,828</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>-19.7%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>-519</t>
+          <t>473</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>-240</t>
+          <t>1,139</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>1,434</t>
+          <t>2,790</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>1,434</t>
+          <t>2,448</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>401982226</t>
+          <t>401990093</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>შპს ლიდერ. parts</t>
+          <t>შპს  აგრო მოტორსი</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>4,295</t>
+          <t>6,592</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>-82.8%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>-582</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>19.2%</t>
+          <t>-8.8%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>851</t>
+          <t>-946</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>5,489</t>
+          <t>8,700</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>5,489</t>
+          <t>1,549</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>406241543</t>
+          <t>405154568</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>შპს რანა ფოინთ</t>
+          <t>შპს ტუზმოტორსი</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>4,190</t>
+          <t>6,547</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>81.4%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>806</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>14.5%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>421</t>
+          <t>941</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>2,730</t>
+          <t>1,289</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>2,532</t>
+          <t>1,067</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>425369424</t>
+          <t>404898278</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>შპს ბილოს მოტორსი</t>
+          <t>შპს Lider auto parts</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>3,974</t>
+          <t>6,343</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>70.5%</t>
+          <t>-27.1%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>918</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>17.4%</t>
+          <t>14.5%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>900</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>4,913</t>
+          <t>10,778</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>1,680</t>
+          <t>10,026</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>406024877</t>
+          <t>415093160</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>შპს ემეს მოტორსი</t>
+          <t>შპს ველ-მოტორს</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>3,961</t>
+          <t>6,270</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>8.2%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>1,281</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>20.4%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>1,095</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>2,911</t>
+          <t>6,614</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>2,118</t>
+          <t>5,554</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>402098751</t>
+          <t>401972647</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>შპს ვ8შიფინგ</t>
+          <t>შპს  მობ იმპორტი</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>3,808</t>
+          <t>6,052</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>16.1%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>-3,323</t>
+          <t>-220</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>-87.3%</t>
+          <t>-3.6%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>-3,326</t>
+          <t>-516</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>3,597</t>
+          <t>4,288</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>-3,923</t>
+          <t>1,387</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>412745187</t>
+          <t>405156254</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>შპს ლეომოტორსი</t>
+          <t>შპს ვექტურა</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>3,666</t>
+          <t>5,956</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>-13.3%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>965</t>
+          <t>949</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>26.3%</t>
+          <t>15.9%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>960</t>
+          <t>677</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>3,779</t>
+          <t>3,490</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>3,440</t>
+          <t>2,866</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>402043481</t>
+          <t>405159670</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>შპს ავტო დორი</t>
+          <t>შპს  დბ მოტორს</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>3,660</t>
+          <t>5,953</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>22.9%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>645</t>
+          <t>2,054</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>17.6%</t>
+          <t>34.5%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>573</t>
+          <t>1,820</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>1,977</t>
+          <t>4,063</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>1,264</t>
+          <t>3,965</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>406215215</t>
+          <t>406189324</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჯიოილი</t>
+          <t>შპს  სპეციმპექსი</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>3,612</t>
+          <t>5,951</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>557</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>12.7%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>373</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>2,394</t>
+          <t>3,912</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>2,341</t>
+          <t>2,776</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>404949721</t>
+          <t>205283067</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>შპს სენა ავტო</t>
+          <t>შპს ჯეო ავტო 1</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>3,558</t>
+          <t>5,824</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>-29.8%</t>
+          <t>-55.8%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>-214</t>
+          <t>218</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>3.7%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>-214</t>
+          <t>63</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>2,984</t>
+          <t>6,145</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>3,708</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>434165976</t>
+          <t>404920289</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>შპს როთა მოტორს</t>
+          <t>შპს I GPS ოპერატორი</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>3,557</t>
+          <t>5,763</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>787</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>447</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>4,541</t>
+          <t>6,232</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>1,000</t>
+          <t>3,290</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>245433231</t>
+          <t>402193103</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ომეგა მოტორსი</t>
+          <t>შპს ვ8შიფინგ ჯორჯია</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>3,487</t>
+          <t>5,718</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>-49.1%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>-981</t>
+          <t>1,144</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>-28.1%</t>
+          <t>20.0%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>-1,748</t>
+          <t>1,090</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>6,786</t>
+          <t>2,339</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>-4,208</t>
+          <t>489</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>204382435</t>
+          <t>206341323</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>სს თბილისის ცენტრალური ავტოვაგზალი</t>
+          <t>შპს ენჯინ პარტს</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>3,400</t>
+          <t>5,500</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>1,399</t>
+          <t>2,181</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>41.2%</t>
+          <t>39.7%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>1,079</t>
+          <t>2,084</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>25,483</t>
+          <t>7,614</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>25,336</t>
+          <t>4,939</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>402127916</t>
+          <t>402095166</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯიპი მოტორს</t>
+          <t>⚠ შპს ლონგო ჯორჯია</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>3,387</t>
+          <t>5,489</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>-21.5%</t>
+          <t>153.4%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>-156</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>11.9%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>-479</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>2,922</t>
+          <t>194</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>1,141</t>
+          <t>-526</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>406237335</t>
+          <t>400014195</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>შპს  ავტოგაზ-კავკაზ</t>
+          <t>შპს ნიუპროტექტორი</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>3,373</t>
+          <t>5,434</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>49.7%</t>
+          <t>30.1%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>881</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>12.3%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>842</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>1,294</t>
+          <t>4,221</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>4,149</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>235430645</t>
+          <t>412706166</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>შპს მარტვილავტოგზა</t>
+          <t>შპს ოტომოტო</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>3,300</t>
+          <t>5,309</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>51.3%</t>
+          <t>-21.2%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>604</t>
+          <t>106</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>18.3%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>34</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>2,221</t>
+          <t>4,118</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>2,122</t>
+          <t>1,420</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>225052732</t>
+          <t>245594496</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>შპს ბაღდათის ავტოგზა</t>
+          <t>⚠ შპს ილია ნარაკიძე 777</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>3,282</t>
+          <t>5,249</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>46.7%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>1,241</t>
+          <t>1,002</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>37.8%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>1,073</t>
+          <t>830</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>1,591</t>
+          <t>3,097</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>1,320</t>
+          <t>1,969</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>448402853</t>
+          <t>406372544</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>შპს იმო მოტორს</t>
+          <t>შპს ქარფათაუტო</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>3,128</t>
+          <t>5,188</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>28.6%</t>
+          <t>-6.6%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>749</t>
+          <t>417</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>23.9%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>283</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>5,369</t>
+          <t>2,608</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>2,968</t>
+          <t>690</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>405241484</t>
+          <t>412704649</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>შპს გიანთი მოტორს</t>
+          <t>შპს მასა</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>3,052</t>
+          <t>5,046</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>898</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>15.6%</t>
+          <t>17.8%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>762</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>2,890</t>
+          <t>1,289</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>2,159</t>
+          <t>934</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>405046098</t>
+          <t>206342698</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს პიტსტოპ მოტო</t>
+          <t>შპს ინ ვესტა ჯორჯია</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>3,008</t>
+          <t>4,993</t>
         </is>
       </c>
       <c r="F125" s="5" t="inlineStr">
         <is>
-          <t>-36.6%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>493</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
           <t>9.9%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>276</t>
+          <t>340</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>2,654</t>
+          <t>1,512</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>2,300</t>
+          <t>1,191</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>445467325</t>
+          <t>208141321</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტო-2015</t>
+          <t>შპს ბიზნეს ჯგუფი 2010</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>2,944</t>
+          <t>4,809</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>-55.7%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>1,586</t>
+          <t>89</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
-          <t>53.9%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>-77</t>
+          <t>-220</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>5,678</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>503</t>
+          <t>4,901</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>412743731</t>
+          <t>428518712</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>შპს ასა მოტორსი</t>
+          <t>შპს USA AUTO PARTS</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>2,934</t>
+          <t>4,800</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>773</t>
+          <t>1,078</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>26.4%</t>
+          <t>22.5%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>804</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>2,818</t>
+          <t>3,447</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>1,156</t>
+          <t>2,093</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>434178114</t>
+          <t>445433451</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯი მოტორსი</t>
+          <t>შპს ენერჯი მოტორსი</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>2,839</t>
+          <t>4,784</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>48.0%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>53</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>11.1%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>-161</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>3,044</t>
+          <t>2,908</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>69</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>443864935</t>
+          <t>406300033</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ნიუ მოტორსი</t>
+          <t>შპს სმგ</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>2,779</t>
+          <t>4,613</t>
         </is>
       </c>
       <c r="F129" s="5" t="inlineStr">
         <is>
-          <t>14.8%</t>
+          <t>21.0%</t>
         </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>980</t>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>21.2%</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>933</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>845</t>
+          <t>4,932</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>1,987</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
-          <t>211354390</t>
+          <t>438733756</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>საქართველოს საერთაშორისო საავტომობილო გადამზიდავთა ასოციაცია</t>
+          <t>შპს  ბახულა მოტორსი</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E130" s="7" t="inlineStr">
         <is>
-          <t>2,743</t>
+          <t>4,460</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>15.8%</t>
+          <t>25.9%</t>
         </is>
       </c>
       <c r="G130" s="7" t="inlineStr">
         <is>
-          <t>708</t>
+          <t>961</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>25.8%</t>
+          <t>21.6%</t>
         </is>
       </c>
       <c r="I130" s="7" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>726</t>
         </is>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
-          <t>9,326</t>
+          <t>2,739</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>9,034</t>
+          <t>1,759</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>401957673</t>
+          <t>205053243</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr">
         <is>
-          <t>შპს ავტო ინვესტი</t>
+          <t>შპს ჯეოტრონიკი</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>2,690</t>
+          <t>4,402</t>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
-          <t>1.3%</t>
+          <t>7.4%</t>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>915</t>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>625</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>1,809</t>
+          <t>2,180</t>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>798</t>
+          <t>2,135</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="7" t="inlineStr">
         <is>
-          <t>405329112</t>
+          <t>405239503</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>შპს ენტერფრაისი</t>
+          <t>შპს ქვიქტესტი</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D132" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E132" s="7" t="inlineStr">
         <is>
-          <t>2,680</t>
+          <t>4,344</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>-90.5%</t>
+          <t>17.1%</t>
         </is>
       </c>
       <c r="G132" s="7" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>1,493</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>34.4%</t>
         </is>
       </c>
       <c r="I132" s="7" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>507</t>
         </is>
       </c>
       <c r="J132" s="7" t="inlineStr">
         <is>
-          <t>3,079</t>
+          <t>3,160</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>683</t>
+          <t>-1,138</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>406038461</t>
+          <t>200243441</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr">
         <is>
-          <t>შპს ხალიბები</t>
+          <t>შპს ავტოსერვისცენტრი+</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
-          <t>2,639</t>
+          <t>4,310</t>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
-          <t>36.2%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>-519</t>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>-12.0%</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>-51</t>
+          <t>-240</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>4,076</t>
+          <t>1,434</t>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>1,435</t>
+          <t>1,434</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="7" t="inlineStr">
         <is>
-          <t>405702930</t>
+          <t>401982226</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტო იმპორტ ლოჯისტიკს</t>
+          <t>შპს ლიდერ. parts</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D134" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E134" s="7" t="inlineStr">
         <is>
-          <t>2,625</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,295</t>
+        </is>
+      </c>
+      <c r="F134" s="7" t="inlineStr">
+        <is>
+          <t>4.4%</t>
+        </is>
       </c>
       <c r="G134" s="7" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>825</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>19.2%</t>
         </is>
       </c>
       <c r="I134" s="7" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>851</t>
         </is>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>5,489</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>5,489</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>405522411</t>
+          <t>425358828</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
-          <t>შპს თეგეტა ეფრუვდ</t>
+          <t>⚠ შპს  D&amp;S GROUP (დ და ს ჯგუფი)</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
-          <t>2,595</t>
+          <t>4,232</t>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
-          <t>-46.0%</t>
+          <t>26.6%</t>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
-          <t>-1,232</t>
+          <t>270</t>
         </is>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>-47.5%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
-          <t>-2,031</t>
+          <t>8</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
-          <t>1,637</t>
+          <t>6,604</t>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>-1,091</t>
+          <t>2,477</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="7" t="inlineStr">
         <is>
-          <t>415109983</t>
+          <t>406241543</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>შპს რატოზ თაიერ</t>
+          <t>შპს რანა ფოინთ</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D136" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E136" s="7" t="inlineStr">
         <is>
-          <t>2,592</t>
+          <t>4,190</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>-84.4%</t>
+          <t>10.9%</t>
         </is>
       </c>
       <c r="G136" s="7" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>607</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>14.5%</t>
         </is>
       </c>
       <c r="I136" s="7" t="inlineStr">
         <is>
-          <t>-741</t>
+          <t>421</t>
         </is>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>2,730</t>
         </is>
       </c>
       <c r="K136" s="7" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>2,532</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
-          <t>212272477</t>
+          <t>405037071</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr">
         <is>
-          <t>შპს საავტომობილო გზების რეაბილიტაციისა და მოდერნიზაციის ზედამხედველობის დირექცია</t>
+          <t>შპს აპო თრეიდინგი</t>
         </is>
       </c>
       <c r="C137" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D137" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
-          <t>2,438</t>
+          <t>4,134</t>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
-          <t>-38.5%</t>
+          <t>2.5%</t>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
-          <t>-675</t>
+          <t>482</t>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>-27.7%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I137" s="5" t="inlineStr">
         <is>
-          <t>-882</t>
+          <t>442</t>
         </is>
       </c>
       <c r="J137" s="5" t="inlineStr">
         <is>
-          <t>5,083</t>
+          <t>2,336</t>
         </is>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>4,995</t>
+          <t>1,772</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="7" t="inlineStr">
         <is>
-          <t>416310806</t>
+          <t>445416416</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>შპს უნი მოტორსი</t>
+          <t>შპს ენერჯი პარტს</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D138" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E138" s="7" t="inlineStr">
         <is>
-          <t>2,383</t>
+          <t>4,100</t>
         </is>
       </c>
       <c r="F138" s="7" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>-5.8%</t>
         </is>
       </c>
       <c r="G138" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>791</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="I138" s="7" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>686</t>
         </is>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
-          <t>2,591</t>
+          <t>2,032</t>
         </is>
       </c>
       <c r="K138" s="7" t="inlineStr">
         <is>
-          <t>1,923</t>
+          <t>1,583</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="inlineStr">
         <is>
-          <t>405017235</t>
+          <t>425369424</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr">
         <is>
-          <t>შპს ავტო ვორლდ AVTO WORLD</t>
+          <t>შპს ბილოს მოტორსი</t>
         </is>
       </c>
       <c r="C139" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D139" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
-          <t>2,356</t>
+          <t>3,974</t>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
-          <t>106.2%</t>
+          <t>70.5%</t>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>692</t>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>18.8%</t>
+          <t>17.4%</t>
         </is>
       </c>
       <c r="I139" s="5" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>615</t>
         </is>
       </c>
       <c r="J139" s="5" t="inlineStr">
         <is>
-          <t>1,430</t>
+          <t>4,913</t>
         </is>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>1,680</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="7" t="inlineStr">
         <is>
-          <t>400255488</t>
+          <t>439397877</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>შპს  ჰოლი მოტორს</t>
+          <t>შპს ენჯი</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D140" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E140" s="7" t="inlineStr">
         <is>
-          <t>2,351</t>
+          <t>3,953</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>38.0%</t>
+          <t>13.6%</t>
         </is>
       </c>
       <c r="G140" s="7" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>780</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>19.7%</t>
         </is>
       </c>
       <c r="I140" s="7" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>200</t>
         </is>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
-          <t>1,836</t>
+          <t>8,769</t>
         </is>
       </c>
       <c r="K140" s="7" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>327</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="inlineStr">
         <is>
-          <t>404879716</t>
+          <t>402098751</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯი დი ჯი გრუპი</t>
+          <t>შპს ვ8შიფინგ</t>
         </is>
       </c>
       <c r="C141" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D141" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
-          <t>2,326</t>
+          <t>3,808</t>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>-2.5%</t>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>-3,323</t>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>-87.3%</t>
         </is>
       </c>
       <c r="I141" s="5" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>-3,326</t>
         </is>
       </c>
       <c r="J141" s="5" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>3,597</t>
         </is>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>-3,923</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="7" t="inlineStr">
         <is>
-          <t>438114906</t>
+          <t>412745187</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>შპს მერო მოტორსი</t>
+          <t>შპს ლეომოტორსი</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D142" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E142" s="7" t="inlineStr">
         <is>
-          <t>2,320</t>
+          <t>3,666</t>
         </is>
       </c>
       <c r="F142" s="7" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="G142" s="7" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>965</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>28.1%</t>
+          <t>26.3%</t>
         </is>
       </c>
       <c r="I142" s="7" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>960</t>
         </is>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
-          <t>3,523</t>
+          <t>3,779</t>
         </is>
       </c>
       <c r="K142" s="7" t="inlineStr">
         <is>
-          <t>3,495</t>
+          <t>3,440</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="inlineStr">
         <is>
-          <t>406123485</t>
+          <t>405571493</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ხან მოტორს</t>
+          <t>შპს ქარმოლი</t>
         </is>
       </c>
       <c r="C143" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D143" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
-          <t>2,310</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,621</t>
+        </is>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t>52.5%</t>
+        </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>-31</t>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="I143" s="5" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="J143" s="5" t="inlineStr">
         <is>
-          <t>404</t>
+          <t>1,923</t>
         </is>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>-172</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="7" t="inlineStr">
         <is>
-          <t>405669806</t>
+          <t>406215215</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>შპს აღმოსავლეთ-დასავლეთის ვაჭრობა და ლოგისტიკა</t>
+          <t>შპს  ჯიოილი</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D144" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E144" s="7" t="inlineStr">
         <is>
-          <t>2,282</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,612</t>
+        </is>
+      </c>
+      <c r="F144" s="7" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
       </c>
       <c r="G144" s="7" t="inlineStr">
         <is>
-          <t>1,247</t>
+          <t>458</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
-          <t>54.6%</t>
+          <t>12.7%</t>
         </is>
       </c>
       <c r="I144" s="7" t="inlineStr">
         <is>
-          <t>1,242</t>
+          <t>401</t>
         </is>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
-          <t>2,040</t>
+          <t>2,394</t>
         </is>
       </c>
       <c r="K144" s="7" t="inlineStr">
         <is>
-          <t>1,243</t>
+          <t>2,341</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="inlineStr">
         <is>
-          <t>412670587</t>
+          <t>404949721</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr">
         <is>
-          <t>შპს მგა მოტორსი</t>
+          <t>შპს სენა ავტო</t>
         </is>
       </c>
       <c r="C145" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D145" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
-          <t>2,281</t>
+          <t>3,558</t>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
-          <t>3.1%</t>
+          <t>-29.8%</t>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>-214</t>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>18.2%</t>
+          <t>-6.0%</t>
         </is>
       </c>
       <c r="I145" s="5" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>-214</t>
         </is>
       </c>
       <c r="J145" s="5" t="inlineStr">
         <is>
-          <t>3,370</t>
+          <t>2,984</t>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>3,347</t>
+          <t>799</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="7" t="inlineStr">
         <is>
-          <t>202462218</t>
+          <t>434165976</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>შპს გამა მოტორსი</t>
+          <t>შპს როთა მოტორს</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D146" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E146" s="7" t="inlineStr">
         <is>
-          <t>2,248</t>
+          <t>3,557</t>
         </is>
       </c>
       <c r="F146" s="7" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>-25.8%</t>
         </is>
       </c>
       <c r="G146" s="7" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>374</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="I146" s="7" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>176</t>
         </is>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
-          <t>3,098</t>
+          <t>4,541</t>
         </is>
       </c>
       <c r="K146" s="7" t="inlineStr">
         <is>
-          <t>2,834</t>
+          <t>1,000</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="inlineStr">
         <is>
-          <t>234237607</t>
+          <t>436059612</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr">
         <is>
-          <t>შპს მარნეულის მუნიციპალიტეტის ავტოპარკი</t>
+          <t>შპს ლიდერი ნატახტარი</t>
         </is>
       </c>
       <c r="C147" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D147" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
-          <t>2,199</t>
-[...5 lines deleted...]
-        </is>
+          <t>3,522</t>
+        </is>
+      </c>
+      <c r="F147" s="5" t="n">
+        <v/>
       </c>
       <c r="G147" s="5" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>657</t>
         </is>
       </c>
       <c r="H147" s="5" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>18.7%</t>
         </is>
       </c>
       <c r="I147" s="5" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>658</t>
         </is>
       </c>
       <c r="J147" s="5" t="inlineStr">
         <is>
-          <t>2,524</t>
+          <t>1,017</t>
         </is>
       </c>
       <c r="K147" s="5" t="inlineStr">
         <is>
-          <t>277</t>
+          <t>790</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="7" t="inlineStr">
         <is>
-          <t>405434613</t>
+          <t>416289251</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>შპს ტაიგერ მოტორსი</t>
+          <t>შპს ინტო გრუპ</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D148" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E148" s="7" t="inlineStr">
         <is>
-          <t>2,147</t>
+          <t>3,482</t>
         </is>
       </c>
       <c r="F148" s="7" t="inlineStr">
         <is>
-          <t>5.4%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="G148" s="7" t="inlineStr">
         <is>
-          <t>677</t>
+          <t>1,089</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
-          <t>31.5%</t>
+          <t>31.3%</t>
         </is>
       </c>
       <c r="I148" s="7" t="inlineStr">
         <is>
-          <t>587</t>
+          <t>962</t>
         </is>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
-          <t>1,413</t>
+          <t>2,921</t>
         </is>
       </c>
       <c r="K148" s="7" t="inlineStr">
         <is>
-          <t>948</t>
+          <t>2,718</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="inlineStr">
         <is>
-          <t>405273644</t>
+          <t>402127916</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr">
         <is>
-          <t>შპს ავტო დეპო</t>
+          <t>შპს ჯიპი მოტორს</t>
         </is>
       </c>
       <c r="C149" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D149" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E149" s="5" t="inlineStr">
         <is>
-          <t>2,142</t>
+          <t>3,387</t>
         </is>
       </c>
       <c r="F149" s="5" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>-21.5%</t>
         </is>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>404</t>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="I149" s="5" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>405</t>
         </is>
       </c>
       <c r="J149" s="5" t="inlineStr">
         <is>
-          <t>3,809</t>
+          <t>2,922</t>
         </is>
       </c>
       <c r="K149" s="5" t="inlineStr">
         <is>
-          <t>3,291</t>
+          <t>1,141</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="7" t="inlineStr">
         <is>
-          <t>205228877</t>
+          <t>445507087</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>შპს რუსთავის საერთაშორისო ავტოდრომი</t>
+          <t>შპს ჯეო ქარ იმპორტ</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D150" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E150" s="7" t="inlineStr">
         <is>
-          <t>2,133</t>
+          <t>3,377</t>
         </is>
       </c>
       <c r="F150" s="7" t="inlineStr">
         <is>
-          <t>49.5%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="G150" s="7" t="inlineStr">
         <is>
-          <t>-996</t>
+          <t>959</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
-          <t>-46.7%</t>
+          <t>28.4%</t>
         </is>
       </c>
       <c r="I150" s="7" t="inlineStr">
         <is>
-          <t>-1,106</t>
+          <t>916</t>
         </is>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
-          <t>44,449</t>
+          <t>3,695</t>
         </is>
       </c>
       <c r="K150" s="7" t="inlineStr">
         <is>
-          <t>10,310</t>
+          <t>3,406</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="inlineStr">
         <is>
-          <t>225387881</t>
+          <t>406237335</t>
         </is>
       </c>
       <c r="B151" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ავტოკომპლექსი</t>
+          <t>შპს  ავტოგაზ-კავკაზ</t>
         </is>
       </c>
       <c r="C151" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D151" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E151" s="5" t="inlineStr">
         <is>
-          <t>1,960</t>
+          <t>3,373</t>
         </is>
       </c>
       <c r="F151" s="5" t="inlineStr">
         <is>
-          <t>-75.3%</t>
+          <t>49.7%</t>
         </is>
       </c>
       <c r="G151" s="5" t="inlineStr">
         <is>
-          <t>303</t>
+          <t>415</t>
         </is>
       </c>
       <c r="H151" s="5" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="I151" s="5" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>357</t>
         </is>
       </c>
       <c r="J151" s="5" t="inlineStr">
         <is>
-          <t>3,140</t>
+          <t>1,294</t>
         </is>
       </c>
       <c r="K151" s="5" t="inlineStr">
         <is>
-          <t>1,729</t>
+          <t>691</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="7" t="inlineStr">
         <is>
-          <t>202262844</t>
+          <t>200267040</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>შპს გიბა მოტორსი</t>
+          <t>შპს ბომს</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D152" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E152" s="7" t="inlineStr">
         <is>
-          <t>1,955</t>
+          <t>3,239</t>
         </is>
       </c>
       <c r="F152" s="7" t="inlineStr">
         <is>
-          <t>-27.3%</t>
+          <t>25.1%</t>
         </is>
       </c>
       <c r="G152" s="7" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>492</t>
         </is>
       </c>
       <c r="H152" s="7" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="I152" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>403</t>
         </is>
       </c>
       <c r="J152" s="7" t="inlineStr">
         <is>
-          <t>5,293</t>
+          <t>1,732</t>
         </is>
       </c>
       <c r="K152" s="7" t="inlineStr">
         <is>
-          <t>5,069</t>
+          <t>1,069</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="inlineStr">
         <is>
-          <t>208140439</t>
+          <t>404400206</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr">
         <is>
-          <t>სს ავტომობილისტი</t>
+          <t>შპს ჯიპიეს ჯორჯია</t>
         </is>
       </c>
       <c r="C153" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D153" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
-          <t>1,910</t>
+          <t>3,201</t>
         </is>
       </c>
       <c r="F153" s="5" t="inlineStr">
         <is>
-          <t>50.1%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="G153" s="5" t="inlineStr">
         <is>
-          <t>793</t>
+          <t>385</t>
         </is>
       </c>
       <c r="H153" s="5" t="inlineStr">
         <is>
-          <t>41.5%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="I153" s="5" t="inlineStr">
         <is>
-          <t>-73</t>
+          <t>278</t>
         </is>
       </c>
       <c r="J153" s="5" t="inlineStr">
         <is>
-          <t>9,213</t>
+          <t>2,501</t>
         </is>
       </c>
       <c r="K153" s="5" t="inlineStr">
         <is>
-          <t>1,084</t>
+          <t>1,629</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="7" t="inlineStr">
         <is>
-          <t>200234772</t>
+          <t>448402853</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>შპს კომპანია ჯაოკენი მოტორსი</t>
+          <t>შპს იმო მოტორს</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D154" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E154" s="7" t="inlineStr">
         <is>
-          <t>1,903</t>
+          <t>3,128</t>
         </is>
       </c>
       <c r="F154" s="7" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>28.6%</t>
         </is>
       </c>
       <c r="G154" s="7" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>749</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
-          <t>18.3%</t>
+          <t>23.9%</t>
         </is>
       </c>
       <c r="I154" s="7" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>523</t>
         </is>
       </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
-          <t>1,637</t>
+          <t>5,369</t>
         </is>
       </c>
       <c r="K154" s="7" t="inlineStr">
         <is>
-          <t>1,583</t>
+          <t>2,968</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="5" t="inlineStr">
         <is>
-          <t>222934243</t>
+          <t>206341797</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr">
         <is>
-          <t>შპს ამბროლაურის ავტოგზა #10</t>
+          <t>შპს კმ-სერვისი</t>
         </is>
       </c>
       <c r="C155" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D155" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E155" s="5" t="inlineStr">
         <is>
-          <t>1,896</t>
+          <t>3,088</t>
         </is>
       </c>
       <c r="F155" s="5" t="inlineStr">
         <is>
-          <t>-17.7%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="G155" s="5" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>405</t>
         </is>
       </c>
       <c r="H155" s="5" t="inlineStr">
         <is>
-          <t>25.7%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="I155" s="5" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>364</t>
         </is>
       </c>
       <c r="J155" s="5" t="inlineStr">
         <is>
-          <t>3,168</t>
+          <t>3,812</t>
         </is>
       </c>
       <c r="K155" s="5" t="inlineStr">
         <is>
-          <t>3,138</t>
+          <t>2,887</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="7" t="inlineStr">
         <is>
-          <t>202050699</t>
+          <t>405241484</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>სს დიდუბის ავტოვაგზალი</t>
+          <t>შპს გიანთი მოტორს</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D156" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E156" s="7" t="inlineStr">
         <is>
-          <t>1,890</t>
+          <t>3,052</t>
         </is>
       </c>
       <c r="F156" s="7" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>13.2%</t>
         </is>
       </c>
       <c r="G156" s="7" t="inlineStr">
         <is>
-          <t>1,222</t>
+          <t>475</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t>64.6%</t>
+          <t>15.6%</t>
         </is>
       </c>
       <c r="I156" s="7" t="inlineStr">
         <is>
-          <t>1,114</t>
+          <t>410</t>
         </is>
       </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
-          <t>7,103</t>
+          <t>2,890</t>
         </is>
       </c>
       <c r="K156" s="7" t="inlineStr">
         <is>
-          <t>6,560</t>
+          <t>2,159</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="inlineStr">
         <is>
-          <t>204504839</t>
+          <t>445466139</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr">
         <is>
-          <t>შპს ენ-ჯი-ემ კომპანი</t>
+          <t>შპს აკზონობელგეორგია</t>
         </is>
       </c>
       <c r="C157" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D157" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
-          <t>1,852</t>
+          <t>3,045</t>
         </is>
       </c>
       <c r="F157" s="5" t="inlineStr">
         <is>
-          <t>-29.6%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="G157" s="5" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>366</t>
         </is>
       </c>
       <c r="H157" s="5" t="inlineStr">
         <is>
-          <t>26.6%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="I157" s="5" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>-221</t>
         </is>
       </c>
       <c r="J157" s="5" t="inlineStr">
         <is>
-          <t>3,753</t>
+          <t>4,399</t>
         </is>
       </c>
       <c r="K157" s="5" t="inlineStr">
         <is>
-          <t>3,430</t>
+          <t>1,051</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="7" t="inlineStr">
         <is>
-          <t>205008463</t>
+          <t>405046098</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტოგრანდი</t>
+          <t>⚠ შპს პიტსტოპ მოტო</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D158" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E158" s="7" t="inlineStr">
         <is>
-          <t>1,804</t>
+          <t>3,008</t>
         </is>
       </c>
       <c r="F158" s="7" t="inlineStr">
         <is>
-          <t>-31.9%</t>
+          <t>-36.6%</t>
         </is>
       </c>
       <c r="G158" s="7" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>299</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
-          <t>33.0%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I158" s="7" t="inlineStr">
         <is>
-          <t>438</t>
+          <t>276</t>
         </is>
       </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
-          <t>4,494</t>
+          <t>2,654</t>
         </is>
       </c>
       <c r="K158" s="7" t="inlineStr">
         <is>
-          <t>3,810</t>
+          <t>2,300</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="5" t="inlineStr">
         <is>
-          <t>245527023</t>
+          <t>405318516</t>
         </is>
       </c>
       <c r="B159" s="6" t="inlineStr">
         <is>
-          <t>შპს სინთეზი მოტორსი</t>
+          <t>შპს ჰიტსეილი</t>
         </is>
       </c>
       <c r="C159" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D159" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E159" s="5" t="inlineStr">
         <is>
-          <t>1,783</t>
+          <t>2,982</t>
         </is>
       </c>
       <c r="F159" s="5" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>-4.3%</t>
         </is>
       </c>
       <c r="G159" s="5" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>22</t>
         </is>
       </c>
       <c r="H159" s="5" t="inlineStr">
         <is>
-          <t>21.1%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="I159" s="5" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="J159" s="5" t="inlineStr">
         <is>
-          <t>2,878</t>
+          <t>1,808</t>
         </is>
       </c>
       <c r="K159" s="5" t="inlineStr">
         <is>
-          <t>-1,009</t>
+          <t>467</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="7" t="inlineStr">
         <is>
-          <t>211324020</t>
+          <t>412743731</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>შპს კენტავრი</t>
+          <t>შპს ასა მოტორსი</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D160" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E160" s="7" t="inlineStr">
         <is>
-          <t>1,716</t>
+          <t>2,934</t>
         </is>
       </c>
       <c r="F160" s="7" t="inlineStr">
         <is>
-          <t>34.1%</t>
+          <t>19.8%</t>
         </is>
       </c>
       <c r="G160" s="7" t="inlineStr">
         <is>
-          <t>590</t>
+          <t>773</t>
         </is>
       </c>
       <c r="H160" s="7" t="inlineStr">
         <is>
-          <t>34.4%</t>
+          <t>26.4%</t>
         </is>
       </c>
       <c r="I160" s="7" t="inlineStr">
         <is>
-          <t>563</t>
+          <t>139</t>
         </is>
       </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
-          <t>3,728</t>
+          <t>2,818</t>
         </is>
       </c>
       <c r="K160" s="7" t="inlineStr">
         <is>
-          <t>2,732</t>
+          <t>1,156</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="inlineStr">
         <is>
-          <t>212670091</t>
+          <t>200278225</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr">
         <is>
-          <t>შპს ავტოტრანსპორტი 91</t>
+          <t>შპს ჯ.ზ. ჯიჰანი</t>
         </is>
       </c>
       <c r="C161" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D161" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E161" s="5" t="inlineStr">
         <is>
-          <t>1,689</t>
+          <t>2,909</t>
         </is>
       </c>
       <c r="F161" s="5" t="inlineStr">
         <is>
-          <t>85.1%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="G161" s="5" t="inlineStr">
         <is>
-          <t>805</t>
+          <t>573</t>
         </is>
       </c>
       <c r="H161" s="5" t="inlineStr">
         <is>
-          <t>47.7%</t>
+          <t>19.7%</t>
         </is>
       </c>
       <c r="I161" s="5" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>94</t>
         </is>
       </c>
       <c r="J161" s="5" t="inlineStr">
         <is>
-          <t>15,943</t>
+          <t>2,764</t>
         </is>
       </c>
       <c r="K161" s="5" t="inlineStr">
         <is>
-          <t>10,842</t>
+          <t>1,717</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="7" t="inlineStr">
         <is>
-          <t>402009599</t>
+          <t>434178114</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გბ მოტორსი</t>
+          <t>შპს ჯი მოტორსი</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D162" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E162" s="7" t="inlineStr">
         <is>
-          <t>1,659</t>
+          <t>2,839</t>
         </is>
       </c>
       <c r="F162" s="7" t="inlineStr">
         <is>
-          <t>-56.2%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="G162" s="7" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>316</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>11.1%</t>
         </is>
       </c>
       <c r="I162" s="7" t="inlineStr">
         <is>
-          <t>-118</t>
+          <t>303</t>
         </is>
       </c>
       <c r="J162" s="7" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>3,044</t>
         </is>
       </c>
       <c r="K162" s="7" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>838</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="inlineStr">
         <is>
-          <t>234161812</t>
+          <t>443864935</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr">
         <is>
-          <t>შპს საჭე</t>
+          <t>⚠ შპს ნიუ მოტორსი</t>
         </is>
       </c>
       <c r="C163" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D163" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E163" s="5" t="inlineStr">
         <is>
-          <t>1,595</t>
+          <t>2,779</t>
         </is>
       </c>
       <c r="F163" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>14.8%</t>
         </is>
       </c>
       <c r="G163" s="5" t="inlineStr">
         <is>
-          <t>1,071</t>
+          <t>1</t>
         </is>
       </c>
       <c r="H163" s="5" t="inlineStr">
         <is>
-          <t>67.2%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="I163" s="5" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>-40</t>
         </is>
       </c>
       <c r="J163" s="5" t="inlineStr">
         <is>
-          <t>3,247</t>
+          <t>845</t>
         </is>
       </c>
       <c r="K163" s="5" t="inlineStr">
         <is>
-          <t>2,801</t>
+          <t>-105</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="7" t="inlineStr">
         <is>
-          <t>405188737</t>
+          <t>401957673</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ავტოჰაბი</t>
+          <t>შპს ავტო ინვესტი</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D164" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E164" s="7" t="inlineStr">
         <is>
-          <t>1,584</t>
+          <t>2,690</t>
         </is>
       </c>
       <c r="F164" s="7" t="inlineStr">
         <is>
-          <t>-74.6%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="G164" s="7" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>146</t>
         </is>
       </c>
       <c r="H164" s="7" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="I164" s="7" t="inlineStr">
         <is>
-          <t>-289</t>
+          <t>122</t>
         </is>
       </c>
       <c r="J164" s="7" t="inlineStr">
         <is>
-          <t>2,478</t>
+          <t>1,809</t>
         </is>
       </c>
       <c r="K164" s="7" t="inlineStr">
         <is>
-          <t>-2,752</t>
+          <t>798</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="inlineStr">
         <is>
-          <t>416335228</t>
+          <t>405329112</t>
         </is>
       </c>
       <c r="B165" s="6" t="inlineStr">
         <is>
-          <t>შპს ავტო ლაბ</t>
+          <t>შპს ენტერფრაისი</t>
         </is>
       </c>
       <c r="C165" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D165" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
-          <t>1,455</t>
+          <t>2,680</t>
         </is>
       </c>
       <c r="F165" s="5" t="inlineStr">
         <is>
-          <t>34.5%</t>
+          <t>-90.5%</t>
         </is>
       </c>
       <c r="G165" s="5" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>-25</t>
         </is>
       </c>
       <c r="H165" s="5" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="I165" s="5" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>99</t>
         </is>
       </c>
       <c r="J165" s="5" t="inlineStr">
         <is>
-          <t>1,670</t>
+          <t>3,079</t>
         </is>
       </c>
       <c r="K165" s="5" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>683</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="7" t="inlineStr">
         <is>
-          <t>405077839</t>
+          <t>406064351</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>შპს პროფესიონალი</t>
+          <t>შპს ალფა ჯგუფი</t>
         </is>
       </c>
       <c r="C166" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D166" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E166" s="7" t="inlineStr">
         <is>
-          <t>1,438</t>
+          <t>2,651</t>
         </is>
       </c>
       <c r="F166" s="7" t="inlineStr">
         <is>
-          <t>-38.9%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="G166" s="7" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>618</t>
         </is>
       </c>
       <c r="H166" s="7" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>23.3%</t>
         </is>
       </c>
       <c r="I166" s="7" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>617</t>
         </is>
       </c>
       <c r="J166" s="7" t="inlineStr">
         <is>
-          <t>1,335</t>
+          <t>3,914</t>
         </is>
       </c>
       <c r="K166" s="7" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>2,380</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="inlineStr">
         <is>
-          <t>445449186</t>
+          <t>406038461</t>
         </is>
       </c>
       <c r="B167" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სუხ მოტორსი</t>
+          <t>შპს ხალიბები</t>
         </is>
       </c>
       <c r="C167" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D167" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E167" s="5" t="inlineStr">
         <is>
-          <t>1,356</t>
+          <t>2,639</t>
         </is>
       </c>
       <c r="F167" s="5" t="inlineStr">
         <is>
-          <t>298.0%</t>
+          <t>36.2%</t>
         </is>
       </c>
       <c r="G167" s="5" t="inlineStr">
         <is>
-          <t>417</t>
+          <t>-73</t>
         </is>
       </c>
       <c r="H167" s="5" t="inlineStr">
         <is>
-          <t>30.8%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="I167" s="5" t="inlineStr">
         <is>
-          <t>337</t>
+          <t>-51</t>
         </is>
       </c>
       <c r="J167" s="5" t="inlineStr">
         <is>
-          <t>6,048</t>
+          <t>4,076</t>
         </is>
       </c>
       <c r="K167" s="5" t="inlineStr">
         <is>
-          <t>3,094</t>
+          <t>1,435</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="7" t="inlineStr">
         <is>
-          <t>405192777</t>
+          <t>405702930</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>შპს ტოპ მოტორსი</t>
+          <t>შპს ავტო იმპორტ ლოჯისტიკს</t>
         </is>
       </c>
       <c r="C168" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D168" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E168" s="7" t="inlineStr">
         <is>
-          <t>1,257</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,625</t>
+        </is>
+      </c>
+      <c r="F168" s="7" t="n">
+        <v/>
       </c>
       <c r="G168" s="7" t="inlineStr">
         <is>
-          <t>617</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
-          <t>49.1%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I168" s="7" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>69</t>
         </is>
       </c>
       <c r="J168" s="7" t="inlineStr">
         <is>
-          <t>3,847</t>
+          <t>67</t>
         </is>
       </c>
       <c r="K168" s="7" t="inlineStr">
         <is>
-          <t>3,730</t>
+          <t>64</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="inlineStr">
         <is>
-          <t>200264800</t>
+          <t>405522411</t>
         </is>
       </c>
       <c r="B169" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სტრადა</t>
+          <t>შპს თეგეტა ეფრუვდ</t>
         </is>
       </c>
       <c r="C169" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D169" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E169" s="5" t="inlineStr">
         <is>
-          <t>1,206</t>
+          <t>2,595</t>
         </is>
       </c>
       <c r="F169" s="5" t="inlineStr">
         <is>
-          <t>-54.0%</t>
+          <t>-46.0%</t>
         </is>
       </c>
       <c r="G169" s="5" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>-1,232</t>
         </is>
       </c>
       <c r="H169" s="5" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>-47.5%</t>
         </is>
       </c>
       <c r="I169" s="5" t="inlineStr">
         <is>
-          <t>-62</t>
+          <t>-2,031</t>
         </is>
       </c>
       <c r="J169" s="5" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>1,637</t>
         </is>
       </c>
       <c r="K169" s="5" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>-1,091</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="7" t="inlineStr">
         <is>
-          <t>404889091</t>
+          <t>415109983</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს თბილისის მიკროავტობუსი</t>
+          <t>შპს რატოზ თაიერ</t>
         </is>
       </c>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D170" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E170" s="7" t="inlineStr">
         <is>
-          <t>1,201</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,592</t>
+        </is>
+      </c>
+      <c r="F170" s="7" t="inlineStr">
+        <is>
+          <t>-84.4%</t>
+        </is>
       </c>
       <c r="G170" s="7" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>56</t>
         </is>
       </c>
       <c r="H170" s="7" t="inlineStr">
         <is>
-          <t>37.3%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I170" s="7" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>-741</t>
         </is>
       </c>
       <c r="J170" s="7" t="inlineStr">
         <is>
-          <t>7,698</t>
+          <t>505</t>
         </is>
       </c>
       <c r="K170" s="7" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>361</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="inlineStr">
         <is>
-          <t>401955443</t>
+          <t>404535419</t>
         </is>
       </c>
       <c r="B171" s="6" t="inlineStr">
         <is>
-          <t>შპს BEST CARS</t>
+          <t>შპს  სითი გარაჟი</t>
         </is>
       </c>
       <c r="C171" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D171" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E171" s="5" t="inlineStr">
         <is>
-          <t>1,095</t>
+          <t>2,506</t>
         </is>
       </c>
       <c r="F171" s="5" t="inlineStr">
         <is>
-          <t>-53.7%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="G171" s="5" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>552</t>
         </is>
       </c>
       <c r="H171" s="5" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="I171" s="5" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>225</t>
         </is>
       </c>
       <c r="J171" s="5" t="inlineStr">
         <is>
-          <t>1,832</t>
+          <t>3,953</t>
         </is>
       </c>
       <c r="K171" s="5" t="inlineStr">
         <is>
-          <t>1,532</t>
+          <t>-161</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="7" t="inlineStr">
         <is>
-          <t>206188515</t>
+          <t>206319599</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ემ. ეი. მოტორს</t>
+          <t>შპს ჯეოაკუმ</t>
         </is>
       </c>
       <c r="C172" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D172" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E172" s="7" t="inlineStr">
         <is>
-          <t>1,026</t>
+          <t>2,472</t>
         </is>
       </c>
       <c r="F172" s="7" t="inlineStr">
         <is>
-          <t>-61.1%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="G172" s="7" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>58</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="I172" s="7" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>71</t>
         </is>
       </c>
       <c r="J172" s="7" t="inlineStr">
         <is>
-          <t>527</t>
+          <t>1,159</t>
         </is>
       </c>
       <c r="K172" s="7" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>1,047</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="inlineStr">
         <is>
-          <t>436033187</t>
+          <t>416310806</t>
         </is>
       </c>
       <c r="B173" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ავტო მასტერ სერვისი</t>
+          <t>შპს უნი მოტორსი</t>
         </is>
       </c>
       <c r="C173" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D173" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E173" s="5" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>2,383</t>
         </is>
       </c>
       <c r="F173" s="5" t="inlineStr">
         <is>
-          <t>-69.1%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="G173" s="5" t="inlineStr">
         <is>
-          <t>-342</t>
+          <t>193</t>
         </is>
       </c>
       <c r="H173" s="5" t="inlineStr">
         <is>
-          <t>-35.0%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I173" s="5" t="inlineStr">
         <is>
-          <t>-377</t>
+          <t>4</t>
         </is>
       </c>
       <c r="J173" s="5" t="inlineStr">
         <is>
-          <t>969</t>
+          <t>2,591</t>
         </is>
       </c>
       <c r="K173" s="5" t="inlineStr">
         <is>
-          <t>441</t>
+          <t>1,923</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="7" t="inlineStr">
         <is>
-          <t>426517254</t>
+          <t>405143232</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს კავკასიის ავტო ცენტრი</t>
+          <t>შპს ქლინ სტოპი</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D174" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E174" s="7" t="inlineStr">
         <is>
-          <t>926</t>
+          <t>2,374</t>
         </is>
       </c>
       <c r="F174" s="7" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>19.8%</t>
         </is>
       </c>
       <c r="G174" s="7" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>19</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
-          <t>33.2%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I174" s="7" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>-42</t>
         </is>
       </c>
       <c r="J174" s="7" t="inlineStr">
         <is>
-          <t>1,188</t>
+          <t>1,149</t>
         </is>
       </c>
       <c r="K174" s="7" t="inlineStr">
         <is>
-          <t>-4,347</t>
+          <t>894</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="inlineStr">
         <is>
-          <t>236095177</t>
+          <t>405017235</t>
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს იბერია ავტო ლენდი</t>
+          <t>შპს ავტო ვორლდ AVTO WORLD</t>
         </is>
       </c>
       <c r="C175" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D175" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E175" s="5" t="inlineStr">
         <is>
-          <t>916</t>
+          <t>2,356</t>
         </is>
       </c>
       <c r="F175" s="5" t="inlineStr">
         <is>
-          <t>-66.8%</t>
+          <t>106.2%</t>
         </is>
       </c>
       <c r="G175" s="5" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>442</t>
         </is>
       </c>
       <c r="H175" s="5" t="inlineStr">
         <is>
-          <t>22.1%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="I175" s="5" t="inlineStr">
         <is>
-          <t>-227</t>
+          <t>236</t>
         </is>
       </c>
       <c r="J175" s="5" t="inlineStr">
         <is>
-          <t>2,181</t>
+          <t>1,430</t>
         </is>
       </c>
       <c r="K175" s="5" t="inlineStr">
         <is>
-          <t>-3,874</t>
+          <t>256</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="7" t="inlineStr">
         <is>
-          <t>204470063</t>
+          <t>404879716</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მათემოტორსი</t>
+          <t>⚠ შპს ჯი დი ჯი გრუპი</t>
         </is>
       </c>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D176" s="7" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E176" s="7" t="inlineStr">
         <is>
-          <t>913</t>
+          <t>2,326</t>
         </is>
       </c>
       <c r="F176" s="7" t="inlineStr">
         <is>
-          <t>-86.0%</t>
+          <t>-10.3%</t>
         </is>
       </c>
       <c r="G176" s="7" t="inlineStr">
         <is>
-          <t>-598</t>
+          <t>38</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
-          <t>-65.5%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I176" s="7" t="inlineStr">
         <is>
-          <t>-749</t>
+          <t>30</t>
         </is>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
-          <t>2,163</t>
+          <t>979</t>
         </is>
       </c>
       <c r="K176" s="7" t="inlineStr">
         <is>
-          <t>1,185</t>
+          <t>354</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="inlineStr">
         <is>
-          <t>202054542</t>
+          <t>438114906</t>
         </is>
       </c>
       <c r="B177" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს საბურავების სახლი</t>
+          <t>შპს მერო მოტორსი</t>
         </is>
       </c>
       <c r="C177" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D177" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E177" s="5" t="inlineStr">
         <is>
-          <t>896</t>
+          <t>2,320</t>
         </is>
       </c>
       <c r="F177" s="5" t="inlineStr">
         <is>
-          <t>-36.4%</t>
+          <t>-3.4%</t>
         </is>
       </c>
       <c r="G177" s="5" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>653</t>
         </is>
       </c>
       <c r="H177" s="5" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>28.1%</t>
         </is>
       </c>
       <c r="I177" s="5" t="inlineStr">
         <is>
-          <t>-90</t>
+          <t>564</t>
         </is>
       </c>
       <c r="J177" s="5" t="inlineStr">
         <is>
-          <t>1,245</t>
+          <t>3,523</t>
         </is>
       </c>
       <c r="K177" s="5" t="inlineStr">
         <is>
-          <t>-59</t>
+          <t>3,495</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="7" t="inlineStr">
         <is>
-          <t>438726032</t>
+          <t>206174209</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ენთუზიასტი-მ.კ.- ENTUZIAST-M.K</t>
+          <t>შპს აისი</t>
         </is>
       </c>
       <c r="C178" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D178" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E178" s="7" t="inlineStr">
         <is>
-          <t>730</t>
+          <t>2,311</t>
         </is>
       </c>
       <c r="F178" s="7" t="inlineStr">
         <is>
-          <t>-55.0%</t>
+          <t>-2.7%</t>
         </is>
       </c>
       <c r="G178" s="7" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="I178" s="7" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>-80</t>
         </is>
       </c>
       <c r="J178" s="7" t="inlineStr">
         <is>
-          <t>1,386</t>
+          <t>4,120</t>
         </is>
       </c>
       <c r="K178" s="7" t="inlineStr">
         <is>
-          <t>309</t>
+          <t>3,253</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="inlineStr">
         <is>
-          <t>406277265</t>
+          <t>405669806</t>
         </is>
       </c>
       <c r="B179" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სოლო</t>
+          <t>შპს აღმოსავლეთ-დასავლეთის ვაჭრობა და ლოგისტიკა</t>
         </is>
       </c>
       <c r="C179" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D179" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E179" s="5" t="inlineStr">
         <is>
-          <t>718</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,282</t>
+        </is>
+      </c>
+      <c r="F179" s="5" t="n">
+        <v/>
       </c>
       <c r="G179" s="5" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>1,247</t>
         </is>
       </c>
       <c r="H179" s="5" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>54.6%</t>
         </is>
       </c>
       <c r="I179" s="5" t="inlineStr">
         <is>
-          <t>-46</t>
+          <t>1,242</t>
         </is>
       </c>
       <c r="J179" s="5" t="inlineStr">
         <is>
-          <t>1,538</t>
+          <t>2,040</t>
         </is>
       </c>
       <c r="K179" s="5" t="inlineStr">
         <is>
-          <t>774</t>
+          <t>1,243</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="7" t="inlineStr">
         <is>
-          <t>415088274</t>
+          <t>412670587</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>შპს იფო თაირი</t>
+          <t>შპს მგა მოტორსი</t>
         </is>
       </c>
       <c r="C180" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D180" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E180" s="7" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>2,281</t>
         </is>
       </c>
       <c r="F180" s="7" t="inlineStr">
         <is>
-          <t>-85.0%</t>
+          <t>3.1%</t>
         </is>
       </c>
       <c r="G180" s="7" t="inlineStr">
         <is>
-          <t>-248</t>
+          <t>415</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
-          <t>-37.6%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="I180" s="7" t="inlineStr">
         <is>
-          <t>-524</t>
+          <t>415</t>
         </is>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
-          <t>2,497</t>
+          <t>3,370</t>
         </is>
       </c>
       <c r="K180" s="7" t="inlineStr">
         <is>
-          <t>1,550</t>
+          <t>3,347</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="inlineStr">
         <is>
-          <t>205147820</t>
+          <t>202462218</t>
         </is>
       </c>
       <c r="B181" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს რადამოტორს</t>
+          <t>შპს გამა მოტორსი</t>
         </is>
       </c>
       <c r="C181" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D181" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
-          <t>636</t>
+          <t>2,248</t>
         </is>
       </c>
       <c r="F181" s="5" t="inlineStr">
         <is>
-          <t>25.8%</t>
+          <t>-21.7%</t>
         </is>
       </c>
       <c r="G181" s="5" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>196</t>
         </is>
       </c>
       <c r="H181" s="5" t="inlineStr">
         <is>
-          <t>34.5%</t>
+          <t>8.7%</t>
         </is>
       </c>
       <c r="I181" s="5" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>160</t>
         </is>
       </c>
       <c r="J181" s="5" t="inlineStr">
         <is>
-          <t>775</t>
+          <t>3,098</t>
         </is>
       </c>
       <c r="K181" s="5" t="inlineStr">
         <is>
-          <t>670</t>
+          <t>2,834</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="7" t="inlineStr">
         <is>
-          <t>405391080</t>
+          <t>405434613</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>შპს თეგეტა დისტრიბუცია</t>
+          <t>შპს ტაიგერ მოტორსი</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D182" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E182" s="7" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>2,147</t>
         </is>
       </c>
       <c r="F182" s="7" t="inlineStr">
         <is>
-          <t>-99.2%</t>
+          <t>5.4%</t>
         </is>
       </c>
       <c r="G182" s="7" t="inlineStr">
         <is>
-          <t>-630</t>
+          <t>677</t>
         </is>
       </c>
       <c r="H182" s="7" t="inlineStr">
         <is>
-          <t>-116.9%</t>
+          <t>31.5%</t>
         </is>
       </c>
       <c r="I182" s="7" t="inlineStr">
         <is>
-          <t>-849</t>
+          <t>587</t>
         </is>
       </c>
       <c r="J182" s="7" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>1,413</t>
         </is>
       </c>
       <c r="K182" s="7" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>948</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="5" t="inlineStr">
         <is>
-          <t>204379412</t>
+          <t>405273644</t>
         </is>
       </c>
       <c r="B183" s="6" t="inlineStr">
         <is>
-          <t>სს ელექტროავტომატი</t>
+          <t>შპს ავტო დეპო</t>
         </is>
       </c>
       <c r="C183" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D183" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E183" s="5" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>2,142</t>
         </is>
       </c>
       <c r="F183" s="5" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>0.1%</t>
         </is>
       </c>
       <c r="G183" s="5" t="inlineStr">
         <is>
-          <t>-247</t>
+          <t>106</t>
         </is>
       </c>
       <c r="H183" s="5" t="inlineStr">
         <is>
-          <t>-45.9%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I183" s="5" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>84</t>
         </is>
       </c>
       <c r="J183" s="5" t="inlineStr">
         <is>
-          <t>10,818</t>
+          <t>3,809</t>
         </is>
       </c>
       <c r="K183" s="5" t="inlineStr">
         <is>
-          <t>10,809</t>
+          <t>3,291</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="7" t="inlineStr">
         <is>
-          <t>248383556</t>
+          <t>406257081</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>სს ავტომობილისტი</t>
+          <t>⚠ შპს პალფინგერ ჯორჯია</t>
         </is>
       </c>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D184" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E184" s="7" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>2,064</t>
         </is>
       </c>
       <c r="F184" s="7" t="inlineStr">
         <is>
-          <t>17.1%</t>
+          <t>-35.9%</t>
         </is>
       </c>
       <c r="G184" s="7" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>-429</t>
         </is>
       </c>
       <c r="H184" s="7" t="inlineStr">
         <is>
-          <t>25.8%</t>
+          <t>-20.8%</t>
         </is>
       </c>
       <c r="I184" s="7" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>-454</t>
         </is>
       </c>
       <c r="J184" s="7" t="inlineStr">
         <is>
-          <t>18,674</t>
+          <t>1,733</t>
         </is>
       </c>
       <c r="K184" s="7" t="inlineStr">
         <is>
-          <t>18,664</t>
+          <t>-863</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="5" t="inlineStr">
         <is>
-          <t>406024118</t>
+          <t>402193078</t>
         </is>
       </c>
       <c r="B185" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დიზელი და ჰიდრავლიკა</t>
+          <t>შპს  სამიხუთიანი 555</t>
         </is>
       </c>
       <c r="C185" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D185" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E185" s="5" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>2,009</t>
         </is>
       </c>
       <c r="F185" s="5" t="inlineStr">
         <is>
-          <t>-68.2%</t>
+          <t>-25.7%</t>
         </is>
       </c>
       <c r="G185" s="5" t="inlineStr">
         <is>
-          <t>-80</t>
+          <t>719</t>
         </is>
       </c>
       <c r="H185" s="5" t="inlineStr">
         <is>
-          <t>-15.6%</t>
+          <t>35.8%</t>
         </is>
       </c>
       <c r="I185" s="5" t="inlineStr">
         <is>
-          <t>-80</t>
+          <t>464</t>
         </is>
       </c>
       <c r="J185" s="5" t="inlineStr">
         <is>
-          <t>1,516</t>
+          <t>1,207</t>
         </is>
       </c>
       <c r="K185" s="5" t="inlineStr">
         <is>
-          <t>1,352</t>
+          <t>464</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="7" t="inlineStr">
         <is>
-          <t>405229998</t>
+          <t>225387881</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს პრემიუმ მოტორს ჯორჯია</t>
+          <t>⚠ შპს ავტოკომპლექსი</t>
         </is>
       </c>
       <c r="C186" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D186" s="7" t="n">
         <v>2023</v>
       </c>
       <c r="E186" s="7" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>1,960</t>
         </is>
       </c>
       <c r="F186" s="7" t="inlineStr">
         <is>
-          <t>-75.5%</t>
+          <t>-75.3%</t>
         </is>
       </c>
       <c r="G186" s="7" t="inlineStr">
         <is>
-          <t>-219</t>
+          <t>303</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
-          <t>-44.5%</t>
+          <t>15.4%</t>
         </is>
       </c>
       <c r="I186" s="7" t="inlineStr">
         <is>
-          <t>-306</t>
+          <t>204</t>
         </is>
       </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
-          <t>1,727</t>
+          <t>3,140</t>
         </is>
       </c>
       <c r="K186" s="7" t="inlineStr">
         <is>
-          <t>399</t>
+          <t>1,729</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="5" t="inlineStr">
         <is>
-          <t>211358975</t>
+          <t>202262844</t>
         </is>
       </c>
       <c r="B187" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ავტოსერვისი  დიდი დიღომი</t>
+          <t>შპს გიბა მოტორსი</t>
         </is>
       </c>
       <c r="C187" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D187" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E187" s="5" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>1,955</t>
         </is>
       </c>
       <c r="F187" s="5" t="inlineStr">
         <is>
-          <t>-34.1%</t>
+          <t>-27.3%</t>
         </is>
       </c>
       <c r="G187" s="5" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>-20</t>
         </is>
       </c>
       <c r="H187" s="5" t="inlineStr">
         <is>
-          <t>57.5%</t>
+          <t>-1.0%</t>
         </is>
       </c>
       <c r="I187" s="5" t="inlineStr">
         <is>
-          <t>-161</t>
+          <t>292</t>
         </is>
       </c>
       <c r="J187" s="5" t="inlineStr">
         <is>
-          <t>3,890</t>
+          <t>5,293</t>
         </is>
       </c>
       <c r="K187" s="5" t="inlineStr">
         <is>
-          <t>2,959</t>
+          <t>5,069</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="7" t="inlineStr">
         <is>
-          <t>212670082</t>
+          <t>204504839</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>სს ქუთაისის ცენტრალური ავტოვაგზალი</t>
+          <t>შპს ენ-ჯი-ემ კომპანი</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D188" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E188" s="7" t="inlineStr">
         <is>
-          <t>298</t>
+          <t>1,852</t>
         </is>
       </c>
       <c r="F188" s="7" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>-29.6%</t>
         </is>
       </c>
       <c r="G188" s="7" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>492</t>
         </is>
       </c>
       <c r="H188" s="7" t="inlineStr">
         <is>
-          <t>11.4%</t>
+          <t>26.6%</t>
         </is>
       </c>
       <c r="I188" s="7" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>206</t>
         </is>
       </c>
       <c r="J188" s="7" t="inlineStr">
         <is>
-          <t>2,956</t>
+          <t>3,753</t>
         </is>
       </c>
       <c r="K188" s="7" t="inlineStr">
         <is>
-          <t>2,928</t>
+          <t>3,430</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="inlineStr">
         <is>
-          <t>248433226</t>
+          <t>405041119</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ავტომზიდი</t>
+          <t>შპს აუტოტესტ გეორგია</t>
         </is>
       </c>
       <c r="C189" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D189" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E189" s="5" t="inlineStr">
         <is>
-          <t>280</t>
+          <t>1,839</t>
         </is>
       </c>
       <c r="F189" s="5" t="inlineStr">
         <is>
-          <t>-68.3%</t>
+          <t>-13.0%</t>
         </is>
       </c>
       <c r="G189" s="5" t="inlineStr">
         <is>
-          <t>-395</t>
+          <t>375</t>
         </is>
       </c>
       <c r="H189" s="5" t="inlineStr">
         <is>
-          <t>-141.2%</t>
+          <t>20.4%</t>
         </is>
       </c>
       <c r="I189" s="5" t="inlineStr">
         <is>
-          <t>-866</t>
+          <t>239</t>
         </is>
       </c>
       <c r="J189" s="5" t="inlineStr">
         <is>
-          <t>2,506</t>
+          <t>2,409</t>
         </is>
       </c>
       <c r="K189" s="5" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>1,561</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="7" t="inlineStr">
         <is>
-          <t>231247040</t>
+          <t>205008463</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რეილ მოტორს</t>
+          <t>შპს ავტოგრანდი</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D190" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E190" s="7" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>1,804</t>
         </is>
       </c>
       <c r="F190" s="7" t="inlineStr">
         <is>
-          <t>103.8%</t>
+          <t>-31.9%</t>
         </is>
       </c>
       <c r="G190" s="7" t="inlineStr">
         <is>
-          <t>-345</t>
+          <t>595</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
-          <t>-174.2%</t>
+          <t>33.0%</t>
         </is>
       </c>
       <c r="I190" s="7" t="inlineStr">
         <is>
-          <t>-342</t>
+          <t>438</t>
         </is>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>4,494</t>
         </is>
       </c>
       <c r="K190" s="7" t="inlineStr">
         <is>
-          <t>-430</t>
+          <t>3,810</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="inlineStr">
         <is>
-          <t>236093473</t>
+          <t>245527023</t>
         </is>
       </c>
       <c r="B191" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს იბერია ტექ ავტომოტივი</t>
+          <t>შპს სინთეზი მოტორსი</t>
         </is>
       </c>
       <c r="C191" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D191" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E191" s="5" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>1,783</t>
         </is>
       </c>
       <c r="F191" s="5" t="inlineStr">
         <is>
-          <t>-97.5%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="G191" s="5" t="inlineStr">
         <is>
-          <t>-1,762</t>
+          <t>377</t>
         </is>
       </c>
       <c r="H191" s="5" t="inlineStr">
         <is>
-          <t>-1083.6%</t>
+          <t>21.1%</t>
         </is>
       </c>
       <c r="I191" s="5" t="inlineStr">
         <is>
-          <t>-1,881</t>
+          <t>55</t>
         </is>
       </c>
       <c r="J191" s="5" t="inlineStr">
         <is>
-          <t>3,083</t>
+          <t>2,878</t>
         </is>
       </c>
       <c r="K191" s="5" t="inlineStr">
         <is>
-          <t>-8,935</t>
+          <t>-1,009</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="7" t="inlineStr">
         <is>
-          <t>206034940</t>
+          <t>211324020</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ავტოაგრეგატი</t>
+          <t>შპს კენტავრი</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D192" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E192" s="7" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>1,716</t>
         </is>
       </c>
       <c r="F192" s="7" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>34.1%</t>
         </is>
       </c>
       <c r="G192" s="7" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>590</t>
         </is>
       </c>
       <c r="H192" s="7" t="inlineStr">
         <is>
-          <t>8.7%</t>
+          <t>34.4%</t>
         </is>
       </c>
       <c r="I192" s="7" t="inlineStr">
         <is>
-          <t>-68</t>
+          <t>563</t>
         </is>
       </c>
       <c r="J192" s="7" t="inlineStr">
         <is>
-          <t>2,242</t>
+          <t>3,728</t>
         </is>
       </c>
       <c r="K192" s="7" t="inlineStr">
         <is>
-          <t>2,193</t>
+          <t>2,732</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="inlineStr">
         <is>
-          <t>405270727</t>
+          <t>402009599</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  სეგრექს ავტო გალერი</t>
+          <t>⚠ შპს გბ მოტორსი</t>
         </is>
       </c>
       <c r="C193" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D193" s="5" t="n">
         <v>2020</v>
       </c>
       <c r="E193" s="5" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>1,659</t>
         </is>
       </c>
       <c r="F193" s="5" t="inlineStr">
         <is>
-          <t>-99.8%</t>
+          <t>-56.2%</t>
         </is>
       </c>
       <c r="G193" s="5" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>29</t>
         </is>
       </c>
       <c r="H193" s="5" t="inlineStr">
         <is>
-          <t>68.9%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="I193" s="5" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>-118</t>
         </is>
       </c>
       <c r="J193" s="5" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>608</t>
         </is>
       </c>
       <c r="K193" s="5" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>499</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="7" t="inlineStr">
         <is>
-          <t>404585061</t>
+          <t>401971354</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>შპს გაზტრანსავტო</t>
+          <t>შპს ნიკოლოზი</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D194" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E194" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1,629</t>
         </is>
       </c>
       <c r="F194" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>19.9%</t>
         </is>
       </c>
       <c r="G194" s="7" t="inlineStr">
         <is>
-          <t>-0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>198</t>
+        </is>
+      </c>
+      <c r="H194" s="7" t="inlineStr">
+        <is>
+          <t>12.2%</t>
+        </is>
       </c>
       <c r="I194" s="7" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>13</t>
         </is>
       </c>
       <c r="J194" s="7" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>4,373</t>
         </is>
       </c>
       <c r="K194" s="7" t="inlineStr">
         <is>
-          <t>-76</t>
+          <t>1,985</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="5" t="inlineStr">
         <is>
-          <t>405062783</t>
+          <t>234161812</t>
         </is>
       </c>
       <c r="B195" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  თაიერ მოტორსი</t>
+          <t>შპს საჭე</t>
         </is>
       </c>
       <c r="C195" s="5" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D195" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E195" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,595</t>
+        </is>
+      </c>
+      <c r="F195" s="5" t="inlineStr">
+        <is>
+          <t>7.3%</t>
+        </is>
       </c>
       <c r="G195" s="5" t="inlineStr">
         <is>
-          <t>-5,074</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,071</t>
+        </is>
+      </c>
+      <c r="H195" s="5" t="inlineStr">
+        <is>
+          <t>67.2%</t>
+        </is>
       </c>
       <c r="I195" s="5" t="inlineStr">
         <is>
-          <t>-1,456</t>
+          <t>992</t>
         </is>
       </c>
       <c r="J195" s="5" t="inlineStr">
         <is>
-          <t>3,835</t>
+          <t>3,247</t>
         </is>
       </c>
       <c r="K195" s="5" t="inlineStr">
         <is>
-          <t>-629</t>
+          <t>2,801</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="7" t="inlineStr">
         <is>
-          <t>405306672</t>
+          <t>245592023</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>შპს ავტოგრაფი ლუქსი</t>
+          <t>შპს გივა</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
           <t>Auto &amp; Auto Parts</t>
         </is>
       </c>
       <c r="D196" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E196" s="7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1,539</t>
         </is>
       </c>
       <c r="F196" s="7" t="inlineStr">
         <is>
-          <t>-100.0%</t>
+          <t>57.9%</t>
         </is>
       </c>
       <c r="G196" s="7" t="inlineStr">
         <is>
-          <t>-185</t>
-[...3 lines deleted...]
-        <v/>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="H196" s="7" t="inlineStr">
+        <is>
+          <t>2.5%</t>
+        </is>
       </c>
       <c r="I196" s="7" t="inlineStr">
         <is>
-          <t>-1,223</t>
+          <t>39</t>
         </is>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
-          <t>11,026</t>
+          <t>3,183</t>
         </is>
       </c>
       <c r="K196" s="7" t="inlineStr">
         <is>
-          <t>701</t>
+          <t>104</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="5" t="inlineStr">
         <is>
+          <t>405077839</t>
+        </is>
+      </c>
+      <c r="B197" s="6" t="inlineStr">
+        <is>
+          <t>შპს პროფესიონალი</t>
+        </is>
+      </c>
+      <c r="C197" s="5" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D197" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E197" s="5" t="inlineStr">
+        <is>
+          <t>1,438</t>
+        </is>
+      </c>
+      <c r="F197" s="5" t="inlineStr">
+        <is>
+          <t>-38.9%</t>
+        </is>
+      </c>
+      <c r="G197" s="5" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
+      <c r="H197" s="5" t="inlineStr">
+        <is>
+          <t>14.6%</t>
+        </is>
+      </c>
+      <c r="I197" s="5" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
+      <c r="J197" s="5" t="inlineStr">
+        <is>
+          <t>1,335</t>
+        </is>
+      </c>
+      <c r="K197" s="5" t="inlineStr">
+        <is>
+          <t>963</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="7" t="inlineStr">
+        <is>
+          <t>416343335</t>
+        </is>
+      </c>
+      <c r="B198" s="8" t="inlineStr">
+        <is>
+          <t>შპს ტუნინგ ქლაბი</t>
+        </is>
+      </c>
+      <c r="C198" s="7" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D198" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E198" s="7" t="inlineStr">
+        <is>
+          <t>1,402</t>
+        </is>
+      </c>
+      <c r="F198" s="7" t="inlineStr">
+        <is>
+          <t>-42.9%</t>
+        </is>
+      </c>
+      <c r="G198" s="7" t="inlineStr">
+        <is>
+          <t>-52</t>
+        </is>
+      </c>
+      <c r="H198" s="7" t="inlineStr">
+        <is>
+          <t>-3.7%</t>
+        </is>
+      </c>
+      <c r="I198" s="7" t="inlineStr">
+        <is>
+          <t>-211</t>
+        </is>
+      </c>
+      <c r="J198" s="7" t="inlineStr">
+        <is>
+          <t>1,497</t>
+        </is>
+      </c>
+      <c r="K198" s="7" t="inlineStr">
+        <is>
+          <t>-929</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="5" t="inlineStr">
+        <is>
+          <t>445449186</t>
+        </is>
+      </c>
+      <c r="B199" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სუხ მოტორსი</t>
+        </is>
+      </c>
+      <c r="C199" s="5" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D199" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E199" s="5" t="inlineStr">
+        <is>
+          <t>1,356</t>
+        </is>
+      </c>
+      <c r="F199" s="5" t="inlineStr">
+        <is>
+          <t>298.0%</t>
+        </is>
+      </c>
+      <c r="G199" s="5" t="inlineStr">
+        <is>
+          <t>417</t>
+        </is>
+      </c>
+      <c r="H199" s="5" t="inlineStr">
+        <is>
+          <t>30.8%</t>
+        </is>
+      </c>
+      <c r="I199" s="5" t="inlineStr">
+        <is>
+          <t>337</t>
+        </is>
+      </c>
+      <c r="J199" s="5" t="inlineStr">
+        <is>
+          <t>6,048</t>
+        </is>
+      </c>
+      <c r="K199" s="5" t="inlineStr">
+        <is>
+          <t>3,094</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="7" t="inlineStr">
+        <is>
+          <t>404929725</t>
+        </is>
+      </c>
+      <c r="B200" s="8" t="inlineStr">
+        <is>
+          <t>შპს გია კავკასია ლოგისტიკა</t>
+        </is>
+      </c>
+      <c r="C200" s="7" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D200" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E200" s="7" t="inlineStr">
+        <is>
+          <t>1,296</t>
+        </is>
+      </c>
+      <c r="F200" s="7" t="inlineStr">
+        <is>
+          <t>52.8%</t>
+        </is>
+      </c>
+      <c r="G200" s="7" t="inlineStr">
+        <is>
+          <t>217</t>
+        </is>
+      </c>
+      <c r="H200" s="7" t="inlineStr">
+        <is>
+          <t>16.7%</t>
+        </is>
+      </c>
+      <c r="I200" s="7" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="J200" s="7" t="inlineStr">
+        <is>
+          <t>2,727</t>
+        </is>
+      </c>
+      <c r="K200" s="7" t="inlineStr">
+        <is>
+          <t>1,807</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="5" t="inlineStr">
+        <is>
+          <t>200264800</t>
+        </is>
+      </c>
+      <c r="B201" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სტრადა</t>
+        </is>
+      </c>
+      <c r="C201" s="5" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D201" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E201" s="5" t="inlineStr">
+        <is>
+          <t>1,206</t>
+        </is>
+      </c>
+      <c r="F201" s="5" t="inlineStr">
+        <is>
+          <t>-54.0%</t>
+        </is>
+      </c>
+      <c r="G201" s="5" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="H201" s="5" t="inlineStr">
+        <is>
+          <t>1.8%</t>
+        </is>
+      </c>
+      <c r="I201" s="5" t="inlineStr">
+        <is>
+          <t>-62</t>
+        </is>
+      </c>
+      <c r="J201" s="5" t="inlineStr">
+        <is>
+          <t>248</t>
+        </is>
+      </c>
+      <c r="K201" s="5" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="7" t="inlineStr">
+        <is>
+          <t>448421958</t>
+        </is>
+      </c>
+      <c r="B202" s="8" t="inlineStr">
+        <is>
+          <t>შპს ზემა გრუპი</t>
+        </is>
+      </c>
+      <c r="C202" s="7" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D202" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E202" s="7" t="inlineStr">
+        <is>
+          <t>1,129</t>
+        </is>
+      </c>
+      <c r="F202" s="7" t="inlineStr">
+        <is>
+          <t>-73.3%</t>
+        </is>
+      </c>
+      <c r="G202" s="7" t="inlineStr">
+        <is>
+          <t>154</t>
+        </is>
+      </c>
+      <c r="H202" s="7" t="inlineStr">
+        <is>
+          <t>13.6%</t>
+        </is>
+      </c>
+      <c r="I202" s="7" t="inlineStr">
+        <is>
+          <t>131</t>
+        </is>
+      </c>
+      <c r="J202" s="7" t="inlineStr">
+        <is>
+          <t>1,033</t>
+        </is>
+      </c>
+      <c r="K202" s="7" t="inlineStr">
+        <is>
+          <t>817</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="5" t="inlineStr">
+        <is>
+          <t>401955443</t>
+        </is>
+      </c>
+      <c r="B203" s="6" t="inlineStr">
+        <is>
+          <t>შპს BEST CARS</t>
+        </is>
+      </c>
+      <c r="C203" s="5" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D203" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E203" s="5" t="inlineStr">
+        <is>
+          <t>1,095</t>
+        </is>
+      </c>
+      <c r="F203" s="5" t="inlineStr">
+        <is>
+          <t>-53.7%</t>
+        </is>
+      </c>
+      <c r="G203" s="5" t="inlineStr">
+        <is>
+          <t>124</t>
+        </is>
+      </c>
+      <c r="H203" s="5" t="inlineStr">
+        <is>
+          <t>11.3%</t>
+        </is>
+      </c>
+      <c r="I203" s="5" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="J203" s="5" t="inlineStr">
+        <is>
+          <t>1,832</t>
+        </is>
+      </c>
+      <c r="K203" s="5" t="inlineStr">
+        <is>
+          <t>1,532</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="7" t="inlineStr">
+        <is>
+          <t>206065684</t>
+        </is>
+      </c>
+      <c r="B204" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჭაპანი-120</t>
+        </is>
+      </c>
+      <c r="C204" s="7" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D204" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E204" s="7" t="inlineStr">
+        <is>
+          <t>936</t>
+        </is>
+      </c>
+      <c r="F204" s="7" t="inlineStr">
+        <is>
+          <t>144.0%</t>
+        </is>
+      </c>
+      <c r="G204" s="7" t="inlineStr">
+        <is>
+          <t>522</t>
+        </is>
+      </c>
+      <c r="H204" s="7" t="inlineStr">
+        <is>
+          <t>55.8%</t>
+        </is>
+      </c>
+      <c r="I204" s="7" t="inlineStr">
+        <is>
+          <t>388</t>
+        </is>
+      </c>
+      <c r="J204" s="7" t="inlineStr">
+        <is>
+          <t>960</t>
+        </is>
+      </c>
+      <c r="K204" s="7" t="inlineStr">
+        <is>
+          <t>882</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="5" t="inlineStr">
+        <is>
+          <t>202054542</t>
+        </is>
+      </c>
+      <c r="B205" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს საბურავების სახლი</t>
+        </is>
+      </c>
+      <c r="C205" s="5" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D205" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E205" s="5" t="inlineStr">
+        <is>
+          <t>896</t>
+        </is>
+      </c>
+      <c r="F205" s="5" t="inlineStr">
+        <is>
+          <t>-36.4%</t>
+        </is>
+      </c>
+      <c r="G205" s="5" t="inlineStr">
+        <is>
+          <t>-23</t>
+        </is>
+      </c>
+      <c r="H205" s="5" t="inlineStr">
+        <is>
+          <t>-2.6%</t>
+        </is>
+      </c>
+      <c r="I205" s="5" t="inlineStr">
+        <is>
+          <t>-90</t>
+        </is>
+      </c>
+      <c r="J205" s="5" t="inlineStr">
+        <is>
+          <t>1,245</t>
+        </is>
+      </c>
+      <c r="K205" s="5" t="inlineStr">
+        <is>
+          <t>-59</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="7" t="inlineStr">
+        <is>
+          <t>404545060</t>
+        </is>
+      </c>
+      <c r="B206" s="8" t="inlineStr">
+        <is>
+          <t>შპს  რუსთავის ტექ. ინსპექტირების ცენტრი</t>
+        </is>
+      </c>
+      <c r="C206" s="7" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D206" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E206" s="7" t="inlineStr">
+        <is>
+          <t>846</t>
+        </is>
+      </c>
+      <c r="F206" s="7" t="inlineStr">
+        <is>
+          <t>-38.9%</t>
+        </is>
+      </c>
+      <c r="G206" s="7" t="inlineStr">
+        <is>
+          <t>212</t>
+        </is>
+      </c>
+      <c r="H206" s="7" t="inlineStr">
+        <is>
+          <t>25.1%</t>
+        </is>
+      </c>
+      <c r="I206" s="7" t="inlineStr">
+        <is>
+          <t>-50</t>
+        </is>
+      </c>
+      <c r="J206" s="7" t="inlineStr">
+        <is>
+          <t>5,265</t>
+        </is>
+      </c>
+      <c r="K206" s="7" t="inlineStr">
+        <is>
+          <t>290</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="5" t="inlineStr">
+        <is>
+          <t>438726032</t>
+        </is>
+      </c>
+      <c r="B207" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ენთუზიასტი-მ.კ.- ENTUZIAST-M.K</t>
+        </is>
+      </c>
+      <c r="C207" s="5" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D207" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E207" s="5" t="inlineStr">
+        <is>
+          <t>730</t>
+        </is>
+      </c>
+      <c r="F207" s="5" t="inlineStr">
+        <is>
+          <t>-55.0%</t>
+        </is>
+      </c>
+      <c r="G207" s="5" t="inlineStr">
+        <is>
+          <t>-17</t>
+        </is>
+      </c>
+      <c r="H207" s="5" t="inlineStr">
+        <is>
+          <t>-2.4%</t>
+        </is>
+      </c>
+      <c r="I207" s="5" t="inlineStr">
+        <is>
+          <t>-8</t>
+        </is>
+      </c>
+      <c r="J207" s="5" t="inlineStr">
+        <is>
+          <t>1,386</t>
+        </is>
+      </c>
+      <c r="K207" s="5" t="inlineStr">
+        <is>
+          <t>309</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="7" t="inlineStr">
+        <is>
+          <t>406277265</t>
+        </is>
+      </c>
+      <c r="B208" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სოლო</t>
+        </is>
+      </c>
+      <c r="C208" s="7" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D208" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E208" s="7" t="inlineStr">
+        <is>
+          <t>718</t>
+        </is>
+      </c>
+      <c r="F208" s="7" t="inlineStr">
+        <is>
+          <t>-66.4%</t>
+        </is>
+      </c>
+      <c r="G208" s="7" t="inlineStr">
+        <is>
+          <t>-5</t>
+        </is>
+      </c>
+      <c r="H208" s="7" t="inlineStr">
+        <is>
+          <t>-0.7%</t>
+        </is>
+      </c>
+      <c r="I208" s="7" t="inlineStr">
+        <is>
+          <t>-46</t>
+        </is>
+      </c>
+      <c r="J208" s="7" t="inlineStr">
+        <is>
+          <t>1,538</t>
+        </is>
+      </c>
+      <c r="K208" s="7" t="inlineStr">
+        <is>
+          <t>774</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="5" t="inlineStr">
+        <is>
+          <t>415088274</t>
+        </is>
+      </c>
+      <c r="B209" s="6" t="inlineStr">
+        <is>
+          <t>შპს იფო თაირი</t>
+        </is>
+      </c>
+      <c r="C209" s="5" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D209" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E209" s="5" t="inlineStr">
+        <is>
+          <t>661</t>
+        </is>
+      </c>
+      <c r="F209" s="5" t="inlineStr">
+        <is>
+          <t>-85.0%</t>
+        </is>
+      </c>
+      <c r="G209" s="5" t="inlineStr">
+        <is>
+          <t>-248</t>
+        </is>
+      </c>
+      <c r="H209" s="5" t="inlineStr">
+        <is>
+          <t>-37.6%</t>
+        </is>
+      </c>
+      <c r="I209" s="5" t="inlineStr">
+        <is>
+          <t>-524</t>
+        </is>
+      </c>
+      <c r="J209" s="5" t="inlineStr">
+        <is>
+          <t>2,497</t>
+        </is>
+      </c>
+      <c r="K209" s="5" t="inlineStr">
+        <is>
+          <t>1,550</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="7" t="inlineStr">
+        <is>
+          <t>406281376</t>
+        </is>
+      </c>
+      <c r="B210" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ემ სი ტრანს</t>
+        </is>
+      </c>
+      <c r="C210" s="7" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D210" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E210" s="7" t="inlineStr">
+        <is>
+          <t>660</t>
+        </is>
+      </c>
+      <c r="F210" s="7" t="inlineStr">
+        <is>
+          <t>-32.4%</t>
+        </is>
+      </c>
+      <c r="G210" s="7" t="inlineStr">
+        <is>
+          <t>-318</t>
+        </is>
+      </c>
+      <c r="H210" s="7" t="inlineStr">
+        <is>
+          <t>-48.2%</t>
+        </is>
+      </c>
+      <c r="I210" s="7" t="inlineStr">
+        <is>
+          <t>-330</t>
+        </is>
+      </c>
+      <c r="J210" s="7" t="inlineStr">
+        <is>
+          <t>9,992</t>
+        </is>
+      </c>
+      <c r="K210" s="7" t="inlineStr">
+        <is>
+          <t>-215</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="5" t="inlineStr">
+        <is>
+          <t>405391080</t>
+        </is>
+      </c>
+      <c r="B211" s="6" t="inlineStr">
+        <is>
+          <t>შპს თეგეტა დისტრიბუცია</t>
+        </is>
+      </c>
+      <c r="C211" s="5" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D211" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E211" s="5" t="inlineStr">
+        <is>
+          <t>539</t>
+        </is>
+      </c>
+      <c r="F211" s="5" t="inlineStr">
+        <is>
+          <t>-99.2%</t>
+        </is>
+      </c>
+      <c r="G211" s="5" t="inlineStr">
+        <is>
+          <t>-630</t>
+        </is>
+      </c>
+      <c r="H211" s="5" t="inlineStr">
+        <is>
+          <t>-116.9%</t>
+        </is>
+      </c>
+      <c r="I211" s="5" t="inlineStr">
+        <is>
+          <t>-849</t>
+        </is>
+      </c>
+      <c r="J211" s="5" t="inlineStr">
+        <is>
+          <t>492</t>
+        </is>
+      </c>
+      <c r="K211" s="5" t="inlineStr">
+        <is>
+          <t>381</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="7" t="inlineStr">
+        <is>
+          <t>406024118</t>
+        </is>
+      </c>
+      <c r="B212" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს დიზელი და ჰიდრავლიკა</t>
+        </is>
+      </c>
+      <c r="C212" s="7" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D212" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E212" s="7" t="inlineStr">
+        <is>
+          <t>510</t>
+        </is>
+      </c>
+      <c r="F212" s="7" t="inlineStr">
+        <is>
+          <t>-68.2%</t>
+        </is>
+      </c>
+      <c r="G212" s="7" t="inlineStr">
+        <is>
+          <t>-80</t>
+        </is>
+      </c>
+      <c r="H212" s="7" t="inlineStr">
+        <is>
+          <t>-15.6%</t>
+        </is>
+      </c>
+      <c r="I212" s="7" t="inlineStr">
+        <is>
+          <t>-80</t>
+        </is>
+      </c>
+      <c r="J212" s="7" t="inlineStr">
+        <is>
+          <t>1,516</t>
+        </is>
+      </c>
+      <c r="K212" s="7" t="inlineStr">
+        <is>
+          <t>1,352</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="5" t="inlineStr">
+        <is>
+          <t>236093473</t>
+        </is>
+      </c>
+      <c r="B213" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს იბერია ტექ ავტომოტივი</t>
+        </is>
+      </c>
+      <c r="C213" s="5" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D213" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E213" s="5" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="F213" s="5" t="inlineStr">
+        <is>
+          <t>-97.5%</t>
+        </is>
+      </c>
+      <c r="G213" s="5" t="inlineStr">
+        <is>
+          <t>-1,762</t>
+        </is>
+      </c>
+      <c r="H213" s="5" t="inlineStr">
+        <is>
+          <t>-1083.6%</t>
+        </is>
+      </c>
+      <c r="I213" s="5" t="inlineStr">
+        <is>
+          <t>-1,881</t>
+        </is>
+      </c>
+      <c r="J213" s="5" t="inlineStr">
+        <is>
+          <t>3,083</t>
+        </is>
+      </c>
+      <c r="K213" s="5" t="inlineStr">
+        <is>
+          <t>-8,935</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="7" t="inlineStr">
+        <is>
           <t>415097273</t>
         </is>
       </c>
-      <c r="B197" s="6" t="inlineStr">
+      <c r="B214" s="8" t="inlineStr">
         <is>
           <t>⚠ შპს არეი იმპექს</t>
         </is>
       </c>
-      <c r="C197" s="5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D197" s="5" t="n">
+      <c r="C214" s="7" t="inlineStr">
+        <is>
+          <t>Auto &amp; Auto Parts</t>
+        </is>
+      </c>
+      <c r="D214" s="7" t="n">
         <v>2023</v>
       </c>
-      <c r="E197" s="5" t="inlineStr">
+      <c r="E214" s="7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="F197" s="5" t="inlineStr">
+      <c r="F214" s="7" t="inlineStr">
         <is>
           <t>-100.0%</t>
         </is>
       </c>
-      <c r="G197" s="5" t="inlineStr">
+      <c r="G214" s="7" t="inlineStr">
         <is>
           <t>-0</t>
         </is>
       </c>
-      <c r="H197" s="5" t="n">
+      <c r="H214" s="7" t="n">
         <v/>
       </c>
-      <c r="I197" s="5" t="inlineStr">
+      <c r="I214" s="7" t="inlineStr">
         <is>
           <t>-640</t>
         </is>
       </c>
-      <c r="J197" s="5" t="inlineStr">
+      <c r="J214" s="7" t="inlineStr">
         <is>
           <t>765</t>
         </is>
       </c>
-      <c r="K197" s="5" t="inlineStr">
+      <c r="K214" s="7" t="inlineStr">
         <is>
           <t>746</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>