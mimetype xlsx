--- v0 (2026-08-01)
+++ v1 (2026-09-22)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K34"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>30 matches · latest filings · money in GEL thousands</t>
+          <t>26 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -1226,1004 +1226,788 @@
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>-10.1%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>-1,749</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t>13,854</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
           <t>8,681</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>402040037</t>
+          <t>405371146</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს ეგრისის განვითარების კომპანია</t>
+          <t>შპს ეიპი</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>5,949</t>
+          <t>6,173</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>20.2%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>-269</t>
+          <t>3,499</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>56.7%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>-341</t>
+          <t>3,037</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>841</t>
+          <t>3,420</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>3,420</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>405339931</t>
+          <t>402040037</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს რესფონსაბილითი ჯორჯია</t>
+          <t>⚠ სს ეგრისის განვითარების კომპანია</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
-        <v>2024</v>
+        <v>2019</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>4,776</t>
+          <t>5,949</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>20.2%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>735</t>
+          <t>-269</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>15.4%</t>
+          <t>-4.5%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>-341</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>2,033</t>
+          <t>841</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>405075644</t>
+          <t>405339931</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს გაერთიანებული სისტემა</t>
+          <t>შპს რესფონსაბილითი ჯორჯია</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>4,006</t>
+          <t>4,776</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>0.4%</t>
+          <t>13.3%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>735</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>15.4%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>-15</t>
+          <t>296</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>1,797</t>
+          <t>2,033</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>1,097</t>
+          <t>704</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>416338243</t>
+          <t>405075644</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>სს მიდლ სის კაპიტალ</t>
+          <t>შპს გაერთიანებული სისტემა</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>3,504</t>
+          <t>4,006</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>33.5%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>115</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>-151</t>
+          <t>-15</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>1,406</t>
+          <t>1,797</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>-844</t>
+          <t>1,097</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>405203426</t>
+          <t>406239565</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს მასა ინვესტ</t>
+          <t>⚠ სს მულტი საოჯახო ოფისი ველსი</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>3,503</t>
+          <t>1,641</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>63.8%</t>
+          <t>22.9%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>808</t>
+          <t>72</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>-189</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>15,606</t>
+          <t>2,046</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>4,292</t>
+          <t>622</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>406239565</t>
+          <t>405446977</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს მულტი საოჯახო ოფისი ველსი</t>
+          <t>⚠ შპს რეალ ისთეით გრუპ</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>1,641</t>
+          <t>739</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>22.9%</t>
+          <t>-3.0%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>201</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>27.2%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>-189</t>
+          <t>411</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>2,046</t>
+          <t>16,377</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>11,257</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>405425525</t>
+          <t>212880168</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს ენ ეი გრუპი</t>
+          <t>შპს ქუთაისი 2006</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>1,467</t>
+          <t>672</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>-31.7%</t>
+          <t>13.1%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>3</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>0.5%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>-574</t>
+          <t>-268</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>4,785</t>
+          <t>2,965</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>889</t>
+          <t>2,866</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>404511186</t>
+          <t>405214726</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ალიანს ჯგუფი ჰოლდინგი</t>
+          <t>⚠ შპს ფიდელის ველს მენეჯმენტი</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>1,456</t>
+          <t>601</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>111.6%</t>
-[...10 lines deleted...]
-        </is>
+          <t>-47.7%</t>
+        </is>
+      </c>
+      <c r="G24" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H24" s="7" t="n">
+        <v/>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>2,439</t>
+          <t>70</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>22,729</t>
+          <t>920</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>-3,413</t>
+          <t>891</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>405446977</t>
+          <t>404622789</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს რეალ ისთეით გრუპ</t>
+          <t>⚠ სს  ფორსაით კაპიტალი</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>739</t>
-[...15 lines deleted...]
-        </is>
+          <t>375</t>
+        </is>
+      </c>
+      <c r="F25" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G25" s="5" t="n">
+        <v/>
+      </c>
+      <c r="H25" s="5" t="n">
+        <v/>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>411</t>
+          <t>265</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>16,377</t>
+          <t>11,389</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
           <t>11,257</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>212880168</t>
+          <t>205286457</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს ქუთაისი 2006</t>
+          <t>⚠ სს ჰერითიჯ სიქიურითიზ</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>174</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
-[...10 lines deleted...]
-        </is>
+          <t>-50.2%</t>
+        </is>
+      </c>
+      <c r="G26" s="7" t="n">
+        <v/>
+      </c>
+      <c r="H26" s="7" t="n">
+        <v/>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>-268</t>
+          <t>-99</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>2,965</t>
+          <t>3,456</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>2,866</t>
+          <t>1,089</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>405214726</t>
+          <t>405013248</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ფიდელის ველს მენეჯმენტი</t>
+          <t>⚠ შპს შუხმან კაპიტალი</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>-47.7%</t>
-[...6 lines deleted...]
-        <v/>
+          <t>400.0%</t>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t>80.0%</t>
+        </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>31</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>920</t>
+          <t>1,871</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>1,804</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>404952093</t>
+          <t>202455850</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს იკაპიტალი</t>
+          <t>⚠ სს სმარტექსი</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>528</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>-45.2%</t>
-[...3 lines deleted...]
-        <v/>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G28" s="7" t="inlineStr">
+        <is>
+          <t>-174</t>
+        </is>
       </c>
       <c r="H28" s="7" t="n">
         <v/>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>-373</t>
+          <t>-215</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>915</t>
+          <t>6,723</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>913</t>
+          <t>6,717</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>404622789</t>
+          <t>404391975</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს  ფორსაით კაპიტალი</t>
+          <t>სს საქართველოს ენერგეტიკის განვითარების ფონდი</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>0</t>
         </is>
       </c>
       <c r="F29" s="5" t="n">
         <v/>
       </c>
-      <c r="G29" s="5" t="n">
-        <v/>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t>-7</t>
+        </is>
       </c>
       <c r="H29" s="5" t="n">
         <v/>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>0</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>11,389</t>
+          <t>78</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>11,257</t>
+          <t>76</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>205286457</t>
+          <t>205050692</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ჰერითიჯ სიქიურითიზ</t>
+          <t>⚠ სს სილქ როუდ საფინანსო ჯგუფი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Asset Management</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>-1,403</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>-50.2%</t>
+          <t>-244.8%</t>
         </is>
       </c>
       <c r="G30" s="7" t="n">
         <v/>
       </c>
       <c r="H30" s="7" t="n">
         <v/>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>-99</t>
+          <t>-7,957</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>3,456</t>
+          <t>81,893</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
-        <is>
-[...208 lines deleted...]
-      <c r="K34" s="7" t="inlineStr">
         <is>
           <t>8,737</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>