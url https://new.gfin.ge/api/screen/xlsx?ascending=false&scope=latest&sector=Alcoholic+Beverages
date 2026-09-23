--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K146"/>
+  <dimension ref="A1:K190"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>142 matches · latest filings · money in GEL thousands</t>
+          <t>186 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -1181,7235 +1181,9661 @@
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>13.5%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
           <t>-1,399</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t>224,089</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
           <t>115,671</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>406222859</t>
+          <t>405413404</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს ალკორითეილ გრუპ</t>
+          <t>შპს ჯიესპი გრუპ</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>62,955</t>
+          <t>83,344</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>10.6%</t>
+          <t>784.8%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>10,685</t>
+          <t>33,931</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>17.0%</t>
+          <t>40.7%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>6,445</t>
+          <t>35,331</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>44,333</t>
+          <t>34,193</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>20,078</t>
+          <t>27,971</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>206159100</t>
+          <t>406222859</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დუგლაძეების ღვინის კომპანია</t>
+          <t>შპს ალკორითეილ გრუპ</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>58,260</t>
+          <t>62,955</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>10.5%</t>
+          <t>10.6%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>6,275</t>
+          <t>10,685</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>10.8%</t>
+          <t>17.0%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>4,715</t>
+          <t>6,445</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>81,315</t>
+          <t>44,333</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>55,275</t>
+          <t>20,078</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>404589913</t>
+          <t>206159100</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>სს ჯორჯიან ბევერიჯის ჰოლდინგი</t>
+          <t>⚠ შპს დუგლაძეების ღვინის კომპანია</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>56,665</t>
+          <t>58,260</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>6,275</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>0.8%</t>
+          <t>10.8%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>148,287</t>
+          <t>4,715</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>136,501</t>
+          <t>81,315</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>46,256</t>
+          <t>55,275</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>224624262</t>
+          <t>404589913</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>სს ბადაგონი</t>
+          <t>სს ჯორჯიან ბევერიჯის ჰოლდინგი</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>55,939</t>
+          <t>56,665</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>-21.1%</t>
+          <t>-2.5%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>5,144</t>
+          <t>433</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>9.2%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>473</t>
+          <t>148,287</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>99,309</t>
+          <t>136,501</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>27,639</t>
+          <t>46,256</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>209444065</t>
+          <t>224624262</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს სარაჯიშვილი</t>
+          <t>სს ბადაგონი</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>41,103</t>
+          <t>55,939</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>-21.1%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>9,204</t>
+          <t>5,144</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>22.4%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>7,557</t>
+          <t>473</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>100,142</t>
+          <t>99,309</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>76,567</t>
+          <t>27,639</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>405218492</t>
+          <t>405125920</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს საქართველოს სპირტსახდელების გაერთიანება</t>
+          <t>შპს ინტერნეშენალ ტრეიდ კო</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>40,957</t>
+          <t>49,391</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>621.2%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>-2,859</t>
+          <t>1,375</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>-10,322</t>
+          <t>950</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>89,859</t>
+          <t>27,370</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>22,117</t>
+          <t>351</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>209437242</t>
+          <t>406083394</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>სს თბილღვინო</t>
+          <t>შპს GVMT Group</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>39,067</t>
+          <t>42,704</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>9.7%</t>
+          <t>21.4%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>3,640</t>
+          <t>8,623</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>9.3%</t>
+          <t>20.2%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>13,880</t>
+          <t>10,279</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>87,758</t>
+          <t>97,527</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>61,990</t>
+          <t>36,037</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>227720017</t>
+          <t>209444065</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს კოტეხი-გურჯაანის ღვინის ქარხანა</t>
+          <t>⚠ სს სარაჯიშვილი</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>35,159</t>
+          <t>41,103</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>-3.8%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>5,722</t>
+          <t>9,204</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>22.4%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>3,764</t>
+          <t>7,557</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>68,004</t>
+          <t>100,142</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>27,061</t>
+          <t>76,567</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>445404232</t>
+          <t>405218492</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს ზედაზენი აჭარა</t>
+          <t>შპს საქართველოს სპირტსახდელების გაერთიანება</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>33,771</t>
+          <t>40,957</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>18.4%</t>
+          <t>621.2%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>1,367</t>
+          <t>-2,859</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>4.0%</t>
+          <t>-7.0%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>1,370</t>
+          <t>-10,322</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>5,343</t>
+          <t>89,859</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>4,512</t>
+          <t>22,117</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>203855444</t>
+          <t>209437242</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>სს თელიანი ველი</t>
+          <t>სს თბილღვინო</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>31,513</t>
+          <t>39,067</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>-2,696</t>
+          <t>3,640</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>-6,180</t>
+          <t>13,880</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>44,685</t>
+          <t>87,758</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>-4,342</t>
+          <t>61,990</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>227771444</t>
+          <t>204553394</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს ალკოჰოლური სასმელების კომპანია ალავერდი</t>
+          <t>შპს ეი-ბი-ეფ</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>31,172</t>
+          <t>37,328</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>35.7%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>4,145</t>
+          <t>5,419</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>14.5%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>1,391</t>
+          <t>4,361</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>42,588</t>
+          <t>41,604</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>4,489</t>
+          <t>19,882</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>404582313</t>
+          <t>406183491</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>სს ჰარვესთ ალავერდი</t>
+          <t>⚠ შპს აისი ინკ</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>31,172</t>
+          <t>35,564</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>-21.2%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>4,145</t>
+          <t>6,012</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>13.3%</t>
+          <t>16.9%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>3,430</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>50,261</t>
+          <t>87,562</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>4,195</t>
+          <t>29,030</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>231165627</t>
+          <t>227720017</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>სს თელავის ღვინის მარანი</t>
+          <t>⚠ სს კოტეხი-გურჯაანის ღვინის ქარხანა</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>29,451</t>
+          <t>35,159</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>-21.7%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>6,527</t>
+          <t>5,722</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>22.2%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>6,206</t>
+          <t>3,764</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>127,920</t>
+          <t>68,004</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>123,111</t>
+          <t>27,061</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>231242722</t>
+          <t>445404232</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს წინანდლის ძველი მარანი</t>
+          <t>შპს ზედაზენი აჭარა</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>28,163</t>
+          <t>33,771</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>37.2%</t>
+          <t>18.4%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>7,482</t>
+          <t>1,367</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>26.6%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>8,465</t>
+          <t>1,370</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>49,676</t>
+          <t>5,343</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>39,801</t>
+          <t>4,512</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>204457328</t>
+          <t>203855444</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს მეღვინეობა ხარება</t>
+          <t>სს თელიანი ველი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>26,958</t>
+          <t>31,513</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>-33.9%</t>
+          <t>-6.8%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>-8,842</t>
+          <t>-2,696</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>-32.8%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>-17,449</t>
+          <t>-6,180</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>257,273</t>
+          <t>44,685</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>131,326</t>
+          <t>-4,342</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>404427928</t>
+          <t>227771444</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>შპს მეღვინეობა ხარება</t>
+          <t>შპს ალკოჰოლური სასმელების კომპანია ალავერდი</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>26,958</t>
+          <t>31,172</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>-29.1%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>-8,842</t>
+          <t>4,145</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>-32.8%</t>
+          <t>13.3%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>-17,449</t>
+          <t>1,391</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>257,273</t>
+          <t>42,588</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>131,325</t>
+          <t>4,489</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>204557372</t>
+          <t>404582313</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს წინანდლის მამულები</t>
+          <t>სს ჰარვესთ ალავერდი</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>22,568</t>
+          <t>31,172</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>7.5%</t>
+          <t>3.9%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>3,801</t>
+          <t>4,145</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>16.8%</t>
+          <t>13.3%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>-4,667</t>
+          <t>41</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>78,180</t>
+          <t>50,261</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>40,886</t>
+          <t>4,195</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>217892680</t>
+          <t>231165627</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ქართული ღვინის სახლი</t>
+          <t>სს თელავის ღვინის მარანი</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>21,589</t>
+          <t>29,451</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>-16.6%</t>
+          <t>-7.1%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>6,527</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>4.3%</t>
+          <t>22.2%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>-337</t>
+          <t>6,206</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>25,089</t>
+          <t>127,920</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>16,880</t>
+          <t>123,111</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>205219994</t>
+          <t>231242722</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს კახური ღვინის მარანი</t>
+          <t>შპს წინანდლის ძველი მარანი</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>19,782</t>
+          <t>28,163</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>37.2%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>8,849</t>
+          <t>7,482</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>44.7%</t>
+          <t>26.6%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>7,239</t>
+          <t>8,465</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>43,676</t>
+          <t>49,676</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>35,711</t>
+          <t>39,801</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>241557409</t>
+          <t>204457328</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>სს კორპორაცია ქინძმარაული</t>
+          <t>შპს მეღვინეობა ხარება</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>19,738</t>
+          <t>26,958</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>23.7%</t>
+          <t>-33.9%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>3,212</t>
+          <t>-8,842</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>-32.8%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>3,786</t>
+          <t>-17,449</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>61,749</t>
+          <t>257,273</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>57,490</t>
+          <t>131,326</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>241580972</t>
+          <t>404427928</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს ყვარლის სარდაფი</t>
+          <t>შპს მეღვინეობა ხარება</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>19,206</t>
+          <t>26,958</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>-29.1%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>5,596</t>
+          <t>-8,842</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>29.1%</t>
+          <t>-32.8%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>5,064</t>
+          <t>-17,449</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>48,235</t>
+          <t>257,273</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>44,403</t>
+          <t>131,325</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>226523866</t>
+          <t>204557372</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართული ღვინისა და ალკოჰოლური სასმელების კომპანია</t>
+          <t>შპს წინანდლის მამულები</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>18,972</t>
+          <t>22,568</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>7.5%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>309</t>
+          <t>3,801</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>16.8%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>-703</t>
+          <t>-4,667</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>84,704</t>
+          <t>78,180</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>75,744</t>
+          <t>40,886</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>427719034</t>
+          <t>217892680</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>შპს   ხაოს მარანი</t>
+          <t>⚠ შპს ქართული ღვინის სახლი</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>18,706</t>
+          <t>21,589</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>81.7%</t>
+          <t>-16.6%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>8,241</t>
+          <t>922</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>44.1%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>6,873</t>
+          <t>-337</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>20,769</t>
+          <t>25,089</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>10,833</t>
+          <t>16,880</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>205008016</t>
+          <t>205219994</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ტიფლისსკი ვინნი პოგრებ</t>
+          <t>შპს კახური ღვინის მარანი</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>18,002</t>
+          <t>19,782</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>-42.8%</t>
+          <t>-21.9%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>-116</t>
+          <t>8,849</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>44.7%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>-2,053</t>
+          <t>7,239</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>30,082</t>
+          <t>43,676</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>18,798</t>
+          <t>35,711</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>405356680</t>
+          <t>241557409</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რთველისი</t>
+          <t>სს კორპორაცია ქინძმარაული</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>16,211</t>
+          <t>19,738</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>62.6%</t>
+          <t>23.7%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>1,049</t>
+          <t>3,212</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>16.3%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>3,786</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>25,620</t>
+          <t>61,749</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>6,642</t>
+          <t>57,490</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>231289290</t>
+          <t>241580972</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს გრუზვინპრომი</t>
+          <t>შპს ყვარლის სარდაფი</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>15,996</t>
+          <t>19,206</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>-68.5%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>746</t>
+          <t>5,596</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>29.1%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>-6,208</t>
+          <t>5,064</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>92,374</t>
+          <t>48,235</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>59,235</t>
+          <t>44,403</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>400019010</t>
+          <t>231165583</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მარნისკარი</t>
+          <t>⚠ სს აკურა</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>15,757</t>
+          <t>19,054</t>
         </is>
       </c>
       <c r="F42" s="7" t="inlineStr">
         <is>
-          <t>12.9%</t>
+          <t>-49.0%</t>
         </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>3,721</t>
+          <t>35,202</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>23.6%</t>
+          <t>184.7%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>3,221</t>
+          <t>10,928</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>25,014</t>
+          <t>452</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>12,468</t>
+          <t>409</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>405117369</t>
+          <t>226523866</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ქართული ღვინის კოოპერაცია</t>
+          <t>შპს ქართული ღვინისა და ალკოჰოლური სასმელების კომპანია</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>13,738</t>
+          <t>18,972</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>36.3%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>233</t>
+          <t>309</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>228</t>
+          <t>-703</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>5,718</t>
+          <t>84,704</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>964</t>
+          <t>75,744</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>427721450</t>
+          <t>427719034</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ალკოჰოლური სასმელების კომპანია</t>
+          <t>შპს   ხაოს მარანი</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>13,235</t>
+          <t>18,706</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>58.2%</t>
+          <t>81.7%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>1,015</t>
+          <t>8,241</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>7.7%</t>
+          <t>44.1%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>6,873</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>14,686</t>
+          <t>20,769</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>9,380</t>
+          <t>10,833</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>204993301</t>
+          <t>205008016</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს ტფილისის მარანი</t>
+          <t>⚠ შპს ტიფლისსკი ვინნი პოგრებ</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>13,205</t>
+          <t>18,002</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>39.7%</t>
+          <t>-42.8%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>2,508</t>
+          <t>-116</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>19.0%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>3,159</t>
+          <t>-2,053</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>12,066</t>
+          <t>30,082</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>6,015</t>
+          <t>18,798</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>241565891</t>
+          <t>206152688</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს ქინძმარაულის მარანი</t>
+          <t>შპს ბიარ ჯორჯია</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>12,698</t>
+          <t>17,205</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>15.1%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>-552</t>
+          <t>2,012</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>-7,976</t>
+          <t>1,777</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>38,379</t>
+          <t>10,247</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>-36,952</t>
+          <t>8,068</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>405258313</t>
+          <t>405356680</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>სს ჰარვესთ ჯორჯია</t>
+          <t>⚠ შპს რთველისი</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>12,698</t>
+          <t>16,211</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>62.6%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>-552</t>
+          <t>1,049</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>6.5%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>-7,976</t>
+          <t>75</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>41,679</t>
+          <t>25,620</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>-33,803</t>
+          <t>6,642</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>205000381</t>
+          <t>231289290</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>სს შატო მუხრანი</t>
+          <t>⚠ შპს გრუზვინპრომი</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>12,660</t>
+          <t>15,996</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>-68.5%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>746</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>1.2%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>-1,108</t>
+          <t>-6,208</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>84,717</t>
+          <t>92,374</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>82,337</t>
+          <t>59,235</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>231244944</t>
+          <t>400019010</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ღვინის კომპანია შუმი</t>
+          <t>⚠ შპს მარნისკარი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>12,332</t>
+          <t>15,757</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>12.9%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>794</t>
+          <t>3,721</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>3,221</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>16,418</t>
+          <t>25,014</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>6,402</t>
+          <t>12,468</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>204935099</t>
+          <t>405117369</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს კორპორაცია ქართული ღვინო</t>
+          <t>⚠ შპს ქართული ღვინის კოოპერაცია</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>11,948</t>
+          <t>13,738</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>36.3%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>2,309</t>
+          <t>233</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>19.3%</t>
+          <t>1.7%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>684</t>
+          <t>228</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>26,333</t>
+          <t>5,718</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>19,147</t>
+          <t>964</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>205010888</t>
+          <t>427721450</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ასკანელი ვაინერი &amp; დისტილერი</t>
+          <t>⚠ შპს ალკოჰოლური სასმელების კომპანია</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>11,877</t>
+          <t>13,235</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>184.8%</t>
+          <t>58.2%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>-3,304</t>
+          <t>1,015</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>7.7%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>-4,521</t>
+          <t>777</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>107,824</t>
+          <t>14,686</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>29,348</t>
+          <t>9,380</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>209437885</t>
+          <t>204993301</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>სს ბაგრატიონი-1882</t>
+          <t>შპს ტფილისის მარანი</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>11,783</t>
+          <t>13,205</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>-24.4%</t>
+          <t>39.7%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>243</t>
+          <t>2,508</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>19.0%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>-8,758</t>
+          <t>3,159</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>81,293</t>
+          <t>12,066</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>-28,205</t>
+          <t>6,015</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>406112442</t>
+          <t>241565891</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დრანკ ოკტოპუს დისტრიბუცია</t>
+          <t>შპს ქინძმარაულის მარანი</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>11,707</t>
+          <t>12,698</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>-19.3%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>-552</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>-4.3%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>-7,976</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>6,084</t>
+          <t>38,379</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>-36,952</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>221297870</t>
+          <t>405258313</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>შპს ვარციხე 2005</t>
+          <t>სს ჰარვესთ ჯორჯია</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>11,317</t>
+          <t>12,698</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>-19.3%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>936</t>
+          <t>-552</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>8.3%</t>
+          <t>-4.3%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>3,554</t>
+          <t>-7,976</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>127,235</t>
+          <t>41,679</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>110,814</t>
+          <t>-33,803</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>405015228</t>
+          <t>205000381</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ტიფლისიდისტილერი TIFLISIDISTILLERY</t>
+          <t>სს შატო მუხრანი</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>10,712</t>
+          <t>12,660</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>-27.4%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>3,450</t>
+          <t>158</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>32.2%</t>
+          <t>1.2%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>3,049</t>
+          <t>-1,108</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>18,190</t>
+          <t>84,717</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>3,092</t>
+          <t>82,337</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>405229140</t>
+          <t>405181627</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს ინგოროყვა ვაინს ენდ სპირიტს</t>
+          <t>შპს ნატახტარი 2017</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>10,060</t>
+          <t>12,428</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>406.0%</t>
+          <t>116.3%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>-2,868</t>
+          <t>777</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>1,011</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>12,266</t>
+          <t>2,139</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>-1,055</t>
+          <t>1,270</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>405130889</t>
+          <t>231244944</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს შვიდი ვაინ</t>
+          <t>⚠ შპს ღვინის კომპანია შუმი</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>9,655</t>
+          <t>12,332</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>-14.8%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>794</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>3.5%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>77</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>6,717</t>
+          <t>16,418</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>1,411</t>
+          <t>6,402</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>405101759</t>
+          <t>405070845</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს ბერიკა</t>
+          <t>შპს ენოლოგია</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>9,540</t>
+          <t>12,331</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>9.3%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>13,300</t>
+          <t>8,812</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>8,444</t>
+          <t>1,870</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>200043265</t>
+          <t>204935099</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>შპს დაჩი-98</t>
+          <t>შპს კორპორაცია ქართული ღვინო</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>9,509</t>
+          <t>11,948</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>4.7%</t>
+          <t>14.1%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>1,122</t>
+          <t>2,309</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>11.8%</t>
+          <t>19.3%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>875</t>
+          <t>684</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>11,619</t>
+          <t>26,333</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>8,573</t>
+          <t>19,147</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>205013199</t>
+          <t>205010888</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს გლავსპირტპრომი</t>
+          <t>⚠ შპს ასკანელი ვაინერი &amp; დისტილერი</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>9,375</t>
+          <t>11,877</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>77.8%</t>
+          <t>184.8%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>3,844</t>
+          <t>-3,304</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>41.0%</t>
+          <t>-27.8%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>3,823</t>
+          <t>-4,521</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>18,846</t>
+          <t>107,824</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>13,580</t>
+          <t>29,348</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>204969230</t>
+          <t>448385346</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>შპს თელავის მარანი</t>
+          <t>შპს ბ.გ. ალკო</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>8,846</t>
+          <t>11,820</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>6.6%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>1,173</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>4.9%</t>
+          <t>9.9%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>343</t>
+          <t>1,034</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>5,715</t>
+          <t>2,103</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>4,338</t>
+          <t>1,442</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>203868724</t>
+          <t>209437885</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს  ვაინმენ შპს</t>
+          <t>სს ბაგრატიონი-1882</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>8,622</t>
+          <t>11,783</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>24.5%</t>
+          <t>-24.4%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>1,078</t>
+          <t>243</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>1,015</t>
+          <t>-8,758</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>11,318</t>
+          <t>81,293</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>8,195</t>
+          <t>-28,205</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>241565702</t>
+          <t>406112442</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს კონჭო და კომპანია</t>
+          <t>⚠ შპს დრანკ ოკტოპუს დისტრიბუცია</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>8,196</t>
+          <t>11,707</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>26.5%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>3,656</t>
+          <t>257</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>44.6%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>3,741</t>
+          <t>332</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>6,460</t>
+          <t>6,084</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>6,272</t>
+          <t>880</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>205257773</t>
+          <t>221297870</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს შალვინო</t>
+          <t>შპს ვარციხე 2005</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>7,779</t>
+          <t>11,317</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>0.7%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>3,706</t>
+          <t>936</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>47.6%</t>
+          <t>8.3%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>3,335</t>
+          <t>3,554</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>19,944</t>
+          <t>127,235</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>9,186</t>
+          <t>110,814</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>227744554</t>
+          <t>401944170</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>⚠ სპს თენგიზ ბალუაშვილი ქართული ვაზი და ღვინო</t>
+          <t>⚠ შპს მილადა ინტერნეშინელ</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
         <v>2023</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>7,641</t>
+          <t>11,184</t>
         </is>
       </c>
       <c r="F65" s="5" t="inlineStr">
         <is>
-          <t>54.4%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>423</t>
+          <t>1,994</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>5.5%</t>
+          <t>17.8%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>-438</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>8,737</t>
+          <t>41,841</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>1,719</t>
+          <t>1,319</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>205067336</t>
+          <t>225062883</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს ვინივერია</t>
+          <t>შპს საირმე მინერალ ვოთერს</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>7,249</t>
+          <t>10,792</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>-2.6%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>1,592</t>
+          <t>1,855</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>22.0%</t>
+          <t>17.2%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>1,585</t>
+          <t>-932</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>8,159</t>
+          <t>8,063</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>6,469</t>
+          <t>-26,490</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>205237518</t>
+          <t>405015228</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>შპს შუხმან ვაინს ჯორჯია</t>
+          <t>⚠ შპს ტიფლისიდისტილერი TIFLISIDISTILLERY</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>7,059</t>
+          <t>10,712</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>12.0%</t>
+          <t>-27.4%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>3,450</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>2.8%</t>
+          <t>32.2%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>-332</t>
+          <t>3,049</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>13,550</t>
+          <t>18,190</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>10,059</t>
+          <t>3,092</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>427719249</t>
+          <t>405229140</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს უნივერსალ სპირიტს</t>
+          <t>შპს ინგოროყვა ვაინს ენდ სპირიტს</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>7,002</t>
+          <t>10,060</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>-62.7%</t>
+          <t>406.0%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>2,147</t>
+          <t>-2,868</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>30.7%</t>
+          <t>-28.5%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>1,287</t>
+          <t>-6</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>45,523</t>
+          <t>12,266</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>21,636</t>
+          <t>-1,055</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>245399091</t>
+          <t>231261103</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს ლუდი ბათუმური</t>
+          <t>⚠ შპს ათენა</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>6,431</t>
+          <t>9,985</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>45.2%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>869</t>
+          <t>2,074</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>20.8%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>1,050</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>27,067</t>
+          <t>13,891</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>25,486</t>
+          <t>3,249</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>404392885</t>
+          <t>217886562</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>სს მარუსია (საქართველო)</t>
+          <t>შპს ფალავანი</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>6,425</t>
+          <t>9,557</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>-85.1%</t>
+          <t>38.6%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>-608</t>
+          <t>210</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>-800</t>
+          <t>-1,064</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>135,550</t>
+          <t>11,369</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>131,092</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>404443349</t>
+          <t>405101759</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>შპს ვაზისუბნის მამული</t>
+          <t>შპს ბერიკა</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>6,061</t>
+          <t>9,540</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>10.7%</t>
+          <t>-3.8%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>-349</t>
+          <t>766</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>-942</t>
+          <t>89</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>25,395</t>
+          <t>13,300</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>19,618</t>
+          <t>8,444</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>400111302</t>
+          <t>205013199</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს გეო ალკო</t>
+          <t>შპს გლავსპირტპრომი</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>5,354</t>
+          <t>9,375</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>-25.1%</t>
+          <t>77.8%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>1,925</t>
+          <t>3,844</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>36.0%</t>
+          <t>41.0%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>1,708</t>
+          <t>3,823</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>2,426</t>
+          <t>18,846</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>2,234</t>
+          <t>13,580</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>405740881</t>
+          <t>441554471</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ბიერ ენდ ბევერიჯის ჰოლდინგ</t>
+          <t>შპს GRW</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>5,342</t>
-[...3 lines deleted...]
-        <v/>
+          <t>9,268</t>
+        </is>
+      </c>
+      <c r="F73" s="5" t="inlineStr">
+        <is>
+          <t>36.8%</t>
+        </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>-951</t>
+          <t>675</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>7.3%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>-4,133</t>
+          <t>-58</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>366,320</t>
+          <t>11,774</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>222,373</t>
+          <t>7,542</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>405349378</t>
+          <t>204969230</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს მეღვინეობა ჩელთი</t>
+          <t>შპს თელავის მარანი</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>5,290</t>
+          <t>8,846</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>19.1%</t>
+          <t>-5.0%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>1,675</t>
+          <t>434</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>31.7%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>1,770</t>
+          <t>343</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>7,151</t>
+          <t>5,715</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>5,351</t>
+          <t>4,338</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>405242125</t>
+          <t>203868724</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>შპს ვაინ კახეთი</t>
+          <t>შპს  ვაინმენ შპს</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>5,224</t>
+          <t>8,622</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>151.0%</t>
+          <t>24.5%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>-1,577</t>
+          <t>1,078</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>-30.2%</t>
+          <t>12.5%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>-1,769</t>
+          <t>1,015</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>36,383</t>
+          <t>11,318</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>31,744</t>
+          <t>8,195</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>204461279</t>
+          <t>241565702</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს ბატონო</t>
+          <t>შპს კონჭო და კომპანია</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>5,189</t>
+          <t>8,196</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>12.2%</t>
+          <t>26.5%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>-154</t>
+          <t>3,656</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>44.6%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>3,741</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>8,936</t>
+          <t>6,460</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>6,801</t>
+          <t>6,272</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>427717713</t>
+          <t>205257773</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს ქიმერიონი</t>
+          <t>⚠ შპს შალვინო</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>5,154</t>
+          <t>7,779</t>
         </is>
       </c>
       <c r="F77" s="5" t="inlineStr">
         <is>
-          <t>27.4%</t>
+          <t>16.4%</t>
         </is>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>-995</t>
+          <t>3,706</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>47.6%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>-940</t>
+          <t>3,335</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>13,381</t>
+          <t>19,944</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>3,700</t>
+          <t>9,186</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>404392411</t>
+          <t>227744554</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ფაბლიქ ქარ</t>
+          <t>⚠ სპს თენგიზ ბალუაშვილი ქართული ვაზი და ღვინო</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>4,685</t>
-[...3 lines deleted...]
-        <v/>
+          <t>7,641</t>
+        </is>
+      </c>
+      <c r="F78" s="7" t="inlineStr">
+        <is>
+          <t>54.4%</t>
+        </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>-5,456</t>
+          <t>423</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>-116.4%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>-5,456</t>
+          <t>193</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>23,573</t>
+          <t>8,737</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>-19,169</t>
+          <t>1,719</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>231250758</t>
+          <t>231244230</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს წინანდალი - XXI საუკუნის საუკეთესო ღვინოები</t>
+          <t>შპს კახური</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>4,550</t>
+          <t>7,615</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>45.4%</t>
+          <t>-44.3%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>1,216</t>
+          <t>1,677</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>26.7%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>1,060</t>
+          <t>1,705</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>9,179</t>
+          <t>14,165</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>4,554</t>
+          <t>9,172</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>405433482</t>
+          <t>427721156</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>შპს  ფუდ ენდ ვაინ</t>
+          <t>შპს   შატო მუკუზანი</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>4,353</t>
+          <t>7,343</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>45.8%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>2,020</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>27.5%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>1,078</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>928</t>
+          <t>9,405</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>3,696</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>441555005</t>
+          <t>445565433</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>შპს მეღვინეობა გრანელი</t>
+          <t>შპს ბლექ სი თრეიდ გრუფ</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>3,832</t>
+          <t>7,253</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>40.8%</t>
+          <t>-6.8%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>655</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>0.9%</t>
+          <t>9.0%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>-153</t>
+          <t>-51</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>21,162</t>
+          <t>7,453</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>17,173</t>
+          <t>136</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>434169865</t>
+          <t>205067336</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს რკ</t>
+          <t>შპს ვინივერია</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>3,783</t>
+          <t>7,249</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>-34.1%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>1,592</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>22.0%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>1,585</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>657</t>
+          <t>8,159</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>548</t>
+          <t>6,469</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>404401544</t>
+          <t>205237518</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს ღვინის ქარხანა #1</t>
+          <t>შპს შუხმან ვაინს ჯორჯია</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>3,764</t>
+          <t>7,059</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>23.1%</t>
+          <t>12.0%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>2,401</t>
+          <t>199</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>63.8%</t>
+          <t>2.8%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>1,277</t>
+          <t>-332</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>13,903</t>
+          <t>13,550</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>5,563</t>
+          <t>10,059</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>404381245</t>
+          <t>427719249</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს გიუაანი</t>
+          <t>⚠ შპს უნივერსალ სპირიტს</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>3,621</t>
+          <t>7,002</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>20.2%</t>
+          <t>-62.7%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>-1,809</t>
+          <t>2,147</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>30.7%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>-2,257</t>
+          <t>1,287</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>9,558</t>
+          <t>45,523</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>-8,547</t>
+          <t>21,636</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>402145246</t>
+          <t>445503401</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს ყვარლის ღვინის გვირაბი</t>
+          <t>შპს  მაქსიმუს</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>3,370</t>
+          <t>6,743</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>33.2%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>1,308</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>3.7%</t>
+          <t>19.4%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>1,075</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>1,281</t>
+          <t>4,707</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>-126</t>
+          <t>3,354</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>405132486</t>
+          <t>245399091</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს გურჯი</t>
+          <t>შპს ლუდი ბათუმური</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>3,136</t>
+          <t>6,431</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>71.6%</t>
+          <t>10.2%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>-172</t>
+          <t>869</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>-817</t>
+          <t>718</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>3,926</t>
+          <t>27,067</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>2,924</t>
+          <t>25,486</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>202405432</t>
+          <t>404392885</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს გ.დ. ჯგუფი</t>
+          <t>სს მარუსია (საქართველო)</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>3,073</t>
+          <t>6,425</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>-85.1%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>456</t>
+          <t>-608</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>14.8%</t>
+          <t>-9.5%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>-800</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>3,550</t>
+          <t>135,550</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>1,928</t>
+          <t>131,092</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>404552060</t>
+          <t>404443349</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს სმარტ კაპიტალ შილდა</t>
+          <t>შპს ვაზისუბნის მამული</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>3,036</t>
+          <t>6,061</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>-22.2%</t>
+          <t>10.7%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>-1,026</t>
+          <t>-349</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>-33.8%</t>
+          <t>-5.8%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>-2,366</t>
+          <t>-942</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>15,417</t>
+          <t>25,395</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>-20,876</t>
+          <t>19,618</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>405064460</t>
+          <t>404963839</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>შპს  ქართული ვაზისა და ღვინის კომპანია</t>
+          <t>შპს CAUCASIAN ALCO</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>3,036</t>
+          <t>5,843</t>
         </is>
       </c>
       <c r="F89" s="5" t="inlineStr">
         <is>
-          <t>-22.2%</t>
+          <t>17.6%</t>
         </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>-2,311</t>
+          <t>1,526</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>-76.1%</t>
+          <t>26.1%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>-2,193</t>
+          <t>890</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>15,330</t>
+          <t>10,419</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>-18,044</t>
+          <t>7,506</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>433101902</t>
+          <t>437062713</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს ჰერეთის ღვინის მარანი</t>
+          <t>შპს ანასეულის კომბინატი</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>3,015</t>
+          <t>5,460</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>-21.5%</t>
+          <t>-10.6%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>2,368</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>4.4%</t>
+          <t>43.4%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>-200</t>
+          <t>2,344</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>6,382</t>
+          <t>18,305</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>1,560</t>
+          <t>13,372</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>441561579</t>
+          <t>400111302</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს სარაჯიშვილი ვაინერი ენდ დისთილერი</t>
+          <t>⚠ შპს გეო ალკო</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>2,946</t>
+          <t>5,354</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>462.6%</t>
+          <t>-25.1%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>1,909</t>
+          <t>1,925</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>64.8%</t>
+          <t>36.0%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>1,708</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>13,663</t>
+          <t>2,426</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>13,030</t>
+          <t>2,234</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>241569209</t>
+          <t>405740881</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>შპს კახეთი კომპანი</t>
+          <t>შპს ჯორჯიან ბიერ ენდ ბევერიჯის ჰოლდინგ</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>2,801</t>
-[...5 lines deleted...]
-        </is>
+          <t>5,342</t>
+        </is>
+      </c>
+      <c r="F92" s="7" t="n">
+        <v/>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>-951</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>23.6%</t>
+          <t>-17.8%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>570</t>
+          <t>-4,133</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>1,706</t>
+          <t>366,320</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>850</t>
+          <t>222,373</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>202330398</t>
+          <t>405349378</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>შპს ირმა ჭანტურიას სახელობის ღვინის ლაბორატორია</t>
+          <t>შპს მეღვინეობა ჩელთი</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>2,781</t>
+          <t>5,290</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>19.1%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>834</t>
+          <t>1,675</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>30.0%</t>
+          <t>31.7%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>1,770</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>9,226</t>
+          <t>7,151</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>9,207</t>
+          <t>5,351</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>405047122</t>
+          <t>405242125</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯიველი</t>
+          <t>შპს ვაინ კახეთი</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>2,759</t>
+          <t>5,224</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>151.0%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>-1,577</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>-30.2%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>-1,769</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>7,939</t>
+          <t>36,383</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>-9,870</t>
+          <t>31,744</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>406128275</t>
+          <t>204461279</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს აიღვინისსახლი</t>
+          <t>შპს ბატონო</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>2,623</t>
+          <t>5,189</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>-154</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>-3.0%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>32</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>903</t>
+          <t>8,936</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>-1,547</t>
+          <t>6,801</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>445384977</t>
+          <t>427717713</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>⚠ კაბუ 2010</t>
+          <t>შპს ქიმერიონი</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>1,909</t>
+          <t>5,154</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>-43.8%</t>
+          <t>27.4%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>-995</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>-19.3%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>-940</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>1,454</t>
+          <t>13,381</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>663</t>
+          <t>3,700</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>404887191</t>
+          <t>405070694</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯორჯიან ლეჯენდ</t>
+          <t>შპს გენუინ ბრევინგ კომპანი</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>1,868</t>
+          <t>5,141</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>70.4%</t>
+          <t>32.9%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>768</t>
+          <t>1,779</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>41.1%</t>
+          <t>34.6%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>1,506</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>3,968</t>
+          <t>8,196</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>7,728</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>230867595</t>
+          <t>404392411</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ღვინისა და ალკოჰოლური სასმელების კომპანია კაჭრეთი</t>
+          <t>⚠ შპს ფაბლიქ ქარ</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>1,767</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,685</t>
+        </is>
+      </c>
+      <c r="F98" s="7" t="n">
+        <v/>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>-5,456</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>31.8%</t>
+          <t>-116.4%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>-5,456</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>6,923</t>
+          <t>23,573</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>5,561</t>
+          <t>-19,169</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>236047023</t>
+          <t>233104333</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>შპს ვაზი+</t>
+          <t>შპს კრისტალი</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>1,729</t>
+          <t>4,562</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>29.4%</t>
+          <t>6.3%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>-1,617</t>
+          <t>2,184</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>-93.5%</t>
+          <t>47.9%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>-1,972</t>
+          <t>687</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>24,572</t>
+          <t>7,548</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>11,141</t>
+          <t>4,612</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>227716558</t>
+          <t>231250758</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>სს ჭანდარი ღვინის ქარხანა</t>
+          <t>შპს წინანდალი - XXI საუკუნის საუკეთესო ღვინოები</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>1,708</t>
+          <t>4,550</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>154.4%</t>
+          <t>45.4%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>264</t>
+          <t>1,216</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>26.7%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>1,060</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>4,850</t>
+          <t>9,179</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>1,746</t>
+          <t>4,554</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>222934341</t>
+          <t>434160454</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>შპს ხვანჭკარა</t>
+          <t>⚠ შპს CENA</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>1,618</t>
+          <t>4,351</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>21.6%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>-452</t>
+          <t>113</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>-28.0%</t>
+          <t>2.6%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>-49</t>
+          <t>83</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>4,075</t>
+          <t>413</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>283</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>400048747</t>
+          <t>243855958</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>შპს თელედა</t>
+          <t>სს გომის სპირტის და არყის კომპანია</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>1,525</t>
+          <t>4,348</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>-22.3%</t>
+          <t>59.3%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>415</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>15.2%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>130</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>3,980</t>
+          <t>5,925</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>3,764</t>
+          <t>525</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>405048407</t>
+          <t>441557502</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>შპს კახური ტრადიციული მეღვინეობა-აგრო-ჩოხატაური</t>
+          <t>შპს მარეული</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>1,503</t>
+          <t>4,295</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>85.9%</t>
+          <t>31.6%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>-1,107</t>
+          <t>503</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>-73.7%</t>
+          <t>11.7%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>-1,094</t>
+          <t>100</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>1,740</t>
+          <t>16,299</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>878</t>
+          <t>-5,072</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>241564062</t>
+          <t>425361191</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>შპს ძველი გვირაბი</t>
+          <t>შპს აგრიდა</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>1,480</t>
+          <t>3,982</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>6.1%</t>
+          <t>-48.0%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>-632</t>
+          <t>-2</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>-42.7%</t>
+          <t>-0.0%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>-941</t>
+          <t>-225</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>11,570</t>
+          <t>6,176</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>10,726</t>
+          <t>2,413</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>431165721</t>
+          <t>405252257</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯენერეიშენზ</t>
+          <t>შპს ვილლა ვინიფერა</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>1,428</t>
+          <t>3,881</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>29.7%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>167</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>23.5%</t>
+          <t>4.3%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>-939</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>2,424</t>
+          <t>29,377</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>1,839</t>
+          <t>7,178</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>222934350</t>
+          <t>441555005</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს როიალ ხვანჭკარა</t>
+          <t>შპს მეღვინეობა გრანელი</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>1,332</t>
+          <t>3,832</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>40.8%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>-513</t>
+          <t>35</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>-38.5%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>-525</t>
+          <t>-153</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>5,254</t>
+          <t>21,162</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>4,076</t>
+          <t>17,173</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>405352988</t>
+          <t>434169865</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართული ღვინის ბანკი</t>
+          <t>⚠ შპს რკ</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>1,287</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,783</t>
+        </is>
+      </c>
+      <c r="F107" s="5" t="inlineStr">
+        <is>
+          <t>-34.1%</t>
+        </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>-428</t>
+          <t>93</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>-33.2%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>-465</t>
+          <t>81</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>14,895</t>
+          <t>657</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>4,998</t>
+          <t>548</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>406055290</t>
+          <t>404381245</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მარანი 2011</t>
+          <t>შპს გიუაანი</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>1,247</t>
+          <t>3,621</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>-45.2%</t>
+          <t>20.2%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>-1,809</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>-50.0%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>-2,257</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>9,558</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>-8,547</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>208213191</t>
+          <t>427733214</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ჯორჯიან ვაინს პროდუსინგ კომპანი</t>
+          <t>შპს ალაზანი</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>1,157</t>
+          <t>3,202</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>-33.8%</t>
+          <t>-2.0%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>475</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>14.8%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>-47</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>3,343</t>
+          <t>10,396</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>999</t>
+          <t>4,320</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>202292642</t>
+          <t>406074019</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ახალშენი 2005</t>
+          <t>შპს ვაზიანი კომპანი</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>1,109</t>
+          <t>3,182</t>
         </is>
       </c>
       <c r="F110" s="7" t="inlineStr">
         <is>
-          <t>111.9%</t>
+          <t>-22.2%</t>
         </is>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>-704</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>46.3%</t>
+          <t>-22.1%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>626</t>
+          <t>-1,913</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>23,282</t>
+          <t>18,362</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>8,211</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>404531636</t>
+          <t>405132486</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>შპს ჯეოვაინ თრეიდინგ</t>
+          <t>შპს გურჯი</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>1,038</t>
+          <t>3,136</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>9.1%</t>
+          <t>71.6%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>-696</t>
+          <t>-172</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>-67.1%</t>
+          <t>-5.5%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>-708</t>
+          <t>-817</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>1,618</t>
+          <t>3,926</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>-1,736</t>
+          <t>2,924</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>406306180</t>
+          <t>202405432</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სანიორეს მეღვინეობა</t>
+          <t>შპს გ.დ. ჯგუფი</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>1,037</t>
+          <t>3,073</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>217.5%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>-1,527</t>
+          <t>456</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>-147.1%</t>
+          <t>14.8%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>-2,675</t>
+          <t>422</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>10,841</t>
+          <t>3,550</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>1,196</t>
+          <t>1,928</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>405135081</t>
+          <t>405256663</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>შპს წერეთელი ვაინ ენდ სფირითს</t>
+          <t>შპს ქართული ლიმონათი</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>1,028</t>
+          <t>3,070</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>-16.6%</t>
+          <t>-16.5%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>-1,437</t>
+          <t>170</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>-139.8%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>-1,357</t>
+          <t>-519</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>9,271</t>
+          <t>5,509</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>6,646</t>
+          <t>312</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>205056767</t>
+          <t>438115754</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>შპს ქართული ღვინოები</t>
+          <t>შპს ნინოწმინდა</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>1,005</t>
+          <t>3,039</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>91.4%</t>
+          <t>1.6%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>833</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>27.4%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>-37</t>
+          <t>902</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>2,901</t>
+          <t>5,505</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>1,107</t>
+          <t>1,972</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>400226830</t>
+          <t>404470130</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ქართული მარანი</t>
+          <t>შპს სმარტ კაპიტალ სფირითს</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>984</t>
+          <t>3,036</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>-56.2%</t>
+          <t>-22.2%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>-315</t>
+          <t>-1,046</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>-32.0%</t>
+          <t>-34.5%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>-787</t>
+          <t>-2,507</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>5,043</t>
+          <t>16,215</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>-1,409</t>
+          <t>-21,695</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>445436948</t>
+          <t>404552060</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს მონოპოლი</t>
+          <t>შპს სმარტ კაპიტალ შილდა</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>967</t>
+          <t>3,036</t>
         </is>
       </c>
       <c r="F116" s="7" t="inlineStr">
         <is>
-          <t>-65.5%</t>
+          <t>-22.2%</t>
         </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>-1,026</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>-33.8%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>-2,366</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>1,866</t>
+          <t>15,417</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>726</t>
+          <t>-20,876</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>405256921</t>
+          <t>405064460</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ვაინერი გურჯაანი</t>
+          <t>შპს  ქართული ვაზისა და ღვინის კომპანია</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>937</t>
+          <t>3,036</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>56.6%</t>
+          <t>-22.2%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>-2,311</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>26.1%</t>
+          <t>-76.1%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>-456</t>
+          <t>-2,193</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>4,537</t>
+          <t>15,330</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>-713</t>
+          <t>-18,044</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>405048513</t>
+          <t>433101902</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>შპს კახური ტრადიციული მეღვინეობა-აგრო-ქედა</t>
+          <t>შპს ჰერეთის ღვინის მარანი</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>3,015</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>-21.5%</t>
         </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>-199</t>
+          <t>132</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>-21.8%</t>
+          <t>4.4%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>-205</t>
+          <t>-200</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>1,870</t>
+          <t>6,382</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>1,658</t>
+          <t>1,560</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>224611141</t>
+          <t>404868470</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>სს ახმეტის ღვინის ქარხანა</t>
+          <t>⚠ შპს ჯარდელი</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>913</t>
+          <t>2,961</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>71.0%</t>
+          <t>-13.2%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>119</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>24.3%</t>
+          <t>4.0%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>128</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>2,660</t>
+          <t>991</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>2,335</t>
+          <t>80</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>431166463</t>
+          <t>441561579</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>შპს ტყუპების საღვინე სახლი ნაფარეულში</t>
+          <t>შპს სარაჯიშვილი ვაინერი ენდ დისთილერი</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>2,946</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>-27.5%</t>
+          <t>462.6%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>1,909</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>18.8%</t>
+          <t>64.8%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>551</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>3,865</t>
+          <t>13,663</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>1,560</t>
+          <t>13,030</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>400102107</t>
+          <t>404989321</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>შპს  კახური ღვინოები kakhetian wines</t>
+          <t>შპს წინანდლის ვენახები</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>847</t>
+          <t>2,938</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>14.4%</t>
+          <t>-4.9%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>-153</t>
+          <t>-190</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>-6.5%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>-215</t>
+          <t>-813</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>3,250</t>
+          <t>12,005</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>2,003</t>
+          <t>2,964</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>405144302</t>
+          <t>241569209</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>შპს იბერვაინი</t>
+          <t>შპს კახეთი კომპანი</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>779</t>
+          <t>2,801</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>61.7%</t>
         </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>-806</t>
+          <t>660</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>-103.5%</t>
+          <t>23.6%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>-763</t>
+          <t>570</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>5,755</t>
+          <t>1,706</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>5,252</t>
+          <t>850</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>400232618</t>
+          <t>405047122</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ქართული ღვინის მარანი</t>
+          <t>შპს ჯიველი</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>2,759</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>-72.2%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>-259</t>
+          <t>-17</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>-33.3%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>-236</t>
+          <t>104</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>2,138</t>
+          <t>7,939</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>797</t>
+          <t>-9,870</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>204487082</t>
+          <t>202284438</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>შპს აგუნა</t>
+          <t>შპს წინანდალი+</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>2,559</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>22.9%</t>
         </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>672</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>13.2%</t>
+          <t>26.3%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>481</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>1,298</t>
+          <t>7,870</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>6,036</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>404918684</t>
+          <t>426541147</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს Wine Products &amp; Spirits</t>
+          <t>შპს ენვერო</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>712</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,490</t>
+        </is>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t>-55.6%</t>
+        </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>1,647</t>
+          <t>243</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>231.4%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>1,888</t>
+          <t>969</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>2,236</t>
+          <t>3,602</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>470</t>
+          <t>2,234</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>422936817</t>
+          <t>238142693</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>შპს ნაბერაული ვაინს</t>
+          <t>შპს კახეთი 3000</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>612</t>
+          <t>2,451</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>11.0%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>-481</t>
+          <t>644</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
-          <t>-78.6%</t>
+          <t>26.3%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>-477</t>
+          <t>745</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>4,196</t>
+          <t>7,176</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>3,960</t>
+          <t>4,829</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>427737256</t>
+          <t>436031269</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მამა და შვილის მარანი</t>
+          <t>შპს ვივი</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>591</t>
+          <t>2,347</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>-72.5%</t>
+          <t>66.1%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>-965</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>22.9%</t>
+          <t>-41.1%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>-55</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>1,873</t>
+          <t>8,631</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>1,009</t>
+          <t>7,613</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>241554304</t>
+          <t>445609912</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ენისელი - ბაგრატიონი</t>
+          <t>შპს კასელი</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>2,157</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>-27.5%</t>
+          <t>43.0%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>711</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>41.0%</t>
+          <t>32.9%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>309</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>3,668</t>
+          <t>2,166</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>3,411</t>
+          <t>1,929</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>241569833</t>
+          <t>431171590</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ყვარლის მარანი</t>
+          <t>⚠ შპს  აკურა</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>531</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,070</t>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t>238.6%</t>
+        </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>113</t>
         </is>
       </c>
       <c r="H129" s="5" t="inlineStr">
         <is>
-          <t>18.3%</t>
+          <t>5.5%</t>
         </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>55</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>2,338</t>
+          <t>4,479</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>1,539</t>
+          <t>2,372</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
-          <t>246755890</t>
+          <t>232539027</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>შპს ქედის ღვინის ქარხანა</t>
+          <t>სს საქართველოს ნატურალურ პროდუქტთა კომპანია</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E130" s="7" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>1,980</t>
         </is>
       </c>
       <c r="F130" s="7" t="inlineStr">
         <is>
-          <t>-31.8%</t>
+          <t>37.9%</t>
         </is>
       </c>
       <c r="G130" s="7" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>235</t>
         </is>
       </c>
       <c r="H130" s="7" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>11.9%</t>
         </is>
       </c>
       <c r="I130" s="7" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>69</t>
         </is>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
-          <t>2,801</t>
+          <t>6,185</t>
         </is>
       </c>
       <c r="K130" s="7" t="inlineStr">
         <is>
-          <t>398</t>
+          <t>1,192</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
-          <t>405354183</t>
+          <t>445384977</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr">
         <is>
-          <t>შპს ეკლიპსე</t>
+          <t>⚠ კაბუ 2010</t>
         </is>
       </c>
       <c r="C131" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D131" s="5" t="n">
-        <v>2024</v>
+        <v>2018</v>
       </c>
       <c r="E131" s="5" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>1,909</t>
         </is>
       </c>
       <c r="F131" s="5" t="inlineStr">
         <is>
-          <t>49.4%</t>
+          <t>-43.8%</t>
         </is>
       </c>
       <c r="G131" s="5" t="inlineStr">
         <is>
-          <t>-2,150</t>
+          <t>169</t>
         </is>
       </c>
       <c r="H131" s="5" t="inlineStr">
         <is>
-          <t>-467.2%</t>
+          <t>8.8%</t>
         </is>
       </c>
       <c r="I131" s="5" t="inlineStr">
         <is>
-          <t>-2,886</t>
+          <t>169</t>
         </is>
       </c>
       <c r="J131" s="5" t="inlineStr">
         <is>
-          <t>15,146</t>
+          <t>1,454</t>
         </is>
       </c>
       <c r="K131" s="5" t="inlineStr">
         <is>
-          <t>-4,138</t>
+          <t>663</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="7" t="inlineStr">
         <is>
-          <t>204576529</t>
+          <t>405360595</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>სს მეგობრების მარანი</t>
+          <t>შპს კრაფტარეა</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D132" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E132" s="7" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>1,907</t>
         </is>
       </c>
       <c r="F132" s="7" t="inlineStr">
         <is>
-          <t>150.7%</t>
+          <t>24.4%</t>
         </is>
       </c>
       <c r="G132" s="7" t="inlineStr">
         <is>
-          <t>-516</t>
+          <t>359</t>
         </is>
       </c>
       <c r="H132" s="7" t="inlineStr">
         <is>
-          <t>-116.7%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="I132" s="7" t="inlineStr">
         <is>
-          <t>-826</t>
+          <t>320</t>
         </is>
       </c>
       <c r="J132" s="7" t="inlineStr">
         <is>
-          <t>5,251</t>
+          <t>2,566</t>
         </is>
       </c>
       <c r="K132" s="7" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>851</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
-          <t>222938070</t>
+          <t>404887191</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr">
         <is>
-          <t>შპს ალექსანდრეული</t>
+          <t>შპს ჯორჯიან ლეჯენდ</t>
         </is>
       </c>
       <c r="C133" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D133" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E133" s="5" t="inlineStr">
         <is>
-          <t>379</t>
+          <t>1,868</t>
         </is>
       </c>
       <c r="F133" s="5" t="inlineStr">
         <is>
-          <t>-28.6%</t>
+          <t>70.4%</t>
         </is>
       </c>
       <c r="G133" s="5" t="inlineStr">
         <is>
-          <t>-285</t>
+          <t>768</t>
         </is>
       </c>
       <c r="H133" s="5" t="inlineStr">
         <is>
-          <t>-75.0%</t>
+          <t>41.1%</t>
         </is>
       </c>
       <c r="I133" s="5" t="inlineStr">
         <is>
-          <t>-872</t>
+          <t>418</t>
         </is>
       </c>
       <c r="J133" s="5" t="inlineStr">
         <is>
-          <t>6,464</t>
+          <t>3,968</t>
         </is>
       </c>
       <c r="K133" s="5" t="inlineStr">
         <is>
-          <t>-4,121</t>
+          <t>-82</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="7" t="inlineStr">
         <is>
-          <t>431178815</t>
+          <t>233106992</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ღვინის სამყარო</t>
+          <t>⚠ შპს ქინძმარაული</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D134" s="7" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E134" s="7" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>1,789</t>
         </is>
       </c>
       <c r="F134" s="7" t="inlineStr">
         <is>
-          <t>-19.2%</t>
+          <t>-23.5%</t>
         </is>
       </c>
       <c r="G134" s="7" t="inlineStr">
         <is>
-          <t>-159</t>
+          <t>1,228</t>
         </is>
       </c>
       <c r="H134" s="7" t="inlineStr">
         <is>
-          <t>-44.7%</t>
+          <t>68.7%</t>
         </is>
       </c>
       <c r="I134" s="7" t="inlineStr">
         <is>
-          <t>-494</t>
+          <t>867</t>
         </is>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
-          <t>2,675</t>
+          <t>8,510</t>
         </is>
       </c>
       <c r="K134" s="7" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>8,433</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
-          <t>406085418</t>
+          <t>230867595</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს შალოშვილის მარანი</t>
+          <t>⚠ შპს ღვინისა და ალკოჰოლური სასმელების კომპანია კაჭრეთი</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D135" s="5" t="n">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>1,767</t>
         </is>
       </c>
       <c r="F135" s="5" t="inlineStr">
         <is>
-          <t>33.9%</t>
+          <t>30.6%</t>
         </is>
       </c>
       <c r="G135" s="5" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>562</t>
         </is>
       </c>
       <c r="H135" s="5" t="inlineStr">
         <is>
-          <t>20.9%</t>
+          <t>31.8%</t>
         </is>
       </c>
       <c r="I135" s="5" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>111</t>
         </is>
       </c>
       <c r="J135" s="5" t="inlineStr">
         <is>
-          <t>2,032</t>
+          <t>6,923</t>
         </is>
       </c>
       <c r="K135" s="5" t="inlineStr">
         <is>
-          <t>1,695</t>
+          <t>5,561</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="7" t="inlineStr">
         <is>
-          <t>405254816</t>
+          <t>236047023</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>შპს სპოლარი</t>
+          <t>შპს ვაზი+</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D136" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E136" s="7" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>1,729</t>
         </is>
       </c>
       <c r="F136" s="7" t="inlineStr">
         <is>
-          <t>-88.1%</t>
+          <t>29.4%</t>
         </is>
       </c>
       <c r="G136" s="7" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>-1,617</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>-93.5%</t>
         </is>
       </c>
       <c r="I136" s="7" t="inlineStr">
         <is>
-          <t>-33</t>
+          <t>-1,972</t>
         </is>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
-          <t>1,097</t>
+          <t>24,572</t>
         </is>
       </c>
       <c r="K136" s="7" t="inlineStr">
         <is>
-          <t>-106</t>
+          <t>11,141</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="inlineStr">
         <is>
-          <t>227717557</t>
+          <t>227716558</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr">
         <is>
-          <t>შპს შატო ზეგაანი</t>
+          <t>სს ჭანდარი ღვინის ქარხანა</t>
         </is>
       </c>
       <c r="C137" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D137" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E137" s="5" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>1,708</t>
         </is>
       </c>
       <c r="F137" s="5" t="inlineStr">
         <is>
-          <t>-31.2%</t>
+          <t>154.4%</t>
         </is>
       </c>
       <c r="G137" s="5" t="inlineStr">
         <is>
-          <t>-313</t>
+          <t>264</t>
         </is>
       </c>
       <c r="H137" s="5" t="inlineStr">
         <is>
-          <t>-124.6%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="I137" s="5" t="inlineStr">
         <is>
-          <t>-526</t>
+          <t>297</t>
         </is>
       </c>
       <c r="J137" s="5" t="inlineStr">
         <is>
-          <t>2,582</t>
+          <t>4,850</t>
         </is>
       </c>
       <c r="K137" s="5" t="inlineStr">
         <is>
-          <t>-5,535</t>
+          <t>1,746</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="7" t="inlineStr">
         <is>
-          <t>402155083</t>
+          <t>405049763</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>შპს ფერი ვაინ</t>
+          <t>შპს ბექაურის ვენახები</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D138" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E138" s="7" t="inlineStr">
         <is>
-          <t>228</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,693</t>
+        </is>
+      </c>
+      <c r="F138" s="7" t="inlineStr">
+        <is>
+          <t>-33.3%</t>
+        </is>
       </c>
       <c r="G138" s="7" t="inlineStr">
         <is>
-          <t>-1,178</t>
+          <t>-48</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>-517.7%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="I138" s="7" t="inlineStr">
         <is>
-          <t>-1,533</t>
+          <t>-631</t>
         </is>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
-          <t>11,736</t>
+          <t>16,711</t>
         </is>
       </c>
       <c r="K138" s="7" t="inlineStr">
         <is>
-          <t>10,441</t>
+          <t>16,180</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="inlineStr">
         <is>
-          <t>405223379</t>
+          <t>222934341</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს სამეფო მარანი</t>
+          <t>შპს ხვანჭკარა</t>
         </is>
       </c>
       <c r="C139" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D139" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E139" s="5" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>1,618</t>
         </is>
       </c>
       <c r="F139" s="5" t="inlineStr">
         <is>
-          <t>67.4%</t>
+          <t>-11.4%</t>
         </is>
       </c>
       <c r="G139" s="5" t="inlineStr">
         <is>
-          <t>-478</t>
+          <t>-452</t>
         </is>
       </c>
       <c r="H139" s="5" t="inlineStr">
         <is>
-          <t>-239.9%</t>
+          <t>-28.0%</t>
         </is>
       </c>
       <c r="I139" s="5" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>-49</t>
         </is>
       </c>
       <c r="J139" s="5" t="inlineStr">
         <is>
-          <t>7,659</t>
+          <t>4,075</t>
         </is>
       </c>
       <c r="K139" s="5" t="inlineStr">
         <is>
-          <t>-1,581</t>
+          <t>162</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="7" t="inlineStr">
         <is>
-          <t>404495319</t>
+          <t>400048747</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ძველი მარანი</t>
+          <t>შპს თელედა</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D140" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E140" s="7" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>1,525</t>
         </is>
       </c>
       <c r="F140" s="7" t="inlineStr">
         <is>
-          <t>-87.9%</t>
+          <t>-22.3%</t>
         </is>
       </c>
       <c r="G140" s="7" t="inlineStr">
         <is>
-          <t>-39</t>
+          <t>231</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>-20.2%</t>
+          <t>15.2%</t>
         </is>
       </c>
       <c r="I140" s="7" t="inlineStr">
         <is>
-          <t>-80</t>
+          <t>17</t>
         </is>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
-          <t>1,628</t>
+          <t>3,980</t>
         </is>
       </c>
       <c r="K140" s="7" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>3,764</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="5" t="inlineStr">
         <is>
-          <t>441554088</t>
+          <t>241564062</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ყვარლის ღვინის მარანი</t>
+          <t>შპს ძველი გვირაბი</t>
         </is>
       </c>
       <c r="C141" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D141" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E141" s="5" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>1,480</t>
         </is>
       </c>
       <c r="F141" s="5" t="inlineStr">
         <is>
-          <t>-93.9%</t>
+          <t>6.1%</t>
         </is>
       </c>
       <c r="G141" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>-632</t>
         </is>
       </c>
       <c r="H141" s="5" t="inlineStr">
         <is>
-          <t>27.2%</t>
+          <t>-42.7%</t>
         </is>
       </c>
       <c r="I141" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>-941</t>
         </is>
       </c>
       <c r="J141" s="5" t="inlineStr">
         <is>
-          <t>2,101</t>
+          <t>11,570</t>
         </is>
       </c>
       <c r="K141" s="5" t="inlineStr">
         <is>
-          <t>1,941</t>
+          <t>10,726</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="7" t="inlineStr">
         <is>
-          <t>231260827</t>
+          <t>431165721</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ნაფარეულის ძველი მარანი</t>
+          <t>შპს ჯენერეიშენზ</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D142" s="7" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E142" s="7" t="inlineStr">
         <is>
-          <t>111</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,428</t>
+        </is>
+      </c>
+      <c r="F142" s="7" t="inlineStr">
+        <is>
+          <t>29.7%</t>
+        </is>
       </c>
       <c r="G142" s="7" t="inlineStr">
         <is>
-          <t>-220</t>
+          <t>335</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>-198.2%</t>
+          <t>23.5%</t>
         </is>
       </c>
       <c r="I142" s="7" t="inlineStr">
         <is>
-          <t>-282</t>
+          <t>239</t>
         </is>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
-          <t>2,892</t>
+          <t>2,424</t>
         </is>
       </c>
       <c r="K142" s="7" t="inlineStr">
         <is>
-          <t>1,432</t>
+          <t>1,839</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="inlineStr">
         <is>
-          <t>405380369</t>
+          <t>446967266</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr">
         <is>
-          <t>შპს მეღვინეობა საბა</t>
+          <t>შპს  პარკ თრეიდინგ</t>
         </is>
       </c>
       <c r="C143" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D143" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E143" s="5" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>1,376</t>
         </is>
       </c>
       <c r="F143" s="5" t="inlineStr">
         <is>
-          <t>440.5%</t>
+          <t>-6.1%</t>
         </is>
       </c>
       <c r="G143" s="5" t="inlineStr">
         <is>
-          <t>-435</t>
+          <t>-288</t>
         </is>
       </c>
       <c r="H143" s="5" t="inlineStr">
         <is>
-          <t>-458.3%</t>
+          <t>-21.0%</t>
         </is>
       </c>
       <c r="I143" s="5" t="inlineStr">
         <is>
-          <t>-503</t>
+          <t>-379</t>
         </is>
       </c>
       <c r="J143" s="5" t="inlineStr">
         <is>
-          <t>4,065</t>
+          <t>1,253</t>
         </is>
       </c>
       <c r="K143" s="5" t="inlineStr">
         <is>
-          <t>2,915</t>
+          <t>-3,054</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="7" t="inlineStr">
         <is>
-          <t>402063592</t>
+          <t>431170010</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ვინოართანა</t>
+          <t>შპს საწნახელი</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D144" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E144" s="7" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>1,362</t>
         </is>
       </c>
       <c r="F144" s="7" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>-10.8%</t>
         </is>
       </c>
       <c r="G144" s="7" t="inlineStr">
         <is>
-          <t>-446</t>
+          <t>588</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
-          <t>-593.7%</t>
+          <t>43.2%</t>
         </is>
       </c>
       <c r="I144" s="7" t="inlineStr">
         <is>
-          <t>-881</t>
+          <t>481</t>
         </is>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
-          <t>6,972</t>
+          <t>3,906</t>
         </is>
       </c>
       <c r="K144" s="7" t="inlineStr">
         <is>
-          <t>-1,251</t>
+          <t>3,420</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="inlineStr">
         <is>
-          <t>404927228</t>
+          <t>222934350</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ღვინის სასახლე</t>
+          <t>შპს როიალ ხვანჭკარა</t>
         </is>
       </c>
       <c r="C145" s="5" t="inlineStr">
         <is>
           <t>Alcoholic Beverages</t>
         </is>
       </c>
       <c r="D145" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E145" s="5" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>1,332</t>
         </is>
       </c>
       <c r="F145" s="5" t="inlineStr">
         <is>
-          <t>-83.7%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="G145" s="5" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-513</t>
         </is>
       </c>
       <c r="H145" s="5" t="inlineStr">
         <is>
-          <t>-50.6%</t>
+          <t>-38.5%</t>
         </is>
       </c>
       <c r="I145" s="5" t="inlineStr">
         <is>
-          <t>-146</t>
+          <t>-525</t>
         </is>
       </c>
       <c r="J145" s="5" t="inlineStr">
         <is>
-          <t>1,953</t>
+          <t>5,254</t>
         </is>
       </c>
       <c r="K145" s="5" t="inlineStr">
         <is>
-          <t>1,911</t>
+          <t>4,076</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="7" t="inlineStr">
         <is>
+          <t>231280930</t>
+        </is>
+      </c>
+      <c r="B146" s="8" t="inlineStr">
+        <is>
+          <t>შპს შილდა ესთეითი</t>
+        </is>
+      </c>
+      <c r="C146" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D146" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E146" s="7" t="inlineStr">
+        <is>
+          <t>1,231</t>
+        </is>
+      </c>
+      <c r="F146" s="7" t="inlineStr">
+        <is>
+          <t>607.1%</t>
+        </is>
+      </c>
+      <c r="G146" s="7" t="inlineStr">
+        <is>
+          <t>-2,983</t>
+        </is>
+      </c>
+      <c r="H146" s="7" t="inlineStr">
+        <is>
+          <t>-242.3%</t>
+        </is>
+      </c>
+      <c r="I146" s="7" t="inlineStr">
+        <is>
+          <t>-4,410</t>
+        </is>
+      </c>
+      <c r="J146" s="7" t="inlineStr">
+        <is>
+          <t>22,092</t>
+        </is>
+      </c>
+      <c r="K146" s="7" t="inlineStr">
+        <is>
+          <t>-11,464</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="inlineStr">
+        <is>
+          <t>208213191</t>
+        </is>
+      </c>
+      <c r="B147" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯორჯიან ვაინს პროდუსინგ კომპანი</t>
+        </is>
+      </c>
+      <c r="C147" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D147" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>1,157</t>
+        </is>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t>-33.8%</t>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t>177</t>
+        </is>
+      </c>
+      <c r="H147" s="5" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
+      </c>
+      <c r="I147" s="5" t="inlineStr">
+        <is>
+          <t>-18</t>
+        </is>
+      </c>
+      <c r="J147" s="5" t="inlineStr">
+        <is>
+          <t>3,343</t>
+        </is>
+      </c>
+      <c r="K147" s="5" t="inlineStr">
+        <is>
+          <t>999</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="7" t="inlineStr">
+        <is>
+          <t>405058404</t>
+        </is>
+      </c>
+      <c r="B148" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გემო +</t>
+        </is>
+      </c>
+      <c r="C148" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D148" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E148" s="7" t="inlineStr">
+        <is>
+          <t>1,147</t>
+        </is>
+      </c>
+      <c r="F148" s="7" t="inlineStr">
+        <is>
+          <t>-57.2%</t>
+        </is>
+      </c>
+      <c r="G148" s="7" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="H148" s="7" t="inlineStr">
+        <is>
+          <t>12.2%</t>
+        </is>
+      </c>
+      <c r="I148" s="7" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="J148" s="7" t="inlineStr">
+        <is>
+          <t>253</t>
+        </is>
+      </c>
+      <c r="K148" s="7" t="inlineStr">
+        <is>
+          <t>-157</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="inlineStr">
+        <is>
+          <t>405097657</t>
+        </is>
+      </c>
+      <c r="B149" s="6" t="inlineStr">
+        <is>
+          <t>შპს ჯორჯიან ჰოსპიტალიტი ინვესტმენტს</t>
+        </is>
+      </c>
+      <c r="C149" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D149" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>1,128</t>
+        </is>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t>-8.5%</t>
+        </is>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t>26.7%</t>
+        </is>
+      </c>
+      <c r="I149" s="5" t="inlineStr">
+        <is>
+          <t>-536</t>
+        </is>
+      </c>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t>9,441</t>
+        </is>
+      </c>
+      <c r="K149" s="5" t="inlineStr">
+        <is>
+          <t>1,859</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="7" t="inlineStr">
+        <is>
+          <t>202292642</t>
+        </is>
+      </c>
+      <c r="B150" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ახალშენი 2005</t>
+        </is>
+      </c>
+      <c r="C150" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D150" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E150" s="7" t="inlineStr">
+        <is>
+          <t>1,109</t>
+        </is>
+      </c>
+      <c r="F150" s="7" t="inlineStr">
+        <is>
+          <t>111.9%</t>
+        </is>
+      </c>
+      <c r="G150" s="7" t="inlineStr">
+        <is>
+          <t>513</t>
+        </is>
+      </c>
+      <c r="H150" s="7" t="inlineStr">
+        <is>
+          <t>46.3%</t>
+        </is>
+      </c>
+      <c r="I150" s="7" t="inlineStr">
+        <is>
+          <t>626</t>
+        </is>
+      </c>
+      <c r="J150" s="7" t="inlineStr">
+        <is>
+          <t>23,282</t>
+        </is>
+      </c>
+      <c r="K150" s="7" t="inlineStr">
+        <is>
+          <t>8,211</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="inlineStr">
+        <is>
+          <t>406306180</t>
+        </is>
+      </c>
+      <c r="B151" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სანიორეს მეღვინეობა</t>
+        </is>
+      </c>
+      <c r="C151" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D151" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>1,037</t>
+        </is>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t>217.5%</t>
+        </is>
+      </c>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t>-1,527</t>
+        </is>
+      </c>
+      <c r="H151" s="5" t="inlineStr">
+        <is>
+          <t>-147.1%</t>
+        </is>
+      </c>
+      <c r="I151" s="5" t="inlineStr">
+        <is>
+          <t>-2,675</t>
+        </is>
+      </c>
+      <c r="J151" s="5" t="inlineStr">
+        <is>
+          <t>10,841</t>
+        </is>
+      </c>
+      <c r="K151" s="5" t="inlineStr">
+        <is>
+          <t>1,196</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="7" t="inlineStr">
+        <is>
+          <t>405135081</t>
+        </is>
+      </c>
+      <c r="B152" s="8" t="inlineStr">
+        <is>
+          <t>შპს წერეთელი ვაინ ენდ სფირითს</t>
+        </is>
+      </c>
+      <c r="C152" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D152" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E152" s="7" t="inlineStr">
+        <is>
+          <t>1,028</t>
+        </is>
+      </c>
+      <c r="F152" s="7" t="inlineStr">
+        <is>
+          <t>-16.6%</t>
+        </is>
+      </c>
+      <c r="G152" s="7" t="inlineStr">
+        <is>
+          <t>-1,437</t>
+        </is>
+      </c>
+      <c r="H152" s="7" t="inlineStr">
+        <is>
+          <t>-139.8%</t>
+        </is>
+      </c>
+      <c r="I152" s="7" t="inlineStr">
+        <is>
+          <t>-1,357</t>
+        </is>
+      </c>
+      <c r="J152" s="7" t="inlineStr">
+        <is>
+          <t>9,271</t>
+        </is>
+      </c>
+      <c r="K152" s="7" t="inlineStr">
+        <is>
+          <t>6,646</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="inlineStr">
+        <is>
+          <t>205056767</t>
+        </is>
+      </c>
+      <c r="B153" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქართული ღვინოები</t>
+        </is>
+      </c>
+      <c r="C153" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D153" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>1,005</t>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t>91.4%</t>
+        </is>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t>-24</t>
+        </is>
+      </c>
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t>-2.4%</t>
+        </is>
+      </c>
+      <c r="I153" s="5" t="inlineStr">
+        <is>
+          <t>-37</t>
+        </is>
+      </c>
+      <c r="J153" s="5" t="inlineStr">
+        <is>
+          <t>2,901</t>
+        </is>
+      </c>
+      <c r="K153" s="5" t="inlineStr">
+        <is>
+          <t>1,107</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="7" t="inlineStr">
+        <is>
+          <t>400226830</t>
+        </is>
+      </c>
+      <c r="B154" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ქართული მარანი</t>
+        </is>
+      </c>
+      <c r="C154" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D154" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E154" s="7" t="inlineStr">
+        <is>
+          <t>984</t>
+        </is>
+      </c>
+      <c r="F154" s="7" t="inlineStr">
+        <is>
+          <t>-56.2%</t>
+        </is>
+      </c>
+      <c r="G154" s="7" t="inlineStr">
+        <is>
+          <t>-315</t>
+        </is>
+      </c>
+      <c r="H154" s="7" t="inlineStr">
+        <is>
+          <t>-32.0%</t>
+        </is>
+      </c>
+      <c r="I154" s="7" t="inlineStr">
+        <is>
+          <t>-787</t>
+        </is>
+      </c>
+      <c r="J154" s="7" t="inlineStr">
+        <is>
+          <t>5,043</t>
+        </is>
+      </c>
+      <c r="K154" s="7" t="inlineStr">
+        <is>
+          <t>-1,409</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="inlineStr">
+        <is>
+          <t>445436948</t>
+        </is>
+      </c>
+      <c r="B155" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მონოპოლი</t>
+        </is>
+      </c>
+      <c r="C155" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D155" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>967</t>
+        </is>
+      </c>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t>-65.5%</t>
+        </is>
+      </c>
+      <c r="G155" s="5" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="H155" s="5" t="inlineStr">
+        <is>
+          <t>2.4%</t>
+        </is>
+      </c>
+      <c r="I155" s="5" t="inlineStr">
+        <is>
+          <t>-10</t>
+        </is>
+      </c>
+      <c r="J155" s="5" t="inlineStr">
+        <is>
+          <t>1,866</t>
+        </is>
+      </c>
+      <c r="K155" s="5" t="inlineStr">
+        <is>
+          <t>726</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="7" t="inlineStr">
+        <is>
+          <t>441554453</t>
+        </is>
+      </c>
+      <c r="B156" s="8" t="inlineStr">
+        <is>
+          <t>შპს შატო გრემი</t>
+        </is>
+      </c>
+      <c r="C156" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D156" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E156" s="7" t="inlineStr">
+        <is>
+          <t>952</t>
+        </is>
+      </c>
+      <c r="F156" s="7" t="inlineStr">
+        <is>
+          <t>376.5%</t>
+        </is>
+      </c>
+      <c r="G156" s="7" t="inlineStr">
+        <is>
+          <t>-715</t>
+        </is>
+      </c>
+      <c r="H156" s="7" t="inlineStr">
+        <is>
+          <t>-75.1%</t>
+        </is>
+      </c>
+      <c r="I156" s="7" t="inlineStr">
+        <is>
+          <t>-1,103</t>
+        </is>
+      </c>
+      <c r="J156" s="7" t="inlineStr">
+        <is>
+          <t>8,329</t>
+        </is>
+      </c>
+      <c r="K156" s="7" t="inlineStr">
+        <is>
+          <t>6,521</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="inlineStr">
+        <is>
+          <t>224611141</t>
+        </is>
+      </c>
+      <c r="B157" s="6" t="inlineStr">
+        <is>
+          <t>სს ახმეტის ღვინის ქარხანა</t>
+        </is>
+      </c>
+      <c r="C157" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D157" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t>913</t>
+        </is>
+      </c>
+      <c r="F157" s="5" t="inlineStr">
+        <is>
+          <t>71.0%</t>
+        </is>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="H157" s="5" t="inlineStr">
+        <is>
+          <t>24.3%</t>
+        </is>
+      </c>
+      <c r="I157" s="5" t="inlineStr">
+        <is>
+          <t>153</t>
+        </is>
+      </c>
+      <c r="J157" s="5" t="inlineStr">
+        <is>
+          <t>2,660</t>
+        </is>
+      </c>
+      <c r="K157" s="5" t="inlineStr">
+        <is>
+          <t>2,335</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="7" t="inlineStr">
+        <is>
+          <t>424252114</t>
+        </is>
+      </c>
+      <c r="B158" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სანავარდო</t>
+        </is>
+      </c>
+      <c r="C158" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D158" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E158" s="7" t="inlineStr">
+        <is>
+          <t>911</t>
+        </is>
+      </c>
+      <c r="F158" s="7" t="inlineStr">
+        <is>
+          <t>45.4%</t>
+        </is>
+      </c>
+      <c r="G158" s="7" t="inlineStr">
+        <is>
+          <t>-24</t>
+        </is>
+      </c>
+      <c r="H158" s="7" t="inlineStr">
+        <is>
+          <t>-2.7%</t>
+        </is>
+      </c>
+      <c r="I158" s="7" t="inlineStr">
+        <is>
+          <t>-41</t>
+        </is>
+      </c>
+      <c r="J158" s="7" t="inlineStr">
+        <is>
+          <t>2,101</t>
+        </is>
+      </c>
+      <c r="K158" s="7" t="inlineStr">
+        <is>
+          <t>-44</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="inlineStr">
+        <is>
+          <t>431166463</t>
+        </is>
+      </c>
+      <c r="B159" s="6" t="inlineStr">
+        <is>
+          <t>შპს ტყუპების საღვინე სახლი ნაფარეულში</t>
+        </is>
+      </c>
+      <c r="C159" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D159" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t>899</t>
+        </is>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t>-27.5%</t>
+        </is>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t>169</t>
+        </is>
+      </c>
+      <c r="H159" s="5" t="inlineStr">
+        <is>
+          <t>18.8%</t>
+        </is>
+      </c>
+      <c r="I159" s="5" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
+      <c r="J159" s="5" t="inlineStr">
+        <is>
+          <t>3,865</t>
+        </is>
+      </c>
+      <c r="K159" s="5" t="inlineStr">
+        <is>
+          <t>1,560</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="7" t="inlineStr">
+        <is>
+          <t>400102107</t>
+        </is>
+      </c>
+      <c r="B160" s="8" t="inlineStr">
+        <is>
+          <t>შპს  კახური ღვინოები kakhetian wines</t>
+        </is>
+      </c>
+      <c r="C160" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D160" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E160" s="7" t="inlineStr">
+        <is>
+          <t>847</t>
+        </is>
+      </c>
+      <c r="F160" s="7" t="inlineStr">
+        <is>
+          <t>14.4%</t>
+        </is>
+      </c>
+      <c r="G160" s="7" t="inlineStr">
+        <is>
+          <t>-153</t>
+        </is>
+      </c>
+      <c r="H160" s="7" t="inlineStr">
+        <is>
+          <t>-18.1%</t>
+        </is>
+      </c>
+      <c r="I160" s="7" t="inlineStr">
+        <is>
+          <t>-215</t>
+        </is>
+      </c>
+      <c r="J160" s="7" t="inlineStr">
+        <is>
+          <t>3,250</t>
+        </is>
+      </c>
+      <c r="K160" s="7" t="inlineStr">
+        <is>
+          <t>2,003</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="inlineStr">
+        <is>
+          <t>206331110</t>
+        </is>
+      </c>
+      <c r="B161" s="6" t="inlineStr">
+        <is>
+          <t>შპს სურნელი 2008</t>
+        </is>
+      </c>
+      <c r="C161" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D161" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t>799</t>
+        </is>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t>5.2%</t>
+        </is>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="H161" s="5" t="inlineStr">
+        <is>
+          <t>10.0%</t>
+        </is>
+      </c>
+      <c r="I161" s="5" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="J161" s="5" t="inlineStr">
+        <is>
+          <t>1,314</t>
+        </is>
+      </c>
+      <c r="K161" s="5" t="inlineStr">
+        <is>
+          <t>1,124</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="7" t="inlineStr">
+        <is>
+          <t>400232618</t>
+        </is>
+      </c>
+      <c r="B162" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ქართული ღვინის მარანი</t>
+        </is>
+      </c>
+      <c r="C162" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D162" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E162" s="7" t="inlineStr">
+        <is>
+          <t>777</t>
+        </is>
+      </c>
+      <c r="F162" s="7" t="inlineStr">
+        <is>
+          <t>-72.2%</t>
+        </is>
+      </c>
+      <c r="G162" s="7" t="inlineStr">
+        <is>
+          <t>-259</t>
+        </is>
+      </c>
+      <c r="H162" s="7" t="inlineStr">
+        <is>
+          <t>-33.3%</t>
+        </is>
+      </c>
+      <c r="I162" s="7" t="inlineStr">
+        <is>
+          <t>-236</t>
+        </is>
+      </c>
+      <c r="J162" s="7" t="inlineStr">
+        <is>
+          <t>2,138</t>
+        </is>
+      </c>
+      <c r="K162" s="7" t="inlineStr">
+        <is>
+          <t>797</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="inlineStr">
+        <is>
+          <t>204487082</t>
+        </is>
+      </c>
+      <c r="B163" s="6" t="inlineStr">
+        <is>
+          <t>შპს აგუნა</t>
+        </is>
+      </c>
+      <c r="C163" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D163" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t>765</t>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t>-1.7%</t>
+        </is>
+      </c>
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="H163" s="5" t="inlineStr">
+        <is>
+          <t>13.2%</t>
+        </is>
+      </c>
+      <c r="I163" s="5" t="inlineStr">
+        <is>
+          <t>-30</t>
+        </is>
+      </c>
+      <c r="J163" s="5" t="inlineStr">
+        <is>
+          <t>1,298</t>
+        </is>
+      </c>
+      <c r="K163" s="5" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="7" t="inlineStr">
+        <is>
+          <t>405064530</t>
+        </is>
+      </c>
+      <c r="B164" s="8" t="inlineStr">
+        <is>
+          <t>შპს  თელავი დისტილერი</t>
+        </is>
+      </c>
+      <c r="C164" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D164" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E164" s="7" t="inlineStr">
+        <is>
+          <t>746</t>
+        </is>
+      </c>
+      <c r="F164" s="7" t="inlineStr">
+        <is>
+          <t>19.4%</t>
+        </is>
+      </c>
+      <c r="G164" s="7" t="inlineStr">
+        <is>
+          <t>-116</t>
+        </is>
+      </c>
+      <c r="H164" s="7" t="inlineStr">
+        <is>
+          <t>-15.5%</t>
+        </is>
+      </c>
+      <c r="I164" s="7" t="inlineStr">
+        <is>
+          <t>-491</t>
+        </is>
+      </c>
+      <c r="J164" s="7" t="inlineStr">
+        <is>
+          <t>3,603</t>
+        </is>
+      </c>
+      <c r="K164" s="7" t="inlineStr">
+        <is>
+          <t>-258</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="5" t="inlineStr">
+        <is>
+          <t>227721828</t>
+        </is>
+      </c>
+      <c r="B165" s="6" t="inlineStr">
+        <is>
+          <t>შპს შატო ამბასადორი</t>
+        </is>
+      </c>
+      <c r="C165" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D165" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t>695</t>
+        </is>
+      </c>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t>66.7%</t>
+        </is>
+      </c>
+      <c r="G165" s="5" t="inlineStr">
+        <is>
+          <t>-247</t>
+        </is>
+      </c>
+      <c r="H165" s="5" t="inlineStr">
+        <is>
+          <t>-35.6%</t>
+        </is>
+      </c>
+      <c r="I165" s="5" t="inlineStr">
+        <is>
+          <t>-993</t>
+        </is>
+      </c>
+      <c r="J165" s="5" t="inlineStr">
+        <is>
+          <t>14,079</t>
+        </is>
+      </c>
+      <c r="K165" s="5" t="inlineStr">
+        <is>
+          <t>11,670</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="7" t="inlineStr">
+        <is>
+          <t>422936817</t>
+        </is>
+      </c>
+      <c r="B166" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნაბერაული ვაინს</t>
+        </is>
+      </c>
+      <c r="C166" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D166" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E166" s="7" t="inlineStr">
+        <is>
+          <t>612</t>
+        </is>
+      </c>
+      <c r="F166" s="7" t="inlineStr">
+        <is>
+          <t>-4.6%</t>
+        </is>
+      </c>
+      <c r="G166" s="7" t="inlineStr">
+        <is>
+          <t>-481</t>
+        </is>
+      </c>
+      <c r="H166" s="7" t="inlineStr">
+        <is>
+          <t>-78.6%</t>
+        </is>
+      </c>
+      <c r="I166" s="7" t="inlineStr">
+        <is>
+          <t>-477</t>
+        </is>
+      </c>
+      <c r="J166" s="7" t="inlineStr">
+        <is>
+          <t>4,196</t>
+        </is>
+      </c>
+      <c r="K166" s="7" t="inlineStr">
+        <is>
+          <t>3,960</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="5" t="inlineStr">
+        <is>
+          <t>204979960</t>
+        </is>
+      </c>
+      <c r="B167" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს იბერია</t>
+        </is>
+      </c>
+      <c r="C167" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D167" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t>584</t>
+        </is>
+      </c>
+      <c r="F167" s="5" t="inlineStr">
+        <is>
+          <t>-42.8%</t>
+        </is>
+      </c>
+      <c r="G167" s="5" t="inlineStr">
+        <is>
+          <t>-83</t>
+        </is>
+      </c>
+      <c r="H167" s="5" t="inlineStr">
+        <is>
+          <t>-14.2%</t>
+        </is>
+      </c>
+      <c r="I167" s="5" t="inlineStr">
+        <is>
+          <t>-158</t>
+        </is>
+      </c>
+      <c r="J167" s="5" t="inlineStr">
+        <is>
+          <t>1,843</t>
+        </is>
+      </c>
+      <c r="K167" s="5" t="inlineStr">
+        <is>
+          <t>907</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="7" t="inlineStr">
+        <is>
+          <t>241554304</t>
+        </is>
+      </c>
+      <c r="B168" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს ენისელი - ბაგრატიონი</t>
+        </is>
+      </c>
+      <c r="C168" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D168" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E168" s="7" t="inlineStr">
+        <is>
+          <t>576</t>
+        </is>
+      </c>
+      <c r="F168" s="7" t="inlineStr">
+        <is>
+          <t>-27.5%</t>
+        </is>
+      </c>
+      <c r="G168" s="7" t="inlineStr">
+        <is>
+          <t>236</t>
+        </is>
+      </c>
+      <c r="H168" s="7" t="inlineStr">
+        <is>
+          <t>41.0%</t>
+        </is>
+      </c>
+      <c r="I168" s="7" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
+      </c>
+      <c r="J168" s="7" t="inlineStr">
+        <is>
+          <t>3,668</t>
+        </is>
+      </c>
+      <c r="K168" s="7" t="inlineStr">
+        <is>
+          <t>3,411</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="inlineStr">
+        <is>
+          <t>438114960</t>
+        </is>
+      </c>
+      <c r="B169" s="6" t="inlineStr">
+        <is>
+          <t>შპს შატო მანავი</t>
+        </is>
+      </c>
+      <c r="C169" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D169" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t>506</t>
+        </is>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t>42.5%</t>
+        </is>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t>-68</t>
+        </is>
+      </c>
+      <c r="H169" s="5" t="inlineStr">
+        <is>
+          <t>-13.5%</t>
+        </is>
+      </c>
+      <c r="I169" s="5" t="inlineStr">
+        <is>
+          <t>-327</t>
+        </is>
+      </c>
+      <c r="J169" s="5" t="inlineStr">
+        <is>
+          <t>20,028</t>
+        </is>
+      </c>
+      <c r="K169" s="5" t="inlineStr">
+        <is>
+          <t>4,974</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="7" t="inlineStr">
+        <is>
+          <t>246755890</t>
+        </is>
+      </c>
+      <c r="B170" s="8" t="inlineStr">
+        <is>
+          <t>შპს ქედის ღვინის ქარხანა</t>
+        </is>
+      </c>
+      <c r="C170" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D170" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E170" s="7" t="inlineStr">
+        <is>
+          <t>500</t>
+        </is>
+      </c>
+      <c r="F170" s="7" t="inlineStr">
+        <is>
+          <t>-31.8%</t>
+        </is>
+      </c>
+      <c r="G170" s="7" t="inlineStr">
+        <is>
+          <t>-23</t>
+        </is>
+      </c>
+      <c r="H170" s="7" t="inlineStr">
+        <is>
+          <t>-4.5%</t>
+        </is>
+      </c>
+      <c r="I170" s="7" t="inlineStr">
+        <is>
+          <t>-22</t>
+        </is>
+      </c>
+      <c r="J170" s="7" t="inlineStr">
+        <is>
+          <t>2,801</t>
+        </is>
+      </c>
+      <c r="K170" s="7" t="inlineStr">
+        <is>
+          <t>398</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="5" t="inlineStr">
+        <is>
+          <t>401976812</t>
+        </is>
+      </c>
+      <c r="B171" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მარანული</t>
+        </is>
+      </c>
+      <c r="C171" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D171" s="5" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t>480</t>
+        </is>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t>-64.4%</t>
+        </is>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t>-758</t>
+        </is>
+      </c>
+      <c r="H171" s="5" t="inlineStr">
+        <is>
+          <t>-157.9%</t>
+        </is>
+      </c>
+      <c r="I171" s="5" t="inlineStr">
+        <is>
+          <t>-836</t>
+        </is>
+      </c>
+      <c r="J171" s="5" t="inlineStr">
+        <is>
+          <t>1,352</t>
+        </is>
+      </c>
+      <c r="K171" s="5" t="inlineStr">
+        <is>
+          <t>807</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="7" t="inlineStr">
+        <is>
+          <t>405354183</t>
+        </is>
+      </c>
+      <c r="B172" s="8" t="inlineStr">
+        <is>
+          <t>შპს ეკლიპსე</t>
+        </is>
+      </c>
+      <c r="C172" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D172" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E172" s="7" t="inlineStr">
+        <is>
+          <t>460</t>
+        </is>
+      </c>
+      <c r="F172" s="7" t="inlineStr">
+        <is>
+          <t>49.4%</t>
+        </is>
+      </c>
+      <c r="G172" s="7" t="inlineStr">
+        <is>
+          <t>-2,150</t>
+        </is>
+      </c>
+      <c r="H172" s="7" t="inlineStr">
+        <is>
+          <t>-467.2%</t>
+        </is>
+      </c>
+      <c r="I172" s="7" t="inlineStr">
+        <is>
+          <t>-2,886</t>
+        </is>
+      </c>
+      <c r="J172" s="7" t="inlineStr">
+        <is>
+          <t>15,146</t>
+        </is>
+      </c>
+      <c r="K172" s="7" t="inlineStr">
+        <is>
+          <t>-4,138</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="5" t="inlineStr">
+        <is>
+          <t>204576529</t>
+        </is>
+      </c>
+      <c r="B173" s="6" t="inlineStr">
+        <is>
+          <t>სს მეგობრების მარანი</t>
+        </is>
+      </c>
+      <c r="C173" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D173" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t>442</t>
+        </is>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t>150.7%</t>
+        </is>
+      </c>
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t>-516</t>
+        </is>
+      </c>
+      <c r="H173" s="5" t="inlineStr">
+        <is>
+          <t>-116.7%</t>
+        </is>
+      </c>
+      <c r="I173" s="5" t="inlineStr">
+        <is>
+          <t>-826</t>
+        </is>
+      </c>
+      <c r="J173" s="5" t="inlineStr">
+        <is>
+          <t>5,251</t>
+        </is>
+      </c>
+      <c r="K173" s="5" t="inlineStr">
+        <is>
+          <t>327</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="7" t="inlineStr">
+        <is>
+          <t>405157431</t>
+        </is>
+      </c>
+      <c r="B174" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნიამორი</t>
+        </is>
+      </c>
+      <c r="C174" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D174" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E174" s="7" t="inlineStr">
+        <is>
+          <t>402</t>
+        </is>
+      </c>
+      <c r="F174" s="7" t="inlineStr">
+        <is>
+          <t>-7.3%</t>
+        </is>
+      </c>
+      <c r="G174" s="7" t="inlineStr">
+        <is>
+          <t>-50</t>
+        </is>
+      </c>
+      <c r="H174" s="7" t="inlineStr">
+        <is>
+          <t>-12.5%</t>
+        </is>
+      </c>
+      <c r="I174" s="7" t="inlineStr">
+        <is>
+          <t>-145</t>
+        </is>
+      </c>
+      <c r="J174" s="7" t="inlineStr">
+        <is>
+          <t>1,268</t>
+        </is>
+      </c>
+      <c r="K174" s="7" t="inlineStr">
+        <is>
+          <t>-885</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="5" t="inlineStr">
+        <is>
+          <t>222938070</t>
+        </is>
+      </c>
+      <c r="B175" s="6" t="inlineStr">
+        <is>
+          <t>შპს ალექსანდრეული</t>
+        </is>
+      </c>
+      <c r="C175" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D175" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t>379</t>
+        </is>
+      </c>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t>-28.6%</t>
+        </is>
+      </c>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t>-285</t>
+        </is>
+      </c>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t>-75.0%</t>
+        </is>
+      </c>
+      <c r="I175" s="5" t="inlineStr">
+        <is>
+          <t>-872</t>
+        </is>
+      </c>
+      <c r="J175" s="5" t="inlineStr">
+        <is>
+          <t>6,464</t>
+        </is>
+      </c>
+      <c r="K175" s="5" t="inlineStr">
+        <is>
+          <t>-4,121</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="7" t="inlineStr">
+        <is>
+          <t>431178815</t>
+        </is>
+      </c>
+      <c r="B176" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ღვინის სამყარო</t>
+        </is>
+      </c>
+      <c r="C176" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D176" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E176" s="7" t="inlineStr">
+        <is>
+          <t>357</t>
+        </is>
+      </c>
+      <c r="F176" s="7" t="inlineStr">
+        <is>
+          <t>-19.2%</t>
+        </is>
+      </c>
+      <c r="G176" s="7" t="inlineStr">
+        <is>
+          <t>-159</t>
+        </is>
+      </c>
+      <c r="H176" s="7" t="inlineStr">
+        <is>
+          <t>-44.7%</t>
+        </is>
+      </c>
+      <c r="I176" s="7" t="inlineStr">
+        <is>
+          <t>-494</t>
+        </is>
+      </c>
+      <c r="J176" s="7" t="inlineStr">
+        <is>
+          <t>2,675</t>
+        </is>
+      </c>
+      <c r="K176" s="7" t="inlineStr">
+        <is>
+          <t>350</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="5" t="inlineStr">
+        <is>
+          <t>406085418</t>
+        </is>
+      </c>
+      <c r="B177" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს შალოშვილის მარანი</t>
+        </is>
+      </c>
+      <c r="C177" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D177" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t>301</t>
+        </is>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t>33.9%</t>
+        </is>
+      </c>
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="H177" s="5" t="inlineStr">
+        <is>
+          <t>20.9%</t>
+        </is>
+      </c>
+      <c r="I177" s="5" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J177" s="5" t="inlineStr">
+        <is>
+          <t>2,032</t>
+        </is>
+      </c>
+      <c r="K177" s="5" t="inlineStr">
+        <is>
+          <t>1,695</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="7" t="inlineStr">
+        <is>
+          <t>405040307</t>
+        </is>
+      </c>
+      <c r="B178" s="8" t="inlineStr">
+        <is>
+          <t>შპს ოროველა</t>
+        </is>
+      </c>
+      <c r="C178" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D178" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E178" s="7" t="inlineStr">
+        <is>
+          <t>274</t>
+        </is>
+      </c>
+      <c r="F178" s="7" t="inlineStr">
+        <is>
+          <t>4.2%</t>
+        </is>
+      </c>
+      <c r="G178" s="7" t="inlineStr">
+        <is>
+          <t>93</t>
+        </is>
+      </c>
+      <c r="H178" s="7" t="inlineStr">
+        <is>
+          <t>34.1%</t>
+        </is>
+      </c>
+      <c r="I178" s="7" t="inlineStr">
+        <is>
+          <t>-173</t>
+        </is>
+      </c>
+      <c r="J178" s="7" t="inlineStr">
+        <is>
+          <t>5,800</t>
+        </is>
+      </c>
+      <c r="K178" s="7" t="inlineStr">
+        <is>
+          <t>-211</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="5" t="inlineStr">
+        <is>
+          <t>405254816</t>
+        </is>
+      </c>
+      <c r="B179" s="6" t="inlineStr">
+        <is>
+          <t>შპს სპოლარი</t>
+        </is>
+      </c>
+      <c r="C179" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D179" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t>267</t>
+        </is>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t>-88.1%</t>
+        </is>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t>-31</t>
+        </is>
+      </c>
+      <c r="H179" s="5" t="inlineStr">
+        <is>
+          <t>-11.6%</t>
+        </is>
+      </c>
+      <c r="I179" s="5" t="inlineStr">
+        <is>
+          <t>-33</t>
+        </is>
+      </c>
+      <c r="J179" s="5" t="inlineStr">
+        <is>
+          <t>1,097</t>
+        </is>
+      </c>
+      <c r="K179" s="5" t="inlineStr">
+        <is>
+          <t>-106</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="7" t="inlineStr">
+        <is>
+          <t>227717557</t>
+        </is>
+      </c>
+      <c r="B180" s="8" t="inlineStr">
+        <is>
+          <t>შპს შატო ზეგაანი</t>
+        </is>
+      </c>
+      <c r="C180" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D180" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E180" s="7" t="inlineStr">
+        <is>
+          <t>251</t>
+        </is>
+      </c>
+      <c r="F180" s="7" t="inlineStr">
+        <is>
+          <t>-31.2%</t>
+        </is>
+      </c>
+      <c r="G180" s="7" t="inlineStr">
+        <is>
+          <t>-313</t>
+        </is>
+      </c>
+      <c r="H180" s="7" t="inlineStr">
+        <is>
+          <t>-124.6%</t>
+        </is>
+      </c>
+      <c r="I180" s="7" t="inlineStr">
+        <is>
+          <t>-526</t>
+        </is>
+      </c>
+      <c r="J180" s="7" t="inlineStr">
+        <is>
+          <t>2,582</t>
+        </is>
+      </c>
+      <c r="K180" s="7" t="inlineStr">
+        <is>
+          <t>-5,535</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="inlineStr">
+        <is>
+          <t>402155083</t>
+        </is>
+      </c>
+      <c r="B181" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფერი ვაინ</t>
+        </is>
+      </c>
+      <c r="C181" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D181" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t>228</t>
+        </is>
+      </c>
+      <c r="F181" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t>-1,178</t>
+        </is>
+      </c>
+      <c r="H181" s="5" t="inlineStr">
+        <is>
+          <t>-517.7%</t>
+        </is>
+      </c>
+      <c r="I181" s="5" t="inlineStr">
+        <is>
+          <t>-1,533</t>
+        </is>
+      </c>
+      <c r="J181" s="5" t="inlineStr">
+        <is>
+          <t>11,736</t>
+        </is>
+      </c>
+      <c r="K181" s="5" t="inlineStr">
+        <is>
+          <t>10,441</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="7" t="inlineStr">
+        <is>
+          <t>205273318</t>
+        </is>
+      </c>
+      <c r="B182" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ბიარ ლენდი</t>
+        </is>
+      </c>
+      <c r="C182" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D182" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E182" s="7" t="inlineStr">
+        <is>
+          <t>207</t>
+        </is>
+      </c>
+      <c r="F182" s="7" t="inlineStr">
+        <is>
+          <t>-90.1%</t>
+        </is>
+      </c>
+      <c r="G182" s="7" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="H182" s="7" t="inlineStr">
+        <is>
+          <t>15.8%</t>
+        </is>
+      </c>
+      <c r="I182" s="7" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J182" s="7" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="K182" s="7" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="inlineStr">
+        <is>
+          <t>405223379</t>
+        </is>
+      </c>
+      <c r="B183" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სამეფო მარანი</t>
+        </is>
+      </c>
+      <c r="C183" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D183" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E183" s="5" t="inlineStr">
+        <is>
+          <t>199</t>
+        </is>
+      </c>
+      <c r="F183" s="5" t="inlineStr">
+        <is>
+          <t>67.4%</t>
+        </is>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t>-478</t>
+        </is>
+      </c>
+      <c r="H183" s="5" t="inlineStr">
+        <is>
+          <t>-239.9%</t>
+        </is>
+      </c>
+      <c r="I183" s="5" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="J183" s="5" t="inlineStr">
+        <is>
+          <t>7,659</t>
+        </is>
+      </c>
+      <c r="K183" s="5" t="inlineStr">
+        <is>
+          <t>-1,581</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="7" t="inlineStr">
+        <is>
+          <t>406229709</t>
+        </is>
+      </c>
+      <c r="B184" s="8" t="inlineStr">
+        <is>
+          <t>შპს სინენსის</t>
+        </is>
+      </c>
+      <c r="C184" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D184" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E184" s="7" t="inlineStr">
+        <is>
+          <t>193</t>
+        </is>
+      </c>
+      <c r="F184" s="7" t="inlineStr">
+        <is>
+          <t>-0.2%</t>
+        </is>
+      </c>
+      <c r="G184" s="7" t="inlineStr">
+        <is>
+          <t>-41</t>
+        </is>
+      </c>
+      <c r="H184" s="7" t="inlineStr">
+        <is>
+          <t>-21.1%</t>
+        </is>
+      </c>
+      <c r="I184" s="7" t="inlineStr">
+        <is>
+          <t>-174</t>
+        </is>
+      </c>
+      <c r="J184" s="7" t="inlineStr">
+        <is>
+          <t>2,102</t>
+        </is>
+      </c>
+      <c r="K184" s="7" t="inlineStr">
+        <is>
+          <t>2,072</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="5" t="inlineStr">
+        <is>
+          <t>437062134</t>
+        </is>
+      </c>
+      <c r="B185" s="6" t="inlineStr">
+        <is>
+          <t>შპს როიალ ასკანა</t>
+        </is>
+      </c>
+      <c r="C185" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D185" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t>134</t>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t>-24.3%</t>
+        </is>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t>-745</t>
+        </is>
+      </c>
+      <c r="H185" s="5" t="inlineStr">
+        <is>
+          <t>-557.4%</t>
+        </is>
+      </c>
+      <c r="I185" s="5" t="inlineStr">
+        <is>
+          <t>-745</t>
+        </is>
+      </c>
+      <c r="J185" s="5" t="inlineStr">
+        <is>
+          <t>11,028</t>
+        </is>
+      </c>
+      <c r="K185" s="5" t="inlineStr">
+        <is>
+          <t>9,802</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="7" t="inlineStr">
+        <is>
+          <t>416328842</t>
+        </is>
+      </c>
+      <c r="B186" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იბერიკა სპირიტსი</t>
+        </is>
+      </c>
+      <c r="C186" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D186" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E186" s="7" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="F186" s="7" t="inlineStr">
+        <is>
+          <t>-88.1%</t>
+        </is>
+      </c>
+      <c r="G186" s="7" t="inlineStr">
+        <is>
+          <t>-158</t>
+        </is>
+      </c>
+      <c r="H186" s="7" t="inlineStr">
+        <is>
+          <t>-156.8%</t>
+        </is>
+      </c>
+      <c r="I186" s="7" t="inlineStr">
+        <is>
+          <t>-365</t>
+        </is>
+      </c>
+      <c r="J186" s="7" t="inlineStr">
+        <is>
+          <t>7,943</t>
+        </is>
+      </c>
+      <c r="K186" s="7" t="inlineStr">
+        <is>
+          <t>135</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="5" t="inlineStr">
+        <is>
+          <t>405380369</t>
+        </is>
+      </c>
+      <c r="B187" s="6" t="inlineStr">
+        <is>
+          <t>შპს მეღვინეობა საბა</t>
+        </is>
+      </c>
+      <c r="C187" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D187" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="F187" s="5" t="inlineStr">
+        <is>
+          <t>440.5%</t>
+        </is>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t>-435</t>
+        </is>
+      </c>
+      <c r="H187" s="5" t="inlineStr">
+        <is>
+          <t>-458.3%</t>
+        </is>
+      </c>
+      <c r="I187" s="5" t="inlineStr">
+        <is>
+          <t>-503</t>
+        </is>
+      </c>
+      <c r="J187" s="5" t="inlineStr">
+        <is>
+          <t>4,065</t>
+        </is>
+      </c>
+      <c r="K187" s="5" t="inlineStr">
+        <is>
+          <t>2,915</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="7" t="inlineStr">
+        <is>
+          <t>402063592</t>
+        </is>
+      </c>
+      <c r="B188" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ვინოართანა</t>
+        </is>
+      </c>
+      <c r="C188" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D188" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E188" s="7" t="inlineStr">
+        <is>
+          <t>75</t>
+        </is>
+      </c>
+      <c r="F188" s="7" t="inlineStr">
+        <is>
+          <t>-9.0%</t>
+        </is>
+      </c>
+      <c r="G188" s="7" t="inlineStr">
+        <is>
+          <t>-446</t>
+        </is>
+      </c>
+      <c r="H188" s="7" t="inlineStr">
+        <is>
+          <t>-593.7%</t>
+        </is>
+      </c>
+      <c r="I188" s="7" t="inlineStr">
+        <is>
+          <t>-881</t>
+        </is>
+      </c>
+      <c r="J188" s="7" t="inlineStr">
+        <is>
+          <t>6,972</t>
+        </is>
+      </c>
+      <c r="K188" s="7" t="inlineStr">
+        <is>
+          <t>-1,251</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="5" t="inlineStr">
+        <is>
           <t>405020882</t>
         </is>
       </c>
-      <c r="B146" s="8" t="inlineStr">
+      <c r="B189" s="6" t="inlineStr">
         <is>
           <t>⚠ შპს   გრადო</t>
         </is>
       </c>
-      <c r="C146" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D146" s="7" t="n">
+      <c r="C189" s="5" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D189" s="5" t="n">
         <v>2021</v>
       </c>
-      <c r="E146" s="7" t="inlineStr">
+      <c r="E189" s="5" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="F146" s="7" t="inlineStr">
+      <c r="F189" s="5" t="inlineStr">
         <is>
           <t>-95.0%</t>
         </is>
       </c>
-      <c r="G146" s="7" t="inlineStr">
+      <c r="G189" s="5" t="inlineStr">
         <is>
           <t>-70</t>
         </is>
       </c>
-      <c r="H146" s="7" t="inlineStr">
+      <c r="H189" s="5" t="inlineStr">
         <is>
           <t>-181.9%</t>
         </is>
       </c>
-      <c r="I146" s="7" t="inlineStr">
+      <c r="I189" s="5" t="inlineStr">
         <is>
           <t>-835</t>
         </is>
       </c>
-      <c r="J146" s="7" t="inlineStr">
+      <c r="J189" s="5" t="inlineStr">
         <is>
           <t>7,541</t>
         </is>
       </c>
-      <c r="K146" s="7" t="inlineStr">
+      <c r="K189" s="5" t="inlineStr">
         <is>
           <t>-3,611</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="7" t="inlineStr">
+        <is>
+          <t>245588396</t>
+        </is>
+      </c>
+      <c r="B190" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ემ ერ ჯი ლიმიტედ</t>
+        </is>
+      </c>
+      <c r="C190" s="7" t="inlineStr">
+        <is>
+          <t>Alcoholic Beverages</t>
+        </is>
+      </c>
+      <c r="D190" s="7" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E190" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F190" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G190" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H190" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I190" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J190" s="7" t="inlineStr">
+        <is>
+          <t>1,146</t>
+        </is>
+      </c>
+      <c r="K190" s="7" t="inlineStr">
+        <is>
+          <t>-319</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>