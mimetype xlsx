--- v0 (2026-07-29)
+++ v1 (2026-09-23)
@@ -481,82 +481,82 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K130"/>
+  <dimension ref="A1:K199"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Screen results</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>126 matches · latest filings · money in GEL thousands</t>
+          <t>195 matches · latest filings · money in GEL thousands</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>IdCode</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Sector</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>FY</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
@@ -576,6952 +576,10735 @@
       </c>
       <c r="H4" s="4" t="inlineStr">
         <is>
           <t>EBITDAMargin</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>NetProfit</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>TotalAssets</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>TotalEquity</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>226530448</t>
+          <t>415083714</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>შპს პოულტრი ჯორჯია</t>
+          <t>⚠ შპს Suez Distribution</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D5" s="5" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
-          <t>41,319</t>
+          <t>67,575</t>
         </is>
       </c>
       <c r="F5" s="5" t="inlineStr">
         <is>
-          <t>3.2%</t>
+          <t>30.2%</t>
         </is>
       </c>
       <c r="G5" s="5" t="inlineStr">
         <is>
-          <t>6,790</t>
+          <t>8,997</t>
         </is>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>13.3%</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
-          <t>4,383</t>
+          <t>5,847</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>28,351</t>
+          <t>45,838</t>
         </is>
       </c>
       <c r="K5" s="5" t="inlineStr">
         <is>
-          <t>20,115</t>
+          <t>44,289</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
-          <t>402014538</t>
+          <t>400259466</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>შპს   ინვეტ ფიდი</t>
+          <t>⚠ შპს ფატექსპრო</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D6" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
-          <t>39,826</t>
+          <t>64,084</t>
         </is>
       </c>
       <c r="F6" s="7" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>-62.0%</t>
         </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>1,851</t>
+          <t>-175</t>
         </is>
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t>4.6%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
-          <t>1,691</t>
+          <t>861</t>
         </is>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
-          <t>15,634</t>
+          <t>20,372</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>11,058</t>
+          <t>9,296</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>203842342</t>
+          <t>400144982</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროსისტემები</t>
+          <t>შპს ალტურას</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>35,086</t>
+          <t>62,356</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>-30.9%</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
-          <t>-1,348</t>
+          <t>541</t>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
-          <t>-1,001</t>
+          <t>11</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>46,875</t>
+          <t>4,598</t>
         </is>
       </c>
       <c r="K7" s="5" t="inlineStr">
         <is>
-          <t>41,584</t>
+          <t>308</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
-          <t>218045764</t>
+          <t>204471561</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროქართლი</t>
+          <t>შპს ნობლექსი</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
-          <t>34,759</t>
+          <t>53,445</t>
         </is>
       </c>
       <c r="F8" s="7" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>-4.2%</t>
         </is>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
-          <t>-495</t>
+          <t>5,620</t>
         </is>
       </c>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>10.5%</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
-          <t>-1,165</t>
+          <t>2,694</t>
         </is>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
-          <t>33,349</t>
+          <t>73,156</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>21,484</t>
+          <t>41,331</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>208168640</t>
+          <t>405269766</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>შპს კარტლის აგროსისტემები</t>
+          <t>შპს ჯი პი პი</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>32,185</t>
+          <t>44,591</t>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>14.5%</t>
+          <t>5.9%</t>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
-          <t>5,466</t>
+          <t>7,588</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>17.0%</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>3,836</t>
+          <t>2,506</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
-          <t>19,271</t>
+          <t>43,921</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
-          <t>3,196</t>
+          <t>6,340</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
-          <t>419993840</t>
+          <t>226530448</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯტჯ პლას</t>
+          <t>შპს პოულტრი ჯორჯია</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
-          <t>30,218</t>
+          <t>41,319</t>
         </is>
       </c>
       <c r="F10" s="7" t="inlineStr">
         <is>
-          <t>87.7%</t>
+          <t>3.2%</t>
         </is>
       </c>
       <c r="G10" s="7" t="inlineStr">
         <is>
-          <t>643</t>
+          <t>6,790</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>2.1%</t>
+          <t>16.4%</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
-          <t>440</t>
+          <t>4,383</t>
         </is>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
-          <t>8,768</t>
+          <t>28,351</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>3,655</t>
+          <t>20,115</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>402098699</t>
+          <t>402014538</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აშენდი აგრო საქართველო</t>
+          <t>შპს   ინვეტ ფიდი</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>29,908</t>
+          <t>39,826</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t>1082.1%</t>
+          <t>2.1%</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>-2,434</t>
+          <t>1,851</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>4.6%</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>-2,420</t>
+          <t>1,691</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>8,680</t>
+          <t>15,634</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>6,446</t>
+          <t>11,058</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
-          <t>417880528</t>
+          <t>218045764</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
-          <t>შპს ნიუ აგრო NEW AGRO</t>
+          <t>⚠ შპს აგროქართლი</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
-          <t>29,729</t>
+          <t>34,759</t>
         </is>
       </c>
       <c r="F12" s="7" t="inlineStr">
         <is>
-          <t>148.8%</t>
+          <t>-8.5%</t>
         </is>
       </c>
       <c r="G12" s="7" t="inlineStr">
         <is>
-          <t>3,881</t>
+          <t>-495</t>
         </is>
       </c>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>13.1%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
-          <t>3,881</t>
+          <t>-1,165</t>
         </is>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
-          <t>20,125</t>
+          <t>33,349</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>6,507</t>
+          <t>21,484</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>404952618</t>
+          <t>226579921</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრო ფუდ ტრეიდი</t>
+          <t>შპს როსტერ</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>28,506</t>
+          <t>33,526</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t>48.8%</t>
+          <t>-12.1%</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>2,548</t>
+          <t>957</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>2.9%</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>1,655</t>
+          <t>938</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>10,617</t>
+          <t>16,606</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>2,196</t>
+          <t>16,030</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>405401408</t>
+          <t>205100326</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრორივერ</t>
+          <t>შპს კარტლის მენეჯმენტი</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
-          <t>25,954</t>
+          <t>33,000</t>
         </is>
       </c>
       <c r="F14" s="7" t="inlineStr">
         <is>
-          <t>263.4%</t>
+          <t>15.0%</t>
         </is>
       </c>
       <c r="G14" s="7" t="inlineStr">
         <is>
-          <t>1,234</t>
+          <t>6,000</t>
         </is>
       </c>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>4.8%</t>
+          <t>18.2%</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
-          <t>1,108</t>
+          <t>4,202</t>
         </is>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
-          <t>7,675</t>
+          <t>29,795</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>1,317</t>
+          <t>11,284</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>404495523</t>
+          <t>208168640</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართული აგრო სახლი</t>
+          <t>შპს კარტლის აგროსისტემები</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>25,861</t>
+          <t>32,185</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t>14.6%</t>
+          <t>14.5%</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>1,775</t>
+          <t>5,466</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>6.9%</t>
+          <t>17.0%</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>1,686</t>
+          <t>3,836</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>7,810</t>
+          <t>19,271</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>5,524</t>
+          <t>3,196</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>220355835</t>
+          <t>419993840</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
-          <t>შპს ცერერა</t>
+          <t>შპს ჯტჯ პლას</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
-          <t>24,762</t>
+          <t>30,218</t>
         </is>
       </c>
       <c r="F16" s="7" t="inlineStr">
         <is>
-          <t>6.4%</t>
+          <t>87.7%</t>
         </is>
       </c>
       <c r="G16" s="7" t="inlineStr">
         <is>
-          <t>1,807</t>
+          <t>1,016</t>
         </is>
       </c>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>7.3%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>440</t>
         </is>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
-          <t>12,689</t>
+          <t>8,768</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>4,415</t>
+          <t>3,655</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>402158428</t>
+          <t>417880528</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>შპს აშენდი აგრო</t>
+          <t>შპს ნიუ აგრო NEW AGRO</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>22,551</t>
+          <t>29,729</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>58.6%</t>
+          <t>148.8%</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>4,773</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>0.1%</t>
+          <t>16.1%</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>3,881</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>1,686</t>
+          <t>20,125</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>-144</t>
+          <t>6,507</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t>404886414</t>
+          <t>415081994</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრო-კომ</t>
+          <t>შპს სიენენ კავკასია</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="7" t="inlineStr">
         <is>
-          <t>22,035</t>
+          <t>29,575</t>
         </is>
       </c>
       <c r="F18" s="7" t="inlineStr">
         <is>
-          <t>17.0%</t>
+          <t>-27.1%</t>
         </is>
       </c>
       <c r="G18" s="7" t="inlineStr">
         <is>
-          <t>1,628</t>
+          <t>4,760</t>
         </is>
       </c>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>7.4%</t>
+          <t>16.1%</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>1,423</t>
+          <t>6,312</t>
         </is>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
-          <t>9,913</t>
+          <t>84,922</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>8,297</t>
+          <t>82,260</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>234215578</t>
+          <t>441554051</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო ფორსი</t>
+          <t>შპს ყვარლის ბაგა</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D19" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>20,048</t>
+          <t>29,420</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t>130.2%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>1,620</t>
+          <t>11,299</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>8.1%</t>
+          <t>38.4%</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>2,572</t>
+          <t>5,887</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>19,984</t>
+          <t>113,210</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>9,330</t>
+          <t>61,674</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
-          <t>404619141</t>
+          <t>405211943</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
-          <t>შპს აგროპროდუქტი</t>
+          <t>⚠ შპს პარტნიორი 2017</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="E20" s="7" t="inlineStr">
         <is>
-          <t>19,019</t>
+          <t>28,126</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
-          <t>21.4%</t>
+          <t>-66.7%</t>
         </is>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
-          <t>2,598</t>
+          <t>3,438</t>
         </is>
       </c>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>13.7%</t>
+          <t>12.2%</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
-          <t>2,500</t>
+          <t>3,728</t>
         </is>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
-          <t>7,457</t>
+          <t>23,064</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>5,502</t>
+          <t>4,259</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>204526021</t>
+          <t>204490390</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრიჯორჯია</t>
+          <t>⚠ შპს კუმისი XXI</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D21" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>17,708</t>
+          <t>27,663</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t>-57.2%</t>
+          <t>43.1%</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>-8,723</t>
+          <t>3,903</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>-49.3%</t>
+          <t>14.1%</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>-10,094</t>
+          <t>2,609</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>43,286</t>
+          <t>19,161</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>36,428</t>
+          <t>5,509</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
-          <t>404469865</t>
+          <t>437063197</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
-          <t>სს საქართველოს სათბურის კორპორაცია</t>
+          <t>⚠ შპს გლობალ ექსპორტი</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E22" s="7" t="inlineStr">
         <is>
-          <t>17,413</t>
+          <t>26,499</t>
         </is>
       </c>
       <c r="F22" s="7" t="inlineStr">
         <is>
-          <t>22.9%</t>
+          <t>-9.5%</t>
         </is>
       </c>
       <c r="G22" s="7" t="inlineStr">
         <is>
-          <t>2,908</t>
+          <t>1,827</t>
         </is>
       </c>
       <c r="H22" s="7" t="inlineStr">
         <is>
-          <t>16.7%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
-          <t>2,115</t>
+          <t>2,122</t>
         </is>
       </c>
       <c r="J22" s="7" t="inlineStr">
         <is>
-          <t>29,366</t>
+          <t>11,096</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>22,809</t>
+          <t>2,810</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>404518900</t>
+          <t>206337784</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო ჰოლდინგი</t>
+          <t>⚠ შპს ბორნ სოფქიმია</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D23" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>17,066</t>
+          <t>26,170</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>-17.7%</t>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>1,498</t>
+          <t>3,076</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>8.8%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>1,440</t>
+          <t>2,817</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>20,405</t>
+          <t>27,605</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>11,669</t>
+          <t>15,801</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t>200265319</t>
+          <t>405401408</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრონომი</t>
+          <t>⚠ შპს აგრორივერ</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E24" s="7" t="inlineStr">
         <is>
-          <t>16,433</t>
+          <t>25,954</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>263.4%</t>
         </is>
       </c>
       <c r="G24" s="7" t="inlineStr">
         <is>
-          <t>3,324</t>
+          <t>1,260</t>
         </is>
       </c>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t>20.2%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
-          <t>2,137</t>
+          <t>1,108</t>
         </is>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
-          <t>15,699</t>
+          <t>7,675</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>9,131</t>
+          <t>1,317</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>221272851</t>
+          <t>406121021</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>შპს ჰერბია</t>
+          <t>შპს გრინჰაუზ ჰოლდინგი</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D25" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>15,847</t>
+          <t>25,887</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>14.7%</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>3,509</t>
+          <t>4,589</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>22.1%</t>
+          <t>17.7%</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>2,314</t>
+          <t>3,745</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>18,622</t>
+          <t>36,874</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>8,567</t>
+          <t>29,524</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
-          <t>406177818</t>
+          <t>404495523</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრო ტექნოლოგია</t>
+          <t>შპს ქართული აგრო სახლი</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="7" t="inlineStr">
         <is>
-          <t>15,430</t>
+          <t>25,861</t>
         </is>
       </c>
       <c r="F26" s="7" t="inlineStr">
         <is>
-          <t>20.0%</t>
+          <t>14.6%</t>
         </is>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t>909</t>
+          <t>1,775</t>
         </is>
       </c>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>5.9%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
-          <t>676</t>
+          <t>1,686</t>
         </is>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
-          <t>1,799</t>
+          <t>7,810</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>919</t>
+          <t>5,524</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>405404922</t>
+          <t>404886414</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>შპს ნათს ინქორფორეითიდ</t>
+          <t>შპს აგრო-კომ</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D27" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>15,329</t>
+          <t>22,035</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
-          <t>280.6%</t>
+          <t>17.0%</t>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>9,650</t>
+          <t>1,877</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>63.0%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>-3,370</t>
+          <t>1,423</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>120,881</t>
+          <t>9,913</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
-          <t>31,143</t>
+          <t>8,297</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="7" t="inlineStr">
         <is>
-          <t>419994180</t>
+          <t>419986796</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
-          <t>შპს აგროგრუპი</t>
+          <t>შპს NUTSGE</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="7" t="inlineStr">
         <is>
-          <t>13,715</t>
+          <t>20,983</t>
         </is>
       </c>
       <c r="F28" s="7" t="inlineStr">
         <is>
-          <t>426.6%</t>
+          <t>14.0%</t>
         </is>
       </c>
       <c r="G28" s="7" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>280</t>
         </is>
       </c>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>5.3%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>-1,173</t>
         </is>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
-          <t>3,504</t>
+          <t>5,219</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>1,257</t>
+          <t>-3,133</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>417891687</t>
+          <t>225372708</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>შპს რუსაგრო ლ.ლ.ს.</t>
+          <t>⚠ შპს სავანეთი 99</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D29" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>13,584</t>
+          <t>20,940</t>
         </is>
       </c>
       <c r="F29" s="5" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>11.8%</t>
         </is>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>2,791</t>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>3.9%</t>
+          <t>13.3%</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>721</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>5,393</t>
+          <t>21,462</t>
         </is>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
-          <t>1,704</t>
+          <t>6,617</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="7" t="inlineStr">
         <is>
-          <t>405446370</t>
+          <t>234215578</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
-          <t>შპს აი ჯი აგრო</t>
+          <t>შპს აგრო ფორსი</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="7" t="inlineStr">
         <is>
-          <t>13,177</t>
+          <t>20,048</t>
         </is>
       </c>
       <c r="F30" s="7" t="inlineStr">
         <is>
-          <t>36.7%</t>
+          <t>130.2%</t>
         </is>
       </c>
       <c r="G30" s="7" t="inlineStr">
         <is>
-          <t>-3,208</t>
+          <t>1,620</t>
         </is>
       </c>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>8.1%</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
-          <t>-7,627</t>
+          <t>2,572</t>
         </is>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
-          <t>37,275</t>
+          <t>19,984</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>-18,990</t>
+          <t>9,330</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>405258313</t>
+          <t>204554712</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>სს ჰარვესთ ჯორჯია</t>
+          <t>შპს ნიუ-ნათი (New-Nut LLC)</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D31" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>12,698</t>
+          <t>19,154</t>
         </is>
       </c>
       <c r="F31" s="5" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>-20.2%</t>
         </is>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
-          <t>-552</t>
+          <t>1,021</t>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>-7,976</t>
+          <t>-4,459</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>41,679</t>
+          <t>9,920</t>
         </is>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
-          <t>-33,803</t>
+          <t>-1,684</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="7" t="inlineStr">
         <is>
-          <t>431167328</t>
+          <t>404619141</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
-          <t>შპს აგროსერვისი</t>
+          <t>შპს აგროპროდუქტი</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E32" s="7" t="inlineStr">
         <is>
-          <t>11,926</t>
+          <t>19,019</t>
         </is>
       </c>
       <c r="F32" s="7" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>21.4%</t>
         </is>
       </c>
       <c r="G32" s="7" t="inlineStr">
         <is>
-          <t>4,506</t>
+          <t>2,611</t>
         </is>
       </c>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>37.8%</t>
+          <t>13.7%</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
-          <t>4,431</t>
+          <t>2,500</t>
         </is>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
-          <t>26,463</t>
+          <t>7,457</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>26,405</t>
+          <t>5,502</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>419986992</t>
+          <t>204526021</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს მეგრული თხილი</t>
+          <t>შპს აგრიჯორჯია</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D33" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>10,810</t>
+          <t>17,708</t>
         </is>
       </c>
       <c r="F33" s="5" t="inlineStr">
         <is>
-          <t>2.2%</t>
+          <t>-57.2%</t>
         </is>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>-8,723</t>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>1.1%</t>
+          <t>-49.3%</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>-10,094</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>43,286</t>
         </is>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>36,428</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="7" t="inlineStr">
         <is>
-          <t>405083298</t>
+          <t>205218236</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>შპს აგროტექსი</t>
+          <t>შპს ბარაქა</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="7" t="inlineStr">
         <is>
-          <t>10,428</t>
+          <t>17,493</t>
         </is>
       </c>
       <c r="F34" s="7" t="inlineStr">
         <is>
-          <t>16.6%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="G34" s="7" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>2,268</t>
         </is>
       </c>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>4.5%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
-          <t>474</t>
+          <t>1,772</t>
         </is>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
-          <t>1,290</t>
+          <t>17,519</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>1,020</t>
+          <t>1,966</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>242574585</t>
+          <t>404469865</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>შპს გეო-ფლაუერი</t>
+          <t>სს საქართველოს სათბურის კორპორაცია</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D35" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>9,885</t>
+          <t>17,413</t>
         </is>
       </c>
       <c r="F35" s="5" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>22.9%</t>
         </is>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
-          <t>1,076</t>
+          <t>2,908</t>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>10.9%</t>
+          <t>16.7%</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>1,293</t>
+          <t>2,115</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>17,250</t>
+          <t>29,366</t>
         </is>
       </c>
       <c r="K35" s="5" t="inlineStr">
         <is>
-          <t>13,222</t>
+          <t>22,809</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="7" t="inlineStr">
         <is>
-          <t>405223681</t>
+          <t>200265319</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრო ლუქსი</t>
+          <t>შპს აგრონომი</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="7" t="inlineStr">
         <is>
-          <t>9,494</t>
+          <t>16,433</t>
         </is>
       </c>
       <c r="F36" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>-12.0%</t>
         </is>
       </c>
       <c r="G36" s="7" t="inlineStr">
         <is>
-          <t>1,068</t>
+          <t>3,324</t>
         </is>
       </c>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>11.3%</t>
+          <t>20.2%</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
-          <t>987</t>
+          <t>2,137</t>
         </is>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
-          <t>4,251</t>
+          <t>15,699</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>2,245</t>
+          <t>9,131</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>405189380</t>
+          <t>221272851</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>შპს ჩვენი ფერმა</t>
+          <t>შპს ჰერბია</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D37" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>9,164</t>
+          <t>15,847</t>
         </is>
       </c>
       <c r="F37" s="5" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>3,509</t>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>22.1%</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>2,314</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>8,937</t>
+          <t>18,622</t>
         </is>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
-          <t>1,836</t>
+          <t>8,567</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="7" t="inlineStr">
         <is>
-          <t>204558102</t>
+          <t>419987107</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროვიტა</t>
+          <t>შპს NOCHIOLE</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E38" s="7" t="inlineStr">
         <is>
-          <t>9,045</t>
+          <t>15,778</t>
         </is>
       </c>
       <c r="F38" s="7" t="inlineStr">
         <is>
-          <t>-49.8%</t>
+          <t>51.5%</t>
         </is>
       </c>
       <c r="G38" s="7" t="inlineStr">
         <is>
-          <t>-444</t>
+          <t>377</t>
         </is>
       </c>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="I38" s="7" t="inlineStr">
         <is>
-          <t>-1,186</t>
+          <t>87</t>
         </is>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
-          <t>6,409</t>
+          <t>6,892</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>2,135</t>
+          <t>1,293</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>404605628</t>
+          <t>405404922</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>შპს აგროფარმა</t>
+          <t>შპს ნათს ინქორფორეითიდ</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D39" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>8,815</t>
+          <t>15,329</t>
         </is>
       </c>
       <c r="F39" s="5" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>280.6%</t>
         </is>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
-          <t>2,989</t>
+          <t>9,650</t>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>33.9%</t>
+          <t>63.0%</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>3,247</t>
+          <t>-3,370</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>10,298</t>
+          <t>120,881</t>
         </is>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
-          <t>8,951</t>
+          <t>31,143</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="7" t="inlineStr">
         <is>
-          <t>404451133</t>
+          <t>406288716</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
-          <t>შპს აგროტექნო</t>
+          <t>შპს ჰასტავუკ ჯორჯია</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="7" t="inlineStr">
         <is>
-          <t>8,408</t>
+          <t>15,258</t>
         </is>
       </c>
       <c r="F40" s="7" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>9.4%</t>
         </is>
       </c>
       <c r="G40" s="7" t="inlineStr">
         <is>
-          <t>-1,151</t>
+          <t>301</t>
         </is>
       </c>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I40" s="7" t="inlineStr">
         <is>
-          <t>-1,326</t>
+          <t>-78</t>
         </is>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
-          <t>9,620</t>
+          <t>6,829</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>939</t>
+          <t>5,283</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>425358114</t>
+          <t>404952048</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო ვეტ Agrovet</t>
+          <t>⚠ შპს ვაზიანი 2012</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D41" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>7,632</t>
+          <t>14,251</t>
         </is>
       </c>
       <c r="F41" s="5" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>63.8%</t>
         </is>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>115</t>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>8.9%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>680</t>
+          <t>-146</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>7,333</t>
+          <t>3,361</t>
         </is>
       </c>
       <c r="K41" s="5" t="inlineStr">
         <is>
-          <t>6,855</t>
+          <t>2,540</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="7" t="inlineStr">
         <is>
-          <t>405676656</t>
+          <t>437370122</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
-          <t>შპს კოროსი აგრო</t>
+          <t>შპს ტურალ გრუპ</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E42" s="7" t="inlineStr">
         <is>
-          <t>7,159</t>
-[...3 lines deleted...]
-        <v/>
+          <t>14,082</t>
+        </is>
+      </c>
+      <c r="F42" s="7" t="inlineStr">
+        <is>
+          <t>36.5%</t>
+        </is>
       </c>
       <c r="G42" s="7" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>1,899</t>
         </is>
       </c>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="I42" s="7" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>1,586</t>
         </is>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
-          <t>2,207</t>
+          <t>7,431</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>4,505</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>204524568</t>
+          <t>216435294</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>შპს საქართველოს მელიორაცია</t>
+          <t>შპს პი და ჯი ჯგუფი</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D43" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>6,996</t>
+          <t>13,725</t>
         </is>
       </c>
       <c r="F43" s="5" t="inlineStr">
         <is>
-          <t>10.0%</t>
+          <t>5.8%</t>
         </is>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
-          <t>-36,149</t>
+          <t>680</t>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>-516.7%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>-28,510</t>
+          <t>553</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>124,757</t>
+          <t>4,506</t>
         </is>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
-          <t>50,387</t>
+          <t>2,353</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="7" t="inlineStr">
         <is>
-          <t>236037917</t>
+          <t>419994180</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
-          <t>შპს  აგროკონსორციუმი წეროვანი</t>
+          <t>შპს აგროგრუპი</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E44" s="7" t="inlineStr">
         <is>
-          <t>6,631</t>
+          <t>13,715</t>
         </is>
       </c>
       <c r="F44" s="7" t="inlineStr">
         <is>
-          <t>-22.9%</t>
+          <t>426.6%</t>
         </is>
       </c>
       <c r="G44" s="7" t="inlineStr">
         <is>
-          <t>-331</t>
+          <t>941</t>
         </is>
       </c>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="I44" s="7" t="inlineStr">
         <is>
-          <t>-338</t>
+          <t>729</t>
         </is>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t>4,304</t>
+          <t>3,504</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>2,137</t>
+          <t>1,257</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>406155404</t>
+          <t>417891687</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრობესთ ჯორჯია</t>
+          <t>შპს რუსაგრო ლ.ლ.ს.</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D45" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>6,516</t>
+          <t>13,584</t>
         </is>
       </c>
       <c r="F45" s="5" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>-20.9%</t>
         </is>
       </c>
       <c r="G45" s="5" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>694</t>
         </is>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>530</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>13,916</t>
+          <t>5,393</t>
         </is>
       </c>
       <c r="K45" s="5" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>1,704</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="7" t="inlineStr">
         <is>
-          <t>405406109</t>
+          <t>405446370</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
-          <t>შპს მოსავლის მართვის კომპანია</t>
+          <t>შპს აი ჯი აგრო</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E46" s="7" t="inlineStr">
         <is>
-          <t>6,490</t>
+          <t>13,177</t>
         </is>
       </c>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>-66.9%</t>
+          <t>36.7%</t>
         </is>
       </c>
       <c r="G46" s="7" t="inlineStr">
         <is>
-          <t>36,255</t>
+          <t>-1,981</t>
         </is>
       </c>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>558.6%</t>
+          <t>-15.0%</t>
         </is>
       </c>
       <c r="I46" s="7" t="inlineStr">
         <is>
-          <t>-21,777</t>
+          <t>-7,627</t>
         </is>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
-          <t>53,095</t>
+          <t>37,275</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>50,031</t>
+          <t>-18,990</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>400155390</t>
+          <t>201944977</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო - ნოვაცია</t>
+          <t>შპს მბმ</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D47" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>6,485</t>
+          <t>12,943</t>
         </is>
       </c>
       <c r="F47" s="5" t="inlineStr">
         <is>
-          <t>16.3%</t>
+          <t>-15.9%</t>
         </is>
       </c>
       <c r="G47" s="5" t="inlineStr">
         <is>
-          <t>812</t>
+          <t>4,537</t>
         </is>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>12.5%</t>
+          <t>35.0%</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>583</t>
+          <t>3,278</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
-          <t>3,091</t>
+          <t>24,263</t>
         </is>
       </c>
       <c r="K47" s="5" t="inlineStr">
         <is>
-          <t>1,848</t>
+          <t>20,025</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="7" t="inlineStr">
         <is>
-          <t>404877718</t>
+          <t>415110702</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროლენდი</t>
+          <t>შპს მბმ ფიშინგ</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="7" t="inlineStr">
         <is>
-          <t>6,455</t>
+          <t>12,943</t>
         </is>
       </c>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>-15.9%</t>
         </is>
       </c>
       <c r="G48" s="7" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>4,537</t>
         </is>
       </c>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>10.2%</t>
+          <t>35.0%</t>
         </is>
       </c>
       <c r="I48" s="7" t="inlineStr">
         <is>
-          <t>672</t>
+          <t>3,278</t>
         </is>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>4,050</t>
+          <t>24,263</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>2,046</t>
+          <t>20,025</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>405404691</t>
+          <t>206271755</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
-          <t>შპს  ახალი ფერმა</t>
+          <t>შპს როქი</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D49" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>6,400</t>
+          <t>12,583</t>
         </is>
       </c>
       <c r="F49" s="5" t="inlineStr">
         <is>
-          <t>571.8%</t>
+          <t>10.8%</t>
         </is>
       </c>
       <c r="G49" s="5" t="inlineStr">
         <is>
-          <t>-1,115</t>
+          <t>843</t>
         </is>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>-17.4%</t>
+          <t>6.7%</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>-726</t>
+          <t>875</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>15,094</t>
+          <t>9,480</t>
         </is>
       </c>
       <c r="K49" s="5" t="inlineStr">
         <is>
-          <t>-3,386</t>
+          <t>7,238</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="7" t="inlineStr">
         <is>
-          <t>440886604</t>
+          <t>436039519</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
-          <t>შპს  აგროტექნოპლიუსი</t>
+          <t>შპს ინტრაკო ნუტრიშენი</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="7" t="inlineStr">
         <is>
-          <t>6,357</t>
+          <t>12,286</t>
         </is>
       </c>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>16.4%</t>
+          <t>11.4%</t>
         </is>
       </c>
       <c r="G50" s="7" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>982</t>
         </is>
       </c>
       <c r="H50" s="7" t="inlineStr">
         <is>
-          <t>0.7%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I50" s="7" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>957</t>
         </is>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
-          <t>5,670</t>
+          <t>6,876</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>1,725</t>
+          <t>4,960</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>426522337</t>
+          <t>405313254</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრომაქს-დეკორი</t>
+          <t>შპს აგრითრეიდ</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D51" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>6,294</t>
+          <t>11,984</t>
         </is>
       </c>
       <c r="F51" s="5" t="inlineStr">
         <is>
-          <t>15.5%</t>
+          <t>211.0%</t>
         </is>
       </c>
       <c r="G51" s="5" t="inlineStr">
         <is>
-          <t>3,500</t>
+          <t>1,198</t>
         </is>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>55.6%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>3,457</t>
+          <t>915</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>17,678</t>
+          <t>4,628</t>
         </is>
       </c>
       <c r="K51" s="5" t="inlineStr">
         <is>
-          <t>16,643</t>
+          <t>1,871</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="7" t="inlineStr">
         <is>
-          <t>206348736</t>
+          <t>431167328</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სოფლის მეურნეობის ლოჯისტიკის და სერვისების კომპანია</t>
+          <t>შპს აგროსერვისი</t>
         </is>
       </c>
       <c r="C52" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E52" s="7" t="inlineStr">
         <is>
-          <t>6,034</t>
+          <t>11,926</t>
         </is>
       </c>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>30.9%</t>
+          <t>-14.7%</t>
         </is>
       </c>
       <c r="G52" s="7" t="inlineStr">
         <is>
-          <t>-8,707</t>
+          <t>4,548</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>-144.3%</t>
+          <t>38.1%</t>
         </is>
       </c>
       <c r="I52" s="7" t="inlineStr">
         <is>
-          <t>-18,502</t>
+          <t>4,431</t>
         </is>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
-          <t>73,142</t>
+          <t>26,463</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>54,968</t>
+          <t>26,405</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>404523636</t>
+          <t>444552690</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>შპს თეთრი ფერმა</t>
+          <t>შპს ლაურუს ნობილის ჯორჯია</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D53" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>5,504</t>
+          <t>11,538</t>
         </is>
       </c>
       <c r="F53" s="5" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>232.5%</t>
         </is>
       </c>
       <c r="G53" s="5" t="inlineStr">
         <is>
-          <t>1,040</t>
+          <t>2,172</t>
         </is>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>18.9%</t>
+          <t>18.8%</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>1,901</t>
         </is>
       </c>
       <c r="J53" s="5" t="inlineStr">
         <is>
-          <t>10,659</t>
+          <t>2,378</t>
         </is>
       </c>
       <c r="K53" s="5" t="inlineStr">
         <is>
-          <t>-1,585</t>
+          <t>2,279</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="7" t="inlineStr">
         <is>
-          <t>405162648</t>
+          <t>402102238</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ოლამ ჯორჯია</t>
+          <t>⚠ შპს მწვანე ნერგები</t>
         </is>
       </c>
       <c r="C54" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="E54" s="7" t="inlineStr">
         <is>
-          <t>5,269</t>
+          <t>11,329</t>
         </is>
       </c>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>-77.7%</t>
+          <t>39.9%</t>
         </is>
       </c>
       <c r="G54" s="7" t="inlineStr">
         <is>
-          <t>-1,167</t>
+          <t>5,358</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>-22.1%</t>
+          <t>47.3%</t>
         </is>
       </c>
       <c r="I54" s="7" t="inlineStr">
         <is>
-          <t>-2,926</t>
+          <t>5,198</t>
         </is>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
-          <t>6,656</t>
+          <t>13,520</t>
         </is>
       </c>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>-13,560</t>
+          <t>12,244</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>406379422</t>
+          <t>434159947</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>შპს აგროსეგმენტი</t>
+          <t>შპს Mar-mot</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D55" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>5,216</t>
+          <t>11,314</t>
         </is>
       </c>
       <c r="F55" s="5" t="inlineStr">
         <is>
-          <t>-57.3%</t>
+          <t>0.9%</t>
         </is>
       </c>
       <c r="G55" s="5" t="inlineStr">
         <is>
-          <t>-377</t>
+          <t>1,289</t>
         </is>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>11.4%</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>-377</t>
+          <t>1,220</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>10,829</t>
         </is>
       </c>
       <c r="K55" s="5" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>7,875</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="7" t="inlineStr">
         <is>
-          <t>420432295</t>
+          <t>238121689</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრონათსი</t>
+          <t>შპს პატარძეული</t>
         </is>
       </c>
       <c r="C56" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E56" s="7" t="inlineStr">
         <is>
-          <t>4,750</t>
+          <t>11,115</t>
         </is>
       </c>
       <c r="F56" s="7" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>6.9%</t>
         </is>
       </c>
       <c r="G56" s="7" t="inlineStr">
         <is>
-          <t>-37</t>
+          <t>1,723</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="I56" s="7" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>1,424</t>
         </is>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
-          <t>1,876</t>
+          <t>5,876</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>449</t>
+          <t>3,989</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>440389642</t>
+          <t>419986992</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>შპს გრინაგრო</t>
+          <t>⚠ შპს მეგრული თხილი</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D57" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>4,719</t>
+          <t>10,810</t>
         </is>
       </c>
       <c r="F57" s="5" t="inlineStr">
         <is>
-          <t>45.3%</t>
+          <t>2.2%</t>
         </is>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
-          <t>721</t>
+          <t>148</t>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>15.3%</t>
+          <t>1.4%</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
-          <t>528</t>
+          <t>17</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>1,835</t>
+          <t>339</t>
         </is>
       </c>
       <c r="K57" s="5" t="inlineStr">
         <is>
-          <t>1,065</t>
+          <t>108</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="7" t="inlineStr">
         <is>
-          <t>406340320</t>
+          <t>420001777</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
-          <t>შპს აგროვ</t>
+          <t>შპს ბარბი ნათს</t>
         </is>
       </c>
       <c r="C58" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="7" t="inlineStr">
         <is>
-          <t>4,650</t>
+          <t>10,581</t>
         </is>
       </c>
       <c r="F58" s="7" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>330.1%</t>
         </is>
       </c>
       <c r="G58" s="7" t="inlineStr">
         <is>
-          <t>-182</t>
+          <t>541</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>5.1%</t>
         </is>
       </c>
       <c r="I58" s="7" t="inlineStr">
         <is>
-          <t>-191</t>
+          <t>395</t>
         </is>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
-          <t>2,532</t>
+          <t>2,644</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>790</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>417876025</t>
+          <t>406030012</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრო ბესთ</t>
+          <t>⚠ შპს თეთრი ქუდი</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D59" s="5" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>4,588</t>
+          <t>9,790</t>
         </is>
       </c>
       <c r="F59" s="5" t="inlineStr">
         <is>
-          <t>-25.4%</t>
+          <t>-23.1%</t>
         </is>
       </c>
       <c r="G59" s="5" t="inlineStr">
         <is>
-          <t>-273</t>
+          <t>111</t>
         </is>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>1.1%</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
-          <t>-273</t>
+          <t>108</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
-          <t>4,061</t>
+          <t>9,573</t>
         </is>
       </c>
       <c r="K59" s="5" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>-5,701</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="7" t="inlineStr">
         <is>
-          <t>417895503</t>
+          <t>405189380</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
-          <t>შპს აგროლაბი</t>
+          <t>შპს ჩვენი ფერმა</t>
         </is>
       </c>
       <c r="C60" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="7" t="inlineStr">
         <is>
-          <t>4,421</t>
+          <t>9,164</t>
         </is>
       </c>
       <c r="F60" s="7" t="inlineStr">
         <is>
-          <t>19.8%</t>
+          <t>-5.5%</t>
         </is>
       </c>
       <c r="G60" s="7" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>222</t>
         </is>
       </c>
       <c r="H60" s="7" t="inlineStr">
         <is>
-          <t>1.6%</t>
+          <t>2.4%</t>
         </is>
       </c>
       <c r="I60" s="7" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>222</t>
         </is>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
-          <t>618</t>
+          <t>8,937</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>1,836</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>206345445</t>
+          <t>404605628</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროგანვითარება</t>
+          <t>შპს აგროფარმა</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D61" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>4,397</t>
+          <t>8,815</t>
         </is>
       </c>
       <c r="F61" s="5" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>-4.7%</t>
         </is>
       </c>
       <c r="G61" s="5" t="inlineStr">
         <is>
-          <t>-1,006</t>
+          <t>2,993</t>
         </is>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
-          <t>-22.9%</t>
+          <t>33.9%</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
-          <t>-1,144</t>
+          <t>3,247</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>35,731</t>
+          <t>10,298</t>
         </is>
       </c>
       <c r="K61" s="5" t="inlineStr">
         <is>
-          <t>15,500</t>
+          <t>8,951</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="7" t="inlineStr">
         <is>
-          <t>404589897</t>
+          <t>419999247</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
-          <t>შპს აგროლაინი</t>
+          <t>შპს ჯეო-ნათსი</t>
         </is>
       </c>
       <c r="C62" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="7" t="inlineStr">
         <is>
-          <t>4,265</t>
+          <t>8,482</t>
         </is>
       </c>
       <c r="F62" s="7" t="inlineStr">
         <is>
-          <t>37.8%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="G62" s="7" t="inlineStr">
         <is>
-          <t>-59</t>
+          <t>100</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>1.2%</t>
         </is>
       </c>
       <c r="I62" s="7" t="inlineStr">
         <is>
-          <t>-59</t>
+          <t>12</t>
         </is>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
-          <t>14,761</t>
+          <t>6,007</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>-11,859</t>
+          <t>1,363</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="inlineStr">
         <is>
-          <t>427735551</t>
+          <t>404622208</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
-          <t>შპს აგროსიმა</t>
+          <t>შპს ფფფჯორჯია</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D63" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>4,061</t>
+          <t>8,357</t>
         </is>
       </c>
       <c r="F63" s="5" t="inlineStr">
         <is>
-          <t>29.7%</t>
+          <t>2255.4%</t>
         </is>
       </c>
       <c r="G63" s="5" t="inlineStr">
         <is>
-          <t>1,332</t>
+          <t>375</t>
         </is>
       </c>
       <c r="H63" s="5" t="inlineStr">
         <is>
-          <t>32.8%</t>
+          <t>4.5%</t>
         </is>
       </c>
       <c r="I63" s="5" t="inlineStr">
         <is>
-          <t>1,261</t>
+          <t>154</t>
         </is>
       </c>
       <c r="J63" s="5" t="inlineStr">
         <is>
-          <t>4,856</t>
+          <t>19,331</t>
         </is>
       </c>
       <c r="K63" s="5" t="inlineStr">
         <is>
-          <t>2,807</t>
+          <t>77</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="7" t="inlineStr">
         <is>
-          <t>423098891</t>
+          <t>445649228</t>
         </is>
       </c>
       <c r="B64" s="8" t="inlineStr">
         <is>
-          <t>რკ სასოფლო-სამეურნეო კოოპერატივი ხიზა</t>
+          <t>სს სუპპორტ ინ სპორტ ეასტერნ ეუროფე ინშაათ ვე სპორ ჰიზმეთლერი, ბათუმის ფილიალი</t>
         </is>
       </c>
       <c r="C64" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E64" s="7" t="inlineStr">
         <is>
-          <t>3,880</t>
+          <t>7,773</t>
         </is>
       </c>
       <c r="F64" s="7" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>-35.5%</t>
         </is>
       </c>
       <c r="G64" s="7" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>142</t>
         </is>
       </c>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>2.0%</t>
+          <t>1.8%</t>
         </is>
       </c>
       <c r="I64" s="7" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>255</t>
         </is>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
-          <t>2,295</t>
+          <t>2,523</t>
         </is>
       </c>
       <c r="K64" s="7" t="inlineStr">
         <is>
-          <t>1,827</t>
+          <t>682</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="inlineStr">
         <is>
-          <t>400009012</t>
+          <t>425358114</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროტრეიდინგ პლიუსი</t>
+          <t>შპს აგრო ვეტ Agrovet</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D65" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>3,855</t>
-[...3 lines deleted...]
-        <v/>
+          <t>7,632</t>
+        </is>
+      </c>
+      <c r="F65" s="5" t="inlineStr">
+        <is>
+          <t>-1.5%</t>
+        </is>
       </c>
       <c r="G65" s="5" t="inlineStr">
         <is>
-          <t>-102</t>
+          <t>725</t>
         </is>
       </c>
       <c r="H65" s="5" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>9.5%</t>
         </is>
       </c>
       <c r="I65" s="5" t="inlineStr">
         <is>
-          <t>-459</t>
+          <t>680</t>
         </is>
       </c>
       <c r="J65" s="5" t="inlineStr">
         <is>
-          <t>2,788</t>
+          <t>7,333</t>
         </is>
       </c>
       <c r="K65" s="5" t="inlineStr">
         <is>
-          <t>-459</t>
+          <t>6,855</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="7" t="inlineStr">
         <is>
-          <t>420434774</t>
+          <t>231279924</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
-          <t>შპს ქართული თხილის საწარმო</t>
+          <t>შპს კავკასიის გენეტიკა</t>
         </is>
       </c>
       <c r="C66" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="7" t="inlineStr">
         <is>
-          <t>3,774</t>
+          <t>7,548</t>
         </is>
       </c>
       <c r="F66" s="7" t="inlineStr">
         <is>
-          <t>47.8%</t>
+          <t>-15.6%</t>
         </is>
       </c>
       <c r="G66" s="7" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>-18</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>6.6%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="I66" s="7" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>163</t>
         </is>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
-          <t>1,307</t>
+          <t>5,857</t>
         </is>
       </c>
       <c r="K66" s="7" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>3,668</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="inlineStr">
         <is>
-          <t>405273573</t>
+          <t>425366739</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>შპს ნოვაგრო</t>
+          <t>შპს საწარმოო-სავაჭრო კომპანია ქართული სახლი</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D67" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>3,646</t>
+          <t>6,967</t>
         </is>
       </c>
       <c r="F67" s="5" t="inlineStr">
         <is>
-          <t>-20.2%</t>
+          <t>9.2%</t>
         </is>
       </c>
       <c r="G67" s="5" t="inlineStr">
         <is>
-          <t>2,014</t>
+          <t>597</t>
         </is>
       </c>
       <c r="H67" s="5" t="inlineStr">
         <is>
-          <t>55.2%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="I67" s="5" t="inlineStr">
         <is>
-          <t>1,890</t>
+          <t>407</t>
         </is>
       </c>
       <c r="J67" s="5" t="inlineStr">
         <is>
-          <t>2,659</t>
+          <t>8,516</t>
         </is>
       </c>
       <c r="K67" s="5" t="inlineStr">
         <is>
-          <t>2,659</t>
+          <t>-2,993</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="7" t="inlineStr">
         <is>
-          <t>425054772</t>
+          <t>420008271</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
-          <t>შპს აგროლეინი</t>
+          <t>შპს ჯიმა ნუთს</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E68" s="7" t="inlineStr">
         <is>
-          <t>3,640</t>
+          <t>6,751</t>
         </is>
       </c>
       <c r="F68" s="7" t="inlineStr">
         <is>
-          <t>51.9%</t>
+          <t>63.6%</t>
         </is>
       </c>
       <c r="G68" s="7" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>569</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>8.4%</t>
         </is>
       </c>
       <c r="I68" s="7" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>266</t>
         </is>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
-          <t>2,419</t>
+          <t>4,192</t>
         </is>
       </c>
       <c r="K68" s="7" t="inlineStr">
         <is>
-          <t>1,410</t>
+          <t>-146</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
-          <t>437072748</t>
+          <t>201946895</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>შპს აგროკომბი</t>
+          <t>შპს ბიოტეკსი</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D69" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>3,639</t>
+          <t>6,722</t>
         </is>
       </c>
       <c r="F69" s="5" t="inlineStr">
         <is>
-          <t>-68.0%</t>
+          <t>13.9%</t>
         </is>
       </c>
       <c r="G69" s="5" t="inlineStr">
         <is>
-          <t>-977</t>
+          <t>1,315</t>
         </is>
       </c>
       <c r="H69" s="5" t="inlineStr">
         <is>
-          <t>-26.8%</t>
+          <t>19.6%</t>
         </is>
       </c>
       <c r="I69" s="5" t="inlineStr">
         <is>
-          <t>-1,033</t>
+          <t>1,276</t>
         </is>
       </c>
       <c r="J69" s="5" t="inlineStr">
         <is>
-          <t>6,379</t>
+          <t>9,144</t>
         </is>
       </c>
       <c r="K69" s="5" t="inlineStr">
         <is>
-          <t>-753</t>
+          <t>8,038</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="7" t="inlineStr">
         <is>
-          <t>404893727</t>
+          <t>404406282</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრომეტი</t>
+          <t>შპს TR Georgia Project 2</t>
         </is>
       </c>
       <c r="C70" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E70" s="7" t="inlineStr">
         <is>
-          <t>3,449</t>
+          <t>6,720</t>
         </is>
       </c>
       <c r="F70" s="7" t="inlineStr">
         <is>
-          <t>1.7%</t>
+          <t>57.2%</t>
         </is>
       </c>
       <c r="G70" s="7" t="inlineStr">
         <is>
-          <t>-1,460</t>
+          <t>-2,115</t>
         </is>
       </c>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>-42.3%</t>
+          <t>-31.5%</t>
         </is>
       </c>
       <c r="I70" s="7" t="inlineStr">
         <is>
-          <t>-6,150</t>
+          <t>-2,139</t>
         </is>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
-          <t>64,942</t>
+          <t>39,573</t>
         </is>
       </c>
       <c r="K70" s="7" t="inlineStr">
         <is>
-          <t>40,096</t>
+          <t>-46,399</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="inlineStr">
         <is>
-          <t>406045346</t>
+          <t>406155404</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  აგროქიზიყი</t>
+          <t>შპს აგრობესთ ჯორჯია</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D71" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>3,439</t>
+          <t>6,516</t>
         </is>
       </c>
       <c r="F71" s="5" t="inlineStr">
         <is>
-          <t>84.4%</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
-          <t>558</t>
+          <t>-19</t>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
-          <t>16.2%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="I71" s="5" t="inlineStr">
         <is>
-          <t>559</t>
+          <t>-105</t>
         </is>
       </c>
       <c r="J71" s="5" t="inlineStr">
         <is>
-          <t>1,250</t>
+          <t>13,916</t>
         </is>
       </c>
       <c r="K71" s="5" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>82</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="7" t="inlineStr">
         <is>
-          <t>406028864</t>
+          <t>405406109</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
-          <t>შპს აგროვეტსერვისი +</t>
+          <t>შპს მოსავლის მართვის კომპანია</t>
         </is>
       </c>
       <c r="C72" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E72" s="7" t="inlineStr">
         <is>
-          <t>3,422</t>
+          <t>6,490</t>
         </is>
       </c>
       <c r="F72" s="7" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>-66.9%</t>
         </is>
       </c>
       <c r="G72" s="7" t="inlineStr">
         <is>
-          <t>831</t>
+          <t>36,255</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>24.3%</t>
+          <t>558.6%</t>
         </is>
       </c>
       <c r="I72" s="7" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>-21,777</t>
         </is>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
-          <t>1,975</t>
+          <t>53,095</t>
         </is>
       </c>
       <c r="K72" s="7" t="inlineStr">
         <is>
-          <t>1,730</t>
+          <t>50,031</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
-          <t>202276321</t>
+          <t>426542235</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო ინვესტი</t>
+          <t>შპს სმარტ ფიდი</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D73" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>3,300</t>
+          <t>6,452</t>
         </is>
       </c>
       <c r="F73" s="5" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>117.2%</t>
         </is>
       </c>
       <c r="G73" s="5" t="inlineStr">
         <is>
-          <t>524</t>
+          <t>230</t>
         </is>
       </c>
       <c r="H73" s="5" t="inlineStr">
         <is>
-          <t>15.9%</t>
+          <t>3.6%</t>
         </is>
       </c>
       <c r="I73" s="5" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>26</t>
         </is>
       </c>
       <c r="J73" s="5" t="inlineStr">
         <is>
-          <t>4,818</t>
+          <t>2,570</t>
         </is>
       </c>
       <c r="K73" s="5" t="inlineStr">
         <is>
-          <t>4,745</t>
+          <t>285</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="7" t="inlineStr">
         <is>
-          <t>406073902</t>
+          <t>405404691</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრო პროფილი</t>
+          <t>შპს  ახალი ფერმა</t>
         </is>
       </c>
       <c r="C74" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E74" s="7" t="inlineStr">
         <is>
-          <t>3,269</t>
+          <t>6,400</t>
         </is>
       </c>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>41.2%</t>
+          <t>571.8%</t>
         </is>
       </c>
       <c r="G74" s="7" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>-1,115</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>2.5%</t>
+          <t>-17.4%</t>
         </is>
       </c>
       <c r="I74" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>-726</t>
         </is>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
-          <t>2,244</t>
+          <t>15,094</t>
         </is>
       </c>
       <c r="K74" s="7" t="inlineStr">
         <is>
-          <t>1,498</t>
+          <t>-3,386</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="inlineStr">
         <is>
-          <t>406222608</t>
+          <t>440886604</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს ექსიმ შიპინგ თრეიდინგ &amp; აგრო კო</t>
+          <t>შპს  აგროტექნოპლიუსი</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D75" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>3,248</t>
+          <t>6,357</t>
         </is>
       </c>
       <c r="F75" s="5" t="inlineStr">
         <is>
-          <t>39.8%</t>
+          <t>16.4%</t>
         </is>
       </c>
       <c r="G75" s="5" t="inlineStr">
         <is>
-          <t>459</t>
+          <t>497</t>
         </is>
       </c>
       <c r="H75" s="5" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>7.8%</t>
         </is>
       </c>
       <c r="I75" s="5" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>67</t>
         </is>
       </c>
       <c r="J75" s="5" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>5,670</t>
         </is>
       </c>
       <c r="K75" s="5" t="inlineStr">
         <is>
-          <t>455</t>
+          <t>1,725</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="7" t="inlineStr">
         <is>
-          <t>431952452</t>
+          <t>206348736</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
-          <t>შპს  აგრო თრეიდი</t>
+          <t>⚠ შპს სოფლის მეურნეობის ლოჯისტიკის და სერვისების კომპანია</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E76" s="7" t="inlineStr">
         <is>
-          <t>3,227</t>
+          <t>6,034</t>
         </is>
       </c>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>-32.8%</t>
+          <t>30.9%</t>
         </is>
       </c>
       <c r="G76" s="7" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>-8,707</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>2.7%</t>
+          <t>-144.3%</t>
         </is>
       </c>
       <c r="I76" s="7" t="inlineStr">
         <is>
-          <t>-37</t>
+          <t>-18,502</t>
         </is>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
-          <t>5,503</t>
+          <t>73,142</t>
         </is>
       </c>
       <c r="K76" s="7" t="inlineStr">
         <is>
-          <t>2,248</t>
+          <t>54,968</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="inlineStr">
         <is>
-          <t>400225350</t>
+          <t>440895845</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>შპს  გეო აგრო</t>
+          <t>შპს ვკ უმალი</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D77" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>3,214</t>
-[...5 lines deleted...]
-        </is>
+          <t>5,860</t>
+        </is>
+      </c>
+      <c r="F77" s="5" t="n">
+        <v/>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
-          <t>461</t>
+          <t>156</t>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
-          <t>14.3%</t>
+          <t>2.7%</t>
         </is>
       </c>
       <c r="I77" s="5" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>11</t>
         </is>
       </c>
       <c r="J77" s="5" t="inlineStr">
         <is>
-          <t>2,207</t>
+          <t>4,442</t>
         </is>
       </c>
       <c r="K77" s="5" t="inlineStr">
         <is>
-          <t>1,113</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="7" t="inlineStr">
         <is>
-          <t>402224286</t>
+          <t>404523636</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
-          <t>შპს  იოტო აგრო</t>
+          <t>შპს თეთრი ფერმა</t>
         </is>
       </c>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="7" t="inlineStr">
         <is>
-          <t>2,942</t>
+          <t>5,504</t>
         </is>
       </c>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>26.1%</t>
+          <t>2.3%</t>
         </is>
       </c>
       <c r="G78" s="7" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>1,040</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t>0.3%</t>
+          <t>18.9%</t>
         </is>
       </c>
       <c r="I78" s="7" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>336</t>
         </is>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
-          <t>3,465</t>
+          <t>10,659</t>
         </is>
       </c>
       <c r="K78" s="7" t="inlineStr">
         <is>
-          <t>-371</t>
+          <t>-1,585</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="inlineStr">
         <is>
-          <t>418476125</t>
+          <t>427728015</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო მოლი</t>
+          <t>შპს ქართული პროდუქტი</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D79" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>2,912</t>
+          <t>5,292</t>
         </is>
       </c>
       <c r="F79" s="5" t="inlineStr">
         <is>
-          <t>55.8%</t>
+          <t>-17.8%</t>
         </is>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
-          <t>1,419</t>
+          <t>509</t>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
-          <t>48.7%</t>
+          <t>9.6%</t>
         </is>
       </c>
       <c r="I79" s="5" t="inlineStr">
         <is>
-          <t>1,462</t>
+          <t>505</t>
         </is>
       </c>
       <c r="J79" s="5" t="inlineStr">
         <is>
-          <t>17,857</t>
+          <t>4,182</t>
         </is>
       </c>
       <c r="K79" s="5" t="inlineStr">
         <is>
-          <t>17,486</t>
+          <t>1,531</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="7" t="inlineStr">
         <is>
-          <t>204887961</t>
+          <t>405162648</t>
         </is>
       </c>
       <c r="B80" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრომშენსერვისი</t>
+          <t>⚠ შპს ოლამ ჯორჯია</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="E80" s="7" t="inlineStr">
         <is>
-          <t>2,841</t>
+          <t>5,269</t>
         </is>
       </c>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>-41.2%</t>
+          <t>-77.7%</t>
         </is>
       </c>
       <c r="G80" s="7" t="inlineStr">
         <is>
-          <t>-660</t>
+          <t>-1,167</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>-22.1%</t>
         </is>
       </c>
       <c r="I80" s="7" t="inlineStr">
         <is>
-          <t>-660</t>
+          <t>-2,926</t>
         </is>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>6,656</t>
         </is>
       </c>
       <c r="K80" s="7" t="inlineStr">
         <is>
-          <t>-1,606</t>
+          <t>-13,560</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="inlineStr">
         <is>
-          <t>422937077</t>
+          <t>406379422</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრო გრეინი</t>
+          <t>შპს აგროსეგმენტი</t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D81" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>2,622</t>
+          <t>5,216</t>
         </is>
       </c>
       <c r="F81" s="5" t="inlineStr">
         <is>
-          <t>91.5%</t>
+          <t>-57.3%</t>
         </is>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
-          <t>-771</t>
+          <t>-337</t>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
-          <t>-29.4%</t>
+          <t>-6.5%</t>
         </is>
       </c>
       <c r="I81" s="5" t="inlineStr">
         <is>
-          <t>-771</t>
+          <t>-377</t>
         </is>
       </c>
       <c r="J81" s="5" t="inlineStr">
         <is>
-          <t>8,740</t>
+          <t>415</t>
         </is>
       </c>
       <c r="K81" s="5" t="inlineStr">
         <is>
-          <t>2,480</t>
+          <t>400</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="7" t="inlineStr">
         <is>
-          <t>204488937</t>
+          <t>419990497</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს იუნიგრეინ ჯორჯიან გრუპ</t>
+          <t>⚠ შპს კოკი 2014</t>
         </is>
       </c>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="E82" s="7" t="inlineStr">
         <is>
-          <t>2,512</t>
+          <t>5,172</t>
         </is>
       </c>
       <c r="F82" s="7" t="inlineStr">
         <is>
-          <t>-54.6%</t>
+          <t>83.4%</t>
         </is>
       </c>
       <c r="G82" s="7" t="inlineStr">
         <is>
-          <t>-1,162</t>
+          <t>254</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
-          <t>-46.3%</t>
+          <t>4.9%</t>
         </is>
       </c>
       <c r="I82" s="7" t="inlineStr">
         <is>
-          <t>-2,616</t>
+          <t>164</t>
         </is>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
-          <t>10,530</t>
+          <t>1,572</t>
         </is>
       </c>
       <c r="K82" s="7" t="inlineStr">
         <is>
-          <t>-15,087</t>
+          <t>653</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="inlineStr">
         <is>
-          <t>216448850</t>
+          <t>404615911</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>შპს პროაგრო</t>
+          <t>შპს  ჯი დი ბი</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D83" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>2,499</t>
+          <t>5,019</t>
         </is>
       </c>
       <c r="F83" s="5" t="inlineStr">
         <is>
-          <t>-14.2%</t>
+          <t>8.6%</t>
         </is>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
-          <t>910</t>
+          <t>66</t>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
-          <t>36.4%</t>
+          <t>1.3%</t>
         </is>
       </c>
       <c r="I83" s="5" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>34</t>
         </is>
       </c>
       <c r="J83" s="5" t="inlineStr">
         <is>
-          <t>6,829</t>
+          <t>2,734</t>
         </is>
       </c>
       <c r="K83" s="5" t="inlineStr">
         <is>
-          <t>6,346</t>
+          <t>88</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="7" t="inlineStr">
         <is>
-          <t>400013347</t>
+          <t>404860101</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
-          <t>შპს ვეტაგრო</t>
+          <t>შპს აგრიმატკო ჯორჯია</t>
         </is>
       </c>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E84" s="7" t="inlineStr">
         <is>
-          <t>2,367</t>
+          <t>4,947</t>
         </is>
       </c>
       <c r="F84" s="7" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>18.5%</t>
         </is>
       </c>
       <c r="G84" s="7" t="inlineStr">
         <is>
-          <t>327</t>
+          <t>374</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t>13.8%</t>
+          <t>7.6%</t>
         </is>
       </c>
       <c r="I84" s="7" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>95</t>
         </is>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>2,407</t>
+          <t>2,730</t>
         </is>
       </c>
       <c r="K84" s="7" t="inlineStr">
         <is>
-          <t>1,939</t>
+          <t>802</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
-          <t>400213835</t>
+          <t>08001001931</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო უნივერსალი</t>
+          <t>⚠ გიორგი ცაძიკიძე</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D85" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>2,359</t>
+          <t>4,865</t>
         </is>
       </c>
       <c r="F85" s="5" t="inlineStr">
         <is>
-          <t>-26.2%</t>
+          <t>-31.6%</t>
         </is>
       </c>
       <c r="G85" s="5" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>-2,183</t>
         </is>
       </c>
       <c r="H85" s="5" t="inlineStr">
         <is>
-          <t>14.1%</t>
+          <t>-44.9%</t>
         </is>
       </c>
       <c r="I85" s="5" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>-2,020</t>
         </is>
       </c>
       <c r="J85" s="5" t="inlineStr">
         <is>
-          <t>3,591</t>
+          <t>34,897</t>
         </is>
       </c>
       <c r="K85" s="5" t="inlineStr">
         <is>
-          <t>1,727</t>
+          <t>27,567</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="7" t="inlineStr">
         <is>
-          <t>424069493</t>
+          <t>419991183</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
-          <t>შპს მესხეთის მეფრინველეობა</t>
+          <t>შპს როიალნათსი</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E86" s="7" t="inlineStr">
         <is>
-          <t>2,196</t>
+          <t>4,833</t>
         </is>
       </c>
       <c r="F86" s="7" t="inlineStr">
         <is>
-          <t>-41.6%</t>
+          <t>-51.1%</t>
         </is>
       </c>
       <c r="G86" s="7" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>385</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>7.0%</t>
+          <t>8.0%</t>
         </is>
       </c>
       <c r="I86" s="7" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>47</t>
         </is>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>1,589</t>
+          <t>4,623</t>
         </is>
       </c>
       <c r="K86" s="7" t="inlineStr">
         <is>
-          <t>-2,419</t>
+          <t>1,369</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="inlineStr">
         <is>
-          <t>404906900</t>
+          <t>425052060</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>შპს აგროცენტრი</t>
+          <t>შპს ვარციხის პლანტაციები</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D87" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>2,090</t>
+          <t>4,734</t>
         </is>
       </c>
       <c r="F87" s="5" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>32.7%</t>
         </is>
       </c>
       <c r="G87" s="5" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>-100</t>
         </is>
       </c>
       <c r="H87" s="5" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="I87" s="5" t="inlineStr">
         <is>
-          <t>-64</t>
+          <t>1,242</t>
         </is>
       </c>
       <c r="J87" s="5" t="inlineStr">
         <is>
-          <t>3,609</t>
+          <t>7,792</t>
         </is>
       </c>
       <c r="K87" s="5" t="inlineStr">
         <is>
-          <t>3,120</t>
+          <t>6,548</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="7" t="inlineStr">
         <is>
-          <t>406321065</t>
+          <t>440389642</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
-          <t>შპს  აგროსერვის ცენტრი</t>
+          <t>შპს გრინაგრო</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="7" t="inlineStr">
         <is>
-          <t>2,086</t>
+          <t>4,719</t>
         </is>
       </c>
       <c r="F88" s="7" t="inlineStr">
         <is>
-          <t>-27.3%</t>
+          <t>45.3%</t>
         </is>
       </c>
       <c r="G88" s="7" t="inlineStr">
         <is>
-          <t>-1,685</t>
+          <t>734</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t>-80.8%</t>
+          <t>15.5%</t>
         </is>
       </c>
       <c r="I88" s="7" t="inlineStr">
         <is>
-          <t>-1,683</t>
+          <t>528</t>
         </is>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>1,285</t>
+          <t>1,835</t>
         </is>
       </c>
       <c r="K88" s="7" t="inlineStr">
         <is>
-          <t>1,278</t>
+          <t>1,065</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="inlineStr">
         <is>
-          <t>400286123</t>
+          <t>417885284</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>⚠ სს ჯიბე აგრო</t>
+          <t>შპს  ახალი თევზი</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D89" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>2,080</t>
-[...3 lines deleted...]
-        <v/>
+          <t>4,703</t>
+        </is>
+      </c>
+      <c r="F89" s="5" t="inlineStr">
+        <is>
+          <t>7.8%</t>
+        </is>
       </c>
       <c r="G89" s="5" t="inlineStr">
         <is>
-          <t>-106</t>
+          <t>-111</t>
         </is>
       </c>
       <c r="H89" s="5" t="inlineStr">
         <is>
-          <t>-5.1%</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="I89" s="5" t="inlineStr">
         <is>
-          <t>-106</t>
+          <t>-604</t>
         </is>
       </c>
       <c r="J89" s="5" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>2,617</t>
         </is>
       </c>
       <c r="K89" s="5" t="inlineStr">
         <is>
-          <t>-106</t>
+          <t>-2,134</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="7" t="inlineStr">
         <is>
-          <t>224092158</t>
+          <t>206339005</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
-          <t>შპს  სასოფლო-საკონსულტაციო სამსახური</t>
+          <t>შპს ბესთსერვისი</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E90" s="7" t="inlineStr">
         <is>
-          <t>1,960</t>
+          <t>4,539</t>
         </is>
       </c>
       <c r="F90" s="7" t="inlineStr">
         <is>
-          <t>-13.6%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="G90" s="7" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>12</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>2.9%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="I90" s="7" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>8</t>
         </is>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>2,466</t>
+          <t>928</t>
         </is>
       </c>
       <c r="K90" s="7" t="inlineStr">
         <is>
-          <t>2,364</t>
+          <t>535</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="inlineStr">
         <is>
-          <t>248384822</t>
+          <t>206345445</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო დეკორ სერვისი</t>
+          <t>⚠ შპს აგროგანვითარება</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D91" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>1,945</t>
+          <t>4,397</t>
         </is>
       </c>
       <c r="F91" s="5" t="inlineStr">
         <is>
-          <t>12.7%</t>
+          <t>6.0%</t>
         </is>
       </c>
       <c r="G91" s="5" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>-1,006</t>
         </is>
       </c>
       <c r="H91" s="5" t="inlineStr">
         <is>
-          <t>32.0%</t>
+          <t>-22.9%</t>
         </is>
       </c>
       <c r="I91" s="5" t="inlineStr">
         <is>
-          <t>623</t>
+          <t>-1,144</t>
         </is>
       </c>
       <c r="J91" s="5" t="inlineStr">
         <is>
-          <t>4,789</t>
+          <t>35,731</t>
         </is>
       </c>
       <c r="K91" s="5" t="inlineStr">
         <is>
-          <t>4,161</t>
+          <t>15,500</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="7" t="inlineStr">
         <is>
-          <t>404964277</t>
+          <t>402311832</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
-          <t>შპს Habibco Agricultural</t>
+          <t>შპს იბერია აზც ორბის</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E92" s="7" t="inlineStr">
         <is>
-          <t>1,940</t>
-[...5 lines deleted...]
-        </is>
+          <t>4,176</t>
+        </is>
+      </c>
+      <c r="F92" s="7" t="n">
+        <v/>
       </c>
       <c r="G92" s="7" t="inlineStr">
         <is>
-          <t>-224</t>
+          <t>44</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>1.0%</t>
         </is>
       </c>
       <c r="I92" s="7" t="inlineStr">
         <is>
-          <t>-450</t>
+          <t>-159</t>
         </is>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>7,691</t>
+          <t>26,343</t>
         </is>
       </c>
       <c r="K92" s="7" t="inlineStr">
         <is>
-          <t>-3,462</t>
+          <t>10,657</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="inlineStr">
         <is>
-          <t>204565862</t>
+          <t>406065225</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო-ვესტ</t>
+          <t>შპს GEO-UKRAVIT</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D93" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>1,877</t>
+          <t>4,135</t>
         </is>
       </c>
       <c r="F93" s="5" t="inlineStr">
         <is>
-          <t>-32.3%</t>
+          <t>-25.5%</t>
         </is>
       </c>
       <c r="G93" s="5" t="inlineStr">
         <is>
-          <t>-276</t>
+          <t>33</t>
         </is>
       </c>
       <c r="H93" s="5" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I93" s="5" t="inlineStr">
         <is>
-          <t>-436</t>
+          <t>-397</t>
         </is>
       </c>
       <c r="J93" s="5" t="inlineStr">
         <is>
-          <t>5,837</t>
+          <t>2,617</t>
         </is>
       </c>
       <c r="K93" s="5" t="inlineStr">
         <is>
-          <t>3,068</t>
+          <t>1,867</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="7" t="inlineStr">
         <is>
-          <t>431949412</t>
+          <t>212703092</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროტექნიკა 2016</t>
+          <t>შპს პრემიერი</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E94" s="7" t="inlineStr">
         <is>
-          <t>1,867</t>
+          <t>4,064</t>
         </is>
       </c>
       <c r="F94" s="7" t="inlineStr">
         <is>
-          <t>-41.3%</t>
+          <t>-5.9%</t>
         </is>
       </c>
       <c r="G94" s="7" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>394</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>2.4%</t>
+          <t>9.7%</t>
         </is>
       </c>
       <c r="I94" s="7" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>245</t>
         </is>
       </c>
       <c r="J94" s="7" t="inlineStr">
         <is>
-          <t>2,525</t>
+          <t>5,407</t>
         </is>
       </c>
       <c r="K94" s="7" t="inlineStr">
         <is>
-          <t>1,219</t>
+          <t>4,377</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
-          <t>240895983</t>
+          <t>427735551</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>შპს აგროსერვისი ქარელი</t>
+          <t>შპს აგროსიმა</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D95" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>1,860</t>
+          <t>4,061</t>
         </is>
       </c>
       <c r="F95" s="5" t="inlineStr">
         <is>
-          <t>11.5%</t>
+          <t>29.7%</t>
         </is>
       </c>
       <c r="G95" s="5" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>1,471</t>
         </is>
       </c>
       <c r="H95" s="5" t="inlineStr">
         <is>
-          <t>11.9%</t>
+          <t>36.2%</t>
         </is>
       </c>
       <c r="I95" s="5" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>1,261</t>
         </is>
       </c>
       <c r="J95" s="5" t="inlineStr">
         <is>
-          <t>1,877</t>
+          <t>4,856</t>
         </is>
       </c>
       <c r="K95" s="5" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>2,807</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="7" t="inlineStr">
         <is>
-          <t>406031360</t>
+          <t>404942700</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
-          <t>შპს გურჯაანი აგრო</t>
+          <t>შპს საქართველოს ნერგები</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E96" s="7" t="inlineStr">
         <is>
-          <t>1,836</t>
+          <t>4,044</t>
         </is>
       </c>
       <c r="F96" s="7" t="inlineStr">
         <is>
-          <t>93.1%</t>
+          <t>26.7%</t>
         </is>
       </c>
       <c r="G96" s="7" t="inlineStr">
         <is>
-          <t>-2,993</t>
+          <t>-272</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>-163.1%</t>
+          <t>-6.7%</t>
         </is>
       </c>
       <c r="I96" s="7" t="inlineStr">
         <is>
-          <t>-9,917</t>
+          <t>-684</t>
         </is>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
-          <t>56,466</t>
+          <t>14,204</t>
         </is>
       </c>
       <c r="K96" s="7" t="inlineStr">
         <is>
-          <t>-2,323</t>
+          <t>8,309</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="inlineStr">
         <is>
-          <t>204565844</t>
+          <t>404592669</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრო-ისტ</t>
+          <t>შპს ზიონი</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D97" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>1,809</t>
+          <t>3,933</t>
         </is>
       </c>
       <c r="F97" s="5" t="inlineStr">
         <is>
-          <t>-45.2%</t>
+          <t>-3.0%</t>
         </is>
       </c>
       <c r="G97" s="5" t="inlineStr">
         <is>
-          <t>1,682</t>
+          <t>8</t>
         </is>
       </c>
       <c r="H97" s="5" t="inlineStr">
         <is>
-          <t>92.9%</t>
+          <t>0.2%</t>
         </is>
       </c>
       <c r="I97" s="5" t="inlineStr">
         <is>
-          <t>2,685</t>
+          <t>-14</t>
         </is>
       </c>
       <c r="J97" s="5" t="inlineStr">
         <is>
-          <t>6,993</t>
+          <t>986</t>
         </is>
       </c>
       <c r="K97" s="5" t="inlineStr">
         <is>
-          <t>6,670</t>
+          <t>-459</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="7" t="inlineStr">
         <is>
-          <t>424066316</t>
+          <t>404871251</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს ახალციხე აგრო ფუდი</t>
+          <t>⚠ შპს ასპრია სიიდს ჯორჯია</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="E98" s="7" t="inlineStr">
         <is>
-          <t>1,675</t>
-[...3 lines deleted...]
-        <v/>
+          <t>3,932</t>
+        </is>
+      </c>
+      <c r="F98" s="7" t="inlineStr">
+        <is>
+          <t>50.4%</t>
+        </is>
       </c>
       <c r="G98" s="7" t="inlineStr">
         <is>
-          <t>-1,243</t>
+          <t>2,806</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>-74.3%</t>
+          <t>71.4%</t>
         </is>
       </c>
       <c r="I98" s="7" t="inlineStr">
         <is>
-          <t>-1,596</t>
+          <t>5,049</t>
         </is>
       </c>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>9,393</t>
+          <t>16,330</t>
         </is>
       </c>
       <c r="K98" s="7" t="inlineStr">
         <is>
-          <t>7,265</t>
+          <t>11,200</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="inlineStr">
         <is>
-          <t>245440287</t>
+          <t>405410274</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>შპს აგროექსპორტი</t>
+          <t>⚠ შპს შროტის ტერმინალი 2020</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D99" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>1,607</t>
+          <t>3,847</t>
         </is>
       </c>
       <c r="F99" s="5" t="inlineStr">
         <is>
-          <t>88.4%</t>
+          <t>32.3%</t>
         </is>
       </c>
       <c r="G99" s="5" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>78</t>
         </is>
       </c>
       <c r="H99" s="5" t="inlineStr">
         <is>
-          <t>18.2%</t>
+          <t>2.0%</t>
         </is>
       </c>
       <c r="I99" s="5" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>78</t>
         </is>
       </c>
       <c r="J99" s="5" t="inlineStr">
         <is>
-          <t>1,699</t>
+          <t>763</t>
         </is>
       </c>
       <c r="K99" s="5" t="inlineStr">
         <is>
-          <t>1,690</t>
+          <t>130</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="7" t="inlineStr">
         <is>
-          <t>419984039</t>
+          <t>438116272</t>
         </is>
       </c>
       <c r="B100" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროექსპორტ ჯორჯია</t>
+          <t>შპს საგარეჯო 2019</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E100" s="7" t="inlineStr">
         <is>
-          <t>1,568</t>
+          <t>3,748</t>
         </is>
       </c>
       <c r="F100" s="7" t="inlineStr">
         <is>
-          <t>-23.0%</t>
+          <t>15.7%</t>
         </is>
       </c>
       <c r="G100" s="7" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>334</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>8.9%</t>
         </is>
       </c>
       <c r="I100" s="7" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>68</t>
         </is>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>1,032</t>
+          <t>1,770</t>
         </is>
       </c>
       <c r="K100" s="7" t="inlineStr">
         <is>
-          <t>492</t>
+          <t>-144</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="inlineStr">
         <is>
-          <t>406137657</t>
+          <t>405273573</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრონეტ</t>
+          <t>შპს ნოვაგრო</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D101" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>1,486</t>
+          <t>3,646</t>
         </is>
       </c>
       <c r="F101" s="5" t="inlineStr">
         <is>
-          <t>-31.5%</t>
+          <t>-20.2%</t>
         </is>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
-          <t>-44</t>
+          <t>2,014</t>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>55.2%</t>
         </is>
       </c>
       <c r="I101" s="5" t="inlineStr">
         <is>
-          <t>-52</t>
+          <t>1,890</t>
         </is>
       </c>
       <c r="J101" s="5" t="inlineStr">
         <is>
-          <t>1,160</t>
+          <t>2,659</t>
         </is>
       </c>
       <c r="K101" s="5" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>2,659</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="7" t="inlineStr">
         <is>
-          <t>412709813</t>
+          <t>437072748</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს სერვის-აგრო</t>
+          <t>შპს აგროკომბი</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E102" s="7" t="inlineStr">
         <is>
-          <t>1,365</t>
+          <t>3,639</t>
         </is>
       </c>
       <c r="F102" s="7" t="inlineStr">
         <is>
-          <t>-92.7%</t>
+          <t>-68.0%</t>
         </is>
       </c>
       <c r="G102" s="7" t="inlineStr">
         <is>
-          <t>-175</t>
+          <t>-330</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="I102" s="7" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>-1,033</t>
         </is>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t>1,988</t>
+          <t>6,379</t>
         </is>
       </c>
       <c r="K102" s="7" t="inlineStr">
         <is>
-          <t>-332</t>
+          <t>-753</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="inlineStr">
         <is>
-          <t>427735089</t>
+          <t>420428898</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>შპს  აგროპლასტიკი</t>
+          <t>⚠ შპს  როიალნათსი</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D103" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>1,243</t>
+          <t>3,608</t>
         </is>
       </c>
       <c r="F103" s="5" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>-54.2%</t>
         </is>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>770</t>
         </is>
       </c>
       <c r="H103" s="5" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>21.3%</t>
         </is>
       </c>
       <c r="I103" s="5" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>605</t>
         </is>
       </c>
       <c r="J103" s="5" t="inlineStr">
         <is>
-          <t>3,517</t>
+          <t>2,346</t>
         </is>
       </c>
       <c r="K103" s="5" t="inlineStr">
         <is>
-          <t>1,627</t>
+          <t>1,903</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="7" t="inlineStr">
         <is>
-          <t>204519690</t>
+          <t>420006790</t>
         </is>
       </c>
       <c r="B104" s="8" t="inlineStr">
         <is>
-          <t>სს ქართული პლანტაციები</t>
+          <t>შპს კოსტი</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E104" s="7" t="inlineStr">
         <is>
-          <t>1,213</t>
+          <t>3,581</t>
         </is>
       </c>
       <c r="F104" s="7" t="inlineStr">
         <is>
-          <t>-72.3%</t>
+          <t>6.2%</t>
         </is>
       </c>
       <c r="G104" s="7" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>228</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>6.4%</t>
         </is>
       </c>
       <c r="I104" s="7" t="inlineStr">
         <is>
-          <t>-465</t>
+          <t>163</t>
         </is>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
-          <t>4,264</t>
+          <t>1,556</t>
         </is>
       </c>
       <c r="K104" s="7" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>663</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="5" t="inlineStr">
         <is>
-          <t>422431032</t>
+          <t>437372656</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr">
         <is>
-          <t>შპს გეოაგრო</t>
+          <t>შპს ჰოლდინგ</t>
         </is>
       </c>
       <c r="C105" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D105" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E105" s="5" t="inlineStr">
         <is>
-          <t>1,211</t>
+          <t>3,531</t>
         </is>
       </c>
       <c r="F105" s="5" t="inlineStr">
         <is>
-          <t>935.0%</t>
+          <t>12.3%</t>
         </is>
       </c>
       <c r="G105" s="5" t="inlineStr">
         <is>
-          <t>-2,394</t>
+          <t>14</t>
         </is>
       </c>
       <c r="H105" s="5" t="inlineStr">
         <is>
-          <t>-197.7%</t>
+          <t>0.4%</t>
         </is>
       </c>
       <c r="I105" s="5" t="inlineStr">
         <is>
-          <t>-4,886</t>
+          <t>-303</t>
         </is>
       </c>
       <c r="J105" s="5" t="inlineStr">
         <is>
-          <t>15,353</t>
+          <t>4,181</t>
         </is>
       </c>
       <c r="K105" s="5" t="inlineStr">
         <is>
-          <t>1,223</t>
+          <t>449</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="7" t="inlineStr">
         <is>
-          <t>445488641</t>
+          <t>202276321</t>
         </is>
       </c>
       <c r="B106" s="8" t="inlineStr">
         <is>
-          <t>შპს აჭარა თხილი</t>
+          <t>შპს აგრო ინვესტი</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E106" s="7" t="inlineStr">
         <is>
-          <t>1,188</t>
+          <t>3,300</t>
         </is>
       </c>
       <c r="F106" s="7" t="inlineStr">
         <is>
-          <t>7.8%</t>
+          <t>-17.8%</t>
         </is>
       </c>
       <c r="G106" s="7" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>577</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>17.5%</t>
         </is>
       </c>
       <c r="I106" s="7" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>486</t>
         </is>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
-          <t>1,226</t>
+          <t>4,818</t>
         </is>
       </c>
       <c r="K106" s="7" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>4,745</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
-          <t>424613154</t>
+          <t>406073902</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს დორანი-ფერმა</t>
+          <t>შპს აგრო პროფილი</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D107" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E107" s="5" t="inlineStr">
         <is>
-          <t>1,142</t>
+          <t>3,269</t>
         </is>
       </c>
       <c r="F107" s="5" t="inlineStr">
         <is>
-          <t>1.8%</t>
+          <t>41.2%</t>
         </is>
       </c>
       <c r="G107" s="5" t="inlineStr">
         <is>
-          <t>-56</t>
+          <t>154</t>
         </is>
       </c>
       <c r="H107" s="5" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>4.7%</t>
         </is>
       </c>
       <c r="I107" s="5" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>141</t>
         </is>
       </c>
       <c r="J107" s="5" t="inlineStr">
         <is>
-          <t>2,469</t>
+          <t>2,244</t>
         </is>
       </c>
       <c r="K107" s="5" t="inlineStr">
         <is>
-          <t>-170</t>
+          <t>1,498</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="7" t="inlineStr">
         <is>
-          <t>405322020</t>
+          <t>431182114</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრო ინდასტრი</t>
+          <t>შპს  თელავის ფილიალი</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E108" s="7" t="inlineStr">
         <is>
-          <t>1,127</t>
+          <t>3,213</t>
         </is>
       </c>
       <c r="F108" s="7" t="inlineStr">
         <is>
-          <t>-74.5%</t>
+          <t>51.6%</t>
         </is>
       </c>
       <c r="G108" s="7" t="inlineStr">
         <is>
-          <t>-487</t>
+          <t>709</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>-43.2%</t>
+          <t>22.1%</t>
         </is>
       </c>
       <c r="I108" s="7" t="inlineStr">
         <is>
-          <t>-487</t>
+          <t>775</t>
         </is>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
-          <t>5,165</t>
+          <t>1,207</t>
         </is>
       </c>
       <c r="K108" s="7" t="inlineStr">
         <is>
-          <t>-72</t>
+          <t>1,080</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="inlineStr">
         <is>
-          <t>405253942</t>
+          <t>402224286</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო მსოფლიო</t>
+          <t>შპს  იოტო აგრო</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D109" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E109" s="5" t="inlineStr">
         <is>
-          <t>1,087</t>
+          <t>2,942</t>
         </is>
       </c>
       <c r="F109" s="5" t="inlineStr">
         <is>
-          <t>-52.2%</t>
+          <t>26.1%</t>
         </is>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
-          <t>-4,424</t>
+          <t>9</t>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
-          <t>-407.0%</t>
+          <t>0.3%</t>
         </is>
       </c>
       <c r="I109" s="5" t="inlineStr">
         <is>
-          <t>-5,011</t>
+          <t>119</t>
         </is>
       </c>
       <c r="J109" s="5" t="inlineStr">
         <is>
-          <t>16,860</t>
+          <t>3,465</t>
         </is>
       </c>
       <c r="K109" s="5" t="inlineStr">
         <is>
-          <t>-18,578</t>
+          <t>-371</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="7" t="inlineStr">
         <is>
-          <t>426524415</t>
+          <t>405714222</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრომაქს ბიფ</t>
+          <t>შპს იბერია ორბის თხილი</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="7" t="inlineStr">
         <is>
-          <t>1,037</t>
-[...5 lines deleted...]
-        </is>
+          <t>2,894</t>
+        </is>
+      </c>
+      <c r="F110" s="7" t="n">
+        <v/>
       </c>
       <c r="G110" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>-256</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>11.7%</t>
+          <t>-8.8%</t>
         </is>
       </c>
       <c r="I110" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>-355</t>
         </is>
       </c>
       <c r="J110" s="7" t="inlineStr">
         <is>
-          <t>4,924</t>
+          <t>5,026</t>
         </is>
       </c>
       <c r="K110" s="7" t="inlineStr">
         <is>
-          <t>3,840</t>
+          <t>3,333</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="inlineStr">
         <is>
-          <t>406188664</t>
+          <t>404571290</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
-          <t>შპს ქართული აგროპროდუქტი</t>
+          <t>შპს აგრი მენეჯმენტ გრუფ ოფ ჯორჯია</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D111" s="5" t="n">
         <v>2024</v>
       </c>
       <c r="E111" s="5" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>2,872</t>
         </is>
       </c>
       <c r="F111" s="5" t="inlineStr">
         <is>
-          <t>17.8%</t>
+          <t>13.0%</t>
         </is>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
-          <t>-1,343</t>
+          <t>-69</t>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
-          <t>-141.6%</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="I111" s="5" t="inlineStr">
         <is>
-          <t>-1,307</t>
+          <t>-1,058</t>
         </is>
       </c>
       <c r="J111" s="5" t="inlineStr">
         <is>
-          <t>6,882</t>
+          <t>5,274</t>
         </is>
       </c>
       <c r="K111" s="5" t="inlineStr">
         <is>
-          <t>-6,177</t>
+          <t>-1,963</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="7" t="inlineStr">
         <is>
-          <t>212002189</t>
+          <t>405348191</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრორემმანქანსერვისი</t>
+          <t>შპს კახეთის კარიბჭე</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D112" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E112" s="7" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>2,842</t>
         </is>
       </c>
       <c r="F112" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>-10.2%</t>
         </is>
       </c>
       <c r="G112" s="7" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>-653</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>68.9%</t>
+          <t>-23.0%</t>
         </is>
       </c>
       <c r="I112" s="7" t="inlineStr">
         <is>
-          <t>570</t>
+          <t>-781</t>
         </is>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
-          <t>1,955</t>
+          <t>4,137</t>
         </is>
       </c>
       <c r="K112" s="7" t="inlineStr">
         <is>
-          <t>1,955</t>
+          <t>1,793</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="5" t="inlineStr">
         <is>
-          <t>412711757</t>
+          <t>419984486</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr">
         <is>
-          <t>შპს აგრო+</t>
+          <t>⚠ შპს არტო</t>
         </is>
       </c>
       <c r="C113" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D113" s="5" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E113" s="5" t="inlineStr">
         <is>
-          <t>797</t>
+          <t>2,599</t>
         </is>
       </c>
       <c r="F113" s="5" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>-32.6%</t>
         </is>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>130</t>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
-          <t>89.0%</t>
+          <t>5.0%</t>
         </is>
       </c>
       <c r="I113" s="5" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>75</t>
         </is>
       </c>
       <c r="J113" s="5" t="inlineStr">
         <is>
-          <t>2,819</t>
+          <t>1,784</t>
         </is>
       </c>
       <c r="K113" s="5" t="inlineStr">
         <is>
-          <t>2,614</t>
+          <t>815</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="7" t="inlineStr">
         <is>
-          <t>405148059</t>
+          <t>204488937</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>შპს ჯეოაგრო ლიზინგ</t>
+          <t>⚠ შპს იუნიგრეინ ჯორჯიან გრუპ</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="E114" s="7" t="inlineStr">
         <is>
-          <t>796</t>
+          <t>2,512</t>
         </is>
       </c>
       <c r="F114" s="7" t="inlineStr">
         <is>
-          <t>-71.6%</t>
+          <t>-54.6%</t>
         </is>
       </c>
       <c r="G114" s="7" t="inlineStr">
         <is>
-          <t>-758</t>
+          <t>-1,162</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>-95.2%</t>
+          <t>-46.3%</t>
         </is>
       </c>
       <c r="I114" s="7" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>-2,616</t>
         </is>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
-          <t>3,305</t>
+          <t>10,530</t>
         </is>
       </c>
       <c r="K114" s="7" t="inlineStr">
         <is>
-          <t>-129</t>
+          <t>-15,087</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
-          <t>405517454</t>
+          <t>419993671</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
-          <t>შპს საქართველოს აგრო პროექტი 2022</t>
+          <t>⚠ შპს ბესთ ნათს</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D115" s="5" t="n">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="E115" s="5" t="inlineStr">
         <is>
-          <t>690</t>
+          <t>2,503</t>
         </is>
       </c>
       <c r="F115" s="5" t="inlineStr">
         <is>
-          <t>-93.8%</t>
+          <t>19.8%</t>
         </is>
       </c>
       <c r="G115" s="5" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>-551</t>
         </is>
       </c>
       <c r="H115" s="5" t="inlineStr">
         <is>
-          <t>8.0%</t>
+          <t>-22.0%</t>
         </is>
       </c>
       <c r="I115" s="5" t="inlineStr">
         <is>
-          <t>-90</t>
+          <t>-751</t>
         </is>
       </c>
       <c r="J115" s="5" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>1,142</t>
         </is>
       </c>
       <c r="K115" s="5" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>-1,255</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="7" t="inlineStr">
         <is>
-          <t>445457540</t>
+          <t>241581427</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>⚠ სს ვანრიკ აგრო</t>
+          <t>⚠ შპს ნატექსი</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E116" s="7" t="inlineStr">
         <is>
-          <t>603</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,486</t>
+        </is>
+      </c>
+      <c r="F116" s="7" t="inlineStr">
+        <is>
+          <t>6.3%</t>
+        </is>
       </c>
       <c r="G116" s="7" t="inlineStr">
         <is>
-          <t>-907</t>
+          <t>46</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>-150.5%</t>
+          <t>1.9%</t>
         </is>
       </c>
       <c r="I116" s="7" t="inlineStr">
         <is>
-          <t>-907</t>
+          <t>39</t>
         </is>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
-          <t>11,434</t>
+          <t>173</t>
         </is>
       </c>
       <c r="K116" s="7" t="inlineStr">
         <is>
-          <t>7,047</t>
+          <t>-93</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="inlineStr">
         <is>
-          <t>404395882</t>
+          <t>435432266</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგრომაქსი</t>
+          <t>შპს  ბლუბერი</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D117" s="5" t="n">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="E117" s="5" t="inlineStr">
         <is>
-          <t>532</t>
+          <t>2,440</t>
         </is>
       </c>
       <c r="F117" s="5" t="inlineStr">
         <is>
-          <t>703.3%</t>
+          <t>-35.3%</t>
         </is>
       </c>
       <c r="G117" s="5" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>622</t>
         </is>
       </c>
       <c r="H117" s="5" t="inlineStr">
         <is>
-          <t>45.9%</t>
+          <t>25.5%</t>
         </is>
       </c>
       <c r="I117" s="5" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>687</t>
         </is>
       </c>
       <c r="J117" s="5" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>3,285</t>
         </is>
       </c>
       <c r="K117" s="5" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>2,106</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="7" t="inlineStr">
         <is>
-          <t>404564191</t>
+          <t>229650892</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>შპს უდაბნო ფერმა</t>
+          <t>შპს გეო-ინდუსტრია</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E118" s="7" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>2,430</t>
         </is>
       </c>
       <c r="F118" s="7" t="inlineStr">
         <is>
-          <t>38.3%</t>
+          <t>18.6%</t>
         </is>
       </c>
       <c r="G118" s="7" t="inlineStr">
         <is>
-          <t>-3,872</t>
+          <t>-1,135</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>-752.0%</t>
+          <t>-46.7%</t>
         </is>
       </c>
       <c r="I118" s="7" t="inlineStr">
         <is>
-          <t>-3,551</t>
+          <t>-1,366</t>
         </is>
       </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
-          <t>20,675</t>
+          <t>3,087</t>
         </is>
       </c>
       <c r="K118" s="7" t="inlineStr">
         <is>
-          <t>-711</t>
+          <t>-5,296</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="inlineStr">
         <is>
-          <t>419997533</t>
+          <t>437069725</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
-          <t>შპს თხილისა და აგროკულტურების კომპანი</t>
+          <t>⚠ შპს  კონჭკათი 2018</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D119" s="5" t="n">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>2,365</t>
         </is>
       </c>
       <c r="F119" s="5" t="inlineStr">
         <is>
-          <t>39.1%</t>
+          <t>-28.5%</t>
         </is>
       </c>
       <c r="G119" s="5" t="inlineStr">
         <is>
-          <t>-917</t>
+          <t>18</t>
         </is>
       </c>
       <c r="H119" s="5" t="inlineStr">
         <is>
-          <t>-184.3%</t>
+          <t>0.8%</t>
         </is>
       </c>
       <c r="I119" s="5" t="inlineStr">
         <is>
-          <t>-939</t>
+          <t>18</t>
         </is>
       </c>
       <c r="J119" s="5" t="inlineStr">
         <is>
-          <t>4,555</t>
+          <t>820</t>
         </is>
       </c>
       <c r="K119" s="5" t="inlineStr">
         <is>
-          <t>-33,730</t>
+          <t>582</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="7" t="inlineStr">
         <is>
-          <t>405201320</t>
+          <t>405117172</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროპრო</t>
+          <t>შპს ლურჯი ველი</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D120" s="7" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E120" s="7" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>2,338</t>
         </is>
       </c>
       <c r="F120" s="7" t="inlineStr">
         <is>
-          <t>6.0%</t>
+          <t>25.0%</t>
         </is>
       </c>
       <c r="G120" s="7" t="inlineStr">
         <is>
-          <t>-550</t>
+          <t>616</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>-127.8%</t>
+          <t>26.3%</t>
         </is>
       </c>
       <c r="I120" s="7" t="inlineStr">
         <is>
-          <t>-1,719</t>
+          <t>191</t>
         </is>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
-          <t>9,532</t>
+          <t>3,524</t>
         </is>
       </c>
       <c r="K120" s="7" t="inlineStr">
         <is>
-          <t>2,051</t>
+          <t>1,384</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="inlineStr">
         <is>
-          <t>406176150</t>
+          <t>424069493</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს კავკასუს აგრო კომპანი</t>
+          <t>შპს მესხეთის მეფრინველეობა</t>
         </is>
       </c>
       <c r="C121" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D121" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E121" s="5" t="inlineStr">
         <is>
-          <t>391</t>
+          <t>2,196</t>
         </is>
       </c>
       <c r="F121" s="5" t="inlineStr">
         <is>
-          <t>-94.3%</t>
+          <t>-41.6%</t>
         </is>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>355</t>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
-          <t>14.7%</t>
+          <t>16.2%</t>
         </is>
       </c>
       <c r="I121" s="5" t="inlineStr">
         <is>
-          <t>-383</t>
+          <t>-38</t>
         </is>
       </c>
       <c r="J121" s="5" t="inlineStr">
         <is>
-          <t>3,940</t>
+          <t>1,589</t>
         </is>
       </c>
       <c r="K121" s="5" t="inlineStr">
         <is>
-          <t>-1,682</t>
+          <t>-2,419</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="7" t="inlineStr">
         <is>
-          <t>445488231</t>
+          <t>428521432</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრო ქსელი</t>
+          <t>შპს  შირაქი +</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D122" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E122" s="7" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>2,164</t>
         </is>
       </c>
       <c r="F122" s="7" t="inlineStr">
         <is>
-          <t>-25.2%</t>
+          <t>-24.7%</t>
         </is>
       </c>
       <c r="G122" s="7" t="inlineStr">
         <is>
-          <t>-343</t>
+          <t>114</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
-          <t>-105.2%</t>
+          <t>5.3%</t>
         </is>
       </c>
       <c r="I122" s="7" t="inlineStr">
         <is>
-          <t>-601</t>
+          <t>-172</t>
         </is>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
-          <t>2,426</t>
+          <t>2,323</t>
         </is>
       </c>
       <c r="K122" s="7" t="inlineStr">
         <is>
-          <t>-1,488</t>
+          <t>539</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="5" t="inlineStr">
         <is>
-          <t>405160908</t>
+          <t>426542066</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr">
         <is>
-          <t>⚠ რკ აგროთემა</t>
+          <t>შპს აგრარი</t>
         </is>
       </c>
       <c r="C123" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D123" s="5" t="n">
-        <v>2020</v>
+        <v>2024</v>
       </c>
       <c r="E123" s="5" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>2,103</t>
         </is>
       </c>
       <c r="F123" s="5" t="inlineStr">
         <is>
-          <t>63.8%</t>
+          <t>14.3%</t>
         </is>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>639</t>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
-          <t>50.7%</t>
+          <t>30.4%</t>
         </is>
       </c>
       <c r="I123" s="5" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>201</t>
         </is>
       </c>
       <c r="J123" s="5" t="inlineStr">
         <is>
-          <t>1,542</t>
+          <t>5,125</t>
         </is>
       </c>
       <c r="K123" s="5" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="7" t="inlineStr">
         <is>
-          <t>205203983</t>
+          <t>202384115</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრო ქართუ</t>
+          <t>შპს იმპერვეტი</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E124" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>2,094</t>
         </is>
       </c>
       <c r="F124" s="7" t="inlineStr">
         <is>
-          <t>-48.0%</t>
+          <t>22.9%</t>
         </is>
       </c>
       <c r="G124" s="7" t="inlineStr">
         <is>
-          <t>-837</t>
+          <t>208</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
-          <t>-435.5%</t>
+          <t>10.0%</t>
         </is>
       </c>
       <c r="I124" s="7" t="inlineStr">
         <is>
-          <t>-790</t>
+          <t>178</t>
         </is>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
-          <t>11,915</t>
+          <t>2,643</t>
         </is>
       </c>
       <c r="K124" s="7" t="inlineStr">
         <is>
-          <t>11,868</t>
+          <t>1,619</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="inlineStr">
         <is>
-          <t>205210190</t>
+          <t>404906900</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს აგროინვესტსერვისი</t>
+          <t>შპს აგროცენტრი</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D125" s="5" t="n">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E125" s="5" t="inlineStr">
         <is>
-          <t>42</t>
-[...3 lines deleted...]
-        <v/>
+          <t>2,090</t>
+        </is>
+      </c>
+      <c r="F125" s="5" t="inlineStr">
+        <is>
+          <t>-13.7%</t>
+        </is>
       </c>
       <c r="G125" s="5" t="inlineStr">
         <is>
-          <t>-609</t>
+          <t>70</t>
         </is>
       </c>
       <c r="H125" s="5" t="inlineStr">
         <is>
-          <t>-1451.0%</t>
+          <t>3.4%</t>
         </is>
       </c>
       <c r="I125" s="5" t="inlineStr">
         <is>
-          <t>-243</t>
+          <t>-64</t>
         </is>
       </c>
       <c r="J125" s="5" t="inlineStr">
         <is>
-          <t>2,088</t>
+          <t>3,609</t>
         </is>
       </c>
       <c r="K125" s="5" t="inlineStr">
         <is>
-          <t>-920</t>
+          <t>3,120</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="7" t="inlineStr">
         <is>
-          <t>404913457</t>
+          <t>419984404</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>შპს აგრო გრინ</t>
+          <t>შპს ვორლდნათსი</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E126" s="7" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>2,085</t>
         </is>
       </c>
       <c r="F126" s="7" t="inlineStr">
         <is>
-          <t>-52.5%</t>
+          <t>-34.4%</t>
         </is>
       </c>
       <c r="G126" s="7" t="inlineStr">
         <is>
-          <t>-561</t>
+          <t>177</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
-          <t>-1385.5%</t>
+          <t>8.5%</t>
         </is>
       </c>
       <c r="I126" s="7" t="inlineStr">
         <is>
-          <t>-561</t>
+          <t>25</t>
         </is>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
-          <t>2,354</t>
+          <t>2,113</t>
         </is>
       </c>
       <c r="K126" s="7" t="inlineStr">
         <is>
-          <t>-2,157</t>
+          <t>601</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="inlineStr">
         <is>
-          <t>402017483</t>
+          <t>205199514</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს  აგროარომა ჯგუფი</t>
+          <t>შპს ჯორჯია ვუდ ენდ ინდუსტრიალ დეველოფმენთ კო. ლტდ</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D127" s="5" t="n">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E127" s="5" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>1,994</t>
         </is>
       </c>
       <c r="F127" s="5" t="inlineStr">
         <is>
-          <t>-93.1%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="G127" s="5" t="inlineStr">
         <is>
-          <t>-138</t>
+          <t>-961</t>
         </is>
       </c>
       <c r="H127" s="5" t="inlineStr">
         <is>
-          <t>-556.0%</t>
+          <t>-48.2%</t>
         </is>
       </c>
       <c r="I127" s="5" t="inlineStr">
         <is>
-          <t>-138</t>
+          <t>-1,097</t>
         </is>
       </c>
       <c r="J127" s="5" t="inlineStr">
         <is>
-          <t>1,087</t>
+          <t>22,317</t>
         </is>
       </c>
       <c r="K127" s="5" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>21,264</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="7" t="inlineStr">
         <is>
-          <t>404950941</t>
+          <t>445495330</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>შპს MMG Agriculture</t>
+          <t>შპს რონი</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
         <v>2024</v>
       </c>
       <c r="E128" s="7" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>1,992</t>
         </is>
       </c>
       <c r="F128" s="7" t="inlineStr">
         <is>
-          <t>1837.0%</t>
+          <t>-2.6%</t>
         </is>
       </c>
       <c r="G128" s="7" t="inlineStr">
         <is>
-          <t>-5,447</t>
+          <t>710</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
-          <t>-27039.3%</t>
+          <t>35.6%</t>
         </is>
       </c>
       <c r="I128" s="7" t="inlineStr">
         <is>
-          <t>-6,181</t>
+          <t>664</t>
         </is>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
-          <t>5,073</t>
+          <t>4,148</t>
         </is>
       </c>
       <c r="K128" s="7" t="inlineStr">
         <is>
-          <t>-33,547</t>
+          <t>1,899</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="inlineStr">
         <is>
-          <t>405231020</t>
+          <t>224092158</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
-          <t>⚠ შპს იმერეთის აგრო ზონა</t>
+          <t>შპს  სასოფლო-საკონსულტაციო სამსახური</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="D129" s="5" t="n">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E129" s="5" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-        <v/>
+          <t>1,960</t>
+        </is>
+      </c>
+      <c r="F129" s="5" t="inlineStr">
+        <is>
+          <t>-13.6%</t>
+        </is>
       </c>
       <c r="G129" s="5" t="inlineStr">
         <is>
-          <t>-1,236</t>
-[...3 lines deleted...]
-        <v/>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="H129" s="5" t="inlineStr">
+        <is>
+          <t>4.9%</t>
+        </is>
       </c>
       <c r="I129" s="5" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>57</t>
         </is>
       </c>
       <c r="J129" s="5" t="inlineStr">
         <is>
-          <t>14,856</t>
+          <t>2,466</t>
         </is>
       </c>
       <c r="K129" s="5" t="inlineStr">
         <is>
-          <t>12,731</t>
+          <t>2,364</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="7" t="inlineStr">
         <is>
+          <t>238156589</t>
+        </is>
+      </c>
+      <c r="B130" s="8" t="inlineStr">
+        <is>
+          <t>შპს ნინოწმინდა 1</t>
+        </is>
+      </c>
+      <c r="C130" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D130" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E130" s="7" t="inlineStr">
+        <is>
+          <t>1,941</t>
+        </is>
+      </c>
+      <c r="F130" s="7" t="inlineStr">
+        <is>
+          <t>-6.4%</t>
+        </is>
+      </c>
+      <c r="G130" s="7" t="inlineStr">
+        <is>
+          <t>-372</t>
+        </is>
+      </c>
+      <c r="H130" s="7" t="inlineStr">
+        <is>
+          <t>-19.2%</t>
+        </is>
+      </c>
+      <c r="I130" s="7" t="inlineStr">
+        <is>
+          <t>-797</t>
+        </is>
+      </c>
+      <c r="J130" s="7" t="inlineStr">
+        <is>
+          <t>7,255</t>
+        </is>
+      </c>
+      <c r="K130" s="7" t="inlineStr">
+        <is>
+          <t>4,223</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="5" t="inlineStr">
+        <is>
+          <t>404964277</t>
+        </is>
+      </c>
+      <c r="B131" s="6" t="inlineStr">
+        <is>
+          <t>შპს Habibco Agricultural</t>
+        </is>
+      </c>
+      <c r="C131" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D131" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E131" s="5" t="inlineStr">
+        <is>
+          <t>1,940</t>
+        </is>
+      </c>
+      <c r="F131" s="5" t="inlineStr">
+        <is>
+          <t>-31.3%</t>
+        </is>
+      </c>
+      <c r="G131" s="5" t="inlineStr">
+        <is>
+          <t>-59</t>
+        </is>
+      </c>
+      <c r="H131" s="5" t="inlineStr">
+        <is>
+          <t>-3.1%</t>
+        </is>
+      </c>
+      <c r="I131" s="5" t="inlineStr">
+        <is>
+          <t>-450</t>
+        </is>
+      </c>
+      <c r="J131" s="5" t="inlineStr">
+        <is>
+          <t>7,691</t>
+        </is>
+      </c>
+      <c r="K131" s="5" t="inlineStr">
+        <is>
+          <t>-3,462</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="7" t="inlineStr">
+        <is>
+          <t>204565862</t>
+        </is>
+      </c>
+      <c r="B132" s="8" t="inlineStr">
+        <is>
+          <t>შპს აგრო-ვესტ</t>
+        </is>
+      </c>
+      <c r="C132" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D132" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E132" s="7" t="inlineStr">
+        <is>
+          <t>1,877</t>
+        </is>
+      </c>
+      <c r="F132" s="7" t="inlineStr">
+        <is>
+          <t>-32.3%</t>
+        </is>
+      </c>
+      <c r="G132" s="7" t="inlineStr">
+        <is>
+          <t>-111</t>
+        </is>
+      </c>
+      <c r="H132" s="7" t="inlineStr">
+        <is>
+          <t>-5.9%</t>
+        </is>
+      </c>
+      <c r="I132" s="7" t="inlineStr">
+        <is>
+          <t>-436</t>
+        </is>
+      </c>
+      <c r="J132" s="7" t="inlineStr">
+        <is>
+          <t>5,837</t>
+        </is>
+      </c>
+      <c r="K132" s="7" t="inlineStr">
+        <is>
+          <t>3,068</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="5" t="inlineStr">
+        <is>
+          <t>431949412</t>
+        </is>
+      </c>
+      <c r="B133" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აგროტექნიკა 2016</t>
+        </is>
+      </c>
+      <c r="C133" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D133" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E133" s="5" t="inlineStr">
+        <is>
+          <t>1,867</t>
+        </is>
+      </c>
+      <c r="F133" s="5" t="inlineStr">
+        <is>
+          <t>-41.3%</t>
+        </is>
+      </c>
+      <c r="G133" s="5" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="H133" s="5" t="inlineStr">
+        <is>
+          <t>12.7%</t>
+        </is>
+      </c>
+      <c r="I133" s="5" t="inlineStr">
+        <is>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="J133" s="5" t="inlineStr">
+        <is>
+          <t>2,525</t>
+        </is>
+      </c>
+      <c r="K133" s="5" t="inlineStr">
+        <is>
+          <t>1,219</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="7" t="inlineStr">
+        <is>
+          <t>205222025</t>
+        </is>
+      </c>
+      <c r="B134" s="8" t="inlineStr">
+        <is>
+          <t>შპს გარდენია</t>
+        </is>
+      </c>
+      <c r="C134" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D134" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E134" s="7" t="inlineStr">
+        <is>
+          <t>1,862</t>
+        </is>
+      </c>
+      <c r="F134" s="7" t="inlineStr">
+        <is>
+          <t>42.4%</t>
+        </is>
+      </c>
+      <c r="G134" s="7" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="H134" s="7" t="inlineStr">
+        <is>
+          <t>8.9%</t>
+        </is>
+      </c>
+      <c r="I134" s="7" t="inlineStr">
+        <is>
+          <t>187</t>
+        </is>
+      </c>
+      <c r="J134" s="7" t="inlineStr">
+        <is>
+          <t>1,304</t>
+        </is>
+      </c>
+      <c r="K134" s="7" t="inlineStr">
+        <is>
+          <t>228</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="5" t="inlineStr">
+        <is>
+          <t>240895983</t>
+        </is>
+      </c>
+      <c r="B135" s="6" t="inlineStr">
+        <is>
+          <t>შპს აგროსერვისი ქარელი</t>
+        </is>
+      </c>
+      <c r="C135" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D135" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E135" s="5" t="inlineStr">
+        <is>
+          <t>1,860</t>
+        </is>
+      </c>
+      <c r="F135" s="5" t="inlineStr">
+        <is>
+          <t>11.5%</t>
+        </is>
+      </c>
+      <c r="G135" s="5" t="inlineStr">
+        <is>
+          <t>286</t>
+        </is>
+      </c>
+      <c r="H135" s="5" t="inlineStr">
+        <is>
+          <t>15.3%</t>
+        </is>
+      </c>
+      <c r="I135" s="5" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="J135" s="5" t="inlineStr">
+        <is>
+          <t>1,877</t>
+        </is>
+      </c>
+      <c r="K135" s="5" t="inlineStr">
+        <is>
+          <t>865</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="7" t="inlineStr">
+        <is>
+          <t>406031360</t>
+        </is>
+      </c>
+      <c r="B136" s="8" t="inlineStr">
+        <is>
+          <t>შპს გურჯაანი აგრო</t>
+        </is>
+      </c>
+      <c r="C136" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D136" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E136" s="7" t="inlineStr">
+        <is>
+          <t>1,836</t>
+        </is>
+      </c>
+      <c r="F136" s="7" t="inlineStr">
+        <is>
+          <t>93.1%</t>
+        </is>
+      </c>
+      <c r="G136" s="7" t="inlineStr">
+        <is>
+          <t>-2,993</t>
+        </is>
+      </c>
+      <c r="H136" s="7" t="inlineStr">
+        <is>
+          <t>-163.1%</t>
+        </is>
+      </c>
+      <c r="I136" s="7" t="inlineStr">
+        <is>
+          <t>-9,917</t>
+        </is>
+      </c>
+      <c r="J136" s="7" t="inlineStr">
+        <is>
+          <t>56,466</t>
+        </is>
+      </c>
+      <c r="K136" s="7" t="inlineStr">
+        <is>
+          <t>-2,323</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="5" t="inlineStr">
+        <is>
+          <t>448409179</t>
+        </is>
+      </c>
+      <c r="B137" s="6" t="inlineStr">
+        <is>
+          <t>შპს აჩი</t>
+        </is>
+      </c>
+      <c r="C137" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D137" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E137" s="5" t="inlineStr">
+        <is>
+          <t>1,832</t>
+        </is>
+      </c>
+      <c r="F137" s="5" t="inlineStr">
+        <is>
+          <t>-17.2%</t>
+        </is>
+      </c>
+      <c r="G137" s="5" t="inlineStr">
+        <is>
+          <t>294</t>
+        </is>
+      </c>
+      <c r="H137" s="5" t="inlineStr">
+        <is>
+          <t>16.0%</t>
+        </is>
+      </c>
+      <c r="I137" s="5" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="J137" s="5" t="inlineStr">
+        <is>
+          <t>2,896</t>
+        </is>
+      </c>
+      <c r="K137" s="5" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="7" t="inlineStr">
+        <is>
+          <t>244691534</t>
+        </is>
+      </c>
+      <c r="B138" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფერმერის სახლი</t>
+        </is>
+      </c>
+      <c r="C138" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D138" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E138" s="7" t="inlineStr">
+        <is>
+          <t>1,651</t>
+        </is>
+      </c>
+      <c r="F138" s="7" t="inlineStr">
+        <is>
+          <t>52.9%</t>
+        </is>
+      </c>
+      <c r="G138" s="7" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="H138" s="7" t="inlineStr">
+        <is>
+          <t>12.8%</t>
+        </is>
+      </c>
+      <c r="I138" s="7" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="J138" s="7" t="inlineStr">
+        <is>
+          <t>1,434</t>
+        </is>
+      </c>
+      <c r="K138" s="7" t="inlineStr">
+        <is>
+          <t>348</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="5" t="inlineStr">
+        <is>
+          <t>234211812</t>
+        </is>
+      </c>
+      <c r="B139" s="6" t="inlineStr">
+        <is>
+          <t>შპს მწვანე ბაზარი</t>
+        </is>
+      </c>
+      <c r="C139" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D139" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E139" s="5" t="inlineStr">
+        <is>
+          <t>1,621</t>
+        </is>
+      </c>
+      <c r="F139" s="5" t="inlineStr">
+        <is>
+          <t>36.3%</t>
+        </is>
+      </c>
+      <c r="G139" s="5" t="inlineStr">
+        <is>
+          <t>876</t>
+        </is>
+      </c>
+      <c r="H139" s="5" t="inlineStr">
+        <is>
+          <t>54.1%</t>
+        </is>
+      </c>
+      <c r="I139" s="5" t="inlineStr">
+        <is>
+          <t>654</t>
+        </is>
+      </c>
+      <c r="J139" s="5" t="inlineStr">
+        <is>
+          <t>5,624</t>
+        </is>
+      </c>
+      <c r="K139" s="5" t="inlineStr">
+        <is>
+          <t>3,661</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="7" t="inlineStr">
+        <is>
+          <t>437073140</t>
+        </is>
+      </c>
+      <c r="B140" s="8" t="inlineStr">
+        <is>
+          <t>შპს ალიონი</t>
+        </is>
+      </c>
+      <c r="C140" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D140" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E140" s="7" t="inlineStr">
+        <is>
+          <t>1,596</t>
+        </is>
+      </c>
+      <c r="F140" s="7" t="inlineStr">
+        <is>
+          <t>1.7%</t>
+        </is>
+      </c>
+      <c r="G140" s="7" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
+      <c r="H140" s="7" t="inlineStr">
+        <is>
+          <t>9.8%</t>
+        </is>
+      </c>
+      <c r="I140" s="7" t="inlineStr">
+        <is>
+          <t>-80</t>
+        </is>
+      </c>
+      <c r="J140" s="7" t="inlineStr">
+        <is>
+          <t>1,856</t>
+        </is>
+      </c>
+      <c r="K140" s="7" t="inlineStr">
+        <is>
+          <t>-23</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="5" t="inlineStr">
+        <is>
+          <t>419984039</t>
+        </is>
+      </c>
+      <c r="B141" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს აგროექსპორტ ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C141" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D141" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E141" s="5" t="inlineStr">
+        <is>
+          <t>1,568</t>
+        </is>
+      </c>
+      <c r="F141" s="5" t="inlineStr">
+        <is>
+          <t>-23.0%</t>
+        </is>
+      </c>
+      <c r="G141" s="5" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="H141" s="5" t="inlineStr">
+        <is>
+          <t>1.9%</t>
+        </is>
+      </c>
+      <c r="I141" s="5" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J141" s="5" t="inlineStr">
+        <is>
+          <t>1,032</t>
+        </is>
+      </c>
+      <c r="K141" s="5" t="inlineStr">
+        <is>
+          <t>492</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="7" t="inlineStr">
+        <is>
+          <t>238757074</t>
+        </is>
+      </c>
+      <c r="B142" s="8" t="inlineStr">
+        <is>
+          <t>შპს ლუქსი</t>
+        </is>
+      </c>
+      <c r="C142" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D142" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E142" s="7" t="inlineStr">
+        <is>
+          <t>1,557</t>
+        </is>
+      </c>
+      <c r="F142" s="7" t="inlineStr">
+        <is>
+          <t>-34.5%</t>
+        </is>
+      </c>
+      <c r="G142" s="7" t="inlineStr">
+        <is>
+          <t>352</t>
+        </is>
+      </c>
+      <c r="H142" s="7" t="inlineStr">
+        <is>
+          <t>22.6%</t>
+        </is>
+      </c>
+      <c r="I142" s="7" t="inlineStr">
+        <is>
+          <t>267</t>
+        </is>
+      </c>
+      <c r="J142" s="7" t="inlineStr">
+        <is>
+          <t>1,494</t>
+        </is>
+      </c>
+      <c r="K142" s="7" t="inlineStr">
+        <is>
+          <t>644</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="5" t="inlineStr">
+        <is>
+          <t>406130306</t>
+        </is>
+      </c>
+      <c r="B143" s="6" t="inlineStr">
+        <is>
+          <t>შპს ქართული ხილის კომპანია</t>
+        </is>
+      </c>
+      <c r="C143" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D143" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E143" s="5" t="inlineStr">
+        <is>
+          <t>1,541</t>
+        </is>
+      </c>
+      <c r="F143" s="5" t="inlineStr">
+        <is>
+          <t>24.5%</t>
+        </is>
+      </c>
+      <c r="G143" s="5" t="inlineStr">
+        <is>
+          <t>341</t>
+        </is>
+      </c>
+      <c r="H143" s="5" t="inlineStr">
+        <is>
+          <t>22.1%</t>
+        </is>
+      </c>
+      <c r="I143" s="5" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="J143" s="5" t="inlineStr">
+        <is>
+          <t>4,150</t>
+        </is>
+      </c>
+      <c r="K143" s="5" t="inlineStr">
+        <is>
+          <t>3,689</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="7" t="inlineStr">
+        <is>
+          <t>404927362</t>
+        </is>
+      </c>
+      <c r="B144" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს STL-PAK</t>
+        </is>
+      </c>
+      <c r="C144" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D144" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E144" s="7" t="inlineStr">
+        <is>
+          <t>1,509</t>
+        </is>
+      </c>
+      <c r="F144" s="7" t="inlineStr">
+        <is>
+          <t>-31.6%</t>
+        </is>
+      </c>
+      <c r="G144" s="7" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
+      <c r="H144" s="7" t="inlineStr">
+        <is>
+          <t>10.1%</t>
+        </is>
+      </c>
+      <c r="I144" s="7" t="inlineStr">
+        <is>
+          <t>-90</t>
+        </is>
+      </c>
+      <c r="J144" s="7" t="inlineStr">
+        <is>
+          <t>2,436</t>
+        </is>
+      </c>
+      <c r="K144" s="7" t="inlineStr">
+        <is>
+          <t>1,219</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="5" t="inlineStr">
+        <is>
+          <t>429321851</t>
+        </is>
+      </c>
+      <c r="B145" s="6" t="inlineStr">
+        <is>
+          <t>შპს ეფკო</t>
+        </is>
+      </c>
+      <c r="C145" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D145" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E145" s="5" t="inlineStr">
+        <is>
+          <t>1,347</t>
+        </is>
+      </c>
+      <c r="F145" s="5" t="inlineStr">
+        <is>
+          <t>-46.0%</t>
+        </is>
+      </c>
+      <c r="G145" s="5" t="inlineStr">
+        <is>
+          <t>-4,036</t>
+        </is>
+      </c>
+      <c r="H145" s="5" t="inlineStr">
+        <is>
+          <t>-299.7%</t>
+        </is>
+      </c>
+      <c r="I145" s="5" t="inlineStr">
+        <is>
+          <t>-4,175</t>
+        </is>
+      </c>
+      <c r="J145" s="5" t="inlineStr">
+        <is>
+          <t>14,026</t>
+        </is>
+      </c>
+      <c r="K145" s="5" t="inlineStr">
+        <is>
+          <t>-13,307</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="7" t="inlineStr">
+        <is>
+          <t>404389666</t>
+        </is>
+      </c>
+      <c r="B146" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს იმერეთი გრინერი</t>
+        </is>
+      </c>
+      <c r="C146" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D146" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E146" s="7" t="inlineStr">
+        <is>
+          <t>1,323</t>
+        </is>
+      </c>
+      <c r="F146" s="7" t="inlineStr">
+        <is>
+          <t>-23.0%</t>
+        </is>
+      </c>
+      <c r="G146" s="7" t="inlineStr">
+        <is>
+          <t>-5,318</t>
+        </is>
+      </c>
+      <c r="H146" s="7" t="inlineStr">
+        <is>
+          <t>-402.0%</t>
+        </is>
+      </c>
+      <c r="I146" s="7" t="inlineStr">
+        <is>
+          <t>-4,733</t>
+        </is>
+      </c>
+      <c r="J146" s="7" t="inlineStr">
+        <is>
+          <t>9,553</t>
+        </is>
+      </c>
+      <c r="K146" s="7" t="inlineStr">
+        <is>
+          <t>-14,102</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="5" t="inlineStr">
+        <is>
+          <t>404564743</t>
+        </is>
+      </c>
+      <c r="B147" s="6" t="inlineStr">
+        <is>
+          <t>შპს უოლნათს.ჯი</t>
+        </is>
+      </c>
+      <c r="C147" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D147" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E147" s="5" t="inlineStr">
+        <is>
+          <t>1,314</t>
+        </is>
+      </c>
+      <c r="F147" s="5" t="inlineStr">
+        <is>
+          <t>55.5%</t>
+        </is>
+      </c>
+      <c r="G147" s="5" t="inlineStr">
+        <is>
+          <t>-2,074</t>
+        </is>
+      </c>
+      <c r="H147" s="5" t="inlineStr">
+        <is>
+          <t>-157.9%</t>
+        </is>
+      </c>
+      <c r="I147" s="5" t="inlineStr">
+        <is>
+          <t>-921</t>
+        </is>
+      </c>
+      <c r="J147" s="5" t="inlineStr">
+        <is>
+          <t>5,419</t>
+        </is>
+      </c>
+      <c r="K147" s="5" t="inlineStr">
+        <is>
+          <t>-1,991</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="7" t="inlineStr">
+        <is>
+          <t>404582625</t>
+        </is>
+      </c>
+      <c r="B148" s="8" t="inlineStr">
+        <is>
+          <t>შპს ფაუნთეინჰედ ვოლნათს</t>
+        </is>
+      </c>
+      <c r="C148" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D148" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E148" s="7" t="inlineStr">
+        <is>
+          <t>1,281</t>
+        </is>
+      </c>
+      <c r="F148" s="7" t="inlineStr">
+        <is>
+          <t>3270.9%</t>
+        </is>
+      </c>
+      <c r="G148" s="7" t="inlineStr">
+        <is>
+          <t>-1,955</t>
+        </is>
+      </c>
+      <c r="H148" s="7" t="inlineStr">
+        <is>
+          <t>-152.6%</t>
+        </is>
+      </c>
+      <c r="I148" s="7" t="inlineStr">
+        <is>
+          <t>-1,930</t>
+        </is>
+      </c>
+      <c r="J148" s="7" t="inlineStr">
+        <is>
+          <t>33,304</t>
+        </is>
+      </c>
+      <c r="K148" s="7" t="inlineStr">
+        <is>
+          <t>7,953</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="5" t="inlineStr">
+        <is>
+          <t>419993181</t>
+        </is>
+      </c>
+      <c r="B149" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს თორი</t>
+        </is>
+      </c>
+      <c r="C149" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D149" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E149" s="5" t="inlineStr">
+        <is>
+          <t>1,254</t>
+        </is>
+      </c>
+      <c r="F149" s="5" t="inlineStr">
+        <is>
+          <t>59.4%</t>
+        </is>
+      </c>
+      <c r="G149" s="5" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="H149" s="5" t="inlineStr">
+        <is>
+          <t>5.2%</t>
+        </is>
+      </c>
+      <c r="I149" s="5" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J149" s="5" t="inlineStr">
+        <is>
+          <t>593</t>
+        </is>
+      </c>
+      <c r="K149" s="5" t="inlineStr">
+        <is>
+          <t>491</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="7" t="inlineStr">
+        <is>
+          <t>204519690</t>
+        </is>
+      </c>
+      <c r="B150" s="8" t="inlineStr">
+        <is>
+          <t>სს ქართული პლანტაციები</t>
+        </is>
+      </c>
+      <c r="C150" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D150" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E150" s="7" t="inlineStr">
+        <is>
+          <t>1,213</t>
+        </is>
+      </c>
+      <c r="F150" s="7" t="inlineStr">
+        <is>
+          <t>-72.3%</t>
+        </is>
+      </c>
+      <c r="G150" s="7" t="inlineStr">
+        <is>
+          <t>-54</t>
+        </is>
+      </c>
+      <c r="H150" s="7" t="inlineStr">
+        <is>
+          <t>-4.5%</t>
+        </is>
+      </c>
+      <c r="I150" s="7" t="inlineStr">
+        <is>
+          <t>-465</t>
+        </is>
+      </c>
+      <c r="J150" s="7" t="inlineStr">
+        <is>
+          <t>4,264</t>
+        </is>
+      </c>
+      <c r="K150" s="7" t="inlineStr">
+        <is>
+          <t>578</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="5" t="inlineStr">
+        <is>
+          <t>404539086</t>
+        </is>
+      </c>
+      <c r="B151" s="6" t="inlineStr">
+        <is>
+          <t>შპს დეირი ჰოლდინგი</t>
+        </is>
+      </c>
+      <c r="C151" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D151" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E151" s="5" t="inlineStr">
+        <is>
+          <t>1,211</t>
+        </is>
+      </c>
+      <c r="F151" s="5" t="inlineStr">
+        <is>
+          <t>935.0%</t>
+        </is>
+      </c>
+      <c r="G151" s="5" t="inlineStr">
+        <is>
+          <t>-2,404</t>
+        </is>
+      </c>
+      <c r="H151" s="5" t="inlineStr">
+        <is>
+          <t>-198.5%</t>
+        </is>
+      </c>
+      <c r="I151" s="5" t="inlineStr">
+        <is>
+          <t>-4,983</t>
+        </is>
+      </c>
+      <c r="J151" s="5" t="inlineStr">
+        <is>
+          <t>15,369</t>
+        </is>
+      </c>
+      <c r="K151" s="5" t="inlineStr">
+        <is>
+          <t>1,043</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="7" t="inlineStr">
+        <is>
+          <t>422431032</t>
+        </is>
+      </c>
+      <c r="B152" s="8" t="inlineStr">
+        <is>
+          <t>შპს გეოაგრო</t>
+        </is>
+      </c>
+      <c r="C152" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D152" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E152" s="7" t="inlineStr">
+        <is>
+          <t>1,211</t>
+        </is>
+      </c>
+      <c r="F152" s="7" t="inlineStr">
+        <is>
+          <t>935.0%</t>
+        </is>
+      </c>
+      <c r="G152" s="7" t="inlineStr">
+        <is>
+          <t>-2,394</t>
+        </is>
+      </c>
+      <c r="H152" s="7" t="inlineStr">
+        <is>
+          <t>-197.7%</t>
+        </is>
+      </c>
+      <c r="I152" s="7" t="inlineStr">
+        <is>
+          <t>-4,886</t>
+        </is>
+      </c>
+      <c r="J152" s="7" t="inlineStr">
+        <is>
+          <t>15,353</t>
+        </is>
+      </c>
+      <c r="K152" s="7" t="inlineStr">
+        <is>
+          <t>1,223</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="5" t="inlineStr">
+        <is>
+          <t>445488641</t>
+        </is>
+      </c>
+      <c r="B153" s="6" t="inlineStr">
+        <is>
+          <t>შპს აჭარა თხილი</t>
+        </is>
+      </c>
+      <c r="C153" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D153" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E153" s="5" t="inlineStr">
+        <is>
+          <t>1,188</t>
+        </is>
+      </c>
+      <c r="F153" s="5" t="inlineStr">
+        <is>
+          <t>7.8%</t>
+        </is>
+      </c>
+      <c r="G153" s="5" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="H153" s="5" t="inlineStr">
+        <is>
+          <t>0.6%</t>
+        </is>
+      </c>
+      <c r="I153" s="5" t="inlineStr">
+        <is>
+          <t>-82</t>
+        </is>
+      </c>
+      <c r="J153" s="5" t="inlineStr">
+        <is>
+          <t>1,226</t>
+        </is>
+      </c>
+      <c r="K153" s="5" t="inlineStr">
+        <is>
+          <t>562</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="7" t="inlineStr">
+        <is>
+          <t>437979181</t>
+        </is>
+      </c>
+      <c r="B154" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სორის მეღორეობა</t>
+        </is>
+      </c>
+      <c r="C154" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D154" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E154" s="7" t="inlineStr">
+        <is>
+          <t>1,174</t>
+        </is>
+      </c>
+      <c r="F154" s="7" t="inlineStr">
+        <is>
+          <t>30.3%</t>
+        </is>
+      </c>
+      <c r="G154" s="7" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
+      <c r="H154" s="7" t="inlineStr">
+        <is>
+          <t>12.2%</t>
+        </is>
+      </c>
+      <c r="I154" s="7" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="J154" s="7" t="inlineStr">
+        <is>
+          <t>3,566</t>
+        </is>
+      </c>
+      <c r="K154" s="7" t="inlineStr">
+        <is>
+          <t>3,515</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="5" t="inlineStr">
+        <is>
+          <t>237081714</t>
+        </is>
+      </c>
+      <c r="B155" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფრუტ პროცესინგ კომპანი</t>
+        </is>
+      </c>
+      <c r="C155" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D155" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E155" s="5" t="inlineStr">
+        <is>
+          <t>1,156</t>
+        </is>
+      </c>
+      <c r="F155" s="5" t="inlineStr">
+        <is>
+          <t>30.8%</t>
+        </is>
+      </c>
+      <c r="G155" s="5" t="inlineStr">
+        <is>
+          <t>566</t>
+        </is>
+      </c>
+      <c r="H155" s="5" t="inlineStr">
+        <is>
+          <t>48.9%</t>
+        </is>
+      </c>
+      <c r="I155" s="5" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="J155" s="5" t="inlineStr">
+        <is>
+          <t>3,243</t>
+        </is>
+      </c>
+      <c r="K155" s="5" t="inlineStr">
+        <is>
+          <t>350</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="7" t="inlineStr">
+        <is>
+          <t>400151009</t>
+        </is>
+      </c>
+      <c r="B156" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს არგო</t>
+        </is>
+      </c>
+      <c r="C156" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D156" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E156" s="7" t="inlineStr">
+        <is>
+          <t>1,142</t>
+        </is>
+      </c>
+      <c r="F156" s="7" t="inlineStr">
+        <is>
+          <t>-68.0%</t>
+        </is>
+      </c>
+      <c r="G156" s="7" t="inlineStr">
+        <is>
+          <t>-68</t>
+        </is>
+      </c>
+      <c r="H156" s="7" t="inlineStr">
+        <is>
+          <t>-5.9%</t>
+        </is>
+      </c>
+      <c r="I156" s="7" t="inlineStr">
+        <is>
+          <t>-177</t>
+        </is>
+      </c>
+      <c r="J156" s="7" t="inlineStr">
+        <is>
+          <t>913</t>
+        </is>
+      </c>
+      <c r="K156" s="7" t="inlineStr">
+        <is>
+          <t>237</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="5" t="inlineStr">
+        <is>
+          <t>404515002</t>
+        </is>
+      </c>
+      <c r="B157" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს უდაბნო</t>
+        </is>
+      </c>
+      <c r="C157" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D157" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E157" s="5" t="inlineStr">
+        <is>
+          <t>1,010</t>
+        </is>
+      </c>
+      <c r="F157" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G157" s="5" t="inlineStr">
+        <is>
+          <t>-517</t>
+        </is>
+      </c>
+      <c r="H157" s="5" t="inlineStr">
+        <is>
+          <t>-51.1%</t>
+        </is>
+      </c>
+      <c r="I157" s="5" t="inlineStr">
+        <is>
+          <t>-1,767</t>
+        </is>
+      </c>
+      <c r="J157" s="5" t="inlineStr">
+        <is>
+          <t>21,433</t>
+        </is>
+      </c>
+      <c r="K157" s="5" t="inlineStr">
+        <is>
+          <t>7,329</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="7" t="inlineStr">
+        <is>
+          <t>239894094</t>
+        </is>
+      </c>
+      <c r="B158" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს გვაზა</t>
+        </is>
+      </c>
+      <c r="C158" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D158" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E158" s="7" t="inlineStr">
+        <is>
+          <t>976</t>
+        </is>
+      </c>
+      <c r="F158" s="7" t="inlineStr">
+        <is>
+          <t>-19.3%</t>
+        </is>
+      </c>
+      <c r="G158" s="7" t="inlineStr">
+        <is>
+          <t>-21</t>
+        </is>
+      </c>
+      <c r="H158" s="7" t="inlineStr">
+        <is>
+          <t>-2.1%</t>
+        </is>
+      </c>
+      <c r="I158" s="7" t="inlineStr">
+        <is>
+          <t>-168</t>
+        </is>
+      </c>
+      <c r="J158" s="7" t="inlineStr">
+        <is>
+          <t>1,579</t>
+        </is>
+      </c>
+      <c r="K158" s="7" t="inlineStr">
+        <is>
+          <t>1,257</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="5" t="inlineStr">
+        <is>
+          <t>404498343</t>
+        </is>
+      </c>
+      <c r="B159" s="6" t="inlineStr">
+        <is>
+          <t>შპს შავი ზღვის აკვაკულტურის კომპანია</t>
+        </is>
+      </c>
+      <c r="C159" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D159" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E159" s="5" t="inlineStr">
+        <is>
+          <t>956</t>
+        </is>
+      </c>
+      <c r="F159" s="5" t="inlineStr">
+        <is>
+          <t>2161.2%</t>
+        </is>
+      </c>
+      <c r="G159" s="5" t="inlineStr">
+        <is>
+          <t>-2,029</t>
+        </is>
+      </c>
+      <c r="H159" s="5" t="inlineStr">
+        <is>
+          <t>-212.1%</t>
+        </is>
+      </c>
+      <c r="I159" s="5" t="inlineStr">
+        <is>
+          <t>-2,729</t>
+        </is>
+      </c>
+      <c r="J159" s="5" t="inlineStr">
+        <is>
+          <t>7,447</t>
+        </is>
+      </c>
+      <c r="K159" s="5" t="inlineStr">
+        <is>
+          <t>2,901</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="7" t="inlineStr">
+        <is>
+          <t>405022149</t>
+        </is>
+      </c>
+      <c r="B160" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ქართული რძის კომპანია</t>
+        </is>
+      </c>
+      <c r="C160" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D160" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E160" s="7" t="inlineStr">
+        <is>
+          <t>883</t>
+        </is>
+      </c>
+      <c r="F160" s="7" t="inlineStr">
+        <is>
+          <t>-33.5%</t>
+        </is>
+      </c>
+      <c r="G160" s="7" t="inlineStr">
+        <is>
+          <t>-1,360</t>
+        </is>
+      </c>
+      <c r="H160" s="7" t="inlineStr">
+        <is>
+          <t>-154.0%</t>
+        </is>
+      </c>
+      <c r="I160" s="7" t="inlineStr">
+        <is>
+          <t>-1,589</t>
+        </is>
+      </c>
+      <c r="J160" s="7" t="inlineStr">
+        <is>
+          <t>14,201</t>
+        </is>
+      </c>
+      <c r="K160" s="7" t="inlineStr">
+        <is>
+          <t>13,558</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="5" t="inlineStr">
+        <is>
+          <t>448407055</t>
+        </is>
+      </c>
+      <c r="B161" s="6" t="inlineStr">
+        <is>
+          <t>შპს  საიბორტ ჰოლდინგ</t>
+        </is>
+      </c>
+      <c r="C161" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D161" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E161" s="5" t="inlineStr">
+        <is>
+          <t>865</t>
+        </is>
+      </c>
+      <c r="F161" s="5" t="inlineStr">
+        <is>
+          <t>-89.9%</t>
+        </is>
+      </c>
+      <c r="G161" s="5" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="H161" s="5" t="inlineStr">
+        <is>
+          <t>34.7%</t>
+        </is>
+      </c>
+      <c r="I161" s="5" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="J161" s="5" t="inlineStr">
+        <is>
+          <t>15,918</t>
+        </is>
+      </c>
+      <c r="K161" s="5" t="inlineStr">
+        <is>
+          <t>7,524</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="7" t="inlineStr">
+        <is>
+          <t>404618393</t>
+        </is>
+      </c>
+      <c r="B162" s="8" t="inlineStr">
+        <is>
+          <t>შპს  ვინიჩიო ვალეი ფარმ მენეჯმენტ</t>
+        </is>
+      </c>
+      <c r="C162" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D162" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E162" s="7" t="inlineStr">
+        <is>
+          <t>825</t>
+        </is>
+      </c>
+      <c r="F162" s="7" t="inlineStr">
+        <is>
+          <t>12.6%</t>
+        </is>
+      </c>
+      <c r="G162" s="7" t="inlineStr">
+        <is>
+          <t>-199</t>
+        </is>
+      </c>
+      <c r="H162" s="7" t="inlineStr">
+        <is>
+          <t>-24.1%</t>
+        </is>
+      </c>
+      <c r="I162" s="7" t="inlineStr">
+        <is>
+          <t>-199</t>
+        </is>
+      </c>
+      <c r="J162" s="7" t="inlineStr">
+        <is>
+          <t>1,733</t>
+        </is>
+      </c>
+      <c r="K162" s="7" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="5" t="inlineStr">
+        <is>
+          <t>412711757</t>
+        </is>
+      </c>
+      <c r="B163" s="6" t="inlineStr">
+        <is>
+          <t>შპს აგრო+</t>
+        </is>
+      </c>
+      <c r="C163" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D163" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E163" s="5" t="inlineStr">
+        <is>
+          <t>797</t>
+        </is>
+      </c>
+      <c r="F163" s="5" t="inlineStr">
+        <is>
+          <t>-7.6%</t>
+        </is>
+      </c>
+      <c r="G163" s="5" t="inlineStr">
+        <is>
+          <t>-119</t>
+        </is>
+      </c>
+      <c r="H163" s="5" t="inlineStr">
+        <is>
+          <t>-15.0%</t>
+        </is>
+      </c>
+      <c r="I163" s="5" t="inlineStr">
+        <is>
+          <t>710</t>
+        </is>
+      </c>
+      <c r="J163" s="5" t="inlineStr">
+        <is>
+          <t>2,819</t>
+        </is>
+      </c>
+      <c r="K163" s="5" t="inlineStr">
+        <is>
+          <t>2,614</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="7" t="inlineStr">
+        <is>
+          <t>405148059</t>
+        </is>
+      </c>
+      <c r="B164" s="8" t="inlineStr">
+        <is>
+          <t>შპს ჯეოაგრო ლიზინგ</t>
+        </is>
+      </c>
+      <c r="C164" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D164" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E164" s="7" t="inlineStr">
+        <is>
+          <t>796</t>
+        </is>
+      </c>
+      <c r="F164" s="7" t="inlineStr">
+        <is>
+          <t>-71.6%</t>
+        </is>
+      </c>
+      <c r="G164" s="7" t="inlineStr">
+        <is>
+          <t>-758</t>
+        </is>
+      </c>
+      <c r="H164" s="7" t="inlineStr">
+        <is>
+          <t>-95.2%</t>
+        </is>
+      </c>
+      <c r="I164" s="7" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="J164" s="7" t="inlineStr">
+        <is>
+          <t>3,305</t>
+        </is>
+      </c>
+      <c r="K164" s="7" t="inlineStr">
+        <is>
+          <t>-129</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="5" t="inlineStr">
+        <is>
+          <t>400037189</t>
+        </is>
+      </c>
+      <c r="B165" s="6" t="inlineStr">
+        <is>
+          <t>რკ მაშპრო</t>
+        </is>
+      </c>
+      <c r="C165" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D165" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E165" s="5" t="inlineStr">
+        <is>
+          <t>766</t>
+        </is>
+      </c>
+      <c r="F165" s="5" t="inlineStr">
+        <is>
+          <t>-74.3%</t>
+        </is>
+      </c>
+      <c r="G165" s="5" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="H165" s="5" t="inlineStr">
+        <is>
+          <t>2.9%</t>
+        </is>
+      </c>
+      <c r="I165" s="5" t="inlineStr">
+        <is>
+          <t>-184</t>
+        </is>
+      </c>
+      <c r="J165" s="5" t="inlineStr">
+        <is>
+          <t>3,185</t>
+        </is>
+      </c>
+      <c r="K165" s="5" t="inlineStr">
+        <is>
+          <t>1,464</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="7" t="inlineStr">
+        <is>
+          <t>405071247</t>
+        </is>
+      </c>
+      <c r="B166" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს დეკა</t>
+        </is>
+      </c>
+      <c r="C166" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D166" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E166" s="7" t="inlineStr">
+        <is>
+          <t>762</t>
+        </is>
+      </c>
+      <c r="F166" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G166" s="7" t="inlineStr">
+        <is>
+          <t>-212</t>
+        </is>
+      </c>
+      <c r="H166" s="7" t="inlineStr">
+        <is>
+          <t>-27.8%</t>
+        </is>
+      </c>
+      <c r="I166" s="7" t="inlineStr">
+        <is>
+          <t>-223</t>
+        </is>
+      </c>
+      <c r="J166" s="7" t="inlineStr">
+        <is>
+          <t>1,100</t>
+        </is>
+      </c>
+      <c r="K166" s="7" t="inlineStr">
+        <is>
+          <t>418</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="5" t="inlineStr">
+        <is>
+          <t>206342108</t>
+        </is>
+      </c>
+      <c r="B167" s="6" t="inlineStr">
+        <is>
+          <t>შპს ნერგეტა</t>
+        </is>
+      </c>
+      <c r="C167" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D167" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E167" s="5" t="inlineStr">
+        <is>
+          <t>716</t>
+        </is>
+      </c>
+      <c r="F167" s="5" t="inlineStr">
+        <is>
+          <t>-46.8%</t>
+        </is>
+      </c>
+      <c r="G167" s="5" t="inlineStr">
+        <is>
+          <t>-125</t>
+        </is>
+      </c>
+      <c r="H167" s="5" t="inlineStr">
+        <is>
+          <t>-17.5%</t>
+        </is>
+      </c>
+      <c r="I167" s="5" t="inlineStr">
+        <is>
+          <t>-137</t>
+        </is>
+      </c>
+      <c r="J167" s="5" t="inlineStr">
+        <is>
+          <t>2,161</t>
+        </is>
+      </c>
+      <c r="K167" s="5" t="inlineStr">
+        <is>
+          <t>818</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="7" t="inlineStr">
+        <is>
+          <t>402168168</t>
+        </is>
+      </c>
+      <c r="B168" s="8" t="inlineStr">
+        <is>
+          <t>შპს გაზარდე</t>
+        </is>
+      </c>
+      <c r="C168" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D168" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E168" s="7" t="inlineStr">
+        <is>
+          <t>680</t>
+        </is>
+      </c>
+      <c r="F168" s="7" t="inlineStr">
+        <is>
+          <t>-6.3%</t>
+        </is>
+      </c>
+      <c r="G168" s="7" t="inlineStr">
+        <is>
+          <t>-239</t>
+        </is>
+      </c>
+      <c r="H168" s="7" t="inlineStr">
+        <is>
+          <t>-35.1%</t>
+        </is>
+      </c>
+      <c r="I168" s="7" t="inlineStr">
+        <is>
+          <t>-253</t>
+        </is>
+      </c>
+      <c r="J168" s="7" t="inlineStr">
+        <is>
+          <t>945</t>
+        </is>
+      </c>
+      <c r="K168" s="7" t="inlineStr">
+        <is>
+          <t>922</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="5" t="inlineStr">
+        <is>
+          <t>234160136</t>
+        </is>
+      </c>
+      <c r="B169" s="6" t="inlineStr">
+        <is>
+          <t>შპს ფირმა ლომთაგორა</t>
+        </is>
+      </c>
+      <c r="C169" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D169" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E169" s="5" t="inlineStr">
+        <is>
+          <t>623</t>
+        </is>
+      </c>
+      <c r="F169" s="5" t="inlineStr">
+        <is>
+          <t>2.6%</t>
+        </is>
+      </c>
+      <c r="G169" s="5" t="inlineStr">
+        <is>
+          <t>-4</t>
+        </is>
+      </c>
+      <c r="H169" s="5" t="inlineStr">
+        <is>
+          <t>-0.7%</t>
+        </is>
+      </c>
+      <c r="I169" s="5" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J169" s="5" t="inlineStr">
+        <is>
+          <t>3,231</t>
+        </is>
+      </c>
+      <c r="K169" s="5" t="inlineStr">
+        <is>
+          <t>1,752</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="7" t="inlineStr">
+        <is>
+          <t>445457540</t>
+        </is>
+      </c>
+      <c r="B170" s="8" t="inlineStr">
+        <is>
+          <t>⚠ სს ვანრიკ აგრო</t>
+        </is>
+      </c>
+      <c r="C170" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D170" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E170" s="7" t="inlineStr">
+        <is>
+          <t>603</t>
+        </is>
+      </c>
+      <c r="F170" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G170" s="7" t="inlineStr">
+        <is>
+          <t>-907</t>
+        </is>
+      </c>
+      <c r="H170" s="7" t="inlineStr">
+        <is>
+          <t>-150.5%</t>
+        </is>
+      </c>
+      <c r="I170" s="7" t="inlineStr">
+        <is>
+          <t>-907</t>
+        </is>
+      </c>
+      <c r="J170" s="7" t="inlineStr">
+        <is>
+          <t>11,434</t>
+        </is>
+      </c>
+      <c r="K170" s="7" t="inlineStr">
+        <is>
+          <t>7,047</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="5" t="inlineStr">
+        <is>
+          <t>405277882</t>
+        </is>
+      </c>
+      <c r="B171" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ალმენდრა</t>
+        </is>
+      </c>
+      <c r="C171" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D171" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E171" s="5" t="inlineStr">
+        <is>
+          <t>550</t>
+        </is>
+      </c>
+      <c r="F171" s="5" t="inlineStr">
+        <is>
+          <t>103.7%</t>
+        </is>
+      </c>
+      <c r="G171" s="5" t="inlineStr">
+        <is>
+          <t>-770</t>
+        </is>
+      </c>
+      <c r="H171" s="5" t="inlineStr">
+        <is>
+          <t>-140.1%</t>
+        </is>
+      </c>
+      <c r="I171" s="5" t="inlineStr">
+        <is>
+          <t>-1,233</t>
+        </is>
+      </c>
+      <c r="J171" s="5" t="inlineStr">
+        <is>
+          <t>3,430</t>
+        </is>
+      </c>
+      <c r="K171" s="5" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="7" t="inlineStr">
+        <is>
+          <t>419997533</t>
+        </is>
+      </c>
+      <c r="B172" s="8" t="inlineStr">
+        <is>
+          <t>შპს თხილისა და აგროკულტურების კომპანი</t>
+        </is>
+      </c>
+      <c r="C172" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D172" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E172" s="7" t="inlineStr">
+        <is>
+          <t>498</t>
+        </is>
+      </c>
+      <c r="F172" s="7" t="inlineStr">
+        <is>
+          <t>39.1%</t>
+        </is>
+      </c>
+      <c r="G172" s="7" t="inlineStr">
+        <is>
+          <t>-917</t>
+        </is>
+      </c>
+      <c r="H172" s="7" t="inlineStr">
+        <is>
+          <t>-184.3%</t>
+        </is>
+      </c>
+      <c r="I172" s="7" t="inlineStr">
+        <is>
+          <t>-939</t>
+        </is>
+      </c>
+      <c r="J172" s="7" t="inlineStr">
+        <is>
+          <t>4,555</t>
+        </is>
+      </c>
+      <c r="K172" s="7" t="inlineStr">
+        <is>
+          <t>-33,730</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="5" t="inlineStr">
+        <is>
+          <t>248416432</t>
+        </is>
+      </c>
+      <c r="B173" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჩემპიონი-2</t>
+        </is>
+      </c>
+      <c r="C173" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D173" s="5" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E173" s="5" t="inlineStr">
+        <is>
+          <t>487</t>
+        </is>
+      </c>
+      <c r="F173" s="5" t="inlineStr">
+        <is>
+          <t>18.8%</t>
+        </is>
+      </c>
+      <c r="G173" s="5" t="inlineStr">
+        <is>
+          <t>-295</t>
+        </is>
+      </c>
+      <c r="H173" s="5" t="inlineStr">
+        <is>
+          <t>-60.6%</t>
+        </is>
+      </c>
+      <c r="I173" s="5" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J173" s="5" t="inlineStr">
+        <is>
+          <t>4,250</t>
+        </is>
+      </c>
+      <c r="K173" s="5" t="inlineStr">
+        <is>
+          <t>1,579</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="7" t="inlineStr">
+        <is>
+          <t>439862720</t>
+        </is>
+      </c>
+      <c r="B174" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კედა</t>
+        </is>
+      </c>
+      <c r="C174" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D174" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E174" s="7" t="inlineStr">
+        <is>
+          <t>417</t>
+        </is>
+      </c>
+      <c r="F174" s="7" t="inlineStr">
+        <is>
+          <t>-1.1%</t>
+        </is>
+      </c>
+      <c r="G174" s="7" t="inlineStr">
+        <is>
+          <t>181</t>
+        </is>
+      </c>
+      <c r="H174" s="7" t="inlineStr">
+        <is>
+          <t>43.5%</t>
+        </is>
+      </c>
+      <c r="I174" s="7" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J174" s="7" t="inlineStr">
+        <is>
+          <t>1,670</t>
+        </is>
+      </c>
+      <c r="K174" s="7" t="inlineStr">
+        <is>
+          <t>981</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="5" t="inlineStr">
+        <is>
+          <t>405140137</t>
+        </is>
+      </c>
+      <c r="B175" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სს გეოფრეშ</t>
+        </is>
+      </c>
+      <c r="C175" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D175" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E175" s="5" t="inlineStr">
+        <is>
+          <t>350</t>
+        </is>
+      </c>
+      <c r="F175" s="5" t="inlineStr">
+        <is>
+          <t>-59.7%</t>
+        </is>
+      </c>
+      <c r="G175" s="5" t="inlineStr">
+        <is>
+          <t>-509</t>
+        </is>
+      </c>
+      <c r="H175" s="5" t="inlineStr">
+        <is>
+          <t>-145.7%</t>
+        </is>
+      </c>
+      <c r="I175" s="5" t="inlineStr">
+        <is>
+          <t>-393</t>
+        </is>
+      </c>
+      <c r="J175" s="5" t="inlineStr">
+        <is>
+          <t>811</t>
+        </is>
+      </c>
+      <c r="K175" s="5" t="inlineStr">
+        <is>
+          <t>-2,497</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="7" t="inlineStr">
+        <is>
+          <t>404389577</t>
+        </is>
+      </c>
+      <c r="B176" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს სიდერი</t>
+        </is>
+      </c>
+      <c r="C176" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D176" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E176" s="7" t="inlineStr">
+        <is>
+          <t>347</t>
+        </is>
+      </c>
+      <c r="F176" s="7" t="inlineStr">
+        <is>
+          <t>148.6%</t>
+        </is>
+      </c>
+      <c r="G176" s="7" t="inlineStr">
+        <is>
+          <t>-286</t>
+        </is>
+      </c>
+      <c r="H176" s="7" t="inlineStr">
+        <is>
+          <t>-82.4%</t>
+        </is>
+      </c>
+      <c r="I176" s="7" t="inlineStr">
+        <is>
+          <t>-538</t>
+        </is>
+      </c>
+      <c r="J176" s="7" t="inlineStr">
+        <is>
+          <t>1,790</t>
+        </is>
+      </c>
+      <c r="K176" s="7" t="inlineStr">
+        <is>
+          <t>-96</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="5" t="inlineStr">
+        <is>
+          <t>404525064</t>
+        </is>
+      </c>
+      <c r="B177" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს მწვანე სამყარო</t>
+        </is>
+      </c>
+      <c r="C177" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D177" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E177" s="5" t="inlineStr">
+        <is>
+          <t>317</t>
+        </is>
+      </c>
+      <c r="F177" s="5" t="inlineStr">
+        <is>
+          <t>-85.4%</t>
+        </is>
+      </c>
+      <c r="G177" s="5" t="inlineStr">
+        <is>
+          <t>-548</t>
+        </is>
+      </c>
+      <c r="H177" s="5" t="inlineStr">
+        <is>
+          <t>-172.7%</t>
+        </is>
+      </c>
+      <c r="I177" s="5" t="inlineStr">
+        <is>
+          <t>-685</t>
+        </is>
+      </c>
+      <c r="J177" s="5" t="inlineStr">
+        <is>
+          <t>1,999</t>
+        </is>
+      </c>
+      <c r="K177" s="5" t="inlineStr">
+        <is>
+          <t>-4,006</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="7" t="inlineStr">
+        <is>
+          <t>404962242</t>
+        </is>
+      </c>
+      <c r="B178" s="8" t="inlineStr">
+        <is>
+          <t>შპს აგრარული უნივერსიტეტის საცდელი ბაზები</t>
+        </is>
+      </c>
+      <c r="C178" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D178" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E178" s="7" t="inlineStr">
+        <is>
+          <t>262</t>
+        </is>
+      </c>
+      <c r="F178" s="7" t="inlineStr">
+        <is>
+          <t>-11.5%</t>
+        </is>
+      </c>
+      <c r="G178" s="7" t="inlineStr">
+        <is>
+          <t>-1,332</t>
+        </is>
+      </c>
+      <c r="H178" s="7" t="inlineStr">
+        <is>
+          <t>-507.8%</t>
+        </is>
+      </c>
+      <c r="I178" s="7" t="inlineStr">
+        <is>
+          <t>-1,817</t>
+        </is>
+      </c>
+      <c r="J178" s="7" t="inlineStr">
+        <is>
+          <t>6,337</t>
+        </is>
+      </c>
+      <c r="K178" s="7" t="inlineStr">
+        <is>
+          <t>2,096</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="5" t="inlineStr">
+        <is>
+          <t>404861592</t>
+        </is>
+      </c>
+      <c r="B179" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს Nice Nuts</t>
+        </is>
+      </c>
+      <c r="C179" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D179" s="5" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E179" s="5" t="inlineStr">
+        <is>
+          <t>239</t>
+        </is>
+      </c>
+      <c r="F179" s="5" t="inlineStr">
+        <is>
+          <t>-89.5%</t>
+        </is>
+      </c>
+      <c r="G179" s="5" t="inlineStr">
+        <is>
+          <t>-482</t>
+        </is>
+      </c>
+      <c r="H179" s="5" t="inlineStr">
+        <is>
+          <t>-201.7%</t>
+        </is>
+      </c>
+      <c r="I179" s="5" t="inlineStr">
+        <is>
+          <t>-482</t>
+        </is>
+      </c>
+      <c r="J179" s="5" t="inlineStr">
+        <is>
+          <t>5,024</t>
+        </is>
+      </c>
+      <c r="K179" s="5" t="inlineStr">
+        <is>
+          <t>-2,174</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="7" t="inlineStr">
+        <is>
+          <t>405160908</t>
+        </is>
+      </c>
+      <c r="B180" s="8" t="inlineStr">
+        <is>
+          <t>⚠ რკ აგროთემა</t>
+        </is>
+      </c>
+      <c r="C180" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D180" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E180" s="7" t="inlineStr">
+        <is>
+          <t>235</t>
+        </is>
+      </c>
+      <c r="F180" s="7" t="inlineStr">
+        <is>
+          <t>63.8%</t>
+        </is>
+      </c>
+      <c r="G180" s="7" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+      <c r="H180" s="7" t="inlineStr">
+        <is>
+          <t>52.0%</t>
+        </is>
+      </c>
+      <c r="I180" s="7" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="J180" s="7" t="inlineStr">
+        <is>
+          <t>1,542</t>
+        </is>
+      </c>
+      <c r="K180" s="7" t="inlineStr">
+        <is>
+          <t>555</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="5" t="inlineStr">
+        <is>
+          <t>202450837</t>
+        </is>
+      </c>
+      <c r="B181" s="6" t="inlineStr">
+        <is>
+          <t>⚠ სს სტიმორ ასოსიატეს ს.ა. წარმომადგენლობა საქართველოში</t>
+        </is>
+      </c>
+      <c r="C181" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D181" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E181" s="5" t="inlineStr">
+        <is>
+          <t>233</t>
+        </is>
+      </c>
+      <c r="F181" s="5" t="inlineStr">
+        <is>
+          <t>-92.3%</t>
+        </is>
+      </c>
+      <c r="G181" s="5" t="inlineStr">
+        <is>
+          <t>-658</t>
+        </is>
+      </c>
+      <c r="H181" s="5" t="inlineStr">
+        <is>
+          <t>-282.5%</t>
+        </is>
+      </c>
+      <c r="I181" s="5" t="inlineStr">
+        <is>
+          <t>-3,513</t>
+        </is>
+      </c>
+      <c r="J181" s="5" t="inlineStr">
+        <is>
+          <t>10,151</t>
+        </is>
+      </c>
+      <c r="K181" s="5" t="inlineStr">
+        <is>
+          <t>-12,902</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="7" t="inlineStr">
+        <is>
+          <t>405062612</t>
+        </is>
+      </c>
+      <c r="B182" s="8" t="inlineStr">
+        <is>
+          <t>შპს  კატევე ხობი</t>
+        </is>
+      </c>
+      <c r="C182" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D182" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E182" s="7" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="F182" s="7" t="inlineStr">
+        <is>
+          <t>40.6%</t>
+        </is>
+      </c>
+      <c r="G182" s="7" t="inlineStr">
+        <is>
+          <t>-668</t>
+        </is>
+      </c>
+      <c r="H182" s="7" t="inlineStr">
+        <is>
+          <t>-301.3%</t>
+        </is>
+      </c>
+      <c r="I182" s="7" t="inlineStr">
+        <is>
+          <t>-818</t>
+        </is>
+      </c>
+      <c r="J182" s="7" t="inlineStr">
+        <is>
+          <t>1,533</t>
+        </is>
+      </c>
+      <c r="K182" s="7" t="inlineStr">
+        <is>
+          <t>1,199</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="5" t="inlineStr">
+        <is>
+          <t>405070248</t>
+        </is>
+      </c>
+      <c r="B183" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს სამეგრელოს ბაღები</t>
+        </is>
+      </c>
+      <c r="C183" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D183" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E183" s="5" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="F183" s="5" t="inlineStr">
+        <is>
+          <t>-4.5%</t>
+        </is>
+      </c>
+      <c r="G183" s="5" t="inlineStr">
+        <is>
+          <t>-110</t>
+        </is>
+      </c>
+      <c r="H183" s="5" t="inlineStr">
+        <is>
+          <t>-51.7%</t>
+        </is>
+      </c>
+      <c r="I183" s="5" t="inlineStr">
+        <is>
+          <t>-584</t>
+        </is>
+      </c>
+      <c r="J183" s="5" t="inlineStr">
+        <is>
+          <t>1,272</t>
+        </is>
+      </c>
+      <c r="K183" s="5" t="inlineStr">
+        <is>
+          <t>-642</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="7" t="inlineStr">
+        <is>
+          <t>400242563</t>
+        </is>
+      </c>
+      <c r="B184" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს პიჯიბი ჯორჯია</t>
+        </is>
+      </c>
+      <c r="C184" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D184" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E184" s="7" t="inlineStr">
+        <is>
+          <t>198</t>
+        </is>
+      </c>
+      <c r="F184" s="7" t="inlineStr">
+        <is>
+          <t>-96.1%</t>
+        </is>
+      </c>
+      <c r="G184" s="7" t="inlineStr">
+        <is>
+          <t>-167</t>
+        </is>
+      </c>
+      <c r="H184" s="7" t="inlineStr">
+        <is>
+          <t>-84.5%</t>
+        </is>
+      </c>
+      <c r="I184" s="7" t="inlineStr">
+        <is>
+          <t>-71</t>
+        </is>
+      </c>
+      <c r="J184" s="7" t="inlineStr">
+        <is>
+          <t>2,009</t>
+        </is>
+      </c>
+      <c r="K184" s="7" t="inlineStr">
+        <is>
+          <t>1,992</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="5" t="inlineStr">
+        <is>
+          <t>420432160</t>
+        </is>
+      </c>
+      <c r="B185" s="6" t="inlineStr">
+        <is>
+          <t>შპს ვესტ ბესტ ბლუბბერი პლანტ</t>
+        </is>
+      </c>
+      <c r="C185" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D185" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E185" s="5" t="inlineStr">
+        <is>
+          <t>166</t>
+        </is>
+      </c>
+      <c r="F185" s="5" t="inlineStr">
+        <is>
+          <t>-19.6%</t>
+        </is>
+      </c>
+      <c r="G185" s="5" t="inlineStr">
+        <is>
+          <t>-61</t>
+        </is>
+      </c>
+      <c r="H185" s="5" t="inlineStr">
+        <is>
+          <t>-36.8%</t>
+        </is>
+      </c>
+      <c r="I185" s="5" t="inlineStr">
+        <is>
+          <t>-97</t>
+        </is>
+      </c>
+      <c r="J185" s="5" t="inlineStr">
+        <is>
+          <t>1,340</t>
+        </is>
+      </c>
+      <c r="K185" s="5" t="inlineStr">
+        <is>
+          <t>608</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="7" t="inlineStr">
+        <is>
+          <t>415105521</t>
+        </is>
+      </c>
+      <c r="B186" s="8" t="inlineStr">
+        <is>
+          <t>შპს დავრ ინთერნეიშენალ თრეიდინგ</t>
+        </is>
+      </c>
+      <c r="C186" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D186" s="7" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E186" s="7" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="F186" s="7" t="inlineStr">
+        <is>
+          <t>10.1%</t>
+        </is>
+      </c>
+      <c r="G186" s="7" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="H186" s="7" t="inlineStr">
+        <is>
+          <t>47.1%</t>
+        </is>
+      </c>
+      <c r="I186" s="7" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J186" s="7" t="inlineStr">
+        <is>
+          <t>1,605</t>
+        </is>
+      </c>
+      <c r="K186" s="7" t="inlineStr">
+        <is>
+          <t>1,605</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="5" t="inlineStr">
+        <is>
+          <t>231260827</t>
+        </is>
+      </c>
+      <c r="B187" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნაფარეულის ძველი მარანი</t>
+        </is>
+      </c>
+      <c r="C187" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D187" s="5" t="n">
+        <v>2022</v>
+      </c>
+      <c r="E187" s="5" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="F187" s="5" t="n">
+        <v/>
+      </c>
+      <c r="G187" s="5" t="inlineStr">
+        <is>
+          <t>-220</t>
+        </is>
+      </c>
+      <c r="H187" s="5" t="inlineStr">
+        <is>
+          <t>-198.2%</t>
+        </is>
+      </c>
+      <c r="I187" s="5" t="inlineStr">
+        <is>
+          <t>-282</t>
+        </is>
+      </c>
+      <c r="J187" s="5" t="inlineStr">
+        <is>
+          <t>2,892</t>
+        </is>
+      </c>
+      <c r="K187" s="5" t="inlineStr">
+        <is>
+          <t>1,432</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="7" t="inlineStr">
+        <is>
+          <t>438119135</t>
+        </is>
+      </c>
+      <c r="B188" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს კავკას-ყოჩი</t>
+        </is>
+      </c>
+      <c r="C188" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D188" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E188" s="7" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="F188" s="7" t="inlineStr">
+        <is>
+          <t>-99.6%</t>
+        </is>
+      </c>
+      <c r="G188" s="7" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H188" s="7" t="inlineStr">
+        <is>
+          <t>-0.9%</t>
+        </is>
+      </c>
+      <c r="I188" s="7" t="inlineStr">
+        <is>
+          <t>-8</t>
+        </is>
+      </c>
+      <c r="J188" s="7" t="inlineStr">
+        <is>
+          <t>1,951</t>
+        </is>
+      </c>
+      <c r="K188" s="7" t="inlineStr">
+        <is>
+          <t>1,274</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="5" t="inlineStr">
+        <is>
+          <t>405237952</t>
+        </is>
+      </c>
+      <c r="B189" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს კსჰ კავკასიან სუს ჰერითიჯ</t>
+        </is>
+      </c>
+      <c r="C189" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D189" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E189" s="5" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="F189" s="5" t="inlineStr">
+        <is>
+          <t>-23.9%</t>
+        </is>
+      </c>
+      <c r="G189" s="5" t="inlineStr">
+        <is>
+          <t>-118</t>
+        </is>
+      </c>
+      <c r="H189" s="5" t="inlineStr">
+        <is>
+          <t>-171.4%</t>
+        </is>
+      </c>
+      <c r="I189" s="5" t="inlineStr">
+        <is>
+          <t>-249</t>
+        </is>
+      </c>
+      <c r="J189" s="5" t="inlineStr">
+        <is>
+          <t>1,788</t>
+        </is>
+      </c>
+      <c r="K189" s="5" t="inlineStr">
+        <is>
+          <t>942</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="7" t="inlineStr">
+        <is>
+          <t>205210190</t>
+        </is>
+      </c>
+      <c r="B190" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს აგროინვესტსერვისი</t>
+        </is>
+      </c>
+      <c r="C190" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D190" s="7" t="n">
+        <v>2018</v>
+      </c>
+      <c r="E190" s="7" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="F190" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G190" s="7" t="inlineStr">
+        <is>
+          <t>-609</t>
+        </is>
+      </c>
+      <c r="H190" s="7" t="inlineStr">
+        <is>
+          <t>-1451.0%</t>
+        </is>
+      </c>
+      <c r="I190" s="7" t="inlineStr">
+        <is>
+          <t>-243</t>
+        </is>
+      </c>
+      <c r="J190" s="7" t="inlineStr">
+        <is>
+          <t>2,088</t>
+        </is>
+      </c>
+      <c r="K190" s="7" t="inlineStr">
+        <is>
+          <t>-920</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="5" t="inlineStr">
+        <is>
+          <t>404913457</t>
+        </is>
+      </c>
+      <c r="B191" s="6" t="inlineStr">
+        <is>
+          <t>შპს აგრო გრინ</t>
+        </is>
+      </c>
+      <c r="C191" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D191" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E191" s="5" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="F191" s="5" t="inlineStr">
+        <is>
+          <t>-52.5%</t>
+        </is>
+      </c>
+      <c r="G191" s="5" t="inlineStr">
+        <is>
+          <t>-182</t>
+        </is>
+      </c>
+      <c r="H191" s="5" t="inlineStr">
+        <is>
+          <t>-450.0%</t>
+        </is>
+      </c>
+      <c r="I191" s="5" t="inlineStr">
+        <is>
+          <t>-561</t>
+        </is>
+      </c>
+      <c r="J191" s="5" t="inlineStr">
+        <is>
+          <t>2,354</t>
+        </is>
+      </c>
+      <c r="K191" s="5" t="inlineStr">
+        <is>
+          <t>-2,157</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="7" t="inlineStr">
+        <is>
+          <t>204512054</t>
+        </is>
+      </c>
+      <c r="B192" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ნობლექს კონსალტინგი</t>
+        </is>
+      </c>
+      <c r="C192" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D192" s="7" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E192" s="7" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="F192" s="7" t="inlineStr">
+        <is>
+          <t>-99.9%</t>
+        </is>
+      </c>
+      <c r="G192" s="7" t="inlineStr">
+        <is>
+          <t>-141</t>
+        </is>
+      </c>
+      <c r="H192" s="7" t="inlineStr">
+        <is>
+          <t>-749.2%</t>
+        </is>
+      </c>
+      <c r="I192" s="7" t="inlineStr">
+        <is>
+          <t>464</t>
+        </is>
+      </c>
+      <c r="J192" s="7" t="inlineStr">
+        <is>
+          <t>5,365</t>
+        </is>
+      </c>
+      <c r="K192" s="7" t="inlineStr">
+        <is>
+          <t>5,365</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="5" t="inlineStr">
+        <is>
+          <t>426530729</t>
+        </is>
+      </c>
+      <c r="B193" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ანგელი</t>
+        </is>
+      </c>
+      <c r="C193" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D193" s="5" t="n">
+        <v>2020</v>
+      </c>
+      <c r="E193" s="5" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F193" s="5" t="inlineStr">
+        <is>
+          <t>-99.7%</t>
+        </is>
+      </c>
+      <c r="G193" s="5" t="inlineStr">
+        <is>
+          <t>-11</t>
+        </is>
+      </c>
+      <c r="H193" s="5" t="inlineStr">
+        <is>
+          <t>-68.6%</t>
+        </is>
+      </c>
+      <c r="I193" s="5" t="inlineStr">
+        <is>
+          <t>-11</t>
+        </is>
+      </c>
+      <c r="J193" s="5" t="inlineStr">
+        <is>
+          <t>5,700</t>
+        </is>
+      </c>
+      <c r="K193" s="5" t="inlineStr">
+        <is>
+          <t>5,446</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="7" t="inlineStr">
+        <is>
+          <t>400097532</t>
+        </is>
+      </c>
+      <c r="B194" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს არიკ</t>
+        </is>
+      </c>
+      <c r="C194" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D194" s="7" t="n">
+        <v>2019</v>
+      </c>
+      <c r="E194" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F194" s="7" t="n">
+        <v/>
+      </c>
+      <c r="G194" s="7" t="inlineStr">
+        <is>
+          <t>-159</t>
+        </is>
+      </c>
+      <c r="H194" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I194" s="7" t="inlineStr">
+        <is>
+          <t>980</t>
+        </is>
+      </c>
+      <c r="J194" s="7" t="inlineStr">
+        <is>
+          <t>17,024</t>
+        </is>
+      </c>
+      <c r="K194" s="7" t="inlineStr">
+        <is>
+          <t>16,696</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="5" t="inlineStr">
+        <is>
+          <t>402174295</t>
+        </is>
+      </c>
+      <c r="B195" s="6" t="inlineStr">
+        <is>
+          <t>შპს მაღარო კაპიტალი</t>
+        </is>
+      </c>
+      <c r="C195" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D195" s="5" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E195" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F195" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G195" s="5" t="inlineStr">
+        <is>
+          <t>-1,160</t>
+        </is>
+      </c>
+      <c r="H195" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I195" s="5" t="inlineStr">
+        <is>
+          <t>-1,999</t>
+        </is>
+      </c>
+      <c r="J195" s="5" t="inlineStr">
+        <is>
+          <t>31,281</t>
+        </is>
+      </c>
+      <c r="K195" s="5" t="inlineStr">
+        <is>
+          <t>9,632</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="7" t="inlineStr">
+        <is>
+          <t>405343249</t>
+        </is>
+      </c>
+      <c r="B196" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს ლოდი</t>
+        </is>
+      </c>
+      <c r="C196" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D196" s="7" t="n">
+        <v>2021</v>
+      </c>
+      <c r="E196" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F196" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G196" s="7" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="H196" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I196" s="7" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="J196" s="7" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K196" s="7" t="inlineStr">
+        <is>
+          <t>-0</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="5" t="inlineStr">
+        <is>
+          <t>419986821</t>
+        </is>
+      </c>
+      <c r="B197" s="6" t="inlineStr">
+        <is>
+          <t>⚠ შპს ჯეო-უეს ვორლდ ექსპორტ</t>
+        </is>
+      </c>
+      <c r="C197" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D197" s="5" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E197" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F197" s="5" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G197" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="H197" s="5" t="n">
+        <v/>
+      </c>
+      <c r="I197" s="5" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J197" s="5" t="inlineStr">
+        <is>
+          <t>1,104</t>
+        </is>
+      </c>
+      <c r="K197" s="5" t="inlineStr">
+        <is>
+          <t>964</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="7" t="inlineStr">
+        <is>
+          <t>444547698</t>
+        </is>
+      </c>
+      <c r="B198" s="8" t="inlineStr">
+        <is>
+          <t>⚠ შპს    კოლხა</t>
+        </is>
+      </c>
+      <c r="C198" s="7" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D198" s="7" t="n">
+        <v>2023</v>
+      </c>
+      <c r="E198" s="7" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="F198" s="7" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="G198" s="7" t="inlineStr">
+        <is>
+          <t>-3</t>
+        </is>
+      </c>
+      <c r="H198" s="7" t="n">
+        <v/>
+      </c>
+      <c r="I198" s="7" t="inlineStr">
+        <is>
+          <t>-118</t>
+        </is>
+      </c>
+      <c r="J198" s="7" t="inlineStr">
+        <is>
+          <t>2,230</t>
+        </is>
+      </c>
+      <c r="K198" s="7" t="inlineStr">
+        <is>
+          <t>-1,854</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="5" t="inlineStr">
+        <is>
           <t>448402915</t>
         </is>
       </c>
-      <c r="B130" s="8" t="inlineStr">
+      <c r="B199" s="6" t="inlineStr">
         <is>
           <t>⚠ შპს არსლანთურქ აგრო</t>
         </is>
       </c>
-      <c r="C130" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D130" s="7" t="n">
+      <c r="C199" s="5" t="inlineStr">
+        <is>
+          <t>Agriculture</t>
+        </is>
+      </c>
+      <c r="D199" s="5" t="n">
         <v>2020</v>
       </c>
-      <c r="E130" s="7" t="inlineStr">
+      <c r="E199" s="5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
-      <c r="F130" s="7" t="n">
+      <c r="F199" s="5" t="n">
         <v/>
       </c>
-      <c r="G130" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H130" s="7" t="n">
+      <c r="G199" s="5" t="inlineStr">
+        <is>
+          <t>-172</t>
+        </is>
+      </c>
+      <c r="H199" s="5" t="n">
         <v/>
       </c>
-      <c r="I130" s="7" t="inlineStr">
+      <c r="I199" s="5" t="inlineStr">
         <is>
           <t>-224</t>
         </is>
       </c>
-      <c r="J130" s="7" t="inlineStr">
+      <c r="J199" s="5" t="inlineStr">
         <is>
           <t>2,066</t>
         </is>
       </c>
-      <c r="K130" s="7" t="inlineStr">
+      <c r="K199" s="5" t="inlineStr">
         <is>
           <t>1,923</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>