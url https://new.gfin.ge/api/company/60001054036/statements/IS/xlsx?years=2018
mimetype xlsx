--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -614,197 +614,197 @@
       <c r="B5" s="6" t="n">
         <v>2717.699</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   - sale of goods</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>2700.733</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   - rendering of services</t>
         </is>
       </c>
       <c r="B7" s="10" t="n">
         <v>13.807</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="5" t="inlineStr">
+      <c r="A8" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   - other</t>
+        </is>
+      </c>
+      <c r="B8" s="8" t="n">
+        <v>3.159</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
-      <c r="B8" s="6" t="n">
+      <c r="B9" s="6" t="n">
         <v>-2309.254</v>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Purchases</t>
         </is>
       </c>
-      <c r="B9" s="8" t="n">
+      <c r="B10" s="10" t="n">
         <v>-2668.938</v>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="11" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="11" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
-      <c r="B10" s="12" t="n">
+      <c r="B11" s="12" t="n">
         <v>408.445</v>
-      </c>
-[...8 lines deleted...]
-        <v>0.1502907422786703</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
+          <t>Gross Margin</t>
+        </is>
+      </c>
+      <c r="B12" s="13" t="n">
+        <v>0.1502907422786703</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="inlineStr">
+        <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
-      <c r="B12" s="6" t="n">
-[...10 lines deleted...]
-        <v>-148.843</v>
+      <c r="B13" s="6" t="n">
+        <v>-240.193</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Rental expenses</t>
+          <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
-        <v>-50.35</v>
+        <v>-148.843</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
+          <t xml:space="preserve">   Rental expenses</t>
+        </is>
+      </c>
+      <c r="B15" s="10" t="n">
+        <v>-50.35</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="7" t="inlineStr">
+        <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
-      <c r="B15" s="10" t="n">
+      <c r="B16" s="8" t="n">
         <v>-41</v>
-      </c>
-[...8 lines deleted...]
-        <v>104.557</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
+          <t>EBITDA</t>
+        </is>
+      </c>
+      <c r="B17" s="12" t="n">
+        <v>168.252</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="11" t="inlineStr">
+        <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
-      <c r="B17" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A18" s="5" t="inlineStr">
+      <c r="B18" s="14" t="n">
+        <v>0.06190972583792392</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
-      <c r="B18" s="6" t="n">
+      <c r="B19" s="6" t="n">
         <v>-19.638</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="11" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
-      <c r="B19" s="12" t="n">
-[...10 lines deleted...]
-        <v>-44.057</v>
+      <c r="B20" s="12" t="n">
+        <v>148.614</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Total Other Income</t>
+          <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>3.159</v>
+        <v>-44.057</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B22" s="12" t="n">
-        <v>44.021</v>
+        <v>104.557</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>12.283</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B24" s="16" t="n">
         <v>116.84</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>