--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -653,80 +653,80 @@
         <is>
           <t xml:space="preserve">   Other intangible assets</t>
         </is>
       </c>
       <c r="B10" s="10" t="n">
         <v>45.753</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B11" s="12" t="n">
         <v>5551.599</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
+        <v>3935.092</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Trade payables</t>
+        </is>
+      </c>
+      <c r="B13" s="8" t="n">
         <v>3837.97</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Other Liabilities</t>
+        </is>
+      </c>
+      <c r="B14" s="10" t="n">
+        <v>97.122</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B13" s="6" t="n">
-[...19 lines deleted...]
-      <c r="B15" s="10" t="n">
+      <c r="B15" s="6" t="n">
         <v>60.865</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B16" s="12" t="n">
         <v>3995.957</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>1555.642</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">