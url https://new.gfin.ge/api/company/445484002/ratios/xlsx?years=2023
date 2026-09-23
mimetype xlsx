--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -11,92 +11,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Ratios" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="7">
+  <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00113A3F"/>
       <sz val="24"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <i val="1"/>
       <color rgb="00587578"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <color rgb="00333333"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00000000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="007B2038"/>
       <sz val="9"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <color rgb="00113A3F"/>
+      <sz val="8"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00113A3F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FBF6E5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FAFAF7"/>
       </patternFill>
     </fill>
     <fill>
@@ -109,86 +115,92 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00DDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="00DDDDDD"/>
       </right>
       <top style="medium">
         <color rgb="00113A3F"/>
       </top>
       <bottom style="medium">
         <color rgb="00113A3F"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -515,51 +527,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B34"/>
+  <dimension ref="A1:B47"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>შპს სოლო — Financial Ratios</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>445484002 · FY2023</t>
         </is>
       </c>
     </row>
@@ -760,198 +772,354 @@
         <is>
           <t>Cash &amp; Equivalents</t>
         </is>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>341</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t>Total Debt</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="inlineStr">
         <is>
-          <t>Inventory Turnover</t>
+          <t>Current Ratio</t>
         </is>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>28.14x</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Days Inventory Outstanding (DIO)</t>
+          <t>Quick Ratio</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>28.14x</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="9" t="inlineStr">
         <is>
-          <t>Receivables Turnover</t>
+          <t>Cash Ratio</t>
         </is>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
-          <t>36.44x</t>
+          <t>7.39x</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...6 lines deleted...]
-          <t>10.0</t>
+      <c r="A25" s="13" t="inlineStr">
+        <is>
+          <t>Total Current Assets</t>
+        </is>
+      </c>
+      <c r="B25" s="14" t="inlineStr">
+        <is>
+          <t>1,296</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="9" t="inlineStr">
-[...6 lines deleted...]
-          <t>45.67x</t>
+      <c r="A26" s="13" t="inlineStr">
+        <is>
+          <t>Total Current Liabilities</t>
+        </is>
+      </c>
+      <c r="B26" s="14" t="inlineStr">
+        <is>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Days Payable Outstanding (DPO)</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>8.0</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="9" t="inlineStr">
         <is>
-          <t>Cash Conversion Cycle</t>
+          <t>Trade Receivables</t>
         </is>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
-          <t>2.0 days</t>
+          <t>129</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Asset Turnover</t>
+          <t>Trade Payables</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
-          <t>3.63x</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="9" t="inlineStr">
         <is>
-          <t>Operating Cash Flow</t>
+          <t>Net Working Capital</t>
         </is>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
-          <t>11,077</t>
+          <t>1,250</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Free Cash Flow (OCF − Capex proxy)</t>
+          <t>Net Working Capital % of Revenue</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>11,077</t>
+          <t>26.6%</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="9" t="inlineStr">
         <is>
-          <t>Cash Conversion (OCF / EBITDA)</t>
+          <t>Trade Working Capital</t>
         </is>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
-          <t>517.9%</t>
+          <t>83</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Dividends Declared</t>
+          <t>Trade Working Capital % of Revenue</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>1.8%</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="9" t="inlineStr">
         <is>
+          <t>Change in Trade Working Capital</t>
+        </is>
+      </c>
+      <c r="B34" s="10" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="5" t="inlineStr">
+        <is>
+          <t>Inventory Turnover</t>
+        </is>
+      </c>
+      <c r="B35" s="6" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="9" t="inlineStr">
+        <is>
+          <t>Days Inventory Outstanding (DIO)</t>
+        </is>
+      </c>
+      <c r="B36" s="10" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="5" t="inlineStr">
+        <is>
+          <t>Receivables Turnover</t>
+        </is>
+      </c>
+      <c r="B37" s="6" t="inlineStr">
+        <is>
+          <t>36.44x</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="9" t="inlineStr">
+        <is>
+          <t>Days Sales Outstanding (DSO)</t>
+        </is>
+      </c>
+      <c r="B38" s="10" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="5" t="inlineStr">
+        <is>
+          <t>Payables Turnover</t>
+        </is>
+      </c>
+      <c r="B39" s="6" t="inlineStr">
+        <is>
+          <t>45.67x</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="9" t="inlineStr">
+        <is>
+          <t>Days Payable Outstanding (DPO)</t>
+        </is>
+      </c>
+      <c r="B40" s="10" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="5" t="inlineStr">
+        <is>
+          <t>Cash Conversion Cycle</t>
+        </is>
+      </c>
+      <c r="B41" s="6" t="inlineStr">
+        <is>
+          <t>2.0 days</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="9" t="inlineStr">
+        <is>
+          <t>Asset Turnover</t>
+        </is>
+      </c>
+      <c r="B42" s="10" t="inlineStr">
+        <is>
+          <t>3.63x</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="5" t="inlineStr">
+        <is>
+          <t>Operating Cash Flow</t>
+        </is>
+      </c>
+      <c r="B43" s="6" t="inlineStr">
+        <is>
+          <t>11,077</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="9" t="inlineStr">
+        <is>
+          <t>Free Cash Flow (OCF − Capex proxy)</t>
+        </is>
+      </c>
+      <c r="B44" s="10" t="inlineStr">
+        <is>
+          <t>11,077</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="5" t="inlineStr">
+        <is>
+          <t>Cash Conversion (OCF / EBITDA)</t>
+        </is>
+      </c>
+      <c r="B45" s="6" t="inlineStr">
+        <is>
+          <t>517.9%</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="9" t="inlineStr">
+        <is>
+          <t>Dividends Declared</t>
+        </is>
+      </c>
+      <c r="B46" s="10" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="5" t="inlineStr">
+        <is>
           <t>Dividend Payout Ratio</t>
         </is>
       </c>
-      <c r="B34" s="10" t="inlineStr">
+      <c r="B47" s="6" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>