--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -630,111 +630,111 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>639.841</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>0.8798415341648985</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>-877.123</v>
+        <v>-650.535</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-471.722</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Impairment (loss)/reversal of non- financial assets</t>
+          <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
-        <v>-226.588</v>
+        <v>-178.813</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="10" t="inlineStr">
-[...5 lines deleted...]
-        <v>-178.813</v>
+      <c r="A12" s="7" t="inlineStr">
+        <is>
+          <t>EBITDA</t>
+        </is>
+      </c>
+      <c r="B12" s="8" t="n">
+        <v>-10.694</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
-          <t>EBITDA</t>
-[...3 lines deleted...]
-        <v>-237.282</v>
+          <t>EBITDA Margin</t>
+        </is>
+      </c>
+      <c r="B13" s="14" t="n">
+        <v>-0.01470525547184289</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>-0.3262850597409598</v>
+      <c r="A14" s="5" t="inlineStr">
+        <is>
+          <t>Total D&amp;A</t>
+        </is>
+      </c>
+      <c r="B14" s="6" t="n">
+        <v>-299.288</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Total D&amp;A</t>
+          <t>Impairment (non-financial)</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>-299.288</v>
+        <v>-226.588</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
         <v>-536.5700000000001</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>0.774</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>