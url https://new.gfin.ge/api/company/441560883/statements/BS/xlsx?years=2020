--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -695,66 +695,66 @@
       <c r="B14" s="6" t="n">
         <v>1577.642</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Trade payables</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
         <v>1302.605</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Taxes payable</t>
         </is>
       </c>
       <c r="B16" s="10" t="n">
         <v>274.742</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="5" t="inlineStr">
+      <c r="A17" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Other Liabilities</t>
+        </is>
+      </c>
+      <c r="B17" s="8" t="n">
+        <v>0.493</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B17" s="6" t="n"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B18" s="6" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B19" s="12" t="n">
         <v>1577.642</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>690.043</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="11" t="inlineStr">
         <is>
           <t>Balance Check (Assets - L&amp;E)</t>