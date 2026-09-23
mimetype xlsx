--- v0 (2026-07-28)
+++ v1 (2026-09-23)
@@ -650,141 +650,141 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B9" s="12" t="n">
         <v>373.908</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B10" s="13" t="n">
         <v>0.1431127642448504</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>-298.421</v>
+        <v>-229.269</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>-112.639</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
         <v>-98.63</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>-18</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B15" s="12" t="n">
-        <v>75.48699999999999</v>
+        <v>144.639</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>0.02889254371276095</v>
+        <v>0.0553603750323901</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-16.85</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B18" s="12" t="n">
-        <v>58.637</v>
+        <v>127.789</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>-52.302</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B20" s="12" t="n">
-        <v>6.335</v>
+        <v>75.48699999999999</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B21" s="6" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B22" s="16" t="n">
         <v>75.48699999999999</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>