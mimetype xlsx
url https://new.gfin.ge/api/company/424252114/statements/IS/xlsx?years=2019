--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -630,141 +630,141 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>169.57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>0.3242746036208146</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>-284.275</v>
+        <v>-130.747</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other operating income</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>267.584</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>-219.341</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>-178.99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
-        <v>-114.705</v>
+        <v>38.823</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B14" s="14" t="n">
-        <v>-0.2193543575415789</v>
+        <v>0.07424257201374586</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>-19.193</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
-        <v>-133.898</v>
+        <v>19.63</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-134.335</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B18" s="8" t="n">
-        <v>-268.233</v>
+        <v>-114.705</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B19" s="6" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B20" s="16" t="n">
         <v>-114.705</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>