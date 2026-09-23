--- v0 (2026-08-01)
+++ v1 (2026-09-23)
@@ -723,81 +723,81 @@
         <is>
           <t xml:space="preserve">   Less: current portion of non-current assets</t>
         </is>
       </c>
       <c r="B17" s="8" t="n">
         <v>493.669</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B18" s="12" t="n">
         <v>2509.215</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>594.09</v>
+        <v>602.674</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Trade payables</t>
         </is>
       </c>
       <c r="B20" s="10" t="n">
         <v>575.72</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other current liabilities</t>
         </is>
       </c>
       <c r="B21" s="8" t="n">
         <v>26.954</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>1757.255</v>
+        <v>1748.671</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Received grants</t>
         </is>
       </c>
       <c r="B23" s="10" t="n">
         <v>866.48</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Non current borrowings</t>
         </is>
       </c>
       <c r="B24" s="8" t="n">
         <v>635.042</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="9" t="inlineStr">
         <is>