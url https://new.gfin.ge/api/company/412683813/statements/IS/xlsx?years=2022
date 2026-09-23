--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -648,131 +648,131 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B9" s="12" t="n">
         <v>1891.05</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B10" s="13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>-640.024</v>
+        <v>-568.155</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>-462.004</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
         <v>-68.051</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>-38.1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B15" s="12" t="n">
-        <v>1251.026</v>
+        <v>1322.895</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>0.6615509901906348</v>
+        <v>0.6995558023320377</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-71.869</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B18" s="12" t="n">
-        <v>1179.157</v>
+        <v>1251.026</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B19" s="12" t="n">
-        <v>1179.157</v>
+        <v>1251.026</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B20" s="6" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B21" s="16" t="n">
         <v>1251.026</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>