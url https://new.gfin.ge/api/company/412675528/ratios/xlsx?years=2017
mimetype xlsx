--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -527,87 +527,87 @@
         <is>
           <t>412675528 · FY2017</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Ratio</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Net Interest Margin (NIM)</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>34.3%</t>
+          <t>29.3%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t>Cost of Funds</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>14.9%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Cost / Income Ratio</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
           <t>43.6%</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Cost of Risk</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>1.9%</t>
+          <t>1.6%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Net Fee Income / Operating Income</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
           <t>1.7%</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t>Return on Avg Assets (ROAA)</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>0.1%</t>
         </is>