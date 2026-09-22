--- v0 (2026-07-22)
+++ v1 (2026-09-22)
@@ -614,207 +614,207 @@
       <c r="B5" s="6" t="n">
         <v>18384.021</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   - rendering of services</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>15996.87</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   - sale of goods</t>
         </is>
       </c>
       <c r="B7" s="10" t="n">
         <v>2372.041</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="5" t="inlineStr">
+      <c r="A8" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   - other</t>
+        </is>
+      </c>
+      <c r="B8" s="8" t="n">
+        <v>15.11</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
-      <c r="B8" s="6" t="n">
+      <c r="B9" s="6" t="n">
         <v>-17674.062</v>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="11" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="11" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
-      <c r="B9" s="12" t="n">
+      <c r="B10" s="12" t="n">
         <v>709.9590000000001</v>
-      </c>
-[...8 lines deleted...]
-        <v>0.03861826528592412</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
+          <t>Gross Margin</t>
+        </is>
+      </c>
+      <c r="B11" s="13" t="n">
+        <v>0.03861826528592412</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="inlineStr">
+        <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
-      <c r="B11" s="6" t="n">
-[...10 lines deleted...]
-        <v>-543.6180000000001</v>
+      <c r="B12" s="6" t="n">
+        <v>-1038.449</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Other administrative and operating expenses</t>
+          <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
-        <v>-427.765</v>
+        <v>-543.6180000000001</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
+          <t xml:space="preserve">   Other administrative and operating expenses</t>
+        </is>
+      </c>
+      <c r="B14" s="8" t="n">
+        <v>-427.765</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="9" t="inlineStr">
+        <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
-      <c r="B14" s="8" t="n">
+      <c r="B15" s="10" t="n">
         <v>-67.066</v>
-      </c>
-[...8 lines deleted...]
-        <v>-371.571</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
+          <t>EBITDA</t>
+        </is>
+      </c>
+      <c r="B16" s="12" t="n">
+        <v>-328.49</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="11" t="inlineStr">
+        <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
-      <c r="B16" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A17" s="5" t="inlineStr">
+      <c r="B17" s="14" t="n">
+        <v>-0.01786823459350922</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
-      <c r="B17" s="6" t="n">
+      <c r="B18" s="6" t="n">
         <v>-43.081</v>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="11" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
-      <c r="B18" s="12" t="n">
-[...4 lines deleted...]
-      <c r="A19" s="5" t="inlineStr">
+      <c r="B19" s="12" t="n">
+        <v>-371.571</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
-      <c r="B19" s="6" t="n">
-[...10 lines deleted...]
-        <v>46.93</v>
+      <c r="B20" s="6" t="n">
+        <v>43.464</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">   other</t>
+          <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B21" s="8" t="n">
-        <v>15.11</v>
+        <v>46.93</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B22" s="10" t="n">
         <v>-3.466</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B23" s="12" t="n">
-        <v>-356.078</v>
+        <v>-328.107</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B24" s="6" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B25" s="16" t="n">
         <v>-328.107</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>