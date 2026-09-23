--- v0 (2026-08-04)
+++ v1 (2026-09-23)
@@ -585,111 +585,111 @@
         <is>
           <t>2022</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>14.2%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>-10.6%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>EBITDAR</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
-          <t>-329</t>
+          <t>-325</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>EBITDAR Margin</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>-10.2%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>EBIT Margin</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>-10.8%</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="9" t="inlineStr">
         <is>
           <t>Net Profit Margin</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>-10.8%</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Operating Expense % of Sales</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>25.0%</t>
+          <t>24.9%</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="inlineStr">
         <is>
           <t>Return on Assets (ROA)</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>-39.7%</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Return on Equity (ROE)</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>