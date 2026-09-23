--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -670,111 +670,111 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B11" s="12" t="n">
         <v>3236.771</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B12" s="13" t="n">
         <v>0.4486963250460269</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>-1085.868</v>
+        <v>-780.254</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>-500.302</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B15" s="10" t="n">
         <v>-279.952</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B16" s="12" t="n">
-        <v>2150.903</v>
+        <v>2456.517</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>0.2981682274187684</v>
+        <v>0.3405338685724417</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>-44.116</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B19" s="12" t="n">
-        <v>2106.787</v>
+        <v>2412.401</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>41.366</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>-302.864</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
@@ -790,51 +790,51 @@
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B23" s="8" t="n">
         <v>-82.146</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B24" s="10" t="n">
         <v>0.656</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B25" s="12" t="n">
-        <v>1763.799</v>
+        <v>2069.413</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>-28.941</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B27" s="16" t="n">
         <v>2040.472</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>