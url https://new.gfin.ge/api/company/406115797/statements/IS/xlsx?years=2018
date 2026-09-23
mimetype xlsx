--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -660,151 +660,151 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B10" s="12" t="n">
         <v>2456.003</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>0.1420419065910198</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>-2290.739</v>
+        <v>-2001.462</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
         <v>-946.841</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>-618.4400000000001</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B15" s="10" t="n">
         <v>-436.181</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B16" s="12" t="n">
-        <v>165.264</v>
+        <v>454.541</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>0.00955797433914303</v>
+        <v>0.02628818868046526</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>-30.65</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B19" s="12" t="n">
-        <v>134.614</v>
+        <v>423.891</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>-258.627</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>-104.038</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B22" s="12" t="n">
-        <v>-228.051</v>
+        <v>61.226</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>-50.34</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B24" s="16" t="n">
         <v>10.886</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>