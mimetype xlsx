--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -538,51 +538,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B29"/>
+  <dimension ref="A1:B27"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="50" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>შპს შტადა ჯორჯია — Balance Sheet</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>405591792 · FY2023</t>
         </is>
       </c>
     </row>
@@ -679,179 +679,159 @@
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Trade payables</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
         <v>1599.264</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Employee benefits</t>
         </is>
       </c>
       <c r="B14" s="10" t="n">
         <v>367.017</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Taxes payable</t>
+          <t xml:space="preserve">   Other Liabilities</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
-        <v>32.137</v>
+        <v>118.561</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Current portion of long-term debt &amp; leases</t>
+          <t xml:space="preserve">   Taxes payable</t>
         </is>
       </c>
       <c r="B16" s="10" t="n">
-        <v>132.312</v>
+        <v>32.137</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-13.751</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>118.561</v>
+      <c r="A18" s="11" t="inlineStr">
+        <is>
+          <t>TOTAL LIABILITIES</t>
+        </is>
+      </c>
+      <c r="B18" s="12" t="n">
+        <v>2116.979</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="9" t="inlineStr">
-[...5 lines deleted...]
-        <v>-132.312</v>
+      <c r="A19" s="5" t="inlineStr">
+        <is>
+          <t>Total Equity</t>
+        </is>
+      </c>
+      <c r="B19" s="6" t="n">
+        <v>-501.041</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="11" t="inlineStr">
-[...5 lines deleted...]
-        <v>2116.979</v>
+      <c r="A20" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Retained earnings / (Accumulated deficit)</t>
+        </is>
+      </c>
+      <c r="B20" s="8" t="n">
+        <v>-614.309</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>-501.041</v>
+      <c r="A21" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Share capital (in case of Limited Liability Company - "capital", in case of cooperative entity - "unit capital"</t>
+        </is>
+      </c>
+      <c r="B21" s="10" t="n">
+        <v>113.268</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="7" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A22" s="11" t="inlineStr">
+        <is>
+          <t>Balance Check (Assets - L&amp;E)</t>
+        </is>
+      </c>
+      <c r="B22" s="12" t="n"/>
     </row>
     <row r="23">
-      <c r="A23" s="9" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A23" s="11" t="inlineStr">
+        <is>
+          <t>Total Debt</t>
+        </is>
+      </c>
+      <c r="B23" s="12" t="n"/>
     </row>
     <row r="24">
-      <c r="A24" s="11" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B24" s="12" t="n"/>
+      <c r="A24" s="5" t="inlineStr">
+        <is>
+          <t>Cash &amp; Equivalents</t>
+        </is>
+      </c>
+      <c r="B24" s="6" t="n">
+        <v>705.955</v>
+      </c>
     </row>
     <row r="25">
-      <c r="A25" s="11" t="inlineStr">
-[...13 lines deleted...]
-        <v>705.955</v>
+      <c r="A25" s="13" t="inlineStr">
+        <is>
+          <t>Net Debt</t>
+        </is>
+      </c>
+      <c r="B25" s="14" t="n">
+        <v>-705.955</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="13" t="inlineStr">
-[...9 lines deleted...]
-      <c r="A29" s="15" t="inlineStr">
+      <c r="A27" s="15" t="inlineStr">
         <is>
           <t>Values in GEL thousands. Comma separators, parentheses for negatives.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A27:B27"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>