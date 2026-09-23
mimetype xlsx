--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -660,61 +660,61 @@
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Assets</t>
         </is>
       </c>
       <c r="B11" s="6" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B12" s="12" t="n">
         <v>2252.806</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
-      <c r="B13" s="6" t="n"/>
+      <c r="B13" s="6" t="n">
+        <v>1137.813</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B14" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="B14" s="6" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B15" s="12" t="n">
         <v>1137.813</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>1114.993</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <t>Balance Check (Assets - L&amp;E)</t>