--- v0 (2026-07-26)
+++ v1 (2026-09-22)
@@ -630,171 +630,171 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>1317.572</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>0.6321269922906311</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>-1581.378</v>
+        <v>-1495.365</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-830.49</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>-360.439</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>-304.436</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
-        <v>-263.806</v>
+        <v>-177.793</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B14" s="14" t="n">
-        <v>-0.1265652983884161</v>
+        <v>-0.08529913685197331</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>-75.77500000000001</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
-        <v>-339.581</v>
+        <v>-253.568</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-10.238</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>-0.755</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B19" s="13" t="n">
         <v>-4.329</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B20" s="11" t="n">
         <v>3.574</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B21" s="8" t="n">
-        <v>-350.574</v>
+        <v>-264.561</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B22" s="6" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B23" s="16" t="n">
         <v>-264.561</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>