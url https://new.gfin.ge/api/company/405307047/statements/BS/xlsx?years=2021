--- v0 (2026-08-01)
+++ v1 (2026-09-23)
@@ -729,95 +729,95 @@
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Employee benefits</t>
         </is>
       </c>
       <c r="B18" s="10" t="n">
         <v>69.52200000000001</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Taxes payable</t>
         </is>
       </c>
       <c r="B19" s="8" t="n">
         <v>36.901</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="inlineStr">
         <is>
+          <t xml:space="preserve">   Other Liabilities</t>
+        </is>
+      </c>
+      <c r="B20" s="10" t="n">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="7" t="inlineStr">
+        <is>
           <t xml:space="preserve">   Current portion of long-term debt &amp; leases</t>
         </is>
       </c>
-      <c r="B20" s="10" t="n">
-[...4 lines deleted...]
-      <c r="A21" s="5" t="inlineStr">
+      <c r="B21" s="8" t="n">
+        <v>602.366</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B21" s="6" t="n">
+      <c r="B22" s="6" t="n">
         <v>-305.253</v>
-      </c>
-[...8 lines deleted...]
-        <v>297.113</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="9" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Less: current portion of long-term debt &amp; leases</t>
+          <t xml:space="preserve">   Non current borrowings</t>
         </is>
       </c>
       <c r="B23" s="10" t="n">
-        <v>-607.066</v>
+        <v>297.113</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Other Liabilities</t>
+          <t xml:space="preserve">   Less: current portion of long-term debt &amp; leases</t>
         </is>
       </c>
       <c r="B24" s="8" t="n">
-        <v>4.7</v>
+        <v>-602.366</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B25" s="12" t="n">
         <v>820.934</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>768.317</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="9" t="inlineStr">
         <is>