--- v0 (2026-07-22)
+++ v1 (2026-09-22)
@@ -628,51 +628,51 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>18001</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>-15360</v>
+        <v>-15012</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-9266</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Consultancy fee</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>-2853</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
@@ -688,101 +688,101 @@
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B13" s="13" t="n">
         <v>-562</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Advertising and marketing expenses</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>-160</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
-        <v>2641</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>0.1467140714404755</v>
+        <v>0.1660463307594023</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-348</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B18" s="8" t="n">
-        <v>2293</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>947</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B20" s="8" t="n">
-        <v>3240</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>-23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B22" s="16" t="n">
         <v>3565</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>