--- v0 (2026-07-21)
+++ v1 (2026-09-23)
@@ -650,111 +650,111 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B9" s="12" t="n">
         <v>196.254</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B10" s="13" t="n">
         <v>0.1124838155566675</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>-859.788</v>
+        <v>-451.665</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>-292.322</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
         <v>-159.343</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B14" s="12" t="n">
-        <v>-663.534</v>
+        <v>-255.411</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B15" s="14" t="n">
-        <v>-0.3803073367756978</v>
+        <v>-0.1463899019390382</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>-153.707</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B17" s="12" t="n">
-        <v>-817.241</v>
+        <v>-409.118</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>0.261</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>-254.677</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
@@ -770,51 +770,51 @@
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B21" s="8" t="n">
         <v>129.792</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B22" s="10" t="n">
         <v>-58.708</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B23" s="12" t="n">
-        <v>-1000.573</v>
+        <v>-592.45</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B24" s="6" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B25" s="16" t="n">
         <v>-592.45</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>