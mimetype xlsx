--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -650,161 +650,161 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B9" s="12" t="n">
         <v>-198.296</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B10" s="13" t="n">
         <v>-0.2263578032234093</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>-579.567</v>
+        <v>-432.442</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>-245.346</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
         <v>-198.344</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other operating income</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>26.209</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B15" s="10" t="n">
         <v>-14.961</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B16" s="12" t="n">
-        <v>-777.8630000000001</v>
+        <v>-630.7380000000001</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>-0.8879420658448521</v>
+        <v>-0.719996712437602</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>-38.588</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B19" s="12" t="n">
-        <v>-816.451</v>
+        <v>-669.326</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>-108.537</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>4.955</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B22" s="12" t="n">
-        <v>-920.033</v>
+        <v>-772.908</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B23" s="6" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B24" s="16" t="n">
         <v>-772.908</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>