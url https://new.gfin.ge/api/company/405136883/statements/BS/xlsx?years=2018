--- v0 (2026-07-30)
+++ v1 (2026-09-23)
@@ -647,137 +647,137 @@
       <c r="B9" s="10" t="n">
         <v>115.405</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Opening inventories</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
         <v>80.749</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Trade Receivables</t>
         </is>
       </c>
       <c r="B11" s="10" t="n">
         <v>52.485</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="5" t="inlineStr">
+      <c r="A12" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Current portion of non-current assets</t>
+        </is>
+      </c>
+      <c r="B12" s="8" t="n">
+        <v>-196.154</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Assets</t>
         </is>
       </c>
-      <c r="B12" s="6" t="n">
+      <c r="B13" s="6" t="n">
         <v>1117.267</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="11" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
-      <c r="B13" s="12" t="n">
+      <c r="B14" s="12" t="n">
         <v>1536.78</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="5" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
-      <c r="B14" s="6" t="n">
+      <c r="B15" s="6" t="n">
         <v>1107.351</v>
-      </c>
-[...8 lines deleted...]
-        <v>950.192</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Current Borrowings</t>
+          <t xml:space="preserve">   Trade payables</t>
         </is>
       </c>
       <c r="B16" s="10" t="n">
-        <v>288.521</v>
+        <v>635.341</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Taxes payable</t>
+          <t xml:space="preserve">   Current Borrowings</t>
         </is>
       </c>
       <c r="B17" s="8" t="n">
-        <v>152.019</v>
+        <v>288.521</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
+          <t xml:space="preserve">   Taxes payable</t>
+        </is>
+      </c>
+      <c r="B18" s="10" t="n">
+        <v>152.019</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="7" t="inlineStr">
+        <is>
           <t xml:space="preserve">   Employee benefits</t>
         </is>
       </c>
-      <c r="B18" s="10" t="n">
+      <c r="B19" s="8" t="n">
         <v>31.47</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="5" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B19" s="6" t="n">
+      <c r="B20" s="6" t="n">
         <v>950.192</v>
-      </c>
-[...8 lines deleted...]
-        <v>635.341</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B21" s="12" t="n">
         <v>2057.543</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>-520.763</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="11" t="inlineStr">
         <is>