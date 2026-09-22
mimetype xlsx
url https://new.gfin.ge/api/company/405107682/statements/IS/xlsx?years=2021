--- v0 (2026-07-21)
+++ v1 (2026-09-22)
@@ -622,118 +622,118 @@
       <c r="B6" s="6" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>-374.595</v>
+        <v>-343.845</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Consultancy fee</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-215.807</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>-123.75</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Impairment (loss)/reversal of non- financial assets</t>
+          <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
-        <v>-30.75</v>
+        <v>-4.288</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="12" t="inlineStr">
-[...5 lines deleted...]
-        <v>-4.288</v>
+      <c r="A13" s="7" t="inlineStr">
+        <is>
+          <t>EBITDA</t>
+        </is>
+      </c>
+      <c r="B13" s="8" t="n">
+        <v>-343.845</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>EBITDA</t>
-[...4 lines deleted...]
-      </c>
+          <t>EBITDA Margin</t>
+        </is>
+      </c>
+      <c r="B14" s="14" t="n"/>
     </row>
     <row r="15">
-      <c r="A15" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B15" s="14" t="n"/>
+      <c r="A15" s="5" t="inlineStr">
+        <is>
+          <t>Total D&amp;A</t>
+        </is>
+      </c>
+      <c r="B15" s="6" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Total D&amp;A</t>
-[...2 lines deleted...]
-      <c r="B16" s="6" t="n"/>
+          <t>Impairment (non-financial)</t>
+        </is>
+      </c>
+      <c r="B16" s="6" t="n">
+        <v>-30.75</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B17" s="8" t="n">
         <v>-374.595</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>-727.245</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>